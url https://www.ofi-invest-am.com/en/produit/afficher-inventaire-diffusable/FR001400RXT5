--- v1 (2026-06-20)
+++ v2 (2026-08-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="874">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,2307 +136,2544 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...2 lines deleted...]
-    <t>EURO ACHMEA BANK NV 30/04/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>184 846.83</t>
+    <t>284 050.42</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>68 922.50</t>
+    <t>101 710.00</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>14 317.50</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>246 753.11</t>
-[...14 lines deleted...]
-    <t>560 704.86</t>
+    <t>383 192.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>51 780.72</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>62 813.33</t>
+    <t>143 746.67</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>184 248.17</t>
+    <t>286 127.33</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>339 445.17</t>
+    <t>457 578.33</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>448 292.83</t>
+    <t>550 833.67</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>397 145.00</t>
+    <t>500 016.00</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
     <t>XS3297690037</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
   </si>
   <si>
-    <t>XS3309627399</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 07/04/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3366186222</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/05/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582237</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 25/05/2026</t>
+  </si>
+  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>44 208.89</t>
+    <t>112 535.56</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>42 264.44</t>
+    <t>107 591.11</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>42 847.78</t>
+    <t>109 074.44</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>248 930.89</t>
-[...11 lines deleted...]
-    <t>EURO ELECTRICITE DE FRANCE SA 07/04/2026</t>
+    <t>386 569.78</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>ES05306747J8</t>
-[...20 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+    <t>FR0129448090</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
+  </si>
+  <si>
+    <t>XS3374195777</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358231929</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+  </si>
+  <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>716 352.00</t>
+    <t>852 196.89</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>275 995.33</t>
+    <t>377 218.17</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>11 937.81</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>11 885.03</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>62 327.78</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>129 797.78</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>1 505 564.67</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>41 292.22</t>
+    <t>105 118.89</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>239 074.50</t>
-[...5 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>341 985.00</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129575652</t>
-[...2 lines deleted...]
-    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129571768</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...2 lines deleted...]
-    <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
     <t>XS3303709805</t>
   </si>
   <si>
     <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
   </si>
   <si>
-    <t>FR0129622058</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+    <t>FR0129630333</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 29/05/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129549632</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>86 580.56</t>
+    <t>152 618.06</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>593 030.00</t>
+    <t>696 362.33</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>53 277.00</t>
+  </si>
+  <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>110 099.31</t>
+    <t>195 265.56</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>108 640.97</t>
+    <t>192 682.22</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>45 272.00</t>
+    <t>113 300.00</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>10 052.44</t>
+    <t>77 996.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>199 927.99</t>
+    <t>285 326.39</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>43 872.00</t>
+    <t>109 800.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>55 862.50</t>
+    <t>106 267.00</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>223 154.75</t>
+    <t>274 200.17</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>54 316.17</t>
+    <t>122 667.28</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>131 535.83</t>
+    <t>233 285.33</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>197 478.75</t>
+    <t>282 487.50</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>196 603.75</t>
+    <t>281 237.50</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>44 672.00</t>
-[...23 lines deleted...]
-    <t>NEUCP COFINIMMO SA 02/04/2026</t>
+    <t>111 800.00</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373961919</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 04/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
-    <t>FR0129520278</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
+    <t>FR0129676310</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>112 170.14</t>
+    <t>197 717.01</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>107 182.64</t>
+    <t>190 098.89</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>10 994.38</t>
+    <t>95 918.26</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>25 355.56</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>655 690.00</t>
+    <t>792 540.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>367 188.33</t>
+    <t>436 020.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>198 405.67</t>
-[...5 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>265 333.89</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>65 132.08</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129678530</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/07/2026</t>
+  </si>
+  <si>
+    <t>40 667.78</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129649382</t>
   </si>
   <si>
     <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>543 532.50</t>
+    <t>645 430.00</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>42 745.56</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>574 823.33</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
+    <t>676 804.75</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>46 213.13</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>181 291.44</t>
+    <t>315 778.44</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>50 343.75</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>65 634.61</t>
+    <t>132 668.11</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>45 502.63</t>
+    <t>95 768.54</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>43 869.29</t>
+    <t>92 335.21</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>44 685.96</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+    <t>94 051.88</t>
+  </si>
+  <si>
+    <t>FR0129680197</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>649 890.00</t>
+    <t>785 540.00</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>967 321.83</t>
+    <t>1 170 828.67</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>709 333.33</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 07/05/2026</t>
+    <t>878 665.00</t>
   </si>
   <si>
     <t>FR0129633303</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129634624</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/05/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129571669</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>32 857.71</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>77 686.00</t>
+    <t>144 449.50</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>35 365.56</t>
+    <t>64 421.50</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>29 100.82</t>
+    <t>54 044.38</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>101 917.81</t>
+    <t>190 684.93</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>78 163.89</t>
+    <t>92 375.51</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>32 380.14</t>
+    <t>102 321.23</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>241 027.40</t>
+    <t>457 952.05</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>55 616.44</t>
-[...8 lines deleted...]
-    <t>199 808.22</t>
+    <t>81 506.85</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>587 568.49</t>
+    <t>692 979.45</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>24 986.30</t>
+    <t>46 068.49</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>185 616.44</t>
-[...8 lines deleted...]
-    <t>1 282.19</t>
+    <t>222 602.74</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>161 722.60</t>
+    <t>191 126.71</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>208 356.16</t>
+    <t>304 520.55</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>28 543.00</t>
+    <t>14 410.00</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>83 835.62</t>
+    <t>106 027.40</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>298 803.08</t>
+    <t>356 224.32</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>9 767.12</t>
+    <t>32 698.63</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>76 541.10</t>
-[...8 lines deleted...]
-    <t>49 515.41</t>
+    <t>90 410.96</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>69 540.00</t>
+    <t>43 722.00</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>30 339.73</t>
+    <t>44 838.36</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>169 520.55</t>
+    <t>739 684.93</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 090.41</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>120 517.81</t>
+    <t>158 354.79</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>76 626.71</t>
+    <t>99 743.15</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>86 027.40</t>
+    <t>115 616.44</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>1 226 198.63</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>32 932.19</t>
+    <t>59 876.71</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>135 428.81</t>
+    <t>194 405.87</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>486 049.32</t>
+    <t>642 279.45</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>268 792.81</t>
+    <t>384 911.30</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>10 479.62</t>
+    <t>22 028.60</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>49 284.25</t>
+    <t>114 195.21</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>102 992.05</t>
+    <t>11 736.99</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>35 464.04</t>
+    <t>48 316.78</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 123.29</t>
+  </si>
+  <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>181 658.22</t>
-[...8 lines deleted...]
-    <t>42 849.32</t>
+    <t>239 023.97</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>225 540.49</t>
+    <t>22 227.18</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>30 394.29</t>
+    <t>36 384.41</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>16 368.26</t>
+    <t>68 361.57</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>8 360.45</t>
+    <t>22 923.80</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>37 646.58</t>
+    <t>51 109.59</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>170 958.90</t>
+    <t>241 972.60</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>40 076.71</t>
+    <t>80 909.59</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>94 931.51</t>
+    <t>288 945.21</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>21 369.86</t>
+    <t>59 835.62</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>134 568.49</t>
+    <t>16 345.89</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>284 589.04</t>
-[...14 lines deleted...]
-    <t>107 226.03</t>
+    <t>340 068.49</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-4 745.83</t>
+    <t>-6 150.67</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 462.00</t>
+    <t>-1 893.55</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-23 327.50</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04577210</t>
-[...16 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 155.56</t>
-[...8 lines deleted...]
-    <t>SWAP04620737</t>
+    <t>-8 210.84</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-10 715.25</t>
-[...20 lines deleted...]
-    <t>22 213.33</t>
+    <t>-12 516.83</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>37 062.67</t>
+    <t>43 590.84</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>9 346.23</t>
-[...5 lines deleted...]
-    <t>4 229.69</t>
+    <t>11 518.67</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>11 937.12</t>
+    <t>14 238.10</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>44 192.92</t>
-[...5 lines deleted...]
-    <t>9 828.80</t>
+    <t>52 998.26</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>24 410.33</t>
+    <t>29 785.00</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>6 680.92</t>
+    <t>8 161.38</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>3 898.28</t>
+    <t>5 728.39</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>41 547.91</t>
+    <t>50 666.00</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>22 497.11</t>
+    <t>27 638.33</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 000.49</t>
-[...5 lines deleted...]
-    <t>7 777.00</t>
+    <t>6 139.91</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>24 332.00</t>
+    <t>29 909.66</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>16 919.68</t>
-[...5 lines deleted...]
-    <t>12 355.00</t>
+    <t>20 803.12</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>11 890.30</t>
+    <t>14 782.44</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>18 901.00</t>
+    <t>23 633.33</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 297.56</t>
+    <t>5 347.36</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>12 964.39</t>
-[...5 lines deleted...]
-    <t>15 628.66</t>
+    <t>16 181.67</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>15 930.00</t>
+    <t>19 903.66</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>17 310.22</t>
+    <t>22 061.62</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>7 642.50</t>
+    <t>9 871.87</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>19 380.33</t>
-[...5 lines deleted...]
-    <t>13 134.75</t>
+    <t>25 070.50</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>4 655.25</t>
+    <t>6 501.47</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>6 809.08</t>
+    <t>8 981.33</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>5 612.59</t>
+    <t>7 645.49</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 284.51</t>
+    <t>1 750.93</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 737.26</t>
+    <t>2 367.77</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 090.64</t>
+    <t>2 296.87</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>24 293.75</t>
+    <t>32 197.08</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>13 033.33</t>
+    <t>17 512.83</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>6 440.00</t>
-[...5 lines deleted...]
-    <t>1 782.13</t>
+    <t>8 657.25</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 526.33</t>
+    <t>3 581.66</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 591.33</t>
+    <t>3 669.16</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 162.57</t>
+    <t>2 340.80</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>8 316.00</t>
+    <t>11 601.78</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 416.49</t>
+    <t>4 772.04</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>16 820.00</t>
+    <t>23 769.44</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 496.83</t>
+    <t>3 615.11</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
+    <t>3 297.09</t>
+  </si>
+  <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>6 429.92</t>
+    <t>9 558.34</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>5 085.35</t>
+    <t>7 579.87</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 914.22</t>
+    <t>3 086.44</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>4 746.23</t>
+    <t>7 510.67</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 715.35</t>
+    <t>2 713.20</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
+    <t>1 413.00</t>
+  </si>
+  <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
     <t>SWAP04943177</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>SWAP04943179</t>
+  </si>
+  <si>
     <t>SWAP04943174</t>
   </si>
   <si>
-    <t>SWAP04943179</t>
+    <t>SWAP04947592</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
-    <t>C00000002Y1T20260122</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 058.83</t>
+  </si>
+  <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
+    <t>1 015.25</t>
+  </si>
+  <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>SWAP05014509</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260327</t>
+  </si>
+  <si>
+    <t>-3 283.10</t>
+  </si>
+  <si>
+    <t>SWAP05016428</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260331</t>
+  </si>
+  <si>
+    <t>-2 480.21</t>
+  </si>
+  <si>
+    <t>SWAP05017520</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-4 520.70</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>1 015.93</t>
+  </si>
+  <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
+    <t>SWAP05016429</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-9 879.07</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>-2 144.45</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
+    <t>-3 592.77</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
     <t>SWAP04987054</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>C00000009R8J20260218</t>
   </si>
   <si>
     <t>SWAP04988860</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>SWAP05013727</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05019259</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
+    <t>-1 295.36</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
     <t>SWAP04987450</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
+    <t>1 662.94</t>
+  </si>
+  <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
+    <t>-4 900.95</t>
+  </si>
+  <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
+    <t>-9 485.20</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
+    <t>-1 044.98</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 025.11</t>
+    <t>2 215.92</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>-1 915.17</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>-2 797.22</t>
+  </si>
+  <si>
+    <t>SWAP05030306</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260505</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-6 676.93</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-1 503.31</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-6 963.71</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>-8 486.46</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-4 645.86</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-5 772.60</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-3 562.53</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-4 162.53</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
+    <t>-1 566.23</t>
+  </si>
+  <si>
+    <t>SWAP05030305</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260505</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-6 553.45</t>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-7 119.55</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2806,241 +3043,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>769330.4857</v>
+        <v>807924.735</v>
       </c>
       <c r="D2">
-        <v>4784.78</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3681080654.24</v>
+        <v>3877861801.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3681080654.24</v>
+        <v>3877861801.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1806437.6583</v>
+        <v>1816497.8105</v>
       </c>
       <c r="D3">
-        <v>106.76</v>
+        <v>107.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>192864602.86</v>
+        <v>194514430.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>192864602.86</v>
+        <v>194514430.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>995116.539</v>
+        <v>1171305.3795</v>
       </c>
       <c r="D4">
-        <v>1071.41</v>
+        <v>1074.74</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1066177857.12</v>
+        <v>1258859377.46</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1066177857.12</v>
+        <v>1258859377.46</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1913238.0</v>
+        <v>2114622.0</v>
       </c>
       <c r="D5">
-        <v>103.23</v>
+        <v>103.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>197507444.45</v>
+        <v>218979383.61</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>197507444.45</v>
+        <v>218979383.61</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.34</v>
+        <v>101.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1013.44</v>
+        <v>1016.61</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1013.44</v>
+        <v>1016.61</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.59</v>
+        <v>100.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312460.46</v>
+        <v>313411.4</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312460.46</v>
+        <v>313411.4</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P341"/>
+  <dimension ref="A1:P367"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O341" sqref="O341"/>
+      <selection activeCell="O367" sqref="O367"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3059,17039 +3296,18339 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21653.0</v>
+        <v>16092.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11592.773</v>
+        <v>11628.8</v>
       </c>
       <c r="E2" s="1">
-        <v>11591.585831525</v>
+        <v>11613.498063634</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>250992608.01</v>
+        <v>186884410.84</v>
       </c>
       <c r="I2" s="1">
-        <v>25705.76</v>
+        <v>246238.76</v>
       </c>
       <c r="J2" s="1">
-        <v>0.010241640263356</v>
+        <v>0.13175992523572</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>251018313.77</v>
+        <v>187130649.6</v>
       </c>
       <c r="N2" s="1">
-        <v>251018313.77</v>
+        <v>187130649.6</v>
       </c>
       <c r="O2" s="1">
-        <v>4.89</v>
+        <v>3.37</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>515.0</v>
+        <v>689.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261537.61</v>
+        <v>262343.04</v>
       </c>
       <c r="E3" s="1">
-        <v>261520.87349515</v>
+        <v>261933.26101597</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>134683249.85</v>
+        <v>180472016.84</v>
       </c>
       <c r="I3" s="1">
-        <v>8619.3</v>
+        <v>282337.72</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0063996822244782</v>
+        <v>0.15644404320605</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>134691869.15</v>
+        <v>180754354.56</v>
       </c>
       <c r="N3" s="1">
-        <v>134691869.15</v>
+        <v>180754354.56</v>
       </c>
       <c r="O3" s="1">
-        <v>2.62</v>
+        <v>3.26</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.749</v>
+        <v>98.0348</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>-6287.67</v>
+        <v>50872.33</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.032151983086298</v>
+        <v>0.2601355182</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19549800.0</v>
+        <v>19606960.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19549800.0</v>
+        <v>19606960.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.8689</v>
+        <v>97.5083</v>
       </c>
       <c r="E5" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>84554.1</v>
+        <v>37607.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.86259133396969</v>
+        <v>0.38717840551887</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9886890.0</v>
+        <v>9750830.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9886890.0</v>
+        <v>9750830.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.6344</v>
+        <v>99.1967</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>82113.77</v>
+        <v>117334.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.83949525932538</v>
+        <v>1.1970014208552</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9863440.0</v>
+        <v>9919670.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9863440.0</v>
+        <v>9919670.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7541</v>
+        <v>98.9455</v>
       </c>
       <c r="E7" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>185669.16</v>
+        <v>113223.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.8965686940493</v>
+        <v>1.1575502885563</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9975410.0</v>
+        <v>9894550.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9975410.0</v>
+        <v>9894550.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0171</v>
+        <v>97.305</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0</v>
+        <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>30000000.0</v>
+        <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>5130.0</v>
+        <v>8206.51</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0171</v>
+        <v>0.084409198389669</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>48</v>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30005130.0</v>
+        <v>9730500.0</v>
       </c>
       <c r="N8" s="1">
-        <v>30189976.83</v>
+        <v>9730500.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>10001080.0</v>
+        <v>30003210.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10070002.5</v>
+        <v>30287260.42</v>
       </c>
       <c r="O9" s="1">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0076</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0099729</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10000997.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-237.29</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-0.0023726633766541</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>19507760.0</v>
+        <v>10000760.0</v>
       </c>
       <c r="N10" s="1">
-        <v>19507760.0</v>
+        <v>10102470.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.3597</v>
+        <v>97.8193</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527223</v>
+        <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>39114108.89</v>
+        <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>229771.11</v>
+        <v>9705.58</v>
       </c>
       <c r="J11" s="1">
-        <v>0.58743792590592</v>
+        <v>0.049634363069533</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39343880.0</v>
+        <v>19563860.0</v>
       </c>
       <c r="N11" s="1">
-        <v>39343880.0</v>
+        <v>19563860.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.77</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.0235</v>
+        <v>98.6882</v>
       </c>
       <c r="E12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>132157.66</v>
+        <v>361171.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.67178739644283</v>
+        <v>0.92337808593752</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19804700.0</v>
+        <v>39475280.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19804700.0</v>
+        <v>39475280.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.39</v>
+        <v>0.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.9226</v>
+        <v>99.3697</v>
       </c>
       <c r="E13" s="1">
-        <v>99.62226557</v>
+        <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>29886679.67</v>
+        <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>90100.33</v>
+        <v>201397.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.30147320142238</v>
+        <v>1.0237500396199</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29976780.0</v>
+        <v>19873940.0</v>
       </c>
       <c r="N13" s="1">
-        <v>29976780.0</v>
+        <v>19873940.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.9952</v>
+        <v>99.041</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>40000000.0</v>
+        <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>-1920.0</v>
+        <v>96198.71</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.0048</v>
+        <v>0.32481895256241</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>62</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>39998080.0</v>
+        <v>29712300.0</v>
       </c>
       <c r="N14" s="1">
-        <v>40244833.11</v>
+        <v>29712300.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.54</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.8796</v>
+        <v>97.6227</v>
       </c>
       <c r="E15" s="1">
-        <v>98.942062</v>
+        <v>97.51078004</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>14841309.3</v>
+        <v>24377695.01</v>
       </c>
       <c r="I15" s="1">
-        <v>140630.7</v>
+        <v>27979.99</v>
       </c>
       <c r="J15" s="1">
-        <v>0.94756262508457</v>
+        <v>0.11477701229965</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14981940.0</v>
+        <v>24405675.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14981940.0</v>
+        <v>24405675.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C16" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0095</v>
+        <v>99.984</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>2375.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0095</v>
+        <v>-0.016</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>25002375.0</v>
+        <v>24996000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>25563079.86</v>
+        <v>25010317.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0148</v>
+        <v>100.0094</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>3700.0</v>
+        <v>3760.0</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0148</v>
+        <v>0.0094</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>25003700.0</v>
+        <v>40003760.0</v>
       </c>
       <c r="N17" s="1">
-        <v>25066513.33</v>
+        <v>40386952.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.49</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0244</v>
+        <v>99.6387</v>
       </c>
       <c r="E18" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>30000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I18" s="1">
-        <v>7320.0</v>
+        <v>29885.21</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0244</v>
+        <v>0.20035780844059</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>73</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>30007320.0</v>
+        <v>14945805.0</v>
       </c>
       <c r="N18" s="1">
-        <v>30191568.17</v>
+        <v>14945805.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.59</v>
+        <v>0.27</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.035</v>
+        <v>99.9967</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>12250.0</v>
+        <v>-660.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.035</v>
+        <v>-0.0033</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>35012250.0</v>
+        <v>19999340.0</v>
       </c>
       <c r="N19" s="1">
-        <v>35351695.17</v>
+        <v>20051120.72</v>
       </c>
       <c r="O19" s="1">
-        <v>0.69</v>
+        <v>0.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0479</v>
+        <v>100.0175</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>14370.0</v>
+        <v>4375.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0479</v>
+        <v>0.0175</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>30014370.0</v>
+        <v>25004375.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30462662.83</v>
+        <v>25148121.67</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0385</v>
+        <v>100.037</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>11550.0</v>
+        <v>11100.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0385</v>
+        <v>0.037</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M21" s="1">
-        <v>30011550.0</v>
+        <v>30011100.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30408695.0</v>
+        <v>30297227.33</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0411</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>14385.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.0411</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>12738284.0</v>
+        <v>35014385.0</v>
       </c>
       <c r="N22" s="1">
-        <v>12738284.0</v>
+        <v>35471963.33</v>
       </c>
       <c r="O22" s="1">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0392</v>
+      </c>
+      <c r="E23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>11760.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.0392</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>19853160.0</v>
+        <v>30011760.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19853160.0</v>
+        <v>30562593.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9331</v>
+        <v>100.0243</v>
       </c>
       <c r="E24" s="1">
-        <v>97.81428547</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>14672142.82</v>
+        <v>30000000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>17822.18</v>
+        <v>7290.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.12146951006847</v>
+        <v>0.0243</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" t="s">
+        <v>89</v>
       </c>
       <c r="M24" s="1">
-        <v>14689965.0</v>
+        <v>30007290.0</v>
       </c>
       <c r="N24" s="1">
-        <v>14689965.0</v>
+        <v>30507306.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.6961</v>
+        <v>98.2097</v>
       </c>
       <c r="E25" s="1">
-        <v>99.6192332</v>
+        <v>97.79494138</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>9961923.32</v>
+        <v>12713342.38</v>
       </c>
       <c r="I25" s="1">
-        <v>7686.68</v>
+        <v>53918.62</v>
       </c>
       <c r="J25" s="1">
-        <v>0.077160601954924</v>
+        <v>0.42411050051497</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>9969610.0</v>
+        <v>12767261.0</v>
       </c>
       <c r="N25" s="1">
-        <v>9969610.0</v>
+        <v>12767261.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C26" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.4715</v>
+        <v>99.5611</v>
       </c>
       <c r="E26" s="1">
-        <v>99.23194471</v>
+        <v>98.9520157</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>6946236.13</v>
+        <v>19790403.14</v>
       </c>
       <c r="I26" s="1">
-        <v>16768.87</v>
+        <v>121816.86</v>
       </c>
       <c r="J26" s="1">
-        <v>0.24140944370689</v>
+        <v>0.61553501026862</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6963005.0</v>
+        <v>19912220.0</v>
       </c>
       <c r="N26" s="1">
-        <v>6963005.0</v>
+        <v>19912220.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6068</v>
+        <v>98.1528</v>
       </c>
       <c r="E27" s="1">
-        <v>99.41494305</v>
+        <v>97.81428547</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19882988.61</v>
+        <v>14672142.82</v>
       </c>
       <c r="I27" s="1">
-        <v>38371.39</v>
+        <v>50777.18</v>
       </c>
       <c r="J27" s="1">
-        <v>0.19298602817034</v>
+        <v>0.34607882858654</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19921360.0</v>
+        <v>14722920.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19921360.0</v>
+        <v>14722920.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9187</v>
+        <v>97.3712</v>
       </c>
       <c r="E28" s="1">
-        <v>99.8224962</v>
+        <v>97.32339047</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19964499.24</v>
+        <v>14598508.57</v>
       </c>
       <c r="I28" s="1">
-        <v>19240.76</v>
+        <v>7171.43</v>
       </c>
       <c r="J28" s="1">
-        <v>0.096374869054817</v>
+        <v>0.04912440175387</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19983740.0</v>
+        <v>14605680.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19983740.0</v>
+        <v>14605680.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8892</v>
+        <v>99.8144</v>
       </c>
       <c r="E29" s="1">
-        <v>99.84200003</v>
+        <v>99.23194471</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>29952600.01</v>
+        <v>6946236.13</v>
       </c>
       <c r="I29" s="1">
-        <v>14159.99</v>
+        <v>40771.87</v>
       </c>
       <c r="J29" s="1">
-        <v>0.04727466061468</v>
+        <v>0.58696348982308</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>29966760.0</v>
+        <v>6987008.0</v>
       </c>
       <c r="N29" s="1">
-        <v>29966760.0</v>
+        <v>6987008.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.13</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C30" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.7826</v>
+        <v>99.9462</v>
       </c>
       <c r="E30" s="1">
-        <v>97.7369551</v>
+        <v>99.41494305</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9773695.51</v>
+        <v>19882988.61</v>
       </c>
       <c r="I30" s="1">
-        <v>4564.49</v>
+        <v>106251.39</v>
       </c>
       <c r="J30" s="1">
-        <v>0.046701782302608</v>
+        <v>0.53438339720499</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9778260.0</v>
+        <v>19989240.0</v>
       </c>
       <c r="N30" s="1">
-        <v>9778260.0</v>
+        <v>19989240.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="1">
-        <v>7500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9537</v>
+        <v>99.6782</v>
       </c>
       <c r="E31" s="1">
-        <v>98.39941053</v>
+        <v>99.63136395</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>7379955.79</v>
+        <v>18431802.33</v>
       </c>
       <c r="I31" s="1">
-        <v>116571.71</v>
+        <v>8664.67</v>
       </c>
       <c r="J31" s="1">
-        <v>1.5795719285738</v>
+        <v>0.047009347457558</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>7496527.5</v>
+        <v>18440467.0</v>
       </c>
       <c r="N31" s="1">
-        <v>7496527.5</v>
+        <v>18440467.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9597</v>
+        <v>99.8974</v>
       </c>
       <c r="E32" s="1">
-        <v>99.836933</v>
+        <v>99.82469675</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4991846.65</v>
+        <v>19964939.35</v>
       </c>
       <c r="I32" s="1">
-        <v>6138.35</v>
+        <v>14540.65</v>
       </c>
       <c r="J32" s="1">
-        <v>0.12296751944493</v>
+        <v>0.072830924978492</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4997985.0</v>
+        <v>19979480.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4997985.0</v>
+        <v>19979480.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.8077</v>
+        <v>97.9928</v>
       </c>
       <c r="E33" s="1">
-        <v>97.75144525</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19550289.05</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>11250.95</v>
+        <v>25584.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.057548765500222</v>
+        <v>0.26176884653121</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19561540.0</v>
+        <v>9799280.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19561540.0</v>
+        <v>9799280.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C34" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.5213</v>
+        <v>99.7401</v>
       </c>
       <c r="E34" s="1">
-        <v>97.52492576</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>24381231.44</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-906.44</v>
+        <v>11737.95</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.003717777759629</v>
+        <v>0.11782402589578</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>24380325.0</v>
+        <v>9974010.0</v>
       </c>
       <c r="N34" s="1">
-        <v>24380325.0</v>
+        <v>9974010.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.432</v>
+        <v>99.9397</v>
       </c>
       <c r="E35" s="1">
-        <v>98.14746657</v>
+        <v>99.82271508</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29444239.97</v>
+        <v>24955678.77</v>
       </c>
       <c r="I35" s="1">
-        <v>85360.03</v>
+        <v>29246.23</v>
       </c>
       <c r="J35" s="1">
-        <v>0.28990400189297</v>
+        <v>0.11719268495777</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29529600.0</v>
+        <v>24984925.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29529600.0</v>
+        <v>24984925.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.877</v>
+        <v>98.0525</v>
       </c>
       <c r="E36" s="1">
-        <v>97.87236357</v>
+        <v>97.75144525</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29361709.07</v>
+        <v>19550289.05</v>
       </c>
       <c r="I36" s="1">
-        <v>301390.93</v>
+        <v>60210.95</v>
       </c>
       <c r="J36" s="1">
-        <v>1.026476113095</v>
+        <v>0.30797984544377</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29663100.0</v>
+        <v>19610500.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29663100.0</v>
+        <v>19610500.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C37" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.4649</v>
+        <v>97.7339</v>
       </c>
       <c r="E37" s="1">
-        <v>99.30246913</v>
+        <v>97.52492576</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>14895370.37</v>
+        <v>24381231.44</v>
       </c>
       <c r="I37" s="1">
-        <v>24364.63</v>
+        <v>52243.56</v>
       </c>
       <c r="J37" s="1">
-        <v>0.1635718306748</v>
+        <v>0.21427777398597</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>14919735.0</v>
+        <v>24433475.0</v>
       </c>
       <c r="N37" s="1">
-        <v>14919735.0</v>
+        <v>24433475.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.9284</v>
+        <v>98.746</v>
       </c>
       <c r="E38" s="1">
-        <v>97.75627623</v>
+        <v>98.14746657</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29326882.87</v>
+        <v>29444239.97</v>
       </c>
       <c r="I38" s="1">
-        <v>51637.13</v>
+        <v>179560.03</v>
       </c>
       <c r="J38" s="1">
-        <v>0.17607438959298</v>
+        <v>0.60983075189901</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29378520.0</v>
+        <v>29623800.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29378520.0</v>
+        <v>29623800.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4339</v>
+        <v>99.2061</v>
       </c>
       <c r="E39" s="1">
-        <v>97.8675211</v>
+        <v>97.87236357</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19573504.22</v>
+        <v>29361709.07</v>
       </c>
       <c r="I39" s="1">
-        <v>313275.78</v>
+        <v>400120.93</v>
       </c>
       <c r="J39" s="1">
-        <v>1.6005094257976</v>
+        <v>1.3627303814165</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19886780.0</v>
+        <v>29761830.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19886780.0</v>
+        <v>29761830.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.9993</v>
+        <v>99.791</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>99.30246913</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>20000000.0</v>
+        <v>14895370.37</v>
       </c>
       <c r="I40" s="1">
-        <v>-140.0</v>
+        <v>73279.63</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.0007</v>
+        <v>0.49196245665424</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>121</v>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19999860.0</v>
+        <v>14968650.0</v>
       </c>
       <c r="N40" s="1">
-        <v>20044068.89</v>
+        <v>14968650.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>122</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0001</v>
+        <v>98.1921</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>20000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I41" s="1">
-        <v>20.0</v>
+        <v>130747.13</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0001</v>
+        <v>0.44582689056854</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>124</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>20000020.0</v>
+        <v>29457630.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20042284.44</v>
+        <v>29457630.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9951</v>
+        <v>97.394</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>20000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I42" s="1">
-        <v>-980.0</v>
+        <v>14121.9</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.0049</v>
+        <v>0.072551418150604</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>127</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19999020.0</v>
+        <v>19478800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20041867.78</v>
+        <v>19478800.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0232</v>
+        <v>99.7594</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>40000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I43" s="1">
-        <v>9280.0</v>
+        <v>378375.78</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0232</v>
+        <v>1.933101889918</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>130</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>40009280.0</v>
+        <v>19951880.0</v>
       </c>
       <c r="N43" s="1">
-        <v>40258210.89</v>
+        <v>19951880.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9193</v>
+        <v>99.8821</v>
       </c>
       <c r="E44" s="1">
-        <v>99.71430467</v>
+        <v>99.81102445</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>29914291.4</v>
+        <v>19962204.89</v>
       </c>
       <c r="I44" s="1">
-        <v>61498.6</v>
+        <v>14215.11</v>
       </c>
       <c r="J44" s="1">
-        <v>0.20558267343749</v>
+        <v>0.071210119715388</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>29975790.0</v>
+        <v>19976420.0</v>
       </c>
       <c r="N44" s="1">
-        <v>29975790.0</v>
+        <v>19976420.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C45" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.8898</v>
+        <v>99.9224</v>
       </c>
       <c r="E45" s="1">
-        <v>99.57426469</v>
+        <v>99.8105817</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>34850992.64</v>
+        <v>19962116.34</v>
       </c>
       <c r="I45" s="1">
-        <v>110437.36</v>
+        <v>22363.66</v>
       </c>
       <c r="J45" s="1">
-        <v>0.31688440309515</v>
+        <v>0.11203050628048</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>34961430.0</v>
+        <v>19984480.0</v>
       </c>
       <c r="N45" s="1">
-        <v>34961430.0</v>
+        <v>19984480.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5325</v>
+        <v>99.9912</v>
       </c>
       <c r="E46" s="1">
-        <v>99.43839407</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29831518.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>28231.78</v>
+        <v>-1760.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.094637422714451</v>
+        <v>-0.0088</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>134</v>
       </c>
       <c r="M46" s="1">
-        <v>29859750.0</v>
+        <v>19998240.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29859750.0</v>
+        <v>20110775.56</v>
       </c>
       <c r="O46" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0082</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.0082</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>137</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>9987150.0</v>
+        <v>20001640.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9987150.0</v>
+        <v>20109231.11</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0004</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0004</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>24988450.0</v>
+        <v>20000080.0</v>
       </c>
       <c r="N48" s="1">
-        <v>24988450.0</v>
+        <v>20109154.44</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9307</v>
+        <v>100.0361</v>
       </c>
       <c r="E49" s="1">
-        <v>99.79641532</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>49898207.66</v>
+        <v>40000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>67142.34</v>
+        <v>14440.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.13455862073744</v>
+        <v>0.0361</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>143</v>
       </c>
       <c r="M49" s="1">
-        <v>49965350.0</v>
+        <v>40014440.0</v>
       </c>
       <c r="N49" s="1">
-        <v>49965350.0</v>
+        <v>40401009.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.97</v>
+        <v>0.73</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8106</v>
+        <v>99.8622</v>
       </c>
       <c r="E50" s="1">
-        <v>99.71945589</v>
+        <v>99.43839407</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>8974751.03</v>
+        <v>29831518.22</v>
       </c>
       <c r="I50" s="1">
-        <v>8202.97</v>
+        <v>127141.78</v>
       </c>
       <c r="J50" s="1">
-        <v>0.091400529915313</v>
+        <v>0.42619949498501</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>8982954.0</v>
+        <v>29958660.0</v>
       </c>
       <c r="N50" s="1">
-        <v>8982954.0</v>
+        <v>29958660.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.5268</v>
+        <v>99.9392</v>
       </c>
       <c r="E51" s="1">
-        <v>97.7369551</v>
+        <v>99.8233681</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9773695.51</v>
+        <v>9982336.81</v>
       </c>
       <c r="I51" s="1">
-        <v>-21015.51</v>
+        <v>11583.19</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.21502112459405</v>
+        <v>0.11603685810718</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9752680.0</v>
+        <v>9993920.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9752680.0</v>
+        <v>9993920.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.6972</v>
+        <v>99.8307</v>
       </c>
       <c r="E52" s="1">
-        <v>99.64625582</v>
+        <v>99.625243</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>10961088.14</v>
+        <v>9962524.3</v>
       </c>
       <c r="I52" s="1">
-        <v>5603.86</v>
+        <v>20545.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.051125033650172</v>
+        <v>0.20622986083959</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>10966692.0</v>
+        <v>9983070.0</v>
       </c>
       <c r="N52" s="1">
-        <v>10966692.0</v>
+        <v>9983070.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C53" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0365</v>
+        <v>99.8362</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>99.8134874</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>40000000.0</v>
+        <v>14972023.11</v>
       </c>
       <c r="I53" s="1">
-        <v>14600.0</v>
+        <v>3406.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0365</v>
+        <v>0.022755041018635</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>151</v>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>40014600.0</v>
+        <v>14975430.0</v>
       </c>
       <c r="N53" s="1">
-        <v>40730952.0</v>
+        <v>14975430.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>152</v>
       </c>
       <c r="B54" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0229</v>
+        <v>99.94</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>99.823894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>30000000.0</v>
+        <v>19964778.8</v>
       </c>
       <c r="I54" s="1">
-        <v>6870.0</v>
+        <v>23221.2</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0229</v>
+        <v>0.1163108303509</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>154</v>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>30006870.0</v>
+        <v>19988000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>30282865.33</v>
+        <v>19988000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>154</v>
+      </c>
+      <c r="B55" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C55" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.0051</v>
+        <v>99.8977</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>99.823894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>20000000.0</v>
+        <v>19964778.8</v>
       </c>
       <c r="I55" s="1">
-        <v>1020.0</v>
+        <v>14761.2</v>
       </c>
       <c r="J55" s="1">
-        <v>0.0051</v>
+        <v>0.073936206095106</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>157</v>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>20001020.0</v>
+        <v>19979540.0</v>
       </c>
       <c r="N55" s="1">
-        <v>20063347.78</v>
+        <v>19979540.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8158</v>
+        <v>99.711</v>
       </c>
       <c r="E56" s="1">
-        <v>97.88689386</v>
+        <v>99.625574</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>48943446.93</v>
+        <v>14943836.1</v>
       </c>
       <c r="I56" s="1">
-        <v>964453.07</v>
+        <v>12813.9</v>
       </c>
       <c r="J56" s="1">
-        <v>1.9705458656792</v>
+        <v>0.085747059284195</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>49907900.0</v>
+        <v>14956650.0</v>
       </c>
       <c r="N56" s="1">
-        <v>49907900.0</v>
+        <v>14956650.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.97</v>
+        <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.0169</v>
+        <v>99.7386</v>
       </c>
       <c r="E57" s="1">
-        <v>97.78527224</v>
+        <v>99.6104126</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24446318.06</v>
+        <v>29883123.78</v>
       </c>
       <c r="I57" s="1">
-        <v>57906.94</v>
+        <v>38456.22</v>
       </c>
       <c r="J57" s="1">
-        <v>0.23687387138577</v>
+        <v>0.12868875517538</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24504225.0</v>
+        <v>29921580.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24504225.0</v>
+        <v>29921580.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C58" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.6803</v>
+        <v>99.9411</v>
       </c>
       <c r="E58" s="1">
-        <v>98.376783</v>
+        <v>99.827105</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24594195.75</v>
+        <v>19965421.0</v>
       </c>
       <c r="I58" s="1">
-        <v>75879.25</v>
+        <v>22799.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30852503074836</v>
+        <v>0.11419243300705</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24670075.0</v>
+        <v>19988220.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24670075.0</v>
+        <v>19988220.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C59" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.4591</v>
+        <v>99.8546</v>
       </c>
       <c r="E59" s="1">
-        <v>98.185719</v>
+        <v>99.7849634</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24546429.75</v>
+        <v>9978496.34</v>
       </c>
       <c r="I59" s="1">
-        <v>68345.25</v>
+        <v>6963.66</v>
       </c>
       <c r="J59" s="1">
-        <v>0.27843254883126</v>
+        <v>0.069786666875703</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>24614775.0</v>
+        <v>9985460.0</v>
       </c>
       <c r="N59" s="1">
-        <v>24614775.0</v>
+        <v>9985460.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C60" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.2406</v>
+        <v>99.6576</v>
       </c>
       <c r="E60" s="1">
-        <v>97.990834</v>
+        <v>99.6130035</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>24497708.5</v>
+        <v>9961300.35</v>
       </c>
       <c r="I60" s="1">
-        <v>62441.5</v>
+        <v>4459.65</v>
       </c>
       <c r="J60" s="1">
-        <v>0.25488710505311</v>
+        <v>0.044769757394174</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>24560150.0</v>
+        <v>9965760.0</v>
       </c>
       <c r="N60" s="1">
-        <v>24560150.0</v>
+        <v>9965760.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.7669</v>
+        <v>97.8546</v>
       </c>
       <c r="E61" s="1">
-        <v>97.79010655</v>
+        <v>97.7369551</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19558021.31</v>
+        <v>9773695.51</v>
       </c>
       <c r="I61" s="1">
-        <v>-4641.31</v>
+        <v>11764.49</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.023730979358464</v>
+        <v>0.12036890230479</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19553380.0</v>
+        <v>9785460.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19553380.0</v>
+        <v>9785460.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.0821</v>
+        <v>99.6819</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85057616</v>
+        <v>99.63053676</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>12231322.02</v>
+        <v>24907634.19</v>
       </c>
       <c r="I62" s="1">
-        <v>153940.48</v>
+        <v>12840.81</v>
       </c>
       <c r="J62" s="1">
-        <v>1.2585759719864</v>
+        <v>0.05155371201475</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>12385262.5</v>
+        <v>24920475.0</v>
       </c>
       <c r="N62" s="1">
-        <v>12385262.5</v>
+        <v>24920475.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C63" s="1">
-        <v>15000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.8555</v>
+        <v>99.6489</v>
       </c>
       <c r="E63" s="1">
-        <v>97.86267907</v>
+        <v>99.62944764</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14679401.86</v>
+        <v>21918478.48</v>
       </c>
       <c r="I63" s="1">
-        <v>148923.14</v>
+        <v>4279.52</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0145041427458</v>
+        <v>0.019524712921588</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>14828325.0</v>
+        <v>21922758.0</v>
       </c>
       <c r="N63" s="1">
-        <v>14828325.0</v>
+        <v>21922758.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C64" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.0545</v>
+        <v>99.7738</v>
       </c>
       <c r="E64" s="1">
-        <v>97.85299653</v>
+        <v>99.61734485</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>29355898.96</v>
+        <v>19923468.97</v>
       </c>
       <c r="I64" s="1">
-        <v>360451.04</v>
+        <v>31291.03</v>
       </c>
       <c r="J64" s="1">
-        <v>1.2278657876945</v>
+        <v>0.15705613338278</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>29716350.0</v>
+        <v>19954760.0</v>
       </c>
       <c r="N64" s="1">
-        <v>29716350.0</v>
+        <v>19954760.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.58</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65" t="s">
+        <v>175</v>
+      </c>
+      <c r="C65" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0154</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>6160.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.0154</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="s">
         <v>176</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>9493008.0</v>
+        <v>40006160.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9493008.0</v>
+        <v>40858356.89</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.74</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" t="s">
         <v>178</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0244</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>7320.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0.0244</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" t="s">
         <v>179</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>4932710.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N66" s="1">
-        <v>4932710.0</v>
+        <v>30384538.17</v>
       </c>
       <c r="O66" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>180</v>
       </c>
       <c r="B67" t="s">
         <v>181</v>
       </c>
       <c r="C67" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.4041</v>
+        <v>99.9838</v>
       </c>
       <c r="E67" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9850351.3</v>
+        <v>10000000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>90058.7</v>
+        <v>-1620.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.91426891546497</v>
+        <v>-0.0162</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" t="s">
+        <v>182</v>
       </c>
       <c r="M67" s="1">
-        <v>9940410.0</v>
+        <v>9998380.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9940410.0</v>
+        <v>10010317.81</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.954</v>
+        <v>99.9945</v>
       </c>
       <c r="E68" s="1">
-        <v>97.87236356</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>48936181.78</v>
+        <v>10000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>540818.22</v>
+        <v>-550.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1051500144235</v>
+        <v>-0.0055</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>185</v>
       </c>
       <c r="M68" s="1">
-        <v>49477000.0</v>
+        <v>9999450.0</v>
       </c>
       <c r="N68" s="1">
-        <v>49477000.0</v>
+        <v>10011335.03</v>
       </c>
       <c r="O68" s="1">
-        <v>0.96</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
-        <v>70000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0243</v>
+        <v>100.0155</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>70000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>17010.0</v>
+        <v>3100.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0243</v>
+        <v>0.0155</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M69" s="1">
-        <v>70017010.0</v>
+        <v>20003100.0</v>
       </c>
       <c r="N69" s="1">
-        <v>71522574.67</v>
+        <v>20132897.78</v>
       </c>
       <c r="O69" s="1">
-        <v>1.39</v>
+        <v>0.36</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B70" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C70" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.5181</v>
+        <v>98.2381</v>
       </c>
       <c r="E70" s="1">
-        <v>97.804612</v>
+        <v>97.78527224</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>24451153.0</v>
+        <v>24446318.06</v>
       </c>
       <c r="I70" s="1">
-        <v>178372.0</v>
+        <v>113206.94</v>
       </c>
       <c r="J70" s="1">
-        <v>0.72950343077891</v>
+        <v>0.46308380559457</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>24629525.0</v>
+        <v>24559525.0</v>
       </c>
       <c r="N70" s="1">
-        <v>24629525.0</v>
+        <v>24559525.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C71" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.0426</v>
+        <v>98.984</v>
       </c>
       <c r="E71" s="1">
-        <v>97.780438</v>
+        <v>98.376783</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>39112175.2</v>
+        <v>24594195.75</v>
       </c>
       <c r="I71" s="1">
-        <v>104864.8</v>
+        <v>151804.25</v>
       </c>
       <c r="J71" s="1">
-        <v>0.26811293277291</v>
+        <v>0.61723608099687</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>39217040.0</v>
+        <v>24746000.0</v>
       </c>
       <c r="N71" s="1">
-        <v>39217040.0</v>
+        <v>24746000.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.76</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B72" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.6838</v>
+        <v>98.7336</v>
       </c>
       <c r="E72" s="1">
-        <v>97.8626791</v>
+        <v>98.185719</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19572535.82</v>
+        <v>24546429.75</v>
       </c>
       <c r="I72" s="1">
-        <v>164224.18</v>
+        <v>136970.25</v>
       </c>
       <c r="J72" s="1">
-        <v>0.83905418035914</v>
+        <v>0.55800477460475</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19736760.0</v>
+        <v>24683400.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19736760.0</v>
+        <v>24683400.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B73" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0021</v>
+        <v>98.4888</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I73" s="1">
-        <v>420.0</v>
+        <v>124491.5</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0021</v>
+        <v>0.50817610145047</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>195</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>20000420.0</v>
+        <v>24622200.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20041712.22</v>
+        <v>24622200.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.5764</v>
+        <v>97.9573</v>
       </c>
       <c r="E74" s="1">
-        <v>97.96931384</v>
+        <v>97.79010655</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24492328.46</v>
+        <v>19558021.31</v>
       </c>
       <c r="I74" s="1">
-        <v>401771.54</v>
+        <v>33438.69</v>
       </c>
       <c r="J74" s="1">
-        <v>1.6403974846906</v>
+        <v>0.17097174335782</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24894100.0</v>
+        <v>19591460.0</v>
       </c>
       <c r="N74" s="1">
-        <v>24894100.0</v>
+        <v>19591460.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.85</v>
+        <v>99.4117</v>
       </c>
       <c r="E75" s="1">
-        <v>97.81428545</v>
+        <v>97.85057616</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19562857.09</v>
+        <v>12231322.02</v>
       </c>
       <c r="I75" s="1">
-        <v>7142.91</v>
+        <v>195140.48</v>
       </c>
       <c r="J75" s="1">
-        <v>0.036512611461294</v>
+        <v>1.5954160938688</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19570000.0</v>
+        <v>12426462.5</v>
       </c>
       <c r="N75" s="1">
-        <v>19570000.0</v>
+        <v>12426462.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C76" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.0297</v>
+        <v>99.1801</v>
       </c>
       <c r="E76" s="1">
-        <v>97.775605</v>
+        <v>97.86267907</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>14666340.75</v>
+        <v>14679401.86</v>
       </c>
       <c r="I76" s="1">
-        <v>38114.25</v>
+        <v>197613.14</v>
       </c>
       <c r="J76" s="1">
-        <v>0.25987566121427</v>
+        <v>1.3461934068205</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>14704455.0</v>
+        <v>14877015.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14704455.0</v>
+        <v>14877015.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C77" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6767</v>
+        <v>99.3832</v>
       </c>
       <c r="E77" s="1">
-        <v>98.1034157</v>
+        <v>97.85299653</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29431024.71</v>
+        <v>29355898.96</v>
       </c>
       <c r="I77" s="1">
-        <v>471985.29</v>
+        <v>459061.04</v>
       </c>
       <c r="J77" s="1">
-        <v>1.603699818986</v>
+        <v>1.5637778309072</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29903010.0</v>
+        <v>29814960.0</v>
       </c>
       <c r="N77" s="1">
-        <v>29903010.0</v>
+        <v>29814960.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B78" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0003</v>
+        <v>97.3379</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.41445795</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>30000000.0</v>
+        <v>19482891.59</v>
       </c>
       <c r="I78" s="1">
-        <v>90.0</v>
+        <v>-15311.59</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0003</v>
+        <v>-0.078589925572747</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>206</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>30000090.0</v>
+        <v>19467580.0</v>
       </c>
       <c r="N78" s="1">
-        <v>30239164.5</v>
+        <v>19467580.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79" t="s">
         <v>208</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.8341</v>
+        <v>99.7279</v>
       </c>
       <c r="E79" s="1">
-        <v>99.7875357</v>
+        <v>99.6210388</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19957507.14</v>
+        <v>29886311.64</v>
       </c>
       <c r="I79" s="1">
-        <v>9312.86</v>
+        <v>32058.36</v>
       </c>
       <c r="J79" s="1">
-        <v>0.046663443157861</v>
+        <v>0.1072677029744</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19966820.0</v>
+        <v>29918370.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19966820.0</v>
+        <v>29918370.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>209</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" s="1">
-        <v>60000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.6291</v>
+        <v>98.8587</v>
       </c>
       <c r="E80" s="1">
-        <v>99.48788612</v>
+        <v>98.5230842</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>59692731.67</v>
+        <v>4926154.21</v>
       </c>
       <c r="I80" s="1">
-        <v>84728.33</v>
+        <v>16780.79</v>
       </c>
       <c r="J80" s="1">
-        <v>0.14194078178296</v>
+        <v>0.34064686740694</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>59777460.0</v>
+        <v>4942935.0</v>
       </c>
       <c r="N80" s="1">
-        <v>59777460.0</v>
+        <v>4942935.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.16</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>211</v>
       </c>
       <c r="B81" t="s">
         <v>212</v>
       </c>
       <c r="C81" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.6168</v>
+        <v>99.7157</v>
       </c>
       <c r="E81" s="1">
-        <v>99.46446673</v>
+        <v>98.503513</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>29839340.02</v>
+        <v>9850351.3</v>
       </c>
       <c r="I81" s="1">
-        <v>45699.98</v>
+        <v>121218.7</v>
       </c>
       <c r="J81" s="1">
-        <v>0.15315345436383</v>
+        <v>1.2306028110896</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>29885040.0</v>
+        <v>9971570.0</v>
       </c>
       <c r="N81" s="1">
-        <v>29885040.0</v>
+        <v>9971570.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.5609</v>
+        <v>99.4408</v>
       </c>
       <c r="E82" s="1">
-        <v>99.2427776</v>
+        <v>99.44454695</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>9924277.76</v>
+        <v>19888909.39</v>
       </c>
       <c r="I82" s="1">
-        <v>31812.24</v>
+        <v>-749.39</v>
       </c>
       <c r="J82" s="1">
-        <v>0.32054967393416</v>
+        <v>-0.0037678787977021</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9956090.0</v>
+        <v>19888160.0</v>
       </c>
       <c r="N82" s="1">
-        <v>9956090.0</v>
+        <v>19888160.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.632</v>
+        <v>99.2845</v>
       </c>
       <c r="E83" s="1">
-        <v>97.9014285</v>
+        <v>97.87236356</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>39160571.4</v>
+        <v>48936181.78</v>
       </c>
       <c r="I83" s="1">
-        <v>292228.6</v>
+        <v>706068.22</v>
       </c>
       <c r="J83" s="1">
-        <v>0.74623170590407</v>
+        <v>1.4428347172124</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>39452800.0</v>
+        <v>49642250.0</v>
       </c>
       <c r="N83" s="1">
-        <v>39452800.0</v>
+        <v>49642250.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.89</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>217</v>
       </c>
       <c r="B84" t="s">
         <v>218</v>
       </c>
       <c r="C84" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.8086</v>
+        <v>97.8999</v>
       </c>
       <c r="E84" s="1">
-        <v>99.49170793</v>
+        <v>97.8233224</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>27857678.22</v>
+        <v>19564664.48</v>
       </c>
       <c r="I84" s="1">
-        <v>88729.78</v>
+        <v>15315.52</v>
       </c>
       <c r="J84" s="1">
-        <v>0.31851103778023</v>
+        <v>0.078281536673712</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>27946408.0</v>
+        <v>19579980.0</v>
       </c>
       <c r="N84" s="1">
-        <v>27946408.0</v>
+        <v>19579980.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>219</v>
       </c>
       <c r="B85" t="s">
         <v>220</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.1643</v>
+        <v>97.3827</v>
       </c>
       <c r="E85" s="1">
-        <v>98.20184247</v>
+        <v>97.34254844</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14730276.37</v>
+        <v>24335637.11</v>
       </c>
       <c r="I85" s="1">
-        <v>-5631.37</v>
+        <v>10037.89</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.038229900502539</v>
+        <v>0.04124769758288</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>14724645.0</v>
+        <v>24345675.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14724645.0</v>
+        <v>24345675.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.1643</v>
+        <v>98.4063</v>
       </c>
       <c r="E86" s="1">
-        <v>98.15917464</v>
+        <v>98.3075804</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>12269896.83</v>
+        <v>19661516.08</v>
       </c>
       <c r="I86" s="1">
-        <v>640.67</v>
+        <v>19743.92</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0052214782966517</v>
+        <v>0.10041911274626</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>12270537.5</v>
+        <v>19681260.0</v>
       </c>
       <c r="N86" s="1">
-        <v>12270537.5</v>
+        <v>19681260.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.6628</v>
+        <v>98.8165</v>
       </c>
       <c r="E87" s="1">
-        <v>98.22903955</v>
+        <v>97.804612</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>19645807.91</v>
+        <v>24451153.0</v>
       </c>
       <c r="I87" s="1">
-        <v>286752.09</v>
+        <v>252972.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.4596095579965</v>
+        <v>1.0346015175644</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>19932560.0</v>
+        <v>24704125.0</v>
       </c>
       <c r="N87" s="1">
-        <v>19932560.0</v>
+        <v>24704125.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.5618</v>
+        <v>98.302</v>
       </c>
       <c r="E88" s="1">
-        <v>98.10119685</v>
+        <v>97.780438</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>19620239.37</v>
+        <v>39112175.2</v>
       </c>
       <c r="I88" s="1">
-        <v>292120.63</v>
+        <v>208624.8</v>
       </c>
       <c r="J88" s="1">
-        <v>1.4888739351807</v>
+        <v>0.53340116966954</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19912360.0</v>
+        <v>39320800.0</v>
       </c>
       <c r="N88" s="1">
-        <v>19912360.0</v>
+        <v>39320800.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.71</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.8048</v>
+        <v>98.9967</v>
       </c>
       <c r="E89" s="1">
-        <v>97.80461245</v>
+        <v>97.8626791</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19560922.49</v>
+        <v>19572535.82</v>
       </c>
       <c r="I89" s="1">
-        <v>37.51</v>
+        <v>226804.18</v>
       </c>
       <c r="J89" s="1">
-        <v>0.00019175987236377</v>
+        <v>1.1587879163222</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19560960.0</v>
+        <v>19799340.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19560960.0</v>
+        <v>19799340.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.9326</v>
+        <v>100.0041</v>
       </c>
       <c r="E90" s="1">
-        <v>97.7852722</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14667790.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>22099.17</v>
+        <v>820.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.15066461102514</v>
+        <v>0.0041</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>14689890.0</v>
+        <v>20000820.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14689890.0</v>
+        <v>20105938.89</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8322</v>
+        <v>99.8877</v>
       </c>
       <c r="E91" s="1">
-        <v>99.47362905</v>
+        <v>97.96931384</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19894725.81</v>
+        <v>24492328.46</v>
       </c>
       <c r="I91" s="1">
-        <v>71714.19</v>
+        <v>479596.54</v>
       </c>
       <c r="J91" s="1">
-        <v>0.36046835068193</v>
+        <v>1.9581500418928</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19966440.0</v>
+        <v>24971925.0</v>
       </c>
       <c r="N91" s="1">
-        <v>19966440.0</v>
+        <v>24971925.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.3335</v>
+        <v>98.077</v>
       </c>
       <c r="E92" s="1">
-        <v>98.92074717</v>
+        <v>97.81428545</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29676224.15</v>
+        <v>19562857.09</v>
       </c>
       <c r="I92" s="1">
-        <v>123825.85</v>
+        <v>52542.91</v>
       </c>
       <c r="J92" s="1">
-        <v>0.41725608141425</v>
+        <v>0.26858505257322</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29800050.0</v>
+        <v>19615400.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29800050.0</v>
+        <v>19615400.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.8998</v>
+        <v>98.2773</v>
       </c>
       <c r="E93" s="1">
-        <v>97.81428547</v>
+        <v>97.775605</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14672142.82</v>
+        <v>14666340.75</v>
       </c>
       <c r="I93" s="1">
-        <v>12827.18</v>
+        <v>75254.25</v>
       </c>
       <c r="J93" s="1">
-        <v>0.08742540307415</v>
+        <v>0.51310856117945</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14684970.0</v>
+        <v>14741595.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14684970.0</v>
+        <v>14741595.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7647</v>
+        <v>99.9832</v>
       </c>
       <c r="E94" s="1">
-        <v>97.9881802</v>
+        <v>98.1034157</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>19597636.04</v>
+        <v>29431024.71</v>
       </c>
       <c r="I94" s="1">
-        <v>355303.96</v>
+        <v>563935.29</v>
       </c>
       <c r="J94" s="1">
-        <v>1.8129939716954</v>
+        <v>1.9161252302859</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19952940.0</v>
+        <v>29994960.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19952940.0</v>
+        <v>29994960.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.648</v>
+        <v>100.001</v>
       </c>
       <c r="E95" s="1">
-        <v>99.47617503</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>29842852.51</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>51547.49</v>
+        <v>300.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.17272976831798</v>
+        <v>0.001</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>242</v>
       </c>
       <c r="M95" s="1">
-        <v>29894400.0</v>
+        <v>30000300.0</v>
       </c>
       <c r="N95" s="1">
-        <v>29894400.0</v>
+        <v>30342285.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C96" s="1">
-        <v>7000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.8296</v>
+        <v>99.994</v>
       </c>
       <c r="E96" s="1">
-        <v>99.65960714</v>
+        <v>99.82995632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>6976172.5</v>
+        <v>24957489.08</v>
       </c>
       <c r="I96" s="1">
-        <v>11899.5</v>
+        <v>41010.92</v>
       </c>
       <c r="J96" s="1">
-        <v>0.170573477075</v>
+        <v>0.16432310104811</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>6988072.0</v>
+        <v>24998500.0</v>
       </c>
       <c r="N96" s="1">
-        <v>6988072.0</v>
+        <v>24998500.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.14</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.7024</v>
+        <v>99.964</v>
       </c>
       <c r="E97" s="1">
-        <v>99.66048993</v>
+        <v>99.48788612</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>14949073.49</v>
+        <v>59692731.67</v>
       </c>
       <c r="I97" s="1">
-        <v>6286.51</v>
+        <v>285668.33</v>
       </c>
       <c r="J97" s="1">
-        <v>0.04205284029278</v>
+        <v>0.47856467949777</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>14955360.0</v>
+        <v>59978400.0</v>
       </c>
       <c r="N97" s="1">
-        <v>14955360.0</v>
+        <v>59978400.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.6647</v>
+        <v>99.952</v>
       </c>
       <c r="E98" s="1">
-        <v>99.57189617</v>
+        <v>99.46446673</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29871568.85</v>
+        <v>29839340.02</v>
       </c>
       <c r="I98" s="1">
-        <v>27841.15</v>
+        <v>146259.98</v>
       </c>
       <c r="J98" s="1">
-        <v>0.093202838256686</v>
+        <v>0.49015822703173</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29899410.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29899410.0</v>
+        <v>29985600.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B99" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.7958</v>
+        <v>99.8975</v>
       </c>
       <c r="E99" s="1">
-        <v>99.6413465</v>
+        <v>99.2427776</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>29892403.95</v>
+        <v>9924277.76</v>
       </c>
       <c r="I99" s="1">
-        <v>46336.05</v>
+        <v>65472.24</v>
       </c>
       <c r="J99" s="1">
-        <v>0.1550094468063</v>
+        <v>0.6597179319576</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>29938740.0</v>
+        <v>9989750.0</v>
       </c>
       <c r="N99" s="1">
-        <v>29938740.0</v>
+        <v>9989750.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C100" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.866</v>
+        <v>98.6648</v>
       </c>
       <c r="E100" s="1">
-        <v>97.77932292</v>
+        <v>98.49526593</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>24444830.73</v>
+        <v>29548579.78</v>
       </c>
       <c r="I100" s="1">
-        <v>21669.27</v>
+        <v>50860.22</v>
       </c>
       <c r="J100" s="1">
-        <v>0.088645612806009</v>
+        <v>0.17212407627938</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>24466500.0</v>
+        <v>29599440.0</v>
       </c>
       <c r="N100" s="1">
-        <v>24466500.0</v>
+        <v>29599440.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C101" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.8501</v>
+        <v>98.8687</v>
       </c>
       <c r="E101" s="1">
-        <v>99.81013893</v>
+        <v>97.9014285</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>14971520.84</v>
+        <v>39160571.4</v>
       </c>
       <c r="I101" s="1">
-        <v>5994.16</v>
+        <v>386908.6</v>
       </c>
       <c r="J101" s="1">
-        <v>0.040037081496658</v>
+        <v>0.9880055018809</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14977515.0</v>
+        <v>39547480.0</v>
       </c>
       <c r="N101" s="1">
-        <v>14977515.0</v>
+        <v>39547480.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C102" s="1">
-        <v>21400000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.331</v>
+        <v>98.489</v>
       </c>
       <c r="E102" s="1">
-        <v>98.04874822</v>
+        <v>98.15917464</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20982432.12</v>
+        <v>12269896.83</v>
       </c>
       <c r="I102" s="1">
-        <v>274401.88</v>
+        <v>41228.17</v>
       </c>
       <c r="J102" s="1">
-        <v>1.3077696543026</v>
+        <v>0.33601073074385</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>21256834.0</v>
+        <v>12311125.0</v>
       </c>
       <c r="N102" s="1">
-        <v>21256834.0</v>
+        <v>12311125.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.9621</v>
+        <v>98.489</v>
       </c>
       <c r="E103" s="1">
-        <v>97.75025085</v>
+        <v>98.20184247</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>12707532.61</v>
+        <v>14730276.37</v>
       </c>
       <c r="I103" s="1">
-        <v>27540.39</v>
+        <v>43073.63</v>
       </c>
       <c r="J103" s="1">
-        <v>0.21672492092074</v>
+        <v>0.29241562695812</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>12735073.0</v>
+        <v>14773350.0</v>
       </c>
       <c r="N103" s="1">
-        <v>12735073.0</v>
+        <v>14773350.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B104" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5884</v>
+        <v>99.9833</v>
       </c>
       <c r="E104" s="1">
-        <v>98.05766825</v>
+        <v>98.22903955</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>19611533.65</v>
+        <v>19645807.91</v>
       </c>
       <c r="I104" s="1">
-        <v>306146.35</v>
+        <v>350852.09</v>
       </c>
       <c r="J104" s="1">
-        <v>1.5610525696954</v>
+        <v>1.785887816919</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19917680.0</v>
+        <v>19996660.0</v>
       </c>
       <c r="N104" s="1">
-        <v>19917680.0</v>
+        <v>19996660.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B105" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0222</v>
+        <v>99.8775</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>98.10119685</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>19620239.37</v>
       </c>
       <c r="I105" s="1">
-        <v>4440.0</v>
+        <v>355260.63</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0222</v>
+        <v>1.8106844840191</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>260</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20004440.0</v>
+        <v>19975500.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20091020.56</v>
+        <v>19975500.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B106" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0275</v>
+        <v>97.9898</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I106" s="1">
-        <v>8250.0</v>
+        <v>37037.51</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0275</v>
+        <v>0.18934439323572</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>263</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>30008250.0</v>
+        <v>19597960.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30601280.0</v>
+        <v>19597960.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.6</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>264</v>
       </c>
       <c r="B107" t="s">
         <v>265</v>
       </c>
       <c r="C107" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.4281</v>
+        <v>98.1357</v>
       </c>
       <c r="E107" s="1">
-        <v>99.1206757</v>
+        <v>97.7852722</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>49560337.85</v>
+        <v>14667790.83</v>
       </c>
       <c r="I107" s="1">
-        <v>153712.15</v>
+        <v>52564.17</v>
       </c>
       <c r="J107" s="1">
-        <v>0.31015153783904</v>
+        <v>0.35836460043111</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>49714050.0</v>
+        <v>14720355.0</v>
       </c>
       <c r="N107" s="1">
-        <v>49714050.0</v>
+        <v>14720355.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.97</v>
+        <v>0.27</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>266</v>
       </c>
       <c r="B108" t="s">
         <v>267</v>
       </c>
       <c r="C108" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6785</v>
+        <v>99.6538</v>
       </c>
       <c r="E108" s="1">
-        <v>97.87236357</v>
+        <v>98.92074717</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>29361709.07</v>
+        <v>29676224.15</v>
       </c>
       <c r="I108" s="1">
-        <v>541840.93</v>
+        <v>219915.85</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8453998325105</v>
+        <v>0.74105064339865</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>29903550.0</v>
+        <v>29896140.0</v>
       </c>
       <c r="N108" s="1">
-        <v>29903550.0</v>
+        <v>29896140.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>268</v>
       </c>
       <c r="B109" t="s">
         <v>269</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9851</v>
+        <v>98.9089</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.76742373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>14815113.56</v>
       </c>
       <c r="I109" s="1">
-        <v>-3725.0</v>
+        <v>21221.44</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0149</v>
+        <v>0.1432418314855</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>270</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>24996275.0</v>
+        <v>14836335.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25106374.31</v>
+        <v>14836335.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>270</v>
+      </c>
+      <c r="B110" t="s">
         <v>271</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0011</v>
+        <v>98.1127</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>25000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I110" s="1">
-        <v>275.0</v>
+        <v>44762.18</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0011</v>
+        <v>0.3050827718156</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>273</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>25000275.0</v>
+        <v>14716905.0</v>
       </c>
       <c r="N110" s="1">
-        <v>25108915.97</v>
+        <v>14716905.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B111" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9726</v>
+        <v>97.4472</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I111" s="1">
-        <v>-5480.0</v>
+        <v>22770.15</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0274</v>
+        <v>0.07794956048625</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>276</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19994520.0</v>
+        <v>29234160.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20039792.0</v>
+        <v>29234160.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9543</v>
+        <v>99.9656</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>20000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I112" s="1">
-        <v>-9140.0</v>
+        <v>146827.49</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.0457</v>
+        <v>0.49200219701116</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>279</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19990860.0</v>
+        <v>29989680.0</v>
       </c>
       <c r="N112" s="1">
-        <v>20000912.44</v>
+        <v>29989680.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B113" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C113" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.0067</v>
+        <v>99.9939</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>25000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I113" s="1">
-        <v>1675.0</v>
+        <v>126601.15</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0067</v>
+        <v>0.42381821535965</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>282</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>25001675.0</v>
+        <v>29998170.0</v>
       </c>
       <c r="N113" s="1">
-        <v>25201602.99</v>
+        <v>29998170.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B114" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9879</v>
+        <v>99.8961</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.866955</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>20000000.0</v>
+        <v>14980043.25</v>
       </c>
       <c r="I114" s="1">
-        <v>-2420.0</v>
+        <v>4371.75</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0121</v>
+        <v>0.029183827623462</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>285</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>19997580.0</v>
+        <v>14984415.0</v>
       </c>
       <c r="N114" s="1">
-        <v>20041452.0</v>
+        <v>14984415.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B115" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C115" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9983</v>
+        <v>98.1541</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>15000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I115" s="1">
-        <v>-255.0</v>
+        <v>93694.27</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0017</v>
+        <v>0.38328868395482</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>288</v>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>14999745.0</v>
+        <v>24538525.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15055607.5</v>
+        <v>24538525.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B116" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0268</v>
+        <v>99.6676</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>15000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I116" s="1">
-        <v>4020.0</v>
+        <v>346434.28</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0268</v>
+        <v>1.6510682747296</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>291</v>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>15004020.0</v>
+        <v>21328866.4</v>
       </c>
       <c r="N116" s="1">
-        <v>15227174.75</v>
+        <v>21328866.4</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9926</v>
+        <v>98.2564</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I117" s="1">
-        <v>-1480.0</v>
+        <v>65799.39</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0074</v>
+        <v>0.51779831710383</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>294</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>19998520.0</v>
+        <v>12773332.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20052836.17</v>
+        <v>12773332.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C118" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.018</v>
+        <v>99.9128</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>98.05766825</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>30000000.0</v>
+        <v>19611533.65</v>
       </c>
       <c r="I118" s="1">
-        <v>5400.0</v>
+        <v>371026.35</v>
       </c>
       <c r="J118" s="1">
-        <v>0.018</v>
+        <v>1.8918783029496</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
-      <c r="L118" t="s">
-        <v>297</v>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>30005400.0</v>
+        <v>19982560.0</v>
       </c>
       <c r="N118" s="1">
-        <v>30136935.83</v>
+        <v>19982560.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0355</v>
+        <v>100.0108</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>8875.0</v>
+        <v>2160.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0355</v>
+        <v>0.0108</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="M119" s="1">
-        <v>25008875.0</v>
+        <v>20002160.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25206353.75</v>
+        <v>20154778.06</v>
       </c>
       <c r="O119" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="C120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.037</v>
+        <v>100.0013</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>9250.0</v>
+        <v>390.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.037</v>
+        <v>0.0013</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="M120" s="1">
-        <v>25009250.0</v>
+        <v>30000390.0</v>
       </c>
       <c r="N120" s="1">
-        <v>25205853.75</v>
+        <v>30696752.33</v>
       </c>
       <c r="O120" s="1">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9964</v>
+        <v>99.758</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I121" s="1">
-        <v>-720.0</v>
+        <v>318662.15</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0036</v>
+        <v>0.642978163233</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>306</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19999280.0</v>
+        <v>49879000.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20043952.0</v>
+        <v>49879000.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.39</v>
+        <v>0.9</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9185</v>
+        <v>99.9943</v>
       </c>
       <c r="E122" s="1">
-        <v>99.8295134</v>
+        <v>97.87236357</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>19965902.68</v>
+        <v>29361709.07</v>
       </c>
       <c r="I122" s="1">
-        <v>17797.32</v>
+        <v>636580.93</v>
       </c>
       <c r="J122" s="1">
-        <v>0.089138569316116</v>
+        <v>2.1680649736102</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>19983700.0</v>
+        <v>29998290.0</v>
       </c>
       <c r="N122" s="1">
-        <v>19983700.0</v>
+        <v>29998290.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.39</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.8379</v>
+        <v>99.9889</v>
       </c>
       <c r="E123" s="1">
-        <v>99.196295</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19839259.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>128321.0</v>
+        <v>-2220.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.64680339119521</v>
+        <v>-0.0111</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>19967580.0</v>
+        <v>19997780.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19967580.0</v>
+        <v>20051057.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.7878</v>
+        <v>100.0021</v>
       </c>
       <c r="E124" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9946908.38</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>31871.62</v>
+        <v>525.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.32041734760605</v>
+        <v>0.0021</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>9978780.0</v>
+        <v>25000525.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9978780.0</v>
+        <v>25195790.56</v>
       </c>
       <c r="O124" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.9193</v>
+        <v>100.0133</v>
       </c>
       <c r="E125" s="1">
-        <v>99.8365454</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>9983654.54</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>8275.46</v>
+        <v>3325.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.082890087661226</v>
+        <v>0.0133</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>9991930.0</v>
+        <v>25003325.0</v>
       </c>
       <c r="N125" s="1">
-        <v>9991930.0</v>
+        <v>25196007.22</v>
       </c>
       <c r="O125" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.3838</v>
+        <v>99.9916</v>
       </c>
       <c r="E126" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>9774178.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>64201.53</v>
+        <v>-1680.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.65684834993605</v>
+        <v>-0.0084</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>9838380.0</v>
+        <v>19998320.0</v>
       </c>
       <c r="N126" s="1">
-        <v>9838380.0</v>
+        <v>20111620.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.9227</v>
+        <v>99.9809</v>
       </c>
       <c r="E127" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4885882.08</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>10252.92</v>
+        <v>-3820.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.20984788073313</v>
+        <v>-0.0191</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>4896135.0</v>
+        <v>19996180.0</v>
       </c>
       <c r="N127" s="1">
-        <v>4896135.0</v>
+        <v>20074176.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.4735</v>
+        <v>100.0138</v>
       </c>
       <c r="E128" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>13687908.09</v>
+        <v>25000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>98381.91</v>
+        <v>3450.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.71875051580654</v>
+        <v>0.0138</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
-      <c r="L128">
-        <v>0.0</v>
+      <c r="L128" t="s">
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>13786290.0</v>
+        <v>25003450.0</v>
       </c>
       <c r="N128" s="1">
-        <v>13786290.0</v>
+        <v>25288776.39</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.9295</v>
+        <v>100.0008</v>
       </c>
       <c r="E129" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5955943.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>39826.61</v>
+        <v>160.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.66868684593055</v>
+        <v>0.0008</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>0.0</v>
+      <c r="L129" t="s">
+        <v>318</v>
       </c>
       <c r="M129" s="1">
-        <v>5995770.0</v>
+        <v>20000160.0</v>
       </c>
       <c r="N129" s="1">
-        <v>5995770.0</v>
+        <v>20109960.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0099</v>
+        <v>100.0105</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>2475.0</v>
+        <v>1575.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0099</v>
+        <v>0.0105</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="M130" s="1">
-        <v>25002475.0</v>
+        <v>15001575.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25114645.14</v>
+        <v>15107842.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0036</v>
+        <v>100.0173</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>900.0</v>
+        <v>2595.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0036</v>
+        <v>0.0173</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="M131" s="1">
-        <v>25000900.0</v>
+        <v>15002595.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25108082.64</v>
+        <v>15276795.17</v>
       </c>
       <c r="O131" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.9731</v>
+        <v>100.0091</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-6725.0</v>
+        <v>1820.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.0269</v>
+        <v>0.0091</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="M132" s="1">
-        <v>24993275.0</v>
+        <v>20001820.0</v>
       </c>
       <c r="N132" s="1">
-        <v>25004269.38</v>
+        <v>20124487.28</v>
       </c>
       <c r="O132" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B133" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C133" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0315</v>
+        <v>100.0257</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>12600.0</v>
+        <v>7710.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0315</v>
+        <v>0.0257</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M133" s="1">
-        <v>40012600.0</v>
+        <v>30007710.0</v>
       </c>
       <c r="N133" s="1">
-        <v>40668290.0</v>
+        <v>30240995.33</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0335</v>
+        <v>100.0442</v>
       </c>
       <c r="E134" s="1">
         <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>6700.0</v>
+        <v>11050.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0335</v>
+        <v>0.0442</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="M134" s="1">
-        <v>20006700.0</v>
+        <v>25011050.0</v>
       </c>
       <c r="N134" s="1">
-        <v>20373888.33</v>
+        <v>25293537.5</v>
       </c>
       <c r="O134" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C135" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0263</v>
+        <v>100.0494</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>5260.0</v>
+        <v>12350.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0263</v>
+        <v>0.0494</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="M135" s="1">
-        <v>20005260.0</v>
+        <v>25012350.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20203665.67</v>
+        <v>25293587.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B136" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C136" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.8764</v>
+        <v>99.9956</v>
       </c>
       <c r="E136" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>14921290.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>60169.81</v>
+        <v>-880.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.40324803843253</v>
+        <v>-0.0044</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136">
-        <v>0.0</v>
+      <c r="L136" t="s">
+        <v>339</v>
       </c>
       <c r="M136" s="1">
-        <v>14981460.0</v>
+        <v>19999120.0</v>
       </c>
       <c r="N136" s="1">
-        <v>14981460.0</v>
+        <v>20110920.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B137" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C137" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.5668</v>
+        <v>99.6931</v>
       </c>
       <c r="E137" s="1">
-        <v>99.53694581</v>
+        <v>99.4272713</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>15925911.33</v>
+        <v>19885454.26</v>
       </c>
       <c r="I137" s="1">
-        <v>4776.67</v>
+        <v>53165.74</v>
       </c>
       <c r="J137" s="1">
-        <v>0.029993071674348</v>
+        <v>0.26735994714963</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>15930688.0</v>
+        <v>19938620.0</v>
       </c>
       <c r="N137" s="1">
-        <v>15930688.0</v>
+        <v>19938620.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C138" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.6628</v>
+        <v>99.8614</v>
       </c>
       <c r="E138" s="1">
-        <v>99.48082065</v>
+        <v>99.8156322</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>39792328.26</v>
+        <v>9981563.22</v>
       </c>
       <c r="I138" s="1">
-        <v>72791.74</v>
+        <v>4576.78</v>
       </c>
       <c r="J138" s="1">
-        <v>0.18292908000855</v>
+        <v>0.045852336944874</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>39865120.0</v>
+        <v>9986140.0</v>
       </c>
       <c r="N138" s="1">
-        <v>39865120.0</v>
+        <v>9986140.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.78</v>
+        <v>0.18</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0359</v>
+        <v>99.9096</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>30000000.0</v>
+        <v>9982032.34</v>
       </c>
       <c r="I139" s="1">
-        <v>10770.0</v>
+        <v>8927.66</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0359</v>
+        <v>0.089437297895991</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>349</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>30010770.0</v>
+        <v>9990960.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30554302.5</v>
+        <v>9990960.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.031</v>
+        <v>98.5005</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I140" s="1">
-        <v>9300.0</v>
+        <v>75871.53</v>
       </c>
       <c r="J140" s="1">
-        <v>0.031</v>
+        <v>0.77624457372938</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>352</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>30009300.0</v>
+        <v>9850050.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30584123.33</v>
+        <v>9850050.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.689</v>
+        <v>97.8142</v>
       </c>
       <c r="E141" s="1">
-        <v>99.4884085</v>
+        <v>97.7176416</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>19897681.7</v>
+        <v>4885882.08</v>
       </c>
       <c r="I141" s="1">
-        <v>40118.3</v>
+        <v>4827.92</v>
       </c>
       <c r="J141" s="1">
-        <v>0.20162298605872</v>
+        <v>0.098813682380153</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>19937800.0</v>
+        <v>4890710.0</v>
       </c>
       <c r="N141" s="1">
-        <v>19937800.0</v>
+        <v>4890710.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C142" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0266</v>
+        <v>98.6296</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>40000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I142" s="1">
-        <v>10640.0</v>
+        <v>120235.91</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0266</v>
+        <v>0.87840968254193</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>357</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40010640.0</v>
+        <v>13808144.0</v>
       </c>
       <c r="N142" s="1">
-        <v>40191931.44</v>
+        <v>13808144.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.018</v>
+        <v>98.5377</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>20000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I143" s="1">
-        <v>3600.0</v>
+        <v>21853.06</v>
       </c>
       <c r="J143" s="1">
-        <v>0.018</v>
+        <v>0.37099393645834</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>360</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>20003600.0</v>
+        <v>5912262.0</v>
       </c>
       <c r="N143" s="1">
-        <v>20069234.61</v>
+        <v>5912262.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0086</v>
+        <v>100.0051</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>1290.0</v>
+        <v>1275.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0086</v>
+        <v>0.0051</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="M144" s="1">
-        <v>15001290.0</v>
+        <v>25001275.0</v>
       </c>
       <c r="N144" s="1">
-        <v>15046792.63</v>
+        <v>25198992.01</v>
       </c>
       <c r="O144" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0151</v>
+        <v>100.0113</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2265.0</v>
+        <v>2825.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0151</v>
+        <v>0.0113</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="M145" s="1">
-        <v>15002265.0</v>
+        <v>25002825.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15046134.29</v>
+        <v>25192923.89</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0073</v>
+        <v>99.9747</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1095.0</v>
+        <v>-6325.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0073</v>
+        <v>-0.0253</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="M146" s="1">
-        <v>15001095.0</v>
+        <v>24993675.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15045780.96</v>
+        <v>25089593.26</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="C147" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.8848</v>
+        <v>99.9776</v>
       </c>
       <c r="E147" s="1">
-        <v>99.8141239</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>19962824.78</v>
+        <v>20000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>14135.22</v>
+        <v>-4480.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.070807714618432</v>
+        <v>-0.0224</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" t="s">
+        <v>365</v>
       </c>
       <c r="M147" s="1">
-        <v>19976960.0</v>
+        <v>19995520.0</v>
       </c>
       <c r="N147" s="1">
-        <v>19976960.0</v>
+        <v>20020875.56</v>
       </c>
       <c r="O147" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B148" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8717</v>
+        <v>100.0194</v>
       </c>
       <c r="E148" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>9981091.4</v>
+        <v>40000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>6078.6</v>
+        <v>7760.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.060901155559</v>
+        <v>0.0194</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>368</v>
       </c>
       <c r="M148" s="1">
-        <v>9987170.0</v>
+        <v>40007760.0</v>
       </c>
       <c r="N148" s="1">
-        <v>9987170.0</v>
+        <v>40800300.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0345</v>
+        <v>100.0157</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>13800.0</v>
+        <v>3140.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0345</v>
+        <v>0.0157</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="M149" s="1">
-        <v>40013800.0</v>
+        <v>20003140.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40663690.0</v>
+        <v>20439160.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.79</v>
+        <v>0.37</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0347</v>
+        <v>100.0239</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20820.0</v>
+        <v>4780.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0347</v>
+        <v>0.0239</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="M150" s="1">
-        <v>60020820.0</v>
+        <v>20004780.0</v>
       </c>
       <c r="N150" s="1">
-        <v>60988141.83</v>
+        <v>20270113.89</v>
       </c>
       <c r="O150" s="1">
-        <v>1.19</v>
+        <v>0.37</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C151" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.037</v>
+        <v>99.9644</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>18500.0</v>
+        <v>-10680.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.037</v>
+        <v>-0.0356</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M151" s="1">
-        <v>50018500.0</v>
+        <v>29989320.0</v>
       </c>
       <c r="N151" s="1">
-        <v>50727833.33</v>
+        <v>30054452.08</v>
       </c>
       <c r="O151" s="1">
-        <v>0.99</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.7121</v>
+        <v>99.9827</v>
       </c>
       <c r="E152" s="1">
-        <v>99.49610747</v>
+        <v>99.83577015</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>14924416.12</v>
+        <v>19967154.03</v>
       </c>
       <c r="I152" s="1">
-        <v>32398.88</v>
+        <v>29385.97</v>
       </c>
       <c r="J152" s="1">
-        <v>0.21708641557228</v>
+        <v>0.14717154961518</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>14956815.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14956815.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.6642</v>
+        <v>100.0045</v>
       </c>
       <c r="E153" s="1">
-        <v>99.4890821</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19897816.42</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>35023.58</v>
+        <v>900.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.17601720339925</v>
+        <v>0.0045</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>382</v>
       </c>
       <c r="M153" s="1">
-        <v>19932840.0</v>
+        <v>20000900.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19932840.0</v>
+        <v>20041567.78</v>
       </c>
       <c r="O153" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B154" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.6219</v>
+        <v>99.8188</v>
       </c>
       <c r="E154" s="1">
-        <v>99.4820302</v>
+        <v>99.63136397</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>9948203.02</v>
+        <v>29889409.19</v>
       </c>
       <c r="I154" s="1">
-        <v>13986.98</v>
+        <v>56230.81</v>
       </c>
       <c r="J154" s="1">
-        <v>0.1405980554667</v>
+        <v>0.18812954663156</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9962190.0</v>
+        <v>29945640.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9962190.0</v>
+        <v>29945640.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B155" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>7300000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.7144</v>
+        <v>99.8999</v>
       </c>
       <c r="E155" s="1">
-        <v>99.63533466</v>
+        <v>99.53694581</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7273379.43</v>
+        <v>15925911.33</v>
       </c>
       <c r="I155" s="1">
-        <v>5771.77</v>
+        <v>58072.67</v>
       </c>
       <c r="J155" s="1">
-        <v>0.07935472163316</v>
+        <v>0.3646426807024</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>7279151.2</v>
+        <v>15983984.0</v>
       </c>
       <c r="N155" s="1">
-        <v>7279151.2</v>
+        <v>15983984.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B156" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.5289</v>
+        <v>99.9825</v>
       </c>
       <c r="E156" s="1">
-        <v>97.8384763</v>
+        <v>99.48082065</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>29351542.89</v>
+        <v>39792328.26</v>
       </c>
       <c r="I156" s="1">
-        <v>207127.11</v>
+        <v>200671.74</v>
       </c>
       <c r="J156" s="1">
-        <v>0.70567707727067</v>
+        <v>0.50429755878778</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29558670.0</v>
+        <v>39993000.0</v>
       </c>
       <c r="N156" s="1">
-        <v>29558670.0</v>
+        <v>39993000.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.8365</v>
+        <v>100.0142</v>
       </c>
       <c r="E157" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>19895795.77</v>
+        <v>30000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>71504.23</v>
+        <v>4260.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.35939366701692</v>
+        <v>0.0142</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>391</v>
       </c>
       <c r="M157" s="1">
-        <v>19967300.0</v>
+        <v>30004260.0</v>
       </c>
       <c r="N157" s="1">
-        <v>19967300.0</v>
+        <v>30649690.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.9798</v>
+        <v>99.9931</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-4040.0</v>
+        <v>-1380.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.0202</v>
+        <v>-0.0069</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>19995960.0</v>
+        <v>19998620.0</v>
       </c>
       <c r="N158" s="1">
-        <v>20073646.0</v>
+        <v>20041365.56</v>
       </c>
       <c r="O158" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0002</v>
+        <v>100.0047</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>40.0</v>
+        <v>1410.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.0002</v>
+        <v>0.0047</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>20000040.0</v>
+        <v>30001410.0</v>
       </c>
       <c r="N159" s="1">
-        <v>20035405.56</v>
+        <v>30678214.75</v>
       </c>
       <c r="O159" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>28100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.459</v>
+        <v>100.0012</v>
       </c>
       <c r="E160" s="1">
-        <v>98.38921708</v>
+        <v>115.855</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>27647370.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>19609.0</v>
+        <v>180.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.070925371925069</v>
+        <v>0.0012</v>
       </c>
       <c r="K160">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="M160" s="1">
-        <v>27666979.0</v>
+        <v>15000180.0</v>
       </c>
       <c r="N160" s="1">
-        <v>27696079.82</v>
+        <v>15046393.13</v>
       </c>
       <c r="O160" s="1">
-        <v>0.54</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B161" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C161" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.754</v>
+        <v>100.0227</v>
       </c>
       <c r="E161" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>15411569.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-148469.0</v>
+        <v>9080.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.96336070649264</v>
+        <v>0.0227</v>
       </c>
       <c r="K161">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>15263100.0</v>
+        <v>40009080.0</v>
       </c>
       <c r="N161" s="1">
-        <v>15365017.81</v>
+        <v>40324858.44</v>
       </c>
       <c r="O161" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
-        <v>6404000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.594</v>
+        <v>99.9885</v>
       </c>
       <c r="E162" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>6323750.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-9790.24</v>
+        <v>-3450.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.154816999407</v>
+        <v>-0.0115</v>
       </c>
       <c r="K162">
-        <v>1.22</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="M162" s="1">
-        <v>6313959.76</v>
+        <v>29996550.0</v>
       </c>
       <c r="N162" s="1">
-        <v>6392123.65</v>
+        <v>30046893.75</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.54</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B163" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C163" s="1">
-        <v>12200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.141</v>
+        <v>100.0165</v>
       </c>
       <c r="E163" s="1">
-        <v>101.60704918</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>12396060.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-56858.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.45867799929978</v>
+        <v>0.0165</v>
       </c>
       <c r="K163">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="M163" s="1">
-        <v>12339202.0</v>
+        <v>20003300.0</v>
       </c>
       <c r="N163" s="1">
-        <v>12371582.14</v>
+        <v>20135968.11</v>
       </c>
       <c r="O163" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B164" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C164" s="1">
-        <v>34500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.356</v>
+        <v>100.0072</v>
       </c>
       <c r="E164" s="1">
-        <v>101.93998551</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>35169295.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-201475.0</v>
+        <v>1080.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.57287187587923</v>
+        <v>0.0072</v>
       </c>
       <c r="K164">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>34967820.0</v>
+        <v>15001080.0</v>
       </c>
       <c r="N164" s="1">
-        <v>35208847.4</v>
+        <v>15096848.54</v>
       </c>
       <c r="O164" s="1">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B165" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C165" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.228</v>
+        <v>100.0145</v>
       </c>
       <c r="E165" s="1">
-        <v>101.5</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>4060000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-10880.0</v>
+        <v>2175.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.2679802955665</v>
+        <v>0.0145</v>
       </c>
       <c r="K165">
-        <v>1.39</v>
+        <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M165" s="1">
-        <v>4049120.0</v>
+        <v>15002175.0</v>
       </c>
       <c r="N165" s="1">
-        <v>4104736.44</v>
+        <v>15094510.21</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.108</v>
+        <v>100.0107</v>
       </c>
       <c r="E166" s="1">
-        <v>101.32059615</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>5268671.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-63055.0</v>
+        <v>1605.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.1967913730047</v>
+        <v>0.0107</v>
       </c>
       <c r="K166">
-        <v>3.84</v>
+        <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="M166" s="1">
-        <v>5205616.0</v>
+        <v>15001605.0</v>
       </c>
       <c r="N166" s="1">
-        <v>5405424.22</v>
+        <v>15095656.88</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B167" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C167" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.025</v>
+        <v>99.9419</v>
       </c>
       <c r="E167" s="1">
-        <v>102.4148</v>
+        <v>99.8207386</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>15362220.0</v>
+        <v>14973110.79</v>
       </c>
       <c r="I167" s="1">
-        <v>-58470.0</v>
+        <v>18174.21</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.38060905259787</v>
+        <v>0.12137898566902</v>
       </c>
       <c r="K167">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>15303750.0</v>
+        <v>14991285.0</v>
       </c>
       <c r="N167" s="1">
-        <v>15891318.49</v>
+        <v>14991285.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B168" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C168" s="1">
-        <v>28500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.372</v>
+        <v>99.8365</v>
       </c>
       <c r="E168" s="1">
-        <v>98.37645614</v>
+        <v>99.80217</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>28037290.0</v>
+        <v>19960434.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1270.0</v>
+        <v>6866.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.0045296817203089</v>
+        <v>0.034398049661646</v>
       </c>
       <c r="K168">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>28036020.0</v>
+        <v>19967300.0</v>
       </c>
       <c r="N168" s="1">
-        <v>28061006.3</v>
+        <v>19967300.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B169" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C169" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.655</v>
+        <v>99.5844</v>
       </c>
       <c r="E169" s="1">
-        <v>98.926908</v>
+        <v>99.421972</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>24731727.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I169" s="1">
-        <v>182023.0</v>
+        <v>32485.6</v>
       </c>
       <c r="J169" s="1">
-        <v>0.73598984818165</v>
+        <v>0.16337233785707</v>
       </c>
       <c r="K169">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>24913750.0</v>
+        <v>19916880.0</v>
       </c>
       <c r="N169" s="1">
-        <v>25099366.44</v>
+        <v>19916880.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B170" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.676</v>
+        <v>100.0242</v>
       </c>
       <c r="E170" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14407500.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>543900.0</v>
+        <v>9680.0</v>
       </c>
       <c r="J170" s="1">
-        <v>3.7751171264966</v>
+        <v>0.0242</v>
       </c>
       <c r="K170">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="M170" s="1">
-        <v>14951400.0</v>
+        <v>40009680.0</v>
       </c>
       <c r="N170" s="1">
-        <v>14952682.19</v>
+        <v>40795220.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B171" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C171" s="1">
-        <v>15900000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.315</v>
+        <v>100.0245</v>
       </c>
       <c r="E171" s="1">
-        <v>98.63984906</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>15683736.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-51651.0</v>
+        <v>14700.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.32932842021824</v>
+        <v>0.0245</v>
       </c>
       <c r="K171">
-        <v>1.02</v>
+        <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="M171" s="1">
-        <v>15632085.0</v>
+        <v>60014700.0</v>
       </c>
       <c r="N171" s="1">
-        <v>15793807.6</v>
+        <v>61185528.67</v>
       </c>
       <c r="O171" s="1">
-        <v>0.31</v>
+        <v>1.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B172" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C172" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.476</v>
+        <v>100.0314</v>
       </c>
       <c r="E172" s="1">
-        <v>100.747</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>20149400.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-54200.0</v>
+        <v>15700.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.2689906399198</v>
+        <v>0.0314</v>
       </c>
       <c r="K172">
-        <v>1.04</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="M172" s="1">
-        <v>20095200.0</v>
+        <v>50015700.0</v>
       </c>
       <c r="N172" s="1">
-        <v>20303556.16</v>
+        <v>50894365.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B173" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C173" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.125</v>
+        <v>99.9817</v>
       </c>
       <c r="E173" s="1">
-        <v>100.16216667</v>
+        <v>99.48908207</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>6009730.0</v>
+        <v>14923362.31</v>
       </c>
       <c r="I173" s="1">
-        <v>-2230.0</v>
+        <v>73892.69</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.037106492304979</v>
+        <v>0.49514773189206</v>
       </c>
       <c r="K173">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>6007500.0</v>
+        <v>14997255.0</v>
       </c>
       <c r="N173" s="1">
-        <v>6036043.0</v>
+        <v>14997255.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B174" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C174" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.269</v>
+        <v>99.939</v>
       </c>
       <c r="E174" s="1">
-        <v>100.855</v>
+        <v>99.4820302</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>5042750.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I174" s="1">
-        <v>-29300.0</v>
+        <v>45696.98</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.58103217490457</v>
+        <v>0.4593490895605</v>
       </c>
       <c r="K174">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>5013450.0</v>
+        <v>9993900.0</v>
       </c>
       <c r="N174" s="1">
-        <v>5097285.62</v>
+        <v>9993900.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B175" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C175" s="1">
-        <v>34500000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.708</v>
+        <v>99.8582</v>
       </c>
       <c r="E175" s="1">
-        <v>98.79801159</v>
+        <v>99.80962699</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>34085314.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I175" s="1">
-        <v>313946.0</v>
+        <v>3545.83</v>
       </c>
       <c r="J175" s="1">
-        <v>0.92105943339703</v>
+        <v>0.048665659982175</v>
       </c>
       <c r="K175">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>34399260.0</v>
+        <v>7289648.6</v>
       </c>
       <c r="N175" s="1">
-        <v>34698063.08</v>
+        <v>7289648.6</v>
       </c>
       <c r="O175" s="1">
-        <v>0.68</v>
+        <v>0.13</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B176" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="C176" s="1">
-        <v>31000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.109</v>
+        <v>99.6875</v>
       </c>
       <c r="E176" s="1">
-        <v>97.49172258</v>
+        <v>99.61683493</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>30222434.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I176" s="1">
-        <v>191356.0</v>
+        <v>5299.88</v>
       </c>
       <c r="J176" s="1">
-        <v>0.63315879852695</v>
+        <v>0.070936871979478</v>
       </c>
       <c r="K176">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>30413790.0</v>
+        <v>7476562.5</v>
       </c>
       <c r="N176" s="1">
-        <v>30423557.12</v>
+        <v>7476562.5</v>
       </c>
       <c r="O176" s="1">
-        <v>0.59</v>
+        <v>0.13</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B177" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.713</v>
+        <v>98.7684</v>
       </c>
       <c r="E177" s="1">
-        <v>98.92166667</v>
+        <v>97.8384763</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>14838250.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I177" s="1">
-        <v>118700.0</v>
+        <v>278977.11</v>
       </c>
       <c r="J177" s="1">
-        <v>0.79995956396475</v>
+        <v>0.9504682975117</v>
       </c>
       <c r="K177">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>14956950.0</v>
+        <v>29630520.0</v>
       </c>
       <c r="N177" s="1">
-        <v>15033491.1</v>
+        <v>29630520.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>4500000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.981</v>
+        <v>99.5382</v>
       </c>
       <c r="E178" s="1">
-        <v>98.19733333</v>
+        <v>99.42197171</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>4418880.0</v>
+        <v>33803470.38</v>
       </c>
       <c r="I178" s="1">
-        <v>80265.0</v>
+        <v>39517.62</v>
       </c>
       <c r="J178" s="1">
-        <v>1.8164104931566</v>
+        <v>0.11690403250248</v>
       </c>
       <c r="K178">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>4499145.0</v>
+        <v>33842988.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4548660.41</v>
+        <v>33842988.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="B179" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="C179" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.003</v>
+        <v>100.0146</v>
       </c>
       <c r="E179" s="1">
         <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>405.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.003</v>
+        <v>0.0146</v>
       </c>
       <c r="K179">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="M179" s="1">
-        <v>13500405.0</v>
+        <v>15002190.0</v>
       </c>
       <c r="N179" s="1">
-        <v>13569945.0</v>
+        <v>15035047.71</v>
       </c>
       <c r="O179" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="B180" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="C180" s="1">
-        <v>2800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.622</v>
+        <v>97.4215</v>
       </c>
       <c r="E180" s="1">
-        <v>100.95</v>
+        <v>97.26824825</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2826600.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I180" s="1">
-        <v>-9184.0</v>
+        <v>30650.35</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.32491332342744</v>
+        <v>0.15755578285538</v>
       </c>
       <c r="K180">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>2817416.0</v>
+        <v>19484300.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2847755.73</v>
+        <v>19484300.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="B181" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.743</v>
+        <v>99.994</v>
       </c>
       <c r="E181" s="1">
-        <v>101.13</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>15169500.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-58050.0</v>
+        <v>-1200.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.38267576386829</v>
+        <v>-0.006</v>
       </c>
       <c r="K181">
-        <v>1.13</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="M181" s="1">
-        <v>15111450.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N181" s="1">
-        <v>15280970.55</v>
+        <v>20143249.5</v>
       </c>
       <c r="O181" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="B182" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="C182" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.933</v>
+        <v>99.9938</v>
       </c>
       <c r="E182" s="1">
-        <v>98.09</v>
+        <v>99.81409627</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1177080.0</v>
+        <v>14972114.44</v>
       </c>
       <c r="I182" s="1">
-        <v>-1884.0</v>
+        <v>26955.56</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.16005709042716</v>
+        <v>0.18003843149892</v>
       </c>
       <c r="K182">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>1175196.0</v>
+        <v>14999070.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1184286.41</v>
+        <v>14999070.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="B183" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="C183" s="1">
-        <v>6600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.616</v>
+        <v>100.0104</v>
       </c>
       <c r="E183" s="1">
-        <v>102.17515152</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>6743560.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-102904.0</v>
+        <v>2080.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.5259595821791</v>
+        <v>0.0104</v>
       </c>
       <c r="K183">
-        <v>1.83</v>
+        <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="M183" s="1">
-        <v>6640656.0</v>
+        <v>20002080.0</v>
       </c>
       <c r="N183" s="1">
-        <v>6761173.81</v>
+        <v>20066501.5</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="B184" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="C184" s="1">
-        <v>5000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.301</v>
+        <v>98.663</v>
       </c>
       <c r="E184" s="1">
-        <v>100.493844</v>
+        <v>98.38921708</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5024692.2</v>
+        <v>27647370.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-9642.2</v>
+        <v>76933.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.19189633148076</v>
+        <v>0.27826516590909</v>
       </c>
       <c r="K184">
-        <v>1.53</v>
+        <v>0.19</v>
       </c>
       <c r="L184" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="M184" s="1">
-        <v>5015050.0</v>
+        <v>27724303.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5091676.71</v>
+        <v>27778347.38</v>
       </c>
       <c r="O184" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="B185" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.211</v>
+        <v>101.483</v>
       </c>
       <c r="E185" s="1">
-        <v>99.2</v>
+        <v>102.74379333</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>19840000.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2200.0</v>
+        <v>-189119.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.011088709677419</v>
+        <v>-1.2271235978634</v>
       </c>
       <c r="K185">
-        <v>0.43</v>
+        <v>1.27</v>
       </c>
       <c r="L185" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="M185" s="1">
-        <v>19842200.0</v>
+        <v>15222450.0</v>
       </c>
       <c r="N185" s="1">
-        <v>19928227.4</v>
+        <v>15413134.93</v>
       </c>
       <c r="O185" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="B186" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="C186" s="1">
-        <v>4700000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.987</v>
+        <v>98.763</v>
       </c>
       <c r="E186" s="1">
-        <v>101.44351064</v>
+        <v>98.74687695</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4767845.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-21456.0</v>
+        <v>1032.52</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.45001462925074</v>
+        <v>0.016327653686499</v>
       </c>
       <c r="K186">
-        <v>0.7</v>
+        <v>1.44</v>
       </c>
       <c r="L186" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="M186" s="1">
-        <v>4746389.0</v>
+        <v>6324782.52</v>
       </c>
       <c r="N186" s="1">
-        <v>4779321.19</v>
+        <v>6417158.03</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="B187" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="C187" s="1">
-        <v>10997000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.624</v>
+        <v>100.874</v>
       </c>
       <c r="E187" s="1">
-        <v>101.38580613</v>
+        <v>101.60704918</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>11149397.1</v>
+        <v>12396060.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-83775.82</v>
+        <v>-89432.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.75139327488838</v>
+        <v>-0.72145504297333</v>
       </c>
       <c r="K187">
-        <v>1.23</v>
+        <v>0.84</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="M187" s="1">
-        <v>11065621.28</v>
+        <v>12306628.0</v>
       </c>
       <c r="N187" s="1">
-        <v>11201050.09</v>
+        <v>12408949.23</v>
       </c>
       <c r="O187" s="1">
         <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="B188" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="C188" s="1">
-        <v>25600000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.834</v>
+        <v>101.08</v>
       </c>
       <c r="E188" s="1">
-        <v>102.00832031</v>
+        <v>101.93998551</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>26114130.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-300626.0</v>
+        <v>-296695.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.1512005186464</v>
+        <v>-0.8436194128998</v>
       </c>
       <c r="K188">
-        <v>1.9</v>
+        <v>1.33</v>
       </c>
       <c r="L188" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="M188" s="1">
-        <v>25813504.0</v>
+        <v>34872600.0</v>
       </c>
       <c r="N188" s="1">
-        <v>26299553.32</v>
+        <v>35330552.05</v>
       </c>
       <c r="O188" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="B189" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="C189" s="1">
-        <v>16100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.428</v>
+        <v>100.869</v>
       </c>
       <c r="E189" s="1">
-        <v>101.68176398</v>
+        <v>101.5</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>16370764.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-40856.0</v>
+        <v>-25240.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.24956684978172</v>
+        <v>-0.62167487684729</v>
       </c>
       <c r="K189">
-        <v>1.67</v>
+        <v>2.04</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="M189" s="1">
-        <v>16329908.0</v>
+        <v>4034760.0</v>
       </c>
       <c r="N189" s="1">
-        <v>16598700.81</v>
+        <v>4116266.85</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B190" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="C190" s="1">
-        <v>6245000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.948</v>
+        <v>101.583</v>
       </c>
       <c r="E190" s="1">
-        <v>99.04783667</v>
+        <v>102.4148</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6185537.4</v>
+        <v>15362220.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-6234.8</v>
+        <v>-124770.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.10079641584578</v>
+        <v>-0.81218730105414</v>
       </c>
       <c r="K190">
-        <v>0.17</v>
+        <v>4.62</v>
       </c>
       <c r="L190" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="M190" s="1">
-        <v>6179302.6</v>
+        <v>15237450.0</v>
       </c>
       <c r="N190" s="1">
-        <v>6189782.22</v>
+        <v>15930429.45</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="B191" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="C191" s="1">
-        <v>13000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.583</v>
+        <v>98.529</v>
       </c>
       <c r="E191" s="1">
-        <v>100.98692308</v>
+        <v>98.37645614</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>13128300.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-52510.0</v>
+        <v>43475.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.39997562517615</v>
+        <v>0.15506134865388</v>
       </c>
       <c r="K191">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="M191" s="1">
-        <v>13075790.0</v>
+        <v>28080765.0</v>
       </c>
       <c r="N191" s="1">
-        <v>13125074.25</v>
+        <v>28126833.49</v>
       </c>
       <c r="O191" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B192" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="C192" s="1">
-        <v>6120000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.057</v>
+        <v>99.864</v>
       </c>
       <c r="E192" s="1">
-        <v>99.295</v>
+        <v>98.926908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>6076854.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14565.6</v>
+        <v>234273.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.23968981318294</v>
+        <v>0.94725693842569</v>
       </c>
       <c r="K192">
-        <v>1.68</v>
+        <v>0.89</v>
       </c>
       <c r="L192" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="M192" s="1">
-        <v>6062288.4</v>
+        <v>24966000.0</v>
       </c>
       <c r="N192" s="1">
-        <v>6165280.45</v>
+        <v>25188602.74</v>
       </c>
       <c r="O192" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="C193" s="1">
-        <v>13900000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.007</v>
+        <v>98.479</v>
       </c>
       <c r="E193" s="1">
-        <v>98.855</v>
+        <v>98.63984906</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>13740845.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I193" s="1">
-        <v>21128.0</v>
+        <v>-25575.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.15376055839361</v>
+        <v>-0.1630670141349</v>
       </c>
       <c r="K193">
-        <v>0.26</v>
+        <v>1.2</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="M193" s="1">
-        <v>13761973.0</v>
+        <v>15658161.0</v>
       </c>
       <c r="N193" s="1">
-        <v>13797437.04</v>
+        <v>15849287.71</v>
       </c>
       <c r="O193" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="C194" s="1">
-        <v>1000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.486</v>
+        <v>100.341</v>
       </c>
       <c r="E194" s="1">
-        <v>98.02</v>
+        <v>100.747</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>980200.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I194" s="1">
-        <v>14660.0</v>
+        <v>-81200.0</v>
       </c>
       <c r="J194" s="1">
-        <v>1.4956131401755</v>
+        <v>-0.40298966718612</v>
       </c>
       <c r="K194">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>938.36</v>
+        <v>1.52</v>
+      </c>
+      <c r="L194" t="s">
+        <v>491</v>
       </c>
       <c r="M194" s="1">
-        <v>994860.0</v>
+        <v>20068200.0</v>
       </c>
       <c r="N194" s="1">
-        <v>995798.36</v>
+        <v>20372720.55</v>
       </c>
       <c r="O194" s="1">
-        <v>0.02</v>
+        <v>0.37</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="C195" s="1">
-        <v>9400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.718</v>
+        <v>100.092</v>
       </c>
       <c r="E195" s="1">
-        <v>100.937</v>
+        <v>100.16216667</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>9488078.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-20586.0</v>
+        <v>-4210.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.21696701903167</v>
+        <v>-0.070053063947964</v>
       </c>
       <c r="K195">
-        <v>1.93</v>
+        <v>0.24</v>
       </c>
       <c r="L195" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="M195" s="1">
-        <v>9467492.0</v>
+        <v>6005520.0</v>
       </c>
       <c r="N195" s="1">
-        <v>9649150.22</v>
+        <v>6019930.0</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="C196" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.86</v>
+        <v>100.023</v>
       </c>
       <c r="E196" s="1">
-        <v>97.37396836</v>
+        <v>100.855</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>24343492.09</v>
+        <v>5042750.0</v>
       </c>
       <c r="I196" s="1">
-        <v>621507.91</v>
+        <v>-41600.0</v>
       </c>
       <c r="J196" s="1">
-        <v>2.5530762295821</v>
+        <v>-0.82494670566655</v>
       </c>
       <c r="K196">
-        <v>0.17</v>
+        <v>2.12</v>
       </c>
       <c r="L196" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="M196" s="1">
-        <v>24965000.0</v>
+        <v>5001150.0</v>
       </c>
       <c r="N196" s="1">
-        <v>25007849.32</v>
+        <v>5107177.4</v>
       </c>
       <c r="O196" s="1">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="B197" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="C197" s="1">
-        <v>14630000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.88</v>
+        <v>99.91</v>
       </c>
       <c r="E197" s="1">
-        <v>99.18034949</v>
+        <v>98.79801159</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>14510085.13</v>
+        <v>34085314.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-43941.13</v>
+        <v>383636.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.30283164851425</v>
+        <v>1.1255169895164</v>
       </c>
       <c r="K197">
-        <v>1.54</v>
+        <v>1.03</v>
       </c>
       <c r="L197" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="M197" s="1">
-        <v>14466144.0</v>
+        <v>34468950.0</v>
       </c>
       <c r="N197" s="1">
-        <v>14691684.49</v>
+        <v>34825174.32</v>
       </c>
       <c r="O197" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="C198" s="1">
-        <v>32391000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.461</v>
+        <v>98.332</v>
       </c>
       <c r="E198" s="1">
-        <v>97.79440718</v>
+        <v>97.49172258</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>31676586.43</v>
+        <v>30222434.0</v>
       </c>
       <c r="I198" s="1">
-        <v>539826.08</v>
+        <v>260486.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.7041800927411</v>
+        <v>0.86189616627172</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="L198" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="M198" s="1">
-        <v>32216412.51</v>
+        <v>30482920.0</v>
       </c>
       <c r="N198" s="1">
-        <v>32246806.8</v>
+        <v>30515618.63</v>
       </c>
       <c r="O198" s="1">
-        <v>0.63</v>
+        <v>0.55</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C199" s="1">
-        <v>25559000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.859</v>
+        <v>99.95</v>
       </c>
       <c r="E199" s="1">
-        <v>99.00726766</v>
+        <v>98.92166667</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>25305267.54</v>
+        <v>14838250.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-37895.73</v>
+        <v>154250.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.14975431474928</v>
+        <v>1.0395430728017</v>
       </c>
       <c r="K199">
-        <v>0.06</v>
+        <v>0.6</v>
       </c>
       <c r="L199" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="M199" s="1">
-        <v>25267371.81</v>
+        <v>14992500.0</v>
       </c>
       <c r="N199" s="1">
-        <v>25283740.07</v>
+        <v>15082910.96</v>
       </c>
       <c r="O199" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="B200" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="C200" s="1">
-        <v>8750000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.574</v>
+        <v>100.0</v>
       </c>
       <c r="E200" s="1">
-        <v>98.885</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>8652437.5</v>
+        <v>13500000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-27212.5</v>
+        <v>0.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.31450675026546</v>
+        <v>0.0</v>
       </c>
       <c r="K200">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="M200" s="1">
-        <v>8625225.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="N200" s="1">
-        <v>8633585.45</v>
+        <v>13543722.0</v>
       </c>
       <c r="O200" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="C201" s="1">
-        <v>9100000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.112</v>
+        <v>100.392</v>
       </c>
       <c r="E201" s="1">
-        <v>98.67873626</v>
+        <v>100.95</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8979765.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I201" s="1">
-        <v>39427.0</v>
+        <v>-15624.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.43906494212265</v>
+        <v>-0.55274888558692</v>
       </c>
       <c r="K201">
-        <v>0.41</v>
+        <v>1.6</v>
       </c>
       <c r="L201" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="M201" s="1">
-        <v>9019192.0</v>
+        <v>2810976.0</v>
       </c>
       <c r="N201" s="1">
-        <v>9056838.58</v>
+        <v>2855814.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="B202" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="C202" s="1">
-        <v>6200000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>97.965</v>
+        <v>100.507</v>
       </c>
       <c r="E202" s="1">
-        <v>98.20403226</v>
+        <v>100.75132118</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>6088650.0</v>
+        <v>44229830.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-14820.0</v>
+        <v>-107257.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.24340371018206</v>
+        <v>-0.24249923637509</v>
       </c>
       <c r="K202">
-        <v>0.04</v>
+        <v>1.68</v>
       </c>
       <c r="L202" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="M202" s="1">
-        <v>6073830.0</v>
+        <v>44122573.0</v>
       </c>
       <c r="N202" s="1">
-        <v>6076123.15</v>
+        <v>44862257.93</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.81</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="B203" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="C203" s="1">
-        <v>12000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.91</v>
+        <v>98.204</v>
       </c>
       <c r="E203" s="1">
-        <v>101.21997975</v>
+        <v>98.09</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>12146397.57</v>
+        <v>1177080.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-37197.57</v>
+        <v>1368.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.30624363961108</v>
+        <v>0.11621979814456</v>
       </c>
       <c r="K203">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.01</v>
+      </c>
+      <c r="L203">
+        <v>143.84</v>
       </c>
       <c r="M203" s="1">
-        <v>12109200.0</v>
+        <v>1178448.0</v>
       </c>
       <c r="N203" s="1">
-        <v>12280158.9</v>
+        <v>1178591.84</v>
       </c>
       <c r="O203" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="C204" s="1">
-        <v>36800000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.453</v>
+        <v>100.383</v>
       </c>
       <c r="E204" s="1">
-        <v>98.39334511</v>
+        <v>102.17515152</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>36208751.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I204" s="1">
-        <v>21953.0</v>
+        <v>-118282.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.060628989936714</v>
+        <v>-1.753999371252</v>
       </c>
       <c r="K204">
-        <v>0.11</v>
+        <v>2.4</v>
       </c>
       <c r="L204" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="M204" s="1">
-        <v>36230704.0</v>
+        <v>6625278.0</v>
       </c>
       <c r="N204" s="1">
-        <v>36270780.71</v>
+        <v>6783632.79</v>
       </c>
       <c r="O204" s="1">
-        <v>0.71</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="B205" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="C205" s="1">
-        <v>33000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.292</v>
+        <v>100.187</v>
       </c>
       <c r="E205" s="1">
-        <v>100.63928788</v>
+        <v>100.493844</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>33210965.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I205" s="1">
-        <v>-114605.0</v>
+        <v>-15342.2</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.3450818125881</v>
+        <v>-0.30533611591174</v>
       </c>
       <c r="K205">
-        <v>0.29</v>
+        <v>1.99</v>
       </c>
       <c r="L205" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="M205" s="1">
-        <v>33096360.0</v>
+        <v>5009350.0</v>
       </c>
       <c r="N205" s="1">
-        <v>33191291.51</v>
+        <v>5109093.15</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="B206" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="C206" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.83</v>
+        <v>99.382</v>
       </c>
       <c r="E206" s="1">
-        <v>99.04495</v>
+        <v>99.2</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>19808990.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-42990.0</v>
+        <v>36400.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.21702267505814</v>
+        <v>0.18346774193548</v>
       </c>
       <c r="K206">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="L206" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="M206" s="1">
-        <v>19766000.0</v>
+        <v>19876400.0</v>
       </c>
       <c r="N206" s="1">
-        <v>19787369.86</v>
+        <v>19992016.44</v>
       </c>
       <c r="O206" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B207" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="C207" s="1">
-        <v>3000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.944</v>
+        <v>100.824</v>
       </c>
       <c r="E207" s="1">
-        <v>102.19</v>
+        <v>100.93323143</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>3065700.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-7380.0</v>
+        <v>-38231.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.24072805558274</v>
+        <v>-0.10822147178428</v>
       </c>
       <c r="K207">
-        <v>4.49</v>
+        <v>3.5</v>
       </c>
       <c r="L207" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
       <c r="M207" s="1">
-        <v>3058320.0</v>
+        <v>35288400.0</v>
       </c>
       <c r="N207" s="1">
-        <v>3192888.49</v>
+        <v>36514598.63</v>
       </c>
       <c r="O207" s="1">
-        <v>0.06</v>
+        <v>0.66</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
       <c r="B208" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="C208" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.775</v>
+        <v>100.712</v>
       </c>
       <c r="E208" s="1">
-        <v>99.721</v>
+        <v>101.44351064</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>24930250.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I208" s="1">
-        <v>13500.0</v>
+        <v>-34381.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.054151081517434</v>
+        <v>-0.72110146198125</v>
       </c>
       <c r="K208">
-        <v>1.14</v>
+        <v>1.27</v>
       </c>
       <c r="L208" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="M208" s="1">
-        <v>24943750.0</v>
+        <v>4733464.0</v>
       </c>
       <c r="N208" s="1">
-        <v>25228339.04</v>
+        <v>4793340.71</v>
       </c>
       <c r="O208" s="1">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="B209" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="C209" s="1">
-        <v>7969000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.624</v>
+        <v>100.428</v>
       </c>
       <c r="E209" s="1">
-        <v>97.83736655</v>
+        <v>101.38580613</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>7796659.74</v>
+        <v>11149397.1</v>
       </c>
       <c r="I209" s="1">
-        <v>142376.82</v>
+        <v>-105329.94</v>
       </c>
       <c r="J209" s="1">
-        <v>1.8261258634842</v>
+        <v>-0.94471422136359</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.77</v>
+      </c>
+      <c r="L209" t="s">
+        <v>535</v>
       </c>
       <c r="M209" s="1">
-        <v>7939036.56</v>
+        <v>11044067.16</v>
       </c>
       <c r="N209" s="1">
-        <v>7939036.56</v>
+        <v>11238473.03</v>
       </c>
       <c r="O209" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="C210" s="1">
-        <v>5000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.525</v>
+        <v>100.614</v>
       </c>
       <c r="E210" s="1">
-        <v>101.91</v>
+        <v>102.00832031</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>5095500.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-69250.0</v>
+        <v>-356946.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.3590422922186</v>
+        <v>-1.3668692006971</v>
       </c>
       <c r="K210">
-        <v>2.14</v>
+        <v>2.51</v>
       </c>
       <c r="L210" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="M210" s="1">
-        <v>5026250.0</v>
+        <v>25757184.0</v>
       </c>
       <c r="N210" s="1">
-        <v>5133476.03</v>
+        <v>26399463.45</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="B211" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.99346</v>
+        <v>101.082</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-327.0</v>
+        <v>-96562.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.58984418809043</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>2.39</v>
       </c>
       <c r="L211" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="M211" s="1">
-        <v>-327.0</v>
+        <v>16274202.0</v>
       </c>
       <c r="N211" s="1">
-        <v>-5072.83</v>
+        <v>16659113.3</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="B212" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="C212" s="1">
-        <v>1600000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.99741625</v>
+        <v>99.034</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I212" s="1">
-        <v>-41.34</v>
+        <v>-864.1</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.013969683539542</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="M212" s="1">
-        <v>-41.34</v>
+        <v>6184673.3</v>
       </c>
       <c r="N212" s="1">
-        <v>-1503.34</v>
+        <v>6206701.9</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="C213" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.97604973</v>
+        <v>100.4</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3592.54</v>
+        <v>-76300.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.58118720626433</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>0.88</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="M213" s="1">
-        <v>-3592.54</v>
+        <v>13052000.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-26920.04</v>
+        <v>13166195.21</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>548</v>
+      </c>
+      <c r="B214" t="s">
+        <v>549</v>
       </c>
       <c r="C214" s="1">
-        <v>5000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0788448</v>
+        <v>99.063</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3942.24</v>
+        <v>-14198.4</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>-0.2336472128506</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>385.25</v>
+        <v>0.19</v>
+      </c>
+      <c r="L214" t="s">
+        <v>550</v>
       </c>
       <c r="M214" s="1">
-        <v>3942.24</v>
+        <v>6062655.6</v>
       </c>
       <c r="N214" s="1">
-        <v>4327.49</v>
+        <v>6074392.59</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2631260012</v>
+        <v>551</v>
+      </c>
+      <c r="B215" t="s">
+        <v>552</v>
       </c>
       <c r="C215" s="1">
-        <v>4500000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99781</v>
+        <v>99.245</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-98.55</v>
+        <v>54210.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>0.39451722219412</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L215" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="M215" s="1">
-        <v>-98.55</v>
+        <v>13795055.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-2141.1</v>
+        <v>13843371.78</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>554</v>
+      </c>
+      <c r="B216" t="s">
+        <v>555</v>
       </c>
       <c r="C216" s="1">
-        <v>8000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.98556325</v>
+        <v>99.806</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1154.94</v>
+        <v>17860.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>1.8220771271169</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L216" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="M216" s="1">
-        <v>-1154.94</v>
+        <v>998060.0</v>
       </c>
       <c r="N216" s="1">
-        <v>-13125.6</v>
+        <v>999183.29</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2674133282</v>
+        <v>557</v>
+      </c>
+      <c r="B217" t="s">
+        <v>558</v>
       </c>
       <c r="C217" s="1">
-        <v>25000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99916072</v>
+        <v>100.455</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-209.82</v>
+        <v>-45308.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.47752558526606</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>2.54</v>
       </c>
       <c r="L217" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="M217" s="1">
-        <v>-209.82</v>
+        <v>9442770.0</v>
       </c>
       <c r="N217" s="1">
-        <v>-2977.11</v>
+        <v>9681793.97</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>560</v>
+      </c>
+      <c r="B218" t="s">
+        <v>561</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9940852</v>
+        <v>98.995</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I218" s="1">
-        <v>-591.48</v>
+        <v>-27116.63</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>-0.18688126056501</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L218" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="M218" s="1">
-        <v>-591.48</v>
+        <v>14482968.5</v>
       </c>
       <c r="N218" s="1">
-        <v>-7747.04</v>
+        <v>14505195.68</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>563</v>
+      </c>
+      <c r="B219" t="s">
+        <v>564</v>
       </c>
       <c r="C219" s="1">
-        <v>5200000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.99478385</v>
+        <v>99.784</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I219" s="1">
-        <v>-271.24</v>
+        <v>644449.01</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>2.03446482917</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L219" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="M219" s="1">
-        <v>-271.24</v>
+        <v>32321035.44</v>
       </c>
       <c r="N219" s="1">
-        <v>-2888.11</v>
+        <v>32357419.85</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2679849762</v>
+        <v>566</v>
+      </c>
+      <c r="B220" t="s">
+        <v>567</v>
       </c>
       <c r="C220" s="1">
-        <v>11000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.0</v>
+        <v>98.963</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I220" s="1">
-        <v>0.0</v>
+        <v>-11314.37</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.044711520959482</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L220" t="s">
+        <v>568</v>
       </c>
       <c r="M220" s="1">
-        <v>0.0</v>
+        <v>25293953.17</v>
       </c>
       <c r="N220" s="1">
-        <v>0.0</v>
+        <v>25362314.74</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>569</v>
+      </c>
+      <c r="B221" t="s">
+        <v>570</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.9830012</v>
+        <v>98.831</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I221" s="1">
-        <v>-1699.88</v>
+        <v>-4725.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>-0.054608889113617</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L221" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="M221" s="1">
-        <v>-1699.88</v>
+        <v>8647712.5</v>
       </c>
       <c r="N221" s="1">
-        <v>-12415.13</v>
+        <v>8670636.3</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2715298442</v>
+        <v>572</v>
+      </c>
+      <c r="B222" t="s">
+        <v>573</v>
       </c>
       <c r="C222" s="1">
-        <v>30000000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D222" s="1">
+        <v>99.975</v>
+      </c>
+      <c r="E222" s="1">
         <v>100.0</v>
       </c>
-      <c r="E222" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.0</v>
+        <v>-6483.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>-0.025</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>0.0</v>
+        <v>25925517.0</v>
       </c>
       <c r="N222" s="1">
-        <v>0.0</v>
+        <v>25925517.0</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>574</v>
+      </c>
+      <c r="B223" t="s">
+        <v>575</v>
+      </c>
+      <c r="C223" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.273</v>
+      </c>
+      <c r="E223" s="1">
+        <v>98.67873626</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>8979765.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>54078.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0.60222065944933</v>
+      </c>
+      <c r="K223">
+        <v>0.56</v>
+      </c>
+      <c r="L223" t="s">
         <v>576</v>
       </c>
-      <c r="B223">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>8336.22</v>
+        <v>9033843.0</v>
       </c>
       <c r="N223" s="1">
-        <v>95236.22</v>
+        <v>9084952.59</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>577</v>
+      </c>
+      <c r="B224" t="s">
         <v>578</v>
       </c>
-      <c r="B224">
-[...1 lines deleted...]
-      </c>
       <c r="C224" s="1">
-        <v>50000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.02988494</v>
+        <v>98.289</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I224" s="1">
-        <v>14942.47</v>
+        <v>5268.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.086521642728684</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L224" t="s">
         <v>579</v>
       </c>
       <c r="M224" s="1">
-        <v>14942.47</v>
+        <v>6093918.0</v>
       </c>
       <c r="N224" s="1">
-        <v>132478.58</v>
+        <v>6099650.88</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>580</v>
       </c>
-      <c r="B225">
-        <v>2763112582</v>
+      <c r="B225" t="s">
+        <v>581</v>
       </c>
       <c r="C225" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.0294591</v>
+        <v>100.681</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I225" s="1">
-        <v>2945.91</v>
+        <v>-64677.57</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>-0.53248355841525</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>2.02</v>
       </c>
       <c r="L225" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M225" s="1">
-        <v>2945.91</v>
+        <v>12081720.0</v>
       </c>
       <c r="N225" s="1">
-        <v>25159.24</v>
+        <v>12323692.6</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>583</v>
+      </c>
+      <c r="B226" t="s">
+        <v>584</v>
       </c>
       <c r="C226" s="1">
-        <v>30000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.0251064</v>
+        <v>98.677</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I226" s="1">
-        <v>7531.92</v>
+        <v>104385.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>0.28828666307766</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L226" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M226" s="1">
-        <v>7531.92</v>
+        <v>36313136.0</v>
       </c>
       <c r="N226" s="1">
-        <v>44594.59</v>
+        <v>36394045.59</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.66</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>586</v>
+      </c>
+      <c r="B227" t="s">
+        <v>587</v>
       </c>
       <c r="C227" s="1">
-        <v>10000000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0501062</v>
+        <v>100.159</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>100.56617722</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5010.62</v>
+        <v>-160835.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-0.40488484942468</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="L227" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="M227" s="1">
-        <v>5010.62</v>
+        <v>39562805.0</v>
       </c>
       <c r="N227" s="1">
-        <v>14356.85</v>
+        <v>39851750.21</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>2782643402</v>
+        <v>589</v>
+      </c>
+      <c r="B228" t="s">
+        <v>590</v>
       </c>
       <c r="C228" s="1">
-        <v>3216000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.00261598</v>
+        <v>98.957</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I228" s="1">
-        <v>84.13</v>
+        <v>-17590.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>-0.088798065928652</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L228" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="M228" s="1">
-        <v>84.13</v>
+        <v>19791400.0</v>
       </c>
       <c r="N228" s="1">
-        <v>4313.82</v>
+        <v>19851235.62</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>592</v>
+      </c>
+      <c r="B229" t="s">
+        <v>593</v>
       </c>
       <c r="C229" s="1">
-        <v>7969000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.03597428</v>
+        <v>97.813</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I229" s="1">
-        <v>2866.79</v>
+        <v>6553.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>0.37358594044403</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.01</v>
+      </c>
+      <c r="L229">
+        <v>246.58</v>
       </c>
       <c r="M229" s="1">
-        <v>2866.79</v>
+        <v>1760634.0</v>
       </c>
       <c r="N229" s="1">
-        <v>14803.91</v>
+        <v>1760880.58</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>594</v>
+      </c>
+      <c r="B230" t="s">
+        <v>595</v>
       </c>
       <c r="C230" s="1">
-        <v>25000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.05518048</v>
+        <v>101.569</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I230" s="1">
-        <v>13795.12</v>
+        <v>-18630.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>-0.60769155494667</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="M230" s="1">
-        <v>13795.12</v>
+        <v>3047070.0</v>
       </c>
       <c r="N230" s="1">
-        <v>57988.04</v>
+        <v>3063415.89</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>597</v>
+      </c>
+      <c r="B231" t="s">
+        <v>598</v>
       </c>
       <c r="C231" s="1">
-        <v>6299000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.01310303</v>
+        <v>99.911</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I231" s="1">
-        <v>825.36</v>
+        <v>47500.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>0.1905315831169</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>1.36</v>
       </c>
       <c r="L231" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="M231" s="1">
-        <v>825.36</v>
+        <v>24977750.0</v>
       </c>
       <c r="N231" s="1">
-        <v>10654.16</v>
+        <v>25317818.49</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>600</v>
+      </c>
+      <c r="B232" t="s">
+        <v>601</v>
       </c>
       <c r="C232" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.07735333</v>
+        <v>100.0266236</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>11603.0</v>
+        <v>1331.18</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="M232" s="1">
-        <v>11603.0</v>
+        <v>1331.18</v>
       </c>
       <c r="N232" s="1">
-        <v>36013.33</v>
+        <v>-4819.49</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>603</v>
+      </c>
+      <c r="B233" t="s">
+        <v>604</v>
       </c>
       <c r="C233" s="1">
-        <v>5000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0624974</v>
+        <v>100.02947625</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3124.87</v>
+        <v>471.62</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="M233" s="1">
-        <v>3124.87</v>
+        <v>471.62</v>
       </c>
       <c r="N233" s="1">
-        <v>9805.79</v>
+        <v>-1421.93</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>606</v>
+      </c>
+      <c r="B234" t="s">
+        <v>607</v>
       </c>
       <c r="C234" s="1">
-        <v>5997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.28517475</v>
+        <v>100.0</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>17101.93</v>
+        <v>0.0</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234" t="s">
-        <v>599</v>
+      <c r="L234">
+        <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>17101.93</v>
+        <v>0.0</v>
       </c>
       <c r="N234" s="1">
-        <v>21000.21</v>
+        <v>0.0</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="B235">
-        <v>2807665232</v>
+        <v>2621898882</v>
       </c>
       <c r="C235" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0353949</v>
+        <v>100.0698382</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>10618.47</v>
+        <v>3491.91</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
-      <c r="L235" t="s">
-        <v>601</v>
+      <c r="L235">
+        <v>609.16</v>
       </c>
       <c r="M235" s="1">
-        <v>10618.47</v>
+        <v>3491.91</v>
       </c>
       <c r="N235" s="1">
-        <v>52166.38</v>
+        <v>4101.07</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="B236">
-        <v>2813843002</v>
+        <v>2675905932</v>
       </c>
       <c r="C236" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.05971735</v>
+        <v>99.9944038</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>11943.47</v>
+        <v>-559.62</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="M236" s="1">
-        <v>11943.47</v>
+        <v>-559.62</v>
       </c>
       <c r="N236" s="1">
-        <v>34440.58</v>
+        <v>-8770.46</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B237">
-        <v>2818053312</v>
+        <v>2715283662</v>
       </c>
       <c r="C237" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.06206102</v>
+        <v>99.9890178</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>2410.45</v>
+        <v>-1098.22</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="M237" s="1">
-        <v>2410.45</v>
+        <v>-1098.22</v>
       </c>
       <c r="N237" s="1">
-        <v>7410.94</v>
+        <v>-13615.05</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="B238">
-        <v>2820060352</v>
+        <v>2773882062</v>
       </c>
       <c r="C238" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0039528</v>
+        <v>100.0007948</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>296.46</v>
+        <v>238.44</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="M238" s="1">
-        <v>296.46</v>
+        <v>238.44</v>
       </c>
       <c r="N238" s="1">
-        <v>8073.46</v>
+        <v>43829.28</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="B239">
-        <v>2820282912</v>
+        <v>2777134362</v>
       </c>
       <c r="C239" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.04152945</v>
+        <v>100.0170787</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>8305.89</v>
+        <v>1707.87</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="M239" s="1">
-        <v>8305.89</v>
+        <v>1707.87</v>
       </c>
       <c r="N239" s="1">
-        <v>32637.89</v>
+        <v>13226.54</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="B240">
-        <v>2821297082</v>
+        <v>2788199742</v>
       </c>
       <c r="C240" s="1">
-        <v>12500000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.05832312</v>
+        <v>100.00377977</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>7290.39</v>
+        <v>301.21</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="M240" s="1">
-        <v>7290.39</v>
+        <v>301.21</v>
       </c>
       <c r="N240" s="1">
-        <v>24210.07</v>
+        <v>14539.31</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="B241">
-        <v>2829527952</v>
+        <v>2792185192</v>
       </c>
       <c r="C241" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.014181</v>
+        <v>100.0138574</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1418.1</v>
+        <v>3464.35</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="M241" s="1">
-        <v>1418.1</v>
+        <v>3464.35</v>
       </c>
       <c r="N241" s="1">
-        <v>13773.1</v>
+        <v>56462.61</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="B242">
-        <v>2833851572</v>
+        <v>2798594422</v>
       </c>
       <c r="C242" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.061377</v>
+        <v>100.03032373</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>6137.7</v>
+        <v>4548.56</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="M242" s="1">
-        <v>6137.7</v>
+        <v>4548.56</v>
       </c>
       <c r="N242" s="1">
-        <v>18028.0</v>
+        <v>34333.56</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="B243">
-        <v>2834781292</v>
+        <v>2805968982</v>
       </c>
       <c r="C243" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0283198</v>
+        <v>100.021855</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>5663.96</v>
+        <v>1092.75</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="M243" s="1">
-        <v>5663.96</v>
+        <v>1092.75</v>
       </c>
       <c r="N243" s="1">
-        <v>24564.96</v>
+        <v>9254.13</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="B244">
-        <v>2837532542</v>
+        <v>2806083582</v>
       </c>
       <c r="C244" s="1">
-        <v>3507000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.06312062</v>
+        <v>100.28243905</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2213.64</v>
+        <v>16937.87</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="M244" s="1">
-        <v>2213.64</v>
+        <v>16937.87</v>
       </c>
       <c r="N244" s="1">
-        <v>6511.2</v>
+        <v>22666.26</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B245">
-        <v>2842055272</v>
+        <v>2807665232</v>
       </c>
       <c r="C245" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0709699</v>
+        <v>100.00217853</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>7096.99</v>
+        <v>653.56</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="M245" s="1">
-        <v>7096.99</v>
+        <v>653.56</v>
       </c>
       <c r="N245" s="1">
-        <v>20061.38</v>
+        <v>51319.56</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B246">
-        <v>2842080562</v>
+        <v>2813843002</v>
       </c>
       <c r="C246" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0028504</v>
+        <v>100.0226078</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>427.56</v>
+        <v>4521.56</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="M246" s="1">
-        <v>427.56</v>
+        <v>4521.56</v>
       </c>
       <c r="N246" s="1">
-        <v>16056.22</v>
+        <v>32159.89</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="B247">
-        <v>2844936832</v>
+        <v>2818053312</v>
       </c>
       <c r="C247" s="1">
-        <v>12000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.06156858</v>
+        <v>100.02168048</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>7388.23</v>
+        <v>842.07</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="M247" s="1">
-        <v>7388.23</v>
+        <v>842.07</v>
       </c>
       <c r="N247" s="1">
-        <v>23318.23</v>
+        <v>6981.98</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="B248">
-        <v>2855281262</v>
+        <v>2820282912</v>
       </c>
       <c r="C248" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.06675696</v>
+        <v>100.0084915</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>14285.99</v>
+        <v>1698.3</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="M248" s="1">
-        <v>14285.99</v>
+        <v>1698.3</v>
       </c>
       <c r="N248" s="1">
-        <v>31596.21</v>
+        <v>31607.96</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="B249">
-        <v>2862709272</v>
+        <v>2821297082</v>
       </c>
       <c r="C249" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.09826296</v>
+        <v>100.01784568</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>12282.87</v>
+        <v>2230.71</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="M249" s="1">
-        <v>12282.87</v>
+        <v>2230.71</v>
       </c>
       <c r="N249" s="1">
-        <v>19925.37</v>
+        <v>23033.83</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="B250">
-        <v>2863882182</v>
+        <v>2833851572</v>
       </c>
       <c r="C250" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.10599663</v>
+        <v>100.0213909</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>31798.99</v>
+        <v>2139.09</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="M250" s="1">
-        <v>31798.99</v>
+        <v>2139.09</v>
       </c>
       <c r="N250" s="1">
-        <v>51179.32</v>
+        <v>16921.53</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="B251">
-        <v>2863986052</v>
+        <v>2834781292</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.0002513</v>
+        <v>100.00169045</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>75.39</v>
+        <v>338.09</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="M251" s="1">
-        <v>75.39</v>
+        <v>338.09</v>
       </c>
       <c r="N251" s="1">
-        <v>13210.14</v>
+        <v>23971.42</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B252">
-        <v>2870139172</v>
+        <v>2837532542</v>
       </c>
       <c r="C252" s="1">
-        <v>9100000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.19587462</v>
+        <v>100.02213972</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>17824.59</v>
+        <v>776.44</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="M252" s="1">
-        <v>17824.59</v>
+        <v>776.44</v>
       </c>
       <c r="N252" s="1">
-        <v>22479.84</v>
+        <v>6123.8</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="B253">
-        <v>2874445782</v>
+        <v>2842055272</v>
       </c>
       <c r="C253" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0234806</v>
+        <v>100.0274986</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3522.09</v>
+        <v>2749.86</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="M253" s="1">
-        <v>3522.09</v>
+        <v>2749.86</v>
       </c>
       <c r="N253" s="1">
-        <v>10331.17</v>
+        <v>18931.53</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="B254">
-        <v>2874472682</v>
+        <v>2844936832</v>
       </c>
       <c r="C254" s="1">
-        <v>11100000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.16256027</v>
+        <v>100.01906</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>18044.19</v>
+        <v>2287.2</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="M254" s="1">
-        <v>18044.19</v>
+        <v>2287.2</v>
       </c>
       <c r="N254" s="1">
-        <v>23656.78</v>
+        <v>22190.86</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B255">
-        <v>2874671822</v>
+        <v>2855281262</v>
       </c>
       <c r="C255" s="1">
-        <v>2600000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.161215</v>
+        <v>100.03419477</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>4191.59</v>
+        <v>7317.68</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="M255" s="1">
-        <v>4191.59</v>
+        <v>7317.68</v>
       </c>
       <c r="N255" s="1">
-        <v>5476.1</v>
+        <v>29379.3</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B256">
-        <v>2874739212</v>
+        <v>2862709272</v>
       </c>
       <c r="C256" s="1">
-        <v>3500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.161484</v>
+        <v>100.07362368</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>5651.94</v>
+        <v>9202.96</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="M256" s="1">
-        <v>5651.94</v>
+        <v>9202.96</v>
       </c>
       <c r="N256" s="1">
-        <v>7389.2</v>
+        <v>19074.83</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="B257">
-        <v>2877251822</v>
+        <v>2863882182</v>
       </c>
       <c r="C257" s="1">
-        <v>6300000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.35279365</v>
+        <v>100.0806137</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>22226.0</v>
+        <v>24184.11</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="M257" s="1">
-        <v>22226.0</v>
+        <v>24184.11</v>
       </c>
       <c r="N257" s="1">
-        <v>23316.64</v>
+        <v>49254.61</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="B258">
-        <v>2880689472</v>
+        <v>2870139172</v>
       </c>
       <c r="C258" s="1">
-        <v>50000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.1163114</v>
+        <v>100.19089253</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>58155.7</v>
+        <v>17371.22</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="M258" s="1">
-        <v>58155.7</v>
+        <v>17371.22</v>
       </c>
       <c r="N258" s="1">
-        <v>82449.45</v>
+        <v>23872.69</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="B259">
-        <v>2892744262</v>
+        <v>2874445782</v>
       </c>
       <c r="C259" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.12665447</v>
+        <v>100.00400727</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>37996.34</v>
+        <v>601.09</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="M259" s="1">
-        <v>37996.34</v>
+        <v>601.09</v>
       </c>
       <c r="N259" s="1">
-        <v>51029.67</v>
+        <v>9582.42</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="B260">
-        <v>2892891122</v>
+        <v>2874472682</v>
       </c>
       <c r="C260" s="1">
-        <v>15000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.126165</v>
+        <v>100.15204288</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>18924.75</v>
+        <v>16876.76</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="M260" s="1">
-        <v>18924.75</v>
+        <v>16876.76</v>
       </c>
       <c r="N260" s="1">
-        <v>25364.75</v>
+        <v>24522.25</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="B261">
-        <v>2922922912</v>
+        <v>2874671822</v>
       </c>
       <c r="C261" s="1">
-        <v>15000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.00268293</v>
+        <v>100.15106538</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>402.44</v>
+        <v>3927.7</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="M261" s="1">
-        <v>402.44</v>
+        <v>3927.7</v>
       </c>
       <c r="N261" s="1">
-        <v>2184.57</v>
+        <v>5678.63</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="B262">
-        <v>2922947892</v>
+        <v>2874739212</v>
       </c>
       <c r="C262" s="1">
-        <v>10000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.1090057</v>
+        <v>100.15126086</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>10900.57</v>
+        <v>5294.13</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="M262" s="1">
-        <v>10900.57</v>
+        <v>5294.13</v>
       </c>
       <c r="N262" s="1">
-        <v>13426.9</v>
+        <v>7661.9</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="B263">
-        <v>2922949092</v>
+        <v>2877251822</v>
       </c>
       <c r="C263" s="1">
-        <v>10000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.150564</v>
+        <v>100.40150905</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>15056.4</v>
+        <v>25295.07</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="M263" s="1">
-        <v>15056.4</v>
+        <v>25295.07</v>
       </c>
       <c r="N263" s="1">
-        <v>17647.73</v>
+        <v>27591.94</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="B264">
-        <v>2923119892</v>
+        <v>2880689472</v>
       </c>
       <c r="C264" s="1">
-        <v>11000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.29368536</v>
+        <v>100.09690074</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>32305.39</v>
+        <v>48450.37</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="M264" s="1">
-        <v>32305.39</v>
+        <v>48450.37</v>
       </c>
       <c r="N264" s="1">
-        <v>33467.96</v>
+        <v>80647.45</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="B265">
-        <v>2924236522</v>
+        <v>2892744262</v>
       </c>
       <c r="C265" s="1">
-        <v>6400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.35041625</v>
+        <v>100.11153447</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>22426.64</v>
+        <v>33460.34</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
-      <c r="L265">
-        <v>254.22</v>
+      <c r="L265" t="s">
+        <v>668</v>
       </c>
       <c r="M265" s="1">
-        <v>22426.64</v>
+        <v>33460.34</v>
       </c>
       <c r="N265" s="1">
-        <v>22680.86</v>
+        <v>50973.17</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="B266">
-        <v>2924470782</v>
+        <v>2892891122</v>
       </c>
       <c r="C266" s="1">
-        <v>1700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.35600529</v>
+        <v>100.11119207</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>6052.09</v>
+        <v>16678.81</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266">
-        <v>73.76</v>
+      <c r="L266" t="s">
+        <v>670</v>
       </c>
       <c r="M266" s="1">
-        <v>6052.09</v>
+        <v>16678.81</v>
       </c>
       <c r="N266" s="1">
-        <v>6125.85</v>
+        <v>25336.06</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="B267">
-        <v>2925413132</v>
+        <v>2922947892</v>
       </c>
       <c r="C267" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.0040324</v>
+        <v>100.0970912</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>403.24</v>
+        <v>9709.12</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="M267" s="1">
-        <v>403.24</v>
+        <v>9709.12</v>
       </c>
       <c r="N267" s="1">
-        <v>1973.19</v>
+        <v>13290.78</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B268">
-        <v>2926627572</v>
+        <v>2922949092</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.1732537</v>
+        <v>100.152411</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>34650.74</v>
+        <v>15241.1</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="M268" s="1">
-        <v>34650.74</v>
+        <v>15241.1</v>
       </c>
       <c r="N268" s="1">
-        <v>42966.74</v>
+        <v>18910.26</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="B269">
-        <v>2926707222</v>
+        <v>2923119892</v>
       </c>
       <c r="C269" s="1">
-        <v>8400000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.15475107</v>
+        <v>100.34655345</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>12999.09</v>
+        <v>38120.88</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="M269" s="1">
-        <v>12999.09</v>
+        <v>38120.88</v>
       </c>
       <c r="N269" s="1">
-        <v>16415.58</v>
+        <v>40461.68</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B270">
-        <v>2935657822</v>
+        <v>2924236522</v>
       </c>
       <c r="C270" s="1">
-        <v>40000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.19059113</v>
+        <v>100.42642563</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>76236.45</v>
+        <v>27291.24</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>669</v>
+      <c r="L270">
+        <v>907.94</v>
       </c>
       <c r="M270" s="1">
-        <v>76236.45</v>
+        <v>27291.24</v>
       </c>
       <c r="N270" s="1">
-        <v>93056.45</v>
+        <v>28199.18</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="B271">
-        <v>2937267392</v>
+        <v>2924470782</v>
       </c>
       <c r="C271" s="1">
-        <v>10000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.0371072</v>
+        <v>100.43112706</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>3710.72</v>
+        <v>7329.16</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>671</v>
+      <c r="L271">
+        <v>262.71</v>
       </c>
       <c r="M271" s="1">
-        <v>3710.72</v>
+        <v>7329.16</v>
       </c>
       <c r="N271" s="1">
-        <v>6207.55</v>
+        <v>7591.87</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="B272">
-        <v>2947946482</v>
+        <v>2926627572</v>
       </c>
       <c r="C272" s="1">
-        <v>22900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.35134782</v>
+        <v>100.16998</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>80458.65</v>
+        <v>33996.0</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
-      <c r="L272">
-        <v>923.63</v>
+      <c r="L272" t="s">
+        <v>680</v>
       </c>
       <c r="M272" s="1">
-        <v>80458.65</v>
+        <v>33996.0</v>
       </c>
       <c r="N272" s="1">
-        <v>81382.28</v>
+        <v>45597.78</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="B273">
-        <v>2949187922</v>
+        <v>2926707222</v>
       </c>
       <c r="C273" s="1">
-        <v>30000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.182541</v>
+        <v>100.14635548</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>54762.3</v>
+        <v>12293.86</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="M273" s="1">
-        <v>54762.3</v>
+        <v>12293.86</v>
       </c>
       <c r="N273" s="1">
-        <v>61192.22</v>
+        <v>17065.9</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="B274">
-        <v>2949233212</v>
+        <v>2935657822</v>
       </c>
       <c r="C274" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.18064152</v>
+        <v>100.19010265</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>45160.38</v>
+        <v>76041.06</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="M274" s="1">
-        <v>45160.38</v>
+        <v>76041.06</v>
       </c>
       <c r="N274" s="1">
-        <v>50245.73</v>
+        <v>99810.5</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="B275">
-        <v>2962036302</v>
+        <v>2937267392</v>
       </c>
       <c r="C275" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.3323605</v>
+        <v>100.0143139</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>13294.42</v>
+        <v>1431.39</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275">
-        <v>64.71</v>
+      <c r="L275" t="s">
+        <v>686</v>
       </c>
       <c r="M275" s="1">
-        <v>13294.42</v>
+        <v>1431.39</v>
       </c>
       <c r="N275" s="1">
-        <v>13359.13</v>
+        <v>5046.5</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="B276">
-        <v>2962647782</v>
+        <v>2947946482</v>
       </c>
       <c r="C276" s="1">
-        <v>20000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.0724296</v>
+        <v>100.42720917</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>14485.92</v>
+        <v>97830.9</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="M276" s="1">
-        <v>14485.92</v>
+        <v>97830.9</v>
       </c>
       <c r="N276" s="1">
-        <v>16400.14</v>
+        <v>101127.99</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B277">
-        <v>2962651672</v>
+        <v>2949187922</v>
       </c>
       <c r="C277" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.18540278</v>
+        <v>100.1947926</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>74161.11</v>
+        <v>58437.78</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="M277" s="1">
-        <v>74161.11</v>
+        <v>58437.78</v>
       </c>
       <c r="N277" s="1">
-        <v>78907.34</v>
+        <v>67996.12</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="B278">
-        <v>2963783942</v>
+        <v>2949233212</v>
       </c>
       <c r="C278" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.18766986</v>
+        <v>100.19333516</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>26273.78</v>
+        <v>48333.79</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="M278" s="1">
-        <v>26273.78</v>
+        <v>48333.79</v>
       </c>
       <c r="N278" s="1">
-        <v>27989.13</v>
+        <v>55913.66</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B279">
-        <v>2963841042</v>
+        <v>2962036302</v>
       </c>
       <c r="C279" s="1">
-        <v>1709000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.33709947</v>
+        <v>100.41657875</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5761.03</v>
+        <v>16663.15</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
-        <v>31.45</v>
+        <v>298.67</v>
       </c>
       <c r="M279" s="1">
-        <v>5761.03</v>
+        <v>16663.15</v>
       </c>
       <c r="N279" s="1">
-        <v>5792.48</v>
+        <v>16961.82</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="B280">
-        <v>2979716682</v>
+        <v>2962647782</v>
       </c>
       <c r="C280" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.2004422</v>
+        <v>100.06024515</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>20044.22</v>
+        <v>12049.03</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280">
-        <v>844.02</v>
+      <c r="L280" t="s">
+        <v>695</v>
       </c>
       <c r="M280" s="1">
-        <v>20044.22</v>
+        <v>12049.03</v>
       </c>
       <c r="N280" s="1">
-        <v>20888.24</v>
+        <v>15135.47</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="B281">
-        <v>2983096372</v>
+        <v>2962651672</v>
       </c>
       <c r="C281" s="1">
-        <v>7000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.30841129</v>
+        <v>100.20740553</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>21588.79</v>
+        <v>82962.21</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>102.86</v>
+      <c r="L281" t="s">
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>21588.79</v>
+        <v>82962.21</v>
       </c>
       <c r="N281" s="1">
-        <v>21691.65</v>
+        <v>90472.88</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="B282">
-        <v>2984931932</v>
+        <v>2963783942</v>
       </c>
       <c r="C282" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.26439987</v>
+        <v>100.20997957</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>39659.98</v>
+        <v>29397.14</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>-145.92</v>
+      <c r="L282" t="s">
+        <v>699</v>
       </c>
       <c r="M282" s="1">
-        <v>39659.98</v>
+        <v>29397.14</v>
       </c>
       <c r="N282" s="1">
-        <v>39514.06</v>
+        <v>32110.34</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="B283">
-        <v>2991145112</v>
+        <v>2963841042</v>
       </c>
       <c r="C283" s="1">
-        <v>9000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.21840078</v>
+        <v>100.42057753</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>19656.07</v>
+        <v>7187.67</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>-313.1</v>
+        <v>144.22</v>
       </c>
       <c r="M283" s="1">
-        <v>19656.07</v>
+        <v>7187.67</v>
       </c>
       <c r="N283" s="1">
-        <v>19342.97</v>
+        <v>7331.89</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>701</v>
+      </c>
+      <c r="B284">
+        <v>2979716682</v>
       </c>
       <c r="C284" s="1">
-        <v>13000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.23260346</v>
+        <v>100.2319676</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>30238.45</v>
+        <v>23196.76</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>103.26</v>
+      <c r="L284" t="s">
+        <v>702</v>
       </c>
       <c r="M284" s="1">
-        <v>30238.45</v>
+        <v>23196.76</v>
       </c>
       <c r="N284" s="1">
-        <v>30341.71</v>
+        <v>24609.76</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>703</v>
+      </c>
+      <c r="B285">
+        <v>2983096372</v>
       </c>
       <c r="C285" s="1">
-        <v>4700000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.24493638</v>
+        <v>100.389344</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>11512.01</v>
+        <v>27254.08</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>105.09</v>
+        <v>377.3</v>
       </c>
       <c r="M285" s="1">
-        <v>11512.01</v>
+        <v>27254.08</v>
       </c>
       <c r="N285" s="1">
-        <v>11617.1</v>
+        <v>27631.38</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>704</v>
+      </c>
+      <c r="B286">
+        <v>2984931932</v>
       </c>
       <c r="C286" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.23371368</v>
+        <v>100.34383553</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>58428.42</v>
+        <v>51575.33</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>262.91</v>
+        <v>-286.0</v>
       </c>
       <c r="M286" s="1">
-        <v>58428.42</v>
+        <v>51575.33</v>
       </c>
       <c r="N286" s="1">
-        <v>58691.33</v>
+        <v>51289.33</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>705</v>
+      </c>
+      <c r="B287">
+        <v>2991145112</v>
       </c>
       <c r="C287" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.23832007</v>
+        <v>100.28216889</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>35748.01</v>
+        <v>25395.2</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>115.63</v>
+        <v>-507.5</v>
       </c>
       <c r="M287" s="1">
-        <v>35748.01</v>
+        <v>25395.2</v>
       </c>
       <c r="N287" s="1">
-        <v>35863.64</v>
+        <v>24887.7</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B288" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C288" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.1555037</v>
+        <v>100.28752785</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>46651.11</v>
+        <v>37378.62</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>142.45</v>
+        <v>307.06</v>
       </c>
       <c r="M288" s="1">
-        <v>46651.11</v>
+        <v>37378.62</v>
       </c>
       <c r="N288" s="1">
-        <v>46793.56</v>
+        <v>37685.68</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="B289" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="C289" s="1">
-        <v>13000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.24682885</v>
+        <v>100.30109404</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>32087.75</v>
+        <v>14151.42</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>97.28</v>
+        <v>235.76</v>
       </c>
       <c r="M289" s="1">
-        <v>32087.75</v>
+        <v>14151.42</v>
       </c>
       <c r="N289" s="1">
-        <v>32185.03</v>
+        <v>14387.18</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="B290" t="s">
-        <v>700</v>
+        <v>711</v>
       </c>
       <c r="C290" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.1198598</v>
+        <v>100.28842896</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>5992.99</v>
+        <v>72107.24</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>37.41</v>
+        <v>707.17</v>
       </c>
       <c r="M290" s="1">
-        <v>5992.99</v>
+        <v>72107.24</v>
       </c>
       <c r="N290" s="1">
-        <v>6030.4</v>
+        <v>72814.41</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="B291" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="C291" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.24869708</v>
+        <v>100.2956716</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>62174.27</v>
+        <v>44350.74</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>207.2</v>
+        <v>350.31</v>
       </c>
       <c r="M291" s="1">
-        <v>62174.27</v>
+        <v>44350.74</v>
       </c>
       <c r="N291" s="1">
-        <v>62381.47</v>
+        <v>44701.05</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
       <c r="B292" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="C292" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.25756827</v>
+        <v>100.178491</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>38635.24</v>
+        <v>53547.3</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>120.77</v>
+        <v>534.95</v>
       </c>
       <c r="M292" s="1">
-        <v>38635.24</v>
+        <v>53547.3</v>
       </c>
       <c r="N292" s="1">
-        <v>38756.01</v>
+        <v>54082.25</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="B293" t="s">
-        <v>704</v>
+        <v>717</v>
       </c>
       <c r="C293" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.26096907</v>
+        <v>100.30784269</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>39145.36</v>
+        <v>40019.55</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>205.77</v>
+        <v>298.25</v>
       </c>
       <c r="M293" s="1">
-        <v>39145.36</v>
+        <v>40019.55</v>
       </c>
       <c r="N293" s="1">
-        <v>39351.13</v>
+        <v>40317.8</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="B294" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="C294" s="1">
-        <v>6120000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.3393915</v>
+        <v>100.31025108</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>20770.76</v>
+        <v>77562.77</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>-37.71</v>
+        <v>612.43</v>
       </c>
       <c r="M294" s="1">
-        <v>20770.76</v>
+        <v>77562.77</v>
       </c>
       <c r="N294" s="1">
-        <v>20733.05</v>
+        <v>78175.2</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="B295" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="C295" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.27759473</v>
+        <v>100.1302764</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>41639.21</v>
+        <v>6513.82</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>436.45</v>
+        <v>114.7</v>
       </c>
       <c r="M295" s="1">
-        <v>41639.21</v>
+        <v>6513.82</v>
       </c>
       <c r="N295" s="1">
-        <v>42075.66</v>
+        <v>6628.52</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="C296" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.272016</v>
+        <v>100.3255762</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>54403.2</v>
+        <v>48836.43</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>143.32</v>
+        <v>545.01</v>
       </c>
       <c r="M296" s="1">
-        <v>54403.2</v>
+        <v>48836.43</v>
       </c>
       <c r="N296" s="1">
-        <v>54546.52</v>
+        <v>49381.44</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="B297" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="C297" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.28257885</v>
+        <v>100.32276653</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>56515.77</v>
+        <v>48414.98</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>372.23</v>
+        <v>370.01</v>
       </c>
       <c r="M297" s="1">
-        <v>56515.77</v>
+        <v>48414.98</v>
       </c>
       <c r="N297" s="1">
-        <v>56888.0</v>
+        <v>48784.99</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B298" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C298" s="1">
-        <v>19100000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.25151419</v>
+        <v>100.44959739</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>48039.21</v>
+        <v>27515.36</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>338.02</v>
+        <v>-32.96</v>
       </c>
       <c r="M298" s="1">
-        <v>48039.21</v>
+        <v>27515.36</v>
       </c>
       <c r="N298" s="1">
-        <v>48377.23</v>
+        <v>27482.4</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="B299" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="C299" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.12192495</v>
+        <v>100.34280853</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>24384.99</v>
+        <v>51421.28</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>284.21</v>
+      <c r="L299" t="s">
+        <v>727</v>
       </c>
       <c r="M299" s="1">
-        <v>24384.99</v>
+        <v>51421.28</v>
       </c>
       <c r="N299" s="1">
-        <v>24669.2</v>
+        <v>52480.11</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="B300" t="s">
-        <v>717</v>
+        <v>729</v>
       </c>
       <c r="C300" s="1">
-        <v>9609000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.32564793</v>
+        <v>100.3434499</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>31291.51</v>
+        <v>68689.98</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>106.4</v>
+        <v>474.45</v>
       </c>
       <c r="M300" s="1">
-        <v>31291.51</v>
+        <v>68689.98</v>
       </c>
       <c r="N300" s="1">
-        <v>31397.91</v>
+        <v>69164.43</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>719</v>
+        <v>730</v>
       </c>
       <c r="B301" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="C301" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.29001415</v>
+        <v>100.35308895</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>58002.83</v>
+        <v>70617.79</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>335.09</v>
+      <c r="L301" t="s">
+        <v>732</v>
       </c>
       <c r="M301" s="1">
-        <v>58002.83</v>
+        <v>70617.79</v>
       </c>
       <c r="N301" s="1">
-        <v>58337.92</v>
+        <v>71633.04</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="B302" t="s">
-        <v>722</v>
+        <v>734</v>
       </c>
       <c r="C302" s="1">
-        <v>13500000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.23286319</v>
+        <v>100.30893869</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>31436.53</v>
+        <v>59007.29</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>-92.31</v>
+        <v>957.5</v>
       </c>
       <c r="M302" s="1">
-        <v>31436.53</v>
+        <v>59007.29</v>
       </c>
       <c r="N302" s="1">
-        <v>31344.22</v>
+        <v>59964.79</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="B303" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="C303" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.27940155</v>
+        <v>100.13026015</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>55880.31</v>
+        <v>26052.03</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>381.67</v>
+        <v>839.76</v>
       </c>
       <c r="M303" s="1">
-        <v>55880.31</v>
+        <v>26052.03</v>
       </c>
       <c r="N303" s="1">
-        <v>56261.98</v>
+        <v>26891.79</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="B304" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="C304" s="1">
-        <v>15000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.80131107</v>
+        <v>100.41115985</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>120196.66</v>
+        <v>39508.35</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>261.57</v>
+        <v>501.91</v>
       </c>
       <c r="M304" s="1">
-        <v>120196.66</v>
+        <v>39508.35</v>
       </c>
       <c r="N304" s="1">
-        <v>120458.23</v>
+        <v>40010.26</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="B305" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="C305" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.3104551</v>
+        <v>100.363691</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>31045.51</v>
+        <v>72738.2</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>134.37</v>
+        <v>977.52</v>
       </c>
       <c r="M305" s="1">
-        <v>31045.51</v>
+        <v>72738.2</v>
       </c>
       <c r="N305" s="1">
-        <v>31179.88</v>
+        <v>73715.72</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
       <c r="B306" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="C306" s="1">
-        <v>2200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.22757409</v>
+        <v>99.93670217</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>5006.63</v>
+        <v>-3797.87</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>-38.45</v>
+      <c r="L306" t="s">
+        <v>742</v>
       </c>
       <c r="M306" s="1">
-        <v>5006.63</v>
+        <v>-3797.87</v>
       </c>
       <c r="N306" s="1">
-        <v>4968.18</v>
+        <v>-7080.97</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="B307" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="C307" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.390745</v>
+        <v>99.99074335</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>4688.94</v>
+        <v>-1851.33</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>-4.13</v>
+      <c r="L307" t="s">
+        <v>745</v>
       </c>
       <c r="M307" s="1">
-        <v>4688.94</v>
+        <v>-1851.33</v>
       </c>
       <c r="N307" s="1">
-        <v>4684.81</v>
+        <v>-4331.54</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="B308" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="C308" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.28501013</v>
+        <v>100.0341579</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>22800.81</v>
+        <v>3415.79</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308">
-        <v>121.02</v>
+      <c r="L308" t="s">
+        <v>748</v>
       </c>
       <c r="M308" s="1">
-        <v>22800.81</v>
+        <v>3415.79</v>
       </c>
       <c r="N308" s="1">
-        <v>22921.83</v>
+        <v>-1104.91</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="B309" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
       <c r="C309" s="1">
-        <v>6245000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.27097438</v>
+        <v>100.29285889</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>16922.35</v>
+        <v>39535.95</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>100.9</v>
+        <v>-82.72</v>
       </c>
       <c r="M309" s="1">
-        <v>16922.35</v>
+        <v>39535.95</v>
       </c>
       <c r="N309" s="1">
-        <v>17023.25</v>
+        <v>39453.23</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="B310" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="C310" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.2543014</v>
+        <v>100.3487146</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>38145.21</v>
+        <v>69742.92</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>322.01</v>
+      <c r="L310" t="s">
+        <v>753</v>
       </c>
       <c r="M310" s="1">
-        <v>38145.21</v>
+        <v>69742.92</v>
       </c>
       <c r="N310" s="1">
-        <v>38467.22</v>
+        <v>70758.85</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.44303747</v>
+        <v>101.06415387</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>66455.62</v>
+        <v>159623.08</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>265.37</v>
+        <v>859.7</v>
       </c>
       <c r="M311" s="1">
-        <v>66455.62</v>
+        <v>159623.08</v>
       </c>
       <c r="N311" s="1">
-        <v>66720.99</v>
+        <v>160482.78</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="B312" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="C312" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.46047107</v>
+        <v>100.391339</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>34535.33</v>
+        <v>39133.9</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>182.35</v>
+        <v>496.88</v>
       </c>
       <c r="M312" s="1">
-        <v>34535.33</v>
+        <v>39133.9</v>
       </c>
       <c r="N312" s="1">
-        <v>34717.68</v>
+        <v>39630.78</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="B313" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="C313" s="1">
-        <v>5000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.2940646</v>
+        <v>100.31228227</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>14703.23</v>
+        <v>6870.21</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>94.48</v>
+        <v>-201.72</v>
       </c>
       <c r="M313" s="1">
-        <v>14703.23</v>
+        <v>6870.21</v>
       </c>
       <c r="N313" s="1">
-        <v>14797.71</v>
+        <v>6668.49</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="B314" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="C314" s="1">
-        <v>8750000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.30160103</v>
+        <v>99.9835256</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>26390.09</v>
+        <v>-4942.32</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314">
-        <v>109.65</v>
+      <c r="L314" t="s">
+        <v>762</v>
       </c>
       <c r="M314" s="1">
-        <v>26390.09</v>
+        <v>-4942.32</v>
       </c>
       <c r="N314" s="1">
-        <v>26499.74</v>
+        <v>-14821.39</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>745</v>
+        <v>763</v>
       </c>
       <c r="B315" t="s">
-        <v>744</v>
+        <v>764</v>
       </c>
       <c r="C315" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.2560716</v>
+        <v>100.02368013</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>25607.16</v>
+        <v>3552.02</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
-      <c r="L315">
-        <v>110.73</v>
+      <c r="L315" t="s">
+        <v>765</v>
       </c>
       <c r="M315" s="1">
-        <v>25607.16</v>
+        <v>3552.02</v>
       </c>
       <c r="N315" s="1">
-        <v>25717.89</v>
+        <v>1407.57</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>746</v>
+        <v>766</v>
       </c>
       <c r="B316" t="s">
-        <v>747</v>
+        <v>767</v>
       </c>
       <c r="C316" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.37641063</v>
+        <v>100.1592134</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>30112.85</v>
+        <v>31842.68</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316">
-        <v>93.67</v>
+      <c r="L316" t="s">
+        <v>768</v>
       </c>
       <c r="M316" s="1">
-        <v>30112.85</v>
+        <v>31842.68</v>
       </c>
       <c r="N316" s="1">
-        <v>30206.52</v>
+        <v>28249.91</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>748</v>
+        <v>769</v>
       </c>
       <c r="B317" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="C317" s="1">
-        <v>4000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.293071</v>
+        <v>100.52274167</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>11722.84</v>
+        <v>6272.9</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>37.18</v>
+        <v>-0.92</v>
       </c>
       <c r="M317" s="1">
-        <v>11722.84</v>
+        <v>6272.9</v>
       </c>
       <c r="N317" s="1">
-        <v>11760.02</v>
+        <v>6271.98</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>750</v>
+        <v>771</v>
       </c>
       <c r="B318" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="C318" s="1">
-        <v>6404000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.40366365</v>
+        <v>100.33726485</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>25850.62</v>
+        <v>21062.19</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>-170.07</v>
+        <v>289.39</v>
       </c>
       <c r="M318" s="1">
-        <v>25850.62</v>
+        <v>21062.19</v>
       </c>
       <c r="N318" s="1">
-        <v>25680.55</v>
+        <v>21351.58</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>752</v>
+        <v>773</v>
       </c>
       <c r="B319" t="s">
-        <v>753</v>
+        <v>772</v>
       </c>
       <c r="C319" s="1">
-        <v>30000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.24766003</v>
+        <v>100.35776413</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>74298.01</v>
+        <v>28621.13</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>272.81</v>
+        <v>350.49</v>
       </c>
       <c r="M319" s="1">
-        <v>74298.01</v>
+        <v>28621.13</v>
       </c>
       <c r="N319" s="1">
-        <v>74570.82</v>
+        <v>28971.62</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="B320" t="s">
-        <v>755</v>
+        <v>775</v>
       </c>
       <c r="C320" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.29870914</v>
+        <v>100.31035133</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>41819.28</v>
+        <v>46552.7</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>313.76</v>
+        <v>925.25</v>
       </c>
       <c r="M320" s="1">
-        <v>41819.28</v>
+        <v>46552.7</v>
       </c>
       <c r="N320" s="1">
-        <v>42133.04</v>
+        <v>47477.95</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>756</v>
+        <v>776</v>
       </c>
       <c r="B321" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="C321" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.20315447</v>
+        <v>100.58253887</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>30473.17</v>
+        <v>87380.83</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>277.75</v>
+        <v>825.51</v>
       </c>
       <c r="M321" s="1">
-        <v>30473.17</v>
+        <v>87380.83</v>
       </c>
       <c r="N321" s="1">
-        <v>30750.92</v>
+        <v>88206.34</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>758</v>
+        <v>778</v>
       </c>
       <c r="B322" t="s">
-        <v>757</v>
+        <v>779</v>
       </c>
       <c r="C322" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.2981528</v>
+        <v>100.59943053</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>14907.64</v>
+        <v>44957.29</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>106.34</v>
+        <v>598.36</v>
       </c>
       <c r="M322" s="1">
-        <v>14907.64</v>
+        <v>44957.29</v>
       </c>
       <c r="N322" s="1">
-        <v>15013.98</v>
+        <v>45555.65</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="B323" t="s">
-        <v>760</v>
+        <v>779</v>
       </c>
       <c r="C323" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.3149341</v>
+        <v>100.365241</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>62986.82</v>
+        <v>18262.05</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>544.21</v>
+        <v>315.58</v>
       </c>
       <c r="M323" s="1">
-        <v>62986.82</v>
+        <v>18262.05</v>
       </c>
       <c r="N323" s="1">
-        <v>63531.03</v>
+        <v>18577.63</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="B324" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="C324" s="1">
-        <v>5000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.5982762</v>
+        <v>100.37859097</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>29913.81</v>
+        <v>33126.71</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>83.02</v>
+        <v>430.69</v>
       </c>
       <c r="M324" s="1">
-        <v>29913.81</v>
+        <v>33126.71</v>
       </c>
       <c r="N324" s="1">
-        <v>29996.83</v>
+        <v>33557.4</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>763</v>
+        <v>783</v>
       </c>
       <c r="B325" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="C325" s="1">
-        <v>7300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.26423685</v>
+        <v>100.3152364</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>19289.29</v>
+        <v>31523.64</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
       <c r="L325">
-        <v>54.88</v>
+        <v>440.13</v>
       </c>
       <c r="M325" s="1">
-        <v>19289.29</v>
+        <v>31523.64</v>
       </c>
       <c r="N325" s="1">
-        <v>19344.17</v>
+        <v>31963.77</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>765</v>
+        <v>784</v>
       </c>
       <c r="B326" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
       <c r="C326" s="1">
-        <v>6630000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.3753448</v>
+        <v>100.48660113</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>24885.36</v>
+        <v>38928.09</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>63.1</v>
+        <v>163.51</v>
       </c>
       <c r="M326" s="1">
-        <v>24885.36</v>
+        <v>38928.09</v>
       </c>
       <c r="N326" s="1">
-        <v>24948.46</v>
+        <v>39091.6</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>766</v>
+        <v>786</v>
       </c>
       <c r="B327" t="s">
-        <v>764</v>
+        <v>787</v>
       </c>
       <c r="C327" s="1">
-        <v>5200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.30690173</v>
+        <v>100.3670035</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>15958.89</v>
+        <v>14680.14</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>41.4</v>
+        <v>177.82</v>
       </c>
       <c r="M327" s="1">
-        <v>15958.89</v>
+        <v>14680.14</v>
       </c>
       <c r="N327" s="1">
-        <v>16000.29</v>
+        <v>14857.96</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="B328" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="C328" s="1">
-        <v>4700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.46614</v>
+        <v>99.95017389</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>21908.58</v>
+        <v>-896.87</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>74.91</v>
+        <v>-206.38</v>
       </c>
       <c r="M328" s="1">
-        <v>21908.58</v>
+        <v>-896.87</v>
       </c>
       <c r="N328" s="1">
-        <v>21983.49</v>
+        <v>-1103.25</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="B329" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="C329" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.29937775</v>
+        <v>99.99767367</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>11975.11</v>
+        <v>-348.95</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>43.76</v>
+      <c r="L329" t="s">
+        <v>792</v>
       </c>
       <c r="M329" s="1">
-        <v>11975.11</v>
+        <v>-348.95</v>
       </c>
       <c r="N329" s="1">
-        <v>12018.87</v>
+        <v>-1644.31</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
       <c r="B330" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="C330" s="1">
-        <v>3700000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.45966514</v>
+        <v>100.54917989</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>17007.61</v>
+        <v>35169.48</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>50.49</v>
+        <v>-242.59</v>
       </c>
       <c r="M330" s="1">
-        <v>17007.61</v>
+        <v>35169.48</v>
       </c>
       <c r="N330" s="1">
-        <v>17058.1</v>
+        <v>34926.89</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>771</v>
+        <v>795</v>
       </c>
       <c r="B331" t="s">
-        <v>772</v>
+        <v>796</v>
       </c>
       <c r="C331" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.01609696</v>
+        <v>100.3085262</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>2012.12</v>
+        <v>92557.86</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>-569.8</v>
+        <v>781.59</v>
       </c>
       <c r="M331" s="1">
-        <v>2012.12</v>
+        <v>92557.86</v>
       </c>
       <c r="N331" s="1">
-        <v>1442.32</v>
+        <v>93339.45</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>773</v>
+        <v>797</v>
       </c>
       <c r="B332" t="s">
-        <v>774</v>
+        <v>798</v>
       </c>
       <c r="C332" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.0887586</v>
+        <v>100.37269321</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>22189.65</v>
+        <v>52177.05</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>-815.12</v>
+        <v>897.79</v>
       </c>
       <c r="M332" s="1">
-        <v>22189.65</v>
+        <v>52177.05</v>
       </c>
       <c r="N332" s="1">
-        <v>21374.53</v>
+        <v>53074.84</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>775</v>
+        <v>799</v>
       </c>
       <c r="B333" t="s">
-        <v>776</v>
+        <v>800</v>
       </c>
       <c r="C333" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.24014545</v>
+        <v>100.2391306</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>96058.18</v>
+        <v>35869.59</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
-      <c r="L333" t="s">
-        <v>777</v>
+      <c r="L333">
+        <v>822.4</v>
       </c>
       <c r="M333" s="1">
-        <v>96058.18</v>
+        <v>35869.59</v>
       </c>
       <c r="N333" s="1">
-        <v>97083.29</v>
+        <v>36691.99</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
       <c r="B334" t="s">
-        <v>779</v>
+        <v>800</v>
       </c>
       <c r="C334" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.15324224</v>
+        <v>100.3722218</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>38310.56</v>
+        <v>18611.09</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>310.72</v>
+        <v>310.39</v>
       </c>
       <c r="M334" s="1">
-        <v>38310.56</v>
+        <v>18611.09</v>
       </c>
       <c r="N334" s="1">
-        <v>38621.28</v>
+        <v>18921.48</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="B335" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="C335" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.3165038</v>
+        <v>100.39070085</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>63300.76</v>
+        <v>78140.17</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335">
-        <v>105.57</v>
+      <c r="L335" t="s">
+        <v>804</v>
       </c>
       <c r="M335" s="1">
-        <v>63300.76</v>
+        <v>78140.17</v>
       </c>
       <c r="N335" s="1">
-        <v>63406.33</v>
+        <v>79803.11</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>782</v>
+        <v>805</v>
       </c>
       <c r="B336" t="s">
-        <v>783</v>
+        <v>806</v>
       </c>
       <c r="C336" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.19261364</v>
+        <v>100.7928312</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>48153.41</v>
+        <v>39641.56</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>310.72</v>
+        <v>329.44</v>
       </c>
       <c r="M336" s="1">
-        <v>48153.41</v>
+        <v>39641.56</v>
       </c>
       <c r="N336" s="1">
-        <v>48464.13</v>
+        <v>39971.0</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>784</v>
+        <v>807</v>
       </c>
       <c r="B337" t="s">
-        <v>783</v>
+        <v>808</v>
       </c>
       <c r="C337" s="1">
-        <v>25000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.11394576</v>
+        <v>100.38830481</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>28486.44</v>
+        <v>20191.85</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
       <c r="L337">
-        <v>310.72</v>
+        <v>200.84</v>
       </c>
       <c r="M337" s="1">
-        <v>28486.44</v>
+        <v>20191.85</v>
       </c>
       <c r="N337" s="1">
-        <v>28797.16</v>
+        <v>20392.69</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>785</v>
+        <v>809</v>
       </c>
       <c r="B338" t="s">
-        <v>786</v>
+        <v>808</v>
       </c>
       <c r="C338" s="1">
-        <v>20000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.29095835</v>
+        <v>100.48570136</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>58191.67</v>
+        <v>32202.0</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
       <c r="L338">
-        <v>316.02</v>
+        <v>129.42</v>
       </c>
       <c r="M338" s="1">
-        <v>58191.67</v>
+        <v>32202.0</v>
       </c>
       <c r="N338" s="1">
-        <v>58507.69</v>
+        <v>32331.42</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="B339" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="C339" s="1">
-        <v>10000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.9901494</v>
+        <v>100.3280711</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-985.06</v>
+        <v>23949.19</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339" t="s">
-        <v>789</v>
+      <c r="L339">
+        <v>267.76</v>
       </c>
       <c r="M339" s="1">
-        <v>-985.06</v>
+        <v>23949.19</v>
       </c>
       <c r="N339" s="1">
-        <v>-12167.23</v>
+        <v>24216.95</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>790</v>
+        <v>811</v>
       </c>
       <c r="B340" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="C340" s="1">
-        <v>5000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.9886988</v>
+        <v>100.60453064</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-565.06</v>
+        <v>28412.94</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340" t="s">
-        <v>792</v>
+      <c r="L340">
+        <v>362.81</v>
       </c>
       <c r="M340" s="1">
-        <v>-565.06</v>
+        <v>28412.94</v>
       </c>
       <c r="N340" s="1">
-        <v>-7118.51</v>
+        <v>28775.75</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="B341" t="s">
-        <v>794</v>
+        <v>812</v>
       </c>
       <c r="C341" s="1">
-        <v>10241000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.32185685</v>
+        <v>100.373128</v>
       </c>
       <c r="E341" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>32961.36</v>
+        <v>14925.12</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
       <c r="L341">
-        <v>95.2</v>
+        <v>216.78</v>
       </c>
       <c r="M341" s="1">
-        <v>32961.36</v>
+        <v>14925.12</v>
       </c>
       <c r="N341" s="1">
-        <v>33056.56</v>
+        <v>15141.9</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>814</v>
+      </c>
+      <c r="B342" t="s">
+        <v>812</v>
+      </c>
+      <c r="C342" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.59886919</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>22158.16</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>246.61</v>
+      </c>
+      <c r="M342" s="1">
+        <v>22158.16</v>
+      </c>
+      <c r="N342" s="1">
+        <v>22404.77</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>815</v>
+      </c>
+      <c r="B343" t="s">
+        <v>816</v>
+      </c>
+      <c r="C343" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.08981656</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>11227.07</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343" t="s">
+        <v>817</v>
+      </c>
+      <c r="M343" s="1">
+        <v>11227.07</v>
+      </c>
+      <c r="N343" s="1">
+        <v>6326.12</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>818</v>
+      </c>
+      <c r="B344" t="s">
+        <v>819</v>
+      </c>
+      <c r="C344" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.21897328</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>54743.32</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344" t="s">
+        <v>820</v>
+      </c>
+      <c r="M344" s="1">
+        <v>54743.32</v>
+      </c>
+      <c r="N344" s="1">
+        <v>45258.12</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>821</v>
+      </c>
+      <c r="B345" t="s">
+        <v>822</v>
+      </c>
+      <c r="C345" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.1179532</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>17692.98</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" t="s">
+        <v>823</v>
+      </c>
+      <c r="M345" s="1">
+        <v>17692.98</v>
+      </c>
+      <c r="N345" s="1">
+        <v>16648.0</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>824</v>
+      </c>
+      <c r="B346" t="s">
+        <v>825</v>
+      </c>
+      <c r="C346" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.2936792</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>117471.68</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346" t="s">
+        <v>826</v>
+      </c>
+      <c r="M346" s="1">
+        <v>117471.68</v>
+      </c>
+      <c r="N346" s="1">
+        <v>119687.6</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>827</v>
+      </c>
+      <c r="B347" t="s">
+        <v>828</v>
+      </c>
+      <c r="C347" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.1737444</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>43436.1</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>799.52</v>
+      </c>
+      <c r="M347" s="1">
+        <v>43436.1</v>
+      </c>
+      <c r="N347" s="1">
+        <v>44235.62</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>829</v>
+      </c>
+      <c r="B348" t="s">
+        <v>830</v>
+      </c>
+      <c r="C348" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.00332535</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>1130.62</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348" t="s">
+        <v>831</v>
+      </c>
+      <c r="M348" s="1">
+        <v>1130.62</v>
+      </c>
+      <c r="N348" s="1">
+        <v>-784.55</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>832</v>
+      </c>
+      <c r="B349" t="s">
+        <v>833</v>
+      </c>
+      <c r="C349" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.05018713</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>7528.07</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349" t="s">
+        <v>834</v>
+      </c>
+      <c r="M349" s="1">
+        <v>7528.07</v>
+      </c>
+      <c r="N349" s="1">
+        <v>4730.85</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>835</v>
+      </c>
+      <c r="B350" t="s">
+        <v>836</v>
+      </c>
+      <c r="C350" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.989237</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-861.04</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>-299.88</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-861.04</v>
+      </c>
+      <c r="N350" s="1">
+        <v>-1160.92</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>837</v>
+      </c>
+      <c r="B351" t="s">
+        <v>838</v>
+      </c>
+      <c r="C351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.4043099</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>80861.98</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>592.55</v>
+      </c>
+      <c r="M351" s="1">
+        <v>80861.98</v>
+      </c>
+      <c r="N351" s="1">
+        <v>81454.53</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>839</v>
+      </c>
+      <c r="B352" t="s">
+        <v>840</v>
+      </c>
+      <c r="C352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.040461</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>8092.2</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>841</v>
+      </c>
+      <c r="M352" s="1">
+        <v>8092.2</v>
+      </c>
+      <c r="N352" s="1">
+        <v>1415.27</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>842</v>
+      </c>
+      <c r="B353" t="s">
+        <v>843</v>
+      </c>
+      <c r="C353" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0858511</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>17170.22</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>844</v>
+      </c>
+      <c r="M353" s="1">
+        <v>17170.22</v>
+      </c>
+      <c r="N353" s="1">
+        <v>15666.91</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>845</v>
+      </c>
+      <c r="B354" t="s">
+        <v>843</v>
+      </c>
+      <c r="C354" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.07413132</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>18532.83</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>846</v>
+      </c>
+      <c r="M354" s="1">
+        <v>18532.83</v>
+      </c>
+      <c r="N354" s="1">
+        <v>11569.12</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>847</v>
+      </c>
+      <c r="B355" t="s">
+        <v>843</v>
+      </c>
+      <c r="C355" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.09236407</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>27709.22</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>848</v>
+      </c>
+      <c r="M355" s="1">
+        <v>27709.22</v>
+      </c>
+      <c r="N355" s="1">
+        <v>19222.76</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>849</v>
+      </c>
+      <c r="B356" t="s">
+        <v>850</v>
+      </c>
+      <c r="C356" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.1020469</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>20409.38</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" t="s">
+        <v>851</v>
+      </c>
+      <c r="M356" s="1">
+        <v>20409.38</v>
+      </c>
+      <c r="N356" s="1">
+        <v>15763.52</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>852</v>
+      </c>
+      <c r="B357" t="s">
+        <v>850</v>
+      </c>
+      <c r="C357" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.10437764</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>26094.41</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>853</v>
+      </c>
+      <c r="M357" s="1">
+        <v>26094.41</v>
+      </c>
+      <c r="N357" s="1">
+        <v>20321.81</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>854</v>
+      </c>
+      <c r="B358" t="s">
+        <v>850</v>
+      </c>
+      <c r="C358" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.04615755</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>9231.51</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>855</v>
+      </c>
+      <c r="M358" s="1">
+        <v>9231.51</v>
+      </c>
+      <c r="N358" s="1">
+        <v>5668.98</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>856</v>
+      </c>
+      <c r="B359" t="s">
+        <v>850</v>
+      </c>
+      <c r="C359" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0742287</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>14845.74</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359" t="s">
+        <v>857</v>
+      </c>
+      <c r="M359" s="1">
+        <v>14845.74</v>
+      </c>
+      <c r="N359" s="1">
+        <v>10683.21</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>858</v>
+      </c>
+      <c r="B360" t="s">
+        <v>859</v>
+      </c>
+      <c r="C360" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.01508077</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>980.25</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360">
+        <v>-880.01</v>
+      </c>
+      <c r="M360" s="1">
+        <v>980.25</v>
+      </c>
+      <c r="N360" s="1">
+        <v>100.24</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>860</v>
+      </c>
+      <c r="B361" t="s">
+        <v>859</v>
+      </c>
+      <c r="C361" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.021367</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>2136.7</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361" t="s">
+        <v>861</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2136.7</v>
+      </c>
+      <c r="N361" s="1">
+        <v>570.47</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>862</v>
+      </c>
+      <c r="B362" t="s">
+        <v>863</v>
+      </c>
+      <c r="C362" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.99088144</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-1139.82</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362">
+        <v>-463.71</v>
+      </c>
+      <c r="M362" s="1">
+        <v>-1139.82</v>
+      </c>
+      <c r="N362" s="1">
+        <v>-1603.53</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>864</v>
+      </c>
+      <c r="B363" t="s">
+        <v>865</v>
+      </c>
+      <c r="C363" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.22913396</v>
+      </c>
+      <c r="E363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>57283.49</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>799.52</v>
+      </c>
+      <c r="M363" s="1">
+        <v>57283.49</v>
+      </c>
+      <c r="N363" s="1">
+        <v>58083.01</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>866</v>
+      </c>
+      <c r="B364" t="s">
+        <v>865</v>
+      </c>
+      <c r="C364" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.12134768</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>30336.92</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>799.52</v>
+      </c>
+      <c r="M364" s="1">
+        <v>30336.92</v>
+      </c>
+      <c r="N364" s="1">
+        <v>31136.44</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>867</v>
+      </c>
+      <c r="B365" t="s">
+        <v>868</v>
+      </c>
+      <c r="C365" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.36535635</v>
+      </c>
+      <c r="E365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>73071.27</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>940.34</v>
+      </c>
+      <c r="M365" s="1">
+        <v>73071.27</v>
+      </c>
+      <c r="N365" s="1">
+        <v>74011.61</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>869</v>
+      </c>
+      <c r="B366" t="s">
+        <v>870</v>
+      </c>
+      <c r="C366" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.00065373</v>
+      </c>
+      <c r="E366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>196.12</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366" t="s">
+        <v>871</v>
+      </c>
+      <c r="M366" s="1">
+        <v>196.12</v>
+      </c>
+      <c r="N366" s="1">
+        <v>-6923.43</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>872</v>
+      </c>
+      <c r="B367" t="s">
+        <v>873</v>
+      </c>
+      <c r="C367" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.40796084</v>
+      </c>
+      <c r="E367" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>41779.27</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>455.28</v>
+      </c>
+      <c r="M367" s="1">
+        <v>41779.27</v>
+      </c>
+      <c r="N367" s="1">
+        <v>42234.55</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P367">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>