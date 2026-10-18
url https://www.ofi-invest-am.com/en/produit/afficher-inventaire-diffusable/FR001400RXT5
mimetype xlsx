--- v2 (2026-08-12)
+++ v3 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="874">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,2550 +136,2733 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
-    <t>FR0129518264</t>
-[...14 lines deleted...]
-    <t>101 710.00</t>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>14 317.50</t>
+    <t>123 163.75</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>383 192.00</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>556 339.78</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>51 780.72</t>
+    <t>138 265.22</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>143 746.67</t>
+    <t>246 710.14</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>286 127.33</t>
+    <t>415 446.50</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>457 578.33</t>
+    <t>607 578.13</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>550 833.67</t>
+    <t>680 977.50</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>500 016.00</t>
+    <t>630 528.50</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3289873336</t>
-[...22 lines deleted...]
-  <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
-    <t>DE000CZ454P5</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 17/06/2026</t>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...14 lines deleted...]
-    <t>EURO COVIVIO SA 25/05/2026</t>
+    <t>FR0129863660</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 09/07/2027</t>
+  </si>
+  <si>
+    <t>9 852.50</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>112 535.56</t>
+    <t>199 207.56</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>107 591.11</t>
+    <t>190 652.00</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>109 074.44</t>
+    <t>193 218.67</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>386 569.78</t>
-[...65 lines deleted...]
-    <t>EURO HEINEKEN NV 06/07/2026</t>
+    <t>561 162.00</t>
+  </si>
+  <si>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
+    <t>ES05306748O6</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129716512</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
+  </si>
+  <si>
+    <t>XS3440096868</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 07/08/2026</t>
+  </si>
+  <si>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...23 lines deleted...]
-    <t>852 196.89</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>93 054.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>377 218.17</t>
+    <t>505 742.50</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>11 937.81</t>
+    <t>54 954.67</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>11 885.03</t>
+    <t>54 721.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>129 797.78</t>
+    <t>215 446.83</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
-    <t>XS3359531426</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>XS3441637074</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 09/09/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>FR0129762334</t>
+  </si>
+  <si>
+    <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
+  </si>
+  <si>
+    <t>20 009.19</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
+  </si>
+  <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3299679301</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3099966312</t>
-[...2 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 15/05/2026</t>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>341 985.00</t>
-[...23 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>472 543.75</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...2 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129865004</t>
+  </si>
+  <si>
+    <t>EURO SONEPAR SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>BE6372902021</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/10/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>XS3303709805</t>
-[...14 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 29/05/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129332229</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...32 lines deleted...]
-    <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>126 517.33</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>53 277.00</t>
+    <t>140 128.39</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>23 134.83</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>42 228.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>195 265.56</t>
+    <t>303 331.88</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>192 682.22</t>
+    <t>299 394.38</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>113 300.00</t>
+    <t>199 622.78</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>77 996.00</t>
+    <t>164 196.89</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>285 326.39</t>
+    <t>393 668.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>109 800.00</t>
+    <t>193 595.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>106 267.00</t>
-[...8 lines deleted...]
-    <t>274 200.17</t>
+    <t>170 266.29</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>122 667.28</t>
+    <t>209 376.00</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>12 417.00</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>15 521.25</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>57 232.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>233 285.33</t>
+    <t>362 423.25</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>282 487.50</t>
+    <t>390 383.68</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>281 237.50</t>
+    <t>388 682.29</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>111 800.00</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+    <t>197 039.44</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>86 898.00</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>197 717.01</t>
+    <t>306 243.06</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>190 098.89</t>
+    <t>295 456.88</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>95 918.26</t>
+    <t>203 673.75</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>25 355.56</t>
-[...26 lines deleted...]
-    <t>265 333.89</t>
+    <t>112 115.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>65 132.08</t>
-[...41 lines deleted...]
-    <t>645 430.00</t>
+    <t>192 650.00</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>21 321.11</t>
+  </si>
+  <si>
+    <t>FR0129784122</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129863157</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/10/2026</t>
+  </si>
+  <si>
+    <t>13 407.78</t>
+  </si>
+  <si>
+    <t>FR0129863009</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>13 463.33</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129787950</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 04/06/2027</t>
+  </si>
+  <si>
+    <t>85 148.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>42 745.56</t>
-[...8 lines deleted...]
-    <t>676 804.75</t>
+    <t>128 843.00</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>39 991.25</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>46 213.13</t>
+    <t>110 831.75</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>26 028.13</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>315 778.44</t>
+    <t>486 549.33</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>50 343.75</t>
+    <t>178 089.00</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>132 668.11</t>
+    <t>217 790.22</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>95 768.54</t>
+    <t>159 593.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>92 335.21</t>
+    <t>153 993.00</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>94 051.88</t>
-[...35 lines deleted...]
-    <t>1 170 828.67</t>
+    <t>156 793.00</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>878 665.00</t>
-[...23 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
+    <t>1 093 676.53</t>
+  </si>
+  <si>
+    <t>FR0129807998</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>60 758.33</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>32 857.71</t>
+    <t>97 158.33</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>144 449.50</t>
-[...5 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>229 249.22</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>14 779.33</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>64 421.50</t>
+    <t>150 941.78</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>54 044.38</t>
+    <t>84 069.04</t>
+  </si>
+  <si>
+    <t>XS2487054004</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
+  </si>
+  <si>
+    <t>32 208.90</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>190 684.93</t>
+    <t>297 534.25</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>92 375.51</t>
+    <t>13 422.08</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>38 368.05</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>102 321.23</t>
+    <t>186 509.59</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>457 952.05</t>
+    <t>719 065.07</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>81 506.85</t>
+    <t>112 671.23</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>692 979.45</t>
+    <t>107 363.01</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>46 068.49</t>
-[...8 lines deleted...]
-    <t>222 602.74</t>
+    <t>71 445.21</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>191 126.71</t>
+    <t>27 770.55</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>304 520.55</t>
+    <t>420 273.97</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>14 410.00</t>
+    <t>3 223.50</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>106 027.40</t>
-[...8 lines deleted...]
-    <t>356 224.32</t>
+    <t>132 739.73</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>71 687.67</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>6 438.36</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>83 219.18</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>32 698.63</t>
-[...8 lines deleted...]
-    <t>90 410.96</t>
+    <t>60 301.37</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>43 722.00</t>
-[...8 lines deleted...]
-    <t>44 838.36</t>
+    <t>20 664.00</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>739 684.93</t>
+    <t>1 032 852.74</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>158 354.79</t>
+    <t>203 899.32</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>99 743.15</t>
+    <t>127 568.49</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>115 616.44</t>
+    <t>151 232.88</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>1 226 198.63</t>
+    <t>147 431.51</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>59 876.71</t>
+    <t>92 309.93</t>
+  </si>
+  <si>
+    <t>XS1527192485</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1.375 29/01/2027</t>
+  </si>
+  <si>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>194 405.87</t>
+    <t>265 396.78</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>642 279.45</t>
+    <t>830 334.25</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>384 911.30</t>
+    <t>524 683.56</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>22 028.60</t>
+    <t>35 930.14</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>114 195.21</t>
+    <t>192 328.77</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>327 441.78</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>30 809.59</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>48 316.78</t>
-[...8 lines deleted...]
-    <t>1 123.29</t>
+    <t>63 787.67</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>239 023.97</t>
+    <t>308 075.34</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>22 227.18</t>
-[...8 lines deleted...]
-    <t>36 384.41</t>
+    <t>64 720.31</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>68 361.57</t>
+    <t>130 946.11</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>22 923.80</t>
+    <t>40 453.77</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
+    <t>105 205.55</t>
+  </si>
+  <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>51 109.59</t>
+    <t>67 315.07</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>9 873.29</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>241 972.60</t>
+    <t>327 452.05</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>80 909.59</t>
+    <t>130 060.27</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>288 945.21</t>
+    <t>499 972.60</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>59 835.62</t>
+    <t>106 136.99</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
+    <t>21 000.00</t>
+  </si>
+  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>16 345.89</t>
-[...8 lines deleted...]
-    <t>340 068.49</t>
+    <t>41 054.79</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-6 150.67</t>
+    <t>-6 799.53</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 893.55</t>
-[...5 lines deleted...]
-    <t>2581142962#S_2026051</t>
+    <t>-2 079.51</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04618200</t>
-[...44 lines deleted...]
-    <t>8 161.38</t>
+    <t>1 924.45</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>5 728.39</t>
-[...65 lines deleted...]
-    <t>22 061.62</t>
+    <t>9 175.41</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>9 871.87</t>
+    <t>15 168.06</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>25 070.50</t>
+    <t>38 202.92</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>6 501.47</t>
-[...5 lines deleted...]
-    <t>8 981.33</t>
+    <t>10 622.33</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>7 645.49</t>
+    <t>12 407.40</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 750.93</t>
+    <t>2 854.60</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 367.77</t>
+    <t>3 856.63</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>2 296.87</t>
+    <t>5 054.52</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>32 197.08</t>
+    <t>52 115.27</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>17 512.83</t>
+    <t>29 163.75</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>8 657.25</t>
+    <t>14 455.62</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>3 581.66</t>
+    <t>6 943.75</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>3 669.16</t>
+    <t>7 058.33</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>2 340.80</t>
+    <t>6 035.70</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
+    <t>3 020.53</t>
+  </si>
+  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>11 601.78</t>
+    <t>19 716.67</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>4 772.04</t>
+    <t>8 161.82</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>23 769.44</t>
-[...5 lines deleted...]
-    <t>3 615.11</t>
+    <t>40 480.00</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>3 297.09</t>
+    <t>10 897.54</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>9 558.34</t>
+    <t>19 562.50</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>7 579.87</t>
+    <t>15 781.25</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
+    <t>1 407.00</t>
+  </si>
+  <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>3 086.44</t>
+    <t>8 663.66</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>7 510.67</t>
+    <t>19 170.67</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 713.20</t>
+    <t>6 828.26</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 413.00</t>
+    <t>4 181.00</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
+    <t>2 159.19</t>
+  </si>
+  <si>
     <t>SWAP04902359</t>
   </si>
   <si>
+    <t>2 658.37</t>
+  </si>
+  <si>
     <t>SWAP04902899</t>
   </si>
   <si>
+    <t>1 126.72</t>
+  </si>
+  <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>3 250.75</t>
+  </si>
+  <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>1 368.40</t>
+  </si>
+  <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
+    <t>6 430.84</t>
+  </si>
+  <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>3 745.48</t>
+  </si>
+  <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
+    <t>7 232.11</t>
+  </si>
+  <si>
     <t>SWAP04943177</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>3 236.95</t>
+  </si>
+  <si>
     <t>SWAP04943179</t>
   </si>
   <si>
+    <t>6 286.35</t>
+  </si>
+  <si>
     <t>SWAP04943174</t>
   </si>
   <si>
+    <t>1 244.98</t>
+  </si>
+  <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
+    <t>4 063.88</t>
+  </si>
+  <si>
     <t>SWAP04947594</t>
   </si>
   <si>
+    <t>3 780.55</t>
+  </si>
+  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
+    <t>1 167.81</t>
+  </si>
+  <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 058.83</t>
+    <t>4 917.83</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
+    <t>5 018.16</t>
+  </si>
+  <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
-    <t>1 015.25</t>
+    <t>5 934.15</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>5 660.91</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
+    <t>2 966.86</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>C00000002Y1T20260206</t>
-[...2 lines deleted...]
-    <t>SWAP04987064</t>
+    <t>5 652.49</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>5 894.61</t>
+  </si>
+  <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-3 283.10</t>
-[...8 lines deleted...]
-    <t>-2 480.21</t>
+    <t>-7 254.74</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-4 520.70</t>
+    <t>-11 117.86</t>
+  </si>
+  <si>
+    <t>SWAP05030938</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260512</t>
+  </si>
+  <si>
+    <t>-15 661.56</t>
+  </si>
+  <si>
+    <t>SWAP05034875</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260612</t>
+  </si>
+  <si>
+    <t>-7 034.24</t>
+  </si>
+  <si>
+    <t>SWAP05048199</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>SWAP05049287</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>SWAP05052667</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>2 728.13</t>
+  </si>
+  <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>1 015.93</t>
+    <t>5 924.73</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
+    <t>4 686.19</t>
+  </si>
+  <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>3 003.80</t>
+  </si>
+  <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-9 879.07</t>
+    <t>-20 188.75</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-2 144.45</t>
+    <t>-5 727.80</t>
   </si>
   <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-3 592.77</t>
+    <t>-12 499.13</t>
+  </si>
+  <si>
+    <t>SWAP05035203</t>
+  </si>
+  <si>
+    <t>C000000051DS20260616</t>
+  </si>
+  <si>
+    <t>-2 790.44</t>
+  </si>
+  <si>
+    <t>SWAP05040217</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
+  </si>
+  <si>
+    <t>-4 219.21</t>
+  </si>
+  <si>
+    <t>SWAP05045457</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>-1 898.19</t>
+  </si>
+  <si>
+    <t>SWAP05048201</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>SWAP05048197</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987054</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>2 284.40</t>
+  </si>
+  <si>
     <t>SWAP04987059</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...2 lines deleted...]
-    <t>SWAP04987054</t>
+    <t>1 810.32</t>
   </si>
   <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>4 759.04</t>
+  </si>
+  <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>3 418.49</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>1 617.16</t>
+  </si>
+  <si>
     <t>SWAP04988861</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988860</t>
+    <t>1 820.34</t>
   </si>
   <si>
     <t>SWAP04989115</t>
   </si>
   <si>
     <t>C00000009R8J20260223</t>
   </si>
   <si>
+    <t>2 628.68</t>
+  </si>
+  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
+    <t>2 906.98</t>
+  </si>
+  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>2 120.85</t>
+  </si>
+  <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 175.03</t>
+  </si>
+  <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>SWAP05019259</t>
-[...5 lines deleted...]
-    <t>-1 295.36</t>
+    <t>-1 756.12</t>
+  </si>
+  <si>
+    <t>SWAP05034353</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
+    <t>-12 866.72</t>
   </si>
   <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
+    <t>1 118.50</t>
+  </si>
+  <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>7 617.37</t>
+  </si>
+  <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>4 501.28</t>
+  </si>
+  <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>1 591.84</t>
+  </si>
+  <si>
     <t>SWAP04987450</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...2 lines deleted...]
-    <t>SWAP04987452</t>
+    <t>4 585.51</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>1 662.94</t>
+    <t>7 152.03</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>1 661.18</t>
+  </si>
+  <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
+    <t>1 469.04</t>
+  </si>
+  <si>
     <t>SWAP04996162</t>
   </si>
   <si>
+    <t>1 739.61</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
+    <t>2 034.93</t>
+  </si>
+  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
+    <t>1 173.39</t>
+  </si>
+  <si>
     <t>SWAP04996573</t>
   </si>
   <si>
+    <t>1 252.91</t>
+  </si>
+  <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-4 900.95</t>
+    <t>-7 528.40</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-9 485.20</t>
+    <t>-14 750.00</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-1 044.98</t>
+    <t>-9 304.13</t>
+  </si>
+  <si>
+    <t>SWAP05046890</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260630</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>2 215.92</t>
+    <t>11 951.57</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>6 575.97</t>
+  </si>
+  <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
-    <t>-1 915.17</t>
+    <t>-1 548.54</t>
   </si>
   <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-2 797.22</t>
+    <t>-12 725.33</t>
   </si>
   <si>
     <t>SWAP05030306</t>
   </si>
   <si>
     <t>C0000000KKM920260505</t>
   </si>
   <si>
+    <t>-3 530.72</t>
+  </si>
+  <si>
+    <t>SWAP05034116</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260521</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>5 317.85</t>
+  </si>
+  <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-6 676.93</t>
+    <t>-19 961.09</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-25 358.24</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-20 730.14</t>
   </si>
   <si>
     <t>SWAP05019680</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-8 486.46</t>
+    <t>-13 707.18</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-13 620.68</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-11 070.68</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-19 445.99</t>
   </si>
   <si>
     <t>SWAP05019981</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...20 lines deleted...]
-    <t>-4 162.53</t>
+    <t>-15 674.85</t>
   </si>
   <si>
     <t>SWAP05029794</t>
   </si>
   <si>
     <t>C0000000NXVE20260428</t>
   </si>
   <si>
+    <t>-4 751.83</t>
+  </si>
+  <si>
     <t>SWAP05029796</t>
   </si>
   <si>
-    <t>-1 566.23</t>
+    <t>-8 777.72</t>
   </si>
   <si>
     <t>SWAP05030305</t>
   </si>
   <si>
     <t>C0000000NXVE20260505</t>
   </si>
   <si>
+    <t>-5 432.89</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-3 208.23</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-10 524.45</t>
+  </si>
+  <si>
+    <t>SWAP05034118</t>
+  </si>
+  <si>
+    <t>-2 131.74</t>
+  </si>
+  <si>
+    <t>SWAP05034135</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260522</t>
+  </si>
+  <si>
+    <t>-2 489.48</t>
+  </si>
+  <si>
+    <t>SWAP05034663</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260608</t>
+  </si>
+  <si>
+    <t>-5 976.77</t>
+  </si>
+  <si>
+    <t>SWAP05034783</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260609</t>
+  </si>
+  <si>
+    <t>-2 342.89</t>
+  </si>
+  <si>
+    <t>SWAP05034877</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260612</t>
+  </si>
+  <si>
+    <t>-7 094.66</t>
+  </si>
+  <si>
+    <t>SWAP05035204</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260616</t>
+  </si>
+  <si>
+    <t>-3 728.08</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>5 835.40</t>
+  </si>
+  <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-7 119.55</t>
+    <t>-19 516.64</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
+  </si>
+  <si>
+    <t>3 008.38</t>
+  </si>
+  <si>
+    <t>SWAP05040214</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-3 889.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2988,18648 +3171,18448 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>818789.5305</v>
+      </c>
+      <c r="C2">
+        <v>4819.08</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3945812798.74</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3945812798.74</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1795701.9033</v>
+      </c>
+      <c r="C3">
+        <v>107.49</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>193024191.04</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>193024191.04</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1040702.2195</v>
+      </c>
+      <c r="C4">
+        <v>1079.05</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1122979787.82</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1122979787.82</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2398210.0</v>
+      </c>
+      <c r="C5">
+        <v>103.97</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>249344852.69</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>249344852.69</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>102.07</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1020.76</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1020.76</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3106.0</v>
+      </c>
+      <c r="C7">
+        <v>101.3</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>314639.85</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>314639.85</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P367"/>
+  <dimension ref="A1:Z363"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O367" sqref="O367"/>
+      <selection activeCell="N363" sqref="N363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>22825.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>11676.626</v>
+      </c>
+      <c r="D2" s="1">
+        <v>11654.201905367</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>266007158.49</v>
+      </c>
+      <c r="H2" s="1">
+        <v>511829.96</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.19241210007483</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>266518988.45</v>
+      </c>
+      <c r="M2" s="1">
+        <v>266518988.45</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.84</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>263403.16</v>
+      </c>
+      <c r="D3" s="1">
+        <v>262828.01018429</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>270975678.5</v>
+      </c>
+      <c r="H3" s="1">
+        <v>592979.46</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.21883124835501</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>271568657.96</v>
+      </c>
+      <c r="M3" s="1">
+        <v>271568657.96</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.93</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>98.5008</v>
+      </c>
+      <c r="D4" s="1">
+        <v>97.78043835</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>19556087.67</v>
+      </c>
+      <c r="H4" s="1">
+        <v>144072.33</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.73671345941558</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>19700160.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>19700160.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>97.2018</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.3186022</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9731860.22</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-11680.22</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.12002042503648</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9720180.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9720180.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...2 lines deleted...]
-      <c r="E5" s="1">
+      <c r="C6" s="1">
+        <v>98.0003</v>
+      </c>
+      <c r="D6" s="1">
         <v>97.132225</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="1">
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
         <v>9713222.5</v>
       </c>
-      <c r="I5" s="1">
-[...17 lines deleted...]
-      <c r="O5" s="1">
+      <c r="H6" s="1">
+        <v>86807.5</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.8937044322829</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9800030.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9800030.0</v>
+      </c>
+      <c r="N6" s="1">
         <v>0.18</v>
       </c>
-      <c r="P5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...2 lines deleted...]
-      <c r="E6" s="1">
+      <c r="C7" s="1">
+        <v>97.4555</v>
+      </c>
+      <c r="D7" s="1">
+        <v>97.5375032</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>9753750.32</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8200.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.084073507430114</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>9745550.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>9745550.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.6265</v>
+      </c>
+      <c r="D8" s="1">
         <v>98.023359</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="1">
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
         <v>9802335.9</v>
       </c>
-      <c r="I6" s="1">
-[...17 lines deleted...]
-      <c r="O6" s="1">
+      <c r="H8" s="1">
+        <v>160314.1</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.6354683377051</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>9962650.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>9962650.0</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.18</v>
       </c>
-      <c r="P6">
-[...10 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...2 lines deleted...]
-      <c r="E7" s="1">
+      <c r="C9" s="1">
+        <v>99.3928</v>
+      </c>
+      <c r="D9" s="1">
         <v>97.8132623</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
         <v>9781326.23</v>
       </c>
-      <c r="I7" s="1">
-[...17 lines deleted...]
-      <c r="O7" s="1">
+      <c r="H9" s="1">
+        <v>157953.77</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.6148502389742</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9939280.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9939280.0</v>
+      </c>
+      <c r="N9" s="1">
         <v>0.18</v>
       </c>
-      <c r="P7">
-[...54 lines deleted...]
-      <c r="A9" t="s">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>97.8027</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H10" s="1">
+        <v>57976.51</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.59632544583881</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>9780270.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>9780270.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.8097</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.7933308</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>9979333.08</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1636.92</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.016403100155867</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>9980970.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>9980970.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="1">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.6447</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.1680113</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>19433602.26</v>
+      </c>
+      <c r="H12" s="1">
+        <v>95337.74</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.49058192467092</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>19528940.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>19528940.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.2598</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.7707721</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>19554154.42</v>
+      </c>
+      <c r="H13" s="1">
+        <v>97805.58</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.50017800769725</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>19651960.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>19651960.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.1103</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.78527223</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>39114108.89</v>
+      </c>
+      <c r="H14" s="1">
+        <v>530011.11</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.3550381819781</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>39644120.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>39644120.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.7744</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.3627117</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>19672542.34</v>
+      </c>
+      <c r="H15" s="1">
+        <v>282337.66</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.4351864396597</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>19954880.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>19954880.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>97.2741</v>
+      </c>
+      <c r="D16" s="1">
+        <v>97.2277138</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>14584157.07</v>
+      </c>
+      <c r="H16" s="1">
+        <v>6957.93</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.047708825176552</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>14591115.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>14591115.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.546</v>
+      </c>
+      <c r="D17" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H17" s="1">
+        <v>98353.06</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.33722459389131</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>29263800.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>29263800.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.4696</v>
+      </c>
+      <c r="D18" s="1">
+        <v>98.72033763</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>29616101.29</v>
+      </c>
+      <c r="H18" s="1">
+        <v>224778.71</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.7589746800194</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>29840880.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>29840880.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>98.1194</v>
+      </c>
+      <c r="D19" s="1">
+        <v>97.51078004</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>24377695.01</v>
+      </c>
+      <c r="H19" s="1">
+        <v>152154.99</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.62415659043066</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>24529850.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>24529850.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.0023</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>575.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.0023</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20" t="s">
+        <v>72</v>
+      </c>
+      <c r="L20" s="1">
+        <v>25000575.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>25123738.75</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.0329</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>13160.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.0329</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" s="1">
+        <v>40013160.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>40569499.78</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.1599</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.24683407</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>29174050.22</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-26080.22</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.089395266695335</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>29147970.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>29147970.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.0343</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>6860.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.0343</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>80</v>
+      </c>
+      <c r="L23" s="1">
+        <v>20006860.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>20145125.22</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.0091</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2275.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.0091</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="1">
+        <v>25002275.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>25248985.14</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>100.0486</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>14580.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.0486</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="1">
+        <v>30014580.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>30430026.5</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.0319</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>11165.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.0319</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>89</v>
+      </c>
+      <c r="L26" s="1">
+        <v>35011165.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>35618743.13</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.0057</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.0057</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>92</v>
+      </c>
+      <c r="L27" s="1">
+        <v>30001710.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>30682687.5</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.0104</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.0104</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>95</v>
+      </c>
+      <c r="L28" s="1">
+        <v>30003120.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>30633648.5</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>98.6737</v>
+      </c>
+      <c r="D29" s="1">
+        <v>97.79494138</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>12713342.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>114238.62</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.89857266944776</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>12827581.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>12827581.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>97.3794</v>
+      </c>
+      <c r="D30" s="1">
+        <v>97.28509719</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>13133488.12</v>
+      </c>
+      <c r="H30" s="1">
+        <v>12730.88</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.096934492068509</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>13146219.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>13146219.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.9494</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.9520157</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>19790403.14</v>
+      </c>
+      <c r="H31" s="1">
+        <v>199476.86</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.0079474308273</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19989880.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19989880.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.6187</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H32" s="1">
+        <v>120662.18</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.82238962284038</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>14792805.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>14792805.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>97.8827</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.32339047</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>14598508.57</v>
+      </c>
+      <c r="H33" s="1">
+        <v>83896.43</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.57469178853248</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>14682405.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>14682405.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D10" s="1">
-[...32 lines deleted...]
-      <c r="O10" s="1">
+      <c r="C34" s="1">
+        <v>98.4899</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.7369551</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>9773695.51</v>
+      </c>
+      <c r="H34" s="1">
+        <v>75294.49</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.77037892087964</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>9848990.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>9848990.0</v>
+      </c>
+      <c r="N34" s="1">
         <v>0.18</v>
       </c>
-      <c r="P10">
-[...10 lines deleted...]
-      <c r="C11" s="1">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>99.8719</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H35" s="1">
+        <v>26515.3</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.26619983885228</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>9987190.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>9987190.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>99.9595</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.7995692</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>9979956.92</v>
+      </c>
+      <c r="H36" s="1">
+        <v>15993.08</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.1602519943543</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>9995950.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9995950.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D11" s="1">
-[...96 lines deleted...]
-      <c r="C13" s="1">
+      <c r="C37" s="1">
+        <v>98.5408</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.75144525</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19550289.05</v>
+      </c>
+      <c r="H37" s="1">
+        <v>157870.95</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.80751210172005</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19708160.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19708160.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.2287</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.52492576</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>24381231.44</v>
+      </c>
+      <c r="H38" s="1">
+        <v>175943.56</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.72163524813331</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>24557175.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>24557175.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="D39" s="1">
+        <v>98.14746657</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>29444239.97</v>
+      </c>
+      <c r="H39" s="1">
+        <v>310960.03</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.0560980019074</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>29755200.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>29755200.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.87236357</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>29361709.07</v>
+      </c>
+      <c r="H40" s="1">
+        <v>520990.93</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.7743889797352</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>29882700.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>29882700.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>97.4035</v>
+      </c>
+      <c r="D41" s="1">
+        <v>97.16562473</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>29149687.42</v>
+      </c>
+      <c r="H41" s="1">
+        <v>71362.58</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.24481422037835</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>29221050.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>29221050.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.6727</v>
+      </c>
+      <c r="D42" s="1">
+        <v>97.75627623</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>29326882.87</v>
+      </c>
+      <c r="H42" s="1">
+        <v>274927.13</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.93745772852401</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>29601810.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>29601810.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D13" s="1">
-[...32 lines deleted...]
-      <c r="O13" s="1">
+      <c r="C43" s="1">
+        <v>97.8886</v>
+      </c>
+      <c r="D43" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H43" s="1">
+        <v>113041.9</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.5807540171959</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>19577720.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>19577720.0</v>
+      </c>
+      <c r="N43" s="1">
         <v>0.36</v>
       </c>
-      <c r="P13">
-[...116 lines deleted...]
-      <c r="E16" s="1">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.9731</v>
+      </c>
+      <c r="D44" s="1">
         <v>100.0</v>
       </c>
-      <c r="F16" t="s">
-[...140 lines deleted...]
-      <c r="C19" s="1">
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D19" s="1">
-[...32 lines deleted...]
-      <c r="O19" s="1">
+      <c r="H44" s="1">
+        <v>-5380.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.0269</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>128</v>
+      </c>
+      <c r="L44" s="1">
+        <v>19994620.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>20004472.5</v>
+      </c>
+      <c r="N44" s="1">
         <v>0.36</v>
       </c>
-      <c r="P19">
-[...1154 lines deleted...]
-      <c r="A43" t="s">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>126</v>
       </c>
-      <c r="B43" t="s">
-[...95 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>130</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.0212</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>4240.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.0212</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45" t="s">
         <v>131</v>
       </c>
-      <c r="C45" s="1">
+      <c r="L45" s="1">
+        <v>20004240.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>20203447.56</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D45" s="1">
-[...40 lines deleted...]
-      <c r="A46" t="s">
+      <c r="C46" s="1">
+        <v>100.0127</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.0127</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>134</v>
+      </c>
+      <c r="L46" s="1">
+        <v>20002540.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>20193192.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>132</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="1">
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D46" s="1">
-[...2 lines deleted...]
-      <c r="E46" s="1">
+      <c r="C47" s="1">
+        <v>100.0162</v>
+      </c>
+      <c r="D47" s="1">
         <v>100.0</v>
       </c>
-      <c r="F46" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="1">
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I46" s="1">
-[...25 lines deleted...]
-      <c r="A47" t="s">
+      <c r="H47" s="1">
+        <v>3240.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.0162</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>137</v>
+      </c>
+      <c r="L47" s="1">
+        <v>20003240.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>20196458.67</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>135</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="1">
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.0424</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>16960.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.0424</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48" t="s">
+        <v>140</v>
+      </c>
+      <c r="L48" s="1">
+        <v>40016960.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>40578122.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D47" s="1">
-[...90 lines deleted...]
-      <c r="A49" t="s">
+      <c r="C49" s="1">
+        <v>97.1901</v>
+      </c>
+      <c r="D49" s="1">
+        <v>97.3329685</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>19466593.7</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-28573.7</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.14678325566532</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>19438020.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>19438020.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>141</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>144</v>
       </c>
-      <c r="B50" t="s">
-        <v>145</v>
+      <c r="B50" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>30000000.0</v>
+        <v>99.8343</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8622</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.79418836</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>24948547.09</v>
       </c>
       <c r="H50" s="1">
-        <v>29831518.22</v>
+        <v>10027.91</v>
       </c>
       <c r="I50" s="1">
-        <v>127141.78</v>
-[...2 lines deleted...]
-        <v>0.42619949498501</v>
+        <v>0.040194364681138</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>24958575.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29958660.0</v>
+        <v>24958575.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29958660.0</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>146</v>
       </c>
-      <c r="B51" t="s">
-        <v>147</v>
+      <c r="B51" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>99.6151</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9392</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58068236</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>24895170.59</v>
       </c>
       <c r="H51" s="1">
-        <v>9982336.81</v>
+        <v>8604.41</v>
       </c>
       <c r="I51" s="1">
-        <v>11583.19</v>
-[...2 lines deleted...]
-        <v>0.11603685810718</v>
+        <v>0.034562566940016</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>24903775.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9993920.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9993920.0</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>148</v>
       </c>
-      <c r="B52" t="s">
-        <v>149</v>
+      <c r="B52" s="1">
+        <v>18000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>99.9934</v>
       </c>
       <c r="D52" s="1">
-        <v>99.8307</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.88632383</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>17979538.29</v>
       </c>
       <c r="H52" s="1">
-        <v>9962524.3</v>
+        <v>19273.71</v>
       </c>
       <c r="I52" s="1">
-        <v>20545.7</v>
-[...2 lines deleted...]
-        <v>0.20622986083959</v>
+        <v>0.10719802527254</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>17998812.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9983070.0</v>
+        <v>17998812.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9983070.0</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>150</v>
       </c>
-      <c r="B53" t="s">
-        <v>151</v>
+      <c r="B53" s="1">
+        <v>16000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>99.7893</v>
       </c>
       <c r="D53" s="1">
-        <v>99.8362</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.47499306</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>15915998.89</v>
       </c>
       <c r="H53" s="1">
-        <v>14972023.11</v>
+        <v>50289.11</v>
       </c>
       <c r="I53" s="1">
-        <v>3406.89</v>
-[...2 lines deleted...]
-        <v>0.022755041018635</v>
+        <v>0.31596577976389</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>15966288.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14975430.0</v>
+        <v>15966288.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14975430.0</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.29</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>152</v>
       </c>
-      <c r="B54" t="s">
-        <v>153</v>
+      <c r="B54" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>20000000.0</v>
+        <v>99.8526</v>
       </c>
       <c r="D54" s="1">
-        <v>99.94</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7987392</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>9979873.92</v>
       </c>
       <c r="H54" s="1">
-        <v>19964778.8</v>
+        <v>5386.08</v>
       </c>
       <c r="I54" s="1">
-        <v>23221.2</v>
-[...2 lines deleted...]
-        <v>0.1163108303509</v>
+        <v>0.053969419285008</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>9985260.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19988000.0</v>
+        <v>9985260.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19988000.0</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>154</v>
       </c>
-      <c r="B55" t="s">
-        <v>155</v>
+      <c r="B55" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>20000000.0</v>
+        <v>99.9604</v>
       </c>
       <c r="D55" s="1">
-        <v>99.8977</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.79624933</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>14969437.4</v>
       </c>
       <c r="H55" s="1">
-        <v>19964778.8</v>
+        <v>24622.6</v>
       </c>
       <c r="I55" s="1">
-        <v>14761.2</v>
-[...2 lines deleted...]
-        <v>0.073936206095106</v>
+        <v>0.16448580759622</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>14994060.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19979540.0</v>
+        <v>14994060.0</v>
       </c>
       <c r="N55" s="1">
-        <v>19979540.0</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>156</v>
       </c>
-      <c r="B56" t="s">
-        <v>157</v>
+      <c r="B56" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>98.3592</v>
       </c>
       <c r="D56" s="1">
-        <v>99.711</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7369551</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9773695.51</v>
       </c>
       <c r="H56" s="1">
-        <v>14943836.1</v>
+        <v>62224.49</v>
       </c>
       <c r="I56" s="1">
-        <v>12813.9</v>
-[...2 lines deleted...]
-        <v>0.085747059284195</v>
+        <v>0.63665263498678</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>9835920.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14956650.0</v>
+        <v>9835920.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14956650.0</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>158</v>
       </c>
-      <c r="B57" t="s">
-        <v>159</v>
+      <c r="B57" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>99.6675</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7386</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58751404</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24896878.51</v>
       </c>
       <c r="H57" s="1">
-        <v>29883123.78</v>
+        <v>19996.49</v>
       </c>
       <c r="I57" s="1">
-        <v>38456.22</v>
-[...2 lines deleted...]
-        <v>0.12868875517538</v>
+        <v>0.080317257410274</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>24916875.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29921580.0</v>
+        <v>24916875.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29921580.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>160</v>
       </c>
-      <c r="B58" t="s">
-        <v>161</v>
+      <c r="B58" s="1">
+        <v>22000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>99.6262</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9411</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58088891</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>21907795.56</v>
       </c>
       <c r="H58" s="1">
-        <v>19965421.0</v>
+        <v>9968.44</v>
       </c>
       <c r="I58" s="1">
-        <v>22799.0</v>
-[...2 lines deleted...]
-        <v>0.11419243300705</v>
+        <v>0.045501793974199</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>21917764.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19988220.0</v>
+        <v>21917764.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19988220.0</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>162</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.9996</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-120.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.0004</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59" t="s">
         <v>163</v>
       </c>
-      <c r="C59" s="1">
+      <c r="L59" s="1">
+        <v>29999880.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>30092934.17</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>165</v>
+      </c>
+      <c r="B60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.0308</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>9240.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.0308</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>166</v>
+      </c>
+      <c r="L60" s="1">
+        <v>30009240.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>30514982.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>168</v>
+      </c>
+      <c r="B61" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D59" s="1">
-[...32 lines deleted...]
-      <c r="O59" s="1">
+      <c r="C61" s="1">
+        <v>100.0124</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1240.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.0124</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>169</v>
+      </c>
+      <c r="L61" s="1">
+        <v>10001240.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>10056194.67</v>
+      </c>
+      <c r="N61" s="1">
         <v>0.18</v>
       </c>
-      <c r="P59">
-[...10 lines deleted...]
-      <c r="C60" s="1">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>171</v>
+      </c>
+      <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D60" s="1">
-[...32 lines deleted...]
-      <c r="O60" s="1">
+      <c r="C62" s="1">
+        <v>100.014</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1400.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.014</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>172</v>
+      </c>
+      <c r="L62" s="1">
+        <v>10001400.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>10056121.33</v>
+      </c>
+      <c r="N62" s="1">
         <v>0.18</v>
       </c>
-      <c r="P60">
-[...60 lines deleted...]
-      <c r="C62" s="1">
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5600.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.028</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>175</v>
+      </c>
+      <c r="L63" s="1">
+        <v>20005600.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>20221046.83</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>177</v>
+      </c>
+      <c r="B64" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...32 lines deleted...]
-      <c r="O62" s="1">
+      <c r="C64" s="1">
+        <v>98.7245</v>
+      </c>
+      <c r="D64" s="1">
+        <v>97.78527224</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>24446318.06</v>
+      </c>
+      <c r="H64" s="1">
+        <v>234806.94</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.96050022512061</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>24681125.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>24681125.0</v>
+      </c>
+      <c r="N64" s="1">
         <v>0.45</v>
       </c>
-      <c r="P62">
-[...60 lines deleted...]
-      <c r="C64" s="1">
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>179</v>
+      </c>
+      <c r="B65" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>99.4283</v>
+      </c>
+      <c r="D65" s="1">
+        <v>98.376783</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>24594195.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>262879.25</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.0688670313604</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>24857075.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>24857075.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.1963</v>
+      </c>
+      <c r="D66" s="1">
+        <v>98.185719</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>24546429.75</v>
+      </c>
+      <c r="H66" s="1">
+        <v>252645.25</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.0292545701071</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>24799075.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>24799075.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>183</v>
+      </c>
+      <c r="B67" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.990834</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>24497708.5</v>
+      </c>
+      <c r="H67" s="1">
+        <v>243541.5</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.99413992129101</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>24741250.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>24741250.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>185</v>
+      </c>
+      <c r="B68" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D64" s="1">
-[...32 lines deleted...]
-      <c r="O64" s="1">
+      <c r="C68" s="1">
+        <v>98.4577</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.79010655</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>19558021.31</v>
+      </c>
+      <c r="H68" s="1">
+        <v>133518.69</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.6826799494882</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>19691540.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>19691540.0</v>
+      </c>
+      <c r="N68" s="1">
         <v>0.36</v>
       </c>
-      <c r="P64">
-[...157 lines deleted...]
-      <c r="B68" t="s">
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>184</v>
       </c>
-      <c r="C68" s="1">
-[...42 lines deleted...]
-    <row r="69" spans="1:16">
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>187</v>
+      </c>
+      <c r="B69" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.8201</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H69" s="1">
+        <v>246190.48</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2.0127871672207</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>12477512.5</v>
+      </c>
+      <c r="M69" s="1">
+        <v>12477512.5</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>186</v>
       </c>
-      <c r="B69" t="s">
-[...45 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>189</v>
       </c>
-      <c r="B70" t="s">
-        <v>190</v>
+      <c r="B70" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>25000000.0</v>
+        <v>99.6092</v>
       </c>
       <c r="D70" s="1">
-        <v>98.2381</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.86267907</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14679401.86</v>
       </c>
       <c r="H70" s="1">
-        <v>24446318.06</v>
+        <v>261978.14</v>
       </c>
       <c r="I70" s="1">
-        <v>113206.94</v>
-[...2 lines deleted...]
-        <v>0.46308380559457</v>
+        <v>1.7846649509192</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>14941380.0</v>
       </c>
       <c r="M70" s="1">
-        <v>24559525.0</v>
+        <v>14941380.0</v>
       </c>
       <c r="N70" s="1">
-        <v>24559525.0</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>191</v>
       </c>
-      <c r="B71" t="s">
-        <v>192</v>
+      <c r="B71" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>25000000.0</v>
+        <v>97.4079</v>
       </c>
       <c r="D71" s="1">
-        <v>98.984</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.19905</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>29159715.0</v>
       </c>
       <c r="H71" s="1">
-        <v>24594195.75</v>
+        <v>62655.0</v>
       </c>
       <c r="I71" s="1">
-        <v>151804.25</v>
-[...2 lines deleted...]
-        <v>0.61723608099687</v>
+        <v>0.21486835519483</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>29222370.0</v>
       </c>
       <c r="M71" s="1">
-        <v>24746000.0</v>
+        <v>29222370.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24746000.0</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>193</v>
       </c>
-      <c r="B72" t="s">
-        <v>194</v>
+      <c r="B72" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>25000000.0</v>
+        <v>99.7941</v>
       </c>
       <c r="D72" s="1">
-        <v>98.7336</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.85299653</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>29355898.96</v>
       </c>
       <c r="H72" s="1">
-        <v>24546429.75</v>
+        <v>582331.04</v>
       </c>
       <c r="I72" s="1">
-        <v>136970.25</v>
-[...2 lines deleted...]
-        <v>0.55800477460475</v>
+        <v>1.9836934334509</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>29938230.0</v>
       </c>
       <c r="M72" s="1">
-        <v>24683400.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="N72" s="1">
-        <v>24683400.0</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>195</v>
       </c>
-      <c r="B73" t="s">
-        <v>196</v>
+      <c r="B73" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>97.8684</v>
       </c>
       <c r="D73" s="1">
-        <v>98.4888</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.41445795</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>19482891.59</v>
       </c>
       <c r="H73" s="1">
-        <v>24497708.5</v>
+        <v>90788.41</v>
       </c>
       <c r="I73" s="1">
-        <v>124491.5</v>
-[...2 lines deleted...]
-        <v>0.50817610145047</v>
+        <v>0.46599042847725</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>19573680.0</v>
       </c>
       <c r="M73" s="1">
-        <v>24622200.0</v>
+        <v>19573680.0</v>
       </c>
       <c r="N73" s="1">
-        <v>24622200.0</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>197</v>
       </c>
-      <c r="B74" t="s">
-        <v>198</v>
+      <c r="B74" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>99.9598</v>
       </c>
       <c r="D74" s="1">
-        <v>97.9573</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7941745</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>9979417.45</v>
       </c>
       <c r="H74" s="1">
-        <v>19558021.31</v>
+        <v>16562.55</v>
       </c>
       <c r="I74" s="1">
-        <v>33438.69</v>
-[...2 lines deleted...]
-        <v>0.17097174335782</v>
+        <v>0.1659671026188</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" s="1">
+        <v>9995980.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19591460.0</v>
+        <v>9995980.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19591460.0</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>199</v>
       </c>
-      <c r="B75" t="s">
-        <v>200</v>
+      <c r="B75" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>12500000.0</v>
+        <v>99.6259</v>
       </c>
       <c r="D75" s="1">
-        <v>99.4117</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58068236</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>24895170.59</v>
       </c>
       <c r="H75" s="1">
-        <v>12231322.02</v>
+        <v>11304.41</v>
       </c>
       <c r="I75" s="1">
-        <v>195140.48</v>
-[...2 lines deleted...]
-        <v>1.5954160938688</v>
+        <v>0.045408043938212</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" s="1">
+        <v>24906475.0</v>
       </c>
       <c r="M75" s="1">
-        <v>12426462.5</v>
+        <v>24906475.0</v>
       </c>
       <c r="N75" s="1">
-        <v>12426462.5</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>201</v>
       </c>
-      <c r="B76" t="s">
-        <v>202</v>
+      <c r="B76" s="1">
+        <v>5000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>15000000.0</v>
+        <v>99.2939</v>
       </c>
       <c r="D76" s="1">
-        <v>99.1801</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.5230842</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4926154.21</v>
       </c>
       <c r="H76" s="1">
-        <v>14679401.86</v>
+        <v>38540.79</v>
       </c>
       <c r="I76" s="1">
-        <v>197613.14</v>
-[...2 lines deleted...]
-        <v>1.3461934068205</v>
+        <v>0.78237075732958</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" s="1">
+        <v>4964695.0</v>
       </c>
       <c r="M76" s="1">
-        <v>14877015.0</v>
+        <v>4964695.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14877015.0</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>203</v>
       </c>
-      <c r="B77" t="s">
-        <v>204</v>
+      <c r="B77" s="1">
+        <v>8500000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>98.8038</v>
       </c>
       <c r="D77" s="1">
-        <v>99.3832</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.68745682</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>8388433.83</v>
       </c>
       <c r="H77" s="1">
-        <v>29355898.96</v>
+        <v>9889.17</v>
       </c>
       <c r="I77" s="1">
-        <v>459061.04</v>
-[...2 lines deleted...]
-        <v>1.5637778309072</v>
+        <v>0.11789054071849</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" s="1">
+        <v>8398323.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29814960.0</v>
+        <v>8398323.0</v>
       </c>
       <c r="N77" s="1">
-        <v>29814960.0</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>205</v>
       </c>
-      <c r="B78" t="s">
-        <v>206</v>
+      <c r="B78" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>99.8517</v>
       </c>
       <c r="D78" s="1">
-        <v>97.3379</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.44454695</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>19888909.39</v>
       </c>
       <c r="H78" s="1">
-        <v>19482891.59</v>
+        <v>81430.61</v>
       </c>
       <c r="I78" s="1">
-        <v>-15311.59</v>
-[...2 lines deleted...]
-        <v>-0.078589925572747</v>
+        <v>0.40942722601443</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" s="1">
+        <v>19970340.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19467580.0</v>
+        <v>19970340.0</v>
       </c>
       <c r="N78" s="1">
-        <v>19467580.0</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>207</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.9948</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-520.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.0052</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
         <v>208</v>
       </c>
-      <c r="C79" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L79" s="1">
+        <v>9999480.0</v>
       </c>
       <c r="M79" s="1">
-        <v>29918370.0</v>
+        <v>10019489.19</v>
       </c>
       <c r="N79" s="1">
-        <v>29918370.0</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>210</v>
+      </c>
+      <c r="B80" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.689</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.87236356</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>48936181.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>908318.22</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.8561280977815</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>49844500.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>49844500.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>209</v>
       </c>
-      <c r="B80" t="s">
-[...45 lines deleted...]
-    <row r="81" spans="1:16">
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>212</v>
+      </c>
+      <c r="B81" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.3742</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>14592764.58</v>
+      </c>
+      <c r="H81" s="1">
+        <v>13365.42</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.091589362157722</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>14606130.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>14606130.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>211</v>
       </c>
-      <c r="B81" t="s">
-[...45 lines deleted...]
-    <row r="82" spans="1:16">
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>214</v>
+      </c>
+      <c r="B82" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.3811</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.8233224</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>19564664.48</v>
+      </c>
+      <c r="H82" s="1">
+        <v>111555.52</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.57018877126177</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>19676220.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>19676220.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>213</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="1">
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>216</v>
+      </c>
+      <c r="B83" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>97.874</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.34254844</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>24335637.11</v>
+      </c>
+      <c r="H83" s="1">
+        <v>132862.89</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.54596018752024</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>24468500.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>24468500.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>218</v>
+      </c>
+      <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D82" s="1">
-[...32 lines deleted...]
-      <c r="O82" s="1">
+      <c r="C84" s="1">
+        <v>98.8954</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.3075804</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>19661516.08</v>
+      </c>
+      <c r="H84" s="1">
+        <v>117563.92</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.59793924090924</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>19779080.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>19779080.0</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.36</v>
       </c>
-      <c r="P82">
-[...54 lines deleted...]
-      <c r="A84" t="s">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>217</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="1">
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D84" s="1">
-[...40 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C85" s="1">
+        <v>98.9268</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>19724773.66</v>
+      </c>
+      <c r="H85" s="1">
+        <v>60586.34</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.30715860695965</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>19785360.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>19785360.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>219</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="1">
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D85" s="1">
-[...40 lines deleted...]
-      <c r="A86" t="s">
+      <c r="C86" s="1">
+        <v>99.2228</v>
+      </c>
+      <c r="D86" s="1">
+        <v>97.804612</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>24451153.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>354547.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>1.4500216002084</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>24805700.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>24805700.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>221</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="1">
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.7337</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.780438</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>39112175.2</v>
+      </c>
+      <c r="H87" s="1">
+        <v>381304.8</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.97490052151331</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>39493480.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>39493480.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D86" s="1">
-[...90 lines deleted...]
-      <c r="A88" t="s">
+      <c r="C88" s="1">
+        <v>99.3952</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.8626791</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>19572535.82</v>
+      </c>
+      <c r="H88" s="1">
+        <v>306504.18</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.5659911562752</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>19879040.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>19879040.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...45 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>228</v>
+      </c>
+      <c r="B89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.5445</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.81428545</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>19562857.09</v>
+      </c>
+      <c r="H89" s="1">
+        <v>146042.91</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.74653159979711</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19708900.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>19708900.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...45 lines deleted...]
-    <row r="90" spans="1:16">
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>97.4878</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H90" s="1">
+        <v>47610.3</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.32664474627345</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>14623170.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>14623170.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...45 lines deleted...]
-    <row r="91" spans="1:16">
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>232</v>
       </c>
-      <c r="B91" t="s">
-        <v>233</v>
+      <c r="B91" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>25000000.0</v>
+        <v>98.7345</v>
       </c>
       <c r="D91" s="1">
-        <v>99.8877</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.775605</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>14666340.75</v>
       </c>
       <c r="H91" s="1">
-        <v>24492328.46</v>
+        <v>143834.25</v>
       </c>
       <c r="I91" s="1">
-        <v>479596.54</v>
-[...2 lines deleted...]
-        <v>1.9581500418928</v>
+        <v>0.98070986111515</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>14810175.0</v>
       </c>
       <c r="M91" s="1">
-        <v>24971925.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="N91" s="1">
-        <v>24971925.0</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>234</v>
       </c>
-      <c r="B92" t="s">
-        <v>235</v>
+      <c r="B92" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>97.3517</v>
       </c>
       <c r="D92" s="1">
-        <v>98.077</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.26117923</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>29178353.77</v>
       </c>
       <c r="H92" s="1">
-        <v>19562857.09</v>
+        <v>27156.23</v>
       </c>
       <c r="I92" s="1">
-        <v>52542.91</v>
-[...2 lines deleted...]
-        <v>0.26858505257322</v>
+        <v>0.093069781160584</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" s="1">
+        <v>29205510.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19615400.0</v>
+        <v>29205510.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19615400.0</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.53</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>236</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.0456</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>13680.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.0456</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
         <v>237</v>
       </c>
-      <c r="C93" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L93" s="1">
+        <v>30013680.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14741595.0</v>
+        <v>30486223.75</v>
       </c>
       <c r="N93" s="1">
-        <v>14741595.0</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.55</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.655</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>24863595.55</v>
+      </c>
+      <c r="H94" s="1">
+        <v>50154.45</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.20171841155935</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>24913750.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>24913750.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>238</v>
       </c>
-      <c r="B94" t="s">
-[...45 lines deleted...]
-    <row r="95" spans="1:16">
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>241</v>
+      </c>
+      <c r="B95" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.8554</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>9954210.63</v>
+      </c>
+      <c r="H95" s="1">
+        <v>31329.37</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.31473485105468</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>9985540.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>9985540.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>240</v>
       </c>
-      <c r="B95" t="s">
-[...45 lines deleted...]
-    <row r="96" spans="1:16">
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>243</v>
       </c>
-      <c r="B96" t="s">
-        <v>244</v>
+      <c r="B96" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>25000000.0</v>
+        <v>99.4083</v>
       </c>
       <c r="D96" s="1">
-        <v>99.994</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.3922989</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>29817689.67</v>
       </c>
       <c r="H96" s="1">
-        <v>24957489.08</v>
+        <v>4800.33</v>
       </c>
       <c r="I96" s="1">
-        <v>41010.92</v>
-[...2 lines deleted...]
-        <v>0.16432310104811</v>
+        <v>0.016098933395332</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" s="1">
+        <v>29822490.0</v>
       </c>
       <c r="M96" s="1">
-        <v>24998500.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="N96" s="1">
-        <v>24998500.0</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>245</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.36204048</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>24840510.12</v>
+      </c>
+      <c r="H97" s="1">
+        <v>50739.88</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.20426263291247</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>24891250.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>24891250.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>245</v>
+      </c>
+      <c r="B98" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.35759792</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>24839399.48</v>
+      </c>
+      <c r="H98" s="1">
+        <v>51850.52</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.20874304969308</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>24891250.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>24891250.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>246</v>
       </c>
-      <c r="C97" s="1">
-[...43 lines deleted...]
-      <c r="A98" t="s">
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>248</v>
+      </c>
+      <c r="B99" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.1454</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.49526593</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>29548579.78</v>
+      </c>
+      <c r="H99" s="1">
+        <v>195040.22</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.66006630928507</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>29743620.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>29743620.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>247</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="1">
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>250</v>
+      </c>
+      <c r="B100" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.3168</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>39160571.4</v>
+      </c>
+      <c r="H100" s="1">
+        <v>566148.6</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.4457107742815</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>39726720.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>39726720.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>252</v>
+      </c>
+      <c r="B101" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>97.8092</v>
+      </c>
+      <c r="D101" s="1">
+        <v>97.7385472</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>24434636.8</v>
+      </c>
+      <c r="H101" s="1">
+        <v>17663.2</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.072287548796305</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>24452300.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>24452300.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>254</v>
+      </c>
+      <c r="B102" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.9509</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.15917464</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>12269896.83</v>
+      </c>
+      <c r="H102" s="1">
+        <v>98965.67</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.80657295958698</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>12368862.5</v>
+      </c>
+      <c r="M102" s="1">
+        <v>12368862.5</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>254</v>
+      </c>
+      <c r="B103" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.9509</v>
+      </c>
+      <c r="D103" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H103" s="1">
+        <v>112358.63</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.76277340070029</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>14842635.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>257</v>
+      </c>
+      <c r="B104" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.4473</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H104" s="1">
+        <v>128537.51</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.65711374330997</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>19689460.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>19689460.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>259</v>
+      </c>
+      <c r="B105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>97.3869</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H105" s="1">
+        <v>33748.71</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.17357205295987</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>19477380.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>19477380.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>261</v>
+      </c>
+      <c r="B106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.6111</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.7852722</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>14667790.83</v>
+      </c>
+      <c r="H106" s="1">
+        <v>123874.17</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.84453188237891</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>14791665.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>14791665.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>263</v>
+      </c>
+      <c r="B107" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>97.9737</v>
+      </c>
+      <c r="D107" s="1">
+        <v>98.0302456</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>14704536.84</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-8481.84</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.057681789588417</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>14696055.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>14696055.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>265</v>
+      </c>
+      <c r="B108" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.8027</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.7929297</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>9979292.97</v>
+      </c>
+      <c r="H108" s="1">
+        <v>977.03</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.0097905733696482</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>9980270.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>9980270.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>267</v>
+      </c>
+      <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D98" s="1">
-[...32 lines deleted...]
-      <c r="O98" s="1">
+      <c r="C109" s="1">
+        <v>99.4283</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.38535677</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>29815607.03</v>
+      </c>
+      <c r="H109" s="1">
+        <v>12882.97</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.043208813380983</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>29828490.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>29828490.0</v>
+      </c>
+      <c r="N109" s="1">
         <v>0.54</v>
       </c>
-      <c r="P98">
-[...60 lines deleted...]
-      <c r="C100" s="1">
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>269</v>
+      </c>
+      <c r="B110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.348</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.76742373</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>14815113.56</v>
+      </c>
+      <c r="H110" s="1">
+        <v>87086.44</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.58782161640076</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>14902200.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>14902200.0</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>271</v>
+      </c>
+      <c r="B111" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.5757</v>
+      </c>
+      <c r="D111" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H111" s="1">
+        <v>114212.18</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.77842876395883</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>14786355.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>14786355.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>273</v>
+      </c>
+      <c r="B112" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D100" s="1">
-[...32 lines deleted...]
-      <c r="O100" s="1">
+      <c r="C112" s="1">
+        <v>97.9485</v>
+      </c>
+      <c r="D112" s="1">
+        <v>97.3712995</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>29211389.85</v>
+      </c>
+      <c r="H112" s="1">
+        <v>173160.15</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.59278298940644</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>29384550.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>29384550.0</v>
+      </c>
+      <c r="N112" s="1">
         <v>0.53</v>
       </c>
-      <c r="P100">
-[...360 lines deleted...]
-      <c r="C108" s="1">
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>275</v>
+      </c>
+      <c r="B113" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.9452</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>4990191.5</v>
+      </c>
+      <c r="H113" s="1">
+        <v>7068.5</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.14164787062781</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4997260.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4997260.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>277</v>
+      </c>
+      <c r="B114" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.8999</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.67926095</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>20932644.8</v>
+      </c>
+      <c r="H114" s="1">
+        <v>46334.2</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.22134900029451</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>20978979.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>20978979.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>279</v>
+      </c>
+      <c r="B115" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.6228</v>
+      </c>
+      <c r="D115" s="1">
+        <v>97.77932292</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>24444830.73</v>
+      </c>
+      <c r="H115" s="1">
+        <v>210869.27</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.86263338179393</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>24655700.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>24655700.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>281</v>
+      </c>
+      <c r="B116" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.7151</v>
+      </c>
+      <c r="D116" s="1">
+        <v>97.75025085</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>12707532.61</v>
+      </c>
+      <c r="H116" s="1">
+        <v>125430.39</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.9870554249162</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>12832963.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>12832963.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>283</v>
+      </c>
+      <c r="B117" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D108" s="1">
-[...32 lines deleted...]
-      <c r="O108" s="1">
+      <c r="C117" s="1">
+        <v>99.7354</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H117" s="1">
+        <v>98385.37</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.32990609597387</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>29920620.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>29920620.0</v>
+      </c>
+      <c r="N117" s="1">
         <v>0.54</v>
       </c>
-      <c r="P108">
-[...110 lines deleted...]
-      <c r="C111" s="1">
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>285</v>
+      </c>
+      <c r="B118" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D111" s="1">
-[...46 lines deleted...]
-      <c r="C112" s="1">
+      <c r="C118" s="1">
+        <v>99.9982</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D112" s="1">
-[...240 lines deleted...]
-      <c r="A117" t="s">
+      <c r="H118" s="1">
+        <v>-540.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.0018</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>286</v>
+      </c>
+      <c r="L118" s="1">
+        <v>29999460.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>30125977.33</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>284</v>
       </c>
-      <c r="B117" t="s">
-[...95 lines deleted...]
-    <row r="119" spans="1:16">
+    </row>
+    <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>288</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.0059</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0059</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
         <v>289</v>
       </c>
-      <c r="C119" s="1">
-[...27 lines deleted...]
-        <v>290</v>
+      <c r="L119" s="1">
+        <v>20001180.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20002160.0</v>
+        <v>20141308.39</v>
       </c>
       <c r="N119" s="1">
-        <v>20154778.06</v>
-[...8 lines deleted...]
-    <row r="120" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>291</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.9785</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3225.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.0215</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
         <v>292</v>
       </c>
-      <c r="C120" s="1">
-[...27 lines deleted...]
-        <v>293</v>
+      <c r="L120" s="1">
+        <v>14996775.0</v>
       </c>
       <c r="M120" s="1">
-        <v>30000390.0</v>
+        <v>15019909.83</v>
       </c>
       <c r="N120" s="1">
-        <v>30696752.33</v>
-[...8 lines deleted...]
-    <row r="121" spans="1:16">
+        <v>0.27</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>294</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.9756</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-9760.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.0244</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
         <v>295</v>
       </c>
-      <c r="C121" s="1">
+      <c r="L121" s="1">
+        <v>39990240.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>40032468.33</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>297</v>
+      </c>
+      <c r="B122" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.0227</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5675.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0227</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>298</v>
+      </c>
+      <c r="L122" s="1">
+        <v>25005675.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>25309006.88</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>300</v>
+      </c>
+      <c r="B123" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.0232</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>5800.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.0232</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>301</v>
+      </c>
+      <c r="L123" s="1">
+        <v>25005800.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>25305194.38</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>303</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.0117</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2340.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0117</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>304</v>
+      </c>
+      <c r="L124" s="1">
+        <v>20002340.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20201962.78</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>306</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>280.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>307</v>
+      </c>
+      <c r="L125" s="1">
+        <v>20000280.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20164476.89</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>309</v>
+      </c>
+      <c r="B126" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.0327</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>8175.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0327</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>310</v>
+      </c>
+      <c r="L126" s="1">
+        <v>25008175.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>25401843.33</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>312</v>
+      </c>
+      <c r="B127" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>100.0156</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.0156</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>313</v>
+      </c>
+      <c r="L127" s="1">
+        <v>20003120.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>20196715.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>315</v>
+      </c>
+      <c r="B128" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.0231</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.0231</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>316</v>
+      </c>
+      <c r="L128" s="1">
+        <v>15003465.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>15173731.29</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>318</v>
+      </c>
+      <c r="B129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0304</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>6080.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0304</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>319</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20006080.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20215456.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>321</v>
+      </c>
+      <c r="B130" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.9746</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-5080.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.0254</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>322</v>
+      </c>
+      <c r="L130" s="1">
+        <v>19994920.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>20007337.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>324</v>
+      </c>
+      <c r="B131" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>99.9858</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-3550.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.0142</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>325</v>
+      </c>
+      <c r="L131" s="1">
+        <v>24996450.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>25011971.25</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>327</v>
+      </c>
+      <c r="B132" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0114</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2280.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0114</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>328</v>
+      </c>
+      <c r="L132" s="1">
+        <v>20002280.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>20059512.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>330</v>
+      </c>
+      <c r="B133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0427</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>12810.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0427</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>331</v>
+      </c>
+      <c r="L133" s="1">
+        <v>30012810.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>30375233.25</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>333</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>100.0428</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>10700.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.0428</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>334</v>
+      </c>
+      <c r="L134" s="1">
+        <v>25010700.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25401083.68</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>336</v>
+      </c>
+      <c r="B135" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>8750.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>337</v>
+      </c>
+      <c r="L135" s="1">
+        <v>25008750.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>25397432.29</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>339</v>
+      </c>
+      <c r="B136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.0177</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3540.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.0177</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>340</v>
+      </c>
+      <c r="L136" s="1">
+        <v>20003540.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>20200579.44</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>342</v>
+      </c>
+      <c r="B137" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>97.5555</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H137" s="1">
+        <v>68954.56</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.35466538511811</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>19511100.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>19511100.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>344</v>
+      </c>
+      <c r="B138" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.9023</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.60490055</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>19920980.11</v>
+      </c>
+      <c r="H138" s="1">
+        <v>59479.89</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.2985791345183</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>19980460.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>19980460.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>346</v>
+      </c>
+      <c r="B139" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.6653</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.56012405</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>19912024.81</v>
+      </c>
+      <c r="H139" s="1">
+        <v>21035.19</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.10564063775893</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>19933060.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>19933060.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>348</v>
+      </c>
+      <c r="B140" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.5231</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.3702137</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>9937021.37</v>
+      </c>
+      <c r="H140" s="1">
+        <v>15288.63</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.15385525934519</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>9952310.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>9952310.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>350</v>
+      </c>
+      <c r="B141" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>98.9803</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.7417847</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>9774178.47</v>
+      </c>
+      <c r="H141" s="1">
+        <v>123851.53</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1.2671298194538</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>9898030.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>9898030.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>352</v>
+      </c>
+      <c r="B142" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.3832</v>
+      </c>
+      <c r="D142" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>4885882.08</v>
+      </c>
+      <c r="H142" s="1">
+        <v>33277.92</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.68110362581653</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>4919160.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>4919160.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>354</v>
+      </c>
+      <c r="B143" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>99.0933</v>
+      </c>
+      <c r="D143" s="1">
+        <v>97.77077207</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>13687908.09</v>
+      </c>
+      <c r="H143" s="1">
+        <v>185153.91</v>
+      </c>
+      <c r="I143" s="1">
+        <v>1.3526823001922</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>13873062.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>13873062.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>356</v>
+      </c>
+      <c r="B144" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.0127</v>
+      </c>
+      <c r="D144" s="1">
+        <v>98.17348233</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>5890408.94</v>
+      </c>
+      <c r="H144" s="1">
+        <v>50353.06</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.85483131159311</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>5940762.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>5940762.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>358</v>
+      </c>
+      <c r="B145" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.0027</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>810.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0027</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>359</v>
+      </c>
+      <c r="L145" s="1">
+        <v>30000810.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>30087708.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>361</v>
+      </c>
+      <c r="B146" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.029</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>7250.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.029</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>362</v>
+      </c>
+      <c r="L146" s="1">
+        <v>25007250.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>25313493.06</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>364</v>
+      </c>
+      <c r="B147" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.0206</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>5150.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.0206</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>365</v>
+      </c>
+      <c r="L147" s="1">
+        <v>25005150.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>25300606.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>367</v>
+      </c>
+      <c r="B148" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>875.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>368</v>
+      </c>
+      <c r="L148" s="1">
+        <v>25000875.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>25204548.75</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>370</v>
+      </c>
+      <c r="B149" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.9972</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.0028</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>371</v>
+      </c>
+      <c r="L149" s="1">
+        <v>19999440.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>20111555.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>373</v>
+      </c>
+      <c r="B150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.0154</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>4620.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.0154</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>374</v>
+      </c>
+      <c r="L150" s="1">
+        <v>30004620.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>30197270.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>376</v>
+      </c>
+      <c r="B151" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.0123</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1230.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.0123</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>377</v>
+      </c>
+      <c r="L151" s="1">
+        <v>10001230.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>10022551.11</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>379</v>
+      </c>
+      <c r="B152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.9585</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.7929297</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>9979292.97</v>
+      </c>
+      <c r="H152" s="1">
+        <v>16557.03</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.16591385832417</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>9995850.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>9995850.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>381</v>
+      </c>
+      <c r="B153" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.9983</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-425.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.0017</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>382</v>
+      </c>
+      <c r="L153" s="1">
+        <v>24999575.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>25012982.78</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>384</v>
+      </c>
+      <c r="B154" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9962</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-950.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.0038</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>385</v>
+      </c>
+      <c r="L154" s="1">
+        <v>24999050.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>25012513.33</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>387</v>
+      </c>
+      <c r="B155" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.8077</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.4107291</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>19882145.82</v>
+      </c>
+      <c r="H155" s="1">
+        <v>79394.18</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.39932400012948</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>19961540.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>19961540.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>389</v>
+      </c>
+      <c r="B156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.9899</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-3030.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.0101</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156" t="s">
+        <v>390</v>
+      </c>
+      <c r="L156" s="1">
+        <v>29996970.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>30082118.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>392</v>
+      </c>
+      <c r="B157" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.0164</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>3280.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.0164</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157" t="s">
+        <v>393</v>
+      </c>
+      <c r="L157" s="1">
+        <v>20003280.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>20132123.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>395</v>
+      </c>
+      <c r="B158" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>99.9812</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4700.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-0.0188</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>396</v>
+      </c>
+      <c r="L158" s="1">
+        <v>24995300.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>25035291.25</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>398</v>
+      </c>
+      <c r="B159" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.0197</v>
+      </c>
+      <c r="D159" s="1">
+        <v>115.855</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>2955.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0197</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>399</v>
+      </c>
+      <c r="L159" s="1">
+        <v>15002955.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>15113786.75</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>401</v>
+      </c>
+      <c r="B160" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.9749</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-6275.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.0251</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>402</v>
+      </c>
+      <c r="L160" s="1">
+        <v>24993725.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>25019753.13</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>404</v>
+      </c>
+      <c r="B161" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>100.0337</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>13480.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.0337</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>405</v>
+      </c>
+      <c r="L161" s="1">
+        <v>40013480.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>40500029.33</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>407</v>
+      </c>
+      <c r="B162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.0037</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.0037</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>408</v>
+      </c>
+      <c r="L162" s="1">
+        <v>30001110.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30179199.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>410</v>
+      </c>
+      <c r="B163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5600.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.028</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>411</v>
+      </c>
+      <c r="L163" s="1">
+        <v>20005600.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20223390.22</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>413</v>
+      </c>
+      <c r="B164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.015</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>2250.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.015</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>414</v>
+      </c>
+      <c r="L164" s="1">
+        <v>15002250.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>15161843.0</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>416</v>
+      </c>
+      <c r="B165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.0061</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>915.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.0061</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>417</v>
+      </c>
+      <c r="L165" s="1">
+        <v>15000915.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>15154908.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>419</v>
+      </c>
+      <c r="B166" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.0226</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>3390.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.0226</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>420</v>
+      </c>
+      <c r="L166" s="1">
+        <v>15003390.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>15160183.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>422</v>
+      </c>
+      <c r="B167" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.8291</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.774095</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>29932228.5</v>
+      </c>
+      <c r="H167" s="1">
+        <v>16501.5</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.055129540388214</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>29948730.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>29948730.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>424</v>
+      </c>
+      <c r="B168" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.7059</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.59194967</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>29877584.9</v>
+      </c>
+      <c r="H168" s="1">
+        <v>34185.1</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.11441721315299</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>29911770.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>29911770.0</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>426</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.7145</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.4030296</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>9940302.96</v>
+      </c>
+      <c r="H169" s="1">
+        <v>31147.04</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.31334095273893</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>9971450.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>9971450.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>428</v>
+      </c>
+      <c r="B170" s="1">
         <v>50000000.0</v>
       </c>
-      <c r="D121" s="1">
-[...46 lines deleted...]
-      <c r="C122" s="1">
+      <c r="C170" s="1">
+        <v>100.0112</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>5600.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.0112</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>429</v>
+      </c>
+      <c r="L170" s="1">
+        <v>50005600.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>51099276.53</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>431</v>
+      </c>
+      <c r="B171" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.7958344</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>9979583.44</v>
+      </c>
+      <c r="H171" s="1">
+        <v>16416.56</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.16450145538339</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>9996000.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>9996000.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>433</v>
+      </c>
+      <c r="B172" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D122" s="1">
-[...32 lines deleted...]
-      <c r="O122" s="1">
+      <c r="C172" s="1">
+        <v>99.2148</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>29351542.89</v>
+      </c>
+      <c r="H172" s="1">
+        <v>412897.11</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4067305134432</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>29764440.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>29764440.0</v>
+      </c>
+      <c r="N172" s="1">
         <v>0.54</v>
       </c>
-      <c r="P122">
-[...10 lines deleted...]
-      <c r="C123" s="1">
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>435</v>
+      </c>
+      <c r="B173" s="1">
+        <v>54000000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.9601</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.47115587</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>53714424.17</v>
+      </c>
+      <c r="H173" s="1">
+        <v>264029.83</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.49154362925753</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>53978454.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>53978454.0</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>437</v>
+      </c>
+      <c r="B174" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D123" s="1">
-[...2 lines deleted...]
-      <c r="E123" s="1">
+      <c r="C174" s="1">
+        <v>100.0089</v>
+      </c>
+      <c r="D174" s="1">
         <v>100.0</v>
       </c>
-      <c r="F123" t="s">
-[...5 lines deleted...]
-      <c r="H123" s="1">
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I123" s="1">
-[...17 lines deleted...]
-      <c r="O123" s="1">
+      <c r="H174" s="1">
+        <v>1780.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.0089</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>438</v>
+      </c>
+      <c r="L174" s="1">
+        <v>20001780.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>20062538.33</v>
+      </c>
+      <c r="N174" s="1">
         <v>0.36</v>
       </c>
-      <c r="P123">
-[...10 lines deleted...]
-      <c r="C124" s="1">
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>440</v>
+      </c>
+      <c r="B175" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.0188</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2820.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.0188</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>441</v>
+      </c>
+      <c r="L175" s="1">
+        <v>15002820.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>15099978.33</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>443</v>
+      </c>
+      <c r="B176" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>97.9007</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.26824825</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>19453649.65</v>
+      </c>
+      <c r="H176" s="1">
+        <v>126490.35</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.65021398182731</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>19580140.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>19580140.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>445</v>
+      </c>
+      <c r="B177" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.0066</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1320.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.0066</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>446</v>
+      </c>
+      <c r="L177" s="1">
+        <v>20001320.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>20230569.22</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>448</v>
+      </c>
+      <c r="B178" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.4655</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>9937273.72</v>
+      </c>
+      <c r="H178" s="1">
+        <v>9276.28</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.093348339407521</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>9946550.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>9946550.0</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>450</v>
+      </c>
+      <c r="B179" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.9887</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-1695.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.0113</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>451</v>
+      </c>
+      <c r="L179" s="1">
+        <v>14998305.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>15013084.33</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>453</v>
+      </c>
+      <c r="B180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7000.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>454</v>
+      </c>
+      <c r="L180" s="1">
+        <v>20007000.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>20157941.78</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>456</v>
+      </c>
+      <c r="B181" s="1">
+        <v>28100000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.984</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.38921708</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>27647370.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>167134.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.60452042997218</v>
+      </c>
+      <c r="J181">
+        <v>0.3</v>
+      </c>
+      <c r="K181" t="s">
+        <v>457</v>
+      </c>
+      <c r="L181" s="1">
+        <v>27814504.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>27898573.04</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>459</v>
+      </c>
+      <c r="B182" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.588</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.71181818</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>10968300.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-13620.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-0.12417603457236</v>
+      </c>
+      <c r="J182">
+        <v>0.29</v>
+      </c>
+      <c r="K182" t="s">
+        <v>460</v>
+      </c>
+      <c r="L182" s="1">
+        <v>10954680.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>10986888.9</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>462</v>
+      </c>
+      <c r="B183" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.308</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.74379333</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>15411569.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-215369.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-1.397450188232</v>
+      </c>
+      <c r="J183">
+        <v>1.98</v>
+      </c>
+      <c r="K183" t="s">
+        <v>463</v>
+      </c>
+      <c r="L183" s="1">
+        <v>15196200.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>15493734.25</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>465</v>
+      </c>
+      <c r="B184" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.74687695</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>6323750.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>11855.28</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.18747230678</v>
+      </c>
+      <c r="J184">
+        <v>0.21</v>
+      </c>
+      <c r="K184" t="s">
+        <v>466</v>
+      </c>
+      <c r="L184" s="1">
+        <v>6335605.28</v>
+      </c>
+      <c r="M184" s="1">
+        <v>6349027.36</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>468</v>
+      </c>
+      <c r="B185" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>99.904</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>2212785.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>88.6</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.004004004004004</v>
+      </c>
+      <c r="J185">
+        <v>1.73</v>
+      </c>
+      <c r="K185" t="s">
+        <v>469</v>
+      </c>
+      <c r="L185" s="1">
+        <v>2212873.6</v>
+      </c>
+      <c r="M185" s="1">
+        <v>2251241.65</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>471</v>
+      </c>
+      <c r="B186" s="1">
+        <v>12200000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.647</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.60704918</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>12396060.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-117126.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.94486473928006</v>
+      </c>
+      <c r="J186">
+        <v>1.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>472</v>
+      </c>
+      <c r="L186" s="1">
+        <v>12278934.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>12465443.59</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>474</v>
+      </c>
+      <c r="B187" s="1">
+        <v>34500000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.93998551</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>35169295.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-408130.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.1604725087608</v>
+      </c>
+      <c r="J187">
+        <v>2.08</v>
+      </c>
+      <c r="K187" t="s">
+        <v>475</v>
+      </c>
+      <c r="L187" s="1">
+        <v>34761165.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>35480230.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>477</v>
+      </c>
+      <c r="B188" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.575</v>
+      </c>
+      <c r="D188" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>4060000.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-37000.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-0.91133004926108</v>
+      </c>
+      <c r="J188">
+        <v>2.82</v>
+      </c>
+      <c r="K188" t="s">
+        <v>478</v>
+      </c>
+      <c r="L188" s="1">
+        <v>4023000.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>4135671.23</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>480</v>
+      </c>
+      <c r="B189" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="D189" s="1">
+        <v>102.4148</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>15362220.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-195420.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1.2720817694318</v>
+      </c>
+      <c r="J189">
+        <v>0.72</v>
+      </c>
+      <c r="K189" t="s">
+        <v>481</v>
+      </c>
+      <c r="L189" s="1">
+        <v>15166800.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>15274163.01</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>483</v>
+      </c>
+      <c r="B190" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.37645614</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>28037290.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>157760.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.56267920330389</v>
+      </c>
+      <c r="J190">
+        <v>0.25</v>
+      </c>
+      <c r="K190" t="s">
+        <v>484</v>
+      </c>
+      <c r="L190" s="1">
+        <v>28195050.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>28266495.21</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>486</v>
+      </c>
+      <c r="B191" s="1">
+        <v>15900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D191" s="1">
+        <v>98.63984906</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>15683736.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>10995.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.070104470006381</v>
+      </c>
+      <c r="J191">
+        <v>0.17</v>
+      </c>
+      <c r="K191" t="s">
+        <v>487</v>
+      </c>
+      <c r="L191" s="1">
+        <v>15694731.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>15722501.55</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>489</v>
+      </c>
+      <c r="B192" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>20149400.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-103000.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.51118147438633</v>
+      </c>
+      <c r="J192">
+        <v>2.1</v>
+      </c>
+      <c r="K192" t="s">
+        <v>490</v>
+      </c>
+      <c r="L192" s="1">
+        <v>20046400.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>20466673.97</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>492</v>
+      </c>
+      <c r="B193" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.018</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.16216667</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>6009730.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-8650.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.14393325490496</v>
+      </c>
+      <c r="J193">
+        <v>0.05</v>
+      </c>
+      <c r="K193" t="s">
+        <v>493</v>
+      </c>
+      <c r="L193" s="1">
+        <v>6001080.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>6004303.5</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>495</v>
+      </c>
+      <c r="B194" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.855</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>5042750.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-41700.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.8269297506321</v>
+      </c>
+      <c r="J194">
+        <v>2.65</v>
+      </c>
+      <c r="K194" t="s">
+        <v>496</v>
+      </c>
+      <c r="L194" s="1">
+        <v>5001050.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>5133789.73</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>498</v>
+      </c>
+      <c r="B195" s="1">
+        <v>35600000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>98.601</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.53711517</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>35079213.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>22743.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.064833267496623</v>
+      </c>
+      <c r="J195">
+        <v>0.2</v>
+      </c>
+      <c r="K195" t="s">
+        <v>499</v>
+      </c>
+      <c r="L195" s="1">
+        <v>35101956.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>35173643.67</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>501</v>
+      </c>
+      <c r="B196" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="D196" s="1">
+        <v>97.86532</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>9786532.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>4168.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.042589141894187</v>
+      </c>
+      <c r="J196">
+        <v>0.06</v>
+      </c>
+      <c r="K196" t="s">
+        <v>502</v>
+      </c>
+      <c r="L196" s="1">
+        <v>9790700.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>9797138.36</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>504</v>
+      </c>
+      <c r="B197" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.332</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.064471934560986</v>
+      </c>
+      <c r="J197">
+        <v>0.67</v>
+      </c>
+      <c r="K197" t="s">
+        <v>505</v>
+      </c>
+      <c r="L197" s="1">
+        <v>12416500.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>12499719.18</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>507</v>
+      </c>
+      <c r="B198" s="1">
+        <v>31000000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.637</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.49172258</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>30222434.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>355036.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.1747432387477</v>
+      </c>
+      <c r="J198">
+        <v>0.19</v>
+      </c>
+      <c r="K198" t="s">
+        <v>508</v>
+      </c>
+      <c r="L198" s="1">
+        <v>30577470.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>30637771.37</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>510</v>
+      </c>
+      <c r="B199" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-8505.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-0.063</v>
+      </c>
+      <c r="J199">
+        <v>0.15</v>
+      </c>
+      <c r="K199" t="s">
+        <v>511</v>
+      </c>
+      <c r="L199" s="1">
+        <v>13491495.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>13512159.0</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>513</v>
+      </c>
+      <c r="B200" s="1">
+        <v>43900000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.75132118</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>44229830.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-198130.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.44795559919629</v>
+      </c>
+      <c r="J200">
+        <v>2.35</v>
+      </c>
+      <c r="K200" t="s">
+        <v>514</v>
+      </c>
+      <c r="L200" s="1">
+        <v>44031700.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>45064552.74</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>516</v>
+      </c>
+      <c r="B201" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>98.459</v>
+      </c>
+      <c r="D201" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>1177080.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>4428.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.3761851360995</v>
+      </c>
+      <c r="J201">
+        <v>0.17</v>
+      </c>
+      <c r="K201" t="s">
+        <v>517</v>
+      </c>
+      <c r="L201" s="1">
+        <v>1181508.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>1183521.7</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>519</v>
+      </c>
+      <c r="B202" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.143</v>
+      </c>
+      <c r="D202" s="1">
+        <v>102.17515152</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>6743560.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-134122.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-1.9888901411124</v>
+      </c>
+      <c r="J202">
+        <v>3.09</v>
+      </c>
+      <c r="K202" t="s">
+        <v>520</v>
+      </c>
+      <c r="L202" s="1">
+        <v>6609438.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>6813337.32</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>522</v>
+      </c>
+      <c r="B203" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.09</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.493844</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>5024692.2</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-20192.2</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.4018594412609</v>
+      </c>
+      <c r="J203">
+        <v>2.55</v>
+      </c>
+      <c r="K203" t="s">
+        <v>523</v>
+      </c>
+      <c r="L203" s="1">
+        <v>5004500.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>5132068.49</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>525</v>
+      </c>
+      <c r="B204" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.648</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>19840000.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>89600.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.45161290322581</v>
+      </c>
+      <c r="J204">
+        <v>0.76</v>
+      </c>
+      <c r="K204" t="s">
+        <v>526</v>
+      </c>
+      <c r="L204" s="1">
+        <v>19929600.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>20080832.88</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>528</v>
+      </c>
+      <c r="B205" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.687</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.93323143</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>35326631.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-86181.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-0.2439547660234</v>
+      </c>
+      <c r="J205">
+        <v>0.42</v>
+      </c>
+      <c r="K205" t="s">
+        <v>529</v>
+      </c>
+      <c r="L205" s="1">
+        <v>35240450.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>35387881.51</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>531</v>
+      </c>
+      <c r="B206" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.489</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.44351064</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>4767845.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-44862.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.94092823906817</v>
+      </c>
+      <c r="J206">
+        <v>1.96</v>
+      </c>
+      <c r="K206" t="s">
+        <v>532</v>
+      </c>
+      <c r="L206" s="1">
+        <v>4722983.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>4815292.93</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>534</v>
+      </c>
+      <c r="B207" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.2636</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>2481590.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>285.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.011484572391088</v>
+      </c>
+      <c r="J207">
+        <v>0.63</v>
+      </c>
+      <c r="K207" t="s">
+        <v>535</v>
+      </c>
+      <c r="L207" s="1">
+        <v>2481875.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>2497696.92</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>537</v>
+      </c>
+      <c r="B208" s="1">
+        <v>10997000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="D208" s="1">
+        <v>101.38580613</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>11149397.1</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-126114.27</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-1.1311308483218</v>
+      </c>
+      <c r="J208">
+        <v>2.41</v>
+      </c>
+      <c r="K208" t="s">
+        <v>538</v>
+      </c>
+      <c r="L208" s="1">
+        <v>11023282.83</v>
+      </c>
+      <c r="M208" s="1">
+        <v>11288679.61</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>540</v>
+      </c>
+      <c r="B209" s="1">
+        <v>25600000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.328</v>
+      </c>
+      <c r="D209" s="1">
+        <v>102.00832031</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>26114130.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-430162.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.647238487363</v>
+      </c>
+      <c r="J209">
+        <v>3.24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>541</v>
+      </c>
+      <c r="L209" s="1">
+        <v>25683968.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>26514302.25</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>543</v>
+      </c>
+      <c r="B210" s="1">
+        <v>16100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.68176398</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>16370764.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-157742.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-0.9635591839208</v>
+      </c>
+      <c r="J210">
+        <v>3.26</v>
+      </c>
+      <c r="K210" t="s">
+        <v>544</v>
+      </c>
+      <c r="L210" s="1">
+        <v>16213022.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>16737705.56</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>546</v>
+      </c>
+      <c r="B211" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>99.209</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.04783667</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>6185537.4</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10064.65</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.16271262057198</v>
+      </c>
+      <c r="J211">
+        <v>0.58</v>
+      </c>
+      <c r="K211" t="s">
+        <v>547</v>
+      </c>
+      <c r="L211" s="1">
+        <v>6195602.05</v>
+      </c>
+      <c r="M211" s="1">
+        <v>6231532.19</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>549</v>
+      </c>
+      <c r="B212" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.271</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.98692308</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>13128300.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-93070.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.70892651752321</v>
+      </c>
+      <c r="J212">
+        <v>1.48</v>
+      </c>
+      <c r="K212" t="s">
+        <v>550</v>
+      </c>
+      <c r="L212" s="1">
+        <v>13035230.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>13227558.77</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>552</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10500000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.561</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.76</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>10579800.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-20895.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-0.19749900754268</v>
+      </c>
+      <c r="J213">
+        <v>3.12</v>
+      </c>
+      <c r="K213" t="s">
+        <v>553</v>
+      </c>
+      <c r="L213" s="1">
+        <v>10558905.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>10886346.78</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>555</v>
+      </c>
+      <c r="B214" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.256</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>6076854.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-2386.8</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-0.03927690216023</v>
+      </c>
+      <c r="J214">
+        <v>0.5</v>
+      </c>
+      <c r="K214" t="s">
+        <v>556</v>
+      </c>
+      <c r="L214" s="1">
+        <v>6074467.2</v>
+      </c>
+      <c r="M214" s="1">
+        <v>6105276.79</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>558</v>
+      </c>
+      <c r="B215" s="1">
+        <v>13900000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>99.535</v>
+      </c>
+      <c r="D215" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>13740845.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>94520.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0.68787618228719</v>
+      </c>
+      <c r="J215">
+        <v>0.46</v>
+      </c>
+      <c r="K215" t="s">
+        <v>559</v>
+      </c>
+      <c r="L215" s="1">
+        <v>13835365.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>13899152.67</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>561</v>
+      </c>
+      <c r="B216" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.937</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>9488078.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-71064.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.74898203830112</v>
+      </c>
+      <c r="J216">
+        <v>3.28</v>
+      </c>
+      <c r="K216" t="s">
+        <v>562</v>
+      </c>
+      <c r="L216" s="1">
+        <v>9417014.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>9725089.34</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>564</v>
+      </c>
+      <c r="B217" s="1">
+        <v>14630000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.153</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.18034949</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>14510085.13</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-4001.23</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.027575510165184</v>
+      </c>
+      <c r="J217">
+        <v>0.44</v>
+      </c>
+      <c r="K217" t="s">
+        <v>565</v>
+      </c>
+      <c r="L217" s="1">
+        <v>14506083.9</v>
+      </c>
+      <c r="M217" s="1">
+        <v>14570804.21</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>567</v>
+      </c>
+      <c r="B218" s="1">
+        <v>25559000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.00726766</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>25305267.54</v>
+      </c>
+      <c r="H218" s="1">
+        <v>34436.24</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0.13608328758258</v>
+      </c>
+      <c r="J218">
+        <v>0.51</v>
+      </c>
+      <c r="K218" t="s">
+        <v>568</v>
+      </c>
+      <c r="L218" s="1">
+        <v>25339703.78</v>
+      </c>
+      <c r="M218" s="1">
+        <v>25470649.89</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>570</v>
+      </c>
+      <c r="B219" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="D219" s="1">
+        <v>98.885</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>8652437.5</v>
+      </c>
+      <c r="H219" s="1">
+        <v>19250.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.22248065935177</v>
+      </c>
+      <c r="J219">
+        <v>0.46</v>
+      </c>
+      <c r="K219" t="s">
+        <v>571</v>
+      </c>
+      <c r="L219" s="1">
+        <v>8671687.5</v>
+      </c>
+      <c r="M219" s="1">
+        <v>8712141.27</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>573</v>
+      </c>
+      <c r="B220" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.0205</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>25932000.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>5316.06</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.0205</v>
+      </c>
+      <c r="J220">
+        <v>0.41</v>
+      </c>
+      <c r="K220" t="s">
+        <v>574</v>
+      </c>
+      <c r="L220" s="1">
+        <v>25937316.06</v>
+      </c>
+      <c r="M220" s="1">
+        <v>26042521.61</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>576</v>
+      </c>
+      <c r="B221" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.568</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.67873626</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>8979765.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>80923.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.90117057629014</v>
+      </c>
+      <c r="J221">
+        <v>0.74</v>
+      </c>
+      <c r="K221" t="s">
+        <v>577</v>
+      </c>
+      <c r="L221" s="1">
+        <v>9060688.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>9128003.07</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>579</v>
+      </c>
+      <c r="B222" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>98.697</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.20403226</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>6088650.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>30564.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.50198319824592</v>
+      </c>
+      <c r="J222">
+        <v>0.16</v>
+      </c>
+      <c r="K222" t="s">
+        <v>580</v>
+      </c>
+      <c r="L222" s="1">
+        <v>6119214.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>6129087.29</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>582</v>
+      </c>
+      <c r="B223" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="D223" s="1">
+        <v>101.21997975</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>12146397.57</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-95997.57</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.79033778901739</v>
+      </c>
+      <c r="J223">
+        <v>2.73</v>
+      </c>
+      <c r="K223" t="s">
+        <v>583</v>
+      </c>
+      <c r="L223" s="1">
+        <v>12050400.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>12377852.05</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>585</v>
+      </c>
+      <c r="B224" s="1">
+        <v>36800000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>98.95</v>
+      </c>
+      <c r="D224" s="1">
+        <v>98.39334511</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>36208751.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>204849.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.56574445221819</v>
+      </c>
+      <c r="J224">
+        <v>0.35</v>
+      </c>
+      <c r="K224" t="s">
+        <v>586</v>
+      </c>
+      <c r="L224" s="1">
+        <v>36413600.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>36543660.27</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>588</v>
+      </c>
+      <c r="B225" s="1">
+        <v>39500000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.56617722</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>39723640.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-179400.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.45162024426765</v>
+      </c>
+      <c r="J225">
+        <v>1.27</v>
+      </c>
+      <c r="K225" t="s">
+        <v>589</v>
+      </c>
+      <c r="L225" s="1">
+        <v>39544240.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>40044212.6</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>591</v>
+      </c>
+      <c r="B226" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.04495</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>19808990.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>30410.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.15351615604834</v>
+      </c>
+      <c r="J226">
+        <v>0.53</v>
+      </c>
+      <c r="K226" t="s">
+        <v>592</v>
+      </c>
+      <c r="L226" s="1">
+        <v>19839400.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>19945536.99</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>594</v>
+      </c>
+      <c r="B227" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.004</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1200.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.004</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" s="1">
+        <v>30001200.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>30001200.0</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>596</v>
+      </c>
+      <c r="B228" s="1">
+        <v>16800000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D228" s="1">
+        <v>98.00345833</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>16464581.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>24955.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.15156778055876</v>
+      </c>
+      <c r="J228">
+        <v>0.13</v>
+      </c>
+      <c r="K228" t="s">
+        <v>597</v>
+      </c>
+      <c r="L228" s="1">
+        <v>16489536.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>16510536.0</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>599</v>
+      </c>
+      <c r="B229" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="D229" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>3065700.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-29700.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.96878363832078</v>
+      </c>
+      <c r="J229">
+        <v>1.37</v>
+      </c>
+      <c r="K229" t="s">
+        <v>600</v>
+      </c>
+      <c r="L229" s="1">
+        <v>3036000.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>3077054.79</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>602</v>
+      </c>
+      <c r="B230" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>100.0264226</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>1321.13</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>603</v>
+      </c>
+      <c r="L230" s="1">
+        <v>1321.13</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-5478.4</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>605</v>
+      </c>
+      <c r="B231" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.02794938</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>447.19</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>606</v>
+      </c>
+      <c r="L231" s="1">
+        <v>447.19</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-1632.32</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>2621898882</v>
+      </c>
+      <c r="B232" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.0396368</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1981.84</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>608</v>
+      </c>
+      <c r="L232" s="1">
+        <v>1981.84</v>
+      </c>
+      <c r="M232" s="1">
+        <v>3906.29</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>2806083582</v>
+      </c>
+      <c r="B233" s="1">
+        <v>5997000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.20597249</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>12352.17</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>610</v>
+      </c>
+      <c r="L233" s="1">
+        <v>12352.17</v>
+      </c>
+      <c r="M233" s="1">
+        <v>21527.58</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>2862709272</v>
+      </c>
+      <c r="B234" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.03174312</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>3967.89</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>612</v>
+      </c>
+      <c r="L234" s="1">
+        <v>3967.89</v>
+      </c>
+      <c r="M234" s="1">
+        <v>19135.95</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>2863882182</v>
+      </c>
+      <c r="B235" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.0368513</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>11055.39</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>614</v>
+      </c>
+      <c r="L235" s="1">
+        <v>11055.39</v>
+      </c>
+      <c r="M235" s="1">
+        <v>49258.31</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>2870139172</v>
+      </c>
+      <c r="B236" s="1">
+        <v>9100000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.13098901</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>11920.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>616</v>
+      </c>
+      <c r="L236" s="1">
+        <v>11920.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>22542.33</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>2874472682</v>
+      </c>
+      <c r="B237" s="1">
+        <v>11100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.09644045</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>10704.89</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>618</v>
+      </c>
+      <c r="L237" s="1">
+        <v>10704.89</v>
+      </c>
+      <c r="M237" s="1">
+        <v>23112.29</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>2874671822</v>
+      </c>
+      <c r="B238" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.09590462</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2493.52</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>620</v>
+      </c>
+      <c r="L238" s="1">
+        <v>2493.52</v>
+      </c>
+      <c r="M238" s="1">
+        <v>5348.12</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>2874739212</v>
+      </c>
+      <c r="B239" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.096012</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>3360.42</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>622</v>
+      </c>
+      <c r="L239" s="1">
+        <v>3360.42</v>
+      </c>
+      <c r="M239" s="1">
+        <v>7217.05</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>2877251822</v>
+      </c>
+      <c r="B240" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.32591698</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>20532.77</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>624</v>
+      </c>
+      <c r="L240" s="1">
+        <v>20532.77</v>
+      </c>
+      <c r="M240" s="1">
+        <v>25587.29</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>2880689472</v>
+      </c>
+      <c r="B241" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.05245756</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>26228.78</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>626</v>
+      </c>
+      <c r="L241" s="1">
+        <v>26228.78</v>
+      </c>
+      <c r="M241" s="1">
+        <v>78344.05</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>2892744262</v>
+      </c>
+      <c r="B242" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.06429797</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>19289.39</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>628</v>
+      </c>
+      <c r="L242" s="1">
+        <v>19289.39</v>
+      </c>
+      <c r="M242" s="1">
+        <v>48453.14</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>2892891122</v>
+      </c>
+      <c r="B243" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.06413233</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>9619.85</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>630</v>
+      </c>
+      <c r="L243" s="1">
+        <v>9619.85</v>
+      </c>
+      <c r="M243" s="1">
+        <v>24075.47</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>2922947892</v>
+      </c>
+      <c r="B244" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.0559741</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>5597.41</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>632</v>
+      </c>
+      <c r="L244" s="1">
+        <v>5597.41</v>
+      </c>
+      <c r="M244" s="1">
+        <v>12541.16</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>2922949092</v>
+      </c>
+      <c r="B245" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>100.104221</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>10422.1</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>634</v>
+      </c>
+      <c r="L245" s="1">
+        <v>10422.1</v>
+      </c>
+      <c r="M245" s="1">
+        <v>17480.43</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>2923119892</v>
+      </c>
+      <c r="B246" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.28184445</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>31002.89</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>636</v>
+      </c>
+      <c r="L246" s="1">
+        <v>31002.89</v>
+      </c>
+      <c r="M246" s="1">
+        <v>37038.59</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>2924236522</v>
+      </c>
+      <c r="B247" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.35755953</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>22883.81</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>638</v>
+      </c>
+      <c r="L247" s="1">
+        <v>22883.81</v>
+      </c>
+      <c r="M247" s="1">
+        <v>25904.34</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>2924470782</v>
+      </c>
+      <c r="B248" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>100.36120176</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>6140.43</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>842.28</v>
+      </c>
+      <c r="L248" s="1">
+        <v>6140.43</v>
+      </c>
+      <c r="M248" s="1">
+        <v>6982.71</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249">
+        <v>2926627572</v>
+      </c>
+      <c r="B249" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.11515465</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>23030.93</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>641</v>
+      </c>
+      <c r="L249" s="1">
+        <v>23030.93</v>
+      </c>
+      <c r="M249" s="1">
+        <v>42747.6</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250">
+        <v>2926707222</v>
+      </c>
+      <c r="B250" s="1">
+        <v>8400000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>100.09324071</v>
+      </c>
+      <c r="D250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>7832.22</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>643</v>
+      </c>
+      <c r="L250" s="1">
+        <v>7832.22</v>
+      </c>
+      <c r="M250" s="1">
+        <v>15994.04</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251">
+        <v>2935657822</v>
+      </c>
+      <c r="B251" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.13320145</v>
+      </c>
+      <c r="D251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>53280.58</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>645</v>
+      </c>
+      <c r="L251" s="1">
+        <v>53280.58</v>
+      </c>
+      <c r="M251" s="1">
+        <v>93760.58</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252">
+        <v>2947946482</v>
+      </c>
+      <c r="B252" s="1">
+        <v>22900000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.35816655</v>
+      </c>
+      <c r="D252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>82020.14</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>647</v>
+      </c>
+      <c r="L252" s="1">
+        <v>82020.14</v>
+      </c>
+      <c r="M252" s="1">
+        <v>92917.68</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253">
+        <v>2949187922</v>
+      </c>
+      <c r="B253" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>100.1440287</v>
+      </c>
+      <c r="D253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>43208.61</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>649</v>
+      </c>
+      <c r="L253" s="1">
+        <v>43208.61</v>
+      </c>
+      <c r="M253" s="1">
+        <v>62771.11</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254">
+        <v>2949233212</v>
+      </c>
+      <c r="B254" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D124" s="1">
-[...11 lines deleted...]
-      <c r="H124" s="1">
+      <c r="C254" s="1">
+        <v>100.14310132</v>
+      </c>
+      <c r="D254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>35775.33</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254" t="s">
+        <v>651</v>
+      </c>
+      <c r="L254" s="1">
+        <v>35775.33</v>
+      </c>
+      <c r="M254" s="1">
+        <v>51556.58</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255">
+        <v>2962036302</v>
+      </c>
+      <c r="B255" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>100.3523155</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>14092.62</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255" t="s">
+        <v>653</v>
+      </c>
+      <c r="L255" s="1">
+        <v>14092.62</v>
+      </c>
+      <c r="M255" s="1">
+        <v>15499.62</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256">
+        <v>2962647782</v>
+      </c>
+      <c r="B256" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.03149285</v>
+      </c>
+      <c r="D256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>6298.57</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256" t="s">
+        <v>655</v>
+      </c>
+      <c r="L256" s="1">
+        <v>6298.57</v>
+      </c>
+      <c r="M256" s="1">
+        <v>14962.23</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257">
+        <v>2962651672</v>
+      </c>
+      <c r="B257" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.15794868</v>
+      </c>
+      <c r="D257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>63179.47</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257" t="s">
+        <v>657</v>
+      </c>
+      <c r="L257" s="1">
+        <v>63179.47</v>
+      </c>
+      <c r="M257" s="1">
+        <v>82350.14</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258">
+        <v>2963783942</v>
+      </c>
+      <c r="B258" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>100.16004807</v>
+      </c>
+      <c r="D258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>22406.73</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258" t="s">
+        <v>659</v>
+      </c>
+      <c r="L258" s="1">
+        <v>22406.73</v>
+      </c>
+      <c r="M258" s="1">
+        <v>29234.99</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259">
+        <v>2963841042</v>
+      </c>
+      <c r="B259" s="1">
+        <v>1709000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.35543183</v>
+      </c>
+      <c r="D259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>6074.33</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>633.19</v>
+      </c>
+      <c r="L259" s="1">
+        <v>6074.33</v>
+      </c>
+      <c r="M259" s="1">
+        <v>6707.52</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260">
+        <v>2979716682</v>
+      </c>
+      <c r="B260" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.1802732</v>
+      </c>
+      <c r="D260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>18027.32</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260" t="s">
+        <v>662</v>
+      </c>
+      <c r="L260" s="1">
+        <v>18027.32</v>
+      </c>
+      <c r="M260" s="1">
+        <v>22208.32</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261">
+        <v>2983096372</v>
+      </c>
+      <c r="B261" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.32807314</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>22965.12</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261" t="s">
+        <v>664</v>
+      </c>
+      <c r="L261" s="1">
+        <v>22965.12</v>
+      </c>
+      <c r="M261" s="1">
+        <v>25124.31</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262">
+        <v>2984931932</v>
+      </c>
+      <c r="B262" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.28943227</v>
+      </c>
+      <c r="D262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>43414.84</v>
+      </c>
+      <c r="I262" s="1">
+        <v>0</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262" t="s">
+        <v>666</v>
+      </c>
+      <c r="L262" s="1">
+        <v>43414.84</v>
+      </c>
+      <c r="M262" s="1">
+        <v>46073.21</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263">
+        <v>2991145112</v>
+      </c>
+      <c r="B263" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.23293078</v>
+      </c>
+      <c r="D263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>20963.77</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263" t="s">
+        <v>668</v>
+      </c>
+      <c r="L263" s="1">
+        <v>20963.77</v>
+      </c>
+      <c r="M263" s="1">
+        <v>22090.49</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>670</v>
+      </c>
+      <c r="B264" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.23109862</v>
+      </c>
+      <c r="D264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>30042.82</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264" t="s">
+        <v>671</v>
+      </c>
+      <c r="L264" s="1">
+        <v>30042.82</v>
+      </c>
+      <c r="M264" s="1">
+        <v>33293.57</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>673</v>
+      </c>
+      <c r="B265" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.24262191</v>
+      </c>
+      <c r="D265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>11403.23</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265" t="s">
+        <v>674</v>
+      </c>
+      <c r="L265" s="1">
+        <v>11403.23</v>
+      </c>
+      <c r="M265" s="1">
+        <v>12771.63</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>676</v>
+      </c>
+      <c r="B266" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I124" s="1">
-[...31 lines deleted...]
-      <c r="C125" s="1">
+      <c r="C266" s="1">
+        <v>100.23175616</v>
+      </c>
+      <c r="D266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>57939.04</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266" t="s">
+        <v>677</v>
+      </c>
+      <c r="L266" s="1">
+        <v>57939.04</v>
+      </c>
+      <c r="M266" s="1">
+        <v>64369.88</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>679</v>
+      </c>
+      <c r="B267" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.2386328</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>35794.92</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267" t="s">
+        <v>680</v>
+      </c>
+      <c r="L267" s="1">
+        <v>35794.92</v>
+      </c>
+      <c r="M267" s="1">
+        <v>39540.4</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>682</v>
+      </c>
+      <c r="B268" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.13528793</v>
+      </c>
+      <c r="D268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>40586.38</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268" t="s">
+        <v>683</v>
+      </c>
+      <c r="L268" s="1">
+        <v>40586.38</v>
+      </c>
+      <c r="M268" s="1">
+        <v>47818.49</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>685</v>
+      </c>
+      <c r="B269" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.24991177</v>
+      </c>
+      <c r="D269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>32488.53</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>686</v>
+      </c>
+      <c r="L269" s="1">
+        <v>32488.53</v>
+      </c>
+      <c r="M269" s="1">
+        <v>35725.48</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>685</v>
+      </c>
+      <c r="B270" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D125" s="1">
-[...11 lines deleted...]
-      <c r="H125" s="1">
+      <c r="C270" s="1">
+        <v>100.25207336</v>
+      </c>
+      <c r="D270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>63018.34</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>688</v>
+      </c>
+      <c r="L270" s="1">
+        <v>63018.34</v>
+      </c>
+      <c r="M270" s="1">
+        <v>69304.69</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>685</v>
+      </c>
+      <c r="B271" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100.0914978</v>
+      </c>
+      <c r="D271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>4574.89</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>690</v>
+      </c>
+      <c r="L271" s="1">
+        <v>4574.89</v>
+      </c>
+      <c r="M271" s="1">
+        <v>5819.87</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>692</v>
+      </c>
+      <c r="B272" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.26568987</v>
+      </c>
+      <c r="D272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>39853.48</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272" t="s">
+        <v>693</v>
+      </c>
+      <c r="L272" s="1">
+        <v>39853.48</v>
+      </c>
+      <c r="M272" s="1">
+        <v>43917.36</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>692</v>
+      </c>
+      <c r="B273" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100.2635862</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>39537.93</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273" t="s">
+        <v>695</v>
+      </c>
+      <c r="L273" s="1">
+        <v>39537.93</v>
+      </c>
+      <c r="M273" s="1">
+        <v>43318.48</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>697</v>
+      </c>
+      <c r="B274" s="1">
+        <v>6120000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.3848951</v>
+      </c>
+      <c r="D274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>23555.58</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274" t="s">
+        <v>698</v>
+      </c>
+      <c r="L274" s="1">
+        <v>23555.58</v>
+      </c>
+      <c r="M274" s="1">
+        <v>24723.39</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>700</v>
+      </c>
+      <c r="B275" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.28005207</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>42007.81</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275" t="s">
+        <v>701</v>
+      </c>
+      <c r="L275" s="1">
+        <v>42007.81</v>
+      </c>
+      <c r="M275" s="1">
+        <v>46925.64</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>703</v>
+      </c>
+      <c r="B276" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.2826277</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>56525.54</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276" t="s">
+        <v>704</v>
+      </c>
+      <c r="L276" s="1">
+        <v>56525.54</v>
+      </c>
+      <c r="M276" s="1">
+        <v>61543.7</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>706</v>
+      </c>
+      <c r="B277" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.29027325</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>58054.65</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277" t="s">
+        <v>707</v>
+      </c>
+      <c r="L277" s="1">
+        <v>58054.65</v>
+      </c>
+      <c r="M277" s="1">
+        <v>63988.8</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>709</v>
+      </c>
+      <c r="B278" s="1">
+        <v>19100000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.24954361</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>47662.83</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278" t="s">
+        <v>710</v>
+      </c>
+      <c r="L278" s="1">
+        <v>47662.83</v>
+      </c>
+      <c r="M278" s="1">
+        <v>53323.74</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>712</v>
+      </c>
+      <c r="B279" s="1">
+        <v>9609000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.34355011</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>33011.73</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>713</v>
+      </c>
+      <c r="L279" s="1">
+        <v>33011.73</v>
+      </c>
+      <c r="M279" s="1">
+        <v>35978.59</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>712</v>
+      </c>
+      <c r="B280" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.0902256</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>18045.12</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280" t="s">
+        <v>715</v>
+      </c>
+      <c r="L280" s="1">
+        <v>18045.12</v>
+      </c>
+      <c r="M280" s="1">
+        <v>23697.61</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>717</v>
+      </c>
+      <c r="B281" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.30005315</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>60010.63</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281" t="s">
+        <v>718</v>
+      </c>
+      <c r="L281" s="1">
+        <v>60010.63</v>
+      </c>
+      <c r="M281" s="1">
+        <v>65905.24</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>720</v>
+      </c>
+      <c r="B282" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>99.97620833</v>
+      </c>
+      <c r="D282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-1427.5</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282" t="s">
+        <v>721</v>
+      </c>
+      <c r="L282" s="1">
+        <v>-1427.5</v>
+      </c>
+      <c r="M282" s="1">
+        <v>-8682.24</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>723</v>
+      </c>
+      <c r="B283" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.0528246</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>5282.46</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>724</v>
+      </c>
+      <c r="L283" s="1">
+        <v>5282.46</v>
+      </c>
+      <c r="M283" s="1">
+        <v>-5835.4</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>726</v>
+      </c>
+      <c r="B284" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>99.99795875</v>
+      </c>
+      <c r="D284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-408.25</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284" t="s">
+        <v>727</v>
+      </c>
+      <c r="L284" s="1">
+        <v>-408.25</v>
+      </c>
+      <c r="M284" s="1">
+        <v>-16069.81</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>729</v>
+      </c>
+      <c r="B285" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.05366577</v>
+      </c>
+      <c r="D285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>16099.73</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285" t="s">
+        <v>730</v>
+      </c>
+      <c r="L285" s="1">
+        <v>16099.73</v>
+      </c>
+      <c r="M285" s="1">
+        <v>9065.49</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>732</v>
+      </c>
+      <c r="B286" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>100.1281692</v>
+      </c>
+      <c r="D286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>12816.92</v>
+      </c>
+      <c r="I286" s="1">
+        <v>0</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>-473.18</v>
+      </c>
+      <c r="L286" s="1">
+        <v>12816.92</v>
+      </c>
+      <c r="M286" s="1">
+        <v>12343.74</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>734</v>
+      </c>
+      <c r="B287" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.1575659</v>
+      </c>
+      <c r="D287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>31513.18</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>-836.83</v>
+      </c>
+      <c r="L287" s="1">
+        <v>31513.18</v>
+      </c>
+      <c r="M287" s="1">
+        <v>30676.35</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>736</v>
+      </c>
+      <c r="B288" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>100.03764637</v>
+      </c>
+      <c r="D288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>11293.91</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>-524.39</v>
+      </c>
+      <c r="L288" s="1">
+        <v>11293.91</v>
+      </c>
+      <c r="M288" s="1">
+        <v>10769.52</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>738</v>
+      </c>
+      <c r="B289" s="1">
+        <v>13500000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.23731163</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>32037.07</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>739</v>
+      </c>
+      <c r="L289" s="1">
+        <v>32037.07</v>
+      </c>
+      <c r="M289" s="1">
+        <v>34765.2</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>741</v>
+      </c>
+      <c r="B290" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.28627465</v>
+      </c>
+      <c r="D290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>57254.93</v>
+      </c>
+      <c r="I290" s="1">
+        <v>0</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290" t="s">
+        <v>742</v>
+      </c>
+      <c r="L290" s="1">
+        <v>57254.93</v>
+      </c>
+      <c r="M290" s="1">
+        <v>63179.66</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>744</v>
+      </c>
+      <c r="B291" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>101.01332007</v>
+      </c>
+      <c r="D291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>151998.01</v>
+      </c>
+      <c r="I291" s="1">
+        <v>0</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291" t="s">
+        <v>745</v>
+      </c>
+      <c r="L291" s="1">
+        <v>151998.01</v>
+      </c>
+      <c r="M291" s="1">
+        <v>156684.2</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>747</v>
+      </c>
+      <c r="B292" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.3253811</v>
+      </c>
+      <c r="D292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>32538.11</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292" t="s">
+        <v>748</v>
+      </c>
+      <c r="L292" s="1">
+        <v>32538.11</v>
+      </c>
+      <c r="M292" s="1">
+        <v>35541.91</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>750</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100.26107864</v>
+      </c>
+      <c r="D293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>5743.73</v>
+      </c>
+      <c r="I293" s="1">
+        <v>0</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>57.01</v>
+      </c>
+      <c r="L293" s="1">
+        <v>5743.73</v>
+      </c>
+      <c r="M293" s="1">
+        <v>5800.74</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>752</v>
+      </c>
+      <c r="B294" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.0028126</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>843.78</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294" t="s">
+        <v>753</v>
+      </c>
+      <c r="L294" s="1">
+        <v>843.78</v>
+      </c>
+      <c r="M294" s="1">
+        <v>-19344.97</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>755</v>
+      </c>
+      <c r="B295" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.03056967</v>
+      </c>
+      <c r="D295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>4585.45</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295" t="s">
+        <v>756</v>
+      </c>
+      <c r="L295" s="1">
+        <v>4585.45</v>
+      </c>
+      <c r="M295" s="1">
+        <v>-1142.35</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>758</v>
+      </c>
+      <c r="B296" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.15597655</v>
+      </c>
+      <c r="D296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>31195.31</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296" t="s">
+        <v>759</v>
+      </c>
+      <c r="L296" s="1">
+        <v>31195.31</v>
+      </c>
+      <c r="M296" s="1">
+        <v>18696.18</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>761</v>
+      </c>
+      <c r="B297" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.08631787</v>
+      </c>
+      <c r="D297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>12947.68</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297" t="s">
+        <v>762</v>
+      </c>
+      <c r="L297" s="1">
+        <v>12947.68</v>
+      </c>
+      <c r="M297" s="1">
+        <v>10157.24</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>764</v>
+      </c>
+      <c r="B298" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.08640347</v>
+      </c>
+      <c r="D298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>25921.04</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298" t="s">
+        <v>765</v>
+      </c>
+      <c r="L298" s="1">
+        <v>25921.04</v>
+      </c>
+      <c r="M298" s="1">
+        <v>21701.83</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>767</v>
+      </c>
+      <c r="B299" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I125" s="1">
-[...31 lines deleted...]
-      <c r="C126" s="1">
+      <c r="C299" s="1">
+        <v>100.09825436</v>
+      </c>
+      <c r="D299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>24563.59</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299" t="s">
+        <v>768</v>
+      </c>
+      <c r="L299" s="1">
+        <v>24563.59</v>
+      </c>
+      <c r="M299" s="1">
+        <v>22665.4</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>770</v>
+      </c>
+      <c r="B300" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.1471061</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>14710.61</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>-495.68</v>
+      </c>
+      <c r="L300" s="1">
+        <v>14710.61</v>
+      </c>
+      <c r="M300" s="1">
+        <v>14214.93</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>770</v>
+      </c>
+      <c r="B301" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.09046373</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>13569.56</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>-606.64</v>
+      </c>
+      <c r="L301" s="1">
+        <v>13569.56</v>
+      </c>
+      <c r="M301" s="1">
+        <v>12962.92</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>773</v>
+      </c>
+      <c r="B302" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100.45631167</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>5475.74</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>230.54</v>
+      </c>
+      <c r="L302" s="1">
+        <v>5475.74</v>
+      </c>
+      <c r="M302" s="1">
+        <v>5706.28</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>775</v>
+      </c>
+      <c r="B303" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.29485613</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>23588.49</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303" t="s">
+        <v>776</v>
+      </c>
+      <c r="L303" s="1">
+        <v>23588.49</v>
+      </c>
+      <c r="M303" s="1">
+        <v>25872.89</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>775</v>
+      </c>
+      <c r="B304" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.27586886</v>
+      </c>
+      <c r="D304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>17228.01</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304" t="s">
+        <v>778</v>
+      </c>
+      <c r="L304" s="1">
+        <v>17228.01</v>
+      </c>
+      <c r="M304" s="1">
+        <v>19038.33</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>780</v>
+      </c>
+      <c r="B305" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.2501956</v>
+      </c>
+      <c r="D305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>37529.34</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305" t="s">
+        <v>781</v>
+      </c>
+      <c r="L305" s="1">
+        <v>37529.34</v>
+      </c>
+      <c r="M305" s="1">
+        <v>42288.38</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>783</v>
+      </c>
+      <c r="B306" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.5110316</v>
+      </c>
+      <c r="D306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>76654.74</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306" t="s">
+        <v>784</v>
+      </c>
+      <c r="L306" s="1">
+        <v>76654.74</v>
+      </c>
+      <c r="M306" s="1">
+        <v>80073.23</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>786</v>
+      </c>
+      <c r="B307" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100.3005376</v>
+      </c>
+      <c r="D307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>15026.88</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307" t="s">
+        <v>787</v>
+      </c>
+      <c r="L307" s="1">
+        <v>15026.88</v>
+      </c>
+      <c r="M307" s="1">
+        <v>16644.04</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>786</v>
+      </c>
+      <c r="B308" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.52561133</v>
+      </c>
+      <c r="D308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>39420.85</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0</v>
+      </c>
+      <c r="J308">
+        <v>0.0</v>
+      </c>
+      <c r="K308" t="s">
+        <v>789</v>
+      </c>
+      <c r="L308" s="1">
+        <v>39420.85</v>
+      </c>
+      <c r="M308" s="1">
+        <v>41241.19</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>791</v>
+      </c>
+      <c r="B309" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>100.31349166</v>
+      </c>
+      <c r="D309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>27430.52</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0</v>
+      </c>
+      <c r="J309">
+        <v>0.0</v>
+      </c>
+      <c r="K309" t="s">
+        <v>792</v>
+      </c>
+      <c r="L309" s="1">
+        <v>27430.52</v>
+      </c>
+      <c r="M309" s="1">
+        <v>30059.2</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>791</v>
+      </c>
+      <c r="B310" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.2553533</v>
+      </c>
+      <c r="D310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>25535.33</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0</v>
+      </c>
+      <c r="J310">
+        <v>0.0</v>
+      </c>
+      <c r="K310" t="s">
+        <v>794</v>
+      </c>
+      <c r="L310" s="1">
+        <v>25535.33</v>
+      </c>
+      <c r="M310" s="1">
+        <v>28442.31</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>796</v>
+      </c>
+      <c r="B311" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100.41676063</v>
+      </c>
+      <c r="D311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>33340.85</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0</v>
+      </c>
+      <c r="J311">
+        <v>0.0</v>
+      </c>
+      <c r="K311" t="s">
+        <v>797</v>
+      </c>
+      <c r="L311" s="1">
+        <v>33340.85</v>
+      </c>
+      <c r="M311" s="1">
+        <v>35461.7</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>799</v>
+      </c>
+      <c r="B312" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.302901</v>
+      </c>
+      <c r="D312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>12116.04</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0</v>
+      </c>
+      <c r="J312">
+        <v>0.0</v>
+      </c>
+      <c r="K312" t="s">
+        <v>800</v>
+      </c>
+      <c r="L312" s="1">
+        <v>12116.04</v>
+      </c>
+      <c r="M312" s="1">
+        <v>13291.07</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>802</v>
+      </c>
+      <c r="B313" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>99.98686833</v>
+      </c>
+      <c r="D313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-236.37</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0</v>
+      </c>
+      <c r="J313">
+        <v>0.0</v>
+      </c>
+      <c r="K313" t="s">
+        <v>803</v>
+      </c>
+      <c r="L313" s="1">
+        <v>-236.37</v>
+      </c>
+      <c r="M313" s="1">
+        <v>-1992.49</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>805</v>
+      </c>
+      <c r="B314" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.06408087</v>
+      </c>
+      <c r="D314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>19224.26</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0</v>
+      </c>
+      <c r="J314">
+        <v>0.0</v>
+      </c>
+      <c r="K314" t="s">
+        <v>806</v>
+      </c>
+      <c r="L314" s="1">
+        <v>19224.26</v>
+      </c>
+      <c r="M314" s="1">
+        <v>6357.54</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>808</v>
+      </c>
+      <c r="B315" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.48380637</v>
+      </c>
+      <c r="D315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>30982.96</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0</v>
+      </c>
+      <c r="J315">
+        <v>0.0</v>
+      </c>
+      <c r="K315" t="s">
+        <v>809</v>
+      </c>
+      <c r="L315" s="1">
+        <v>30982.96</v>
+      </c>
+      <c r="M315" s="1">
+        <v>32101.46</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>811</v>
+      </c>
+      <c r="B316" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.25041873</v>
+      </c>
+      <c r="D316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>75125.62</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0</v>
+      </c>
+      <c r="J316">
+        <v>0.0</v>
+      </c>
+      <c r="K316" t="s">
+        <v>812</v>
+      </c>
+      <c r="L316" s="1">
+        <v>75125.62</v>
+      </c>
+      <c r="M316" s="1">
+        <v>82742.99</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>814</v>
+      </c>
+      <c r="B317" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.30760893</v>
+      </c>
+      <c r="D317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>43065.25</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0</v>
+      </c>
+      <c r="J317">
+        <v>0.0</v>
+      </c>
+      <c r="K317" t="s">
+        <v>815</v>
+      </c>
+      <c r="L317" s="1">
+        <v>43065.25</v>
+      </c>
+      <c r="M317" s="1">
+        <v>47566.53</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>817</v>
+      </c>
+      <c r="B318" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.3072472</v>
+      </c>
+      <c r="D318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>15362.36</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0</v>
+      </c>
+      <c r="J318">
+        <v>0.0</v>
+      </c>
+      <c r="K318" t="s">
+        <v>818</v>
+      </c>
+      <c r="L318" s="1">
+        <v>15362.36</v>
+      </c>
+      <c r="M318" s="1">
+        <v>16954.2</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>817</v>
+      </c>
+      <c r="B319" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.18579107</v>
+      </c>
+      <c r="D319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>27868.66</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319">
+        <v>0.0</v>
+      </c>
+      <c r="K319" t="s">
+        <v>820</v>
+      </c>
+      <c r="L319" s="1">
+        <v>27868.66</v>
+      </c>
+      <c r="M319" s="1">
+        <v>32454.17</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>822</v>
+      </c>
+      <c r="B320" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D126" s="1">
-[...11 lines deleted...]
-      <c r="H126" s="1">
+      <c r="C320" s="1">
+        <v>100.32315735</v>
+      </c>
+      <c r="D320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>64631.47</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320">
+        <v>0.0</v>
+      </c>
+      <c r="K320" t="s">
+        <v>823</v>
+      </c>
+      <c r="L320" s="1">
+        <v>64631.47</v>
+      </c>
+      <c r="M320" s="1">
+        <v>71783.5</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>825</v>
+      </c>
+      <c r="B321" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.7204254</v>
+      </c>
+      <c r="D321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>36021.27</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321">
+        <v>0.0</v>
+      </c>
+      <c r="K321" t="s">
+        <v>826</v>
+      </c>
+      <c r="L321" s="1">
+        <v>36021.27</v>
+      </c>
+      <c r="M321" s="1">
+        <v>37682.45</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>828</v>
+      </c>
+      <c r="B322" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.32302654</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>16797.38</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322">
+        <v>0.0</v>
+      </c>
+      <c r="K322" t="s">
+        <v>829</v>
+      </c>
+      <c r="L322" s="1">
+        <v>16797.38</v>
+      </c>
+      <c r="M322" s="1">
+        <v>18266.42</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>828</v>
+      </c>
+      <c r="B323" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.4160371</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>27583.26</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0</v>
+      </c>
+      <c r="J323">
+        <v>0.0</v>
+      </c>
+      <c r="K323" t="s">
+        <v>831</v>
+      </c>
+      <c r="L323" s="1">
+        <v>27583.26</v>
+      </c>
+      <c r="M323" s="1">
+        <v>29322.87</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>828</v>
+      </c>
+      <c r="B324" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.26751712</v>
+      </c>
+      <c r="D324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>19528.75</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324" t="s">
+        <v>833</v>
+      </c>
+      <c r="L324" s="1">
+        <v>19528.75</v>
+      </c>
+      <c r="M324" s="1">
+        <v>21563.68</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>835</v>
+      </c>
+      <c r="B325" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.52987702</v>
+      </c>
+      <c r="D325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>24904.22</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0</v>
+      </c>
+      <c r="J325">
+        <v>0.0</v>
+      </c>
+      <c r="K325" t="s">
+        <v>836</v>
+      </c>
+      <c r="L325" s="1">
+        <v>24904.22</v>
+      </c>
+      <c r="M325" s="1">
+        <v>26077.61</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>835</v>
+      </c>
+      <c r="B326" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.307919</v>
+      </c>
+      <c r="D326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>12316.76</v>
+      </c>
+      <c r="I326" s="1">
+        <v>0</v>
+      </c>
+      <c r="J326">
+        <v>0.0</v>
+      </c>
+      <c r="K326" t="s">
+        <v>838</v>
+      </c>
+      <c r="L326" s="1">
+        <v>12316.76</v>
+      </c>
+      <c r="M326" s="1">
+        <v>13569.67</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>835</v>
+      </c>
+      <c r="B327" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.52518486</v>
+      </c>
+      <c r="D327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>19431.84</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0</v>
+      </c>
+      <c r="J327">
+        <v>0.0</v>
+      </c>
+      <c r="K327">
+        <v>895.46</v>
+      </c>
+      <c r="L327" s="1">
+        <v>19431.84</v>
+      </c>
+      <c r="M327" s="1">
+        <v>20327.3</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>841</v>
+      </c>
+      <c r="B328" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100.08185136</v>
+      </c>
+      <c r="D328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>10231.42</v>
+      </c>
+      <c r="I328" s="1">
+        <v>0</v>
+      </c>
+      <c r="J328">
+        <v>0.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>842</v>
+      </c>
+      <c r="L328" s="1">
+        <v>10231.42</v>
+      </c>
+      <c r="M328" s="1">
+        <v>2703.02</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>844</v>
+      </c>
+      <c r="B329" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.19585288</v>
+      </c>
+      <c r="D329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>48963.22</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0</v>
+      </c>
+      <c r="J329">
+        <v>0.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>845</v>
+      </c>
+      <c r="L329" s="1">
+        <v>48963.22</v>
+      </c>
+      <c r="M329" s="1">
+        <v>34213.22</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>847</v>
+      </c>
+      <c r="B330" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.12426873</v>
+      </c>
+      <c r="D330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>18640.31</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330" t="s">
+        <v>848</v>
+      </c>
+      <c r="L330" s="1">
+        <v>18640.31</v>
+      </c>
+      <c r="M330" s="1">
+        <v>9336.18</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>850</v>
+      </c>
+      <c r="B331" s="1">
+        <v>10500000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100.13556924</v>
+      </c>
+      <c r="D331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>14234.77</v>
+      </c>
+      <c r="I331" s="1">
+        <v>0</v>
+      </c>
+      <c r="J331">
+        <v>0.0</v>
+      </c>
+      <c r="K331">
+        <v>-551.96</v>
+      </c>
+      <c r="L331" s="1">
+        <v>14234.77</v>
+      </c>
+      <c r="M331" s="1">
+        <v>13682.81</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>852</v>
+      </c>
+      <c r="B332" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.23559415</v>
+      </c>
+      <c r="D332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>94237.66</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>853</v>
+      </c>
+      <c r="L332" s="1">
+        <v>94237.66</v>
+      </c>
+      <c r="M332" s="1">
+        <v>106189.23</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>855</v>
+      </c>
+      <c r="B333" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.1307548</v>
+      </c>
+      <c r="D333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>32688.7</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0</v>
+      </c>
+      <c r="J333">
+        <v>0.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>856</v>
+      </c>
+      <c r="L333" s="1">
+        <v>32688.7</v>
+      </c>
+      <c r="M333" s="1">
+        <v>39264.67</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>858</v>
+      </c>
+      <c r="B334" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.00304282</v>
+      </c>
+      <c r="D334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>1034.56</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0</v>
+      </c>
+      <c r="J334">
+        <v>0.0</v>
+      </c>
+      <c r="K334" t="s">
+        <v>859</v>
+      </c>
+      <c r="L334" s="1">
+        <v>1034.56</v>
+      </c>
+      <c r="M334" s="1">
+        <v>-513.98</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>861</v>
+      </c>
+      <c r="B335" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.06788347</v>
+      </c>
+      <c r="D335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>10182.52</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0</v>
+      </c>
+      <c r="J335">
+        <v>0.0</v>
+      </c>
+      <c r="K335" t="s">
+        <v>862</v>
+      </c>
+      <c r="L335" s="1">
+        <v>10182.52</v>
+      </c>
+      <c r="M335" s="1">
+        <v>-2542.81</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>864</v>
+      </c>
+      <c r="B336" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.0113655</v>
+      </c>
+      <c r="D336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>909.24</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0</v>
+      </c>
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336" t="s">
+        <v>865</v>
+      </c>
+      <c r="L336" s="1">
+        <v>909.24</v>
+      </c>
+      <c r="M336" s="1">
+        <v>-2621.48</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>867</v>
+      </c>
+      <c r="B337" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.01471061</v>
+      </c>
+      <c r="D337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>325.84</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0</v>
+      </c>
+      <c r="J337">
+        <v>0.0</v>
+      </c>
+      <c r="K337">
+        <v>-387.37</v>
+      </c>
+      <c r="L337" s="1">
+        <v>325.84</v>
+      </c>
+      <c r="M337" s="1">
+        <v>-61.53</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>869</v>
+      </c>
+      <c r="B338" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I126" s="1">
-[...31 lines deleted...]
-      <c r="C127" s="1">
+      <c r="C338" s="1">
+        <v>100.3385563</v>
+      </c>
+      <c r="D338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>67711.26</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0</v>
+      </c>
+      <c r="J338">
+        <v>0.0</v>
+      </c>
+      <c r="K338" t="s">
+        <v>870</v>
+      </c>
+      <c r="L338" s="1">
+        <v>67711.26</v>
+      </c>
+      <c r="M338" s="1">
+        <v>73029.11</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>872</v>
+      </c>
+      <c r="B339" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D127" s="1">
-[...11 lines deleted...]
-      <c r="H127" s="1">
+      <c r="C339" s="1">
+        <v>100.0589577</v>
+      </c>
+      <c r="D339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>11791.54</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0</v>
+      </c>
+      <c r="J339">
+        <v>0.0</v>
+      </c>
+      <c r="K339" t="s">
+        <v>873</v>
+      </c>
+      <c r="L339" s="1">
+        <v>11791.54</v>
+      </c>
+      <c r="M339" s="1">
+        <v>-8169.55</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>875</v>
+      </c>
+      <c r="B340" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.10091947</v>
+      </c>
+      <c r="D340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>30275.84</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0</v>
+      </c>
+      <c r="J340">
+        <v>0.0</v>
+      </c>
+      <c r="K340" t="s">
+        <v>876</v>
+      </c>
+      <c r="L340" s="1">
+        <v>30275.84</v>
+      </c>
+      <c r="M340" s="1">
+        <v>4917.6</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>875</v>
+      </c>
+      <c r="B341" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.08325916</v>
+      </c>
+      <c r="D341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>20814.79</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0</v>
+      </c>
+      <c r="J341">
+        <v>0.0</v>
+      </c>
+      <c r="K341" t="s">
+        <v>878</v>
+      </c>
+      <c r="L341" s="1">
+        <v>20814.79</v>
+      </c>
+      <c r="M341" s="1">
+        <v>84.65</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>875</v>
+      </c>
+      <c r="B342" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I127" s="1">
-[...31 lines deleted...]
-      <c r="C128" s="1">
+      <c r="C342" s="1">
+        <v>100.0979885</v>
+      </c>
+      <c r="D342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>19597.7</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0</v>
+      </c>
+      <c r="J342">
+        <v>0.0</v>
+      </c>
+      <c r="K342" t="s">
+        <v>880</v>
+      </c>
+      <c r="L342" s="1">
+        <v>19597.7</v>
+      </c>
+      <c r="M342" s="1">
+        <v>5890.52</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>882</v>
+      </c>
+      <c r="B343" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.07982665</v>
+      </c>
+      <c r="D343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>15965.33</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0</v>
+      </c>
+      <c r="J343">
+        <v>0.0</v>
+      </c>
+      <c r="K343" t="s">
+        <v>883</v>
+      </c>
+      <c r="L343" s="1">
+        <v>15965.33</v>
+      </c>
+      <c r="M343" s="1">
+        <v>2344.65</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>882</v>
+      </c>
+      <c r="B344" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.05235815</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>10471.63</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0</v>
+      </c>
+      <c r="J344">
+        <v>0.0</v>
+      </c>
+      <c r="K344" t="s">
+        <v>885</v>
+      </c>
+      <c r="L344" s="1">
+        <v>10471.63</v>
+      </c>
+      <c r="M344" s="1">
+        <v>-599.05</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>882</v>
+      </c>
+      <c r="B345" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D128" s="1">
-[...11 lines deleted...]
-      <c r="H128" s="1">
+      <c r="C345" s="1">
+        <v>100.11118532</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>27796.33</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0</v>
+      </c>
+      <c r="J345">
+        <v>0.0</v>
+      </c>
+      <c r="K345" t="s">
+        <v>887</v>
+      </c>
+      <c r="L345" s="1">
+        <v>27796.33</v>
+      </c>
+      <c r="M345" s="1">
+        <v>8350.34</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>882</v>
+      </c>
+      <c r="B346" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>100.10929565</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>21859.13</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0</v>
+      </c>
+      <c r="J346">
+        <v>0.0</v>
+      </c>
+      <c r="K346" t="s">
+        <v>889</v>
+      </c>
+      <c r="L346" s="1">
+        <v>21859.13</v>
+      </c>
+      <c r="M346" s="1">
+        <v>6184.28</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>891</v>
+      </c>
+      <c r="B347" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.03392277</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>2204.98</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0</v>
+      </c>
+      <c r="J347">
+        <v>0.0</v>
+      </c>
+      <c r="K347" t="s">
+        <v>892</v>
+      </c>
+      <c r="L347" s="1">
+        <v>2204.98</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-2546.85</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>891</v>
+      </c>
+      <c r="B348" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.044686</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>4468.6</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0</v>
+      </c>
+      <c r="J348">
+        <v>0.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>894</v>
+      </c>
+      <c r="L348" s="1">
+        <v>4468.6</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-4309.12</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>896</v>
+      </c>
+      <c r="B349" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.01238448</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>1548.06</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0</v>
+      </c>
+      <c r="J349">
+        <v>0.0</v>
+      </c>
+      <c r="K349" t="s">
+        <v>897</v>
+      </c>
+      <c r="L349" s="1">
+        <v>1548.06</v>
+      </c>
+      <c r="M349" s="1">
+        <v>-3884.83</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>899</v>
+      </c>
+      <c r="B350" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100.04569547</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>3427.16</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350" t="s">
+        <v>900</v>
+      </c>
+      <c r="L350" s="1">
+        <v>3427.16</v>
+      </c>
+      <c r="M350" s="1">
+        <v>218.93</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>899</v>
+      </c>
+      <c r="B351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100.0612823</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>12256.46</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351" t="s">
+        <v>902</v>
+      </c>
+      <c r="L351" s="1">
+        <v>12256.46</v>
+      </c>
+      <c r="M351" s="1">
+        <v>1732.01</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.0463252</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>2316.26</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0</v>
+      </c>
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352" t="s">
+        <v>904</v>
+      </c>
+      <c r="L352" s="1">
+        <v>2316.26</v>
+      </c>
+      <c r="M352" s="1">
+        <v>184.52</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>906</v>
+      </c>
+      <c r="B353" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.00798993</v>
+      </c>
+      <c r="D353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>2396.98</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0</v>
+      </c>
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353" t="s">
+        <v>907</v>
+      </c>
+      <c r="L353" s="1">
+        <v>2396.98</v>
+      </c>
+      <c r="M353" s="1">
+        <v>-92.5</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>909</v>
+      </c>
+      <c r="B354" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>99.98113227</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-2830.16</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354" t="s">
+        <v>910</v>
+      </c>
+      <c r="L354" s="1">
+        <v>-2830.16</v>
+      </c>
+      <c r="M354" s="1">
+        <v>-8806.93</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>912</v>
+      </c>
+      <c r="B355" s="1">
+        <v>8600000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>100.00241035</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>207.29</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355" t="s">
+        <v>913</v>
+      </c>
+      <c r="L355" s="1">
+        <v>207.29</v>
+      </c>
+      <c r="M355" s="1">
+        <v>-2135.6</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>915</v>
+      </c>
+      <c r="B356" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.05139753</v>
+      </c>
+      <c r="D356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>15419.26</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356" t="s">
+        <v>916</v>
+      </c>
+      <c r="L356" s="1">
+        <v>15419.26</v>
+      </c>
+      <c r="M356" s="1">
+        <v>8324.6</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>918</v>
+      </c>
+      <c r="B357" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.0858614</v>
+      </c>
+      <c r="D357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>17172.28</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357" t="s">
+        <v>919</v>
+      </c>
+      <c r="L357" s="1">
+        <v>17172.28</v>
+      </c>
+      <c r="M357" s="1">
+        <v>13444.2</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>921</v>
+      </c>
+      <c r="B358" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I128" s="1">
-[...31 lines deleted...]
-      <c r="C129" s="1">
+      <c r="C358" s="1">
+        <v>100.17818456</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>44546.14</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358" t="s">
+        <v>856</v>
+      </c>
+      <c r="L358" s="1">
+        <v>44546.14</v>
+      </c>
+      <c r="M358" s="1">
+        <v>51122.11</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>921</v>
+      </c>
+      <c r="B359" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.08264216</v>
+      </c>
+      <c r="D359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>20660.54</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359">
+        <v>0.0</v>
+      </c>
+      <c r="K359" t="s">
+        <v>856</v>
+      </c>
+      <c r="L359" s="1">
+        <v>20660.54</v>
+      </c>
+      <c r="M359" s="1">
+        <v>27236.51</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>924</v>
+      </c>
+      <c r="B360" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D129" s="1">
-[...196 lines deleted...]
-      <c r="C133" s="1">
+      <c r="C360" s="1">
+        <v>100.30166375</v>
+      </c>
+      <c r="D360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>60332.75</v>
+      </c>
+      <c r="I360" s="1">
+        <v>0</v>
+      </c>
+      <c r="J360">
+        <v>0.0</v>
+      </c>
+      <c r="K360" t="s">
+        <v>925</v>
+      </c>
+      <c r="L360" s="1">
+        <v>60332.75</v>
+      </c>
+      <c r="M360" s="1">
+        <v>66168.15</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>927</v>
+      </c>
+      <c r="B361" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D133" s="1">
-[...2896 lines deleted...]
-      <c r="C191" s="1">
+      <c r="C361" s="1">
+        <v>100.01959437</v>
+      </c>
+      <c r="D361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>5878.31</v>
+      </c>
+      <c r="I361" s="1">
+        <v>0</v>
+      </c>
+      <c r="J361">
+        <v>0.0</v>
+      </c>
+      <c r="K361" t="s">
+        <v>928</v>
+      </c>
+      <c r="L361" s="1">
+        <v>5878.31</v>
+      </c>
+      <c r="M361" s="1">
+        <v>-13638.33</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>930</v>
+      </c>
+      <c r="B362" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.34105703</v>
+      </c>
+      <c r="D362" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>34927.65</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362" t="s">
+        <v>931</v>
+      </c>
+      <c r="L362" s="1">
+        <v>34927.65</v>
+      </c>
+      <c r="M362" s="1">
+        <v>37936.03</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>933</v>
+      </c>
+      <c r="B363" s="1">
         <v>28500000.0</v>
       </c>
-      <c r="D191" s="1">
-[...2067 lines deleted...]
-      <c r="J232" s="1">
+      <c r="C363" s="1">
+        <v>100.09339081</v>
+      </c>
+      <c r="D363" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>26616.38</v>
+      </c>
+      <c r="I363" s="1">
         <v>0</v>
       </c>
-      <c r="K232">
-[...6553 lines deleted...]
-        <v>799.52</v>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363" t="s">
+        <v>934</v>
+      </c>
+      <c r="L363" s="1">
+        <v>26616.38</v>
       </c>
       <c r="M363" s="1">
-        <v>57283.49</v>
+        <v>22726.89</v>
       </c>
       <c r="N363" s="1">
-        <v>58083.01</v>
-[...205 lines deleted...]
-        <v>1</v>
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>932</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">