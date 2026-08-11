--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="945">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -475,51 +475,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1042,1827 +1042,1857 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>13 238.50</t>
+    <t>16 428.50</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 935.34</t>
+    <t>14 439.45</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>27 065.75</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>11 558.22</t>
+    <t>9 606.16</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 797.19</t>
+    <t>10 036.23</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>8 334.25</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 327.38</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 967.23</t>
+    <t>3 323.95</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>18 493.15</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>60 761.07</t>
+    <t>51 251.20</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>14 219.18</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 358.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 305.89</t>
+    <t>3 049.73</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 270.55</t>
+    <t>20 434.93</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>43 006.85</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>21 025.63</t>
+    <t>22 636.79</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 520.55</t>
+  </si>
+  <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 202.38</t>
+    <t>5 115.95</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>15 054.79</t>
+    <t>16 013.70</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 663.17</t>
+    <t>3 247.14</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 097.75</t>
+    <t>4 417.89</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 250.79</t>
+    <t>8 645.18</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 057.53</t>
+    <t>8 591.78</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>7 263.70</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>5 242.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>13 365.79</t>
-[...8 lines deleted...]
-    <t>10 772.26</t>
+    <t>14 183.27</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 452.74</t>
-[...8 lines deleted...]
-    <t>24 410.96</t>
+    <t>9 856.85</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>5 707.62</t>
+    <t>6 357.92</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>9 172.05</t>
+    <t>10 290.60</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>12 571.23</t>
+    <t>14 132.88</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>5 840.26</t>
+    <t>7 082.87</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>33 667.46</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>2 599.32</t>
+    <t>3 729.45</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>4 936.99</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>9 172.60</t>
+    <t>11 145.21</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 913.51</t>
+    <t>10 048.99</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>13 204.11</t>
+    <t>14 498.63</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>8 493.15</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>12 082.19</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 135.62</t>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 164.44</t>
+    <t>3 767.73</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 765.41</t>
+    <t>20 101.03</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 326.03</t>
+    <t>2 531.51</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>12 317.81</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>41 645.55</t>
+    <t>36 107.88</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>24 480.82</t>
+    <t>21 667.81</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>22 600.41</t>
+    <t>23 918.22</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 457.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>11 761.64</t>
+    <t>12 871.23</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>12 777.21</t>
+    <t>13 537.75</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 742.14</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>31 506.85</t>
+    <t>34 246.58</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 914.04</t>
+    <t>2 468.84</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 592.81</t>
+    <t>7 229.79</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 345.89</t>
+    <t>4 654.11</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 849.32</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>8 681.51</t>
+    <t>9 195.21</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 764.50</t>
+    <t>24 307.86</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>4 338.08</t>
+    <t>4 854.52</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 716.60</t>
+    <t>8 528.88</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>10 904.37</t>
+    <t>13 224.45</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>20 579.68</t>
+    <t>22 346.17</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>20 796.58</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>6 041.10</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>3 452.57</t>
-[...8 lines deleted...]
-    <t>20 128.77</t>
+    <t>3 942.29</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>1 974.66</t>
+    <t>3 248.63</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>28 233.92</t>
+    <t>29 875.42</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 239.73</t>
+    <t>15 164.38</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 996.58</t>
+    <t>7 613.01</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>13 631.51</t>
+    <t>16 179.45</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 940.09</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>5 209.52</t>
+    <t>5 542.40</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>7 780.82</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>5 671.23</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>1 317.81</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>9 249.32</t>
+    <t>10 126.03</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>57 972.63</t>
+    <t>69 778.15</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>10 526.03</t>
+    <t>11 457.53</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>6 450.71</t>
+    <t>7 450.82</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>3 638.36</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 862.60</t>
+    <t>5 557.26</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>4 030.82</t>
+    <t>4 596.99</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 767.35</t>
+    <t>6 234.23</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>10 177.53</t>
+    <t>10 988.49</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
-    <t>FR0012602779</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>276 595.12</t>
+    <t>173 627.10</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 835.62</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
+    <t>1 003.56</t>
+  </si>
+  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>3 257.53</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 250.00</t>
+    <t>2 455.48</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>23 929.45</t>
+    <t>25 415.75</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 945.21</t>
-[...8 lines deleted...]
-    <t>2 190.00</t>
+    <t>23 301.37</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>40 273.97</t>
+    <t>25 602.74</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>9 663.45</t>
+    <t>10 610.85</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 706.85</t>
-[...8 lines deleted...]
-    <t>11 497.01</t>
+    <t>7 583.56</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>4 915.07</t>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>39 174.66</t>
+    <t>42 359.59</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>7 260.27</t>
+    <t>7 945.21</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>19 565.70</t>
+    <t>21 352.52</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>8 485.74</t>
+    <t>9 201.83</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 731.78</t>
+  </si>
+  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>3 688.27</t>
+    <t>5 998.29</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>15 181.51</t>
+    <t>16 285.62</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>133 413.46</t>
+    <t>263 256.80</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 919.18</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 312.55</t>
+    <t>8 285.23</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>3 721.92</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>13 504.11</t>
+    <t>14 778.08</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 246.58</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>5 967.12</t>
+    <t>6 419.18</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>4 559.59</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>22 488.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 992.68</t>
+    <t>11 631.79</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>21 491.16</t>
+    <t>23 577.68</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>8 260.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 736.03</t>
+    <t>7 646.30</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 216.07</t>
+    <t>3 798.98</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>7 700.00</t>
+    <t>8 227.40</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>9 534.25</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>6 262.93</t>
+    <t>8 160.79</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 290.90</t>
+    <t>6 891.45</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>12 716.66</t>
+    <t>13 812.92</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>8 573.26</t>
+    <t>18 651.07</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>21 754.41</t>
+    <t>16 565.28</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 651.20</t>
+    <t>6 283.20</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>13 626.03</t>
+    <t>17 150.41</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 409.59</t>
+    <t>1 984.93</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 349.32</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 232.32</t>
+    <t>13 102.95</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>10 597.85</t>
+    <t>13 151.55</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>4 417.81</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 002.08</t>
+  </si>
+  <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>39 081.44</t>
+    <t>43 754.39</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 631.16</t>
+    <t>3 683.63</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 258.22</t>
+    <t>2 545.89</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>14 690.37</t>
+    <t>15 956.78</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>7 989.04</t>
+    <t>8 543.84</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 710.14</t>
+    <t>5 016.99</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 015.20</t>
+    <t>3 200.61</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>9 243.72</t>
+    <t>10 484.48</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>11 343.84</t>
+    <t>13 836.99</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 350.68</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>27 092.47</t>
+    <t>28 941.78</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 252.04</t>
-[...8 lines deleted...]
-    <t>1 943.84</t>
+    <t>4 393.10</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 860.33</t>
+    <t>8 540.88</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>3 647.47</t>
+    <t>4 399.52</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>21 336.47</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 785.33</t>
+    <t>4 290.04</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 452.05</t>
+    <t>10 273.97</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>13 079.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 155.14</t>
+  </si>
+  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>246 370.70</t>
+    <t>9 352.31</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 203.51</t>
+    <t>4 983.23</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 897.69</t>
+    <t>7 950.77</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>3 806.51</t>
+    <t>5 809.93</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 455.29</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 120.55</t>
+    <t>9 189.04</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 327.40</t>
+    <t>5 991.78</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>20 958.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
+    <t>18 184.93</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 915.07</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>1 093.15</t>
+    <t>4 348.61</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>13 064.38</t>
+    <t>14 461.64</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>6 413.27</t>
+    <t>8 449.23</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 226.85</t>
+    <t>6 388.38</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 853.38</t>
+    <t>11 535.99</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 979.45</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 646.58</t>
+    <t>18 132.88</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 572.57</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 110.07</t>
+    <t>31 070.34</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 035.43</t>
+    <t>6 013.18</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 000.85</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 472.05</t>
+    <t>2 289.86</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>3 653.42</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
+    <t>BE0390281500</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 3.5 22/10/2034</t>
+  </si>
+  <si>
+    <t>25 804.11</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 962.56</t>
+    <t>6 368.18</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 609.95</t>
+    <t>12 646.55</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-25 500.00</t>
+    <t>-40 500.00</t>
   </si>
   <si>
     <t>CDS-00108270</t>
   </si>
   <si>
     <t>263KBAMLE01A60AD2858</t>
   </si>
   <si>
-    <t>25 500.00</t>
+    <t>40 500.00</t>
   </si>
   <si>
     <t>CDS-00108276</t>
   </si>
   <si>
     <t>263KBAMLE01A70AD2858</t>
   </si>
   <si>
     <t>CDS-00108689</t>
   </si>
   <si>
     <t>2648BAMLE02U40665034</t>
   </si>
   <si>
-    <t>11 805.56</t>
+    <t>18 750.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3226,154 +3256,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>639826.584</v>
+        <v>638828.584</v>
       </c>
       <c r="D2">
-        <v>927.18</v>
+        <v>929.15</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>593238164.34</v>
+        <v>593571852.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>593238164.34</v>
+        <v>593571852.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>911.82</v>
+        <v>913.76</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8773553.08</v>
+        <v>8792202.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8773553.08</v>
+        <v>8792202.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>30878.0</v>
+        <v>31982.0</v>
       </c>
       <c r="D4">
-        <v>111.3</v>
+        <v>111.58</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3436897.7</v>
+        <v>3568750.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3436897.7</v>
+        <v>3568750.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P369"/>
+  <dimension ref="A1:P374"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O369" sqref="O369"/>
+      <selection activeCell="O374" sqref="O374"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3395,18436 +3425,18686 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.44</v>
+        <v>37.0</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-25851.42</v>
+        <v>12173.42</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.732538330494</v>
+        <v>5.0539466212379</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>215018.16</v>
+        <v>253043.0</v>
       </c>
       <c r="N2" s="1">
-        <v>215018.16</v>
+        <v>253043.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>30.2</v>
+        <v>29.89</v>
       </c>
       <c r="E3" s="1">
         <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>38851.35</v>
+        <v>32491.7</v>
       </c>
       <c r="J3" s="1">
-        <v>6.6904149488812</v>
+        <v>5.5952484378166</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>619553.0</v>
+        <v>613193.35</v>
       </c>
       <c r="N3" s="1">
-        <v>619553.0</v>
+        <v>613193.35</v>
       </c>
       <c r="O3" s="1">
         <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5562.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>234.6</v>
+        <v>267.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.7687162891</v>
+        <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1366965.6</v>
+        <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-62120.4</v>
+        <v>115013.54</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.5444011173361</v>
+        <v>8.8014800908016</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1304845.2</v>
+        <v>1421765.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1304845.2</v>
+        <v>1421765.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>9063.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D5" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E5" s="1">
-        <v>207.5221659495</v>
+        <v>207.5221655316</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1880773.39</v>
+        <v>1797764.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-566185.24</v>
+        <v>-570217.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.103852117984</v>
+        <v>-31.718137367624</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1314588.15</v>
+        <v>1227547.1</v>
       </c>
       <c r="N5" s="1">
-        <v>1314588.15</v>
+        <v>1227547.1</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>862.0</v>
+        <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1539.1208816705</v>
+        <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1326722.2</v>
+        <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-480841.6</v>
+        <v>-509331.61</v>
       </c>
       <c r="J6" s="1">
-        <v>-36.242824609402</v>
+        <v>-40.160645702103</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>845880.6</v>
+        <v>758904.0</v>
       </c>
       <c r="N6" s="1">
-        <v>845880.6</v>
+        <v>758904.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>111495.0</v>
+        <v>106577.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.18</v>
+        <v>23.38</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0886326741</v>
+        <v>27.0886326318</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3020247.1</v>
+        <v>2887025.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-101308.0</v>
+        <v>-395254.94</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.3542950840016</v>
+        <v>-13.69073397766</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2918939.1</v>
+        <v>2491770.26</v>
       </c>
       <c r="N7" s="1">
-        <v>2918939.1</v>
+        <v>2491770.26</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>111.7</v>
+        <v>105.6</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-12555.8</v>
+        <v>-23987.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-5.6587837837838</v>
+        <v>-10.810810810811</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>209325.8</v>
+        <v>197894.4</v>
       </c>
       <c r="N8" s="1">
-        <v>209325.8</v>
+        <v>197894.4</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>68.6</v>
+        <v>67.95</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>31412.7</v>
+        <v>27830.55</v>
       </c>
       <c r="J9" s="1">
-        <v>9.0620031796502</v>
+        <v>8.0286168521463</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>378054.6</v>
+        <v>374472.45</v>
       </c>
       <c r="N9" s="1">
-        <v>378054.6</v>
+        <v>374472.45</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>101983.0</v>
+        <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.778</v>
+        <v>9.66</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8571026544</v>
+        <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>903273.9</v>
+        <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>93915.87</v>
+        <v>78270.45</v>
       </c>
       <c r="J10" s="1">
-        <v>10.397274846533</v>
+        <v>9.06501146323</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>997189.77</v>
+        <v>941705.1</v>
       </c>
       <c r="N10" s="1">
-        <v>997189.77</v>
+        <v>941705.1</v>
       </c>
       <c r="O10" s="1">
         <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>20642.0</v>
+        <v>19732.0</v>
       </c>
       <c r="D11" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5490906889</v>
+        <v>161.5490908169</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3334696.33</v>
+        <v>3187686.66</v>
       </c>
       <c r="I11" s="1">
-        <v>185177.51</v>
+        <v>274884.7</v>
       </c>
       <c r="J11" s="1">
-        <v>5.553054661502</v>
+        <v>8.623328743359</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3519873.84</v>
+        <v>3462571.36</v>
       </c>
       <c r="N11" s="1">
-        <v>3519873.84</v>
+        <v>3462571.36</v>
       </c>
       <c r="O11" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>13309.0</v>
+        <v>12722.0</v>
       </c>
       <c r="D12" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E12" s="1">
-        <v>240.1814276054</v>
+        <v>240.1814274485</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3196574.62</v>
+        <v>3055588.12</v>
       </c>
       <c r="I12" s="1">
-        <v>2057818.58</v>
+        <v>1673179.28</v>
       </c>
       <c r="J12" s="1">
-        <v>64.375740429297</v>
+        <v>54.758011037168</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5254393.2</v>
+        <v>4728767.4</v>
       </c>
       <c r="N12" s="1">
-        <v>5254393.2</v>
+        <v>4728767.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.05</v>
+        <v>17.22</v>
       </c>
       <c r="E13" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-285267.06</v>
+        <v>-279724.89</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.915381588355</v>
+        <v>-33.256473369588</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>555847.05</v>
+        <v>561389.22</v>
       </c>
       <c r="N13" s="1">
-        <v>555847.05</v>
+        <v>561389.22</v>
       </c>
       <c r="O13" s="1">
         <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>60.0</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-13912.45</v>
+        <v>-8425.85</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.5861526357199</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>235140.0</v>
+        <v>240626.6</v>
       </c>
       <c r="N14" s="1">
-        <v>235140.0</v>
+        <v>240626.6</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>37581.0</v>
+        <v>35923.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.64</v>
+        <v>51.38</v>
       </c>
       <c r="E15" s="1">
-        <v>67.6265642213</v>
+        <v>67.6265643181</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2541473.91</v>
+        <v>2429349.07</v>
       </c>
       <c r="I15" s="1">
-        <v>-563210.07</v>
+        <v>-583625.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.160765364693</v>
+        <v>-24.023938642955</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1978263.84</v>
+        <v>1845723.74</v>
       </c>
       <c r="N15" s="1">
-        <v>1978263.84</v>
+        <v>1845723.74</v>
       </c>
       <c r="O15" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.015</v>
+        <v>10.76</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-56668.28</v>
+        <v>-43308.2</v>
       </c>
       <c r="J16" s="1">
-        <v>-23.984819226767</v>
+        <v>-18.330172506324</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>179599.0</v>
+        <v>192959.08</v>
       </c>
       <c r="N16" s="1">
-        <v>179599.0</v>
+        <v>192959.08</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>44845.0</v>
+        <v>42867.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E17" s="1">
-        <v>56.6150513993</v>
+        <v>56.6150514382</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2538901.98</v>
+        <v>2426917.41</v>
       </c>
       <c r="I17" s="1">
-        <v>267498.12</v>
+        <v>480322.53</v>
       </c>
       <c r="J17" s="1">
-        <v>10.535976658697</v>
+        <v>19.791465833195</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2806400.1</v>
+        <v>2907239.94</v>
       </c>
       <c r="N17" s="1">
-        <v>2806400.1</v>
+        <v>2907239.94</v>
       </c>
       <c r="O17" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>32.44</v>
+        <v>36.34</v>
       </c>
       <c r="E18" s="1">
         <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>55321.08</v>
+        <v>137431.68</v>
       </c>
       <c r="J18" s="1">
-        <v>8.8137110371318</v>
+        <v>21.895507370202</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>682991.76</v>
+        <v>765102.36</v>
       </c>
       <c r="N18" s="1">
-        <v>682991.76</v>
+        <v>765102.36</v>
       </c>
       <c r="O18" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>15478.0</v>
+        <v>14795.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E19" s="1">
-        <v>434.9879810053</v>
+        <v>434.9879810747</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6732743.97</v>
+        <v>6435647.18</v>
       </c>
       <c r="I19" s="1">
-        <v>12413542.03</v>
+        <v>12880704.82</v>
       </c>
       <c r="J19" s="1">
-        <v>184.37567335566</v>
+        <v>200.14622398862</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19146286.0</v>
+        <v>19316352.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19146286.0</v>
+        <v>19316352.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.16</v>
+        <v>3.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.02</v>
+        <v>66.26</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>12703.92</v>
+        <v>23733.68</v>
       </c>
       <c r="J20" s="1">
-        <v>4.19921875</v>
+        <v>7.8450520833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>315234.48</v>
+        <v>326264.24</v>
       </c>
       <c r="N20" s="1">
-        <v>315234.48</v>
+        <v>326264.24</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>123243.0</v>
+        <v>117807.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E21" s="1">
-        <v>26.1450423959</v>
+        <v>26.1450423999</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3222193.46</v>
+        <v>3080069.01</v>
       </c>
       <c r="I21" s="1">
-        <v>2005774.6</v>
+        <v>1573307.49</v>
       </c>
       <c r="J21" s="1">
-        <v>62.248732886448</v>
+        <v>51.080267516474</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5227968.06</v>
+        <v>4653376.5</v>
       </c>
       <c r="N21" s="1">
-        <v>5227968.06</v>
+        <v>4653376.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.86</v>
+        <v>0.77</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.36</v>
+        <v>10.73</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>52561.78</v>
+        <v>62458.91</v>
       </c>
       <c r="J22" s="1">
-        <v>23.406787008034</v>
+        <v>27.814172258321</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>277119.64</v>
+        <v>287016.77</v>
       </c>
       <c r="N22" s="1">
-        <v>277119.64</v>
+        <v>287016.77</v>
       </c>
       <c r="O22" s="1">
         <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.3</v>
+        <v>57.7</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>6197.32</v>
+        <v>12180.92</v>
       </c>
       <c r="J23" s="1">
-        <v>2.6435821388559</v>
+        <v>5.1959980357369</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>240626.2</v>
+        <v>246609.8</v>
       </c>
       <c r="N23" s="1">
-        <v>240626.2</v>
+        <v>246609.8</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.675</v>
+        <v>19.5</v>
       </c>
       <c r="E24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>12673.25</v>
+        <v>34624.02</v>
       </c>
       <c r="J24" s="1">
-        <v>2.6172910702343</v>
+        <v>7.1505839750351</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>496885.73</v>
+        <v>518836.5</v>
       </c>
       <c r="N24" s="1">
-        <v>496885.73</v>
+        <v>518836.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>223623.0</v>
+        <v>213760.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E25" s="1">
-        <v>10.8927986388</v>
+        <v>10.8927986527</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2435880.31</v>
+        <v>2328444.64</v>
       </c>
       <c r="I25" s="1">
-        <v>1864389.98</v>
+        <v>1681692.96</v>
       </c>
       <c r="J25" s="1">
-        <v>76.538653083492</v>
+        <v>72.223875591047</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4300270.29</v>
+        <v>4010137.6</v>
       </c>
       <c r="N25" s="1">
-        <v>4300270.29</v>
+        <v>4010137.6</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.294</v>
+        <v>3.283</v>
       </c>
       <c r="E26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>16674.23</v>
+        <v>14704.18</v>
       </c>
       <c r="J26" s="1">
-        <v>2.9086274292064</v>
+        <v>2.5649748907139</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>589942.22</v>
+        <v>587972.17</v>
       </c>
       <c r="N26" s="1">
-        <v>589942.22</v>
+        <v>587972.17</v>
       </c>
       <c r="O26" s="1">
         <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>498075.0</v>
+        <v>476107.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6766700397</v>
+        <v>7.6766700343</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3823557.43</v>
+        <v>3654916.34</v>
       </c>
       <c r="I27" s="1">
-        <v>1472972.12</v>
+        <v>1304214.17</v>
       </c>
       <c r="J27" s="1">
-        <v>38.523603920342</v>
+        <v>35.683831001177</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5296529.55</v>
+        <v>4959130.51</v>
       </c>
       <c r="N27" s="1">
-        <v>5296529.55</v>
+        <v>4959130.51</v>
       </c>
       <c r="O27" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.895</v>
+        <v>16.82</v>
       </c>
       <c r="E28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>12682.24</v>
+        <v>10347.19</v>
       </c>
       <c r="J28" s="1">
-        <v>2.4705982071573</v>
+        <v>2.0157124500968</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>526008.93</v>
+        <v>523673.88</v>
       </c>
       <c r="N28" s="1">
-        <v>526008.93</v>
+        <v>523673.88</v>
       </c>
       <c r="O28" s="1">
         <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.665</v>
+        <v>13.9</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>10288.06</v>
+        <v>-5773.88</v>
       </c>
       <c r="J29" s="1">
-        <v>3.456797075771</v>
+        <v>-1.940028683722</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>307906.34</v>
+        <v>291844.4</v>
       </c>
       <c r="N29" s="1">
-        <v>307906.34</v>
+        <v>291844.4</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>154.7</v>
+        <v>148.2</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8923076923</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>600110.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>103775.0</v>
+        <v>92627.5</v>
       </c>
       <c r="J30" s="1">
-        <v>17.292663011781</v>
+        <v>15.924065104245</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>703885.0</v>
+        <v>674310.0</v>
       </c>
       <c r="N30" s="1">
-        <v>703885.0</v>
+        <v>674310.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>227.9</v>
+        <v>261.3</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>95634.0</v>
+        <v>178599.6</v>
       </c>
       <c r="J31" s="1">
-        <v>20.327349524815</v>
+        <v>37.961985216473</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>566103.6</v>
+        <v>649069.2</v>
       </c>
       <c r="N31" s="1">
-        <v>566103.6</v>
+        <v>649069.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.06</v>
+        <v>31.6</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-22529.5</v>
+        <v>-18655.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.1812865497076</v>
+        <v>-7.6023391812865</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>222855.5</v>
+        <v>226730.0</v>
       </c>
       <c r="N32" s="1">
-        <v>222855.5</v>
+        <v>226730.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>37399.0</v>
+        <v>35750.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.48</v>
+        <v>80.9</v>
       </c>
       <c r="E33" s="1">
-        <v>79.7427369716</v>
+        <v>79.7427370629</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2982298.62</v>
+        <v>2850802.85</v>
       </c>
       <c r="I33" s="1">
-        <v>139769.9</v>
+        <v>41372.15</v>
       </c>
       <c r="J33" s="1">
-        <v>4.6866500578671</v>
+        <v>1.4512455675425</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3122068.52</v>
+        <v>2892175.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3122068.52</v>
+        <v>2892175.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>41369.0</v>
+        <v>39544.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E34" s="1">
-        <v>75.7418704827</v>
+        <v>75.7418705745</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3133365.44</v>
+        <v>2995136.53</v>
       </c>
       <c r="I34" s="1">
-        <v>678374.22</v>
+        <v>680873.71</v>
       </c>
       <c r="J34" s="1">
-        <v>21.650019220229</v>
+        <v>22.73264350991</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3811739.66</v>
+        <v>3676010.24</v>
       </c>
       <c r="N34" s="1">
-        <v>3811739.66</v>
+        <v>3676010.24</v>
       </c>
       <c r="O34" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>861841.0</v>
+        <v>2468744.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.216</v>
+        <v>11.246</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2854271728</v>
+        <v>11.2686813821</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>9726243.84</v>
+        <v>27819489.55</v>
       </c>
       <c r="I35" s="1">
-        <v>-59835.18</v>
+        <v>-55994.53</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.615193089792</v>
+        <v>-0.20127806406858</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9666408.66</v>
+        <v>27763495.02</v>
       </c>
       <c r="N35" s="1">
-        <v>9666408.66</v>
+        <v>27763495.02</v>
       </c>
       <c r="O35" s="1">
-        <v>1.6</v>
+        <v>4.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>2662651.0</v>
+        <v>958160.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.65</v>
+        <v>10.658</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7833651688</v>
+        <v>10.7833651687</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>28712338.05</v>
+        <v>10332189.17</v>
       </c>
       <c r="I36" s="1">
-        <v>-355104.9</v>
+        <v>-120119.89</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.2367676201834</v>
+        <v>-1.1625792755399</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28357233.15</v>
+        <v>10212069.28</v>
       </c>
       <c r="N36" s="1">
-        <v>28357233.15</v>
+        <v>10212069.28</v>
       </c>
       <c r="O36" s="1">
-        <v>4.68</v>
+        <v>1.69</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
         <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.2</v>
+        <v>50.92</v>
       </c>
       <c r="E37" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-3196.77</v>
+        <v>-15253.09</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.64598363965608</v>
+        <v>-3.0822507074959</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>491671.8</v>
+        <v>479615.48</v>
       </c>
       <c r="N37" s="1">
-        <v>491671.8</v>
+        <v>479615.48</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
         <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.158</v>
+        <v>12.582</v>
       </c>
       <c r="E38" s="1">
         <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>9289.04</v>
+        <v>30501.34</v>
       </c>
       <c r="J38" s="1">
-        <v>1.5508523273387</v>
+        <v>5.092353367619</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>608252.58</v>
+        <v>629464.88</v>
       </c>
       <c r="N38" s="1">
-        <v>608252.58</v>
+        <v>629464.88</v>
       </c>
       <c r="O38" s="1">
         <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>57029.0</v>
+        <v>54514.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.43</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>28.7144252924</v>
+        <v>28.7144252852</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1637554.96</v>
+        <v>1565338.18</v>
       </c>
       <c r="I39" s="1">
-        <v>-16220.49</v>
+        <v>-148519.32</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.99053102926084</v>
+        <v>-9.4880021389372</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1621334.47</v>
+        <v>1416818.86</v>
       </c>
       <c r="N39" s="1">
-        <v>1621334.47</v>
+        <v>1416818.86</v>
       </c>
       <c r="O39" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>195473.0</v>
+        <v>186852.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E40" s="1">
-        <v>10.549724054</v>
+        <v>10.5497240597</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2062186.21</v>
+        <v>1971237.04</v>
       </c>
       <c r="I40" s="1">
-        <v>47944.83</v>
+        <v>35553.44</v>
       </c>
       <c r="J40" s="1">
-        <v>2.3249515377178</v>
+        <v>1.8036105896224</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2110131.04</v>
+        <v>2006790.48</v>
       </c>
       <c r="N40" s="1">
-        <v>2110131.04</v>
+        <v>2006790.48</v>
       </c>
       <c r="O40" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.71</v>
+        <v>17.095</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>14433.16</v>
+        <v>22789.2</v>
       </c>
       <c r="J41" s="1">
-        <v>4.1445933312558</v>
+        <v>6.5440947335619</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>362673.84</v>
+        <v>371029.88</v>
       </c>
       <c r="N41" s="1">
-        <v>362673.84</v>
+        <v>371029.88</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.25</v>
+        <v>85.35</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-16518.45</v>
+        <v>-18823.35</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.957928802589</v>
+        <v>-7.9288025889968</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>220886.25</v>
+        <v>218581.35</v>
       </c>
       <c r="N42" s="1">
-        <v>220886.25</v>
+        <v>218581.35</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
         <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.94</v>
+        <v>35.97</v>
       </c>
       <c r="E43" s="1">
         <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>25751.11</v>
+        <v>26281.66</v>
       </c>
       <c r="J43" s="1">
-        <v>4.2225470719505</v>
+        <v>4.3095441897067</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>635598.9</v>
+        <v>636129.45</v>
       </c>
       <c r="N43" s="1">
-        <v>635598.9</v>
+        <v>636129.45</v>
       </c>
       <c r="O43" s="1">
         <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>20333.0</v>
+        <v>19436.0</v>
       </c>
       <c r="D44" s="1">
-        <v>78.42</v>
+        <v>77.96</v>
       </c>
       <c r="E44" s="1">
-        <v>55.8116942901</v>
+        <v>55.8116942787</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1134819.18</v>
+        <v>1084756.09</v>
       </c>
       <c r="I44" s="1">
-        <v>459694.68</v>
+        <v>430474.47</v>
       </c>
       <c r="J44" s="1">
-        <v>40.508187392462</v>
+        <v>39.683987392963</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1594513.86</v>
+        <v>1515230.56</v>
       </c>
       <c r="N44" s="1">
-        <v>1594513.86</v>
+        <v>1515230.56</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>57.35</v>
+        <v>55.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-18254.4</v>
+        <v>-24719.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-7.7232502011263</v>
+        <v>-10.458567980692</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>218102.05</v>
+        <v>211636.95</v>
       </c>
       <c r="N45" s="1">
-        <v>218102.05</v>
+        <v>211636.95</v>
       </c>
       <c r="O45" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>77202.0</v>
+        <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.465</v>
+        <v>17.15</v>
       </c>
       <c r="E46" s="1">
-        <v>18.66211251</v>
+        <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1440752.41</v>
+        <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-92419.48</v>
+        <v>-111589.37</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.4146677360061</v>
+        <v>-8.102579747</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1348332.93</v>
+        <v>1265618.55</v>
       </c>
       <c r="N46" s="1">
-        <v>1348332.93</v>
+        <v>1265618.55</v>
       </c>
       <c r="O46" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>23691.0</v>
+        <v>22646.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E47" s="1">
-        <v>59.856105272</v>
+        <v>59.8561052725</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1418050.99</v>
+        <v>1355501.36</v>
       </c>
       <c r="I47" s="1">
-        <v>155505.23</v>
+        <v>44474.36</v>
       </c>
       <c r="J47" s="1">
-        <v>10.966124003764</v>
+        <v>3.2810265863547</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1573556.22</v>
+        <v>1399975.72</v>
       </c>
       <c r="N47" s="1">
-        <v>1573556.22</v>
+        <v>1399975.72</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>46045.0</v>
+        <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.015</v>
+        <v>19.415</v>
       </c>
       <c r="E48" s="1">
-        <v>28.233012705</v>
+        <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1299989.07</v>
+        <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-424443.39</v>
+        <v>-388116.01</v>
       </c>
       <c r="J48" s="1">
-        <v>-32.649766047648</v>
+        <v>-31.23298522344</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>875545.68</v>
+        <v>854531.81</v>
       </c>
       <c r="N48" s="1">
-        <v>875545.68</v>
+        <v>854531.81</v>
       </c>
       <c r="O48" s="1">
         <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>60352.0</v>
+        <v>57690.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.06</v>
+        <v>27.1</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0720141835</v>
+        <v>30.0720142139</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1814906.2</v>
+        <v>1734854.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-121429.08</v>
+        <v>-171455.5</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.6906532139237</v>
+        <v>-9.8829901873615</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1693477.12</v>
+        <v>1563399.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1693477.12</v>
+        <v>1563399.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9386.0</v>
+        <v>8972.0</v>
       </c>
       <c r="D50" s="1">
-        <v>265.3</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>222.804304283</v>
+        <v>222.8043045029</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2091241.2</v>
+        <v>1999000.22</v>
       </c>
       <c r="I50" s="1">
-        <v>398864.6</v>
+        <v>226055.78</v>
       </c>
       <c r="J50" s="1">
-        <v>19.073103571219</v>
+        <v>11.30844197706</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2490105.8</v>
+        <v>2225056.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2490105.8</v>
+        <v>2225056.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>32019.0</v>
+        <v>30607.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.28</v>
+        <v>47.39</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8697523346</v>
+        <v>49.8697523442</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1596779.6</v>
+        <v>1526363.51</v>
       </c>
       <c r="I51" s="1">
-        <v>-18883.28</v>
+        <v>-75897.78</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1825852484588</v>
+        <v>-4.9724577076662</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1577896.32</v>
+        <v>1450465.73</v>
       </c>
       <c r="N51" s="1">
-        <v>1577896.32</v>
+        <v>1450465.73</v>
       </c>
       <c r="O51" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>36987.0</v>
+        <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.79</v>
+        <v>27.6</v>
       </c>
       <c r="E52" s="1">
-        <v>30.692215373</v>
+        <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1135212.97</v>
+        <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-70357.24</v>
+        <v>-109328.37</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.1977128397326</v>
+        <v>-10.07491775568</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1064855.73</v>
+        <v>975825.6</v>
       </c>
       <c r="N52" s="1">
-        <v>1064855.73</v>
+        <v>975825.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>187540.0</v>
+        <v>179268.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.955</v>
+        <v>18.25</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1277582916</v>
+        <v>19.1277582725</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3587219.79</v>
+        <v>3428994.97</v>
       </c>
       <c r="I53" s="1">
-        <v>-32399.09</v>
+        <v>-157353.97</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.90318106769811</v>
+        <v>-4.5889239085119</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3554820.7</v>
+        <v>3271641.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3554820.7</v>
+        <v>3271641.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>377260.0</v>
+        <v>360621.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.41</v>
+        <v>4.473</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163874251</v>
+        <v>4.5163874261</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1703852.32</v>
+        <v>1628704.15</v>
       </c>
       <c r="I54" s="1">
-        <v>-40135.72</v>
+        <v>-15646.42</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.3555867799622</v>
+        <v>-0.96066679758875</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1663716.6</v>
+        <v>1613057.73</v>
       </c>
       <c r="N54" s="1">
-        <v>1663716.6</v>
+        <v>1613057.73</v>
       </c>
       <c r="O54" s="1">
         <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
         <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>140.25</v>
+        <v>138.7</v>
       </c>
       <c r="E55" s="1">
         <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-27203.4</v>
+        <v>-35156.45</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.6425344774015</v>
+        <v>-4.7074476436049</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>719622.75</v>
+        <v>711669.7</v>
       </c>
       <c r="N55" s="1">
-        <v>719622.75</v>
+        <v>711669.7</v>
       </c>
       <c r="O55" s="1">
         <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>39208.0</v>
+        <v>37479.0</v>
       </c>
       <c r="D56" s="1">
         <v>40.88</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3745602938</v>
+        <v>43.3745604205</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1700629.76</v>
+        <v>1625635.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-97806.72</v>
+        <v>-93493.63</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.7512059532582</v>
+        <v>-5.7512062285317</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1602823.04</v>
+        <v>1532141.52</v>
       </c>
       <c r="N56" s="1">
-        <v>1602823.04</v>
+        <v>1532141.52</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>505569.0</v>
+        <v>483271.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.694</v>
+        <v>9.883</v>
       </c>
       <c r="E57" s="1">
         <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3611111.04</v>
+        <v>3451843.85</v>
       </c>
       <c r="I57" s="1">
-        <v>1289874.85</v>
+        <v>1324323.44</v>
       </c>
       <c r="J57" s="1">
-        <v>35.719611934171</v>
+        <v>38.36568215564</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4900985.89</v>
+        <v>4776167.29</v>
       </c>
       <c r="N57" s="1">
-        <v>4900985.89</v>
+        <v>4776167.29</v>
       </c>
       <c r="O57" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>125229.0</v>
+        <v>119706.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.97</v>
+        <v>27.46</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5633328542</v>
+        <v>15.2443328655</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1948980.61</v>
+        <v>1824838.11</v>
       </c>
       <c r="I58" s="1">
-        <v>1553674.52</v>
+        <v>1462288.65</v>
       </c>
       <c r="J58" s="1">
-        <v>79.71728974769</v>
+        <v>80.132513782277</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3502655.13</v>
+        <v>3287126.76</v>
       </c>
       <c r="N58" s="1">
-        <v>3502655.13</v>
+        <v>3287126.76</v>
       </c>
       <c r="O58" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10572.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.3</v>
+        <v>100.0</v>
       </c>
       <c r="E59" s="1">
-        <v>104.0693813848</v>
+        <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1100221.5</v>
+        <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-18705.9</v>
+        <v>-41125.17</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.7001940063887</v>
+        <v>-3.9102582283925</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1081515.6</v>
+        <v>1010600.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1081515.6</v>
+        <v>1010600.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9916.0</v>
+        <v>9479.0</v>
       </c>
       <c r="D60" s="1">
-        <v>206.7</v>
+        <v>167.0</v>
       </c>
       <c r="E60" s="1">
-        <v>192.6399162969</v>
+        <v>192.6399166579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1910217.41</v>
+        <v>1826033.77</v>
       </c>
       <c r="I60" s="1">
-        <v>139419.79</v>
+        <v>-243040.77</v>
       </c>
       <c r="J60" s="1">
-        <v>7.2986346616954</v>
+        <v>-13.309763159528</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2049637.2</v>
+        <v>1582993.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2049637.2</v>
+        <v>1582993.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>69.36</v>
+        <v>58.52</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>4574.4</v>
+        <v>-36747.68</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7605633802817</v>
+        <v>-14.143192488263</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>264400.32</v>
+        <v>223078.24</v>
       </c>
       <c r="N61" s="1">
-        <v>264400.32</v>
+        <v>223078.24</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.41</v>
+        <v>22.6</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>6928.5</v>
+        <v>-28268.28</v>
       </c>
       <c r="J62" s="1">
-        <v>2.9228371005456</v>
+        <v>-11.925175370226</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>243975.58</v>
+        <v>208778.8</v>
       </c>
       <c r="N62" s="1">
-        <v>243975.58</v>
+        <v>208778.8</v>
       </c>
       <c r="O62" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>309.3</v>
+        <v>281.1</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-17690.2</v>
+        <v>-58918.6</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.7647790914748</v>
+        <v>-12.538892345986</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>452196.6</v>
+        <v>410968.2</v>
       </c>
       <c r="N63" s="1">
-        <v>452196.6</v>
+        <v>410968.2</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>17240.0</v>
+        <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.08</v>
+        <v>59.76</v>
       </c>
       <c r="E64" s="1">
-        <v>62.82687471</v>
+        <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1083135.32</v>
+        <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-47356.12</v>
+        <v>-50542.1</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.3721332990969</v>
+        <v>-4.8814699123584</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1035779.2</v>
+        <v>984844.8</v>
       </c>
       <c r="N64" s="1">
-        <v>1035779.2</v>
+        <v>984844.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>72.75</v>
+        <v>69.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-28581.0</v>
+        <v>-37155.3</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.612612612613</v>
+        <v>-16.396396396396</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>198025.5</v>
+        <v>189451.2</v>
       </c>
       <c r="N65" s="1">
-        <v>198025.5</v>
+        <v>189451.2</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.6</v>
+        <v>37.27</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>1099.8</v>
+        <v>-15983.76</v>
       </c>
       <c r="J66" s="1">
-        <v>0.38022813688213</v>
+        <v>-5.5259822560203</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>290347.2</v>
+        <v>273263.64</v>
       </c>
       <c r="N66" s="1">
-        <v>290347.2</v>
+        <v>273263.64</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.6</v>
+        <v>37.8</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>11608.56</v>
+        <v>6561.36</v>
       </c>
       <c r="J67" s="1">
-        <v>5.0054406964091</v>
+        <v>2.829162132753</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>243527.4</v>
+        <v>238480.2</v>
       </c>
       <c r="N67" s="1">
-        <v>243527.4</v>
+        <v>238480.2</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>13116.0</v>
+        <v>12538.0</v>
       </c>
       <c r="D68" s="1">
-        <v>196.7</v>
+        <v>206.4</v>
       </c>
       <c r="E68" s="1">
-        <v>148.9054620311</v>
+        <v>148.9054617961</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1953044.04</v>
+        <v>1866976.68</v>
       </c>
       <c r="I68" s="1">
-        <v>626873.16</v>
+        <v>720866.52</v>
       </c>
       <c r="J68" s="1">
-        <v>32.097236271231</v>
+        <v>38.611436753457</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2579917.2</v>
+        <v>2587843.2</v>
       </c>
       <c r="N68" s="1">
-        <v>2579917.2</v>
+        <v>2587843.2</v>
       </c>
       <c r="O68" s="1">
         <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.65</v>
+        <v>56.35</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-20927.0</v>
+        <v>-47024.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.4491654021244</v>
+        <v>-14.491654021244</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>303564.6</v>
+        <v>277467.4</v>
       </c>
       <c r="N69" s="1">
-        <v>303564.6</v>
+        <v>277467.4</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>72868.0</v>
+        <v>69654.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.87</v>
+        <v>39.42</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2662961794</v>
+        <v>35.2662961208</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2569784.47</v>
+        <v>2456438.59</v>
       </c>
       <c r="I70" s="1">
-        <v>189726.69</v>
+        <v>289322.09</v>
       </c>
       <c r="J70" s="1">
-        <v>7.382980643509</v>
+        <v>11.77811206752</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2759511.16</v>
+        <v>2745760.68</v>
       </c>
       <c r="N70" s="1">
-        <v>2759511.16</v>
+        <v>2745760.68</v>
       </c>
       <c r="O70" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.194</v>
+        <v>8.83</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-30401.56</v>
+        <v>-38107.8</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.508938748238</v>
+        <v>-16.933207902164</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>194646.17</v>
+        <v>186939.93</v>
       </c>
       <c r="N71" s="1">
-        <v>194646.17</v>
+        <v>186939.93</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3454.0</v>
+        <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>278.2</v>
+        <v>238.2</v>
       </c>
       <c r="E72" s="1">
-        <v>258.2313839027</v>
+        <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>891931.2</v>
+        <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>68971.6</v>
+        <v>-66143.63</v>
       </c>
       <c r="J72" s="1">
-        <v>7.7328385866533</v>
+        <v>-7.7571454323845</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>960902.8</v>
+        <v>786536.4</v>
       </c>
       <c r="N72" s="1">
-        <v>960902.8</v>
+        <v>786536.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>21124.0</v>
+        <v>20192.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.66</v>
+        <v>64.76</v>
       </c>
       <c r="E73" s="1">
-        <v>78.0324323045</v>
+        <v>78.0324321513</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1648357.1</v>
+        <v>1575630.87</v>
       </c>
       <c r="I73" s="1">
-        <v>-219107.26</v>
+        <v>-267996.95</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.29246314406</v>
+        <v>-17.008866423136</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1429249.84</v>
+        <v>1307633.92</v>
       </c>
       <c r="N73" s="1">
-        <v>1429249.84</v>
+        <v>1307633.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.1</v>
+        <v>63.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-26211.63</v>
+        <v>-39125.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.869646461223</v>
+        <v>-8.7615160015848</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>420350.7</v>
+        <v>407436.7</v>
       </c>
       <c r="N74" s="1">
-        <v>420350.7</v>
+        <v>407436.7</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1272.0</v>
+        <v>1216.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1676.0</v>
+        <v>1606.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2347.3844339623</v>
+        <v>2347.3844325658</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2985873.0</v>
+        <v>2854419.47</v>
       </c>
       <c r="I75" s="1">
-        <v>-854001.0</v>
+        <v>-900915.47</v>
       </c>
       <c r="J75" s="1">
-        <v>-28.601383916865</v>
+        <v>-31.562126010863</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2131872.0</v>
+        <v>1953504.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2131872.0</v>
+        <v>1953504.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>45.34</v>
+        <v>51.95</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-16041.2</v>
+        <v>15144.78</v>
       </c>
       <c r="J76" s="1">
-        <v>-6.9757899056217</v>
+        <v>6.5859663520722</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>213914.12</v>
+        <v>245100.1</v>
       </c>
       <c r="N76" s="1">
-        <v>213914.12</v>
+        <v>245100.1</v>
       </c>
       <c r="O76" s="1">
         <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.32</v>
+        <v>27.38</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-24089.92</v>
+        <v>-30910.56</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.493046776233</v>
+        <v>-13.46396965866</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>205489.92</v>
+        <v>198669.28</v>
       </c>
       <c r="N77" s="1">
-        <v>205489.92</v>
+        <v>198669.28</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>100765.0</v>
+        <v>96321.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.93</v>
+        <v>19.61</v>
       </c>
       <c r="E78" s="1">
-        <v>15.0480037712</v>
+        <v>15.0480037583</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1516312.1</v>
+        <v>1449438.77</v>
       </c>
       <c r="I78" s="1">
-        <v>491934.35</v>
+        <v>439416.04</v>
       </c>
       <c r="J78" s="1">
-        <v>32.44281635687</v>
+        <v>30.316288559054</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2008246.45</v>
+        <v>1888854.81</v>
       </c>
       <c r="N78" s="1">
-        <v>2008246.45</v>
+        <v>1888854.81</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>44504.0</v>
+        <v>42541.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.9</v>
+        <v>49.92</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4406579184</v>
+        <v>48.4406579535</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2155803.04</v>
+        <v>2060714.03</v>
       </c>
       <c r="I79" s="1">
-        <v>242962.56</v>
+        <v>62932.69</v>
       </c>
       <c r="J79" s="1">
-        <v>11.270165014704</v>
+        <v>3.0539264101579</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2398765.6</v>
+        <v>2123646.72</v>
       </c>
       <c r="N79" s="1">
-        <v>2398765.6</v>
+        <v>2123646.72</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>45609.0</v>
+        <v>43597.0</v>
       </c>
       <c r="D80" s="1">
-        <v>47.735</v>
+        <v>61.79</v>
       </c>
       <c r="E80" s="1">
-        <v>30.949238966</v>
+        <v>30.9492389385</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1411563.84</v>
+        <v>1349293.97</v>
       </c>
       <c r="I80" s="1">
-        <v>765581.78</v>
+        <v>1344564.66</v>
       </c>
       <c r="J80" s="1">
-        <v>54.236426175383</v>
+        <v>99.649497433091</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2177145.62</v>
+        <v>2693858.63</v>
       </c>
       <c r="N80" s="1">
-        <v>2177145.62</v>
+        <v>2693858.63</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>105933.0</v>
+        <v>101261.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.495</v>
+        <v>25.72</v>
       </c>
       <c r="E81" s="1">
-        <v>14.3200823162</v>
+        <v>14.3200823614</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1516969.28</v>
+        <v>1450065.86</v>
       </c>
       <c r="I81" s="1">
-        <v>1077859.56</v>
+        <v>1154367.06</v>
       </c>
       <c r="J81" s="1">
-        <v>71.053486330323</v>
+        <v>79.607905533339</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2594828.84</v>
+        <v>2604432.92</v>
       </c>
       <c r="N81" s="1">
-        <v>2594828.84</v>
+        <v>2604432.92</v>
       </c>
       <c r="O81" s="1">
         <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.9</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-12715.98</v>
+        <v>-17108.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.62659011377</v>
+        <v>-7.5703243011287</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>213282.0</v>
+        <v>208889.2</v>
       </c>
       <c r="N82" s="1">
-        <v>213282.0</v>
+        <v>208889.2</v>
       </c>
       <c r="O82" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>825527.0</v>
+        <v>789117.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.779</v>
+        <v>5.858</v>
       </c>
       <c r="E83" s="1">
-        <v>3.1212954028</v>
+        <v>3.1212953973</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2576713.63</v>
+        <v>2463067.26</v>
       </c>
       <c r="I83" s="1">
-        <v>2194006.9</v>
+        <v>2159580.13</v>
       </c>
       <c r="J83" s="1">
-        <v>85.14748687847</v>
+        <v>87.678487919165</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4770720.53</v>
+        <v>4622647.39</v>
       </c>
       <c r="N83" s="1">
-        <v>4770720.53</v>
+        <v>4622647.39</v>
       </c>
       <c r="O83" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>14.03</v>
+        <v>13.915</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-222250.75</v>
+        <v>-227243.13</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.734645292479</v>
+        <v>-27.335180986803</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>609070.36</v>
+        <v>604077.98</v>
       </c>
       <c r="N84" s="1">
-        <v>609070.36</v>
+        <v>604077.98</v>
       </c>
       <c r="O84" s="1">
         <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.8</v>
+        <v>15.21</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>-2956.59</v>
+        <v>3423.42</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2675116744496</v>
+        <v>1.4676450967312</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>230302.8</v>
+        <v>236682.81</v>
       </c>
       <c r="N85" s="1">
-        <v>230302.8</v>
+        <v>236682.81</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9799.0</v>
+        <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>117.75</v>
+        <v>116.1</v>
       </c>
       <c r="E86" s="1">
-        <v>114.3564241249</v>
+        <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1120578.6</v>
+        <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>33253.65</v>
+        <v>16332.08</v>
       </c>
       <c r="J86" s="1">
-        <v>2.9675428390298</v>
+        <v>1.5246860036956</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1153832.25</v>
+        <v>1087508.7</v>
       </c>
       <c r="N86" s="1">
-        <v>1153832.25</v>
+        <v>1087508.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>243.2</v>
+        <v>238.5</v>
       </c>
       <c r="E87" s="1">
         <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-101936.2</v>
+        <v>-113498.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-14.557984325234</v>
+        <v>-16.209207490001</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>598272.0</v>
+        <v>586710.0</v>
       </c>
       <c r="N87" s="1">
-        <v>598272.0</v>
+        <v>586710.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.96</v>
+        <v>34.68</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-4883.34</v>
+        <v>-6955.06</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.8528916339135</v>
+        <v>-2.6389668725435</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>258669.04</v>
+        <v>256597.32</v>
       </c>
       <c r="N88" s="1">
-        <v>258669.04</v>
+        <v>256597.32</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.64</v>
+        <v>50.92</v>
       </c>
       <c r="E89" s="1">
         <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-83962.34</v>
+        <v>-178277.54</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.4029122278733</v>
+        <v>-19.965237519835</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>808977.4</v>
+        <v>714662.2</v>
       </c>
       <c r="N89" s="1">
-        <v>808977.4</v>
+        <v>714662.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.98</v>
+        <v>27.06</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-16898.56</v>
+        <v>-43899.52</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.3379860418744</v>
+        <v>-19.062811565304</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>213390.24</v>
+        <v>186389.28</v>
       </c>
       <c r="N90" s="1">
-        <v>213390.24</v>
+        <v>186389.28</v>
       </c>
       <c r="O90" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>646324.0</v>
+        <v>617818.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.617</v>
+        <v>4.588</v>
       </c>
       <c r="E91" s="1">
-        <v>3.729250345</v>
+        <v>3.7292503456</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2410304.0</v>
+        <v>2303997.99</v>
       </c>
       <c r="I91" s="1">
-        <v>573773.91</v>
+        <v>530550.99</v>
       </c>
       <c r="J91" s="1">
-        <v>23.805043264252</v>
+        <v>23.027406807764</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2984077.91</v>
+        <v>2834548.98</v>
       </c>
       <c r="N91" s="1">
-        <v>2984077.91</v>
+        <v>2834548.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.4</v>
+        <v>22.91</v>
       </c>
       <c r="E92" s="1">
         <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-68463.92</v>
+        <v>-108960.63</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.3577050917653</v>
+        <v>-14.892828838211</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>663167.6</v>
+        <v>622670.89</v>
       </c>
       <c r="N92" s="1">
-        <v>663167.6</v>
+        <v>622670.89</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>14367.0</v>
+        <v>13733.0</v>
       </c>
       <c r="D93" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E93" s="1">
-        <v>112.5296039535</v>
+        <v>112.5296038739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1616712.82</v>
+        <v>1545369.05</v>
       </c>
       <c r="I93" s="1">
-        <v>1061870.66</v>
+        <v>871638.95</v>
       </c>
       <c r="J93" s="1">
-        <v>65.680846150524</v>
+        <v>56.40328761599</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2678583.48</v>
+        <v>2417008.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2678583.48</v>
+        <v>2417008.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12904.0</v>
+        <v>12335.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.75</v>
+        <v>156.05</v>
       </c>
       <c r="E94" s="1">
-        <v>97.7527735586</v>
+        <v>97.752773409</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1261401.79</v>
+        <v>1205780.46</v>
       </c>
       <c r="I94" s="1">
-        <v>645164.21</v>
+        <v>719096.29</v>
       </c>
       <c r="J94" s="1">
-        <v>51.146606506718</v>
+        <v>59.637414426172</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1906566.0</v>
+        <v>1924876.75</v>
       </c>
       <c r="N94" s="1">
-        <v>1906566.0</v>
+        <v>1924876.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>55.27</v>
+        <v>51.31</v>
       </c>
       <c r="E95" s="1">
         <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>-22659.67</v>
+        <v>-79331.23</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.7850138117065</v>
+        <v>-9.7502995961401</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>790968.97</v>
+        <v>734297.41</v>
       </c>
       <c r="N95" s="1">
-        <v>790968.97</v>
+        <v>734297.41</v>
       </c>
       <c r="O95" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8392.0</v>
+        <v>8022.0</v>
       </c>
       <c r="D96" s="1">
-        <v>345.15</v>
+        <v>353.6</v>
       </c>
       <c r="E96" s="1">
-        <v>329.2022009056</v>
+        <v>329.202201446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2762664.87</v>
+        <v>2640860.06</v>
       </c>
       <c r="I96" s="1">
-        <v>133833.93</v>
+        <v>195719.14</v>
       </c>
       <c r="J96" s="1">
-        <v>4.844378029826</v>
+        <v>7.4111893683605</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2896498.8</v>
+        <v>2836579.2</v>
       </c>
       <c r="N96" s="1">
-        <v>2896498.8</v>
+        <v>2836579.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>47727.0</v>
+        <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.53</v>
+        <v>26.3</v>
       </c>
       <c r="E97" s="1">
-        <v>20.7216133426</v>
+        <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>988980.44</v>
+        <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>229489.87</v>
+        <v>254497.16</v>
       </c>
       <c r="J97" s="1">
-        <v>23.2046925013</v>
+        <v>26.92061990597</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1218470.31</v>
+        <v>1199858.6</v>
       </c>
       <c r="N97" s="1">
-        <v>1218470.31</v>
+        <v>1199858.6</v>
       </c>
       <c r="O97" s="1">
         <v>0.2</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8786.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D98" s="1">
-        <v>486.0</v>
+        <v>452.0</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2448008195</v>
+        <v>463.2448011431</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>4070068.82</v>
+        <v>3890329.84</v>
       </c>
       <c r="I98" s="1">
-        <v>199927.18</v>
+        <v>-94433.84</v>
       </c>
       <c r="J98" s="1">
-        <v>4.9121326651179</v>
+        <v>-2.4273993178943</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4269996.0</v>
+        <v>3795896.0</v>
       </c>
       <c r="N98" s="1">
-        <v>4269996.0</v>
+        <v>3795896.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>25042.0</v>
+        <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.15</v>
+        <v>50.26</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7154548359</v>
+        <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1470352.42</v>
+        <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-189454.12</v>
+        <v>-202406.68</v>
       </c>
       <c r="J99" s="1">
-        <v>-12.884946317836</v>
+        <v>-14.400731350872</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1280898.3</v>
+        <v>1203123.88</v>
       </c>
       <c r="N99" s="1">
-        <v>1280898.3</v>
+        <v>1203123.88</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11837.0</v>
+        <v>11315.0</v>
       </c>
       <c r="D100" s="1">
-        <v>117.5</v>
+        <v>112.9</v>
       </c>
       <c r="E100" s="1">
-        <v>143.2404815409</v>
+        <v>143.2404816615</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1695537.58</v>
+        <v>1620766.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-304690.08</v>
+        <v>-343302.55</v>
       </c>
       <c r="J100" s="1">
-        <v>-17.970116592756</v>
+        <v>-21.181499328666</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1390847.5</v>
+        <v>1277463.5</v>
       </c>
       <c r="N100" s="1">
-        <v>1390847.5</v>
+        <v>1277463.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.73</v>
+        <v>15.04</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>83039.87</v>
+        <v>68546.42</v>
       </c>
       <c r="J101" s="1">
-        <v>33.569260437797</v>
+        <v>27.710214684327</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>330408.65</v>
+        <v>315915.2</v>
       </c>
       <c r="N101" s="1">
-        <v>330408.65</v>
+        <v>315915.2</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>23294.0</v>
+        <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>57.58</v>
+        <v>51.78</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1691899202</v>
+        <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1215229.11</v>
+        <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>126039.41</v>
+        <v>-8666.09</v>
       </c>
       <c r="J102" s="1">
-        <v>10.371658229945</v>
+        <v>-0.74601471431166</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1341268.52</v>
+        <v>1152985.26</v>
       </c>
       <c r="N102" s="1">
-        <v>1341268.52</v>
+        <v>1152985.26</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2245.0</v>
+        <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>568.0</v>
+        <v>499.3</v>
       </c>
       <c r="E103" s="1">
-        <v>292.6990512249</v>
+        <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>657109.37</v>
+        <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>618050.63</v>
+        <v>443365.64</v>
       </c>
       <c r="J103" s="1">
-        <v>94.055975795932</v>
+        <v>70.58476993122</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1275160.0</v>
+        <v>1071497.8</v>
       </c>
       <c r="N103" s="1">
-        <v>1275160.0</v>
+        <v>1071497.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>238670.0</v>
+        <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.797</v>
+        <v>4.108</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4651720367</v>
+        <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>827032.61</v>
+        <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>79197.38</v>
+        <v>146656.7</v>
       </c>
       <c r="J104" s="1">
-        <v>9.5760891459891</v>
+        <v>18.551112602272</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>906229.99</v>
+        <v>937211.44</v>
       </c>
       <c r="N104" s="1">
-        <v>906229.99</v>
+        <v>937211.44</v>
       </c>
       <c r="O104" s="1">
         <v>0.15</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>15661.0</v>
+        <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>73.76</v>
+        <v>76.2</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2035974714</v>
+        <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1083797.54</v>
+        <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>71357.82</v>
+        <v>104736.15</v>
       </c>
       <c r="J105" s="1">
-        <v>6.5840544351116</v>
+        <v>10.109883140841</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1155155.36</v>
+        <v>1140714.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1155155.36</v>
+        <v>1140714.0</v>
       </c>
       <c r="O105" s="1">
         <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>265128.0</v>
+        <v>253434.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.832</v>
+        <v>11.39</v>
       </c>
       <c r="E106" s="1">
-        <v>5.1370650403</v>
+        <v>5.1370650347</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1361979.78</v>
+        <v>1301906.94</v>
       </c>
       <c r="I106" s="1">
-        <v>979630.72</v>
+        <v>1584706.32</v>
       </c>
       <c r="J106" s="1">
-        <v>71.9269650244</v>
+        <v>121.72193505628</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2341610.5</v>
+        <v>2886613.26</v>
       </c>
       <c r="N106" s="1">
-        <v>2341610.5</v>
+        <v>2886613.26</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>113984.0</v>
+        <v>108957.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.9</v>
+        <v>15.58</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3735864683</v>
+        <v>16.3735864607</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1866326.88</v>
+        <v>1784016.86</v>
       </c>
       <c r="I107" s="1">
-        <v>-53981.28</v>
+        <v>-86466.8</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.892380781656</v>
+        <v>-4.8467479169451</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1812345.6</v>
+        <v>1697550.06</v>
       </c>
       <c r="N107" s="1">
-        <v>1812345.6</v>
+        <v>1697550.06</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>139.32</v>
+        <v>142.21</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1149284.28</v>
+        <v>1233756.09</v>
       </c>
       <c r="J108" s="1">
-        <v>39.32</v>
+        <v>42.21</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4072184.28</v>
+        <v>4156656.09</v>
       </c>
       <c r="N108" s="1">
-        <v>4072184.28</v>
+        <v>4156656.09</v>
       </c>
       <c r="O108" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1989.54</v>
+        <v>2025.58</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>987904.23</v>
+        <v>1041279.47</v>
       </c>
       <c r="J109" s="1">
-        <v>50.439188971336</v>
+        <v>53.164355779003</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2946508.74</v>
+        <v>2999883.98</v>
       </c>
       <c r="N109" s="1">
-        <v>2946508.74</v>
+        <v>2999883.98</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>11241.0</v>
+        <v>11185.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1073.38</v>
+        <v>1074.69</v>
       </c>
       <c r="E110" s="1">
-        <v>1072.6674157103</v>
+        <v>1072.885803308</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>12057854.42</v>
+        <v>12000227.71</v>
       </c>
       <c r="I110" s="1">
-        <v>8010.16</v>
+        <v>20179.94</v>
       </c>
       <c r="J110" s="1">
-        <v>0.066431055816313</v>
+        <v>0.16816297563407</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12065864.58</v>
+        <v>12020407.65</v>
       </c>
       <c r="N110" s="1">
-        <v>12065864.58</v>
+        <v>12020407.65</v>
       </c>
       <c r="O110" s="1">
-        <v>1.99</v>
+        <v>1.98</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
         <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>133.82</v>
+        <v>134.08</v>
       </c>
       <c r="E111" s="1">
         <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>325321.94</v>
+        <v>330036.26</v>
       </c>
       <c r="J111" s="1">
-        <v>15.483393645326</v>
+        <v>15.707767299098</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>2426424.24</v>
+        <v>2431138.56</v>
       </c>
       <c r="N111" s="1">
-        <v>2426424.24</v>
+        <v>2431138.56</v>
       </c>
       <c r="O111" s="1">
         <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>96612.0</v>
+        <v>92351.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.645</v>
+        <v>18.25</v>
       </c>
       <c r="E112" s="1">
-        <v>18.1678300832</v>
+        <v>18.1678301264</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1755230.4</v>
+        <v>1677817.28</v>
       </c>
       <c r="I112" s="1">
-        <v>-50511.66</v>
+        <v>7588.47</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.8777794641661</v>
+        <v>0.4522822652059</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1704718.74</v>
+        <v>1685405.75</v>
       </c>
       <c r="N112" s="1">
-        <v>1704718.74</v>
+        <v>1685405.75</v>
       </c>
       <c r="O112" s="1">
         <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
         <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>73.45</v>
+        <v>67.2</v>
       </c>
       <c r="E113" s="1">
         <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>52550.5</v>
+        <v>-5437.0</v>
       </c>
       <c r="J113" s="1">
-        <v>8.3556918176692</v>
+        <v>-0.86449979377299</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>681469.1</v>
+        <v>623481.6</v>
       </c>
       <c r="N113" s="1">
-        <v>681469.1</v>
+        <v>623481.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
         <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>22.24</v>
+        <v>24.23</v>
       </c>
       <c r="E114" s="1">
         <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-12735.58</v>
+        <v>51002.13</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.7564850515793</v>
+        <v>7.0341891726724</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>712324.96</v>
+        <v>776062.67</v>
       </c>
       <c r="N114" s="1">
-        <v>712324.96</v>
+        <v>776062.67</v>
       </c>
       <c r="O114" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>19457.0</v>
+        <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>42.785</v>
+        <v>41.065</v>
       </c>
       <c r="E115" s="1">
-        <v>40.8572544585</v>
+        <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>794959.6</v>
+        <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>37508.15</v>
+        <v>3863.86</v>
       </c>
       <c r="J115" s="1">
-        <v>4.7182460592966</v>
+        <v>0.50846680544208</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>832467.75</v>
+        <v>763767.94</v>
       </c>
       <c r="N115" s="1">
-        <v>832467.75</v>
+        <v>763767.94</v>
       </c>
       <c r="O115" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>18.67</v>
+        <v>17.71</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>33273.24</v>
+        <v>19445.4</v>
       </c>
       <c r="J116" s="1">
-        <v>14.119804400978</v>
+        <v>8.2518337408313</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>268922.68</v>
+        <v>255094.84</v>
       </c>
       <c r="N116" s="1">
-        <v>268922.68</v>
+        <v>255094.84</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>26.2</v>
+        <v>25.15</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>24324.36</v>
+        <v>13856.91</v>
       </c>
       <c r="J117" s="1">
-        <v>10.26936026936</v>
+        <v>5.8501683501683</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>261187.8</v>
+        <v>250720.35</v>
       </c>
       <c r="N117" s="1">
-        <v>261187.8</v>
+        <v>250720.35</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>27268.0</v>
+        <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.605</v>
+        <v>28.16</v>
       </c>
       <c r="E118" s="1">
-        <v>41.6493644565</v>
+        <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1135694.87</v>
+        <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-192085.73</v>
+        <v>-351600.28</v>
       </c>
       <c r="J118" s="1">
-        <v>-16.913498077173</v>
+        <v>-32.387923595659</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>943609.14</v>
+        <v>733990.4</v>
       </c>
       <c r="N118" s="1">
-        <v>943609.14</v>
+        <v>733990.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>24.6</v>
+        <v>26.23</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-28055.78</v>
+        <v>-13897.6</v>
       </c>
       <c r="J119" s="1">
-        <v>-11.606180380884</v>
+        <v>-5.7491915199425</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>213675.6</v>
+        <v>227833.78</v>
       </c>
       <c r="N119" s="1">
-        <v>213675.6</v>
+        <v>227833.78</v>
       </c>
       <c r="O119" s="1">
         <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.9</v>
+        <v>95.85</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>13665.6</v>
+        <v>13534.2</v>
       </c>
       <c r="J120" s="1">
-        <v>5.7331863285557</v>
+        <v>5.678059536935</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>252025.2</v>
+        <v>251893.8</v>
       </c>
       <c r="N120" s="1">
-        <v>252025.2</v>
+        <v>251893.8</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>36.75</v>
+        <v>37.2</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-909.48</v>
+        <v>2501.07</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.32546786004882</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>278528.25</v>
+        <v>281938.8</v>
       </c>
       <c r="N121" s="1">
-        <v>278528.25</v>
+        <v>281938.8</v>
       </c>
       <c r="O121" s="1">
         <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>12198.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D122" s="1">
-        <v>282.4</v>
+        <v>284.4</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9295228726</v>
+        <v>278.9295231561</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3402382.32</v>
+        <v>3252318.24</v>
       </c>
       <c r="I122" s="1">
-        <v>42332.88</v>
+        <v>63785.76</v>
       </c>
       <c r="J122" s="1">
-        <v>1.2442129078545</v>
+        <v>1.961239807824</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3444715.2</v>
+        <v>3316104.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3444715.2</v>
+        <v>3316104.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>407045.0</v>
+        <v>389092.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3.92</v>
+        <v>4.435</v>
       </c>
       <c r="E123" s="1">
-        <v>2.6309171959</v>
+        <v>2.6309171867</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1070901.69</v>
+        <v>1023668.83</v>
       </c>
       <c r="I123" s="1">
-        <v>524714.71</v>
+        <v>701954.19</v>
       </c>
       <c r="J123" s="1">
-        <v>48.997467732075</v>
+        <v>68.572390740861</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1595616.4</v>
+        <v>1725623.02</v>
       </c>
       <c r="N123" s="1">
-        <v>1595616.4</v>
+        <v>1725623.02</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
         <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.3</v>
+        <v>8.872</v>
       </c>
       <c r="E124" s="1">
         <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-6986.22</v>
+        <v>-44365.17</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.85281794965827</v>
+        <v>-5.4157202772946</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>812206.2</v>
+        <v>774827.25</v>
       </c>
       <c r="N124" s="1">
-        <v>812206.2</v>
+        <v>774827.25</v>
       </c>
       <c r="O124" s="1">
         <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>39883.0</v>
+        <v>38124.0</v>
       </c>
       <c r="D125" s="1">
-        <v>81.02</v>
+        <v>73.22</v>
       </c>
       <c r="E125" s="1">
-        <v>92.0736361357</v>
+        <v>92.0736360298</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3672172.83</v>
+        <v>3510215.3</v>
       </c>
       <c r="I125" s="1">
-        <v>-440852.17</v>
+        <v>-718776.02</v>
       </c>
       <c r="J125" s="1">
-        <v>-12.005213000827</v>
+        <v>-20.476693267219</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>3231320.66</v>
+        <v>2791439.28</v>
       </c>
       <c r="N125" s="1">
-        <v>3231320.66</v>
+        <v>2791439.28</v>
       </c>
       <c r="O125" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>35712.0</v>
+        <v>34137.0</v>
       </c>
       <c r="D126" s="1">
-        <v>151.16</v>
+        <v>144.46</v>
       </c>
       <c r="E126" s="1">
-        <v>144.1771001344</v>
+        <v>144.1771002138</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>5148852.6</v>
+        <v>4921773.67</v>
       </c>
       <c r="I126" s="1">
-        <v>249373.32</v>
+        <v>9657.35</v>
       </c>
       <c r="J126" s="1">
-        <v>4.8432794522026</v>
+        <v>0.19621686504735</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5398225.92</v>
+        <v>4931431.02</v>
       </c>
       <c r="N126" s="1">
-        <v>5398225.92</v>
+        <v>4931431.02</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.81</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>80661.0</v>
+        <v>77103.0</v>
       </c>
       <c r="D127" s="1">
-        <v>34.6</v>
+        <v>35.9</v>
       </c>
       <c r="E127" s="1">
-        <v>32.6351208143</v>
+        <v>32.6351208124</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2632381.48</v>
+        <v>2516265.72</v>
       </c>
       <c r="I127" s="1">
-        <v>158489.12</v>
+        <v>251731.98</v>
       </c>
       <c r="J127" s="1">
-        <v>6.0207504574907</v>
+        <v>10.004189064738</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2790870.6</v>
+        <v>2767997.7</v>
       </c>
       <c r="N127" s="1">
-        <v>2790870.6</v>
+        <v>2767997.7</v>
       </c>
       <c r="O127" s="1">
         <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>21134.0</v>
+        <v>20202.0</v>
       </c>
       <c r="D128" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E128" s="1">
-        <v>119.228758872</v>
+        <v>119.2287590338</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2519780.59</v>
+        <v>2408659.39</v>
       </c>
       <c r="I128" s="1">
-        <v>3230780.81</v>
+        <v>3139819.91</v>
       </c>
       <c r="J128" s="1">
-        <v>128.21675120531</v>
+        <v>130.35549663168</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5750561.4</v>
+        <v>5548479.3</v>
       </c>
       <c r="N128" s="1">
-        <v>5750561.4</v>
+        <v>5548479.3</v>
       </c>
       <c r="O128" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>28894.0</v>
+        <v>27620.0</v>
       </c>
       <c r="D129" s="1">
-        <v>166.94</v>
+        <v>178.5</v>
       </c>
       <c r="E129" s="1">
-        <v>125.9556309268</v>
+        <v>125.9556310644</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3639362.0</v>
+        <v>3478894.53</v>
       </c>
       <c r="I129" s="1">
-        <v>1184202.36</v>
+        <v>1451275.47</v>
       </c>
       <c r="J129" s="1">
-        <v>32.538735085985</v>
+        <v>41.716569947293</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4823564.36</v>
+        <v>4930170.0</v>
       </c>
       <c r="N129" s="1">
-        <v>4823564.36</v>
+        <v>4930170.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>25979.0</v>
+        <v>24833.0</v>
       </c>
       <c r="D130" s="1">
-        <v>241.6</v>
+        <v>268.65</v>
       </c>
       <c r="E130" s="1">
-        <v>137.7839720544</v>
+        <v>137.7839721339</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3579489.81</v>
+        <v>3421589.38</v>
       </c>
       <c r="I130" s="1">
-        <v>2697036.59</v>
+        <v>3249796.07</v>
       </c>
       <c r="J130" s="1">
-        <v>75.346955380773</v>
+        <v>94.979137151753</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>6276526.4</v>
+        <v>6671385.45</v>
       </c>
       <c r="N130" s="1">
-        <v>6276526.4</v>
+        <v>6671385.45</v>
       </c>
       <c r="O130" s="1">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>19.26</v>
+        <v>20.54</v>
       </c>
       <c r="E131" s="1">
         <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-11093.78</v>
+        <v>25452.78</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.9774822091699</v>
+        <v>4.536994570283</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>549911.52</v>
+        <v>586458.08</v>
       </c>
       <c r="N131" s="1">
-        <v>549911.52</v>
+        <v>586458.08</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>26847.0</v>
+        <v>25663.0</v>
       </c>
       <c r="D132" s="1">
-        <v>71.76</v>
+        <v>69.39</v>
       </c>
       <c r="E132" s="1">
-        <v>37.0772726934</v>
+        <v>37.0772727273</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>995413.54</v>
+        <v>951514.05</v>
       </c>
       <c r="I132" s="1">
-        <v>931127.18</v>
+        <v>829241.52</v>
       </c>
       <c r="J132" s="1">
-        <v>93.541743464731</v>
+        <v>87.149687385068</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1926540.72</v>
+        <v>1780755.57</v>
       </c>
       <c r="N132" s="1">
-        <v>1926540.72</v>
+        <v>1780755.57</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>130.7</v>
+        <v>136.6</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-977.5</v>
+        <v>10557.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.38109756097561</v>
+        <v>4.1158536585366</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>255518.5</v>
+        <v>267053.0</v>
       </c>
       <c r="N133" s="1">
-        <v>255518.5</v>
+        <v>267053.0</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>46.46</v>
+        <v>49.7</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-34778.32</v>
+        <v>-16122.4</v>
       </c>
       <c r="J134" s="1">
-        <v>-11.504761904762</v>
+        <v>-5.3333333333333</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>267516.68</v>
+        <v>286172.6</v>
       </c>
       <c r="N134" s="1">
-        <v>267516.68</v>
+        <v>286172.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>22831.0</v>
+        <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>37.615</v>
+        <v>50.31</v>
       </c>
       <c r="E135" s="1">
-        <v>25.0090066138</v>
+        <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>570980.63</v>
+        <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>287807.44</v>
+        <v>552168.88</v>
       </c>
       <c r="J135" s="1">
-        <v>50.405814992358</v>
+        <v>101.16752659636</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>858788.07</v>
+        <v>1097965.44</v>
       </c>
       <c r="N135" s="1">
-        <v>858788.07</v>
+        <v>1097965.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.32</v>
+        <v>9.592</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-24130.16</v>
+        <v>-38954.42</v>
       </c>
       <c r="J136" s="1">
-        <v>-10.299871536312</v>
+        <v>-16.627553309699</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>210146.16</v>
+        <v>195321.9</v>
       </c>
       <c r="N136" s="1">
-        <v>210146.16</v>
+        <v>195321.9</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>71366.0</v>
+        <v>68218.0</v>
       </c>
       <c r="D137" s="1">
-        <v>39.42</v>
+        <v>36.8</v>
       </c>
       <c r="E137" s="1">
-        <v>29.892309363</v>
+        <v>29.8923093612</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2133294.55</v>
+        <v>2039193.56</v>
       </c>
       <c r="I137" s="1">
-        <v>679953.17</v>
+        <v>471228.84</v>
       </c>
       <c r="J137" s="1">
-        <v>31.873384291916</v>
+        <v>23.108588083222</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2813247.72</v>
+        <v>2510422.4</v>
       </c>
       <c r="N137" s="1">
-        <v>2813247.72</v>
+        <v>2510422.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>55.94</v>
+        <v>68.46</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>20301.92</v>
+        <v>77292.96</v>
       </c>
       <c r="J138" s="1">
-        <v>8.6635586635587</v>
+        <v>32.983682983683</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>254638.88</v>
+        <v>311629.92</v>
       </c>
       <c r="N138" s="1">
-        <v>254638.88</v>
+        <v>311629.92</v>
       </c>
       <c r="O138" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
         <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>10.055</v>
+        <v>10.025</v>
       </c>
       <c r="E139" s="1">
         <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-6297.36</v>
+        <v>-7744.65</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2815642974034</v>
+        <v>-1.5760996569809</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>485083.37</v>
+        <v>483636.08</v>
       </c>
       <c r="N139" s="1">
-        <v>485083.37</v>
+        <v>483636.08</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>3369.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>247.7</v>
+        <v>225.0</v>
       </c>
       <c r="E140" s="1">
-        <v>254.7794894627</v>
+        <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>858352.1</v>
+        <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-23850.8</v>
+        <v>-95889.96</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.7786732274553</v>
+        <v>-11.688339043057</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>834501.3</v>
+        <v>724500.0</v>
       </c>
       <c r="N140" s="1">
-        <v>834501.3</v>
+        <v>724500.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>4344.0</v>
+        <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>247.1</v>
+        <v>235.8</v>
       </c>
       <c r="E141" s="1">
-        <v>252.5668968692</v>
+        <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1097150.6</v>
+        <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>-23748.2</v>
+        <v>-69616.16</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.1645342034175</v>
+        <v>-6.638596752481</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1073402.4</v>
+        <v>979041.6</v>
       </c>
       <c r="N141" s="1">
-        <v>1073402.4</v>
+        <v>979041.6</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>17.6</v>
+        <v>21.92</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-5433.54</v>
+        <v>50454.3</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.330743618202</v>
+        <v>21.642619311876</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>227691.2</v>
+        <v>283579.04</v>
       </c>
       <c r="N142" s="1">
-        <v>227691.2</v>
+        <v>283579.04</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>16682.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D143" s="1">
-        <v>104.75</v>
+        <v>101.75</v>
       </c>
       <c r="E143" s="1">
-        <v>104.2589455701</v>
+        <v>104.2589458171</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1739247.73</v>
+        <v>1662513.15</v>
       </c>
       <c r="I143" s="1">
-        <v>8191.77</v>
+        <v>-40007.65</v>
       </c>
       <c r="J143" s="1">
-        <v>0.47099500885938</v>
+        <v>-2.4064561534446</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1747439.5</v>
+        <v>1622505.5</v>
       </c>
       <c r="N143" s="1">
-        <v>1747439.5</v>
+        <v>1622505.5</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>61523.0</v>
+        <v>58810.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.01</v>
+        <v>70.73</v>
       </c>
       <c r="E144" s="1">
-        <v>66.3206639793</v>
+        <v>66.3206640027</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>4080246.21</v>
+        <v>3900318.25</v>
       </c>
       <c r="I144" s="1">
-        <v>42410.02</v>
+        <v>259313.05</v>
       </c>
       <c r="J144" s="1">
-        <v>1.0393985513928</v>
+        <v>6.6485100286368</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4122656.23</v>
+        <v>4159631.3</v>
       </c>
       <c r="N144" s="1">
-        <v>4122656.23</v>
+        <v>4159631.3</v>
       </c>
       <c r="O144" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.6</v>
+        <v>22.54</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>18842.4</v>
+        <v>18057.3</v>
       </c>
       <c r="J145" s="1">
-        <v>6.8052930056711</v>
+        <v>6.5217391304348</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>295721.0</v>
+        <v>294935.9</v>
       </c>
       <c r="N145" s="1">
-        <v>295721.0</v>
+        <v>294935.9</v>
       </c>
       <c r="O145" s="1">
         <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
         <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>20.08</v>
+        <v>19.615</v>
       </c>
       <c r="E146" s="1">
         <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>41148.65</v>
+        <v>23374.49</v>
       </c>
       <c r="J146" s="1">
-        <v>5.6648207372336</v>
+        <v>3.217901332711</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>767537.92</v>
+        <v>749763.76</v>
       </c>
       <c r="N146" s="1">
-        <v>767537.92</v>
+        <v>749763.76</v>
       </c>
       <c r="O146" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
         <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>26.34</v>
+        <v>25.3</v>
       </c>
       <c r="E147" s="1">
         <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-11838.92</v>
+        <v>-31312.92</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.3440833483185</v>
+        <v>-6.1998978250743</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>493216.5</v>
+        <v>473742.5</v>
       </c>
       <c r="N147" s="1">
-        <v>493216.5</v>
+        <v>473742.5</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>62053.0</v>
+        <v>59316.0</v>
       </c>
       <c r="D148" s="1">
-        <v>23.69</v>
+        <v>24.49</v>
       </c>
       <c r="E148" s="1">
-        <v>19.8456572607</v>
+        <v>19.8456573269</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1231482.57</v>
+        <v>1177165.01</v>
       </c>
       <c r="I148" s="1">
-        <v>238553.0</v>
+        <v>275483.83</v>
       </c>
       <c r="J148" s="1">
-        <v>19.371203930235</v>
+        <v>23.402312136342</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1470035.57</v>
+        <v>1452648.84</v>
       </c>
       <c r="N148" s="1">
-        <v>1470035.57</v>
+        <v>1452648.84</v>
       </c>
       <c r="O148" s="1">
         <v>0.24</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>27371.0</v>
+        <v>26164.0</v>
       </c>
       <c r="D149" s="1">
-        <v>63.1</v>
+        <v>60.1</v>
       </c>
       <c r="E149" s="1">
-        <v>60.5302546491</v>
+        <v>60.5302545482</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1656773.6</v>
+        <v>1583713.58</v>
       </c>
       <c r="I149" s="1">
-        <v>70336.5</v>
+        <v>-11257.18</v>
       </c>
       <c r="J149" s="1">
-        <v>4.2453899555135</v>
+        <v>-0.71080908455682</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1727110.1</v>
+        <v>1572456.4</v>
       </c>
       <c r="N149" s="1">
-        <v>1727110.1</v>
+        <v>1572456.4</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>79.9</v>
+        <v>76.8</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-6129.9</v>
+        <v>-15178.8</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.5609756097561</v>
+        <v>-6.3414634146341</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>233228.1</v>
+        <v>224179.2</v>
       </c>
       <c r="N150" s="1">
-        <v>233228.1</v>
+        <v>224179.2</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>10497.0</v>
+        <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>133.65</v>
+        <v>129.15</v>
       </c>
       <c r="E151" s="1">
-        <v>106.3950738306</v>
+        <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1116829.09</v>
+        <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>286094.96</v>
+        <v>228322.93</v>
       </c>
       <c r="J151" s="1">
-        <v>25.616718131867</v>
+        <v>21.387199095679</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1402924.05</v>
+        <v>1295891.1</v>
       </c>
       <c r="N151" s="1">
-        <v>1402924.05</v>
+        <v>1295891.1</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
         <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>89.98</v>
+        <v>88.0</v>
       </c>
       <c r="E152" s="1">
         <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-77558.16</v>
+        <v>-92067.6</v>
       </c>
       <c r="J152" s="1">
-        <v>-10.524472013413</v>
+        <v>-12.493371162263</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>659373.44</v>
+        <v>644864.0</v>
       </c>
       <c r="N152" s="1">
-        <v>659373.44</v>
+        <v>644864.0</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>48116.0</v>
+        <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>23.51</v>
+        <v>22.47</v>
       </c>
       <c r="E153" s="1">
-        <v>28.3329948458</v>
+        <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1363270.38</v>
+        <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-232063.22</v>
+        <v>-269662.58</v>
       </c>
       <c r="J153" s="1">
-        <v>-17.022538111625</v>
+        <v>-20.693169898094</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1131207.16</v>
+        <v>1033485.18</v>
       </c>
       <c r="N153" s="1">
-        <v>1131207.16</v>
+        <v>1033485.18</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>55792.0</v>
+        <v>53331.0</v>
       </c>
       <c r="D154" s="1">
-        <v>36.39</v>
+        <v>34.96</v>
       </c>
       <c r="E154" s="1">
-        <v>36.6765561371</v>
+        <v>36.6765562243</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2046258.42</v>
+        <v>1955997.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-15987.54</v>
+        <v>-91545.66</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.78130600923807</v>
+        <v>-4.6802546395997</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>2030270.88</v>
+        <v>1864451.76</v>
       </c>
       <c r="N154" s="1">
-        <v>2030270.88</v>
+        <v>1864451.76</v>
       </c>
       <c r="O154" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>36940.0</v>
+        <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>25.24</v>
+        <v>25.1</v>
       </c>
       <c r="E155" s="1">
-        <v>31.4293548998</v>
+        <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1161000.37</v>
+        <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-228634.77</v>
+        <v>-223495.85</v>
       </c>
       <c r="J155" s="1">
-        <v>-19.692911036712</v>
+        <v>-20.138354415398</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>932365.6</v>
+        <v>886306.1</v>
       </c>
       <c r="N155" s="1">
-        <v>932365.6</v>
+        <v>886306.1</v>
       </c>
       <c r="O155" s="1">
         <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>27292.0</v>
+        <v>26088.0</v>
       </c>
       <c r="D156" s="1">
-        <v>69.72</v>
+        <v>61.72</v>
       </c>
       <c r="E156" s="1">
-        <v>110.5186076506</v>
+        <v>110.518607789</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3016273.84</v>
+        <v>2883209.44</v>
       </c>
       <c r="I156" s="1">
-        <v>-1113475.6</v>
+        <v>-1273058.08</v>
       </c>
       <c r="J156" s="1">
-        <v>-36.91560047479</v>
+        <v>-44.154200605004</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1902798.24</v>
+        <v>1610151.36</v>
       </c>
       <c r="N156" s="1">
-        <v>1902798.24</v>
+        <v>1610151.36</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>1061.0</v>
+        <v>1251.0</v>
       </c>
       <c r="D157" s="1">
-        <v>258.15</v>
+        <v>258.7</v>
       </c>
       <c r="E157" s="1">
-        <v>247.647502356</v>
+        <v>250.055155875</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1114315.0</v>
+        <v>1081470.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>1114315.0</v>
+        <v>1081470.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1114315.0</v>
+        <v>1081470.0</v>
       </c>
       <c r="O157" s="1">
         <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>340</v>
       </c>
       <c r="B158" t="s">
         <v>341</v>
       </c>
       <c r="C158" s="1">
         <v>372.0</v>
       </c>
       <c r="D158" s="1">
-        <v>115.79</v>
+        <v>115.41</v>
       </c>
       <c r="E158" s="1">
         <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-439870.0</v>
+        <v>-581230.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-439870.0</v>
+        <v>-581230.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-439870.0</v>
+        <v>-581230.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.07</v>
+        <v>-0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>342</v>
       </c>
       <c r="B159" t="s">
         <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>146.0</v>
+        <v>205.0</v>
       </c>
       <c r="D159" s="1">
-        <v>125.68</v>
+        <v>117.61</v>
       </c>
       <c r="E159" s="1">
-        <v>129.04</v>
+        <v>118.153414634</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>12116.94</v>
+        <v>-111400.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>12116.94</v>
+        <v>-111400.0</v>
       </c>
       <c r="N159" s="1">
-        <v>12116.94</v>
+        <v>-111400.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>344</v>
       </c>
       <c r="B160" t="s">
         <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-360.0</v>
+        <v>-233.0</v>
       </c>
       <c r="D160" s="1">
-        <v>5891.0</v>
+        <v>5887.0</v>
       </c>
       <c r="E160" s="1">
-        <v>5557.097812913</v>
+        <v>5554.625639296</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1202047.87</v>
+        <v>-774432.26</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-1202047.87</v>
+        <v>-774432.26</v>
       </c>
       <c r="N160" s="1">
-        <v>-1202047.87</v>
+        <v>-774432.26</v>
       </c>
       <c r="O160" s="1">
-        <v>-0.2</v>
+        <v>-0.13</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>346</v>
       </c>
       <c r="B161" t="s">
         <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>1606000.0</v>
+        <v>-34.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.759</v>
+        <v>125.28</v>
       </c>
       <c r="E161" s="1">
-        <v>100.00551183</v>
+        <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-36078.98</v>
+        <v>127840.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.2463880135324</v>
+        <v>0</v>
       </c>
       <c r="K161">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1570009.54</v>
+        <v>127840.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1583248.04</v>
+        <v>127840.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>348</v>
+      </c>
+      <c r="B162" t="s">
         <v>349</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>97.486</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-40463.36</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-2.5193729670641</v>
+      </c>
+      <c r="K162">
+        <v>1.02</v>
+      </c>
+      <c r="L162" t="s">
         <v>350</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>524209.6</v>
+        <v>1565625.16</v>
       </c>
       <c r="N162" s="1">
-        <v>537144.94</v>
+        <v>1582053.66</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>351</v>
+      </c>
+      <c r="B163" t="s">
         <v>352</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>107.157</v>
+      </c>
+      <c r="E163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I163" s="1">
+        <v>28743.6</v>
+      </c>
+      <c r="J163" s="1">
+        <v>5.816393034995</v>
+      </c>
+      <c r="K163">
+        <v>2.96</v>
+      </c>
+      <c r="L163" t="s">
         <v>353</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>612582.0</v>
+        <v>522926.16</v>
       </c>
       <c r="N163" s="1">
-        <v>639647.75</v>
+        <v>537365.61</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>354</v>
+      </c>
+      <c r="B164" t="s">
         <v>355</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>91.344</v>
+        <v>101.207</v>
       </c>
       <c r="E164" s="1">
-        <v>91.85654667</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1377848.2</v>
+        <v>599340.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-7688.2</v>
+        <v>7902.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.55798599584483</v>
+        <v>1.3184502953249</v>
       </c>
       <c r="K164">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.14</v>
+      </c>
+      <c r="L164">
+        <v>836.3</v>
       </c>
       <c r="M164" s="1">
-        <v>1370160.0</v>
+        <v>607242.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1381718.22</v>
+        <v>608078.3</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>356</v>
+      </c>
+      <c r="B165" t="s">
+        <v>357</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>90.946</v>
+      </c>
+      <c r="E165" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-10016.01</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-0.99126997441396</v>
+      </c>
+      <c r="K165">
+        <v>0.87</v>
+      </c>
+      <c r="L165" t="s">
         <v>358</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>593575.11</v>
+        <v>1000406.0</v>
       </c>
       <c r="N165" s="1">
-        <v>602372.3</v>
+        <v>1010012.16</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>359</v>
+      </c>
+      <c r="B166" t="s">
+        <v>360</v>
+      </c>
+      <c r="C166" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.876</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-8767.62</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.4638075103191</v>
+      </c>
+      <c r="K166">
+        <v>1.66</v>
+      </c>
+      <c r="L166" t="s">
         <v>361</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>583308.0</v>
+        <v>590192.28</v>
       </c>
       <c r="N166" s="1">
-        <v>591642.25</v>
+        <v>600228.51</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B167" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C167" s="1">
-        <v>619000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.621</v>
+        <v>96.674</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>618721.45</v>
+        <v>595518.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4122.54</v>
+        <v>-15474.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.66629983492572</v>
+        <v>-2.5984101236235</v>
       </c>
       <c r="K167">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.07</v>
+      </c>
+      <c r="L167">
+        <v>394.52</v>
       </c>
       <c r="M167" s="1">
-        <v>622843.99</v>
+        <v>580044.0</v>
       </c>
       <c r="N167" s="1">
-        <v>624811.22</v>
+        <v>580438.52</v>
       </c>
       <c r="O167" s="1">
         <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B168" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C168" s="1">
-        <v>500000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.737</v>
+        <v>93.563</v>
       </c>
       <c r="E168" s="1">
-        <v>100.705752</v>
+        <v>93.76066856</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>503528.76</v>
+        <v>330975.16</v>
       </c>
       <c r="I168" s="1">
-        <v>5156.24</v>
+        <v>-697.77</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0240209516533</v>
+        <v>-0.21082246776465</v>
       </c>
       <c r="K168">
-        <v>3.7</v>
+        <v>0.38</v>
       </c>
       <c r="L168" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="M168" s="1">
-        <v>508685.0</v>
+        <v>330277.39</v>
       </c>
       <c r="N168" s="1">
-        <v>527178.15</v>
+        <v>331604.77</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B169" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C169" s="1">
-        <v>1400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>110.254</v>
+        <v>100.239</v>
       </c>
       <c r="E169" s="1">
-        <v>104.89389286</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1468514.5</v>
+        <v>618721.45</v>
       </c>
       <c r="I169" s="1">
-        <v>75041.5</v>
+        <v>1757.96</v>
       </c>
       <c r="J169" s="1">
-        <v>5.110027854679</v>
+        <v>0.28412785753589</v>
       </c>
       <c r="K169">
-        <v>4.34</v>
+        <v>0.54</v>
       </c>
       <c r="L169" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="M169" s="1">
-        <v>1543556.0</v>
+        <v>620479.41</v>
       </c>
       <c r="N169" s="1">
-        <v>1604317.07</v>
+        <v>623803.36</v>
       </c>
       <c r="O169" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>104.009</v>
+        <v>99.474</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>319950.0</v>
+        <v>335807.02</v>
       </c>
       <c r="I170" s="1">
-        <v>-7923.0</v>
+        <v>-579.64</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.4763244256915</v>
+        <v>-0.17261104309255</v>
       </c>
       <c r="K170">
-        <v>4.74</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.12</v>
+      </c>
+      <c r="L170">
+        <v>390.09</v>
       </c>
       <c r="M170" s="1">
-        <v>312027.0</v>
+        <v>335227.38</v>
       </c>
       <c r="N170" s="1">
-        <v>326246.18</v>
+        <v>335617.47</v>
       </c>
       <c r="O170" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B171" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.308</v>
+        <v>101.026</v>
       </c>
       <c r="E171" s="1">
-        <v>111.15333333</v>
+        <v>100.705752</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>333460.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I171" s="1">
-        <v>-11536.0</v>
+        <v>1601.24</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.4594853955497</v>
+        <v>0.31800368264963</v>
       </c>
       <c r="K171">
-        <v>5.65</v>
+        <v>3.95</v>
       </c>
       <c r="L171" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="M171" s="1">
-        <v>321924.0</v>
+        <v>505130.0</v>
       </c>
       <c r="N171" s="1">
-        <v>338876.05</v>
+        <v>524856.03</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C172" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.961</v>
+        <v>109.786</v>
       </c>
       <c r="E172" s="1">
-        <v>99.433</v>
+        <v>104.89389273</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>596598.0</v>
+        <v>1153832.82</v>
       </c>
       <c r="I172" s="1">
-        <v>-8832.0</v>
+        <v>53813.18</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.4803938330333</v>
+        <v>4.6638628289322</v>
       </c>
       <c r="K172">
-        <v>2.89</v>
+        <v>4.66</v>
       </c>
       <c r="L172" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="M172" s="1">
-        <v>587766.0</v>
+        <v>1207646.0</v>
       </c>
       <c r="N172" s="1">
-        <v>605124.9</v>
+        <v>1258897.2</v>
       </c>
       <c r="O172" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>362000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.521</v>
+        <v>99.706</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>99.58</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>361008.12</v>
+        <v>799627.4</v>
       </c>
       <c r="I173" s="1">
-        <v>-4362.1</v>
+        <v>1011.78</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.2083107715139</v>
+        <v>0.12653143201446</v>
       </c>
       <c r="K173">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.07</v>
+      </c>
+      <c r="L173">
+        <v>577.5</v>
       </c>
       <c r="M173" s="1">
-        <v>356646.02</v>
+        <v>800639.18</v>
       </c>
       <c r="N173" s="1">
-        <v>358951.91</v>
+        <v>801216.68</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B174" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.153</v>
+        <v>103.719</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>500000.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4235.0</v>
+        <v>-8793.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.847</v>
+        <v>-2.7482419127989</v>
       </c>
       <c r="K174">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.01</v>
+      </c>
+      <c r="L174">
+        <v>41.1</v>
       </c>
       <c r="M174" s="1">
-        <v>495765.0</v>
+        <v>311157.0</v>
       </c>
       <c r="N174" s="1">
-        <v>515035.55</v>
+        <v>311198.1</v>
       </c>
       <c r="O174" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.219</v>
+        <v>96.975</v>
       </c>
       <c r="E175" s="1">
-        <v>97.68761538</v>
+        <v>99.433</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1269939.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I175" s="1">
-        <v>6908.0</v>
+        <v>-14748.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.5439631352372</v>
+        <v>-2.4720163326059</v>
       </c>
       <c r="K175">
-        <v>3.31</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.06</v>
+      </c>
+      <c r="L175">
+        <v>345.21</v>
       </c>
       <c r="M175" s="1">
-        <v>1276847.0</v>
+        <v>581850.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1319853.85</v>
+        <v>582195.21</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B176" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>700000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.204</v>
+        <v>98.007</v>
       </c>
       <c r="E176" s="1">
-        <v>100.35519714</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>702486.38</v>
+        <v>361008.12</v>
       </c>
       <c r="I176" s="1">
-        <v>-1058.38</v>
+        <v>-6222.78</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.15066199575286</v>
+        <v>-1.7237230010228</v>
       </c>
       <c r="K176">
+        <v>0.84</v>
+      </c>
+      <c r="L176" t="s">
+        <v>386</v>
+      </c>
+      <c r="M176" s="1">
+        <v>354785.34</v>
+      </c>
+      <c r="N176" s="1">
+        <v>357835.07</v>
+      </c>
+      <c r="O176" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B177" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C177" s="1">
-        <v>897000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.31</v>
+        <v>98.326</v>
       </c>
       <c r="E177" s="1">
-        <v>100.93515942</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>905388.38</v>
+        <v>500000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-14577.68</v>
+        <v>-8370.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6101023960568</v>
+        <v>-1.674</v>
       </c>
       <c r="K177">
-        <v>2.34</v>
+        <v>4.09</v>
       </c>
       <c r="L177" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="M177" s="1">
-        <v>890810.7</v>
+        <v>491630.0</v>
       </c>
       <c r="N177" s="1">
-        <v>911836.33</v>
+        <v>512064.93</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
-        <v>3490000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>87.475</v>
+        <v>97.888</v>
       </c>
       <c r="E178" s="1">
-        <v>86.855</v>
+        <v>97.68761538</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>3031239.5</v>
+        <v>1269939.0</v>
       </c>
       <c r="I178" s="1">
-        <v>21638.0</v>
+        <v>2605.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.71383340049508</v>
+        <v>0.20512796283916</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>3052877.5</v>
+        <v>1272544.0</v>
       </c>
       <c r="N178" s="1">
-        <v>3052877.5</v>
+        <v>1272544.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C179" s="1">
-        <v>494000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.196</v>
+        <v>98.704</v>
       </c>
       <c r="E179" s="1">
-        <v>99.7472004</v>
+        <v>100.93515942</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>492751.17</v>
+        <v>905388.38</v>
       </c>
       <c r="I179" s="1">
-        <v>2217.07</v>
+        <v>-20013.5</v>
       </c>
       <c r="J179" s="1">
-        <v>0.44993703414241</v>
+        <v>-2.2104878350659</v>
       </c>
       <c r="K179">
-        <v>0.85</v>
+        <v>2.52</v>
       </c>
       <c r="L179" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M179" s="1">
-        <v>494968.24</v>
+        <v>885374.88</v>
       </c>
       <c r="N179" s="1">
-        <v>499170.62</v>
+        <v>908011.67</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>3648000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.352</v>
+        <v>87.409</v>
       </c>
       <c r="E180" s="1">
-        <v>99.991</v>
+        <v>86.87570285</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>499955.0</v>
+        <v>3169225.64</v>
       </c>
       <c r="I180" s="1">
-        <v>-3195.0</v>
+        <v>19454.68</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.63905751517637</v>
+        <v>0.6138622556392</v>
       </c>
       <c r="K180">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>496760.0</v>
+        <v>3188680.32</v>
       </c>
       <c r="N180" s="1">
-        <v>511814.79</v>
+        <v>3188680.32</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.53</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>746000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.36</v>
+        <v>59.982</v>
       </c>
       <c r="E181" s="1">
-        <v>99.298</v>
+        <v>60.007</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>740763.08</v>
+        <v>141016.45</v>
       </c>
       <c r="I181" s="1">
-        <v>7922.52</v>
+        <v>-58.75</v>
       </c>
       <c r="J181" s="1">
-        <v>1.0695079457794</v>
+        <v>-0.041661806122619</v>
       </c>
       <c r="K181">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>748685.6</v>
+        <v>140957.7</v>
       </c>
       <c r="N181" s="1">
-        <v>750348.77</v>
+        <v>140957.7</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>123000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.935</v>
+        <v>91.744</v>
       </c>
       <c r="E182" s="1">
-        <v>103.02331707</v>
+        <v>91.59725</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>126718.68</v>
+        <v>366389.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-108.63</v>
+        <v>587.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.085725324790315</v>
+        <v>0.16021223344587</v>
       </c>
       <c r="K182">
-        <v>3.33</v>
+        <v>0.63</v>
       </c>
       <c r="L182" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="M182" s="1">
-        <v>126610.05</v>
+        <v>366976.0</v>
       </c>
       <c r="N182" s="1">
-        <v>130707.8</v>
+        <v>369496.55</v>
       </c>
       <c r="O182" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="B183" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="C183" s="1">
-        <v>783000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.023</v>
+        <v>99.818</v>
       </c>
       <c r="E183" s="1">
-        <v>99.459</v>
+        <v>99.7472004</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>778763.97</v>
+        <v>492751.17</v>
       </c>
       <c r="I183" s="1">
-        <v>-3413.88</v>
+        <v>349.75</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.43837159030354</v>
+        <v>0.070979029841776</v>
       </c>
       <c r="K183">
-        <v>0.93</v>
+        <v>1.04</v>
       </c>
       <c r="L183" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="M183" s="1">
-        <v>775350.09</v>
+        <v>493100.92</v>
       </c>
       <c r="N183" s="1">
-        <v>782600.88</v>
+        <v>498216.87</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B184" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.532</v>
+        <v>98.883</v>
       </c>
       <c r="E184" s="1">
-        <v>99.292</v>
+        <v>99.991</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>794336.0</v>
+        <v>499955.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-6080.0</v>
+        <v>-5540.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.76541916770737</v>
+        <v>-1.1080997289756</v>
       </c>
       <c r="K184">
-        <v>0.88</v>
+        <v>3.2</v>
       </c>
       <c r="L184" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="M184" s="1">
-        <v>788256.0</v>
+        <v>494415.0</v>
       </c>
       <c r="N184" s="1">
-        <v>795313.53</v>
+        <v>510428.7</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B185" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C185" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.693</v>
+        <v>100.085</v>
       </c>
       <c r="E185" s="1">
-        <v>103.004</v>
+        <v>99.834</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>721028.0</v>
+        <v>798672.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-16177.0</v>
+        <v>2008.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2436021902062</v>
+        <v>0.25141735280566</v>
       </c>
       <c r="K185">
-        <v>0.83</v>
+        <v>0.24</v>
       </c>
       <c r="L185" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M185" s="1">
-        <v>704851.0</v>
+        <v>800680.0</v>
       </c>
       <c r="N185" s="1">
-        <v>710676.34</v>
+        <v>802636.16</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B186" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C186" s="1">
-        <v>500000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>88.608</v>
+        <v>100.019</v>
       </c>
       <c r="E186" s="1">
-        <v>86.92</v>
+        <v>99.298</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>434600.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I186" s="1">
-        <v>8440.0</v>
+        <v>5378.66</v>
       </c>
       <c r="J186" s="1">
-        <v>1.9420156465716</v>
+        <v>0.72609720236057</v>
       </c>
       <c r="K186">
-        <v>1.05</v>
+        <v>0.44</v>
       </c>
       <c r="L186" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="M186" s="1">
-        <v>443040.0</v>
+        <v>746141.74</v>
       </c>
       <c r="N186" s="1">
-        <v>448282.14</v>
+        <v>749388.88</v>
       </c>
       <c r="O186" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B187" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>103.967</v>
+        <v>102.583</v>
       </c>
       <c r="E187" s="1">
-        <v>105.478</v>
+        <v>103.02331707</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>316434.0</v>
+        <v>126718.68</v>
       </c>
       <c r="I187" s="1">
-        <v>-4533.0</v>
+        <v>-541.59</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.4325262139972</v>
+        <v>-0.42739555052183</v>
       </c>
       <c r="K187">
-        <v>4.46</v>
+        <v>3.59</v>
       </c>
       <c r="L187" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M187" s="1">
-        <v>311901.0</v>
+        <v>126177.09</v>
       </c>
       <c r="N187" s="1">
-        <v>325266.79</v>
+        <v>130594.98</v>
       </c>
       <c r="O187" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B188" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C188" s="1">
-        <v>500000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.373</v>
+        <v>98.712</v>
       </c>
       <c r="E188" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>498700.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I188" s="1">
-        <v>-6835.0</v>
+        <v>-5849.01</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.370563465009</v>
+        <v>-0.75106325219437</v>
       </c>
       <c r="K188">
-        <v>2.15</v>
+        <v>1.1</v>
       </c>
       <c r="L188" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M188" s="1">
-        <v>491865.0</v>
+        <v>772914.96</v>
       </c>
       <c r="N188" s="1">
-        <v>502637.26</v>
+        <v>781560.14</v>
       </c>
       <c r="O188" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B189" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C189" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.187</v>
+        <v>98.093</v>
       </c>
       <c r="E189" s="1">
-        <v>99.95246154</v>
+        <v>99.292</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1299382.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-9951.0</v>
+        <v>-9592.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.76582560016993</v>
+        <v>-1.2075494501068</v>
       </c>
       <c r="K189">
-        <v>0.57</v>
+        <v>1.07</v>
       </c>
       <c r="L189" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M189" s="1">
-        <v>1289431.0</v>
+        <v>784744.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1296883.74</v>
+        <v>793335.78</v>
       </c>
       <c r="O189" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B190" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C190" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.831</v>
+        <v>100.298</v>
       </c>
       <c r="E190" s="1">
-        <v>100.91</v>
+        <v>103.004</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>807280.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-8632.0</v>
+        <v>-18942.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.0692696462194</v>
+        <v>-2.6270824434003</v>
       </c>
       <c r="K190">
-        <v>3.05</v>
+        <v>1.04</v>
       </c>
       <c r="L190" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="M190" s="1">
-        <v>798648.0</v>
+        <v>702086.0</v>
       </c>
       <c r="N190" s="1">
-        <v>823058.96</v>
+        <v>709349.7</v>
       </c>
       <c r="O190" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B191" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C191" s="1">
-        <v>6830433.57</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>89.373</v>
+        <v>88.209</v>
       </c>
       <c r="E191" s="1">
-        <v>87.34060304</v>
+        <v>86.92</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>5965741.87</v>
+        <v>434600.0</v>
       </c>
       <c r="I191" s="1">
-        <v>138821.53</v>
+        <v>6445.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.3269784885949</v>
+        <v>1.4829728485964</v>
       </c>
       <c r="K191">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L191">
+        <v>15.15</v>
       </c>
       <c r="M191" s="1">
-        <v>6104563.4</v>
+        <v>441045.0</v>
       </c>
       <c r="N191" s="1">
-        <v>6110271.02</v>
+        <v>441060.15</v>
       </c>
       <c r="O191" s="1">
-        <v>1.01</v>
+        <v>0.07</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B192" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="C192" s="1">
-        <v>607000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.565</v>
+        <v>103.536</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>105.478</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>607000.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-8710.45</v>
+        <v>-5826.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.435</v>
+        <v>-1.8411422287112</v>
       </c>
       <c r="K192">
-        <v>1.51</v>
+        <v>4.73</v>
       </c>
       <c r="L192" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="M192" s="1">
-        <v>598289.55</v>
+        <v>310608.0</v>
       </c>
       <c r="N192" s="1">
-        <v>607461.6</v>
+        <v>324791.27</v>
       </c>
       <c r="O192" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="B193" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="C193" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>105.5</v>
+        <v>98.689</v>
       </c>
       <c r="E193" s="1">
-        <v>100.6308</v>
+        <v>99.95246154</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>603784.8</v>
+        <v>1299382.0</v>
       </c>
       <c r="I193" s="1">
-        <v>29215.2</v>
+        <v>-16425.0</v>
       </c>
       <c r="J193" s="1">
-        <v>4.8386776215632</v>
+        <v>-1.2640624543052</v>
       </c>
       <c r="K193">
-        <v>2.1</v>
+        <v>0.76</v>
       </c>
       <c r="L193" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="M193" s="1">
-        <v>633000.0</v>
+        <v>1282957.0</v>
       </c>
       <c r="N193" s="1">
-        <v>645571.23</v>
+        <v>1292813.85</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="C194" s="1">
-        <v>600000.0</v>
+        <v>7140433.57</v>
       </c>
       <c r="D194" s="1">
-        <v>99.115</v>
+        <v>89.27</v>
       </c>
       <c r="E194" s="1">
-        <v>100.028</v>
+        <v>87.42011264</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>600168.0</v>
+        <v>6242175.07</v>
       </c>
       <c r="I194" s="1">
-        <v>-5478.0</v>
+        <v>132089.98</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.91274443155916</v>
+        <v>2.1160889997275</v>
       </c>
       <c r="K194">
-        <v>0.97</v>
+        <v>0.09</v>
       </c>
       <c r="L194" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="M194" s="1">
-        <v>594690.0</v>
+        <v>6374265.05</v>
       </c>
       <c r="N194" s="1">
-        <v>600530.26</v>
+        <v>6380622.97</v>
       </c>
       <c r="O194" s="1">
-        <v>0.1</v>
+        <v>1.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="C195" s="1">
-        <v>861000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.534</v>
+        <v>97.94</v>
       </c>
       <c r="E195" s="1">
-        <v>100.08714286</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>861750.3</v>
+        <v>607000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>21067.44</v>
+        <v>-12504.2</v>
       </c>
       <c r="J195" s="1">
-        <v>2.4447267381282</v>
+        <v>-2.06</v>
       </c>
       <c r="K195">
-        <v>3.91</v>
+        <v>1.7</v>
       </c>
       <c r="L195" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="M195" s="1">
-        <v>882817.74</v>
+        <v>594495.8</v>
       </c>
       <c r="N195" s="1">
-        <v>916485.2</v>
+        <v>604786.4</v>
       </c>
       <c r="O195" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B196" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>95.143</v>
+        <v>104.93</v>
       </c>
       <c r="E196" s="1">
-        <v>99.602</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>199204.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I196" s="1">
-        <v>-8918.0</v>
+        <v>25795.2</v>
       </c>
       <c r="J196" s="1">
-        <v>-4.4768177345836</v>
+        <v>4.2722506429443</v>
       </c>
       <c r="K196">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>2.36</v>
+      </c>
+      <c r="L196" t="s">
+        <v>442</v>
       </c>
       <c r="M196" s="1">
-        <v>190286.0</v>
+        <v>629580.0</v>
       </c>
       <c r="N196" s="1">
-        <v>191053.12</v>
+        <v>643712.88</v>
       </c>
       <c r="O196" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B197" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C197" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.699</v>
+        <v>98.767</v>
       </c>
       <c r="E197" s="1">
-        <v>99.406</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>497030.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I197" s="1">
-        <v>11465.0</v>
+        <v>-7566.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.3067018087439</v>
+        <v>-1.2606470188347</v>
       </c>
       <c r="K197">
-        <v>0.52</v>
+        <v>1.18</v>
       </c>
       <c r="L197" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="M197" s="1">
-        <v>508495.0</v>
+        <v>592602.0</v>
       </c>
       <c r="N197" s="1">
-        <v>511094.32</v>
+        <v>599684.87</v>
       </c>
       <c r="O197" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="B198" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>89.774</v>
+        <v>101.759</v>
       </c>
       <c r="E198" s="1">
-        <v>87.708</v>
+        <v>100.08714286</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>350832.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I198" s="1">
-        <v>8264.0</v>
+        <v>14394.69</v>
       </c>
       <c r="J198" s="1">
-        <v>2.3555433939891</v>
+        <v>1.670401507258</v>
       </c>
       <c r="K198">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.01</v>
+      </c>
+      <c r="L198">
+        <v>97.3</v>
       </c>
       <c r="M198" s="1">
-        <v>359096.0</v>
+        <v>876144.99</v>
       </c>
       <c r="N198" s="1">
-        <v>363567.23</v>
+        <v>876242.29</v>
       </c>
       <c r="O198" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B199" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C199" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.772</v>
+        <v>94.824</v>
       </c>
       <c r="E199" s="1">
-        <v>102.46222222</v>
+        <v>99.602</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>922160.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-15212.0</v>
+        <v>-9556.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.6496052745727</v>
+        <v>-4.7970924278629</v>
       </c>
       <c r="K199">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.48</v>
+      </c>
+      <c r="L199">
+        <v>958.9</v>
       </c>
       <c r="M199" s="1">
-        <v>906948.0</v>
+        <v>189648.0</v>
       </c>
       <c r="N199" s="1">
-        <v>916120.6</v>
+        <v>190606.9</v>
       </c>
       <c r="O199" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="B200" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C200" s="1">
-        <v>614000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.392</v>
+        <v>101.235</v>
       </c>
       <c r="E200" s="1">
-        <v>99.528</v>
+        <v>99.406</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>611101.92</v>
+        <v>497030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-6975.04</v>
+        <v>9145.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.1413873482839</v>
+        <v>1.8399291793252</v>
       </c>
       <c r="K200">
-        <v>1.45</v>
+        <v>0.75</v>
       </c>
       <c r="L200" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="M200" s="1">
-        <v>604126.88</v>
+        <v>506175.0</v>
       </c>
       <c r="N200" s="1">
-        <v>613040.39</v>
+        <v>509904.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B201" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C201" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.831</v>
+        <v>89.364</v>
       </c>
       <c r="E201" s="1">
-        <v>99.46</v>
+        <v>87.708</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>696220.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-11403.0</v>
+        <v>6624.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.6378443595415</v>
+        <v>1.8880831851142</v>
       </c>
       <c r="K201">
-        <v>1.89</v>
+        <v>1.23</v>
       </c>
       <c r="L201" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="M201" s="1">
-        <v>684817.0</v>
+        <v>357456.0</v>
       </c>
       <c r="N201" s="1">
-        <v>698021.11</v>
+        <v>362392.99</v>
       </c>
       <c r="O201" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="B202" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="C202" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>91.726</v>
+        <v>100.134</v>
       </c>
       <c r="E202" s="1">
-        <v>83.781</v>
+        <v>102.46222222</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1172934.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I202" s="1">
-        <v>111230.0</v>
+        <v>-20954.0</v>
       </c>
       <c r="J202" s="1">
-        <v>9.4830570177009</v>
+        <v>-2.2722737919667</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.24</v>
+      </c>
+      <c r="L202" t="s">
+        <v>458</v>
       </c>
       <c r="M202" s="1">
-        <v>1284164.0</v>
+        <v>901206.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1284164.0</v>
+        <v>912351.21</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B203" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="C203" s="1">
-        <v>500000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.294</v>
+        <v>97.887</v>
       </c>
       <c r="E203" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>502250.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I203" s="1">
-        <v>-10780.0</v>
+        <v>-10075.74</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.1463414634146</v>
+        <v>-1.6487822522305</v>
       </c>
       <c r="K203">
-        <v>1.7</v>
+        <v>1.64</v>
       </c>
       <c r="L203" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="M203" s="1">
-        <v>491470.0</v>
+        <v>601026.18</v>
       </c>
       <c r="N203" s="1">
-        <v>499963.15</v>
+        <v>611075.17</v>
       </c>
       <c r="O203" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B204" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="C204" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>96.249</v>
+        <v>97.375</v>
       </c>
       <c r="E204" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>594462.0</v>
+        <v>696220.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-16968.0</v>
+        <v>-14595.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.8543456099801</v>
+        <v>-2.096320128695</v>
       </c>
       <c r="K204">
-        <v>2.01</v>
+        <v>2.07</v>
       </c>
       <c r="L204" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="M204" s="1">
-        <v>577494.0</v>
+        <v>681625.0</v>
       </c>
       <c r="N204" s="1">
-        <v>589576.19</v>
+        <v>696123.63</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="B205" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="C205" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>93.739</v>
+        <v>91.581</v>
       </c>
       <c r="E205" s="1">
-        <v>92.475705</v>
+        <v>83.781</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>554854.23</v>
+        <v>1172934.0</v>
       </c>
       <c r="I205" s="1">
-        <v>7579.77</v>
+        <v>109200.0</v>
       </c>
       <c r="J205" s="1">
-        <v>1.3660831242108</v>
+        <v>9.3099867511727</v>
       </c>
       <c r="K205">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>562434.0</v>
+        <v>1282134.0</v>
       </c>
       <c r="N205" s="1">
-        <v>565569.62</v>
+        <v>1282134.0</v>
       </c>
       <c r="O205" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="B206" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C206" s="1">
-        <v>616000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.474</v>
+        <v>98.112</v>
       </c>
       <c r="E206" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>615710.48</v>
+        <v>502250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>21689.36</v>
+        <v>-11690.0</v>
       </c>
       <c r="J206" s="1">
-        <v>3.5226556481546</v>
+        <v>-2.3275261324042</v>
       </c>
       <c r="K206">
-        <v>0.35</v>
+        <v>1.91</v>
       </c>
       <c r="L206" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="M206" s="1">
-        <v>637399.84</v>
+        <v>490560.0</v>
       </c>
       <c r="N206" s="1">
-        <v>639564.28</v>
+        <v>500114.79</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="B207" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.332</v>
+        <v>95.494</v>
       </c>
       <c r="E207" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>499805.0</v>
+        <v>594462.0</v>
       </c>
       <c r="I207" s="1">
-        <v>21855.0</v>
+        <v>-21498.0</v>
       </c>
       <c r="J207" s="1">
-        <v>4.3727053550885</v>
+        <v>-3.6163791798298</v>
       </c>
       <c r="K207">
-        <v>3.75</v>
+        <v>2.21</v>
       </c>
       <c r="L207" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="M207" s="1">
-        <v>521660.0</v>
+        <v>572964.0</v>
       </c>
       <c r="N207" s="1">
-        <v>540425.41</v>
+        <v>586196.88</v>
       </c>
       <c r="O207" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="B208" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C208" s="1">
-        <v>550000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>101.877</v>
+        <v>93.706</v>
       </c>
       <c r="E208" s="1">
-        <v>99.943</v>
+        <v>92.475705</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>549686.5</v>
+        <v>554854.23</v>
       </c>
       <c r="I208" s="1">
-        <v>10637.0</v>
+        <v>7381.77</v>
       </c>
       <c r="J208" s="1">
-        <v>1.935103008715</v>
+        <v>1.3303980759055</v>
       </c>
       <c r="K208">
-        <v>0.24</v>
+        <v>0.57</v>
       </c>
       <c r="L208" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="M208" s="1">
-        <v>560323.5</v>
+        <v>562236.0</v>
       </c>
       <c r="N208" s="1">
-        <v>561649.53</v>
+        <v>565659.29</v>
       </c>
       <c r="O208" s="1">
         <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="C209" s="1">
-        <v>400000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.693</v>
+        <v>103.199</v>
       </c>
       <c r="E209" s="1">
-        <v>99.611</v>
+        <v>99.953</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>398444.0</v>
+        <v>615710.48</v>
       </c>
       <c r="I209" s="1">
-        <v>8328.0</v>
+        <v>19995.36</v>
       </c>
       <c r="J209" s="1">
-        <v>2.0901306080654</v>
+        <v>3.2475263373786</v>
       </c>
       <c r="K209">
-        <v>3.08</v>
+        <v>0.61</v>
       </c>
       <c r="L209" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="M209" s="1">
-        <v>406772.0</v>
+        <v>635705.84</v>
       </c>
       <c r="N209" s="1">
-        <v>419089.81</v>
+        <v>639473.57</v>
       </c>
       <c r="O209" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B210" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C210" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.314</v>
+        <v>103.471</v>
       </c>
       <c r="E210" s="1">
-        <v>101.42472727</v>
+        <v>99.961</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1115672.0</v>
+        <v>499805.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-12218.0</v>
+        <v>17550.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.0951247320001</v>
+        <v>3.5113694340793</v>
       </c>
       <c r="K210">
-        <v>3.79</v>
+        <v>4.02</v>
       </c>
       <c r="L210" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="M210" s="1">
-        <v>1103454.0</v>
+        <v>517355.0</v>
       </c>
       <c r="N210" s="1">
-        <v>1145099.55</v>
+        <v>537456.03</v>
       </c>
       <c r="O210" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="B211" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.147</v>
+        <v>101.361</v>
       </c>
       <c r="E211" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>597966.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I211" s="1">
-        <v>26916.0</v>
+        <v>7799.0</v>
       </c>
       <c r="J211" s="1">
-        <v>4.5012592689216</v>
+        <v>1.418808720971</v>
       </c>
       <c r="K211">
-        <v>4.08</v>
+        <v>0.46</v>
       </c>
       <c r="L211" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="M211" s="1">
-        <v>624882.0</v>
+        <v>557485.5</v>
       </c>
       <c r="N211" s="1">
-        <v>649362.82</v>
+        <v>560017.01</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B212" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="C212" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>103.223</v>
+        <v>101.245</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>500000.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I212" s="1">
-        <v>16115.0</v>
+        <v>6536.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.223</v>
+        <v>1.6403810824106</v>
       </c>
       <c r="K212">
-        <v>4.52</v>
+        <v>3.3</v>
       </c>
       <c r="L212" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="M212" s="1">
-        <v>516115.0</v>
+        <v>404980.0</v>
       </c>
       <c r="N212" s="1">
-        <v>538715.41</v>
+        <v>418174.52</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B213" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="C213" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>107.066</v>
+        <v>99.806</v>
       </c>
       <c r="E213" s="1">
-        <v>109.3</v>
+        <v>101.42472778</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>546500.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I213" s="1">
-        <v>-11170.0</v>
+        <v>-14568.55</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.0439158279963</v>
+        <v>-1.595989275243</v>
       </c>
       <c r="K213">
-        <v>1.29</v>
+        <v>4.01</v>
       </c>
       <c r="L213" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="M213" s="1">
-        <v>535330.0</v>
+        <v>898254.0</v>
       </c>
       <c r="N213" s="1">
-        <v>541802.6</v>
+        <v>934361.88</v>
       </c>
       <c r="O213" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B214" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="C214" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.557</v>
+        <v>103.698</v>
       </c>
       <c r="E214" s="1">
-        <v>99.852</v>
+        <v>99.661</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>599112.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1770.0</v>
+        <v>20185.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.29543724712575</v>
+        <v>4.050731981417</v>
       </c>
       <c r="K214">
-        <v>0.91</v>
+        <v>4.33</v>
       </c>
       <c r="L214" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="M214" s="1">
-        <v>597342.0</v>
+        <v>518490.0</v>
       </c>
       <c r="N214" s="1">
-        <v>602799.53</v>
+        <v>540157.81</v>
       </c>
       <c r="O214" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C215" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.177</v>
+        <v>102.804</v>
       </c>
       <c r="E215" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>597918.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>3144.0</v>
+        <v>14020.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.52582461140156</v>
+        <v>2.804</v>
       </c>
       <c r="K215">
-        <v>1.96</v>
+        <v>4.78</v>
       </c>
       <c r="L215" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="M215" s="1">
-        <v>601062.0</v>
+        <v>514020.0</v>
       </c>
       <c r="N215" s="1">
-        <v>612823.64</v>
+        <v>537938.22</v>
       </c>
       <c r="O215" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B216" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C216" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.782</v>
+        <v>106.382</v>
       </c>
       <c r="E216" s="1">
-        <v>99.52</v>
+        <v>109.3</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>398080.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I216" s="1">
-        <v>5048.0</v>
+        <v>-14590.0</v>
       </c>
       <c r="J216" s="1">
-        <v>1.2680868167203</v>
+        <v>-2.6697163769442</v>
       </c>
       <c r="K216">
-        <v>3.19</v>
+        <v>1.58</v>
       </c>
       <c r="L216" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="M216" s="1">
-        <v>403128.0</v>
+        <v>531910.0</v>
       </c>
       <c r="N216" s="1">
-        <v>415905.21</v>
+        <v>539820.96</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="B217" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>101.191</v>
+        <v>98.913</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>400000.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I217" s="1">
-        <v>4764.0</v>
+        <v>-5634.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.191</v>
+        <v>-0.94039177983415</v>
       </c>
       <c r="K217">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="L217">
-        <v>912.55</v>
+        <v>854.79</v>
       </c>
       <c r="M217" s="1">
-        <v>404764.0</v>
+        <v>593478.0</v>
       </c>
       <c r="N217" s="1">
-        <v>405676.55</v>
+        <v>594332.79</v>
       </c>
       <c r="O217" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="C218" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>104.687</v>
+        <v>99.789</v>
       </c>
       <c r="E218" s="1">
-        <v>100.710578</v>
+        <v>99.653</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1007105.78</v>
+        <v>597918.0</v>
       </c>
       <c r="I218" s="1">
-        <v>39764.22</v>
+        <v>816.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.9483657813979</v>
+        <v>0.13647356326453</v>
       </c>
       <c r="K218">
-        <v>3.15</v>
+        <v>2.15</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="M218" s="1">
-        <v>1046870.0</v>
+        <v>598734.0</v>
       </c>
       <c r="N218" s="1">
-        <v>1078376.85</v>
+        <v>611605.23</v>
       </c>
       <c r="O218" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="B219" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.354</v>
+        <v>99.859</v>
       </c>
       <c r="E219" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298767.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I219" s="1">
-        <v>-705.0</v>
+        <v>-311.25</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.23596983602607</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K219">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>0.12</v>
+      </c>
+      <c r="L219">
+        <v>517.33</v>
       </c>
       <c r="M219" s="1">
-        <v>298062.0</v>
+        <v>414414.85</v>
       </c>
       <c r="N219" s="1">
-        <v>299976.04</v>
+        <v>414932.18</v>
       </c>
       <c r="O219" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="B220" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="C220" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>94.073</v>
+        <v>100.324</v>
       </c>
       <c r="E220" s="1">
-        <v>90.9</v>
+        <v>99.52</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>272700.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I220" s="1">
-        <v>9519.0</v>
+        <v>3216.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.4906490649065</v>
+        <v>0.80787781350482</v>
       </c>
       <c r="K220">
-        <v>0.74</v>
+        <v>3.38</v>
       </c>
       <c r="L220" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="M220" s="1">
-        <v>282219.0</v>
+        <v>401296.0</v>
       </c>
       <c r="N220" s="1">
-        <v>284448.45</v>
+        <v>414833.75</v>
       </c>
       <c r="O220" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="C221" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>103.256</v>
+        <v>100.582</v>
       </c>
       <c r="E221" s="1">
-        <v>98.50505</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>295515.15</v>
+        <v>400000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>14252.85</v>
+        <v>2328.0</v>
       </c>
       <c r="J221" s="1">
-        <v>4.8230522191502</v>
+        <v>0.582</v>
       </c>
       <c r="K221">
-        <v>2.2</v>
+        <v>0.44</v>
       </c>
       <c r="L221" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="M221" s="1">
-        <v>309768.0</v>
+        <v>402328.0</v>
       </c>
       <c r="N221" s="1">
-        <v>316360.81</v>
+        <v>404070.14</v>
       </c>
       <c r="O221" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B222" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="C222" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>85.289</v>
+        <v>104.27</v>
       </c>
       <c r="E222" s="1">
-        <v>85.96</v>
+        <v>100.710578</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>773640.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I222" s="1">
-        <v>-6039.0</v>
+        <v>35594.22</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.7805956258725</v>
+        <v>3.5343079850063</v>
       </c>
       <c r="K222">
-        <v>0.48</v>
+        <v>3.42</v>
       </c>
       <c r="L222" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="M222" s="1">
-        <v>767601.0</v>
+        <v>1042700.0</v>
       </c>
       <c r="N222" s="1">
-        <v>771946.89</v>
+        <v>1076946.58</v>
       </c>
       <c r="O222" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B223" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="C223" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.337</v>
+        <v>98.994</v>
       </c>
       <c r="E223" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>503250.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-6565.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.304520615996</v>
+        <v>-0.59745554227877</v>
       </c>
       <c r="K223">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="L223" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="M223" s="1">
-        <v>496685.0</v>
+        <v>296982.0</v>
       </c>
       <c r="N223" s="1">
-        <v>500712.4</v>
+        <v>299450.84</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="B224" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="C224" s="1">
         <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.091</v>
+        <v>93.859</v>
       </c>
       <c r="E224" s="1">
-        <v>100.62</v>
+        <v>90.9</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>301860.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-4587.0</v>
+        <v>8877.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.5195786126019</v>
+        <v>3.2552255225523</v>
       </c>
       <c r="K224">
-        <v>2.89</v>
+        <v>0.84</v>
       </c>
       <c r="L224" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="M224" s="1">
-        <v>297273.0</v>
+        <v>281577.0</v>
       </c>
       <c r="N224" s="1">
-        <v>305954.51</v>
+        <v>284094.12</v>
       </c>
       <c r="O224" s="1">
         <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="B225" t="s">
-        <v>534</v>
+        <v>523</v>
       </c>
       <c r="C225" s="1">
-        <v>356000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.473</v>
+        <v>102.394</v>
       </c>
       <c r="E225" s="1">
-        <v>99.662</v>
+        <v>98.50505</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>354796.72</v>
+        <v>295515.15</v>
       </c>
       <c r="I225" s="1">
-        <v>2887.16</v>
+        <v>11666.85</v>
       </c>
       <c r="J225" s="1">
-        <v>0.81375047661095</v>
+        <v>3.947970180209</v>
       </c>
       <c r="K225">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>35.36</v>
+        <v>2.41</v>
+      </c>
+      <c r="L225" t="s">
+        <v>524</v>
       </c>
       <c r="M225" s="1">
-        <v>357683.88</v>
+        <v>307182.0</v>
       </c>
       <c r="N225" s="1">
-        <v>357719.24</v>
+        <v>314411.79</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="B226" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="C226" s="1">
-        <v>777000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.197</v>
+        <v>85.039</v>
       </c>
       <c r="E226" s="1">
-        <v>99.67453282</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>774471.12</v>
+        <v>773640.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-3710.43</v>
+        <v>-8289.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.4790921061072</v>
+        <v>-1.0714285714286</v>
       </c>
       <c r="K226">
-        <v>2.93</v>
+        <v>0.52</v>
       </c>
       <c r="L226" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="M226" s="1">
-        <v>770760.69</v>
+        <v>765351.0</v>
       </c>
       <c r="N226" s="1">
-        <v>793525.19</v>
+        <v>770005.11</v>
       </c>
       <c r="O226" s="1">
         <v>0.13</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="B227" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="C227" s="1">
-        <v>290000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.954</v>
+        <v>99.076</v>
       </c>
       <c r="E227" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>288755.9</v>
+        <v>503250.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1110.7</v>
+        <v>-7870.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.38465014913981</v>
+        <v>-1.5638350720318</v>
       </c>
       <c r="K227">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="L227" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="M227" s="1">
-        <v>289866.6</v>
+        <v>495380.0</v>
       </c>
       <c r="N227" s="1">
-        <v>294204.68</v>
+        <v>500229.32</v>
       </c>
       <c r="O227" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="B228" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.031</v>
+        <v>98.821</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>400000.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3876.0</v>
+        <v>-5397.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.969</v>
+        <v>-1.7879149274498</v>
       </c>
       <c r="K228">
-        <v>1.93</v>
+        <v>3.07</v>
       </c>
       <c r="L228" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="M228" s="1">
-        <v>396124.0</v>
+        <v>296463.0</v>
       </c>
       <c r="N228" s="1">
-        <v>403840.6</v>
+        <v>305658.21</v>
       </c>
       <c r="O228" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="B229" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="C229" s="1">
-        <v>1228000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.718</v>
+        <v>100.142</v>
       </c>
       <c r="E229" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1228000.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I229" s="1">
-        <v>-15742.96</v>
+        <v>1708.8</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.282</v>
+        <v>0.48162790230981</v>
       </c>
       <c r="K229">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.21</v>
+      </c>
+      <c r="L229">
+        <v>742.48</v>
       </c>
       <c r="M229" s="1">
-        <v>1212257.04</v>
+        <v>356505.52</v>
       </c>
       <c r="N229" s="1">
-        <v>1223161.41</v>
+        <v>357248.0</v>
       </c>
       <c r="O229" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B230" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="C230" s="1">
-        <v>865000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.205</v>
+        <v>98.66</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>99.67453282</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>865000.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I230" s="1">
-        <v>-15526.75</v>
+        <v>-7882.92</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.795</v>
+        <v>-1.0178455718271</v>
       </c>
       <c r="K230">
-        <v>2.38</v>
+        <v>3.13</v>
       </c>
       <c r="L230" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="M230" s="1">
-        <v>849473.25</v>
+        <v>766588.2</v>
       </c>
       <c r="N230" s="1">
-        <v>870052.93</v>
+        <v>790896.06</v>
       </c>
       <c r="O230" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B231" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="C231" s="1">
-        <v>600000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.274</v>
+        <v>99.405</v>
       </c>
       <c r="E231" s="1">
-        <v>100.42</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>602520.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I231" s="1">
-        <v>-6876.0</v>
+        <v>-481.4</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.1412069308903</v>
+        <v>-0.16671520824336</v>
       </c>
       <c r="K231">
-        <v>3.47</v>
+        <v>1.67</v>
       </c>
       <c r="L231" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="M231" s="1">
-        <v>595644.0</v>
+        <v>288274.5</v>
       </c>
       <c r="N231" s="1">
-        <v>616440.58</v>
+        <v>293129.02</v>
       </c>
       <c r="O231" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="B232" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="C232" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.726</v>
+        <v>98.65</v>
       </c>
       <c r="E232" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>694813.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-10731.0</v>
+        <v>-5400.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.5444443325039</v>
+        <v>-1.35</v>
       </c>
       <c r="K232">
-        <v>0.62</v>
+        <v>2.13</v>
       </c>
       <c r="L232" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="M232" s="1">
-        <v>684082.0</v>
+        <v>394600.0</v>
       </c>
       <c r="N232" s="1">
-        <v>688445.01</v>
+        <v>403128.88</v>
       </c>
       <c r="O232" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="C233" s="1">
-        <v>286000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.219</v>
+        <v>98.292</v>
       </c>
       <c r="E233" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>284175.32</v>
+        <v>1228000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-3268.98</v>
+        <v>-20974.24</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.1503391638655</v>
+        <v>-1.708</v>
       </c>
       <c r="K233">
-        <v>1.21</v>
+        <v>1.08</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="M233" s="1">
-        <v>280906.34</v>
+        <v>1207025.76</v>
       </c>
       <c r="N233" s="1">
-        <v>284358.91</v>
+        <v>1220250.21</v>
       </c>
       <c r="O233" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="C234" s="1">
-        <v>600000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.698</v>
+        <v>97.674</v>
       </c>
       <c r="E234" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>602400.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>1788.0</v>
+        <v>-20119.9</v>
       </c>
       <c r="J234" s="1">
-        <v>0.29681274900398</v>
+        <v>-2.326</v>
       </c>
       <c r="K234">
-        <v>3.35</v>
+        <v>2.58</v>
       </c>
       <c r="L234" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="M234" s="1">
-        <v>604188.0</v>
+        <v>844880.1</v>
       </c>
       <c r="N234" s="1">
-        <v>624316.77</v>
+        <v>867226.27</v>
       </c>
       <c r="O234" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="C235" s="1">
         <v>600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.136</v>
+        <v>98.778</v>
       </c>
       <c r="E235" s="1">
-        <v>99.821</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>598926.0</v>
+        <v>602520.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1890.0</v>
+        <v>-9852.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0.31556486110137</v>
+        <v>-1.6351324437363</v>
       </c>
       <c r="K235">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.04</v>
+      </c>
+      <c r="L235">
+        <v>238.36</v>
       </c>
       <c r="M235" s="1">
-        <v>600816.0</v>
+        <v>592668.0</v>
       </c>
       <c r="N235" s="1">
-        <v>602790.66</v>
+        <v>592906.36</v>
       </c>
       <c r="O235" s="1">
         <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="C236" s="1">
-        <v>1042000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.295</v>
+        <v>97.79</v>
       </c>
       <c r="E236" s="1">
-        <v>99.228</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>1033955.76</v>
+        <v>694813.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-9721.86</v>
+        <v>-10283.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.94025879791994</v>
+        <v>-1.4799665521514</v>
       </c>
       <c r="K236">
-        <v>2.71</v>
+        <v>0.86</v>
       </c>
       <c r="L236" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="M236" s="1">
-        <v>1024233.9</v>
+        <v>684530.0</v>
       </c>
       <c r="N236" s="1">
-        <v>1052467.82</v>
+        <v>690571.1</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="B237" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="C237" s="1">
-        <v>500000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.052</v>
+        <v>97.895</v>
       </c>
       <c r="E237" s="1">
-        <v>99.517</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>497585.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I237" s="1">
-        <v>-2325.0</v>
+        <v>-4195.62</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.46725685058834</v>
+        <v>-1.4764195567722</v>
       </c>
       <c r="K237">
-        <v>2.85</v>
+        <v>1.38</v>
       </c>
       <c r="L237" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="M237" s="1">
-        <v>495260.0</v>
+        <v>279979.7</v>
       </c>
       <c r="N237" s="1">
-        <v>509499.73</v>
+        <v>283921.99</v>
       </c>
       <c r="O237" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="B238" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="C238" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>91.056</v>
+        <v>100.308</v>
       </c>
       <c r="E238" s="1">
-        <v>81.26785667</v>
+        <v>99.451</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>487607.14</v>
+        <v>895059.0</v>
       </c>
       <c r="I238" s="1">
-        <v>58728.86</v>
+        <v>7713.0</v>
       </c>
       <c r="J238" s="1">
-        <v>12.044298613019</v>
+        <v>0.86173090265558</v>
       </c>
       <c r="K238">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.1</v>
+      </c>
+      <c r="L238">
+        <v>912.33</v>
       </c>
       <c r="M238" s="1">
-        <v>546336.0</v>
+        <v>902772.0</v>
       </c>
       <c r="N238" s="1">
-        <v>553332.58</v>
+        <v>903684.33</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="B239" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="C239" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>102.209</v>
+        <v>99.933</v>
       </c>
       <c r="E239" s="1">
-        <v>99.68141667</v>
+        <v>99.821</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>1196177.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I239" s="1">
-        <v>30331.0</v>
+        <v>672.0</v>
       </c>
       <c r="J239" s="1">
-        <v>2.5356615283524</v>
+        <v>0.11220083950271</v>
       </c>
       <c r="K239">
-        <v>1.14</v>
+        <v>0.54</v>
       </c>
       <c r="L239" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="M239" s="1">
-        <v>1226508.0</v>
+        <v>599598.0</v>
       </c>
       <c r="N239" s="1">
-        <v>1240139.51</v>
+        <v>602846.63</v>
       </c>
       <c r="O239" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="B240" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="C240" s="1">
-        <v>324000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>92.968</v>
+        <v>98.022</v>
       </c>
       <c r="E240" s="1">
-        <v>88.76264198</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>287590.96</v>
+        <v>1033955.76</v>
       </c>
       <c r="I240" s="1">
-        <v>13625.36</v>
+        <v>-12566.52</v>
       </c>
       <c r="J240" s="1">
-        <v>4.7377567083472</v>
+        <v>-1.2153827548676</v>
       </c>
       <c r="K240">
-        <v>1.61</v>
+        <v>2.87</v>
       </c>
       <c r="L240" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="M240" s="1">
-        <v>301216.32</v>
+        <v>1021389.24</v>
       </c>
       <c r="N240" s="1">
-        <v>306425.84</v>
+        <v>1051264.66</v>
       </c>
       <c r="O240" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="B241" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.286</v>
+        <v>98.874</v>
       </c>
       <c r="E241" s="1">
-        <v>102.316</v>
+        <v>99.517</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>204632.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-60.0</v>
+        <v>-3215.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.029320927323195</v>
+        <v>-0.64612076328667</v>
       </c>
       <c r="K241">
-        <v>3.89</v>
+        <v>3.03</v>
       </c>
       <c r="L241" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="M241" s="1">
-        <v>204572.0</v>
+        <v>494370.0</v>
       </c>
       <c r="N241" s="1">
-        <v>212352.82</v>
+        <v>509534.38</v>
       </c>
       <c r="O241" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="B242" t="s">
-        <v>584</v>
+        <v>571</v>
       </c>
       <c r="C242" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.519</v>
+        <v>90.718</v>
       </c>
       <c r="E242" s="1">
-        <v>100.33</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1003300.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>-18110.0</v>
+        <v>56700.86</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.8050433569222</v>
+        <v>11.628390019063</v>
       </c>
       <c r="K242">
-        <v>0.4</v>
+        <v>1.27</v>
       </c>
       <c r="L242" t="s">
-        <v>529</v>
+        <v>572</v>
       </c>
       <c r="M242" s="1">
-        <v>985190.0</v>
+        <v>544308.0</v>
       </c>
       <c r="N242" s="1">
-        <v>989217.4</v>
+        <v>551921.01</v>
       </c>
       <c r="O242" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>585</v>
+        <v>573</v>
       </c>
       <c r="B243" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="C243" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.936</v>
+        <v>101.893</v>
       </c>
       <c r="E243" s="1">
-        <v>99.651</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>398604.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>5140.0</v>
+        <v>26539.0</v>
       </c>
       <c r="J243" s="1">
-        <v>1.2895003562433</v>
+        <v>2.2186515875159</v>
       </c>
       <c r="K243">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>304.11</v>
+        <v>1.35</v>
+      </c>
+      <c r="L243" t="s">
+        <v>575</v>
       </c>
       <c r="M243" s="1">
-        <v>403744.0</v>
+        <v>1222716.0</v>
       </c>
       <c r="N243" s="1">
-        <v>404048.11</v>
+        <v>1238895.45</v>
       </c>
       <c r="O243" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="B244" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.08</v>
+        <v>100.376</v>
       </c>
       <c r="E244" s="1">
-        <v>100.539</v>
+        <v>100.29166667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>402156.0</v>
+        <v>601750.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2164.0</v>
+        <v>506.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.53809964292464</v>
+        <v>0.084088076443706</v>
       </c>
       <c r="K244">
-        <v>2.31</v>
+        <v>0.32</v>
       </c>
       <c r="L244" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="M244" s="1">
-        <v>404320.0</v>
+        <v>602256.0</v>
       </c>
       <c r="N244" s="1">
-        <v>413569.32</v>
+        <v>604196.09</v>
       </c>
       <c r="O244" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="B245" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="C245" s="1">
-        <v>4749722.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.262</v>
+        <v>92.726</v>
       </c>
       <c r="E245" s="1">
-        <v>99.67400008</v>
+        <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>4734237.91</v>
+        <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>27928.37</v>
+        <v>12841.28</v>
       </c>
       <c r="J245" s="1">
-        <v>0.58992324701316</v>
+        <v>4.4651194877614</v>
       </c>
       <c r="K245">
-        <v>1.22</v>
+        <v>1.71</v>
       </c>
       <c r="L245" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="M245" s="1">
-        <v>4762166.28</v>
+        <v>300432.24</v>
       </c>
       <c r="N245" s="1">
-        <v>4820138.91</v>
+        <v>305974.64</v>
       </c>
       <c r="O245" s="1">
-        <v>0.8</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="B246" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
       <c r="C246" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>98.266</v>
+        <v>101.966</v>
       </c>
       <c r="E246" s="1">
-        <v>99.766</v>
+        <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>399064.0</v>
+        <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-6000.0</v>
+        <v>-700.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-1.5035182326644</v>
+        <v>-0.34207748543727</v>
       </c>
       <c r="K246">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.11</v>
+      </c>
+      <c r="L246">
+        <v>219.18</v>
       </c>
       <c r="M246" s="1">
-        <v>393064.0</v>
+        <v>203932.0</v>
       </c>
       <c r="N246" s="1">
-        <v>403590.03</v>
+        <v>204151.18</v>
       </c>
       <c r="O246" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="B247" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="C247" s="1">
-        <v>520000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.58</v>
+        <v>98.105</v>
       </c>
       <c r="E247" s="1">
-        <v>99.945</v>
+        <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>519714.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-7098.0</v>
+        <v>-22250.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.3657511631397</v>
+        <v>-2.2176816505532</v>
       </c>
       <c r="K247">
-        <v>1.24</v>
+        <v>0.57</v>
       </c>
       <c r="L247" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="M247" s="1">
-        <v>512616.0</v>
+        <v>981050.0</v>
       </c>
       <c r="N247" s="1">
-        <v>519066.71</v>
+        <v>986721.23</v>
       </c>
       <c r="O247" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="B248" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="C248" s="1">
-        <v>461000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.934</v>
+        <v>100.969</v>
       </c>
       <c r="E248" s="1">
-        <v>99.682</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>459534.02</v>
+        <v>398604.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-3448.28</v>
+        <v>5272.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.75038622820569</v>
+        <v>1.3226159295943</v>
       </c>
       <c r="K248">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="L248" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="M248" s="1">
-        <v>456085.74</v>
+        <v>403876.0</v>
       </c>
       <c r="N248" s="1">
-        <v>460948.34</v>
+        <v>405193.81</v>
       </c>
       <c r="O248" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="B249" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="C249" s="1">
-        <v>5350000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>86.191</v>
+        <v>101.193</v>
       </c>
       <c r="E249" s="1">
-        <v>86.178</v>
+        <v>100.539</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4610523.0</v>
+        <v>402156.0</v>
       </c>
       <c r="I249" s="1">
-        <v>695.5</v>
+        <v>2616.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.015085056510942</v>
+        <v>0.65049383821204</v>
       </c>
       <c r="K249">
-        <v>0.08</v>
+        <v>2.53</v>
       </c>
       <c r="L249" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="M249" s="1">
-        <v>4611218.5</v>
+        <v>404772.0</v>
       </c>
       <c r="N249" s="1">
-        <v>4615249.32</v>
+        <v>414898.03</v>
       </c>
       <c r="O249" s="1">
-        <v>0.76</v>
+        <v>0.07</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="B250" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="C250" s="1">
-        <v>810000.0</v>
+        <v>4964722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.618</v>
+        <v>100.053</v>
       </c>
       <c r="E250" s="1">
-        <v>99.998</v>
+        <v>99.68222813</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>809983.8</v>
+        <v>4948945.51</v>
       </c>
       <c r="I250" s="1">
-        <v>-11178.0</v>
+        <v>18407.79</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.380027600552</v>
+        <v>0.37195378213004</v>
       </c>
       <c r="K250">
-        <v>0.59</v>
+        <v>1.41</v>
       </c>
       <c r="L250" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="M250" s="1">
-        <v>798805.8</v>
+        <v>4967353.3</v>
       </c>
       <c r="N250" s="1">
-        <v>803573.15</v>
+        <v>5037131.45</v>
       </c>
       <c r="O250" s="1">
-        <v>0.13</v>
+        <v>0.83</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="B251" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="C251" s="1">
         <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.322</v>
+        <v>98.366</v>
       </c>
       <c r="E251" s="1">
-        <v>100.120285</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>400481.14</v>
+        <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>4806.86</v>
+        <v>-5600.0</v>
       </c>
       <c r="J251" s="1">
-        <v>1.2002712537225</v>
+        <v>-1.4032836838201</v>
       </c>
       <c r="K251">
-        <v>2.54</v>
+        <v>2.86</v>
       </c>
       <c r="L251" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="M251" s="1">
-        <v>405288.0</v>
+        <v>393464.0</v>
       </c>
       <c r="N251" s="1">
-        <v>415465.53</v>
+        <v>404921.53</v>
       </c>
       <c r="O251" s="1">
         <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="B252" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C252" s="1">
-        <v>32958730.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>82.514</v>
+        <v>98.11</v>
       </c>
       <c r="E252" s="1">
-        <v>82.30273038</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>27125934.69</v>
+        <v>519714.0</v>
       </c>
       <c r="I252" s="1">
-        <v>69631.78</v>
+        <v>-9542.0</v>
       </c>
       <c r="J252" s="1">
-        <v>0.25669817757716</v>
+        <v>-1.836009805393</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.43</v>
+      </c>
+      <c r="L252" t="s">
+        <v>601</v>
       </c>
       <c r="M252" s="1">
-        <v>27195566.47</v>
+        <v>510172.0</v>
       </c>
       <c r="N252" s="1">
-        <v>27195566.47</v>
+        <v>517622.82</v>
       </c>
       <c r="O252" s="1">
-        <v>4.49</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
       <c r="C253" s="1">
-        <v>17445612.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>87.361</v>
+        <v>98.338</v>
       </c>
       <c r="E253" s="1">
-        <v>85.24267627</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>14871106.56</v>
+        <v>394840.0</v>
       </c>
       <c r="I253" s="1">
-        <v>369554.54</v>
+        <v>-1488.0</v>
       </c>
       <c r="J253" s="1">
-        <v>2.485050715688</v>
+        <v>-0.37686151352447</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L253" t="s">
+        <v>604</v>
       </c>
       <c r="M253" s="1">
-        <v>15240661.1</v>
+        <v>393352.0</v>
       </c>
       <c r="N253" s="1">
-        <v>15240661.1</v>
+        <v>396990.36</v>
       </c>
       <c r="O253" s="1">
-        <v>2.52</v>
+        <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="C254" s="1">
-        <v>20515246.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>84.182</v>
+        <v>98.553</v>
       </c>
       <c r="E254" s="1">
-        <v>84.17855443</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>17269437.52</v>
+        <v>459534.02</v>
       </c>
       <c r="I254" s="1">
-        <v>706.87</v>
+        <v>-5204.69</v>
       </c>
       <c r="J254" s="1">
-        <v>0.004093184848559</v>
+        <v>-1.1326016733212</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="L254" t="s">
+        <v>607</v>
       </c>
       <c r="M254" s="1">
-        <v>17270144.39</v>
+        <v>454329.33</v>
       </c>
       <c r="N254" s="1">
-        <v>17270144.39</v>
+        <v>459886.59</v>
       </c>
       <c r="O254" s="1">
-        <v>2.85</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="B255" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>5593000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>82.559</v>
+        <v>86.155</v>
       </c>
       <c r="E255" s="1">
-        <v>81.75</v>
+        <v>86.17291668</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>163500.0</v>
+        <v>4819651.23</v>
       </c>
       <c r="I255" s="1">
-        <v>1618.0</v>
+        <v>-1002.08</v>
       </c>
       <c r="J255" s="1">
-        <v>0.98960244648318</v>
+        <v>-0.02079154594761</v>
       </c>
       <c r="K255">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>336.99</v>
+        <v>0.08</v>
+      </c>
+      <c r="L255" t="s">
+        <v>610</v>
       </c>
       <c r="M255" s="1">
-        <v>165118.0</v>
+        <v>4818649.15</v>
       </c>
       <c r="N255" s="1">
-        <v>165454.99</v>
+        <v>4823246.14</v>
       </c>
       <c r="O255" s="1">
-        <v>0.03</v>
+        <v>0.8</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="B256" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C256" s="1">
-        <v>23660000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>94.023</v>
+        <v>98.337</v>
       </c>
       <c r="E256" s="1">
-        <v>94.07932798</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>22259169.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I256" s="1">
-        <v>-13327.2</v>
+        <v>-13454.1</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.05987285509176</v>
+        <v>-1.6610332206644</v>
       </c>
       <c r="K256">
-        <v>1.17</v>
+        <v>0.77</v>
       </c>
       <c r="L256" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="M256" s="1">
-        <v>22245841.8</v>
+        <v>796529.7</v>
       </c>
       <c r="N256" s="1">
-        <v>22522436.92</v>
+        <v>802763.93</v>
       </c>
       <c r="O256" s="1">
-        <v>3.72</v>
+        <v>0.13</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="B257" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="C257" s="1">
-        <v>406000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.356</v>
+        <v>100.962</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>100.120285</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>406000.0</v>
+        <v>400481.14</v>
       </c>
       <c r="I257" s="1">
-        <v>1445.36</v>
+        <v>3366.86</v>
       </c>
       <c r="J257" s="1">
-        <v>0.356</v>
+        <v>0.84070375948291</v>
       </c>
       <c r="K257">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>46.58</v>
+        <v>2.75</v>
+      </c>
+      <c r="L257" t="s">
+        <v>616</v>
       </c>
       <c r="M257" s="1">
-        <v>407445.36</v>
+        <v>403848.0</v>
       </c>
       <c r="N257" s="1">
-        <v>407491.94</v>
+        <v>414836.49</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="B258" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>34452730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>98.87</v>
+        <v>82.536</v>
       </c>
       <c r="E258" s="1">
-        <v>99.24</v>
+        <v>82.30504036</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>297720.0</v>
+        <v>28356333.33</v>
       </c>
       <c r="I258" s="1">
-        <v>-1110.0</v>
+        <v>79571.9</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.37283353486497</v>
+        <v>0.28061420732354</v>
       </c>
       <c r="K258">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>296610.0</v>
+        <v>28435905.23</v>
       </c>
       <c r="N258" s="1">
-        <v>299445.62</v>
+        <v>28435905.23</v>
       </c>
       <c r="O258" s="1">
-        <v>0.05</v>
+        <v>4.69</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="C259" s="1">
-        <v>900000.0</v>
+        <v>18237612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>88.961</v>
+        <v>87.328</v>
       </c>
       <c r="E259" s="1">
-        <v>85.37902778</v>
+        <v>85.32706848</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>768411.25</v>
+        <v>15561619.68</v>
       </c>
       <c r="I259" s="1">
-        <v>32237.75</v>
+        <v>364922.13</v>
       </c>
       <c r="J259" s="1">
-        <v>4.1953771499311</v>
+        <v>2.3450138064292</v>
       </c>
       <c r="K259">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L259">
-        <v>91.23</v>
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>800649.0</v>
+        <v>15926541.81</v>
       </c>
       <c r="N259" s="1">
-        <v>800740.23</v>
+        <v>15926541.81</v>
       </c>
       <c r="O259" s="1">
-        <v>0.13</v>
+        <v>2.63</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="B260" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C260" s="1">
-        <v>800000.0</v>
+        <v>21445246.0</v>
       </c>
       <c r="D260" s="1">
-        <v>101.487</v>
+        <v>84.19</v>
       </c>
       <c r="E260" s="1">
-        <v>99.942</v>
+        <v>84.17137495</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>799536.0</v>
+        <v>18050758.42</v>
       </c>
       <c r="I260" s="1">
-        <v>12360.0</v>
+        <v>3994.19</v>
       </c>
       <c r="J260" s="1">
-        <v>1.5458966200396</v>
+        <v>0.022127546705043</v>
       </c>
       <c r="K260">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>811896.0</v>
+        <v>18054752.61</v>
       </c>
       <c r="N260" s="1">
-        <v>813564.49</v>
+        <v>18054752.61</v>
       </c>
       <c r="O260" s="1">
-        <v>0.13</v>
+        <v>2.98</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="B261" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="C261" s="1">
-        <v>600000.0</v>
+        <v>13756000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>94.194</v>
+        <v>93.762</v>
       </c>
       <c r="E261" s="1">
-        <v>94.602935</v>
+        <v>94.06614248</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>567617.61</v>
+        <v>12939738.56</v>
       </c>
       <c r="I261" s="1">
-        <v>-2453.61</v>
+        <v>-41837.84</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.4322646015158</v>
+        <v>-0.32332832542175</v>
       </c>
       <c r="K261">
-        <v>0.38</v>
+        <v>1.26</v>
       </c>
       <c r="L261" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="M261" s="1">
-        <v>565164.0</v>
+        <v>12897900.72</v>
       </c>
       <c r="N261" s="1">
-        <v>567414.0</v>
+        <v>13071527.82</v>
       </c>
       <c r="O261" s="1">
-        <v>0.09</v>
+        <v>2.16</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B262" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="C262" s="1">
-        <v>700000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.385</v>
+        <v>100.149</v>
       </c>
       <c r="E262" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>699006.0</v>
+        <v>406000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>10689.0</v>
+        <v>604.94</v>
       </c>
       <c r="J262" s="1">
-        <v>1.5291714234213</v>
+        <v>0.149</v>
       </c>
       <c r="K262">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.24</v>
+      </c>
+      <c r="L262">
+        <v>978.27</v>
       </c>
       <c r="M262" s="1">
-        <v>709695.0</v>
+        <v>406604.94</v>
       </c>
       <c r="N262" s="1">
-        <v>733624.45</v>
+        <v>407583.21</v>
       </c>
       <c r="O262" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B263" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.414</v>
+        <v>98.379</v>
       </c>
       <c r="E263" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>400000.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-6344.0</v>
+        <v>-2583.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.586</v>
+        <v>-0.86759371221282</v>
       </c>
       <c r="K263">
-        <v>1.74</v>
+        <v>1.15</v>
       </c>
       <c r="L263" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="M263" s="1">
-        <v>393656.0</v>
+        <v>295137.0</v>
       </c>
       <c r="N263" s="1">
-        <v>400601.21</v>
+        <v>298589.05</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="B264" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="C264" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>93.48</v>
+        <v>88.602</v>
       </c>
       <c r="E264" s="1">
-        <v>94.5</v>
+        <v>85.37902778</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>567000.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I264" s="1">
-        <v>-6120.0</v>
+        <v>29006.75</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.0793650793651</v>
+        <v>3.7748991832173</v>
       </c>
       <c r="K264">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="L264" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="M264" s="1">
-        <v>560880.0</v>
+        <v>797418.0</v>
       </c>
       <c r="N264" s="1">
-        <v>563070.0</v>
+        <v>798421.56</v>
       </c>
       <c r="O264" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="B265" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="C265" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.411</v>
+        <v>101.215</v>
       </c>
       <c r="E265" s="1">
-        <v>98.7725</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>987725.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-13615.0</v>
+        <v>10184.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.3784201068111</v>
+        <v>1.2737387684857</v>
       </c>
       <c r="K265">
-        <v>4.03</v>
+        <v>0.41</v>
       </c>
       <c r="L265" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="M265" s="1">
-        <v>974110.0</v>
+        <v>809720.0</v>
       </c>
       <c r="N265" s="1">
-        <v>1014383.97</v>
+        <v>812977.53</v>
       </c>
       <c r="O265" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="B266" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C266" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.192</v>
+        <v>94.052</v>
       </c>
       <c r="E266" s="1">
-        <v>99.628</v>
+        <v>94.602935</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>530020.96</v>
+        <v>567617.61</v>
       </c>
       <c r="I266" s="1">
-        <v>-7639.52</v>
+        <v>-3305.61</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.441361866142</v>
+        <v>-0.58236565282039</v>
       </c>
       <c r="K266">
-        <v>1.82</v>
+        <v>0.41</v>
       </c>
       <c r="L266" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="M266" s="1">
-        <v>522381.44</v>
+        <v>564312.0</v>
       </c>
       <c r="N266" s="1">
-        <v>532044.89</v>
+        <v>566767.48</v>
       </c>
       <c r="O266" s="1">
         <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="B267" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="C267" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.764</v>
+        <v>101.134</v>
       </c>
       <c r="E267" s="1">
-        <v>99.736</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>398944.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-3888.0</v>
+        <v>8932.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.97457287238309</v>
+        <v>1.2778144965852</v>
       </c>
       <c r="K267">
-        <v>1.68</v>
+        <v>3.63</v>
       </c>
       <c r="L267" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="M267" s="1">
-        <v>395056.0</v>
+        <v>707938.0</v>
       </c>
       <c r="N267" s="1">
-        <v>401762.85</v>
+        <v>733353.75</v>
       </c>
       <c r="O267" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="B268" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="C268" s="1">
-        <v>391000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.638</v>
+        <v>97.948</v>
       </c>
       <c r="E268" s="1">
-        <v>99.594</v>
+        <v>98.53333333</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>389412.54</v>
+        <v>1182400.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-3737.96</v>
+        <v>-7024.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.9598971825612</v>
+        <v>-0.59404600811908</v>
       </c>
       <c r="K268">
-        <v>2.94</v>
+        <v>1.94</v>
       </c>
       <c r="L268" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="M268" s="1">
-        <v>385674.58</v>
+        <v>1175376.0</v>
       </c>
       <c r="N268" s="1">
-        <v>397171.59</v>
+        <v>1198677.37</v>
       </c>
       <c r="O268" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="B269" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="C269" s="1">
         <v>600000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>95.26</v>
+        <v>96.739</v>
       </c>
       <c r="E269" s="1">
-        <v>93.6</v>
+        <v>98.7725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>561600.0</v>
+        <v>592635.0</v>
       </c>
       <c r="I269" s="1">
-        <v>9960.0</v>
+        <v>-12201.0</v>
       </c>
       <c r="J269" s="1">
-        <v>1.7735042735043</v>
+        <v>-2.0587714191703</v>
       </c>
       <c r="K269">
-        <v>0.82</v>
+        <v>4.27</v>
       </c>
       <c r="L269" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="M269" s="1">
-        <v>571560.0</v>
+        <v>580434.0</v>
       </c>
       <c r="N269" s="1">
-        <v>576475.07</v>
+        <v>606036.74</v>
       </c>
       <c r="O269" s="1">
         <v>0.1</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="B270" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C270" s="1">
-        <v>1500000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>98.645</v>
+        <v>97.93</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>1500000.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I270" s="1">
-        <v>-20325.0</v>
+        <v>-9033.36</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.355</v>
+        <v>-1.7043401453407</v>
       </c>
       <c r="K270">
-        <v>2.61</v>
+        <v>1.99</v>
       </c>
       <c r="L270" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="M270" s="1">
-        <v>1479675.0</v>
+        <v>520987.6</v>
       </c>
       <c r="N270" s="1">
-        <v>1518849.66</v>
+        <v>531598.45</v>
       </c>
       <c r="O270" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="B271" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C271" s="1">
         <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.132</v>
+        <v>98.464</v>
       </c>
       <c r="E271" s="1">
-        <v>98.82</v>
+        <v>99.736</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>395280.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-6752.0</v>
+        <v>-5088.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.7081562436754</v>
+        <v>-1.2753669687976</v>
       </c>
       <c r="K271">
-        <v>1.82</v>
+        <v>1.9</v>
       </c>
       <c r="L271" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="M271" s="1">
-        <v>388528.0</v>
+        <v>393856.0</v>
       </c>
       <c r="N271" s="1">
-        <v>395788.27</v>
+        <v>401439.56</v>
       </c>
       <c r="O271" s="1">
         <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="B272" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="C272" s="1">
-        <v>847000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.238</v>
+        <v>99.175</v>
       </c>
       <c r="E272" s="1">
-        <v>100.16669776</v>
+        <v>99.394</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>848411.93</v>
+        <v>537721.54</v>
       </c>
       <c r="I272" s="1">
-        <v>9073.93</v>
+        <v>-1184.79</v>
       </c>
       <c r="J272" s="1">
-        <v>1.0695193783991</v>
+        <v>-0.22033523150291</v>
       </c>
       <c r="K272">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>0.14</v>
+      </c>
+      <c r="L272">
+        <v>778.15</v>
       </c>
       <c r="M272" s="1">
-        <v>857485.86</v>
+        <v>536536.75</v>
       </c>
       <c r="N272" s="1">
-        <v>877051.56</v>
+        <v>537314.9</v>
       </c>
       <c r="O272" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="B273" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="C273" s="1">
-        <v>255000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>108.218</v>
+        <v>95.135</v>
       </c>
       <c r="E273" s="1">
-        <v>99.283</v>
+        <v>93.6</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>253171.65</v>
+        <v>561600.0</v>
       </c>
       <c r="I273" s="1">
-        <v>22784.25</v>
+        <v>9210.0</v>
       </c>
       <c r="J273" s="1">
-        <v>8.9995266057633</v>
+        <v>1.6399572649573</v>
       </c>
       <c r="K273">
-        <v>3.33</v>
+        <v>0.91</v>
       </c>
       <c r="L273" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="M273" s="1">
-        <v>275955.9</v>
+        <v>570810.0</v>
       </c>
       <c r="N273" s="1">
-        <v>284441.64</v>
+        <v>576259.32</v>
       </c>
       <c r="O273" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="B274" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="C274" s="1">
-        <v>420000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.06</v>
+        <v>98.331</v>
       </c>
       <c r="E274" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>416283.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>3969.0</v>
+        <v>-25035.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.95343792564193</v>
+        <v>-1.669</v>
       </c>
       <c r="K274">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>926.3</v>
+        <v>2.82</v>
+      </c>
+      <c r="L274" t="s">
+        <v>662</v>
       </c>
       <c r="M274" s="1">
-        <v>420252.0</v>
+        <v>1474965.0</v>
       </c>
       <c r="N274" s="1">
-        <v>421178.3</v>
+        <v>1517324.59</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="B275" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="C275" s="1">
-        <v>2770000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>93.963</v>
+        <v>96.74</v>
       </c>
       <c r="E275" s="1">
-        <v>93.818</v>
+        <v>98.82</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>2598758.6</v>
+        <v>395280.0</v>
       </c>
       <c r="I275" s="1">
-        <v>4016.5</v>
+        <v>-8320.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.15455456309024</v>
+        <v>-2.1048370775147</v>
       </c>
       <c r="K275">
-        <v>0.13</v>
+        <v>1.99</v>
       </c>
       <c r="L275" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="M275" s="1">
-        <v>2602775.1</v>
+        <v>386960.0</v>
       </c>
       <c r="N275" s="1">
-        <v>2606463.37</v>
+        <v>394905.21</v>
       </c>
       <c r="O275" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="B276" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="C276" s="1">
-        <v>520000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>101.47</v>
+        <v>100.638</v>
       </c>
       <c r="E276" s="1">
-        <v>101.22622308</v>
+        <v>100.16669776</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>526376.36</v>
+        <v>848411.93</v>
       </c>
       <c r="I276" s="1">
-        <v>1267.64</v>
+        <v>3991.93</v>
       </c>
       <c r="J276" s="1">
-        <v>0.24082388502402</v>
+        <v>0.47051790042603</v>
       </c>
       <c r="K276">
-        <v>2.92</v>
+        <v>2.52</v>
       </c>
       <c r="L276" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="M276" s="1">
-        <v>527644.0</v>
+        <v>852403.86</v>
       </c>
       <c r="N276" s="1">
-        <v>542825.51</v>
+        <v>873756.38</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="B277" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="C277" s="1">
-        <v>41016000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.459</v>
+        <v>107.654</v>
       </c>
       <c r="E277" s="1">
-        <v>98.65092686</v>
+        <v>99.283</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>40462664.16</v>
+        <v>253171.65</v>
       </c>
       <c r="I277" s="1">
-        <v>-78720.72</v>
+        <v>21346.05</v>
       </c>
       <c r="J277" s="1">
-        <v>-0.1945514998437</v>
+        <v>8.431453521751</v>
       </c>
       <c r="K277">
-        <v>0.33</v>
+        <v>3.61</v>
       </c>
       <c r="L277" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="M277" s="1">
-        <v>40383943.44</v>
+        <v>274517.7</v>
       </c>
       <c r="N277" s="1">
-        <v>40517356.9</v>
+        <v>283719.53</v>
       </c>
       <c r="O277" s="1">
-        <v>6.69</v>
+        <v>0.05</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B278" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="C278" s="1">
-        <v>432000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>96.562</v>
+        <v>99.518</v>
       </c>
       <c r="E278" s="1">
-        <v>99.406</v>
+        <v>99.115</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>429433.92</v>
+        <v>416283.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-12286.08</v>
+        <v>1692.6</v>
       </c>
       <c r="J278" s="1">
-        <v>-2.8609943061787</v>
+        <v>0.40659839580286</v>
       </c>
       <c r="K278">
-        <v>1.14</v>
+        <v>0.41</v>
       </c>
       <c r="L278" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="M278" s="1">
-        <v>417147.84</v>
+        <v>417975.6</v>
       </c>
       <c r="N278" s="1">
-        <v>422067.02</v>
+        <v>419707.38</v>
       </c>
       <c r="O278" s="1">
         <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="B279" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="C279" s="1">
-        <v>1148000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>98.541</v>
+        <v>93.649</v>
       </c>
       <c r="E279" s="1">
-        <v>100.0</v>
+        <v>93.80895028</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>1148000.0</v>
+        <v>2716707.2</v>
       </c>
       <c r="I279" s="1">
-        <v>-16749.32</v>
+        <v>-4632.16</v>
       </c>
       <c r="J279" s="1">
-        <v>-1.459</v>
+        <v>-0.17050641305769</v>
       </c>
       <c r="K279">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="L279" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="M279" s="1">
-        <v>1131250.68</v>
+        <v>2712075.04</v>
       </c>
       <c r="N279" s="1">
-        <v>1137563.23</v>
+        <v>2718073.33</v>
       </c>
       <c r="O279" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="B280" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="C280" s="1">
-        <v>1100000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>103.695</v>
+        <v>100.948</v>
       </c>
       <c r="E280" s="1">
-        <v>101.11</v>
+        <v>101.22622308</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>1112210.0</v>
+        <v>526376.36</v>
       </c>
       <c r="I280" s="1">
-        <v>28435.0</v>
+        <v>-1446.76</v>
       </c>
       <c r="J280" s="1">
-        <v>2.5566215013352</v>
+        <v>-0.27485276884395</v>
       </c>
       <c r="K280">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>858.9</v>
+        <v>3.13</v>
+      </c>
+      <c r="L280" t="s">
+        <v>680</v>
       </c>
       <c r="M280" s="1">
-        <v>1140645.0</v>
+        <v>524929.6</v>
       </c>
       <c r="N280" s="1">
-        <v>1141503.9</v>
+        <v>541215.22</v>
       </c>
       <c r="O280" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="B281" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="C281" s="1">
-        <v>600000.0</v>
+        <v>53026000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.037</v>
+        <v>98.393</v>
       </c>
       <c r="E281" s="1">
-        <v>98.69</v>
+        <v>98.42593645</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>592140.0</v>
+        <v>52191337.06</v>
       </c>
       <c r="I281" s="1">
-        <v>8082.0</v>
+        <v>-17464.88</v>
       </c>
       <c r="J281" s="1">
-        <v>1.3648799270443</v>
+        <v>-0.033463177959825</v>
       </c>
       <c r="K281">
-        <v>2.25</v>
+        <v>0.5</v>
       </c>
       <c r="L281" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="M281" s="1">
-        <v>600222.0</v>
+        <v>52173872.18</v>
       </c>
       <c r="N281" s="1">
-        <v>613726.11</v>
+        <v>52437128.98</v>
       </c>
       <c r="O281" s="1">
-        <v>0.1</v>
+        <v>8.65</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B282" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="C282" s="1">
-        <v>400000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>84.417</v>
+        <v>96.102</v>
       </c>
       <c r="E282" s="1">
-        <v>85.3395</v>
+        <v>99.406</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>341358.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I282" s="1">
-        <v>-3690.0</v>
+        <v>-14273.28</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.0809765700526</v>
+        <v>-3.3237430336197</v>
       </c>
       <c r="K282">
-        <v>0.31</v>
+        <v>1.31</v>
       </c>
       <c r="L282" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="M282" s="1">
-        <v>337668.0</v>
+        <v>415160.64</v>
       </c>
       <c r="N282" s="1">
-        <v>338914.58</v>
+        <v>420819.54</v>
       </c>
       <c r="O282" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="B283" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="C283" s="1">
-        <v>1100000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.275</v>
+        <v>98.289</v>
       </c>
       <c r="E283" s="1">
-        <v>97.92522727</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1077177.5</v>
+        <v>1148000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-7152.5</v>
+        <v>-19642.28</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.66400384337772</v>
+        <v>-1.711</v>
       </c>
       <c r="K283">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="L283" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="M283" s="1">
-        <v>1070025.0</v>
+        <v>1128357.72</v>
       </c>
       <c r="N283" s="1">
-        <v>1075992.12</v>
+        <v>1136642.95</v>
       </c>
       <c r="O283" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="B284" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="C284" s="1">
-        <v>588000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.819</v>
+        <v>103.148</v>
       </c>
       <c r="E284" s="1">
-        <v>99.71992347</v>
+        <v>101.11</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>586353.15</v>
+        <v>1112210.0</v>
       </c>
       <c r="I284" s="1">
-        <v>6462.57</v>
+        <v>22418.0</v>
       </c>
       <c r="J284" s="1">
-        <v>1.1021634317135</v>
+        <v>2.0156265453467</v>
       </c>
       <c r="K284">
-        <v>3.82</v>
+        <v>0.34</v>
       </c>
       <c r="L284" t="s">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="M284" s="1">
-        <v>592815.72</v>
+        <v>1134628.0</v>
       </c>
       <c r="N284" s="1">
-        <v>615304.71</v>
+        <v>1138349.92</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B285" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="C285" s="1">
-        <v>301000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.8</v>
+        <v>100.039</v>
       </c>
       <c r="E285" s="1">
-        <v>99.813</v>
+        <v>98.69</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300437.13</v>
+        <v>592140.0</v>
       </c>
       <c r="I285" s="1">
-        <v>5980.87</v>
+        <v>8094.0</v>
       </c>
       <c r="J285" s="1">
-        <v>1.990722651358</v>
+        <v>1.3669064748201</v>
       </c>
       <c r="K285">
-        <v>3.65</v>
+        <v>2.46</v>
       </c>
       <c r="L285" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="M285" s="1">
-        <v>306418.0</v>
+        <v>600234.0</v>
       </c>
       <c r="N285" s="1">
-        <v>317410.68</v>
+        <v>615012.08</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B286" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="C286" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.891</v>
+        <v>83.961</v>
       </c>
       <c r="E286" s="1">
-        <v>102.20876333</v>
+        <v>85.3395</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>919878.87</v>
+        <v>341358.0</v>
       </c>
       <c r="I286" s="1">
-        <v>15140.13</v>
+        <v>-5514.0</v>
       </c>
       <c r="J286" s="1">
-        <v>1.6458830063136</v>
+        <v>-1.6153129558997</v>
       </c>
       <c r="K286">
-        <v>2.39</v>
+        <v>0.36</v>
       </c>
       <c r="L286" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="M286" s="1">
-        <v>935019.0</v>
+        <v>335844.0</v>
       </c>
       <c r="N286" s="1">
-        <v>956510.16</v>
+        <v>337282.36</v>
       </c>
       <c r="O286" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="B287" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="C287" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>98.513</v>
+        <v>97.345</v>
       </c>
       <c r="E287" s="1">
-        <v>99.4208</v>
+        <v>97.92522727</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1491312.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I287" s="1">
-        <v>-13617.0</v>
+        <v>-6382.5</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.91308860922463</v>
+        <v>-0.59252073126295</v>
       </c>
       <c r="K287">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="L287" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="M287" s="1">
-        <v>1477695.0</v>
+        <v>1070795.0</v>
       </c>
       <c r="N287" s="1">
-        <v>1483489.52</v>
+        <v>1077214.18</v>
       </c>
       <c r="O287" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="B288" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="C288" s="1">
-        <v>443000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>98.32</v>
+        <v>85.864</v>
       </c>
       <c r="E288" s="1">
-        <v>99.947</v>
+        <v>85.957</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>442765.21</v>
+        <v>601699.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-7207.61</v>
+        <v>-651.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-1.6278627672667</v>
+        <v>-0.10819363169957</v>
       </c>
       <c r="K288">
-        <v>1.52</v>
+        <v>0.65</v>
       </c>
       <c r="L288" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="M288" s="1">
-        <v>435557.6</v>
+        <v>601048.0</v>
       </c>
       <c r="N288" s="1">
-        <v>442293.63</v>
+        <v>605607.59</v>
       </c>
       <c r="O288" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B289" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="C289" s="1">
-        <v>611000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.221</v>
+        <v>100.324</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.71992347</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>611000.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I289" s="1">
-        <v>7460.31</v>
+        <v>3551.97</v>
       </c>
       <c r="J289" s="1">
-        <v>1.221</v>
+        <v>0.60577315905952</v>
       </c>
       <c r="K289">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>0.04</v>
+      </c>
+      <c r="L289">
+        <v>257.75</v>
       </c>
       <c r="M289" s="1">
-        <v>618460.31</v>
+        <v>589905.12</v>
       </c>
       <c r="N289" s="1">
-        <v>620676.38</v>
+        <v>590162.87</v>
       </c>
       <c r="O289" s="1">
         <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="B290" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="C290" s="1">
-        <v>1100000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>88.645</v>
+        <v>101.144</v>
       </c>
       <c r="E290" s="1">
-        <v>99.03167091</v>
+        <v>99.813</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1089348.38</v>
+        <v>300437.13</v>
       </c>
       <c r="I290" s="1">
-        <v>-114253.38</v>
+        <v>4006.31</v>
       </c>
       <c r="J290" s="1">
-        <v>-10.488231505884</v>
+        <v>1.3334936330939</v>
       </c>
       <c r="K290">
-        <v>0.7</v>
+        <v>3.86</v>
       </c>
       <c r="L290" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="M290" s="1">
-        <v>975095.0</v>
+        <v>304443.44</v>
       </c>
       <c r="N290" s="1">
-        <v>982795.0</v>
+        <v>316075.23</v>
       </c>
       <c r="O290" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="B291" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="C291" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.334</v>
+        <v>103.098</v>
       </c>
       <c r="E291" s="1">
-        <v>99.779</v>
+        <v>102.20876333</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1596464.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I291" s="1">
-        <v>-23120.0</v>
+        <v>8003.13</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.4482005231562</v>
+        <v>0.87001998426162</v>
       </c>
       <c r="K291">
-        <v>0.6</v>
+        <v>2.62</v>
       </c>
       <c r="L291" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="M291" s="1">
-        <v>1573344.0</v>
+        <v>927882.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1582878.25</v>
+        <v>951459.68</v>
       </c>
       <c r="O291" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="B292" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="C292" s="1">
-        <v>1079000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.267</v>
+        <v>97.926</v>
       </c>
       <c r="E292" s="1">
-        <v>100.0</v>
+        <v>99.4208</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1079000.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-18699.07</v>
+        <v>-22422.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.733</v>
+        <v>-1.5035083201905</v>
       </c>
       <c r="K292">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="L292" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="M292" s="1">
-        <v>1060300.93</v>
+        <v>1468890.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1066563.86</v>
+        <v>1477150.27</v>
       </c>
       <c r="O292" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B293" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="C293" s="1">
-        <v>1200000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.662</v>
+        <v>97.846</v>
       </c>
       <c r="E293" s="1">
-        <v>103.02411583</v>
+        <v>99.947</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1236289.39</v>
+        <v>442765.21</v>
       </c>
       <c r="I293" s="1">
-        <v>-28345.39</v>
+        <v>-9307.43</v>
       </c>
       <c r="J293" s="1">
-        <v>-2.2927795247034</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K293">
-        <v>0.36</v>
+        <v>1.73</v>
       </c>
       <c r="L293" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="M293" s="1">
-        <v>1207944.0</v>
+        <v>433457.78</v>
       </c>
       <c r="N293" s="1">
-        <v>1212234.9</v>
+        <v>441104.08</v>
       </c>
       <c r="O293" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="B294" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
-        <v>551000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.558</v>
+        <v>100.464</v>
       </c>
       <c r="E294" s="1">
         <v>100.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>551000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I294" s="1">
-        <v>3074.58</v>
+        <v>2835.04</v>
       </c>
       <c r="J294" s="1">
-        <v>0.558</v>
+        <v>0.464</v>
       </c>
       <c r="K294">
-        <v>2.31</v>
+        <v>0.62</v>
       </c>
       <c r="L294" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="M294" s="1">
-        <v>554074.58</v>
+        <v>613835.04</v>
       </c>
       <c r="N294" s="1">
-        <v>566791.24</v>
+        <v>617634.02</v>
       </c>
       <c r="O294" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="B295" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="C295" s="1">
-        <v>293000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.675</v>
+        <v>88.352</v>
       </c>
       <c r="E295" s="1">
-        <v>99.833</v>
+        <v>99.03167091</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>292510.69</v>
+        <v>1089348.38</v>
       </c>
       <c r="I295" s="1">
-        <v>2467.06</v>
+        <v>-117476.38</v>
       </c>
       <c r="J295" s="1">
-        <v>0.84340849218194</v>
+        <v>-10.78409645223</v>
       </c>
       <c r="K295">
-        <v>2.93</v>
+        <v>0.75</v>
       </c>
       <c r="L295" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="M295" s="1">
-        <v>294977.75</v>
+        <v>971872.0</v>
       </c>
       <c r="N295" s="1">
-        <v>303551.01</v>
+        <v>980099.4</v>
       </c>
       <c r="O295" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="B296" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="C296" s="1">
-        <v>996000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.331</v>
+        <v>98.238</v>
       </c>
       <c r="E296" s="1">
-        <v>100.08052209</v>
+        <v>99.779</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>996802.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I296" s="1">
-        <v>2494.76</v>
+        <v>-24656.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.25027638387563</v>
+        <v>-1.5444131530683</v>
       </c>
       <c r="K296">
-        <v>2.18</v>
+        <v>0.8</v>
       </c>
       <c r="L296" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="M296" s="1">
-        <v>999296.76</v>
+        <v>1571808.0</v>
       </c>
       <c r="N296" s="1">
-        <v>1021051.17</v>
+        <v>1584629.92</v>
       </c>
       <c r="O296" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="B297" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="C297" s="1">
-        <v>800000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.678</v>
+        <v>98.235</v>
       </c>
       <c r="E297" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>792948.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>4476.0</v>
+        <v>-19044.35</v>
       </c>
       <c r="J297" s="1">
-        <v>0.56447585465882</v>
+        <v>-1.765</v>
       </c>
       <c r="K297">
-        <v>0.58</v>
+        <v>0.76</v>
       </c>
       <c r="L297" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="M297" s="1">
-        <v>797424.0</v>
+        <v>1059955.65</v>
       </c>
       <c r="N297" s="1">
-        <v>802075.2</v>
+        <v>1068116.44</v>
       </c>
       <c r="O297" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>2030000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.72</v>
+        <v>100.316</v>
       </c>
       <c r="E298" s="1">
-        <v>97.375</v>
+        <v>103.02411583</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1976712.5</v>
+        <v>1236289.39</v>
       </c>
       <c r="I298" s="1">
-        <v>7003.5</v>
+        <v>-32497.39</v>
       </c>
       <c r="J298" s="1">
-        <v>0.35430038510911</v>
+        <v>-2.62862322227</v>
       </c>
       <c r="K298">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="L298" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>1983716.0</v>
+        <v>1203792.0</v>
       </c>
       <c r="N298" s="1">
-        <v>1997342.03</v>
+        <v>1210683.45</v>
       </c>
       <c r="O298" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="B299" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="C299" s="1">
-        <v>300000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.269</v>
+        <v>100.241</v>
       </c>
       <c r="E299" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>299382.0</v>
+        <v>551000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-4575.0</v>
+        <v>1327.91</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.5281479848488</v>
+        <v>0.241</v>
       </c>
       <c r="K299">
-        <v>0.47</v>
+        <v>2.51</v>
       </c>
       <c r="L299" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>294807.0</v>
+        <v>552327.91</v>
       </c>
       <c r="N299" s="1">
-        <v>296216.59</v>
+        <v>566140.83</v>
       </c>
       <c r="O299" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="B300" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="C300" s="1">
-        <v>600000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.368</v>
+        <v>100.245</v>
       </c>
       <c r="E300" s="1">
-        <v>99.105</v>
+        <v>100.15374199</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>594630.0</v>
+        <v>593911.69</v>
       </c>
       <c r="I300" s="1">
-        <v>-10422.0</v>
+        <v>541.16</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.7526865445739</v>
+        <v>0.091117923609148</v>
       </c>
       <c r="K300">
-        <v>1.38</v>
+        <v>3.15</v>
       </c>
       <c r="L300" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="M300" s="1">
-        <v>584208.0</v>
+        <v>594452.85</v>
       </c>
       <c r="N300" s="1">
-        <v>592488.82</v>
+        <v>613103.92</v>
       </c>
       <c r="O300" s="1">
         <v>0.1</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>432000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.909</v>
+        <v>99.807</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>100.08052155</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>432000.0</v>
+        <v>696560.43</v>
       </c>
       <c r="I301" s="1">
-        <v>-393.12</v>
+        <v>-1903.71</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.091</v>
+        <v>-0.27330148512743</v>
       </c>
       <c r="K301">
-        <v>2.83</v>
+        <v>2.38</v>
       </c>
       <c r="L301" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>431606.88</v>
+        <v>694656.72</v>
       </c>
       <c r="N301" s="1">
-        <v>443839.2</v>
+        <v>711222.0</v>
       </c>
       <c r="O301" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="B302" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="C302" s="1">
-        <v>1434000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.831</v>
+        <v>99.198</v>
       </c>
       <c r="E302" s="1">
-        <v>99.728</v>
+        <v>99.1185</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>1430099.52</v>
+        <v>792948.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-12862.98</v>
+        <v>636.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.89944649446494</v>
+        <v>0.080207024924711</v>
       </c>
       <c r="K302">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="L302" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="M302" s="1">
-        <v>1417236.54</v>
+        <v>793584.0</v>
       </c>
       <c r="N302" s="1">
-        <v>1427834.39</v>
+        <v>799867.2</v>
       </c>
       <c r="O302" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="B303" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="C303" s="1">
-        <v>1200000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>104.642</v>
+        <v>97.464</v>
       </c>
       <c r="E303" s="1">
-        <v>104.83429833</v>
+        <v>97.38059284</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1258011.58</v>
+        <v>2066416.18</v>
       </c>
       <c r="I303" s="1">
-        <v>-2307.58</v>
+        <v>1769.9</v>
       </c>
       <c r="J303" s="1">
-        <v>-0.1834307439364</v>
+        <v>0.085650703722229</v>
       </c>
       <c r="K303">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>883.56</v>
+        <v>0.81</v>
+      </c>
+      <c r="L303" t="s">
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>1255704.0</v>
+        <v>2068186.08</v>
       </c>
       <c r="N303" s="1">
-        <v>1256587.56</v>
+        <v>2085336.49</v>
       </c>
       <c r="O303" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="B304" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="C304" s="1">
-        <v>381000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.126</v>
+        <v>97.783</v>
       </c>
       <c r="E304" s="1">
-        <v>102.47</v>
+        <v>99.794</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>390410.7</v>
+        <v>299382.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-8930.64</v>
+        <v>-6033.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.2874987801308</v>
+        <v>-2.0151512114957</v>
       </c>
       <c r="K304">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>167.01</v>
+        <v>0.66</v>
+      </c>
+      <c r="L304" t="s">
+        <v>751</v>
       </c>
       <c r="M304" s="1">
-        <v>381480.06</v>
+        <v>293349.0</v>
       </c>
       <c r="N304" s="1">
-        <v>381647.07</v>
+        <v>295333.93</v>
       </c>
       <c r="O304" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="B305" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="C305" s="1">
-        <v>3076615.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>92.643</v>
+        <v>97.525</v>
       </c>
       <c r="E305" s="1">
-        <v>93.06000003</v>
+        <v>99.105</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>2863097.92</v>
+        <v>594630.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-12829.49</v>
+        <v>-9480.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.44809819148623</v>
+        <v>-1.5942687049089</v>
       </c>
       <c r="K305">
-        <v>1.27</v>
+        <v>1.56</v>
       </c>
       <c r="L305" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="M305" s="1">
-        <v>2850268.43</v>
+        <v>585150.0</v>
       </c>
       <c r="N305" s="1">
-        <v>2889349.87</v>
+        <v>594499.32</v>
       </c>
       <c r="O305" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="B306" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="C306" s="1">
-        <v>591000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.182</v>
+        <v>99.337</v>
       </c>
       <c r="E306" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>587584.02</v>
+        <v>432000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-7328.4</v>
+        <v>-2864.16</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.2472088672527</v>
+        <v>-0.663</v>
       </c>
       <c r="K306">
-        <v>0.45</v>
+        <v>3.03</v>
       </c>
       <c r="L306" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="M306" s="1">
-        <v>580255.62</v>
+        <v>429135.84</v>
       </c>
       <c r="N306" s="1">
-        <v>582886.78</v>
+        <v>442238.79</v>
       </c>
       <c r="O306" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="B307" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="C307" s="1">
-        <v>700000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>74.594</v>
+        <v>98.378</v>
       </c>
       <c r="E307" s="1">
-        <v>74.46428571</v>
+        <v>99.728</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>521250.0</v>
+        <v>1430099.52</v>
       </c>
       <c r="I307" s="1">
-        <v>908.0</v>
+        <v>-19359.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.17419664268585</v>
+        <v>-1.353682015081</v>
       </c>
       <c r="K307">
-        <v>0.32</v>
+        <v>0.92</v>
       </c>
       <c r="L307" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="M307" s="1">
-        <v>522158.0</v>
+        <v>1410740.52</v>
       </c>
       <c r="N307" s="1">
-        <v>524416.22</v>
+        <v>1423892.07</v>
       </c>
       <c r="O307" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="B308" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="C308" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>101.044</v>
+        <v>104.409</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>104.83429833</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>600000.0</v>
+        <v>1258011.58</v>
       </c>
       <c r="I308" s="1">
-        <v>6264.0</v>
+        <v>-5103.58</v>
       </c>
       <c r="J308" s="1">
-        <v>1.044</v>
+        <v>-0.40568624972435</v>
       </c>
       <c r="K308">
-        <v>2.45</v>
+        <v>0.37</v>
       </c>
       <c r="L308" t="s">
-        <v>771</v>
+        <v>763</v>
       </c>
       <c r="M308" s="1">
-        <v>606264.0</v>
+        <v>1252908.0</v>
       </c>
       <c r="N308" s="1">
-        <v>620954.37</v>
+        <v>1257325.81</v>
       </c>
       <c r="O308" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>772</v>
+        <v>764</v>
       </c>
       <c r="B309" t="s">
-        <v>773</v>
+        <v>765</v>
       </c>
       <c r="C309" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>95.626</v>
+        <v>97.144</v>
       </c>
       <c r="E309" s="1">
-        <v>99.405</v>
+        <v>97.26</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>397620.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-15116.0</v>
+        <v>-232.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-3.8016196368392</v>
+        <v>-0.11926794159984</v>
       </c>
       <c r="K309">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>0.42</v>
+      </c>
+      <c r="L309">
+        <v>842.47</v>
       </c>
       <c r="M309" s="1">
-        <v>382504.0</v>
+        <v>194288.0</v>
       </c>
       <c r="N309" s="1">
-        <v>385660.16</v>
+        <v>195130.47</v>
       </c>
       <c r="O309" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="B310" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="C310" s="1">
-        <v>300000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.766</v>
+        <v>99.505</v>
       </c>
       <c r="E310" s="1">
-        <v>100.66</v>
+        <v>102.47</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>301980.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I310" s="1">
-        <v>-5682.0</v>
+        <v>-11296.65</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.8815815616928</v>
+        <v>-2.893529813604</v>
       </c>
       <c r="K310">
-        <v>2.66</v>
+        <v>0.26</v>
       </c>
       <c r="L310" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="M310" s="1">
-        <v>296298.0</v>
+        <v>379114.05</v>
       </c>
       <c r="N310" s="1">
-        <v>304287.04</v>
+        <v>380116.13</v>
       </c>
       <c r="O310" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="B311" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="C311" s="1">
-        <v>400000.0</v>
+        <v>3215615.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.641</v>
+        <v>92.596</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>93.0314705</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>400000.0</v>
+        <v>2991533.92</v>
       </c>
       <c r="I311" s="1">
-        <v>2564.0</v>
+        <v>-14003.06</v>
       </c>
       <c r="J311" s="1">
-        <v>0.641</v>
+        <v>-0.4680896280795</v>
       </c>
       <c r="K311">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L311" t="s">
+        <v>771</v>
       </c>
       <c r="M311" s="1">
-        <v>402564.0</v>
+        <v>2977530.86</v>
       </c>
       <c r="N311" s="1">
-        <v>402564.0</v>
+        <v>3021285.25</v>
       </c>
       <c r="O311" s="1">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="B312" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="C312" s="1">
-        <v>1600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>92.126</v>
+        <v>100.052</v>
       </c>
       <c r="E312" s="1">
-        <v>99.696</v>
+        <v>99.958</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>1595136.0</v>
+        <v>479798.4</v>
       </c>
       <c r="I312" s="1">
-        <v>-121120.0</v>
+        <v>451.2</v>
       </c>
       <c r="J312" s="1">
-        <v>-7.5930829722356</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K312">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>0.07</v>
+      </c>
+      <c r="L312">
+        <v>345.21</v>
       </c>
       <c r="M312" s="1">
-        <v>1474016.0</v>
+        <v>480249.6</v>
       </c>
       <c r="N312" s="1">
-        <v>1478726.14</v>
+        <v>480594.81</v>
       </c>
       <c r="O312" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="B313" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="C313" s="1">
-        <v>641000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.199</v>
+        <v>97.828</v>
       </c>
       <c r="E313" s="1">
-        <v>100.14873635</v>
+        <v>99.422</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>641953.4</v>
+        <v>587584.02</v>
       </c>
       <c r="I313" s="1">
-        <v>-12497.81</v>
+        <v>-9420.54</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.9468406896825</v>
+        <v>-1.6032668825813</v>
       </c>
       <c r="K313">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="L313" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="M313" s="1">
-        <v>629455.59</v>
+        <v>578163.48</v>
       </c>
       <c r="N313" s="1">
-        <v>631470.79</v>
+        <v>581847.11</v>
       </c>
       <c r="O313" s="1">
         <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.234</v>
+        <v>74.523</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>74.46428571</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>600000.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-4596.0</v>
+        <v>411.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.766</v>
+        <v>0.078848920863309</v>
       </c>
       <c r="K314">
-        <v>1.54</v>
+        <v>0.36</v>
       </c>
       <c r="L314" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="M314" s="1">
-        <v>595404.0</v>
+        <v>521661.0</v>
       </c>
       <c r="N314" s="1">
-        <v>604647.72</v>
+        <v>524206.89</v>
       </c>
       <c r="O314" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="B315" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="C315" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.745</v>
+        <v>100.949</v>
       </c>
       <c r="E315" s="1">
-        <v>99.55221429</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1393731.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>2699.0</v>
+        <v>5694.0</v>
       </c>
       <c r="J315" s="1">
-        <v>0.19365286414667</v>
+        <v>0.949</v>
       </c>
       <c r="K315">
-        <v>0.81</v>
+        <v>2.66</v>
       </c>
       <c r="L315" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="M315" s="1">
-        <v>1396430.0</v>
+        <v>605694.0</v>
       </c>
       <c r="N315" s="1">
-        <v>1407773.84</v>
+        <v>621650.78</v>
       </c>
       <c r="O315" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="B316" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="C316" s="1">
         <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.106</v>
+        <v>95.388</v>
       </c>
       <c r="E316" s="1">
-        <v>99.326</v>
+        <v>99.405</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>397304.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-880.0</v>
+        <v>-16068.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.22149286188913</v>
+        <v>-4.0410442130678</v>
       </c>
       <c r="K316">
-        <v>0.34</v>
+        <v>0.95</v>
       </c>
       <c r="L316" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="M316" s="1">
-        <v>396424.0</v>
+        <v>381552.0</v>
       </c>
       <c r="N316" s="1">
-        <v>397774.68</v>
+        <v>385365.7</v>
       </c>
       <c r="O316" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="B317" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="C317" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.451</v>
+        <v>98.364</v>
       </c>
       <c r="E317" s="1">
-        <v>99.683</v>
+        <v>100.66</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>897147.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-2088.0</v>
+        <v>-6888.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.23273777875866</v>
+        <v>-2.2809457579972</v>
       </c>
       <c r="K317">
-        <v>3.01</v>
+        <v>2.85</v>
       </c>
       <c r="L317" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="M317" s="1">
-        <v>895059.0</v>
+        <v>295092.0</v>
       </c>
       <c r="N317" s="1">
-        <v>922151.47</v>
+        <v>303635.84</v>
       </c>
       <c r="O317" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="B318" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="C318" s="1">
-        <v>545000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>98.335</v>
+        <v>100.327</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>100.0625</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>545000.0</v>
+        <v>600375.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-9074.25</v>
+        <v>1587.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.665</v>
+        <v>0.26433479075578</v>
       </c>
       <c r="K318">
-        <v>0.6</v>
+        <v>0.19</v>
       </c>
       <c r="L318" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="M318" s="1">
-        <v>535925.75</v>
+        <v>601962.0</v>
       </c>
       <c r="N318" s="1">
-        <v>539177.79</v>
+        <v>603112.68</v>
       </c>
       <c r="O318" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="B319" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C319" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.687</v>
+        <v>91.974</v>
       </c>
       <c r="E319" s="1">
-        <v>99.3</v>
+        <v>99.696</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>595800.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-3678.0</v>
+        <v>-123552.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.61732124874119</v>
+        <v>-7.7455464612422</v>
       </c>
       <c r="K319">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="L319" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="M319" s="1">
-        <v>592122.0</v>
+        <v>1471584.0</v>
       </c>
       <c r="N319" s="1">
-        <v>594065.84</v>
+        <v>1476600.99</v>
       </c>
       <c r="O319" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="B320" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="C320" s="1">
-        <v>368000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.921</v>
+        <v>97.977</v>
       </c>
       <c r="E320" s="1">
-        <v>99.23</v>
+        <v>100.14873635</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>365166.4</v>
+        <v>641953.4</v>
       </c>
       <c r="I320" s="1">
-        <v>-1137.12</v>
+        <v>-13920.83</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.31139776277335</v>
+        <v>-2.1685109853768</v>
       </c>
       <c r="K320">
-        <v>2.14</v>
+        <v>0.5</v>
       </c>
       <c r="L320" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="M320" s="1">
-        <v>364029.28</v>
+        <v>628032.57</v>
       </c>
       <c r="N320" s="1">
-        <v>371889.61</v>
+        <v>631233.18</v>
       </c>
       <c r="O320" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B321" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="C321" s="1">
-        <v>366000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.659</v>
+        <v>98.798</v>
       </c>
       <c r="E321" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>364166.34</v>
+        <v>600000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>585.6</v>
+        <v>-7212.0</v>
       </c>
       <c r="J321" s="1">
-        <v>0.16080563623755</v>
+        <v>-1.202</v>
       </c>
       <c r="K321">
-        <v>1.0</v>
+        <v>1.75</v>
       </c>
       <c r="L321" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="M321" s="1">
-        <v>364751.94</v>
+        <v>592788.0</v>
       </c>
       <c r="N321" s="1">
-        <v>368399.41</v>
+        <v>603272.48</v>
       </c>
       <c r="O321" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="B322" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.434</v>
+        <v>99.486</v>
       </c>
       <c r="E322" s="1">
-        <v>99.897</v>
+        <v>99.55221429</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>299691.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1611.0</v>
+        <v>-927.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.5375536802907</v>
+        <v>-0.066512117474606</v>
       </c>
       <c r="K322">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>63.7</v>
+        <v>0.99</v>
+      </c>
+      <c r="L322" t="s">
+        <v>803</v>
       </c>
       <c r="M322" s="1">
-        <v>301302.0</v>
+        <v>1392804.0</v>
       </c>
       <c r="N322" s="1">
-        <v>301365.7</v>
+        <v>1406640.99</v>
       </c>
       <c r="O322" s="1">
-        <v>0.05</v>
+        <v>0.23</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="B323" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="C323" s="1">
-        <v>585000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>101.66</v>
+        <v>98.58</v>
       </c>
       <c r="E323" s="1">
-        <v>100.58151111</v>
+        <v>99.066</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>588401.84</v>
+        <v>594396.0</v>
       </c>
       <c r="I323" s="1">
-        <v>6309.16</v>
+        <v>-2916.0</v>
       </c>
       <c r="J323" s="1">
-        <v>1.0722536149785</v>
+        <v>-0.49058203621828</v>
       </c>
       <c r="K323">
-        <v>3.65</v>
+        <v>0.54</v>
       </c>
       <c r="L323" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="M323" s="1">
-        <v>594711.0</v>
+        <v>591480.0</v>
       </c>
       <c r="N323" s="1">
-        <v>616047.47</v>
+        <v>594697.81</v>
       </c>
       <c r="O323" s="1">
         <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="B324" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="C324" s="1">
-        <v>264000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.487</v>
+        <v>99.197</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>99.683</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>264000.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-1354.32</v>
+        <v>-4374.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.513</v>
+        <v>-0.48754551929617</v>
       </c>
       <c r="K324">
-        <v>1.43</v>
+        <v>3.22</v>
       </c>
       <c r="L324" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="M324" s="1">
-        <v>262645.68</v>
+        <v>892773.0</v>
       </c>
       <c r="N324" s="1">
-        <v>266431.01</v>
+        <v>921714.78</v>
       </c>
       <c r="O324" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="B325" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
       <c r="C325" s="1">
-        <v>400000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.275</v>
+        <v>98.11</v>
       </c>
       <c r="E325" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>400920.0</v>
+        <v>545000.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-3820.0</v>
+        <v>-10300.5</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.95280854035718</v>
+        <v>-1.89</v>
       </c>
       <c r="K325">
-        <v>2.36</v>
+        <v>0.81</v>
       </c>
       <c r="L325" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="M325" s="1">
-        <v>397100.0</v>
+        <v>534699.5</v>
       </c>
       <c r="N325" s="1">
-        <v>406552.05</v>
+        <v>539092.6</v>
       </c>
       <c r="O325" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>821</v>
+        <v>813</v>
       </c>
       <c r="B326" t="s">
-        <v>822</v>
+        <v>814</v>
       </c>
       <c r="C326" s="1">
-        <v>800000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.147</v>
+        <v>98.515</v>
       </c>
       <c r="E326" s="1">
-        <v>99.871</v>
+        <v>99.23</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>798968.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I326" s="1">
-        <v>-5792.0</v>
+        <v>-2631.2</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.72493516636461</v>
+        <v>-0.72054822130404</v>
       </c>
       <c r="K326">
-        <v>1.63</v>
+        <v>2.32</v>
       </c>
       <c r="L326" t="s">
-        <v>823</v>
+        <v>815</v>
       </c>
       <c r="M326" s="1">
-        <v>793176.0</v>
+        <v>362535.2</v>
       </c>
       <c r="N326" s="1">
-        <v>806255.45</v>
+        <v>371076.08</v>
       </c>
       <c r="O326" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
       <c r="B327" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="C327" s="1">
-        <v>412000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.604</v>
+        <v>99.38</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>412000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I327" s="1">
-        <v>2488.48</v>
+        <v>-435.54</v>
       </c>
       <c r="J327" s="1">
-        <v>0.604</v>
+        <v>-0.11959919195168</v>
       </c>
       <c r="K327">
+        <v>1.2</v>
+      </c>
+      <c r="L327" t="s">
+        <v>818</v>
+      </c>
+      <c r="M327" s="1">
+        <v>363730.8</v>
+      </c>
+      <c r="N327" s="1">
+        <v>368130.32</v>
+      </c>
+      <c r="O327" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.07</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="B328" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="C328" s="1">
-        <v>35884000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>87.453</v>
+        <v>100.12</v>
       </c>
       <c r="E328" s="1">
-        <v>87.2530505</v>
+        <v>99.897</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>31309884.64</v>
+        <v>299691.0</v>
       </c>
       <c r="I328" s="1">
-        <v>71749.88</v>
+        <v>669.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.2291604738407</v>
+        <v>0.22322992682463</v>
       </c>
       <c r="K328">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>0.23</v>
+      </c>
+      <c r="L328">
+        <v>700.68</v>
       </c>
       <c r="M328" s="1">
-        <v>31381634.52</v>
+        <v>300360.0</v>
       </c>
       <c r="N328" s="1">
-        <v>31628005.22</v>
+        <v>301060.68</v>
       </c>
       <c r="O328" s="1">
-        <v>5.22</v>
+        <v>0.05</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B329" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="C329" s="1">
-        <v>928000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.061</v>
+        <v>101.423</v>
       </c>
       <c r="E329" s="1">
-        <v>100.28486961</v>
+        <v>100.58151111</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>930643.59</v>
+        <v>588401.84</v>
       </c>
       <c r="I329" s="1">
-        <v>-2077.51</v>
+        <v>4922.71</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.22323368713043</v>
+        <v>0.83662382836872</v>
       </c>
       <c r="K329">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>0.1</v>
+      </c>
+      <c r="L329">
+        <v>601.03</v>
       </c>
       <c r="M329" s="1">
-        <v>928566.08</v>
+        <v>593324.55</v>
       </c>
       <c r="N329" s="1">
-        <v>931769.59</v>
+        <v>593925.58</v>
       </c>
       <c r="O329" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="B330" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="C330" s="1">
-        <v>500000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.439</v>
+        <v>98.698</v>
       </c>
       <c r="E330" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>487050.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I330" s="1">
-        <v>15145.0</v>
+        <v>-3437.28</v>
       </c>
       <c r="J330" s="1">
-        <v>3.1095370085207</v>
+        <v>-1.302</v>
       </c>
       <c r="K330">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>109.59</v>
+        <v>1.63</v>
+      </c>
+      <c r="L330" t="s">
+        <v>825</v>
       </c>
       <c r="M330" s="1">
-        <v>502195.0</v>
+        <v>260562.72</v>
       </c>
       <c r="N330" s="1">
-        <v>502304.59</v>
+        <v>264852.76</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="B331" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="C331" s="1">
-        <v>615000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.516</v>
+        <v>98.753</v>
       </c>
       <c r="E331" s="1">
-        <v>99.166</v>
+        <v>100.23</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>609870.9</v>
+        <v>400920.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-3997.5</v>
+        <v>-5908.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.65546659137204</v>
+        <v>-1.4736106954006</v>
       </c>
       <c r="K331">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="L331" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="M331" s="1">
-        <v>605873.4</v>
+        <v>395012.0</v>
       </c>
       <c r="N331" s="1">
-        <v>612771.09</v>
+        <v>405285.97</v>
       </c>
       <c r="O331" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="B332" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="C332" s="1">
-        <v>585000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.692</v>
+        <v>98.854</v>
       </c>
       <c r="E332" s="1">
-        <v>99.492</v>
+        <v>99.871</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>582028.2</v>
+        <v>798968.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1170.0</v>
+        <v>-8136.0</v>
       </c>
       <c r="J332" s="1">
-        <v>0.20102118763318</v>
+        <v>-1.0183136245757</v>
       </c>
       <c r="K332">
-        <v>0.65</v>
+        <v>1.85</v>
       </c>
       <c r="L332" t="s">
-        <v>839</v>
+        <v>695</v>
       </c>
       <c r="M332" s="1">
-        <v>583198.2</v>
+        <v>790832.0</v>
       </c>
       <c r="N332" s="1">
-        <v>587004.71</v>
+        <v>805610.08</v>
       </c>
       <c r="O332" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>840</v>
+        <v>831</v>
       </c>
       <c r="B333" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
       <c r="C333" s="1">
-        <v>575000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.465</v>
+        <v>100.218</v>
       </c>
       <c r="E333" s="1">
         <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>575000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>2673.75</v>
+        <v>898.16</v>
       </c>
       <c r="J333" s="1">
-        <v>0.465</v>
+        <v>0.218</v>
       </c>
       <c r="K333">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>69.3</v>
+        <v>0.28</v>
+      </c>
+      <c r="L333" t="s">
+        <v>833</v>
       </c>
       <c r="M333" s="1">
-        <v>577673.75</v>
+        <v>412898.16</v>
       </c>
       <c r="N333" s="1">
-        <v>577743.05</v>
+        <v>414053.3</v>
       </c>
       <c r="O333" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="B334" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="C334" s="1">
-        <v>556000.0</v>
+        <v>37512000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.368</v>
+        <v>87.436</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>87.2536993</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>556000.0</v>
+        <v>32730607.68</v>
       </c>
       <c r="I334" s="1">
-        <v>2046.08</v>
+        <v>68384.64</v>
       </c>
       <c r="J334" s="1">
-        <v>0.368</v>
+        <v>0.20893177624009</v>
       </c>
       <c r="K334">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L334" t="s">
+        <v>836</v>
       </c>
       <c r="M334" s="1">
-        <v>558046.08</v>
+        <v>32798992.32</v>
       </c>
       <c r="N334" s="1">
-        <v>558046.08</v>
+        <v>32808344.63</v>
       </c>
       <c r="O334" s="1">
-        <v>0.09</v>
+        <v>5.41</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="B335" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="C335" s="1">
-        <v>600000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>88.797</v>
+        <v>99.65</v>
       </c>
       <c r="E335" s="1">
-        <v>85.42465</v>
+        <v>100.28486961</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>512547.9</v>
+        <v>930643.59</v>
       </c>
       <c r="I335" s="1">
-        <v>20234.1</v>
+        <v>-5891.59</v>
       </c>
       <c r="J335" s="1">
-        <v>3.9477481031529</v>
+        <v>-0.63306619884418</v>
       </c>
       <c r="K335">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>382.19</v>
+        <v>0.54</v>
+      </c>
+      <c r="L335" t="s">
+        <v>839</v>
       </c>
       <c r="M335" s="1">
-        <v>532782.0</v>
+        <v>924752.0</v>
       </c>
       <c r="N335" s="1">
-        <v>533164.19</v>
+        <v>929735.23</v>
       </c>
       <c r="O335" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="B336" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C336" s="1">
-        <v>520000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>101.512</v>
+        <v>100.303</v>
       </c>
       <c r="E336" s="1">
-        <v>99.779</v>
+        <v>97.41</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>518850.8</v>
+        <v>487050.0</v>
       </c>
       <c r="I336" s="1">
-        <v>9011.6</v>
+        <v>14465.0</v>
       </c>
       <c r="J336" s="1">
-        <v>1.7368384128925</v>
+        <v>2.9699209526743</v>
       </c>
       <c r="K336">
-        <v>1.56</v>
+        <v>0.24</v>
       </c>
       <c r="L336" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="M336" s="1">
-        <v>527862.4</v>
+        <v>501515.0</v>
       </c>
       <c r="N336" s="1">
-        <v>535982.95</v>
+        <v>502720.48</v>
       </c>
       <c r="O336" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="B337" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C337" s="1">
-        <v>600000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.873</v>
+        <v>98.144</v>
       </c>
       <c r="E337" s="1">
-        <v>102.939</v>
+        <v>99.166</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>617634.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I337" s="1">
-        <v>-12396.0</v>
+        <v>-6285.3</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.0070138625788</v>
+        <v>-1.030595163665</v>
       </c>
       <c r="K337">
-        <v>0.6</v>
+        <v>1.29</v>
       </c>
       <c r="L337" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="M337" s="1">
-        <v>605238.0</v>
+        <v>603585.6</v>
       </c>
       <c r="N337" s="1">
-        <v>608813.34</v>
+        <v>611536.37</v>
       </c>
       <c r="O337" s="1">
         <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B338" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="C338" s="1">
-        <v>900000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.669</v>
+        <v>98.871</v>
       </c>
       <c r="E338" s="1">
-        <v>100.761</v>
+        <v>99.492</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>906849.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I338" s="1">
-        <v>-27828.0</v>
+        <v>-3632.85</v>
       </c>
       <c r="J338" s="1">
-        <v>-3.0686475918262</v>
+        <v>-0.62417078760101</v>
       </c>
       <c r="K338">
-        <v>0.48</v>
+        <v>0.99</v>
       </c>
       <c r="L338" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
       <c r="M338" s="1">
-        <v>879021.0</v>
+        <v>578395.35</v>
       </c>
       <c r="N338" s="1">
-        <v>883348.4</v>
+        <v>584205.28</v>
       </c>
       <c r="O338" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B339" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="C339" s="1">
-        <v>500000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>105.017</v>
+        <v>100.501</v>
       </c>
       <c r="E339" s="1">
-        <v>104.55</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>522750.0</v>
+        <v>575000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>2335.0</v>
+        <v>2880.75</v>
       </c>
       <c r="J339" s="1">
-        <v>0.4466762314682</v>
+        <v>0.501</v>
       </c>
       <c r="K339">
-        <v>4.19</v>
+        <v>0.25</v>
       </c>
       <c r="L339" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="M339" s="1">
-        <v>525085.0</v>
+        <v>577880.75</v>
       </c>
       <c r="N339" s="1">
-        <v>546043.9</v>
+        <v>579336.04</v>
       </c>
       <c r="O339" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="B340" t="s">
-        <v>859</v>
+        <v>853</v>
       </c>
       <c r="C340" s="1">
-        <v>750000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.346</v>
+        <v>99.877</v>
       </c>
       <c r="E340" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>746917.5</v>
+        <v>556000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-9322.5</v>
+        <v>-683.88</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.2481298135336</v>
+        <v>-0.123</v>
       </c>
       <c r="K340">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.16</v>
+      </c>
+      <c r="L340">
+        <v>905.98</v>
       </c>
       <c r="M340" s="1">
-        <v>737595.0</v>
+        <v>555316.12</v>
       </c>
       <c r="N340" s="1">
-        <v>754547.05</v>
+        <v>556222.1</v>
       </c>
       <c r="O340" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="B341" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="C341" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.594</v>
+        <v>88.452</v>
       </c>
       <c r="E341" s="1">
-        <v>99.908</v>
+        <v>85.42465</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>399632.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I341" s="1">
-        <v>-9256.0</v>
+        <v>18164.1</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.3161308403731</v>
+        <v>3.5438834107017</v>
       </c>
       <c r="K341">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>0.1</v>
+      </c>
+      <c r="L341">
+        <v>628.77</v>
       </c>
       <c r="M341" s="1">
-        <v>390376.0</v>
+        <v>530712.0</v>
       </c>
       <c r="N341" s="1">
-        <v>393863.5</v>
+        <v>531340.77</v>
       </c>
       <c r="O341" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="B342" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="C342" s="1">
-        <v>700000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>102.473</v>
+        <v>101.26</v>
       </c>
       <c r="E342" s="1">
-        <v>103.012</v>
+        <v>99.779</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>721084.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I342" s="1">
-        <v>-3773.0</v>
+        <v>7701.2</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.52324001087252</v>
+        <v>1.4842802593732</v>
       </c>
       <c r="K342">
-        <v>0.16</v>
+        <v>1.77</v>
       </c>
       <c r="L342" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="M342" s="1">
-        <v>717311.0</v>
+        <v>526552.0</v>
       </c>
       <c r="N342" s="1">
-        <v>718404.15</v>
+        <v>535741.04</v>
       </c>
       <c r="O342" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B343" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="C343" s="1">
         <v>600000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>104.284</v>
+        <v>100.501</v>
       </c>
       <c r="E343" s="1">
-        <v>106.6</v>
+        <v>102.939</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>639600.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-13896.0</v>
+        <v>-14628.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.172607879925</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K343">
-        <v>2.18</v>
+        <v>0.79</v>
       </c>
       <c r="L343" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="M343" s="1">
-        <v>625704.0</v>
+        <v>603006.0</v>
       </c>
       <c r="N343" s="1">
-        <v>638768.38</v>
+        <v>607773.12</v>
       </c>
       <c r="O343" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="B344" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="C344" s="1">
-        <v>1025000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.294</v>
+        <v>97.447</v>
       </c>
       <c r="E344" s="1">
-        <v>99.902</v>
+        <v>100.761</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>1023995.5</v>
+        <v>906849.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-16482.0</v>
+        <v>-29826.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.6095773858381</v>
+        <v>-3.2889709312135</v>
       </c>
       <c r="K344">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
       <c r="L344" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="M344" s="1">
-        <v>1007513.5</v>
+        <v>877023.0</v>
       </c>
       <c r="N344" s="1">
-        <v>1013926.77</v>
+        <v>883014.78</v>
       </c>
       <c r="O344" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B345" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="C345" s="1">
-        <v>526000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.367</v>
+        <v>104.452</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>104.55</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>526000.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I345" s="1">
-        <v>1930.42</v>
+        <v>-490.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.367</v>
+        <v>-0.093735054997609</v>
       </c>
       <c r="K345">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>0.17</v>
+      </c>
+      <c r="L345">
+        <v>873.29</v>
       </c>
       <c r="M345" s="1">
-        <v>527930.42</v>
+        <v>522260.0</v>
       </c>
       <c r="N345" s="1">
-        <v>533157.27</v>
+        <v>523133.29</v>
       </c>
       <c r="O345" s="1">
         <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="B346" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="C346" s="1">
-        <v>211000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>101.546</v>
+        <v>97.987</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>211000.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I346" s="1">
-        <v>3262.06</v>
+        <v>-12015.0</v>
       </c>
       <c r="J346" s="1">
-        <v>1.546</v>
+        <v>-1.6086113928245</v>
       </c>
       <c r="K346">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>143.7</v>
+        <v>2.42</v>
+      </c>
+      <c r="L346" t="s">
+        <v>869</v>
       </c>
       <c r="M346" s="1">
-        <v>214262.06</v>
+        <v>734902.5</v>
       </c>
       <c r="N346" s="1">
-        <v>214405.76</v>
+        <v>753087.43</v>
       </c>
       <c r="O346" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B347" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C347" s="1">
-        <v>302000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>102.712</v>
+        <v>102.173</v>
       </c>
       <c r="E347" s="1">
-        <v>99.477</v>
+        <v>103.012</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>300420.54</v>
+        <v>721084.0</v>
       </c>
       <c r="I347" s="1">
-        <v>9769.7</v>
+        <v>-5873.0</v>
       </c>
       <c r="J347" s="1">
-        <v>3.2520080018497</v>
+        <v>-0.81446821729507</v>
       </c>
       <c r="K347">
-        <v>3.59</v>
+        <v>0.42</v>
       </c>
       <c r="L347" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="M347" s="1">
-        <v>310190.24</v>
+        <v>715211.0</v>
       </c>
       <c r="N347" s="1">
-        <v>321043.62</v>
+        <v>718126.07</v>
       </c>
       <c r="O347" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B348" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="C348" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>102.113</v>
+        <v>97.409</v>
       </c>
       <c r="E348" s="1">
-        <v>103.48</v>
+        <v>99.908</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>517400.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-6835.0</v>
+        <v>-9996.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.3210282180131</v>
+        <v>-2.5013011971013</v>
       </c>
       <c r="K348">
-        <v>0.4</v>
+        <v>1.09</v>
       </c>
       <c r="L348" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="M348" s="1">
-        <v>510565.0</v>
+        <v>389636.0</v>
       </c>
       <c r="N348" s="1">
-        <v>512544.45</v>
+        <v>393984.61</v>
       </c>
       <c r="O348" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="B349" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="C349" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.923</v>
+        <v>103.784</v>
       </c>
       <c r="E349" s="1">
-        <v>99.44457143</v>
+        <v>106.6</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>696112.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-3651.0</v>
+        <v>-16896.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.52448456570207</v>
+        <v>-2.6416510318949</v>
       </c>
       <c r="K349">
-        <v>2.38</v>
+        <v>2.41</v>
       </c>
       <c r="L349" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="M349" s="1">
-        <v>692461.0</v>
+        <v>622704.0</v>
       </c>
       <c r="N349" s="1">
-        <v>709107.58</v>
+        <v>637165.64</v>
       </c>
       <c r="O349" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="B350" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C350" s="1">
-        <v>563000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.498</v>
+        <v>97.916</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>563000.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I350" s="1">
-        <v>2803.74</v>
+        <v>-20356.5</v>
       </c>
       <c r="J350" s="1">
-        <v>0.498</v>
+        <v>-1.9879481892254</v>
       </c>
       <c r="K350">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>407.7</v>
+        <v>0.82</v>
+      </c>
+      <c r="L350" t="s">
+        <v>880</v>
       </c>
       <c r="M350" s="1">
-        <v>565803.74</v>
+        <v>1003639.0</v>
       </c>
       <c r="N350" s="1">
-        <v>566211.44</v>
+        <v>1012088.23</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="B351" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="C351" s="1">
-        <v>954000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.655</v>
+        <v>100.225</v>
       </c>
       <c r="E351" s="1">
-        <v>102.38446331</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>976747.78</v>
+        <v>526000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-26039.08</v>
+        <v>1183.5</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.665896000296</v>
+        <v>0.225</v>
       </c>
       <c r="K351">
-        <v>3.05</v>
+        <v>1.21</v>
       </c>
       <c r="L351" t="s">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="M351" s="1">
-        <v>950708.7</v>
+        <v>527183.5</v>
       </c>
       <c r="N351" s="1">
-        <v>979818.77</v>
+        <v>533571.88</v>
       </c>
       <c r="O351" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="B352" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
       <c r="C352" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.25</v>
+        <v>101.021</v>
       </c>
       <c r="E352" s="1">
         <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-10500.0</v>
+        <v>2154.31</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.75</v>
+        <v>1.021</v>
       </c>
       <c r="K352">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>0.3</v>
+      </c>
+      <c r="L352">
+        <v>622.7</v>
       </c>
       <c r="M352" s="1">
-        <v>589500.0</v>
+        <v>213154.31</v>
       </c>
       <c r="N352" s="1">
-        <v>594535.43</v>
+        <v>213777.01</v>
       </c>
       <c r="O352" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="B353" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="C353" s="1">
-        <v>300000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.895</v>
+        <v>102.28</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>99.477</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>300000.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I353" s="1">
-        <v>2685.0</v>
+        <v>8465.06</v>
       </c>
       <c r="J353" s="1">
-        <v>0.895</v>
+        <v>2.8177367632719</v>
       </c>
       <c r="K353">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>394.27</v>
+        <v>3.82</v>
+      </c>
+      <c r="L353" t="s">
+        <v>888</v>
       </c>
       <c r="M353" s="1">
-        <v>302685.0</v>
+        <v>308885.6</v>
       </c>
       <c r="N353" s="1">
-        <v>303079.27</v>
+        <v>320421.59</v>
       </c>
       <c r="O353" s="1">
         <v>0.05</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="B354" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="C354" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>96.11</v>
+        <v>101.834</v>
       </c>
       <c r="E354" s="1">
-        <v>97.25</v>
+        <v>103.48</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>583500.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-6840.0</v>
+        <v>-8230.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.172236503856</v>
+        <v>-1.5906455353692</v>
       </c>
       <c r="K354">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>123.29</v>
+        <v>0.63</v>
+      </c>
+      <c r="L354" t="s">
+        <v>891</v>
       </c>
       <c r="M354" s="1">
-        <v>576660.0</v>
+        <v>509170.0</v>
       </c>
       <c r="N354" s="1">
-        <v>576783.29</v>
+        <v>512313.84</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="B355" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="C355" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.275</v>
+        <v>98.654</v>
       </c>
       <c r="E355" s="1">
-        <v>99.147</v>
+        <v>99.44457143</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>594882.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I355" s="1">
-        <v>6768.0</v>
+        <v>-5534.0</v>
       </c>
       <c r="J355" s="1">
-        <v>1.1377046204121</v>
+        <v>-0.79498701358402</v>
       </c>
       <c r="K355">
-        <v>3.04</v>
+        <v>2.59</v>
       </c>
       <c r="L355" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="M355" s="1">
-        <v>601650.0</v>
+        <v>690578.0</v>
       </c>
       <c r="N355" s="1">
-        <v>619867.81</v>
+        <v>708710.88</v>
       </c>
       <c r="O355" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="B356" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="C356" s="1">
-        <v>398000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.892</v>
+        <v>100.03</v>
       </c>
       <c r="E356" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>396786.1</v>
+        <v>563000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>784.06</v>
+        <v>168.9</v>
       </c>
       <c r="J356" s="1">
-        <v>0.19760268819901</v>
+        <v>0.03</v>
       </c>
       <c r="K356">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="L356" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="M356" s="1">
-        <v>397570.16</v>
+        <v>563168.9</v>
       </c>
       <c r="N356" s="1">
-        <v>399042.21</v>
+        <v>564741.47</v>
       </c>
       <c r="O356" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="B357" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="C357" s="1">
-        <v>700000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>83.137</v>
+        <v>99.434</v>
       </c>
       <c r="E357" s="1">
-        <v>94.91728571</v>
+        <v>102.38446331</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>664421.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I357" s="1">
-        <v>-82462.0</v>
+        <v>-28147.42</v>
       </c>
       <c r="J357" s="1">
-        <v>-12.411106813301</v>
+        <v>-2.8817490632024</v>
       </c>
       <c r="K357">
-        <v>0.48</v>
+        <v>3.26</v>
       </c>
       <c r="L357" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="M357" s="1">
-        <v>581959.0</v>
+        <v>948600.36</v>
       </c>
       <c r="N357" s="1">
-        <v>585324.75</v>
+        <v>979670.7</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="B358" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="C358" s="1">
-        <v>4700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>90.304</v>
+        <v>97.896</v>
       </c>
       <c r="E358" s="1">
-        <v>81.919</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>3850193.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>394095.0</v>
+        <v>-12624.0</v>
       </c>
       <c r="J358" s="1">
-        <v>10.235720650887</v>
+        <v>-2.104</v>
       </c>
       <c r="K358">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>1.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>903</v>
       </c>
       <c r="M358" s="1">
-        <v>4244288.0</v>
+        <v>587376.0</v>
       </c>
       <c r="N358" s="1">
-        <v>4245253.75</v>
+        <v>593389.18</v>
       </c>
       <c r="O358" s="1">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B359" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C359" s="1">
-        <v>987000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>89.945</v>
+        <v>100.593</v>
       </c>
       <c r="E359" s="1">
-        <v>99.73456738</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>984380.18</v>
+        <v>300000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-96623.03</v>
+        <v>1779.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-9.8156212369087</v>
+        <v>0.593</v>
       </c>
       <c r="K359">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="L359" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="M359" s="1">
-        <v>887757.15</v>
+        <v>301779.0</v>
       </c>
       <c r="N359" s="1">
-        <v>893719.71</v>
+        <v>302779.85</v>
       </c>
       <c r="O359" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="B360" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="C360" s="1">
-        <v>155000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>101.254</v>
+        <v>95.801</v>
       </c>
       <c r="E360" s="1">
-        <v>99.417</v>
+        <v>97.25</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>154096.35</v>
+        <v>583500.0</v>
       </c>
       <c r="I360" s="1">
-        <v>2847.35</v>
+        <v>-8694.0</v>
       </c>
       <c r="J360" s="1">
-        <v>1.8477725137552</v>
+        <v>-1.4899742930591</v>
       </c>
       <c r="K360">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="L360">
-        <v>318.49</v>
+        <v>945.21</v>
       </c>
       <c r="M360" s="1">
-        <v>156943.7</v>
+        <v>574806.0</v>
       </c>
       <c r="N360" s="1">
-        <v>157262.19</v>
+        <v>575751.21</v>
       </c>
       <c r="O360" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="B361" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.929</v>
+        <v>99.453</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>600000.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I361" s="1">
-        <v>-6426.0</v>
+        <v>-963.16</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.071</v>
+        <v>-0.24274035809218</v>
       </c>
       <c r="K361">
-        <v>1.93</v>
+        <v>0.58</v>
       </c>
       <c r="L361" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="M361" s="1">
-        <v>593574.0</v>
+        <v>395822.94</v>
       </c>
       <c r="N361" s="1">
-        <v>605183.95</v>
+        <v>398112.8</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B362" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="C362" s="1">
-        <v>3094.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>0.0775</v>
+        <v>82.806</v>
       </c>
       <c r="E362" s="1">
-        <v>0.1083815449</v>
+        <v>94.91728571</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>0.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-238868.75</v>
+        <v>-84779.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0</v>
+        <v>-12.759831492382</v>
       </c>
       <c r="K362">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L362" t="s">
+        <v>914</v>
       </c>
       <c r="M362" s="1">
-        <v>-238868.75</v>
+        <v>579642.0</v>
       </c>
       <c r="N362" s="1">
-        <v>-238868.75</v>
+        <v>583295.42</v>
       </c>
       <c r="O362" s="1">
-        <v>-0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B363" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C363" s="1">
-        <v>550.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>84.8</v>
+        <v>90.126</v>
       </c>
       <c r="E363" s="1">
-        <v>53.2</v>
+        <v>81.919</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>292600.0</v>
+        <v>1966056.0</v>
       </c>
       <c r="I363" s="1">
-        <v>173800.0</v>
+        <v>196968.0</v>
       </c>
       <c r="J363" s="1">
-        <v>59.398496240602</v>
+        <v>10.018432842198</v>
       </c>
       <c r="K363">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.05</v>
+      </c>
+      <c r="L363" t="s">
+        <v>791</v>
       </c>
       <c r="M363" s="1">
-        <v>466400.0</v>
+        <v>2163024.0</v>
       </c>
       <c r="N363" s="1">
-        <v>466400.0</v>
+        <v>2164174.68</v>
       </c>
       <c r="O363" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="B364" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="C364" s="1">
-        <v>775.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>90.7</v>
+        <v>98.268</v>
       </c>
       <c r="E364" s="1">
-        <v>75.3</v>
+        <v>98.009</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>583575.0</v>
+        <v>2254207.0</v>
       </c>
       <c r="I364" s="1">
-        <v>119350.0</v>
+        <v>5957.0</v>
       </c>
       <c r="J364" s="1">
-        <v>20.451527224436</v>
+        <v>0.26426144537747</v>
       </c>
       <c r="K364">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L364" t="s">
+        <v>919</v>
       </c>
       <c r="M364" s="1">
-        <v>702925.0</v>
+        <v>2260164.0</v>
       </c>
       <c r="N364" s="1">
-        <v>702925.0</v>
+        <v>2285968.11</v>
       </c>
       <c r="O364" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
+        <v>920</v>
+      </c>
+      <c r="B365" t="s">
+        <v>921</v>
+      </c>
+      <c r="C365" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>89.75</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-98547.68</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-10.011140208044</v>
+      </c>
+      <c r="K365">
+        <v>0.65</v>
+      </c>
+      <c r="L365" t="s">
         <v>922</v>
       </c>
-      <c r="B365" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M365" s="1">
-        <v>165137.5</v>
+        <v>885832.5</v>
       </c>
       <c r="N365" s="1">
-        <v>165137.5</v>
+        <v>892200.68</v>
       </c>
       <c r="O365" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
+        <v>923</v>
+      </c>
+      <c r="B366" t="s">
         <v>924</v>
       </c>
-      <c r="B366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C366" s="1">
-        <v>-5400000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>10.69062222</v>
+        <v>100.842</v>
       </c>
       <c r="E366" s="1">
-        <v>0.1158591519</v>
+        <v>99.417</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>-625639.42</v>
+        <v>154096.35</v>
       </c>
       <c r="I366" s="1">
-        <v>73845.82</v>
+        <v>2208.75</v>
       </c>
       <c r="J366" s="1">
-        <v>-11.803255619667</v>
+        <v>1.4333564682097</v>
       </c>
       <c r="K366">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>0.41</v>
+      </c>
+      <c r="L366">
+        <v>636.99</v>
       </c>
       <c r="M366" s="1">
-        <v>-551793.6</v>
+        <v>156305.1</v>
       </c>
       <c r="N366" s="1">
-        <v>-577293.6</v>
+        <v>156942.09</v>
       </c>
       <c r="O366" s="1">
-        <v>-0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
+        <v>925</v>
+      </c>
+      <c r="B367" t="s">
+        <v>926</v>
+      </c>
+      <c r="C367" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>98.779</v>
+      </c>
+      <c r="E367" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-7326.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-1.221</v>
+      </c>
+      <c r="K367">
+        <v>2.11</v>
+      </c>
+      <c r="L367" t="s">
         <v>927</v>
       </c>
-      <c r="B367" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M367" s="1">
-        <v>551793.6</v>
+        <v>592674.0</v>
       </c>
       <c r="N367" s="1">
-        <v>577293.6</v>
+        <v>605320.55</v>
       </c>
       <c r="O367" s="1">
         <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="B368" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="C368" s="1">
-        <v>-5400000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D368" s="1">
-        <v>9.86782222</v>
+        <v>0.0575</v>
       </c>
       <c r="E368" s="1">
-        <v>0.0676068926</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>-365077.22</v>
+        <v>0.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-142285.18</v>
+        <v>-393568.75</v>
       </c>
       <c r="J368" s="1">
-        <v>38.973995693295</v>
+        <v>0</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
-      <c r="L368" t="s">
-        <v>926</v>
+      <c r="L368">
+        <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>-507362.4</v>
+        <v>-393568.75</v>
       </c>
       <c r="N368" s="1">
-        <v>-532862.4</v>
+        <v>-393568.75</v>
       </c>
       <c r="O368" s="1">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
+        <v>930</v>
+      </c>
+      <c r="B369" t="s">
+        <v>931</v>
+      </c>
+      <c r="C369" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>75.4</v>
+      </c>
+      <c r="E369" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>583575.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>0.132802124834</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>584350.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>584350.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
         <v>932</v>
       </c>
-      <c r="B369" t="s">
+      <c r="B370" t="s">
         <v>933</v>
       </c>
-      <c r="C369" s="1">
+      <c r="C370" s="1">
+        <v>-3094.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="E370" s="1">
+        <v>0.0738493859</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>261825.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>0</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>261825.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>261825.0</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>934</v>
+      </c>
+      <c r="B371" t="s">
+        <v>935</v>
+      </c>
+      <c r="C371" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>11.2198</v>
+      </c>
+      <c r="E371" s="1">
+        <v>0.1158591519</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-625639.42</v>
+      </c>
+      <c r="I371" s="1">
+        <v>60270.22</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-9.6333795591077</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371" t="s">
+        <v>936</v>
+      </c>
+      <c r="M371" s="1">
+        <v>-565369.2</v>
+      </c>
+      <c r="N371" s="1">
+        <v>-605869.2</v>
+      </c>
+      <c r="O371" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>937</v>
+      </c>
+      <c r="B372" t="s">
+        <v>938</v>
+      </c>
+      <c r="C372" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>11.2198</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I372" s="1">
+        <v>153160.78</v>
+      </c>
+      <c r="J372" s="1">
+        <v>37.156150279512</v>
+      </c>
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372" t="s">
+        <v>939</v>
+      </c>
+      <c r="M372" s="1">
+        <v>565369.2</v>
+      </c>
+      <c r="N372" s="1">
+        <v>605869.2</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>940</v>
+      </c>
+      <c r="B373" t="s">
+        <v>941</v>
+      </c>
+      <c r="C373" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>10.4452</v>
+      </c>
+      <c r="E373" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-158463.58</v>
+      </c>
+      <c r="J373" s="1">
+        <v>43.405496513861</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373" t="s">
+        <v>936</v>
+      </c>
+      <c r="M373" s="1">
+        <v>-523540.8</v>
+      </c>
+      <c r="N373" s="1">
+        <v>-564040.8</v>
+      </c>
+      <c r="O373" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>942</v>
+      </c>
+      <c r="B374" t="s">
+        <v>943</v>
+      </c>
+      <c r="C374" s="1">
         <v>2500000.0</v>
       </c>
-      <c r="D369" s="1">
-[...2 lines deleted...]
-      <c r="E369" s="1">
+      <c r="D374" s="1">
+        <v>10.4452</v>
+      </c>
+      <c r="E374" s="1">
         <v>0.089418316</v>
       </c>
-      <c r="F369" t="s">
-[...5 lines deleted...]
-      <c r="H369" s="1">
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
         <v>223545.79</v>
       </c>
-      <c r="I369" s="1">
-[...17 lines deleted...]
-      <c r="O369" s="1">
+      <c r="I374" s="1">
+        <v>18834.21</v>
+      </c>
+      <c r="J374" s="1">
+        <v>8.4252134652144</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374" t="s">
+        <v>944</v>
+      </c>
+      <c r="M374" s="1">
+        <v>242380.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>261130.0</v>
+      </c>
+      <c r="O374" s="1">
         <v>0.04</v>
       </c>
-      <c r="P369">
+      <c r="P374">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>