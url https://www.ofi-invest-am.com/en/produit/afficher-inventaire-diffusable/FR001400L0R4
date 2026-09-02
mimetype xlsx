--- v4 (2026-08-11)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="945">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -253,51 +253,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1042,1857 +1042,1920 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>IK1100626</t>
-[...2 lines deleted...]
-    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>16 428.50</t>
+    <t>19 937.50</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>14 439.45</t>
+    <t>16 093.97</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>2 508.90</t>
+  </si>
+  <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 606.16</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>10 036.23</t>
+    <t>11 399.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 327.38</t>
+    <t>1 566.74</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>3 323.95</t>
+    <t>4 816.33</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 050.24</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>19 726.03</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>51 251.20</t>
+    <t>55 112.59</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>2 392.50</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...2 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>3 049.73</t>
+    <t>3 867.95</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 434.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>2 742.47</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 636.79</t>
+    <t>24 409.07</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>3 002.74</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 115.95</t>
+    <t>6 120.86</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>16 013.70</t>
+    <t>17 068.49</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>4 005.48</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 247.14</t>
+    <t>4 989.51</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 417.89</t>
+    <t>4 770.04</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>8 645.18</t>
+    <t>10 179.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>8 591.78</t>
+    <t>10 279.45</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>7 263.70</t>
+    <t>8 845.89</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>14 183.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 856.85</t>
-[...8 lines deleted...]
-    <t>6 357.92</t>
+    <t>12 501.37</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>8 800.61</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 290.60</t>
+    <t>11 520.99</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>14 132.88</t>
+    <t>15 850.68</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>7 082.87</t>
+    <t>8 449.74</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>2 238.01</t>
+  </si>
+  <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
+    <t>1 169.86</t>
+  </si>
+  <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>3 729.45</t>
+    <t>4 972.60</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 936.99</t>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>11 145.21</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 048.99</t>
+    <t>11 298.02</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
+    <t>15 922.60</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
     <t>14 498.63</t>
   </si>
   <si>
-    <t>FR0014002GI0</t>
-[...22 lines deleted...]
-  <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 423.29</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 767.73</t>
-[...8 lines deleted...]
-    <t>20 101.03</t>
+    <t>5 531.34</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>3 857.53</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>14 158.90</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>36 107.88</t>
+    <t>1 220.55</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>21 667.81</t>
+    <t>23 061.64</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>23 918.22</t>
+    <t>1 317.81</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>9 493.15</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>2 301.37</t>
+  </si>
+  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>12 871.23</t>
+    <t>14 091.78</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>FR001400I3C5</t>
-[...5 lines deleted...]
-    <t>13 537.75</t>
+    <t>1 330.27</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 742.14</t>
+    <t>2 654.68</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>34 246.58</t>
+    <t>37 260.27</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 468.84</t>
+    <t>3 079.11</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>2 833.56</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 229.79</t>
+    <t>7 930.48</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 654.11</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 195.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 520.32</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>24 307.86</t>
+    <t>26 005.55</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>4 854.52</t>
+    <t>5 422.60</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 528.88</t>
+    <t>9 422.38</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>13 224.45</t>
+    <t>15 776.54</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 346.17</t>
+    <t>24 289.32</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>6 041.10</t>
-[...8 lines deleted...]
-    <t>3 942.29</t>
+    <t>7 886.99</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...5 lines deleted...]
-    <t>3 248.63</t>
+    <t>3 421.23</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>29 875.42</t>
-[...8 lines deleted...]
-    <t>15 164.38</t>
+    <t>1 723.58</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 613.01</t>
+    <t>8 291.10</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>18 982.19</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>3 520.91</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>5 908.56</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>7 479.45</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>2 432.88</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>82 789.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>12 482.19</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>3 617.70</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>6 321.38</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>5 202.32</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 320.19</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>11 880.55</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>194 572.87</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 003.13</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>4 130.14</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>2 007.12</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>5 005.48</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 681.51</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>27 050.68</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>26 013.70</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>11 652.99</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>8 547.95</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>2 000.96</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 036.99</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>45 863.01</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>8 698.63</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>23 318.03</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>9 989.54</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 617.81</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>8 660.56</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>17 500.14</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>376 370.22</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>10 455.17</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 871.23</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
     <t>16 179.45</t>
   </si>
   <si>
-    <t>FR0014016Z94</t>
-[...358 lines deleted...]
-  <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 438.36</t>
-[...8 lines deleted...]
-    <t>6 419.18</t>
+    <t>1 649.32</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
-    <t>4 559.59</t>
+    <t>4 876.03</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 675.40</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>11 631.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>23 577.68</t>
+    <t>25 872.85</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>8 260.27</t>
+    <t>10 972.60</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 767.12</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 646.30</t>
+    <t>8 647.60</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 798.98</t>
+    <t>5 540.18</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>8 227.40</t>
+    <t>8 807.53</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>16 438.36</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>8 160.79</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 802.96</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 891.45</t>
+    <t>9 752.05</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 812.92</t>
+    <t>15 018.81</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>18 651.07</t>
+    <t>20 080.77</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 565.28</t>
+    <t>18 065.01</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 283.20</t>
+    <t>8 078.40</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>17 150.41</t>
+    <t>21 086.30</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 984.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 349.32</t>
+    <t>10 524.66</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 102.95</t>
+    <t>14 060.64</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>13 151.55</t>
+    <t>15 960.62</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 417.81</t>
+    <t>2 076.37</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>1 002.08</t>
+    <t>1 920.66</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>43 754.39</t>
+    <t>48 660.74</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 430.14</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 683.63</t>
+    <t>4 841.34</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 545.89</t>
+    <t>2 862.33</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>15 956.78</t>
+    <t>17 349.83</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 813.70</t>
+    <t>4 536.99</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 154.11</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>5 016.99</t>
+    <t>5 354.52</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 200.61</t>
+    <t>4 504.56</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 484.48</t>
+    <t>11 849.33</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>13 836.99</t>
+    <t>16 579.45</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>4 528.77</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>28 941.78</t>
+    <t>30 976.03</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 393.10</t>
+    <t>5 648.28</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 540.88</t>
+    <t>9 289.48</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>4 399.52</t>
+    <t>5 226.78</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 401.37</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>4 290.04</t>
+    <t>4 845.22</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>10 273.97</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
+    <t>16 646.58</t>
+  </si>
+  <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 155.14</t>
+    <t>2 132.56</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>9 352.31</t>
+    <t>26 098.21</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 983.23</t>
+    <t>6 940.93</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>7 950.77</t>
+    <t>9 109.16</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>5 809.93</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 455.29</t>
+    <t>2 979.87</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>2 234.74</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 189.04</t>
+    <t>10 364.38</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>6 078.08</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 991.78</t>
+    <t>7 822.60</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>2 154.11</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 184.93</t>
+    <t>19 541.10</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 252.78</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>4 348.61</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 461.64</t>
+    <t>15 998.63</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>8 449.23</t>
+    <t>10 688.78</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 388.38</t>
+    <t>7 666.05</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 149.60</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 535.99</t>
+    <t>12 286.85</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>4 424.66</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 132.88</t>
+    <t>19 767.81</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>1 572.57</t>
+    <t>2 853.93</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>31 070.34</t>
+    <t>33 226.64</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 013.18</t>
+    <t>7 088.71</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 000.85</t>
+    <t>1 668.08</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 849.32</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 289.86</t>
+    <t>3 189.45</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 653.42</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
+    <t>1 873.97</t>
+  </si>
+  <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>25 804.11</t>
+    <t>30 656.16</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 368.18</t>
+    <t>6 814.36</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>12 646.55</t>
+    <t>13 786.82</t>
+  </si>
+  <si>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...2 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>CDS-00107067</t>
-[...29 lines deleted...]
-    <t>18 750.00</t>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>CDS-00109146</t>
+  </si>
+  <si>
+    <t>PAR20260515050145045</t>
+  </si>
+  <si>
+    <t>-30 611.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3256,154 +3319,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>638828.584</v>
+        <v>637234.584</v>
       </c>
       <c r="D2">
-        <v>929.15</v>
+        <v>944.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>593571852.06</v>
+        <v>601828776.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>593571852.06</v>
+        <v>601828776.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>913.76</v>
+        <v>928.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8792202.01</v>
+        <v>8936805.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8792202.01</v>
+        <v>8936805.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>31982.0</v>
+        <v>34195.0</v>
       </c>
       <c r="D4">
-        <v>111.58</v>
+        <v>113.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3568750.48</v>
+        <v>3880129.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3568750.48</v>
+        <v>3880129.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P374"/>
+  <dimension ref="A1:P379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O374" sqref="O374"/>
+      <selection activeCell="O379" sqref="O379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3425,5584 +3488,5584 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>37.0</v>
+        <v>39.08</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>12173.42</v>
+        <v>26398.54</v>
       </c>
       <c r="J2" s="1">
-        <v>5.0539466212379</v>
+        <v>10.959681998864</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>253043.0</v>
+        <v>267268.12</v>
       </c>
       <c r="N2" s="1">
-        <v>253043.0</v>
+        <v>267268.12</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.89</v>
+        <v>34.5</v>
       </c>
       <c r="E3" s="1">
         <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>32491.7</v>
+        <v>127065.85</v>
       </c>
       <c r="J3" s="1">
-        <v>5.5952484378166</v>
+        <v>21.881434295907</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>613193.35</v>
+        <v>707767.5</v>
       </c>
       <c r="N3" s="1">
-        <v>613193.35</v>
+        <v>707767.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>267.4</v>
+        <v>247.4</v>
       </c>
       <c r="E4" s="1">
         <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>115013.54</v>
+        <v>8673.54</v>
       </c>
       <c r="J4" s="1">
-        <v>8.8014800908016</v>
+        <v>0.66374784766012</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1421765.8</v>
+        <v>1315425.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1421765.8</v>
+        <v>1315425.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8663.0</v>
+        <v>8585.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.7</v>
+        <v>166.85</v>
       </c>
       <c r="E5" s="1">
-        <v>207.5221655316</v>
+        <v>207.5221654048</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1797764.52</v>
+        <v>1781577.79</v>
       </c>
       <c r="I5" s="1">
-        <v>-570217.42</v>
+        <v>-349170.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.718137367624</v>
+        <v>-19.598949984665</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1227547.1</v>
+        <v>1432407.25</v>
       </c>
       <c r="N5" s="1">
-        <v>1227547.1</v>
+        <v>1432407.25</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>921.0</v>
+        <v>890.0</v>
       </c>
       <c r="E6" s="1">
         <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-509331.61</v>
+        <v>-534875.61</v>
       </c>
       <c r="J6" s="1">
-        <v>-40.160645702103</v>
+        <v>-42.174782491717</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>758904.0</v>
+        <v>733360.0</v>
       </c>
       <c r="N6" s="1">
-        <v>758904.0</v>
+        <v>733360.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106577.0</v>
+        <v>105622.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.38</v>
+        <v>24.06</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0886326318</v>
+        <v>27.0886326712</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2887025.2</v>
+        <v>2861155.56</v>
       </c>
       <c r="I7" s="1">
-        <v>-395254.94</v>
+        <v>-319890.24</v>
       </c>
       <c r="J7" s="1">
-        <v>-13.69073397766</v>
+        <v>-11.180456053218</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2491770.26</v>
+        <v>2541265.32</v>
       </c>
       <c r="N7" s="1">
-        <v>2491770.26</v>
+        <v>2541265.32</v>
       </c>
       <c r="O7" s="1">
         <v>0.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.6</v>
+        <v>109.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-23987.2</v>
+        <v>-17053.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.810810810811</v>
+        <v>-7.6858108108108</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>197894.4</v>
+        <v>204828.2</v>
       </c>
       <c r="N8" s="1">
-        <v>197894.4</v>
+        <v>204828.2</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.95</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>27830.55</v>
+        <v>17635.2</v>
       </c>
       <c r="J9" s="1">
-        <v>8.0286168521463</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>374472.45</v>
+        <v>364277.1</v>
       </c>
       <c r="N9" s="1">
-        <v>374472.45</v>
+        <v>364277.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.66</v>
+        <v>10.19</v>
       </c>
       <c r="E10" s="1">
         <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>78270.45</v>
+        <v>129937.5</v>
       </c>
       <c r="J10" s="1">
-        <v>9.06501146323</v>
+        <v>15.048909607693</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>941705.1</v>
+        <v>993372.15</v>
       </c>
       <c r="N10" s="1">
-        <v>941705.1</v>
+        <v>993372.15</v>
       </c>
       <c r="O10" s="1">
         <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19732.0</v>
+        <v>19555.0</v>
       </c>
       <c r="D11" s="1">
-        <v>175.48</v>
+        <v>172.68</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5490908169</v>
+        <v>161.5490907696</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3187686.66</v>
+        <v>3159092.47</v>
       </c>
       <c r="I11" s="1">
-        <v>274884.7</v>
+        <v>217664.93</v>
       </c>
       <c r="J11" s="1">
-        <v>8.623328743359</v>
+        <v>6.8901094876783</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3462571.36</v>
+        <v>3376757.4</v>
       </c>
       <c r="N11" s="1">
-        <v>3462571.36</v>
+        <v>3376757.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12722.0</v>
+        <v>12608.0</v>
       </c>
       <c r="D12" s="1">
-        <v>371.7</v>
+        <v>376.7</v>
       </c>
       <c r="E12" s="1">
-        <v>240.1814274485</v>
+        <v>240.181427665</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3055588.12</v>
+        <v>3028207.44</v>
       </c>
       <c r="I12" s="1">
-        <v>1673179.28</v>
+        <v>1721226.16</v>
       </c>
       <c r="J12" s="1">
-        <v>54.758011037168</v>
+        <v>56.839770527742</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4728767.4</v>
+        <v>4749433.6</v>
       </c>
       <c r="N12" s="1">
-        <v>4728767.4</v>
+        <v>4749433.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.22</v>
+        <v>17.265</v>
       </c>
       <c r="E13" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-279724.89</v>
+        <v>-278257.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.256473369588</v>
+        <v>-33.0820558937</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>561389.22</v>
+        <v>562856.27</v>
       </c>
       <c r="N13" s="1">
-        <v>561389.22</v>
+        <v>562856.27</v>
       </c>
       <c r="O13" s="1">
         <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.4</v>
+        <v>65.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-8425.85</v>
+        <v>8621.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.3831628638867</v>
+        <v>3.4618410700236</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>240626.6</v>
+        <v>257674.25</v>
       </c>
       <c r="N14" s="1">
-        <v>240626.6</v>
+        <v>257674.25</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35923.0</v>
+        <v>35601.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.38</v>
+        <v>54.46</v>
       </c>
       <c r="E15" s="1">
-        <v>67.6265643181</v>
+        <v>67.6265644223</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2429349.07</v>
+        <v>2407573.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-583625.33</v>
+        <v>-468742.86</v>
       </c>
       <c r="J15" s="1">
-        <v>-24.023938642955</v>
+        <v>-19.469515470457</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1845723.74</v>
+        <v>1938830.46</v>
       </c>
       <c r="N15" s="1">
-        <v>1845723.74</v>
+        <v>1938830.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.76</v>
+        <v>10.935</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-43308.2</v>
+        <v>-40169.92</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.330172506324</v>
+        <v>-17.001897173405</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>192959.08</v>
+        <v>196097.36</v>
       </c>
       <c r="N16" s="1">
-        <v>192959.08</v>
+        <v>196097.36</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42867.0</v>
+        <v>42483.0</v>
       </c>
       <c r="D17" s="1">
-        <v>67.82</v>
+        <v>69.76</v>
       </c>
       <c r="E17" s="1">
-        <v>56.6150514382</v>
+        <v>56.6150514323</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2426917.41</v>
+        <v>2405177.23</v>
       </c>
       <c r="I17" s="1">
-        <v>480322.53</v>
+        <v>558436.85</v>
       </c>
       <c r="J17" s="1">
-        <v>19.791465833195</v>
+        <v>23.218116446246</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2907239.94</v>
+        <v>2963614.08</v>
       </c>
       <c r="N17" s="1">
-        <v>2907239.94</v>
+        <v>2963614.08</v>
       </c>
       <c r="O17" s="1">
         <v>0.48</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.34</v>
+        <v>36.0</v>
       </c>
       <c r="E18" s="1">
         <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>137431.68</v>
+        <v>130273.32</v>
       </c>
       <c r="J18" s="1">
-        <v>21.895507370202</v>
+        <v>20.755043074499</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>765102.36</v>
+        <v>757944.0</v>
       </c>
       <c r="N18" s="1">
-        <v>765102.36</v>
+        <v>757944.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14795.0</v>
+        <v>14662.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1305.6</v>
+        <v>1461.8</v>
       </c>
       <c r="E19" s="1">
-        <v>434.9879810747</v>
+        <v>434.9879811758</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6435647.18</v>
+        <v>6377793.78</v>
       </c>
       <c r="I19" s="1">
-        <v>12880704.82</v>
+        <v>15055117.82</v>
       </c>
       <c r="J19" s="1">
-        <v>200.14622398862</v>
+        <v>236.05526204392</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19316352.0</v>
+        <v>21432911.6</v>
       </c>
       <c r="N19" s="1">
-        <v>19316352.0</v>
+        <v>21432911.6</v>
       </c>
       <c r="O19" s="1">
-        <v>3.19</v>
+        <v>3.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.26</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>23733.68</v>
+        <v>9848.0</v>
       </c>
       <c r="J20" s="1">
-        <v>7.8450520833333</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>326264.24</v>
+        <v>312378.56</v>
       </c>
       <c r="N20" s="1">
-        <v>326264.24</v>
+        <v>312378.56</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117807.0</v>
+        <v>116752.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.5</v>
+        <v>39.78</v>
       </c>
       <c r="E21" s="1">
-        <v>26.1450423999</v>
+        <v>26.1450423976</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3080069.01</v>
+        <v>3052485.99</v>
       </c>
       <c r="I21" s="1">
-        <v>1573307.49</v>
+        <v>1591908.57</v>
       </c>
       <c r="J21" s="1">
-        <v>51.080267516474</v>
+        <v>52.151216261602</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4653376.5</v>
+        <v>4644394.56</v>
       </c>
       <c r="N21" s="1">
-        <v>4653376.5</v>
+        <v>4644394.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.73</v>
+        <v>10.37</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>62458.91</v>
+        <v>52829.27</v>
       </c>
       <c r="J22" s="1">
-        <v>27.814172258321</v>
+        <v>23.525905528312</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>287016.77</v>
+        <v>277387.13</v>
       </c>
       <c r="N22" s="1">
-        <v>287016.77</v>
+        <v>277387.13</v>
       </c>
       <c r="O22" s="1">
         <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>57.7</v>
+        <v>54.55</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>12180.92</v>
+        <v>-1282.18</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1959980357369</v>
+        <v>-0.54693773224528</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>246609.8</v>
+        <v>233146.7</v>
       </c>
       <c r="N23" s="1">
-        <v>246609.8</v>
+        <v>233146.7</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.5</v>
+        <v>19.715</v>
       </c>
       <c r="E24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>34624.02</v>
+        <v>40344.53</v>
       </c>
       <c r="J24" s="1">
-        <v>7.1505839750351</v>
+        <v>8.3319888822362</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>518836.5</v>
+        <v>524557.01</v>
       </c>
       <c r="N24" s="1">
-        <v>518836.5</v>
+        <v>524557.01</v>
       </c>
       <c r="O24" s="1">
         <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213760.0</v>
+        <v>211845.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.76</v>
+        <v>19.98</v>
       </c>
       <c r="E25" s="1">
-        <v>10.8927986527</v>
+        <v>10.89279865</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2328444.64</v>
+        <v>2307584.93</v>
       </c>
       <c r="I25" s="1">
-        <v>1681692.96</v>
+        <v>1925078.17</v>
       </c>
       <c r="J25" s="1">
-        <v>72.223875591047</v>
+        <v>83.423935776873</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4010137.6</v>
+        <v>4232663.1</v>
       </c>
       <c r="N25" s="1">
-        <v>4010137.6</v>
+        <v>4232663.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.283</v>
+        <v>2.81</v>
       </c>
       <c r="E26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>14704.18</v>
+        <v>-70008.23</v>
       </c>
       <c r="J26" s="1">
-        <v>2.5649748907139</v>
+        <v>-12.21212961847</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>587972.17</v>
+        <v>503259.76</v>
       </c>
       <c r="N26" s="1">
-        <v>587972.17</v>
+        <v>503259.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476107.0</v>
+        <v>471841.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.416</v>
+        <v>10.738</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6766700343</v>
+        <v>7.6766700435</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3654916.34</v>
+        <v>3622167.67</v>
       </c>
       <c r="I27" s="1">
-        <v>1304214.17</v>
+        <v>1444460.99</v>
       </c>
       <c r="J27" s="1">
-        <v>35.683831001177</v>
+        <v>39.878357977835</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4959130.51</v>
+        <v>5066628.66</v>
       </c>
       <c r="N27" s="1">
-        <v>4959130.51</v>
+        <v>5066628.66</v>
       </c>
       <c r="O27" s="1">
         <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.82</v>
+        <v>17.54</v>
       </c>
       <c r="E28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>10347.19</v>
+        <v>32763.67</v>
       </c>
       <c r="J28" s="1">
-        <v>2.0157124500968</v>
+        <v>6.3826157178774</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>523673.88</v>
+        <v>546090.36</v>
       </c>
       <c r="N28" s="1">
-        <v>523673.88</v>
+        <v>546090.36</v>
       </c>
       <c r="O28" s="1">
         <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.9</v>
+        <v>14.25</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-5773.88</v>
+        <v>1574.72</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.940028683722</v>
+        <v>0.52910728467351</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>291844.4</v>
+        <v>299193.0</v>
       </c>
       <c r="N29" s="1">
-        <v>291844.4</v>
+        <v>299193.0</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>148.2</v>
+        <v>151.5</v>
       </c>
       <c r="E30" s="1">
         <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>92627.5</v>
+        <v>107642.5</v>
       </c>
       <c r="J30" s="1">
-        <v>15.924065104245</v>
+        <v>18.505370197659</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>674310.0</v>
+        <v>689325.0</v>
       </c>
       <c r="N30" s="1">
-        <v>674310.0</v>
+        <v>689325.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>261.3</v>
+        <v>286.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>178599.6</v>
+        <v>240451.2</v>
       </c>
       <c r="J31" s="1">
-        <v>37.961985216473</v>
+        <v>51.108764519535</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>649069.2</v>
+        <v>710920.8</v>
       </c>
       <c r="N31" s="1">
-        <v>649069.2</v>
+        <v>710920.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.6</v>
+        <v>33.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-18655.0</v>
+        <v>-3731.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.6023391812865</v>
+        <v>-1.5204678362573</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>226730.0</v>
+        <v>241654.0</v>
       </c>
       <c r="N32" s="1">
-        <v>226730.0</v>
+        <v>241654.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35750.0</v>
+        <v>35430.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.9</v>
+        <v>72.98</v>
       </c>
       <c r="E33" s="1">
-        <v>79.7427370629</v>
+        <v>79.7427369461</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2850802.85</v>
+        <v>2825285.17</v>
       </c>
       <c r="I33" s="1">
-        <v>41372.15</v>
+        <v>-239603.77</v>
       </c>
       <c r="J33" s="1">
-        <v>1.4512455675425</v>
+        <v>-8.4806932958205</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2892175.0</v>
+        <v>2585681.4</v>
       </c>
       <c r="N33" s="1">
-        <v>2892175.0</v>
+        <v>2585681.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39544.0</v>
+        <v>39190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.96</v>
+        <v>94.43</v>
       </c>
       <c r="E34" s="1">
-        <v>75.7418705745</v>
+        <v>75.7418706303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2995136.53</v>
+        <v>2968323.91</v>
       </c>
       <c r="I34" s="1">
-        <v>680873.71</v>
+        <v>732387.79</v>
       </c>
       <c r="J34" s="1">
-        <v>22.73264350991</v>
+        <v>24.673445762865</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3676010.24</v>
+        <v>3700711.7</v>
       </c>
       <c r="N34" s="1">
-        <v>3676010.24</v>
+        <v>3700711.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
         <v>2468744.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.246</v>
+        <v>11.296</v>
       </c>
       <c r="E35" s="1">
         <v>11.2686813821</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>27819489.55</v>
       </c>
       <c r="I35" s="1">
-        <v>-55994.53</v>
+        <v>67442.67</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.20127806406858</v>
+        <v>0.24242957398188</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>27763495.02</v>
+        <v>27886932.22</v>
       </c>
       <c r="N35" s="1">
-        <v>27763495.02</v>
+        <v>27886932.22</v>
       </c>
       <c r="O35" s="1">
-        <v>4.58</v>
+        <v>4.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>958160.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.658</v>
+        <v>10.72</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651687</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>10332189.17</v>
       </c>
       <c r="I36" s="1">
-        <v>-120119.89</v>
+        <v>-60713.97</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1625792755399</v>
+        <v>-0.58761961285306</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>10212069.28</v>
+        <v>10271475.2</v>
       </c>
       <c r="N36" s="1">
-        <v>10212069.28</v>
+        <v>10271475.2</v>
       </c>
       <c r="O36" s="1">
-        <v>1.69</v>
+        <v>1.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
         <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.92</v>
+        <v>49.41</v>
       </c>
       <c r="E37" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-15253.09</v>
+        <v>-29475.78</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.0822507074959</v>
+        <v>-5.9562845140883</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>479615.48</v>
+        <v>465392.79</v>
       </c>
       <c r="N37" s="1">
-        <v>479615.48</v>
+        <v>465392.79</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
         <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.582</v>
+        <v>11.74</v>
       </c>
       <c r="E38" s="1">
         <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>30501.34</v>
+        <v>-11623.08</v>
       </c>
       <c r="J38" s="1">
-        <v>5.092353367619</v>
+        <v>-1.9405321399029</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>629464.88</v>
+        <v>587340.46</v>
       </c>
       <c r="N38" s="1">
-        <v>629464.88</v>
+        <v>587340.46</v>
       </c>
       <c r="O38" s="1">
         <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54514.0</v>
+        <v>54026.0</v>
       </c>
       <c r="D39" s="1">
-        <v>25.99</v>
+        <v>25.32</v>
       </c>
       <c r="E39" s="1">
-        <v>28.7144252852</v>
+        <v>28.7144252767</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1565338.18</v>
+        <v>1551325.54</v>
       </c>
       <c r="I39" s="1">
-        <v>-148519.32</v>
+        <v>-183387.22</v>
       </c>
       <c r="J39" s="1">
-        <v>-9.4880021389372</v>
+        <v>-11.821324104546</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1416818.86</v>
+        <v>1367938.32</v>
       </c>
       <c r="N39" s="1">
-        <v>1416818.86</v>
+        <v>1367938.32</v>
       </c>
       <c r="O39" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>186852.0</v>
+        <v>185178.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.74</v>
+        <v>11.685</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5497240597</v>
+        <v>10.5497240493</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1971237.04</v>
+        <v>1953576.8</v>
       </c>
       <c r="I40" s="1">
-        <v>35553.44</v>
+        <v>210228.13</v>
       </c>
       <c r="J40" s="1">
-        <v>1.8036105896224</v>
+        <v>10.761190960089</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2006790.48</v>
+        <v>2163804.93</v>
       </c>
       <c r="N40" s="1">
-        <v>2006790.48</v>
+        <v>2163804.93</v>
       </c>
       <c r="O40" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>17.095</v>
+        <v>15.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>22789.2</v>
+        <v>-7270.84</v>
       </c>
       <c r="J41" s="1">
-        <v>6.5440947335619</v>
+        <v>-2.087877843565</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>371029.88</v>
+        <v>340969.84</v>
       </c>
       <c r="N41" s="1">
-        <v>371029.88</v>
+        <v>340969.84</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.35</v>
+        <v>79.55</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-18823.35</v>
+        <v>-33677.15</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.9288025889968</v>
+        <v>-14.185544768069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>218581.35</v>
+        <v>203727.55</v>
       </c>
       <c r="N42" s="1">
-        <v>218581.35</v>
+        <v>203727.55</v>
       </c>
       <c r="O42" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
         <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.97</v>
+        <v>37.17</v>
       </c>
       <c r="E43" s="1">
         <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>26281.66</v>
+        <v>47503.66</v>
       </c>
       <c r="J43" s="1">
-        <v>4.3095441897067</v>
+        <v>7.7894288999555</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>636129.45</v>
+        <v>657351.45</v>
       </c>
       <c r="N43" s="1">
-        <v>636129.45</v>
+        <v>657351.45</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19436.0</v>
+        <v>19262.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.96</v>
+        <v>77.42</v>
       </c>
       <c r="E44" s="1">
-        <v>55.8116942787</v>
+        <v>55.8116945281</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1084756.09</v>
+        <v>1075044.86</v>
       </c>
       <c r="I44" s="1">
-        <v>430474.47</v>
+        <v>416219.18</v>
       </c>
       <c r="J44" s="1">
-        <v>39.683987392963</v>
+        <v>38.716447609451</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1515230.56</v>
+        <v>1491264.04</v>
       </c>
       <c r="N44" s="1">
-        <v>1515230.56</v>
+        <v>1491264.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.65</v>
+        <v>54.3</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-24719.5</v>
+        <v>-29853.55</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.458567980692</v>
+        <v>-12.630732099759</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>211636.95</v>
+        <v>206502.9</v>
       </c>
       <c r="N45" s="1">
-        <v>211636.95</v>
+        <v>206502.9</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
         <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.15</v>
+        <v>16.535</v>
       </c>
       <c r="E46" s="1">
         <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-111589.37</v>
+        <v>-156974.52</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.102579747</v>
+        <v>-11.398026232669</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1265618.55</v>
+        <v>1220233.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1265618.55</v>
+        <v>1220233.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22646.0</v>
+        <v>22443.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.82</v>
+        <v>64.04</v>
       </c>
       <c r="E47" s="1">
-        <v>59.8561052725</v>
+        <v>59.8561052444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1355501.36</v>
+        <v>1343350.57</v>
       </c>
       <c r="I47" s="1">
-        <v>44474.36</v>
+        <v>93899.15</v>
       </c>
       <c r="J47" s="1">
-        <v>3.2810265863547</v>
+        <v>6.9899214767147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1399975.72</v>
+        <v>1437249.72</v>
       </c>
       <c r="N47" s="1">
-        <v>1399975.72</v>
+        <v>1437249.72</v>
       </c>
       <c r="O47" s="1">
         <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
         <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.415</v>
+        <v>19.43</v>
       </c>
       <c r="E48" s="1">
         <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-388116.01</v>
+        <v>-387455.8</v>
       </c>
       <c r="J48" s="1">
-        <v>-31.23298522344</v>
+        <v>-31.17985593054</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>854531.81</v>
+        <v>855192.02</v>
       </c>
       <c r="N48" s="1">
-        <v>854531.81</v>
+        <v>855192.02</v>
       </c>
       <c r="O48" s="1">
         <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57690.0</v>
+        <v>57173.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.1</v>
+        <v>27.95</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0720142139</v>
+        <v>30.0720142375</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1734854.5</v>
+        <v>1719307.27</v>
       </c>
       <c r="I49" s="1">
-        <v>-171455.5</v>
+        <v>-121321.92</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.8829901873615</v>
+        <v>-7.0564419820083</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1563399.0</v>
+        <v>1597985.35</v>
       </c>
       <c r="N49" s="1">
-        <v>1563399.0</v>
+        <v>1597985.35</v>
       </c>
       <c r="O49" s="1">
         <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8972.0</v>
+        <v>8892.0</v>
       </c>
       <c r="D50" s="1">
-        <v>248.0</v>
+        <v>242.1</v>
       </c>
       <c r="E50" s="1">
-        <v>222.8043045029</v>
+        <v>222.8043049933</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1999000.22</v>
+        <v>1981175.88</v>
       </c>
       <c r="I50" s="1">
-        <v>226055.78</v>
+        <v>171577.32</v>
       </c>
       <c r="J50" s="1">
-        <v>11.30844197706</v>
+        <v>8.6603779973336</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2225056.0</v>
+        <v>2152753.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2225056.0</v>
+        <v>2152753.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30607.0</v>
+        <v>30333.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.39</v>
+        <v>52.96</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8697523442</v>
+        <v>49.8697524149</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1526363.51</v>
+        <v>1512699.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-75897.78</v>
+        <v>93736.48</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.9724577076662</v>
+        <v>6.1966371106695</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1450465.73</v>
+        <v>1606435.68</v>
       </c>
       <c r="N51" s="1">
-        <v>1450465.73</v>
+        <v>1606435.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
         <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.6</v>
+        <v>28.88</v>
       </c>
       <c r="E52" s="1">
         <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-109328.37</v>
+        <v>-64072.69</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.07491775568</v>
+        <v>-5.9044791588423</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>975825.6</v>
+        <v>1021081.28</v>
       </c>
       <c r="N52" s="1">
-        <v>975825.6</v>
+        <v>1021081.28</v>
       </c>
       <c r="O52" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179268.0</v>
+        <v>177662.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.25</v>
+        <v>17.795</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1277582725</v>
+        <v>19.1277582713</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3428994.97</v>
+        <v>3398275.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-157353.97</v>
+        <v>-236780.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.5889239085119</v>
+        <v>-6.9676657997202</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3271641.0</v>
+        <v>3161495.29</v>
       </c>
       <c r="N53" s="1">
-        <v>3271641.0</v>
+        <v>3161495.29</v>
       </c>
       <c r="O53" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>360621.0</v>
+        <v>357390.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.473</v>
+        <v>4.374</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163874261</v>
+        <v>4.5163874199</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1628704.15</v>
+        <v>1614111.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-15646.42</v>
+        <v>-50887.84</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.96066679758875</v>
+        <v>-3.152683918963</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1613057.73</v>
+        <v>1563223.86</v>
       </c>
       <c r="N54" s="1">
-        <v>1613057.73</v>
+        <v>1563223.86</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
         <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>138.7</v>
+        <v>122.25</v>
       </c>
       <c r="E55" s="1">
         <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-35156.45</v>
+        <v>-119561.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.7074476436049</v>
+        <v>-16.009268020409</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>711669.7</v>
+        <v>627264.75</v>
       </c>
       <c r="N55" s="1">
-        <v>711669.7</v>
+        <v>627264.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37479.0</v>
+        <v>37143.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.88</v>
+        <v>40.4</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3745604205</v>
+        <v>43.3745604825</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1625635.15</v>
+        <v>1611061.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-93493.63</v>
+        <v>-110484.1</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.7512062285317</v>
+        <v>-6.857845818778</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1532141.52</v>
+        <v>1500577.2</v>
       </c>
       <c r="N56" s="1">
-        <v>1532141.52</v>
+        <v>1500577.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483271.0</v>
+        <v>478941.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.883</v>
+        <v>9.577</v>
       </c>
       <c r="E57" s="1">
-        <v>7.1426670543</v>
+        <v>7.1426670508</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3451843.85</v>
+        <v>3420916.1</v>
       </c>
       <c r="I57" s="1">
-        <v>1324323.44</v>
+        <v>1165901.86</v>
       </c>
       <c r="J57" s="1">
-        <v>38.36568215564</v>
+        <v>34.081568384562</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4776167.29</v>
+        <v>4586817.96</v>
       </c>
       <c r="N57" s="1">
-        <v>4776167.29</v>
+        <v>4586817.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119706.0</v>
+        <v>118634.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.46</v>
+        <v>26.61</v>
       </c>
       <c r="E58" s="1">
-        <v>15.2443328655</v>
+        <v>15.2443329062</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1824838.11</v>
+        <v>1808496.19</v>
       </c>
       <c r="I58" s="1">
-        <v>1462288.65</v>
+        <v>1348354.55</v>
       </c>
       <c r="J58" s="1">
-        <v>80.132513782277</v>
+        <v>74.556670755275</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3287126.76</v>
+        <v>3156850.74</v>
       </c>
       <c r="N58" s="1">
-        <v>3287126.76</v>
+        <v>3156850.74</v>
       </c>
       <c r="O58" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
         <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>102.8</v>
       </c>
       <c r="E59" s="1">
         <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-41125.17</v>
+        <v>-12828.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.9102582283925</v>
+        <v>-1.2197454587875</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1010600.0</v>
+        <v>1038896.8</v>
       </c>
       <c r="N59" s="1">
-        <v>1010600.0</v>
+        <v>1038896.8</v>
       </c>
       <c r="O59" s="1">
         <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9479.0</v>
+        <v>9394.0</v>
       </c>
       <c r="D60" s="1">
-        <v>167.0</v>
+        <v>171.1</v>
       </c>
       <c r="E60" s="1">
-        <v>192.6399166579</v>
+        <v>192.6399169683</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1826033.77</v>
+        <v>1809659.38</v>
       </c>
       <c r="I60" s="1">
-        <v>-243040.77</v>
+        <v>-202345.98</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.309763159528</v>
+        <v>-11.181440122726</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1582993.0</v>
+        <v>1607313.4</v>
       </c>
       <c r="N60" s="1">
-        <v>1582993.0</v>
+        <v>1607313.4</v>
       </c>
       <c r="O60" s="1">
         <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>58.52</v>
+        <v>61.34</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-36747.68</v>
+        <v>-25997.84</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.143192488263</v>
+        <v>-10.005868544601</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>223078.24</v>
+        <v>233828.08</v>
       </c>
       <c r="N61" s="1">
-        <v>223078.24</v>
+        <v>233828.08</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.6</v>
+        <v>22.74</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-28268.28</v>
+        <v>-26974.96</v>
       </c>
       <c r="J62" s="1">
-        <v>-11.925175370226</v>
+        <v>-11.379579111458</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>208778.8</v>
+        <v>210072.12</v>
       </c>
       <c r="N62" s="1">
-        <v>208778.8</v>
+        <v>210072.12</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>281.1</v>
+        <v>304.75</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-58918.6</v>
+        <v>-24342.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.538892345986</v>
+        <v>-5.1804604853765</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>410968.2</v>
+        <v>445544.5</v>
       </c>
       <c r="N63" s="1">
-        <v>410968.2</v>
+        <v>445544.5</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
         <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.76</v>
+        <v>57.2</v>
       </c>
       <c r="E64" s="1">
         <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-50542.1</v>
+        <v>-92730.9</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.8814699123584</v>
+        <v>-8.9561592869294</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>984844.8</v>
+        <v>942656.0</v>
       </c>
       <c r="N64" s="1">
-        <v>984844.8</v>
+        <v>942656.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.6</v>
+        <v>68.95</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-37155.3</v>
+        <v>-38924.6</v>
       </c>
       <c r="J65" s="1">
-        <v>-16.396396396396</v>
+        <v>-17.177177177177</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>189451.2</v>
+        <v>187681.9</v>
       </c>
       <c r="N65" s="1">
-        <v>189451.2</v>
+        <v>187681.9</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.27</v>
+        <v>35.69</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-15983.76</v>
+        <v>-27568.32</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.5259822560203</v>
+        <v>-9.531051964512</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>273263.64</v>
+        <v>261679.08</v>
       </c>
       <c r="N66" s="1">
-        <v>273263.64</v>
+        <v>261679.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.8</v>
+        <v>39.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>6561.36</v>
+        <v>17412.84</v>
       </c>
       <c r="J67" s="1">
-        <v>2.829162132753</v>
+        <v>7.5081610446137</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>238480.2</v>
+        <v>249331.68</v>
       </c>
       <c r="N67" s="1">
-        <v>238480.2</v>
+        <v>249331.68</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12538.0</v>
+        <v>12426.0</v>
       </c>
       <c r="D68" s="1">
-        <v>206.4</v>
+        <v>197.4</v>
       </c>
       <c r="E68" s="1">
-        <v>148.9054617961</v>
+        <v>148.9054619347</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1866976.68</v>
+        <v>1850299.27</v>
       </c>
       <c r="I68" s="1">
-        <v>720866.52</v>
+        <v>602593.13</v>
       </c>
       <c r="J68" s="1">
-        <v>38.611436753457</v>
+        <v>32.567333283334</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2587843.2</v>
+        <v>2452892.4</v>
       </c>
       <c r="N68" s="1">
-        <v>2587843.2</v>
+        <v>2452892.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>56.35</v>
+        <v>54.15</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-47024.2</v>
+        <v>-57857.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-14.491654021244</v>
+        <v>-17.83004552352</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>277467.4</v>
+        <v>266634.6</v>
       </c>
       <c r="N69" s="1">
-        <v>277467.4</v>
+        <v>266634.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69654.0</v>
+        <v>69030.0</v>
       </c>
       <c r="D70" s="1">
-        <v>39.42</v>
+        <v>39.12</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2662961208</v>
+        <v>35.2662961031</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2456438.59</v>
+        <v>2434432.42</v>
       </c>
       <c r="I70" s="1">
-        <v>289322.09</v>
+        <v>266021.18</v>
       </c>
       <c r="J70" s="1">
-        <v>11.77811206752</v>
+        <v>10.927441559458</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2745760.68</v>
+        <v>2700453.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2745760.68</v>
+        <v>2700453.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.83</v>
+        <v>9.1</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-38107.8</v>
+        <v>-32391.63</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.933207902164</v>
+        <v>-14.393226716839</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>186939.93</v>
+        <v>192656.1</v>
       </c>
       <c r="N71" s="1">
-        <v>186939.93</v>
+        <v>192656.1</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
         <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>238.2</v>
+        <v>225.2</v>
       </c>
       <c r="E72" s="1">
         <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>-66143.63</v>
+        <v>-109069.63</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.7571454323845</v>
+        <v>-12.791390224068</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>786536.4</v>
+        <v>743610.4</v>
       </c>
       <c r="N72" s="1">
-        <v>786536.4</v>
+        <v>743610.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20192.0</v>
+        <v>20011.0</v>
       </c>
       <c r="D73" s="1">
-        <v>64.76</v>
+        <v>66.32</v>
       </c>
       <c r="E73" s="1">
-        <v>78.0324321513</v>
+        <v>78.0324321623</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1575630.87</v>
+        <v>1561507.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-267996.95</v>
+        <v>-234377.48</v>
       </c>
       <c r="J73" s="1">
-        <v>-17.008866423136</v>
+        <v>-15.009697683072</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1307633.92</v>
+        <v>1327129.52</v>
       </c>
       <c r="N73" s="1">
-        <v>1307633.92</v>
+        <v>1327129.52</v>
       </c>
       <c r="O73" s="1">
         <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>63.1</v>
+        <v>66.04</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-39125.63</v>
+        <v>-20142.05</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.7615160015848</v>
+        <v>-4.510467777253</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>407436.7</v>
+        <v>426420.28</v>
       </c>
       <c r="N74" s="1">
-        <v>407436.7</v>
+        <v>426420.28</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1216.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1606.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2347.3844325658</v>
+        <v>2347.3844315353</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2854419.47</v>
+        <v>2828598.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-900915.47</v>
+        <v>-896380.74</v>
       </c>
       <c r="J75" s="1">
-        <v>-31.562126010863</v>
+        <v>-31.689927799715</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1953504.0</v>
+        <v>1932217.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1953504.0</v>
+        <v>1932217.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.95</v>
+        <v>60.95</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>15144.78</v>
+        <v>57606.78</v>
       </c>
       <c r="J76" s="1">
-        <v>6.5859663520722</v>
+        <v>25.051292572835</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>245100.1</v>
+        <v>287562.1</v>
       </c>
       <c r="N76" s="1">
-        <v>245100.1</v>
+        <v>287562.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.38</v>
+        <v>26.98</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-30910.56</v>
+        <v>-33812.96</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.46396965866</v>
+        <v>-14.72819216182</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>198669.28</v>
+        <v>195766.88</v>
       </c>
       <c r="N77" s="1">
-        <v>198669.28</v>
+        <v>195766.88</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96321.0</v>
+        <v>95458.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.61</v>
+        <v>19.555</v>
       </c>
       <c r="E78" s="1">
-        <v>15.0480037583</v>
+        <v>15.0480037294</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1449438.77</v>
+        <v>1436452.34</v>
       </c>
       <c r="I78" s="1">
-        <v>439416.04</v>
+        <v>430228.85</v>
       </c>
       <c r="J78" s="1">
-        <v>30.316288559054</v>
+        <v>29.950791823695</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1888854.81</v>
+        <v>1866681.19</v>
       </c>
       <c r="N78" s="1">
-        <v>1888854.81</v>
+        <v>1866681.19</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42541.0</v>
+        <v>42160.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4406579535</v>
+        <v>48.4406579696</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2060714.03</v>
+        <v>2042258.14</v>
       </c>
       <c r="I79" s="1">
-        <v>62932.69</v>
+        <v>178730.66</v>
       </c>
       <c r="J79" s="1">
-        <v>3.0539264101579</v>
+        <v>8.7516194206478</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2123646.72</v>
+        <v>2220988.8</v>
       </c>
       <c r="N79" s="1">
-        <v>2123646.72</v>
+        <v>2220988.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43597.0</v>
+        <v>43206.0</v>
       </c>
       <c r="D80" s="1">
-        <v>61.79</v>
+        <v>88.0</v>
       </c>
       <c r="E80" s="1">
-        <v>30.9492389385</v>
+        <v>30.9492389946</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1349293.97</v>
+        <v>1337192.82</v>
       </c>
       <c r="I80" s="1">
-        <v>1344564.66</v>
+        <v>2464935.18</v>
       </c>
       <c r="J80" s="1">
-        <v>99.649497433091</v>
+        <v>184.33655514244</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2693858.63</v>
+        <v>3802128.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2693858.63</v>
+        <v>3802128.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101261.0</v>
+        <v>100354.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.72</v>
+        <v>26.76</v>
       </c>
       <c r="E81" s="1">
-        <v>14.3200823614</v>
+        <v>14.3200824083</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1450065.86</v>
+        <v>1437077.55</v>
       </c>
       <c r="I81" s="1">
-        <v>1154367.06</v>
+        <v>1248395.49</v>
       </c>
       <c r="J81" s="1">
-        <v>79.607905533339</v>
+        <v>86.87043298394</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2604432.92</v>
+        <v>2685473.04</v>
       </c>
       <c r="N81" s="1">
-        <v>2604432.92</v>
+        <v>2685473.04</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.14</v>
+        <v>35.1</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-17108.78</v>
+        <v>-23119.98</v>
       </c>
       <c r="J82" s="1">
-        <v>-7.5703243011287</v>
+        <v>-10.23017108383</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>208889.2</v>
+        <v>202878.0</v>
       </c>
       <c r="N82" s="1">
-        <v>208889.2</v>
+        <v>202878.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789117.0</v>
+        <v>782047.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.858</v>
+        <v>5.75</v>
       </c>
       <c r="E83" s="1">
-        <v>3.1212953973</v>
+        <v>3.1212953953</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2463067.26</v>
+        <v>2440999.7</v>
       </c>
       <c r="I83" s="1">
-        <v>2159580.13</v>
+        <v>2055770.55</v>
       </c>
       <c r="J83" s="1">
-        <v>87.678487919165</v>
+        <v>84.218386016188</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4622647.39</v>
+        <v>4496770.25</v>
       </c>
       <c r="N83" s="1">
-        <v>4622647.39</v>
+        <v>4496770.25</v>
       </c>
       <c r="O83" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.915</v>
+        <v>13.935</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-227243.13</v>
+        <v>-226374.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.335180986803</v>
+        <v>-27.230739996486</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>604077.98</v>
+        <v>604946.22</v>
       </c>
       <c r="N84" s="1">
-        <v>604077.98</v>
+        <v>604946.22</v>
       </c>
       <c r="O84" s="1">
         <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.21</v>
+        <v>14.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>3423.42</v>
+        <v>-3423.42</v>
       </c>
       <c r="J85" s="1">
-        <v>1.4676450967312</v>
+        <v>-1.4676450967312</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>236682.81</v>
+        <v>229835.97</v>
       </c>
       <c r="N85" s="1">
-        <v>236682.81</v>
+        <v>229835.97</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
         <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>116.1</v>
+        <v>112.85</v>
       </c>
       <c r="E86" s="1">
         <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>16332.08</v>
+        <v>-14110.67</v>
       </c>
       <c r="J86" s="1">
-        <v>1.5246860036956</v>
+        <v>-1.3173056372347</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1087508.7</v>
+        <v>1057065.95</v>
       </c>
       <c r="N86" s="1">
-        <v>1087508.7</v>
+        <v>1057065.95</v>
       </c>
       <c r="O86" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>238.5</v>
+        <v>254.4</v>
       </c>
       <c r="E87" s="1">
         <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-113498.2</v>
+        <v>-74384.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-16.209207490001</v>
+        <v>-10.623154656001</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>586710.0</v>
+        <v>625824.0</v>
       </c>
       <c r="N87" s="1">
-        <v>586710.0</v>
+        <v>625824.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.68</v>
+        <v>34.54</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-6955.06</v>
+        <v>-7990.92</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.6389668725435</v>
+        <v>-3.0320044918585</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>256597.32</v>
+        <v>255561.46</v>
       </c>
       <c r="N88" s="1">
-        <v>256597.32</v>
+        <v>255561.46</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>50.92</v>
+        <v>50.76</v>
       </c>
       <c r="E89" s="1">
         <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-178277.54</v>
+        <v>-180523.14</v>
       </c>
       <c r="J89" s="1">
-        <v>-19.965237519835</v>
+        <v>-20.216721455358</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>714662.2</v>
+        <v>712416.6</v>
       </c>
       <c r="N89" s="1">
-        <v>714662.2</v>
+        <v>712416.6</v>
       </c>
       <c r="O89" s="1">
         <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.06</v>
+        <v>27.54</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-43899.52</v>
+        <v>-40593.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-19.062811565304</v>
+        <v>-17.627118644068</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>186389.28</v>
+        <v>189695.52</v>
       </c>
       <c r="N90" s="1">
-        <v>186389.28</v>
+        <v>189695.52</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>617818.0</v>
+        <v>612283.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.588</v>
+        <v>4.383</v>
       </c>
       <c r="E91" s="1">
-        <v>3.7292503456</v>
+        <v>3.7292503467</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2303997.99</v>
+        <v>2283356.59</v>
       </c>
       <c r="I91" s="1">
-        <v>530550.99</v>
+        <v>400279.8</v>
       </c>
       <c r="J91" s="1">
-        <v>23.027406807764</v>
+        <v>17.530323636397</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2834548.98</v>
+        <v>2683636.39</v>
       </c>
       <c r="N91" s="1">
-        <v>2834548.98</v>
+        <v>2683636.39</v>
       </c>
       <c r="O91" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.91</v>
+        <v>21.98</v>
       </c>
       <c r="E92" s="1">
         <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-108960.63</v>
+        <v>-134237.1</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.892828838211</v>
+        <v>-18.347637619549</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>622670.89</v>
+        <v>597394.42</v>
       </c>
       <c r="N92" s="1">
-        <v>622670.89</v>
+        <v>597394.42</v>
       </c>
       <c r="O92" s="1">
         <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13733.0</v>
+        <v>13610.0</v>
       </c>
       <c r="D93" s="1">
-        <v>176.0</v>
+        <v>176.54</v>
       </c>
       <c r="E93" s="1">
-        <v>112.5296038739</v>
+        <v>112.5296039677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1545369.05</v>
+        <v>1531527.91</v>
       </c>
       <c r="I93" s="1">
-        <v>871638.95</v>
+        <v>871181.49</v>
       </c>
       <c r="J93" s="1">
-        <v>56.40328761599</v>
+        <v>56.8831612086</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2417008.0</v>
+        <v>2402709.4</v>
       </c>
       <c r="N93" s="1">
-        <v>2417008.0</v>
+        <v>2402709.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12335.0</v>
+        <v>12224.0</v>
       </c>
       <c r="D94" s="1">
-        <v>156.05</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
-        <v>97.752773409</v>
+        <v>97.752773233</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1205780.46</v>
+        <v>1194929.9</v>
       </c>
       <c r="I94" s="1">
-        <v>719096.29</v>
+        <v>626446.1</v>
       </c>
       <c r="J94" s="1">
-        <v>59.637414426172</v>
+        <v>52.425343110085</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1924876.75</v>
+        <v>1821376.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1924876.75</v>
+        <v>1821376.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>51.31</v>
+        <v>52.34</v>
       </c>
       <c r="E95" s="1">
         <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>-79331.23</v>
+        <v>-64590.9</v>
       </c>
       <c r="J95" s="1">
-        <v>-9.7502995961401</v>
+        <v>-7.9386217279667</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>734297.41</v>
+        <v>749037.74</v>
       </c>
       <c r="N95" s="1">
-        <v>734297.41</v>
+        <v>749037.74</v>
       </c>
       <c r="O95" s="1">
         <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8022.0</v>
+        <v>7950.0</v>
       </c>
       <c r="D96" s="1">
-        <v>353.6</v>
+        <v>378.85</v>
       </c>
       <c r="E96" s="1">
-        <v>329.202201446</v>
+        <v>329.2022012579</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2640860.06</v>
+        <v>2617157.5</v>
       </c>
       <c r="I96" s="1">
-        <v>195719.14</v>
+        <v>394700.0</v>
       </c>
       <c r="J96" s="1">
-        <v>7.4111893683605</v>
+        <v>15.081247498479</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2836579.2</v>
+        <v>3011857.5</v>
       </c>
       <c r="N96" s="1">
-        <v>2836579.2</v>
+        <v>3011857.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
         <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.3</v>
+        <v>25.69</v>
       </c>
       <c r="E97" s="1">
         <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>254497.16</v>
+        <v>226667.74</v>
       </c>
       <c r="J97" s="1">
-        <v>26.92061990597</v>
+        <v>23.976833664804</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1199858.6</v>
+        <v>1172029.18</v>
       </c>
       <c r="N97" s="1">
-        <v>1199858.6</v>
+        <v>1172029.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8398.0</v>
+        <v>8323.0</v>
       </c>
       <c r="D98" s="1">
-        <v>452.0</v>
+        <v>475.0</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2448011431</v>
+        <v>463.2448011534</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3890329.84</v>
+        <v>3855586.48</v>
       </c>
       <c r="I98" s="1">
-        <v>-94433.84</v>
+        <v>97838.52</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.4273993178943</v>
+        <v>2.5375781481628</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3795896.0</v>
+        <v>3953425.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3795896.0</v>
+        <v>3953425.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
         <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.26</v>
+        <v>51.67</v>
       </c>
       <c r="E99" s="1">
         <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-202406.68</v>
+        <v>-168654.1</v>
       </c>
       <c r="J99" s="1">
-        <v>-14.400731350872</v>
+        <v>-11.999319317539</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1203123.88</v>
+        <v>1236876.46</v>
       </c>
       <c r="N99" s="1">
-        <v>1203123.88</v>
+        <v>1236876.46</v>
       </c>
       <c r="O99" s="1">
         <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11315.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D100" s="1">
-        <v>112.9</v>
+        <v>130.75</v>
       </c>
       <c r="E100" s="1">
-        <v>143.2404816615</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1620766.05</v>
+        <v>1606298.76</v>
       </c>
       <c r="I100" s="1">
-        <v>-343302.55</v>
+        <v>-140068.26</v>
       </c>
       <c r="J100" s="1">
-        <v>-21.181499328666</v>
+        <v>-8.7199382510885</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1277463.5</v>
+        <v>1466230.5</v>
       </c>
       <c r="N100" s="1">
-        <v>1277463.5</v>
+        <v>1466230.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.04</v>
+        <v>16.26</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>68546.42</v>
+        <v>94172.52</v>
       </c>
       <c r="J101" s="1">
-        <v>27.710214684327</v>
+        <v>38.069686886114</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>315915.2</v>
+        <v>341541.3</v>
       </c>
       <c r="N101" s="1">
-        <v>315915.2</v>
+        <v>341541.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
         <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.78</v>
+        <v>54.96</v>
       </c>
       <c r="E102" s="1">
         <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>-8666.09</v>
+        <v>62142.97</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.74601471431166</v>
+        <v>5.3495371050875</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1152985.26</v>
+        <v>1223794.32</v>
       </c>
       <c r="N102" s="1">
-        <v>1152985.26</v>
+        <v>1223794.32</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
         <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>499.3</v>
+        <v>442.4</v>
       </c>
       <c r="E103" s="1">
         <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>443365.64</v>
+        <v>321258.24</v>
       </c>
       <c r="J103" s="1">
-        <v>70.58476993122</v>
+        <v>51.145007445567</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1071497.8</v>
+        <v>949390.4</v>
       </c>
       <c r="N103" s="1">
-        <v>1071497.8</v>
+        <v>949390.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
         <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>4.108</v>
+        <v>3.469</v>
       </c>
       <c r="E104" s="1">
         <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>146656.7</v>
+        <v>873.33</v>
       </c>
       <c r="J104" s="1">
-        <v>18.551112602272</v>
+        <v>0.11047052858098</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>937211.44</v>
+        <v>791428.07</v>
       </c>
       <c r="N104" s="1">
-        <v>937211.44</v>
+        <v>791428.07</v>
       </c>
       <c r="O104" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
         <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>76.2</v>
+        <v>71.78</v>
       </c>
       <c r="E105" s="1">
         <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>104736.15</v>
+        <v>38568.75</v>
       </c>
       <c r="J105" s="1">
-        <v>10.109883140841</v>
+        <v>3.7229319140366</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1140714.0</v>
+        <v>1074546.6</v>
       </c>
       <c r="N105" s="1">
-        <v>1140714.0</v>
+        <v>1074546.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253434.0</v>
+        <v>251163.0</v>
       </c>
       <c r="D106" s="1">
-        <v>11.39</v>
+        <v>14.46</v>
       </c>
       <c r="E106" s="1">
-        <v>5.1370650347</v>
+        <v>5.1370650534</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1301906.94</v>
+        <v>1290240.67</v>
       </c>
       <c r="I106" s="1">
-        <v>1584706.32</v>
+        <v>2341576.31</v>
       </c>
       <c r="J106" s="1">
-        <v>121.72193505628</v>
+        <v>181.48368474542</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2886613.26</v>
+        <v>3631816.98</v>
       </c>
       <c r="N106" s="1">
-        <v>2886613.26</v>
+        <v>3631816.98</v>
       </c>
       <c r="O106" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>108957.0</v>
+        <v>107981.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.58</v>
+        <v>16.23</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3735864607</v>
+        <v>16.3735864643</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1784016.86</v>
+        <v>1768036.24</v>
       </c>
       <c r="I107" s="1">
-        <v>-86466.8</v>
+        <v>-15504.61</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.8467479169451</v>
+        <v>-0.87693960390767</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1697550.06</v>
+        <v>1752531.63</v>
       </c>
       <c r="N107" s="1">
-        <v>1697550.06</v>
+        <v>1752531.63</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>142.21</v>
+        <v>148.41</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1233756.09</v>
+        <v>1414975.89</v>
       </c>
       <c r="J108" s="1">
-        <v>42.21</v>
+        <v>48.41</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4156656.09</v>
+        <v>4337875.89</v>
       </c>
       <c r="N108" s="1">
-        <v>4156656.09</v>
+        <v>4337875.89</v>
       </c>
       <c r="O108" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>2025.58</v>
+        <v>2053.2</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>1041279.47</v>
+        <v>1082184.69</v>
       </c>
       <c r="J109" s="1">
-        <v>53.164355779003</v>
+        <v>55.252843770895</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2999883.98</v>
+        <v>3040789.2</v>
       </c>
       <c r="N109" s="1">
-        <v>2999883.98</v>
+        <v>3040789.2</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>11185.0</v>
+        <v>9321.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1074.69</v>
+        <v>1076.12</v>
       </c>
       <c r="E110" s="1">
-        <v>1072.885803308</v>
+        <v>1073.1795644244</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>12000227.71</v>
+        <v>10003106.72</v>
       </c>
       <c r="I110" s="1">
-        <v>20179.94</v>
+        <v>27407.8</v>
       </c>
       <c r="J110" s="1">
-        <v>0.16816297563407</v>
+        <v>0.27399287808458</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12020407.65</v>
+        <v>10030514.52</v>
       </c>
       <c r="N110" s="1">
-        <v>12020407.65</v>
+        <v>10030514.52</v>
       </c>
       <c r="O110" s="1">
-        <v>1.98</v>
+        <v>1.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
         <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>134.08</v>
+        <v>134.69</v>
       </c>
       <c r="E111" s="1">
         <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>330036.26</v>
+        <v>341096.78</v>
       </c>
       <c r="J111" s="1">
-        <v>15.707767299098</v>
+        <v>16.234182409871</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>2431138.56</v>
+        <v>2442199.08</v>
       </c>
       <c r="N111" s="1">
-        <v>2431138.56</v>
+        <v>2442199.08</v>
       </c>
       <c r="O111" s="1">
         <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>92351.0</v>
+        <v>91524.0</v>
       </c>
       <c r="D112" s="1">
-        <v>18.25</v>
+        <v>17.655</v>
       </c>
       <c r="E112" s="1">
-        <v>18.1678301264</v>
+        <v>18.1678300774</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1677817.28</v>
+        <v>1662792.48</v>
       </c>
       <c r="I112" s="1">
-        <v>7588.47</v>
+        <v>-46936.26</v>
       </c>
       <c r="J112" s="1">
-        <v>0.4522822652059</v>
+        <v>-2.8227370862298</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1685405.75</v>
+        <v>1615856.22</v>
       </c>
       <c r="N112" s="1">
-        <v>1685405.75</v>
+        <v>1615856.22</v>
       </c>
       <c r="O112" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
         <v>9278.0</v>
       </c>
       <c r="D113" s="1">
         <v>67.2</v>
       </c>
       <c r="E113" s="1">
         <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
@@ -9025,13086 +9088,13336 @@
       </c>
       <c r="M113" s="1">
         <v>623481.6</v>
       </c>
       <c r="N113" s="1">
         <v>623481.6</v>
       </c>
       <c r="O113" s="1">
         <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
         <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.23</v>
+        <v>25.69</v>
       </c>
       <c r="E114" s="1">
         <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>51002.13</v>
+        <v>97764.47</v>
       </c>
       <c r="J114" s="1">
-        <v>7.0341891726724</v>
+        <v>13.483628553279</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>776062.67</v>
+        <v>822825.01</v>
       </c>
       <c r="N114" s="1">
-        <v>776062.67</v>
+        <v>822825.01</v>
       </c>
       <c r="O114" s="1">
         <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
         <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>41.065</v>
+        <v>42.595</v>
       </c>
       <c r="E115" s="1">
         <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>3863.86</v>
+        <v>32320.33</v>
       </c>
       <c r="J115" s="1">
-        <v>0.50846680544208</v>
+        <v>4.2532118000998</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>763767.94</v>
+        <v>792224.41</v>
       </c>
       <c r="N115" s="1">
-        <v>763767.94</v>
+        <v>792224.41</v>
       </c>
       <c r="O115" s="1">
         <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>17.71</v>
+        <v>15.93</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>19445.4</v>
+        <v>-6193.72</v>
       </c>
       <c r="J116" s="1">
-        <v>8.2518337408313</v>
+        <v>-2.6283618581907</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>255094.84</v>
+        <v>229455.72</v>
       </c>
       <c r="N116" s="1">
-        <v>255094.84</v>
+        <v>229455.72</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>25.15</v>
+        <v>27.48</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>13856.91</v>
+        <v>37084.68</v>
       </c>
       <c r="J117" s="1">
-        <v>5.8501683501683</v>
+        <v>15.656565656566</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>250720.35</v>
+        <v>273948.12</v>
       </c>
       <c r="N117" s="1">
-        <v>250720.35</v>
+        <v>273948.12</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
         <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>28.16</v>
+        <v>30.0</v>
       </c>
       <c r="E118" s="1">
         <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-351600.28</v>
+        <v>-303640.68</v>
       </c>
       <c r="J118" s="1">
-        <v>-32.387923595659</v>
+        <v>-27.970089057876</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>733990.4</v>
+        <v>781950.0</v>
       </c>
       <c r="N118" s="1">
-        <v>733990.4</v>
+        <v>781950.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>26.23</v>
+        <v>27.27</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-13897.6</v>
+        <v>-4864.16</v>
       </c>
       <c r="J119" s="1">
-        <v>-5.7491915199425</v>
+        <v>-2.0122170319799</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>227833.78</v>
+        <v>236867.22</v>
       </c>
       <c r="N119" s="1">
-        <v>227833.78</v>
+        <v>236867.22</v>
       </c>
       <c r="O119" s="1">
         <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>95.85</v>
+        <v>107.3</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>13534.2</v>
+        <v>43624.8</v>
       </c>
       <c r="J120" s="1">
-        <v>5.678059536935</v>
+        <v>18.302094818082</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>251893.8</v>
+        <v>281984.4</v>
       </c>
       <c r="N120" s="1">
-        <v>251893.8</v>
+        <v>281984.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>37.2</v>
+        <v>37.38</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>2501.07</v>
+        <v>3865.29</v>
       </c>
       <c r="J121" s="1">
-        <v>0.89503661513426</v>
+        <v>1.3832384052075</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>281938.8</v>
+        <v>283303.02</v>
       </c>
       <c r="N121" s="1">
-        <v>281938.8</v>
+        <v>283303.02</v>
       </c>
       <c r="O121" s="1">
         <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>11660.0</v>
+        <v>11556.0</v>
       </c>
       <c r="D122" s="1">
-        <v>284.4</v>
+        <v>298.0</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9295231561</v>
+        <v>278.9295231914</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3252318.24</v>
+        <v>3223309.57</v>
       </c>
       <c r="I122" s="1">
-        <v>63785.76</v>
+        <v>220378.43</v>
       </c>
       <c r="J122" s="1">
-        <v>1.961239807824</v>
+        <v>6.8370234137952</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3316104.0</v>
+        <v>3443688.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3316104.0</v>
+        <v>3443688.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>389092.0</v>
+        <v>385606.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.435</v>
+        <v>4.329</v>
       </c>
       <c r="E123" s="1">
-        <v>2.6309171867</v>
+        <v>2.6309171797</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1023668.83</v>
+        <v>1014497.45</v>
       </c>
       <c r="I123" s="1">
-        <v>701954.19</v>
+        <v>654790.92</v>
       </c>
       <c r="J123" s="1">
-        <v>68.572390740861</v>
+        <v>64.543377610264</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1725623.02</v>
+        <v>1669288.37</v>
       </c>
       <c r="N123" s="1">
-        <v>1725623.02</v>
+        <v>1669288.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
         <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>8.872</v>
+        <v>8.976</v>
       </c>
       <c r="E124" s="1">
         <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-44365.17</v>
+        <v>-35282.44</v>
       </c>
       <c r="J124" s="1">
-        <v>-5.4157202772946</v>
+        <v>-4.3069783287301</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>774827.25</v>
+        <v>783909.98</v>
       </c>
       <c r="N124" s="1">
-        <v>774827.25</v>
+        <v>783909.98</v>
       </c>
       <c r="O124" s="1">
         <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>38124.0</v>
+        <v>37782.0</v>
       </c>
       <c r="D125" s="1">
-        <v>73.22</v>
+        <v>73.42</v>
       </c>
       <c r="E125" s="1">
-        <v>92.0736360298</v>
+        <v>92.073636123</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3510215.3</v>
+        <v>3478726.12</v>
       </c>
       <c r="I125" s="1">
-        <v>-718776.02</v>
+        <v>-704771.68</v>
       </c>
       <c r="J125" s="1">
-        <v>-20.476693267219</v>
+        <v>-20.259475902633</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2791439.28</v>
+        <v>2773954.44</v>
       </c>
       <c r="N125" s="1">
-        <v>2791439.28</v>
+        <v>2773954.44</v>
       </c>
       <c r="O125" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>34137.0</v>
+        <v>33831.0</v>
       </c>
       <c r="D126" s="1">
-        <v>144.46</v>
+        <v>162.86</v>
       </c>
       <c r="E126" s="1">
-        <v>144.1771002138</v>
+        <v>144.1771002926</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4921773.67</v>
+        <v>4877655.48</v>
       </c>
       <c r="I126" s="1">
-        <v>9657.35</v>
+        <v>632061.18</v>
       </c>
       <c r="J126" s="1">
-        <v>0.19621686504735</v>
+        <v>12.958298973588</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4931431.02</v>
+        <v>5509716.66</v>
       </c>
       <c r="N126" s="1">
-        <v>4931431.02</v>
+        <v>5509716.66</v>
       </c>
       <c r="O126" s="1">
-        <v>0.81</v>
+        <v>0.9</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>77103.0</v>
+        <v>76412.0</v>
       </c>
       <c r="D127" s="1">
-        <v>35.9</v>
+        <v>33.3</v>
       </c>
       <c r="E127" s="1">
-        <v>32.6351208124</v>
+        <v>32.6351207925</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2516265.72</v>
+        <v>2493714.85</v>
       </c>
       <c r="I127" s="1">
-        <v>251731.98</v>
+        <v>50804.75</v>
       </c>
       <c r="J127" s="1">
-        <v>10.004189064738</v>
+        <v>2.0373119244167</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2767997.7</v>
+        <v>2544519.6</v>
       </c>
       <c r="N127" s="1">
-        <v>2767997.7</v>
+        <v>2544519.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>20202.0</v>
+        <v>20021.0</v>
       </c>
       <c r="D128" s="1">
-        <v>274.65</v>
+        <v>287.15</v>
       </c>
       <c r="E128" s="1">
-        <v>119.2287590338</v>
+        <v>119.2287588033</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2408659.39</v>
+        <v>2387078.98</v>
       </c>
       <c r="I128" s="1">
-        <v>3139819.91</v>
+        <v>3361951.17</v>
       </c>
       <c r="J128" s="1">
-        <v>130.35549663168</v>
+        <v>140.8395448231</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5548479.3</v>
+        <v>5749030.15</v>
       </c>
       <c r="N128" s="1">
-        <v>5548479.3</v>
+        <v>5749030.15</v>
       </c>
       <c r="O128" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>27620.0</v>
+        <v>27373.0</v>
       </c>
       <c r="D129" s="1">
-        <v>178.5</v>
+        <v>158.52</v>
       </c>
       <c r="E129" s="1">
-        <v>125.9556310644</v>
+        <v>125.9556310963</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3478894.53</v>
+        <v>3447783.49</v>
       </c>
       <c r="I129" s="1">
-        <v>1451275.47</v>
+        <v>891384.47</v>
       </c>
       <c r="J129" s="1">
-        <v>41.716569947293</v>
+        <v>25.853841245698</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4930170.0</v>
+        <v>4339167.96</v>
       </c>
       <c r="N129" s="1">
-        <v>4930170.0</v>
+        <v>4339167.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>24833.0</v>
+        <v>24611.0</v>
       </c>
       <c r="D130" s="1">
-        <v>268.65</v>
+        <v>278.7</v>
       </c>
       <c r="E130" s="1">
-        <v>137.7839721339</v>
+        <v>137.7839722075</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3421589.38</v>
+        <v>3391001.34</v>
       </c>
       <c r="I130" s="1">
-        <v>3249796.07</v>
+        <v>3468084.36</v>
       </c>
       <c r="J130" s="1">
-        <v>94.979137151753</v>
+        <v>102.27316394986</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>6671385.45</v>
+        <v>6859085.7</v>
       </c>
       <c r="N130" s="1">
-        <v>6671385.45</v>
+        <v>6859085.7</v>
       </c>
       <c r="O130" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>20.54</v>
+        <v>21.26</v>
       </c>
       <c r="E131" s="1">
         <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>25452.78</v>
+        <v>46010.22</v>
       </c>
       <c r="J131" s="1">
-        <v>4.536994570283</v>
+        <v>8.2013877587253</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>586458.08</v>
+        <v>607015.52</v>
       </c>
       <c r="N131" s="1">
-        <v>586458.08</v>
+        <v>607015.52</v>
       </c>
       <c r="O131" s="1">
         <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>25663.0</v>
+        <v>25433.0</v>
       </c>
       <c r="D132" s="1">
-        <v>69.39</v>
+        <v>70.5</v>
       </c>
       <c r="E132" s="1">
-        <v>37.0772727273</v>
+        <v>37.0772728345</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>951514.05</v>
+        <v>942986.28</v>
       </c>
       <c r="I132" s="1">
-        <v>829241.52</v>
+        <v>850040.22</v>
       </c>
       <c r="J132" s="1">
-        <v>87.149687385068</v>
+        <v>90.143434536502</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1780755.57</v>
+        <v>1793026.5</v>
       </c>
       <c r="N132" s="1">
-        <v>1780755.57</v>
+        <v>1793026.5</v>
       </c>
       <c r="O132" s="1">
         <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>136.6</v>
+        <v>152.8</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>10557.0</v>
+        <v>42228.0</v>
       </c>
       <c r="J133" s="1">
-        <v>4.1158536585366</v>
+        <v>16.463414634146</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>267053.0</v>
+        <v>298724.0</v>
       </c>
       <c r="N133" s="1">
-        <v>267053.0</v>
+        <v>298724.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>49.7</v>
+        <v>49.3</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-16122.4</v>
+        <v>-18425.6</v>
       </c>
       <c r="J134" s="1">
-        <v>-5.3333333333333</v>
+        <v>-6.0952380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>286172.6</v>
+        <v>283869.4</v>
       </c>
       <c r="N134" s="1">
-        <v>286172.6</v>
+        <v>283869.4</v>
       </c>
       <c r="O134" s="1">
         <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
         <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>50.31</v>
+        <v>68.26</v>
       </c>
       <c r="E135" s="1">
         <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>552168.88</v>
+        <v>943909.68</v>
       </c>
       <c r="J135" s="1">
-        <v>101.16752659636</v>
+        <v>172.94166896178</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1097965.44</v>
+        <v>1489706.24</v>
       </c>
       <c r="N135" s="1">
-        <v>1097965.44</v>
+        <v>1489706.24</v>
       </c>
       <c r="O135" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.592</v>
+        <v>10.035</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-38954.42</v>
+        <v>-29933.61</v>
       </c>
       <c r="J136" s="1">
-        <v>-16.627553309699</v>
+        <v>-12.777053182328</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>195321.9</v>
+        <v>204342.71</v>
       </c>
       <c r="N136" s="1">
-        <v>195321.9</v>
+        <v>204342.71</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>68218.0</v>
+        <v>67607.0</v>
       </c>
       <c r="D137" s="1">
-        <v>36.8</v>
+        <v>35.08</v>
       </c>
       <c r="E137" s="1">
-        <v>29.8923093612</v>
+        <v>29.8923093762</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2039193.56</v>
+        <v>2020929.36</v>
       </c>
       <c r="I137" s="1">
-        <v>471228.84</v>
+        <v>350724.2</v>
       </c>
       <c r="J137" s="1">
-        <v>23.108588083222</v>
+        <v>17.354599667947</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2510422.4</v>
+        <v>2371653.56</v>
       </c>
       <c r="N137" s="1">
-        <v>2510422.4</v>
+        <v>2371653.56</v>
       </c>
       <c r="O137" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>68.46</v>
+        <v>62.5</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>77292.96</v>
+        <v>50163.04</v>
       </c>
       <c r="J138" s="1">
-        <v>32.983682983683</v>
+        <v>21.406371406371</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>311629.92</v>
+        <v>284500.0</v>
       </c>
       <c r="N138" s="1">
-        <v>311629.92</v>
+        <v>284500.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
         <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>10.025</v>
+        <v>9.66</v>
       </c>
       <c r="E139" s="1">
         <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-7744.65</v>
+        <v>-25353.35</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.5760996569809</v>
+        <v>-5.1596142160479</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>483636.08</v>
+        <v>466027.38</v>
       </c>
       <c r="N139" s="1">
-        <v>483636.08</v>
+        <v>466027.38</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
         <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>225.0</v>
+        <v>226.6</v>
       </c>
       <c r="E140" s="1">
         <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-95889.96</v>
+        <v>-90737.96</v>
       </c>
       <c r="J140" s="1">
-        <v>-11.688339043057</v>
+        <v>-11.060345009585</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>724500.0</v>
+        <v>729652.0</v>
       </c>
       <c r="N140" s="1">
-        <v>724500.0</v>
+        <v>729652.0</v>
       </c>
       <c r="O140" s="1">
         <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
         <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>235.8</v>
+        <v>248.3</v>
       </c>
       <c r="E141" s="1">
         <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>-69616.16</v>
+        <v>-17716.16</v>
       </c>
       <c r="J141" s="1">
-        <v>-6.638596752481</v>
+        <v>-1.6894129501316</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>979041.6</v>
+        <v>1030941.6</v>
       </c>
       <c r="N141" s="1">
-        <v>979041.6</v>
+        <v>1030941.6</v>
       </c>
       <c r="O141" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.92</v>
+        <v>26.44</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>50454.3</v>
+        <v>108929.54</v>
       </c>
       <c r="J142" s="1">
-        <v>21.642619311876</v>
+        <v>46.725860155383</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>283579.04</v>
+        <v>342054.28</v>
       </c>
       <c r="N142" s="1">
-        <v>283579.04</v>
+        <v>342054.28</v>
       </c>
       <c r="O142" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>15946.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.75</v>
+        <v>98.78</v>
       </c>
       <c r="E143" s="1">
-        <v>104.2589458171</v>
+        <v>104.2589457698</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1662513.15</v>
+        <v>1647604.12</v>
       </c>
       <c r="I143" s="1">
-        <v>-40007.65</v>
+        <v>-86583.78</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.4064561534446</v>
+        <v>-5.255132525403</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1622505.5</v>
+        <v>1561020.34</v>
       </c>
       <c r="N143" s="1">
-        <v>1622505.5</v>
+        <v>1561020.34</v>
       </c>
       <c r="O143" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>58810.0</v>
+        <v>58283.0</v>
       </c>
       <c r="D144" s="1">
-        <v>70.73</v>
+        <v>74.93</v>
       </c>
       <c r="E144" s="1">
-        <v>66.3206640027</v>
+        <v>66.3206640015</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3900318.25</v>
+        <v>3865367.26</v>
       </c>
       <c r="I144" s="1">
-        <v>259313.05</v>
+        <v>501777.93</v>
       </c>
       <c r="J144" s="1">
-        <v>6.6485100286368</v>
+        <v>12.98137786783</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4159631.3</v>
+        <v>4367145.19</v>
       </c>
       <c r="N144" s="1">
-        <v>4159631.3</v>
+        <v>4367145.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.54</v>
+        <v>20.89</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>18057.3</v>
+        <v>-3532.95</v>
       </c>
       <c r="J145" s="1">
-        <v>6.5217391304348</v>
+        <v>-1.2759924385633</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>294935.9</v>
+        <v>273345.65</v>
       </c>
       <c r="N145" s="1">
-        <v>294935.9</v>
+        <v>273345.65</v>
       </c>
       <c r="O145" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
         <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>19.615</v>
+        <v>19.3</v>
       </c>
       <c r="E146" s="1">
         <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>23374.49</v>
+        <v>11333.93</v>
       </c>
       <c r="J146" s="1">
-        <v>3.217901332711</v>
+        <v>1.560310768357</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>749763.76</v>
+        <v>737723.2</v>
       </c>
       <c r="N146" s="1">
-        <v>749763.76</v>
+        <v>737723.2</v>
       </c>
       <c r="O146" s="1">
         <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
         <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>25.3</v>
+        <v>25.07</v>
       </c>
       <c r="E147" s="1">
         <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-31312.92</v>
+        <v>-35619.67</v>
       </c>
       <c r="J147" s="1">
-        <v>-6.1998978250743</v>
+        <v>-7.0526260266646</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>473742.5</v>
+        <v>469435.75</v>
       </c>
       <c r="N147" s="1">
-        <v>473742.5</v>
+        <v>469435.75</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>59316.0</v>
+        <v>58785.0</v>
       </c>
       <c r="D148" s="1">
-        <v>24.49</v>
+        <v>24.65</v>
       </c>
       <c r="E148" s="1">
-        <v>19.8456573269</v>
+        <v>19.8456573956</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1177165.01</v>
+        <v>1166626.97</v>
       </c>
       <c r="I148" s="1">
-        <v>275483.83</v>
+        <v>282423.28</v>
       </c>
       <c r="J148" s="1">
-        <v>23.402312136342</v>
+        <v>24.208533426927</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1452648.84</v>
+        <v>1449050.25</v>
       </c>
       <c r="N148" s="1">
-        <v>1452648.84</v>
+        <v>1449050.25</v>
       </c>
       <c r="O148" s="1">
         <v>0.24</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>26164.0</v>
+        <v>25930.0</v>
       </c>
       <c r="D149" s="1">
-        <v>60.1</v>
+        <v>58.45</v>
       </c>
       <c r="E149" s="1">
-        <v>60.5302545482</v>
+        <v>60.5302545314</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1583713.58</v>
+        <v>1569549.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-11257.18</v>
+        <v>-53941.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.71080908455682</v>
+        <v>-3.4367186253126</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1572456.4</v>
+        <v>1515608.5</v>
       </c>
       <c r="N149" s="1">
-        <v>1572456.4</v>
+        <v>1515608.5</v>
       </c>
       <c r="O149" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>76.8</v>
+        <v>74.4</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-15178.8</v>
+        <v>-22184.4</v>
       </c>
       <c r="J150" s="1">
-        <v>-6.3414634146341</v>
+        <v>-9.2682926829268</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>224179.2</v>
+        <v>217173.6</v>
       </c>
       <c r="N150" s="1">
-        <v>224179.2</v>
+        <v>217173.6</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
         <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>129.15</v>
+        <v>122.55</v>
       </c>
       <c r="E151" s="1">
         <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>228322.93</v>
+        <v>162098.53</v>
       </c>
       <c r="J151" s="1">
-        <v>21.387199095679</v>
+        <v>15.183904368374</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1295891.1</v>
+        <v>1229666.7</v>
       </c>
       <c r="N151" s="1">
-        <v>1295891.1</v>
+        <v>1229666.7</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
         <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>88.0</v>
+        <v>91.02</v>
       </c>
       <c r="E152" s="1">
         <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-92067.6</v>
+        <v>-69937.04</v>
       </c>
       <c r="J152" s="1">
-        <v>-12.493371162263</v>
+        <v>-9.4903027635129</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>644864.0</v>
+        <v>666994.56</v>
       </c>
       <c r="N152" s="1">
-        <v>644864.0</v>
+        <v>666994.56</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
         <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>22.47</v>
+        <v>20.82</v>
       </c>
       <c r="E153" s="1">
         <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-269662.58</v>
+        <v>-345552.68</v>
       </c>
       <c r="J153" s="1">
-        <v>-20.693169898094</v>
+        <v>-26.516768904242</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1033485.18</v>
+        <v>957595.08</v>
       </c>
       <c r="N153" s="1">
-        <v>1033485.18</v>
+        <v>957595.08</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>53331.0</v>
+        <v>52853.0</v>
       </c>
       <c r="D154" s="1">
-        <v>34.96</v>
+        <v>34.44</v>
       </c>
       <c r="E154" s="1">
-        <v>36.6765562243</v>
+        <v>36.6765562977</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1955997.42</v>
+        <v>1938466.03</v>
       </c>
       <c r="I154" s="1">
-        <v>-91545.66</v>
+        <v>-118208.71</v>
       </c>
       <c r="J154" s="1">
-        <v>-4.6802546395997</v>
+        <v>-6.098054243437</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1864451.76</v>
+        <v>1820257.32</v>
       </c>
       <c r="N154" s="1">
-        <v>1864451.76</v>
+        <v>1820257.32</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
         <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>25.1</v>
+        <v>24.16</v>
       </c>
       <c r="E155" s="1">
         <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-223495.85</v>
+        <v>-256688.19</v>
       </c>
       <c r="J155" s="1">
-        <v>-20.138354415398</v>
+        <v>-23.129188951236</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>886306.1</v>
+        <v>853113.76</v>
       </c>
       <c r="N155" s="1">
-        <v>886306.1</v>
+        <v>853113.76</v>
       </c>
       <c r="O155" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>26088.0</v>
+        <v>25854.0</v>
       </c>
       <c r="D156" s="1">
-        <v>61.72</v>
+        <v>61.66</v>
       </c>
       <c r="E156" s="1">
-        <v>110.518607789</v>
+        <v>110.5186079523</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2883209.44</v>
+        <v>2857348.09</v>
       </c>
       <c r="I156" s="1">
-        <v>-1273058.08</v>
+        <v>-1263190.45</v>
       </c>
       <c r="J156" s="1">
-        <v>-44.154200605004</v>
+        <v>-44.208490187837</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1610151.36</v>
+        <v>1594157.64</v>
       </c>
       <c r="N156" s="1">
-        <v>1610151.36</v>
+        <v>1594157.64</v>
       </c>
       <c r="O156" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>1251.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D157" s="1">
-        <v>258.7</v>
+        <v>268.65</v>
       </c>
       <c r="E157" s="1">
-        <v>250.055155875</v>
+        <v>250.554050145</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1081470.0</v>
+        <v>1876550.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>1081470.0</v>
+        <v>1876550.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1081470.0</v>
+        <v>1876550.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>340</v>
       </c>
       <c r="B158" t="s">
         <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>372.0</v>
+        <v>345.0</v>
       </c>
       <c r="D158" s="1">
-        <v>115.41</v>
+        <v>115.78</v>
       </c>
       <c r="E158" s="1">
         <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-581230.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-581230.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-581230.0</v>
+        <v>-425860.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>342</v>
       </c>
       <c r="B159" t="s">
         <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>205.0</v>
+        <v>97.0</v>
       </c>
       <c r="D159" s="1">
-        <v>117.61</v>
+        <v>105.845</v>
       </c>
       <c r="E159" s="1">
-        <v>118.153414634</v>
+        <v>105.975257732</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-111400.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-111400.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-111400.0</v>
+        <v>-12635.0</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>344</v>
       </c>
       <c r="B160" t="s">
         <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-233.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>5887.0</v>
+        <v>6112.0</v>
       </c>
       <c r="E160" s="1">
-        <v>5554.625639296</v>
+        <v>5560.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-774432.26</v>
+        <v>-138000.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-774432.26</v>
+        <v>-138000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>-774432.26</v>
+        <v>-138000.0</v>
       </c>
       <c r="O160" s="1">
-        <v>-0.13</v>
+        <v>-0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>346</v>
       </c>
       <c r="B161" t="s">
         <v>347</v>
       </c>
       <c r="C161" s="1">
         <v>-34.0</v>
       </c>
       <c r="D161" s="1">
-        <v>125.28</v>
+        <v>126.04</v>
       </c>
       <c r="E161" s="1">
         <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>127840.0</v>
+        <v>102000.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>127840.0</v>
+        <v>102000.0</v>
       </c>
       <c r="N161" s="1">
-        <v>127840.0</v>
+        <v>102000.0</v>
       </c>
       <c r="O161" s="1">
         <v>0.02</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>348</v>
       </c>
       <c r="B162" t="s">
         <v>349</v>
       </c>
       <c r="C162" s="1">
         <v>1606000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.486</v>
+        <v>98.537</v>
       </c>
       <c r="E162" s="1">
         <v>100.00551183</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1606088.52</v>
       </c>
       <c r="I162" s="1">
-        <v>-40463.36</v>
+        <v>-23584.3</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.5193729670641</v>
+        <v>-1.4684308932113</v>
       </c>
       <c r="K162">
-        <v>1.02</v>
+        <v>1.24</v>
       </c>
       <c r="L162" t="s">
         <v>350</v>
       </c>
       <c r="M162" s="1">
-        <v>1565625.16</v>
+        <v>1582504.22</v>
       </c>
       <c r="N162" s="1">
-        <v>1582053.66</v>
+        <v>1602441.72</v>
       </c>
       <c r="O162" s="1">
         <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>351</v>
       </c>
       <c r="B163" t="s">
         <v>352</v>
       </c>
       <c r="C163" s="1">
-        <v>488000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>107.157</v>
+        <v>99.769</v>
       </c>
       <c r="E163" s="1">
-        <v>101.26691803</v>
+        <v>99.331</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>494182.56</v>
+        <v>397324.0</v>
       </c>
       <c r="I163" s="1">
-        <v>28743.6</v>
+        <v>1752.0</v>
       </c>
       <c r="J163" s="1">
-        <v>5.816393034995</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K163">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>522926.16</v>
+        <v>399076.0</v>
       </c>
       <c r="N163" s="1">
-        <v>537365.61</v>
+        <v>399076.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>353</v>
+      </c>
+      <c r="B164" t="s">
         <v>354</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>107.874</v>
+      </c>
+      <c r="E164" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I164" s="1">
+        <v>32242.56</v>
+      </c>
+      <c r="J164" s="1">
+        <v>6.524422877246</v>
+      </c>
+      <c r="K164">
+        <v>3.3</v>
+      </c>
+      <c r="L164" t="s">
         <v>355</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>607242.0</v>
+        <v>526425.12</v>
       </c>
       <c r="N164" s="1">
-        <v>608078.3</v>
+        <v>542519.09</v>
       </c>
       <c r="O164" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>356</v>
       </c>
       <c r="B165" t="s">
         <v>357</v>
       </c>
       <c r="C165" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>90.946</v>
+        <v>100.871</v>
       </c>
       <c r="E165" s="1">
-        <v>91.85654636</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1010422.01</v>
+        <v>698929.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-10016.01</v>
+        <v>7168.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.99126997441396</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K165">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.09</v>
+      </c>
+      <c r="L165">
+        <v>604.11</v>
       </c>
       <c r="M165" s="1">
-        <v>1000406.0</v>
+        <v>706097.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1010012.16</v>
+        <v>706701.11</v>
       </c>
       <c r="O165" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>358</v>
+      </c>
+      <c r="B166" t="s">
         <v>359</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.791</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>11406.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>1.903093402743</v>
+      </c>
+      <c r="K166">
+        <v>0.42</v>
+      </c>
+      <c r="L166" t="s">
         <v>360</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>590192.28</v>
+        <v>610746.0</v>
       </c>
       <c r="N166" s="1">
-        <v>600228.51</v>
+        <v>613254.9</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>361</v>
+      </c>
+      <c r="B167" t="s">
         <v>362</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>91.334</v>
+      </c>
+      <c r="E167" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-5748.01</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.56887220815786</v>
+      </c>
+      <c r="K167">
+        <v>0.99</v>
+      </c>
+      <c r="L167" t="s">
         <v>363</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>580044.0</v>
+        <v>1004674.0</v>
       </c>
       <c r="N167" s="1">
-        <v>580438.52</v>
+        <v>1015523.32</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>364</v>
       </c>
       <c r="B168" t="s">
         <v>365</v>
       </c>
       <c r="C168" s="1">
-        <v>353000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>93.563</v>
+        <v>98.388</v>
       </c>
       <c r="E168" s="1">
-        <v>93.76066856</v>
+        <v>99.33</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>330975.16</v>
+        <v>598959.9</v>
       </c>
       <c r="I168" s="1">
-        <v>-697.77</v>
+        <v>-5680.26</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.21082246776465</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K168">
-        <v>0.38</v>
+        <v>1.89</v>
       </c>
       <c r="L168" t="s">
         <v>366</v>
       </c>
       <c r="M168" s="1">
-        <v>330277.39</v>
+        <v>593279.64</v>
       </c>
       <c r="N168" s="1">
-        <v>331604.77</v>
+        <v>604678.82</v>
       </c>
       <c r="O168" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>367</v>
       </c>
       <c r="B169" t="s">
         <v>368</v>
       </c>
       <c r="C169" s="1">
-        <v>619000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.239</v>
+        <v>97.131</v>
       </c>
       <c r="E169" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>618721.45</v>
+        <v>595518.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1757.96</v>
+        <v>-12732.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.28412785753589</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K169">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="L169" t="s">
         <v>369</v>
       </c>
       <c r="M169" s="1">
-        <v>620479.41</v>
+        <v>582786.0</v>
       </c>
       <c r="N169" s="1">
-        <v>623803.36</v>
+        <v>584265.45</v>
       </c>
       <c r="O169" s="1">
         <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>370</v>
       </c>
       <c r="B170" t="s">
         <v>371</v>
       </c>
       <c r="C170" s="1">
-        <v>337000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.474</v>
+        <v>93.922</v>
       </c>
       <c r="E170" s="1">
-        <v>99.646</v>
+        <v>93.76066856</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>335807.02</v>
+        <v>330975.16</v>
       </c>
       <c r="I170" s="1">
-        <v>-579.64</v>
+        <v>569.5</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.17261104309255</v>
+        <v>0.17206729350928</v>
       </c>
       <c r="K170">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>390.09</v>
+        <v>0.44</v>
+      </c>
+      <c r="L170" t="s">
+        <v>372</v>
       </c>
       <c r="M170" s="1">
-        <v>335227.38</v>
+        <v>331544.66</v>
       </c>
       <c r="N170" s="1">
-        <v>335617.47</v>
+        <v>333111.4</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B171" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C171" s="1">
-        <v>500000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.026</v>
+        <v>100.842</v>
       </c>
       <c r="E171" s="1">
-        <v>100.705752</v>
+        <v>99.955</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>503528.76</v>
+        <v>618721.45</v>
       </c>
       <c r="I171" s="1">
-        <v>1601.24</v>
+        <v>5490.53</v>
       </c>
       <c r="J171" s="1">
-        <v>0.31800368264963</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K171">
-        <v>3.95</v>
+        <v>0.78</v>
       </c>
       <c r="L171" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M171" s="1">
-        <v>505130.0</v>
+        <v>624211.98</v>
       </c>
       <c r="N171" s="1">
-        <v>524856.03</v>
+        <v>629028.31</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B172" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>1100000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>109.786</v>
+        <v>99.864</v>
       </c>
       <c r="E172" s="1">
-        <v>104.89389273</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1153832.82</v>
+        <v>335807.02</v>
       </c>
       <c r="I172" s="1">
-        <v>53813.18</v>
+        <v>734.66</v>
       </c>
       <c r="J172" s="1">
-        <v>4.6638628289322</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K172">
-        <v>4.66</v>
+        <v>0.31</v>
       </c>
       <c r="L172" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M172" s="1">
-        <v>1207646.0</v>
+        <v>336541.68</v>
       </c>
       <c r="N172" s="1">
-        <v>1258897.2</v>
+        <v>337591.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>803000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.706</v>
+        <v>101.599</v>
       </c>
       <c r="E173" s="1">
-        <v>99.58</v>
+        <v>100.705752</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>799627.4</v>
+        <v>503528.76</v>
       </c>
       <c r="I173" s="1">
-        <v>1011.78</v>
+        <v>4466.24</v>
       </c>
       <c r="J173" s="1">
-        <v>0.12653143201446</v>
+        <v>0.88698806399857</v>
       </c>
       <c r="K173">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>577.5</v>
+        <v>4.22</v>
+      </c>
+      <c r="L173" t="s">
+        <v>381</v>
       </c>
       <c r="M173" s="1">
-        <v>800639.18</v>
+        <v>507995.0</v>
       </c>
       <c r="N173" s="1">
-        <v>801216.68</v>
+        <v>529077.19</v>
       </c>
       <c r="O173" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B174" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C174" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>103.719</v>
+        <v>110.356</v>
       </c>
       <c r="E174" s="1">
-        <v>106.65</v>
+        <v>104.89389273</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>319950.0</v>
+        <v>1153832.82</v>
       </c>
       <c r="I174" s="1">
-        <v>-8793.0</v>
+        <v>60083.18</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.7482419127989</v>
+        <v>5.2072691085352</v>
       </c>
       <c r="K174">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>41.1</v>
+        <v>5.01</v>
+      </c>
+      <c r="L174" t="s">
+        <v>384</v>
       </c>
       <c r="M174" s="1">
-        <v>311157.0</v>
+        <v>1213916.0</v>
       </c>
       <c r="N174" s="1">
-        <v>311198.1</v>
+        <v>1269028.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>96.975</v>
+        <v>100.209</v>
       </c>
       <c r="E175" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>596598.0</v>
+        <v>799627.4</v>
       </c>
       <c r="I175" s="1">
-        <v>-14748.0</v>
+        <v>5050.87</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.4720163326059</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K175">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.3</v>
+      </c>
+      <c r="L175" t="s">
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>581850.0</v>
+        <v>804678.27</v>
       </c>
       <c r="N175" s="1">
-        <v>582195.21</v>
+        <v>807070.77</v>
       </c>
       <c r="O175" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>362000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.007</v>
+        <v>104.162</v>
       </c>
       <c r="E176" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>361008.12</v>
+        <v>319950.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-6222.78</v>
+        <v>-7464.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.7237230010228</v>
+        <v>-2.3328645100797</v>
       </c>
       <c r="K176">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.32</v>
+      </c>
+      <c r="L176">
+        <v>945.21</v>
       </c>
       <c r="M176" s="1">
-        <v>354785.34</v>
+        <v>312486.0</v>
       </c>
       <c r="N176" s="1">
-        <v>357835.07</v>
+        <v>313431.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B177" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.326</v>
+        <v>100.693</v>
       </c>
       <c r="E177" s="1">
-        <v>100.0</v>
+        <v>100.61</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>500000.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-8370.0</v>
+        <v>498.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.674</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K177">
-        <v>4.09</v>
+        <v>0.23</v>
       </c>
       <c r="L177" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M177" s="1">
-        <v>491630.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N177" s="1">
-        <v>512064.93</v>
+        <v>605519.1</v>
       </c>
       <c r="O177" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>1300000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.888</v>
+        <v>98.882</v>
       </c>
       <c r="E178" s="1">
-        <v>97.68761538</v>
+        <v>99.726</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1269939.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I178" s="1">
-        <v>2605.0</v>
+        <v>-3055.28</v>
       </c>
       <c r="J178" s="1">
-        <v>0.20512796283916</v>
+        <v>-0.84631891382388</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.07</v>
+      </c>
+      <c r="L178" t="s">
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>1272544.0</v>
+        <v>357952.84</v>
       </c>
       <c r="N178" s="1">
-        <v>1272544.0</v>
+        <v>361820.79</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>897000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.704</v>
+        <v>99.338</v>
       </c>
       <c r="E179" s="1">
-        <v>100.93515942</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>905388.38</v>
+        <v>500000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-20013.5</v>
+        <v>-3310.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.2104878350659</v>
+        <v>-0.662</v>
       </c>
       <c r="K179">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.09</v>
+      </c>
+      <c r="L179">
+        <v>465.75</v>
       </c>
       <c r="M179" s="1">
-        <v>885374.88</v>
+        <v>496690.0</v>
       </c>
       <c r="N179" s="1">
-        <v>908011.67</v>
+        <v>497155.75</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>3648000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>87.409</v>
+        <v>98.052</v>
       </c>
       <c r="E180" s="1">
-        <v>86.87570285</v>
+        <v>97.68761538</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3169225.64</v>
+        <v>1269939.0</v>
       </c>
       <c r="I180" s="1">
-        <v>19454.68</v>
+        <v>4737.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.6138622556392</v>
+        <v>0.37301004221463</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L180" t="s">
+        <v>400</v>
       </c>
       <c r="M180" s="1">
-        <v>3188680.32</v>
+        <v>1274676.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3188680.32</v>
+        <v>1277418.47</v>
       </c>
       <c r="O180" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>235000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>59.982</v>
+        <v>99.164</v>
       </c>
       <c r="E181" s="1">
-        <v>60.007</v>
+        <v>100.93515942</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>141016.45</v>
+        <v>905388.38</v>
       </c>
       <c r="I181" s="1">
-        <v>-58.75</v>
+        <v>-15887.3</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.041661806122619</v>
+        <v>-1.7547497130458</v>
       </c>
       <c r="K181">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.72</v>
+      </c>
+      <c r="L181" t="s">
+        <v>403</v>
       </c>
       <c r="M181" s="1">
-        <v>140957.7</v>
+        <v>889501.08</v>
       </c>
       <c r="N181" s="1">
-        <v>140957.7</v>
+        <v>913910.15</v>
       </c>
       <c r="O181" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="B182" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>91.744</v>
+        <v>87.746</v>
       </c>
       <c r="E182" s="1">
-        <v>91.59725</v>
+        <v>86.91335767</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>366389.0</v>
+        <v>3285324.92</v>
       </c>
       <c r="I182" s="1">
-        <v>587.0</v>
+        <v>31473.88</v>
       </c>
       <c r="J182" s="1">
-        <v>0.16021223344587</v>
+        <v>0.95801422283675</v>
       </c>
       <c r="K182">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>366976.0</v>
+        <v>3316798.8</v>
       </c>
       <c r="N182" s="1">
-        <v>369496.55</v>
+        <v>3316798.8</v>
       </c>
       <c r="O182" s="1">
-        <v>0.06</v>
+        <v>0.54</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>494000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.818</v>
+        <v>60.74</v>
       </c>
       <c r="E183" s="1">
-        <v>99.7472004</v>
+        <v>60.04517623</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>492751.17</v>
+        <v>146510.23</v>
       </c>
       <c r="I183" s="1">
-        <v>349.75</v>
+        <v>1695.37</v>
       </c>
       <c r="J183" s="1">
-        <v>0.070979029841776</v>
+        <v>1.1571683424427</v>
       </c>
       <c r="K183">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>493100.92</v>
+        <v>148205.6</v>
       </c>
       <c r="N183" s="1">
-        <v>498216.87</v>
+        <v>148205.6</v>
       </c>
       <c r="O183" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.883</v>
+        <v>99.935</v>
       </c>
       <c r="E184" s="1">
-        <v>99.991</v>
+        <v>99.658</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>499955.0</v>
+        <v>545129.26</v>
       </c>
       <c r="I184" s="1">
-        <v>-5540.0</v>
+        <v>1515.19</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.1080997289756</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K184">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.06</v>
+      </c>
+      <c r="L184">
+        <v>332.38</v>
       </c>
       <c r="M184" s="1">
-        <v>494415.0</v>
+        <v>546644.45</v>
       </c>
       <c r="N184" s="1">
-        <v>510428.7</v>
+        <v>546976.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B185" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C185" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.085</v>
+        <v>91.978</v>
       </c>
       <c r="E185" s="1">
-        <v>99.834</v>
+        <v>91.59725</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>798672.0</v>
+        <v>366389.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2008.0</v>
+        <v>1523.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.25141735280566</v>
+        <v>0.41567841829313</v>
       </c>
       <c r="K185">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="L185" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M185" s="1">
-        <v>800680.0</v>
+        <v>367912.0</v>
       </c>
       <c r="N185" s="1">
-        <v>802636.16</v>
+        <v>370914.74</v>
       </c>
       <c r="O185" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B186" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C186" s="1">
-        <v>746000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.019</v>
+        <v>100.096</v>
       </c>
       <c r="E186" s="1">
-        <v>99.298</v>
+        <v>99.7472004</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>740763.08</v>
+        <v>492751.17</v>
       </c>
       <c r="I186" s="1">
-        <v>5378.66</v>
+        <v>1723.07</v>
       </c>
       <c r="J186" s="1">
-        <v>0.72609720236057</v>
+        <v>0.34968359385123</v>
       </c>
       <c r="K186">
-        <v>0.44</v>
+        <v>1.24</v>
       </c>
       <c r="L186" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M186" s="1">
-        <v>746141.74</v>
+        <v>494474.24</v>
       </c>
       <c r="N186" s="1">
-        <v>749388.88</v>
+        <v>500595.1</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B187" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C187" s="1">
-        <v>123000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.583</v>
+        <v>99.345</v>
       </c>
       <c r="E187" s="1">
-        <v>103.02331707</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>126718.68</v>
+        <v>499955.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-541.59</v>
+        <v>-3230.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.42739555052183</v>
+        <v>-0.64605814523307</v>
       </c>
       <c r="K187">
-        <v>3.59</v>
+        <v>3.41</v>
       </c>
       <c r="L187" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M187" s="1">
-        <v>126177.09</v>
+        <v>496725.0</v>
       </c>
       <c r="N187" s="1">
-        <v>130594.98</v>
+        <v>513793.49</v>
       </c>
       <c r="O187" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B188" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C188" s="1">
-        <v>783000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.712</v>
+        <v>100.571</v>
       </c>
       <c r="E188" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>778763.97</v>
+        <v>798672.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-5849.01</v>
+        <v>5896.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.75106325219437</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K188">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
       <c r="L188" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="M188" s="1">
-        <v>772914.96</v>
+        <v>804568.0</v>
       </c>
       <c r="N188" s="1">
-        <v>781560.14</v>
+        <v>808573.48</v>
       </c>
       <c r="O188" s="1">
         <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B189" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.093</v>
+        <v>100.886</v>
       </c>
       <c r="E189" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>794336.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I189" s="1">
-        <v>-9592.0</v>
+        <v>11846.48</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.2075494501068</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K189">
-        <v>1.07</v>
+        <v>0.67</v>
       </c>
       <c r="L189" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="M189" s="1">
-        <v>784744.0</v>
+        <v>752609.56</v>
       </c>
       <c r="N189" s="1">
-        <v>793335.78</v>
+        <v>757599.07</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B190" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C190" s="1">
-        <v>700000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.298</v>
+        <v>102.768</v>
       </c>
       <c r="E190" s="1">
-        <v>103.004</v>
+        <v>103.02331707</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>721028.0</v>
+        <v>126718.68</v>
       </c>
       <c r="I190" s="1">
-        <v>-18942.0</v>
+        <v>-314.04</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.6270824434003</v>
+        <v>-0.24782455120271</v>
       </c>
       <c r="K190">
-        <v>1.04</v>
+        <v>3.88</v>
       </c>
       <c r="L190" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="M190" s="1">
-        <v>702086.0</v>
+        <v>126404.64</v>
       </c>
       <c r="N190" s="1">
-        <v>709349.7</v>
+        <v>131174.68</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B191" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>88.209</v>
+        <v>99.082</v>
       </c>
       <c r="E191" s="1">
-        <v>86.92</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>434600.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I191" s="1">
-        <v>6445.0</v>
+        <v>-2951.91</v>
       </c>
       <c r="J191" s="1">
-        <v>1.4829728485964</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K191">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>15.15</v>
+        <v>1.3</v>
+      </c>
+      <c r="L191" t="s">
+        <v>430</v>
       </c>
       <c r="M191" s="1">
-        <v>441045.0</v>
+        <v>775812.06</v>
       </c>
       <c r="N191" s="1">
-        <v>441060.15</v>
+        <v>785991.06</v>
       </c>
       <c r="O191" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B192" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.536</v>
+        <v>98.641</v>
       </c>
       <c r="E192" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>316434.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-5826.0</v>
+        <v>-5208.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.8411422287112</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K192">
-        <v>4.73</v>
+        <v>1.28</v>
       </c>
       <c r="L192" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M192" s="1">
-        <v>310608.0</v>
+        <v>789128.0</v>
       </c>
       <c r="N192" s="1">
-        <v>324791.27</v>
+        <v>799407.45</v>
       </c>
       <c r="O192" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B193" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C193" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.689</v>
+        <v>100.721</v>
       </c>
       <c r="E193" s="1">
-        <v>99.95246154</v>
+        <v>103.004</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1299382.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-16425.0</v>
+        <v>-15981.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.2640624543052</v>
+        <v>-2.2164187798532</v>
       </c>
       <c r="K193">
-        <v>0.76</v>
+        <v>1.26</v>
       </c>
       <c r="L193" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M193" s="1">
-        <v>1282957.0</v>
+        <v>705047.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1292813.85</v>
+        <v>713892.89</v>
       </c>
       <c r="O193" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
-        <v>7140433.57</v>
+        <v>500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>89.27</v>
+        <v>88.774</v>
       </c>
       <c r="E194" s="1">
-        <v>87.42011264</v>
+        <v>86.92</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>6242175.07</v>
+        <v>434600.0</v>
       </c>
       <c r="I194" s="1">
-        <v>132089.98</v>
+        <v>9270.0</v>
       </c>
       <c r="J194" s="1">
-        <v>2.1160889997275</v>
+        <v>2.1329958582605</v>
       </c>
       <c r="K194">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.07</v>
+      </c>
+      <c r="L194">
+        <v>348.47</v>
       </c>
       <c r="M194" s="1">
-        <v>6374265.05</v>
+        <v>443870.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6380622.97</v>
+        <v>444218.47</v>
       </c>
       <c r="O194" s="1">
-        <v>1.05</v>
+        <v>0.07</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B195" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C195" s="1">
-        <v>607000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.94</v>
+        <v>103.971</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>105.478</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>607000.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-12504.2</v>
+        <v>-4521.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.06</v>
+        <v>-1.4287339539999</v>
       </c>
       <c r="K195">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.05</v>
+      </c>
+      <c r="L195">
+        <v>163.5</v>
       </c>
       <c r="M195" s="1">
-        <v>594495.8</v>
+        <v>311913.0</v>
       </c>
       <c r="N195" s="1">
-        <v>604786.4</v>
+        <v>312076.5</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B196" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C196" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>104.93</v>
+        <v>99.178</v>
       </c>
       <c r="E196" s="1">
-        <v>100.6308</v>
+        <v>99.95246154</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>603784.8</v>
+        <v>1299382.0</v>
       </c>
       <c r="I196" s="1">
-        <v>25795.2</v>
+        <v>-10068.0</v>
       </c>
       <c r="J196" s="1">
-        <v>4.2722506429443</v>
+        <v>-0.77482988066635</v>
       </c>
       <c r="K196">
-        <v>2.36</v>
+        <v>0.96</v>
       </c>
       <c r="L196" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M196" s="1">
-        <v>629580.0</v>
+        <v>1289314.0</v>
       </c>
       <c r="N196" s="1">
-        <v>643712.88</v>
+        <v>1301815.37</v>
       </c>
       <c r="O196" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B197" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C197" s="1">
-        <v>600000.0</v>
+        <v>7401434.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.767</v>
+        <v>100.562</v>
       </c>
       <c r="E197" s="1">
-        <v>100.028</v>
+        <v>99.94216148</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>600168.0</v>
+        <v>7397153.12</v>
       </c>
       <c r="I197" s="1">
-        <v>-7566.0</v>
+        <v>45876.94</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.2606470188347</v>
+        <v>0.62019724691058</v>
       </c>
       <c r="K197">
-        <v>1.18</v>
+        <v>0.12</v>
       </c>
       <c r="L197" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M197" s="1">
-        <v>592602.0</v>
+        <v>7443030.06</v>
       </c>
       <c r="N197" s="1">
-        <v>599684.87</v>
+        <v>7451830.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>1.21</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C198" s="1">
-        <v>861000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>101.759</v>
+        <v>98.726</v>
       </c>
       <c r="E198" s="1">
-        <v>100.08714286</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>861750.3</v>
+        <v>607000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>14394.69</v>
+        <v>-7733.18</v>
       </c>
       <c r="J198" s="1">
-        <v>1.670401507258</v>
+        <v>-1.274</v>
       </c>
       <c r="K198">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>97.3</v>
+        <v>1.9</v>
+      </c>
+      <c r="L198" t="s">
+        <v>449</v>
       </c>
       <c r="M198" s="1">
-        <v>876144.99</v>
+        <v>599266.82</v>
       </c>
       <c r="N198" s="1">
-        <v>876242.29</v>
+        <v>610787.81</v>
       </c>
       <c r="O198" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>94.824</v>
+        <v>101.203</v>
       </c>
       <c r="E199" s="1">
-        <v>99.602</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>199204.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-9556.0</v>
+        <v>6015.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-4.7970924278629</v>
+        <v>1.203</v>
       </c>
       <c r="K199">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="L199">
-        <v>958.9</v>
+        <v>483.73</v>
       </c>
       <c r="M199" s="1">
-        <v>189648.0</v>
+        <v>506015.0</v>
       </c>
       <c r="N199" s="1">
-        <v>190606.9</v>
+        <v>506498.73</v>
       </c>
       <c r="O199" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B200" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C200" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.235</v>
+        <v>105.396</v>
       </c>
       <c r="E200" s="1">
-        <v>99.406</v>
+        <v>100.6308</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>497030.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I200" s="1">
-        <v>9145.0</v>
+        <v>28591.2</v>
       </c>
       <c r="J200" s="1">
-        <v>1.8399291793252</v>
+        <v>4.7353295412538</v>
       </c>
       <c r="K200">
-        <v>0.75</v>
+        <v>2.64</v>
       </c>
       <c r="L200" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M200" s="1">
-        <v>506175.0</v>
+        <v>632376.0</v>
       </c>
       <c r="N200" s="1">
-        <v>509904.45</v>
+        <v>648226.68</v>
       </c>
       <c r="O200" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B201" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>89.364</v>
+        <v>99.137</v>
       </c>
       <c r="E201" s="1">
-        <v>87.708</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>350832.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I201" s="1">
-        <v>6624.0</v>
+        <v>-5346.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.8880831851142</v>
+        <v>-0.89075058983485</v>
       </c>
       <c r="K201">
-        <v>1.23</v>
+        <v>1.41</v>
       </c>
       <c r="L201" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M201" s="1">
-        <v>357456.0</v>
+        <v>594822.0</v>
       </c>
       <c r="N201" s="1">
-        <v>362392.99</v>
+        <v>603271.74</v>
       </c>
       <c r="O201" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B202" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.134</v>
+        <v>102.259</v>
       </c>
       <c r="E202" s="1">
-        <v>102.46222222</v>
+        <v>100.08714286</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>922160.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I202" s="1">
-        <v>-20954.0</v>
+        <v>18699.69</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.2722737919667</v>
+        <v>2.1699661723355</v>
       </c>
       <c r="K202">
-        <v>1.24</v>
+        <v>0.26</v>
       </c>
       <c r="L202" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M202" s="1">
-        <v>901206.0</v>
+        <v>880449.99</v>
       </c>
       <c r="N202" s="1">
-        <v>912351.21</v>
+        <v>882688.0</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B203" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C203" s="1">
-        <v>614000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.887</v>
+        <v>95.09</v>
       </c>
       <c r="E203" s="1">
-        <v>99.528</v>
+        <v>99.602</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>611101.92</v>
+        <v>199204.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-10075.74</v>
+        <v>-9024.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.6487822522305</v>
+        <v>-4.5300295174796</v>
       </c>
       <c r="K203">
-        <v>1.64</v>
+        <v>0.58</v>
       </c>
       <c r="L203" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="M203" s="1">
-        <v>601026.18</v>
+        <v>190180.0</v>
       </c>
       <c r="N203" s="1">
-        <v>611075.17</v>
+        <v>191349.86</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B204" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C204" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.375</v>
+        <v>101.736</v>
       </c>
       <c r="E204" s="1">
-        <v>99.46</v>
+        <v>99.406</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>696220.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-14595.0</v>
+        <v>11650.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.096320128695</v>
+        <v>2.3439229020381</v>
       </c>
       <c r="K204">
-        <v>2.07</v>
+        <v>0.99</v>
       </c>
       <c r="L204" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="M204" s="1">
-        <v>681625.0</v>
+        <v>508680.0</v>
       </c>
       <c r="N204" s="1">
-        <v>696123.63</v>
+        <v>513652.6</v>
       </c>
       <c r="O204" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>91.581</v>
+        <v>89.744</v>
       </c>
       <c r="E205" s="1">
-        <v>83.781</v>
+        <v>87.708</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>1172934.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I205" s="1">
-        <v>109200.0</v>
+        <v>8144.0</v>
       </c>
       <c r="J205" s="1">
-        <v>9.3099867511727</v>
+        <v>2.3213389884617</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L205" t="s">
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>1282134.0</v>
+        <v>358976.0</v>
       </c>
       <c r="N205" s="1">
-        <v>1282134.0</v>
+        <v>364425.32</v>
       </c>
       <c r="O205" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>98.112</v>
+        <v>100.702</v>
       </c>
       <c r="E206" s="1">
-        <v>100.45</v>
+        <v>102.46222222</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>502250.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-11690.0</v>
+        <v>-15842.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.3275261324042</v>
+        <v>-1.7179231369827</v>
       </c>
       <c r="K206">
-        <v>1.91</v>
+        <v>1.48</v>
       </c>
       <c r="L206" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>490560.0</v>
+        <v>906318.0</v>
       </c>
       <c r="N206" s="1">
-        <v>500114.79</v>
+        <v>919633.07</v>
       </c>
       <c r="O206" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>600000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>95.494</v>
+        <v>98.384</v>
       </c>
       <c r="E207" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>594462.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I207" s="1">
-        <v>-21498.0</v>
+        <v>-7024.16</v>
       </c>
       <c r="J207" s="1">
-        <v>-3.6163791798298</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K207">
-        <v>2.21</v>
+        <v>1.84</v>
       </c>
       <c r="L207" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>572964.0</v>
+        <v>604077.76</v>
       </c>
       <c r="N207" s="1">
-        <v>586196.88</v>
+        <v>615375.78</v>
       </c>
       <c r="O207" s="1">
         <v>0.1</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>93.706</v>
+        <v>98.019</v>
       </c>
       <c r="E208" s="1">
-        <v>92.475705</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>554854.23</v>
+        <v>696220.0</v>
       </c>
       <c r="I208" s="1">
-        <v>7381.77</v>
+        <v>-10087.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.3303980759055</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K208">
-        <v>0.57</v>
+        <v>2.27</v>
       </c>
       <c r="L208" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>562236.0</v>
+        <v>686133.0</v>
       </c>
       <c r="N208" s="1">
-        <v>565659.29</v>
+        <v>702055.6</v>
       </c>
       <c r="O208" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
-        <v>616000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>103.199</v>
+        <v>91.886</v>
       </c>
       <c r="E209" s="1">
-        <v>99.953</v>
+        <v>83.781</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>615710.48</v>
+        <v>1172934.0</v>
       </c>
       <c r="I209" s="1">
-        <v>19995.36</v>
+        <v>113470.0</v>
       </c>
       <c r="J209" s="1">
-        <v>3.2475263373786</v>
+        <v>9.6740311049045</v>
       </c>
       <c r="K209">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.0</v>
+      </c>
+      <c r="L209">
+        <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>635705.84</v>
+        <v>1286404.0</v>
       </c>
       <c r="N209" s="1">
-        <v>639473.57</v>
+        <v>1286404.0</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B210" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C210" s="1">
         <v>500000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.471</v>
+        <v>98.676</v>
       </c>
       <c r="E210" s="1">
-        <v>99.961</v>
+        <v>100.45</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>499805.0</v>
+        <v>502250.0</v>
       </c>
       <c r="I210" s="1">
-        <v>17550.0</v>
+        <v>-8870.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.5113694340793</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K210">
-        <v>4.02</v>
+        <v>0.22</v>
       </c>
       <c r="L210" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="M210" s="1">
-        <v>517355.0</v>
+        <v>493380.0</v>
       </c>
       <c r="N210" s="1">
-        <v>537456.03</v>
+        <v>494494.73</v>
       </c>
       <c r="O210" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
-        <v>550000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.361</v>
+        <v>96.402</v>
       </c>
       <c r="E211" s="1">
-        <v>99.943</v>
+        <v>99.077</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>549686.5</v>
+        <v>594462.0</v>
       </c>
       <c r="I211" s="1">
-        <v>7799.0</v>
+        <v>-16050.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.418808720971</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K211">
-        <v>0.46</v>
+        <v>2.42</v>
       </c>
       <c r="L211" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>557485.5</v>
+        <v>578412.0</v>
       </c>
       <c r="N211" s="1">
-        <v>560017.01</v>
+        <v>592910.63</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.245</v>
+        <v>100.0</v>
       </c>
       <c r="E212" s="1">
-        <v>99.611</v>
+        <v>92.475705</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>398444.0</v>
+        <v>554854.23</v>
       </c>
       <c r="I212" s="1">
-        <v>6536.0</v>
+        <v>45145.77</v>
       </c>
       <c r="J212" s="1">
-        <v>1.6403810824106</v>
+        <v>8.1365100163335</v>
       </c>
       <c r="K212">
-        <v>3.3</v>
+        <v>0.62</v>
       </c>
       <c r="L212" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M212" s="1">
-        <v>404980.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N212" s="1">
-        <v>418174.52</v>
+        <v>603739.73</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B213" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C213" s="1">
-        <v>900000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.806</v>
+        <v>103.558</v>
       </c>
       <c r="E213" s="1">
-        <v>101.42472778</v>
+        <v>99.953</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>912822.55</v>
+        <v>615710.48</v>
       </c>
       <c r="I213" s="1">
-        <v>-14568.55</v>
+        <v>22206.8</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.595989275243</v>
+        <v>3.606695146719</v>
       </c>
       <c r="K213">
-        <v>4.01</v>
+        <v>0.9</v>
       </c>
       <c r="L213" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M213" s="1">
-        <v>898254.0</v>
+        <v>637917.28</v>
       </c>
       <c r="N213" s="1">
-        <v>934361.88</v>
+        <v>643448.62</v>
       </c>
       <c r="O213" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B214" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C214" s="1">
-        <v>500000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.698</v>
+        <v>102.052</v>
       </c>
       <c r="E214" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>498305.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I214" s="1">
-        <v>20185.0</v>
+        <v>11599.5</v>
       </c>
       <c r="J214" s="1">
-        <v>4.050731981417</v>
+        <v>2.1102028156049</v>
       </c>
       <c r="K214">
-        <v>4.33</v>
+        <v>0.7</v>
       </c>
       <c r="L214" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M214" s="1">
-        <v>518490.0</v>
+        <v>561286.0</v>
       </c>
       <c r="N214" s="1">
-        <v>540157.81</v>
+        <v>565143.53</v>
       </c>
       <c r="O214" s="1">
         <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C215" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>102.804</v>
+        <v>101.69</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>500000.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I215" s="1">
-        <v>14020.0</v>
+        <v>8316.0</v>
       </c>
       <c r="J215" s="1">
-        <v>2.804</v>
+        <v>2.0871188924918</v>
       </c>
       <c r="K215">
-        <v>4.78</v>
+        <v>3.54</v>
       </c>
       <c r="L215" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M215" s="1">
-        <v>514020.0</v>
+        <v>406760.0</v>
       </c>
       <c r="N215" s="1">
-        <v>537938.22</v>
+        <v>420918.9</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B216" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C216" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>106.382</v>
+        <v>100.028</v>
       </c>
       <c r="E216" s="1">
-        <v>109.3</v>
+        <v>101.42472778</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>546500.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I216" s="1">
-        <v>-14590.0</v>
+        <v>-12570.55</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.6697163769442</v>
+        <v>-1.3771077412581</v>
       </c>
       <c r="K216">
-        <v>1.58</v>
+        <v>0.14</v>
       </c>
       <c r="L216" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M216" s="1">
-        <v>531910.0</v>
+        <v>900252.0</v>
       </c>
       <c r="N216" s="1">
-        <v>539820.96</v>
+        <v>901472.55</v>
       </c>
       <c r="O216" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B217" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C217" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.913</v>
+        <v>104.147</v>
       </c>
       <c r="E217" s="1">
-        <v>99.852</v>
+        <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>599112.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-5634.0</v>
+        <v>22430.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.94039177983415</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K217">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>854.79</v>
+        <v>4.61</v>
+      </c>
+      <c r="L217" t="s">
+        <v>504</v>
       </c>
       <c r="M217" s="1">
-        <v>593478.0</v>
+        <v>520735.0</v>
       </c>
       <c r="N217" s="1">
-        <v>594332.79</v>
+        <v>543796.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B218" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C218" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.789</v>
+        <v>103.275</v>
       </c>
       <c r="E218" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>597918.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>816.0</v>
+        <v>16375.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0.13647356326453</v>
+        <v>3.275</v>
       </c>
       <c r="K218">
-        <v>2.15</v>
+        <v>0.26</v>
       </c>
       <c r="L218" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="M218" s="1">
-        <v>598734.0</v>
+        <v>516375.0</v>
       </c>
       <c r="N218" s="1">
-        <v>611605.23</v>
+        <v>517692.81</v>
       </c>
       <c r="O218" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B219" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C219" s="1">
-        <v>415000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.859</v>
+        <v>106.744</v>
       </c>
       <c r="E219" s="1">
-        <v>99.934</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>414726.1</v>
+        <v>546500.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-311.25</v>
+        <v>-12780.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.075049532691576</v>
+        <v>-2.3385178408051</v>
       </c>
       <c r="K219">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>517.33</v>
+        <v>1.9</v>
+      </c>
+      <c r="L219" t="s">
+        <v>510</v>
       </c>
       <c r="M219" s="1">
-        <v>414414.85</v>
+        <v>533720.0</v>
       </c>
       <c r="N219" s="1">
-        <v>414932.18</v>
+        <v>543213.15</v>
       </c>
       <c r="O219" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B220" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.324</v>
+        <v>99.166</v>
       </c>
       <c r="E220" s="1">
-        <v>99.52</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>398080.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>3216.0</v>
+        <v>-4116.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.80787781350482</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K220">
-        <v>3.38</v>
+        <v>0.38</v>
       </c>
       <c r="L220" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M220" s="1">
-        <v>401296.0</v>
+        <v>594996.0</v>
       </c>
       <c r="N220" s="1">
-        <v>414833.75</v>
+        <v>597297.37</v>
       </c>
       <c r="O220" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B221" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.582</v>
+        <v>100.203</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>400000.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>2328.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.582</v>
+        <v>0.55191514555508</v>
       </c>
       <c r="K221">
-        <v>0.44</v>
+        <v>2.35</v>
       </c>
       <c r="L221" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="M221" s="1">
-        <v>402328.0</v>
+        <v>601218.0</v>
       </c>
       <c r="N221" s="1">
-        <v>404070.14</v>
+        <v>615309.78</v>
       </c>
       <c r="O221" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B222" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C222" s="1">
-        <v>1000000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>104.27</v>
+        <v>100.166</v>
       </c>
       <c r="E222" s="1">
-        <v>100.710578</v>
+        <v>99.934</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>1007105.78</v>
+        <v>414726.1</v>
       </c>
       <c r="I222" s="1">
-        <v>35594.22</v>
+        <v>962.8</v>
       </c>
       <c r="J222" s="1">
-        <v>3.5343079850063</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K222">
-        <v>3.42</v>
+        <v>0.32</v>
       </c>
       <c r="L222" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="M222" s="1">
-        <v>1042700.0</v>
+        <v>415688.9</v>
       </c>
       <c r="N222" s="1">
-        <v>1076946.58</v>
+        <v>417019.17</v>
       </c>
       <c r="O222" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B223" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C223" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.994</v>
+        <v>101.064</v>
       </c>
       <c r="E223" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>298767.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1785.0</v>
+        <v>4256.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.59745554227877</v>
+        <v>1.064</v>
       </c>
       <c r="K223">
-        <v>0.82</v>
+        <v>0.66</v>
       </c>
       <c r="L223" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="M223" s="1">
-        <v>296982.0</v>
+        <v>404256.0</v>
       </c>
       <c r="N223" s="1">
-        <v>299450.84</v>
+        <v>406910.68</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B224" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>93.859</v>
+        <v>104.543</v>
       </c>
       <c r="E224" s="1">
-        <v>90.9</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>272700.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>8877.0</v>
+        <v>38324.22</v>
       </c>
       <c r="J224" s="1">
-        <v>3.2552255225523</v>
+        <v>3.8053817941547</v>
       </c>
       <c r="K224">
-        <v>0.84</v>
+        <v>3.73</v>
       </c>
       <c r="L224" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="M224" s="1">
-        <v>281577.0</v>
+        <v>1045430.0</v>
       </c>
       <c r="N224" s="1">
-        <v>284094.12</v>
+        <v>1082690.27</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B225" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>102.394</v>
+        <v>99.396</v>
       </c>
       <c r="E225" s="1">
-        <v>98.50505</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>295515.15</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>11666.85</v>
+        <v>-579.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.947970180209</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K225">
-        <v>2.41</v>
+        <v>1.03</v>
       </c>
       <c r="L225" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="M225" s="1">
-        <v>307182.0</v>
+        <v>298188.0</v>
       </c>
       <c r="N225" s="1">
-        <v>314411.79</v>
+        <v>301267.11</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B226" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C226" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>85.039</v>
+        <v>94.247</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>90.9</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>773640.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-8289.0</v>
+        <v>10041.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.0714285714286</v>
+        <v>3.6820682068207</v>
       </c>
       <c r="K226">
-        <v>0.52</v>
+        <v>0.94</v>
       </c>
       <c r="L226" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="M226" s="1">
-        <v>765351.0</v>
+        <v>282741.0</v>
       </c>
       <c r="N226" s="1">
-        <v>770005.11</v>
+        <v>285574.56</v>
       </c>
       <c r="O226" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B227" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C227" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.076</v>
+        <v>102.949</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>98.50505</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>503250.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I227" s="1">
-        <v>-7870.0</v>
+        <v>13331.85</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.5638350720318</v>
+        <v>4.5113930707106</v>
       </c>
       <c r="K227">
-        <v>0.97</v>
+        <v>2.64</v>
       </c>
       <c r="L227" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="M227" s="1">
-        <v>495380.0</v>
+        <v>308847.0</v>
       </c>
       <c r="N227" s="1">
-        <v>500229.32</v>
+        <v>316777.48</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B228" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C228" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.821</v>
+        <v>85.61</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>301860.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-5397.0</v>
+        <v>-3150.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.7879149274498</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K228">
-        <v>3.07</v>
+        <v>0.55</v>
       </c>
       <c r="L228" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="M228" s="1">
-        <v>296463.0</v>
+        <v>770490.0</v>
       </c>
       <c r="N228" s="1">
-        <v>305658.21</v>
+        <v>775483.15</v>
       </c>
       <c r="O228" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B229" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C229" s="1">
-        <v>356000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.142</v>
+        <v>99.292</v>
       </c>
       <c r="E229" s="1">
-        <v>99.662</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>354796.72</v>
+        <v>503250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1708.8</v>
+        <v>-6790.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.48162790230981</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K229">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>742.48</v>
+        <v>1.15</v>
+      </c>
+      <c r="L229" t="s">
+        <v>540</v>
       </c>
       <c r="M229" s="1">
-        <v>356505.52</v>
+        <v>496460.0</v>
       </c>
       <c r="N229" s="1">
-        <v>357248.0</v>
+        <v>502213.42</v>
       </c>
       <c r="O229" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B230" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1">
-        <v>777000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.66</v>
+        <v>99.126</v>
       </c>
       <c r="E230" s="1">
-        <v>99.67453282</v>
+        <v>100.62</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>774471.12</v>
+        <v>301860.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-7882.92</v>
+        <v>-4482.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.0178455718271</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K230">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.13</v>
+      </c>
+      <c r="L230">
+        <v>385.27</v>
       </c>
       <c r="M230" s="1">
-        <v>766588.2</v>
+        <v>297378.0</v>
       </c>
       <c r="N230" s="1">
-        <v>790896.06</v>
+        <v>297763.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="B231" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C231" s="1">
-        <v>290000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.405</v>
+        <v>100.613</v>
       </c>
       <c r="E231" s="1">
-        <v>99.571</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>288755.9</v>
+        <v>354796.72</v>
       </c>
       <c r="I231" s="1">
-        <v>-481.4</v>
+        <v>3385.56</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.16671520824336</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K231">
-        <v>1.67</v>
+        <v>0.43</v>
       </c>
       <c r="L231" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M231" s="1">
-        <v>288274.5</v>
+        <v>358182.28</v>
       </c>
       <c r="N231" s="1">
-        <v>293129.02</v>
+        <v>359702.6</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B232" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C232" s="1">
-        <v>400000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.65</v>
+        <v>99.303</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>99.67453282</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>400000.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I232" s="1">
-        <v>-5400.0</v>
+        <v>-2886.81</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.35</v>
+        <v>-0.37274598438222</v>
       </c>
       <c r="K232">
-        <v>2.13</v>
+        <v>3.35</v>
       </c>
       <c r="L232" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="M232" s="1">
-        <v>394600.0</v>
+        <v>771584.31</v>
       </c>
       <c r="N232" s="1">
-        <v>403128.88</v>
+        <v>797589.86</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B233" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C233" s="1">
-        <v>1228000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.292</v>
+        <v>99.748</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1228000.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I233" s="1">
-        <v>-20974.24</v>
+        <v>513.3</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.708</v>
+        <v>0.1777626015607</v>
       </c>
       <c r="K233">
-        <v>1.08</v>
+        <v>1.87</v>
       </c>
       <c r="L233" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="M233" s="1">
-        <v>1207025.76</v>
+        <v>289269.2</v>
       </c>
       <c r="N233" s="1">
-        <v>1220250.21</v>
+        <v>294691.8</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B234" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.674</v>
+        <v>99.067</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-20119.9</v>
+        <v>-3732.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.326</v>
+        <v>-0.933</v>
       </c>
       <c r="K234">
-        <v>2.58</v>
+        <v>2.36</v>
       </c>
       <c r="L234" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="M234" s="1">
-        <v>844880.1</v>
+        <v>396268.0</v>
       </c>
       <c r="N234" s="1">
-        <v>867226.27</v>
+        <v>405690.38</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B235" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C235" s="1">
-        <v>600000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.778</v>
+        <v>98.749</v>
       </c>
       <c r="E235" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>602520.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-9852.0</v>
+        <v>-15362.28</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.6351324437363</v>
+        <v>-1.251</v>
       </c>
       <c r="K235">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>238.36</v>
+        <v>1.28</v>
+      </c>
+      <c r="L235" t="s">
+        <v>557</v>
       </c>
       <c r="M235" s="1">
-        <v>592668.0</v>
+        <v>1212637.72</v>
       </c>
       <c r="N235" s="1">
-        <v>592906.36</v>
+        <v>1228414.26</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B236" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="C236" s="1">
-        <v>700000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.79</v>
+        <v>98.455</v>
       </c>
       <c r="E236" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>694813.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-10283.0</v>
+        <v>-13364.25</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.4799665521514</v>
+        <v>-1.545</v>
       </c>
       <c r="K236">
-        <v>0.86</v>
+        <v>2.81</v>
       </c>
       <c r="L236" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="M236" s="1">
-        <v>684530.0</v>
+        <v>851635.75</v>
       </c>
       <c r="N236" s="1">
-        <v>690571.1</v>
+        <v>875925.07</v>
       </c>
       <c r="O236" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B237" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C237" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.895</v>
+        <v>99.394</v>
       </c>
       <c r="E237" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>284175.32</v>
+        <v>602520.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-4195.62</v>
+        <v>-6156.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.4764195567722</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K237">
-        <v>1.38</v>
+        <v>0.26</v>
       </c>
       <c r="L237" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="M237" s="1">
-        <v>279979.7</v>
+        <v>596364.0</v>
       </c>
       <c r="N237" s="1">
-        <v>283921.99</v>
+        <v>597913.32</v>
       </c>
       <c r="O237" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B238" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C238" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.308</v>
+        <v>98.512</v>
       </c>
       <c r="E238" s="1">
-        <v>99.451</v>
+        <v>99.259</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>895059.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I238" s="1">
-        <v>7713.0</v>
+        <v>-5229.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.86173090265558</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K238">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>1.13</v>
+      </c>
+      <c r="L238" t="s">
+        <v>566</v>
       </c>
       <c r="M238" s="1">
-        <v>902772.0</v>
+        <v>689584.0</v>
       </c>
       <c r="N238" s="1">
-        <v>903684.33</v>
+        <v>697470.99</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B239" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.933</v>
+        <v>100.57</v>
       </c>
       <c r="E239" s="1">
-        <v>99.821</v>
+        <v>99.731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>598926.0</v>
+        <v>864667.77</v>
       </c>
       <c r="I239" s="1">
-        <v>672.0</v>
+        <v>7274.13</v>
       </c>
       <c r="J239" s="1">
-        <v>0.11220083950271</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K239">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>0.06</v>
+      </c>
+      <c r="L239">
+        <v>534.45</v>
       </c>
       <c r="M239" s="1">
-        <v>599598.0</v>
+        <v>871941.9</v>
       </c>
       <c r="N239" s="1">
-        <v>602846.63</v>
+        <v>872476.35</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B240" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="C240" s="1">
-        <v>1042000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.022</v>
+        <v>100.488</v>
       </c>
       <c r="E240" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>1033955.76</v>
+        <v>895059.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-12566.52</v>
+        <v>9333.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.2153827548676</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K240">
-        <v>2.87</v>
+        <v>0.38</v>
       </c>
       <c r="L240" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="M240" s="1">
-        <v>1021389.24</v>
+        <v>904392.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1051264.66</v>
+        <v>907813.23</v>
       </c>
       <c r="O240" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B241" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="C241" s="1">
-        <v>500000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.874</v>
+        <v>98.28</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>497585.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I241" s="1">
-        <v>-3215.0</v>
+        <v>-9878.16</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.64612076328667</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K241">
-        <v>3.03</v>
+        <v>0.17</v>
       </c>
       <c r="L241" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="M241" s="1">
-        <v>494370.0</v>
+        <v>1024077.6</v>
       </c>
       <c r="N241" s="1">
-        <v>509534.38</v>
+        <v>1025801.18</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B242" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C242" s="1">
         <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>90.718</v>
+        <v>91.304</v>
       </c>
       <c r="E242" s="1">
         <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>56700.86</v>
+        <v>60216.86</v>
       </c>
       <c r="J242" s="1">
-        <v>11.628390019063</v>
+        <v>12.349462315092</v>
       </c>
       <c r="K242">
-        <v>1.27</v>
+        <v>1.38</v>
       </c>
       <c r="L242" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="M242" s="1">
-        <v>544308.0</v>
+        <v>547824.0</v>
       </c>
       <c r="N242" s="1">
-        <v>551921.01</v>
+        <v>556115.1</v>
       </c>
       <c r="O242" s="1">
         <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B243" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="C243" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.893</v>
+        <v>102.132</v>
       </c>
       <c r="E243" s="1">
         <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>26539.0</v>
+        <v>29407.0</v>
       </c>
       <c r="J243" s="1">
-        <v>2.2186515875159</v>
+        <v>2.4584154351739</v>
       </c>
       <c r="K243">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="L243" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="M243" s="1">
-        <v>1222716.0</v>
+        <v>1225584.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1238895.45</v>
+        <v>1244566.19</v>
       </c>
       <c r="O243" s="1">
         <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B244" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C244" s="1">
         <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.376</v>
+        <v>100.352</v>
       </c>
       <c r="E244" s="1">
         <v>100.29166667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>601750.0</v>
       </c>
       <c r="I244" s="1">
-        <v>506.0</v>
+        <v>362.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.084088076443706</v>
+        <v>0.060157872870794</v>
       </c>
       <c r="K244">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="L244" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="M244" s="1">
-        <v>602256.0</v>
+        <v>602112.0</v>
       </c>
       <c r="N244" s="1">
-        <v>604196.09</v>
+        <v>605632.91</v>
       </c>
       <c r="O244" s="1">
         <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B245" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="C245" s="1">
         <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>92.726</v>
+        <v>93.15</v>
       </c>
       <c r="E245" s="1">
         <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>12841.28</v>
+        <v>14215.04</v>
       </c>
       <c r="J245" s="1">
-        <v>4.4651194877614</v>
+        <v>4.942797923829</v>
       </c>
       <c r="K245">
-        <v>1.71</v>
+        <v>1.82</v>
       </c>
       <c r="L245" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="M245" s="1">
-        <v>300432.24</v>
+        <v>301806.0</v>
       </c>
       <c r="N245" s="1">
-        <v>305974.64</v>
+        <v>307714.56</v>
       </c>
       <c r="O245" s="1">
         <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B246" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.966</v>
+        <v>102.497</v>
       </c>
       <c r="E246" s="1">
         <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-700.0</v>
+        <v>362.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.34207748543727</v>
+        <v>0.17690292818328</v>
       </c>
       <c r="K246">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="L246">
-        <v>219.18</v>
+        <v>701.37</v>
       </c>
       <c r="M246" s="1">
-        <v>203932.0</v>
+        <v>204994.0</v>
       </c>
       <c r="N246" s="1">
-        <v>204151.18</v>
+        <v>205695.37</v>
       </c>
       <c r="O246" s="1">
         <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B247" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C247" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.105</v>
+        <v>98.483</v>
       </c>
       <c r="E247" s="1">
         <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-22250.0</v>
+        <v>-18470.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.2176816505532</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K247">
-        <v>0.57</v>
+        <v>0.75</v>
       </c>
       <c r="L247" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="M247" s="1">
-        <v>981050.0</v>
+        <v>984830.0</v>
       </c>
       <c r="N247" s="1">
-        <v>986721.23</v>
+        <v>992309.45</v>
       </c>
       <c r="O247" s="1">
         <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B248" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="C248" s="1">
         <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.969</v>
+        <v>101.532</v>
       </c>
       <c r="E248" s="1">
         <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>398604.0</v>
       </c>
       <c r="I248" s="1">
-        <v>5272.0</v>
+        <v>7524.0</v>
       </c>
       <c r="J248" s="1">
-        <v>1.3226159295943</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K248">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="L248" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="M248" s="1">
-        <v>403876.0</v>
+        <v>406128.0</v>
       </c>
       <c r="N248" s="1">
-        <v>405193.81</v>
+        <v>408560.88</v>
       </c>
       <c r="O248" s="1">
         <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B249" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>101.193</v>
+        <v>100.689</v>
       </c>
       <c r="E249" s="1">
-        <v>100.539</v>
+        <v>99.768</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>402156.0</v>
+        <v>696380.64</v>
       </c>
       <c r="I249" s="1">
-        <v>2616.0</v>
+        <v>6428.58</v>
       </c>
       <c r="J249" s="1">
-        <v>0.65049383821204</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K249">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.11</v>
+      </c>
+      <c r="L249">
+        <v>741.03</v>
       </c>
       <c r="M249" s="1">
-        <v>404772.0</v>
+        <v>702809.22</v>
       </c>
       <c r="N249" s="1">
-        <v>414898.03</v>
+        <v>703550.25</v>
       </c>
       <c r="O249" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B250" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C250" s="1">
-        <v>4964722.0</v>
+        <v>5145722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.053</v>
+        <v>100.728</v>
       </c>
       <c r="E250" s="1">
-        <v>99.68222813</v>
+        <v>99.73276636</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>4948945.51</v>
+        <v>5131970.9</v>
       </c>
       <c r="I250" s="1">
-        <v>18407.79</v>
+        <v>51211.96</v>
       </c>
       <c r="J250" s="1">
-        <v>0.37195378213004</v>
+        <v>0.99790043626319</v>
       </c>
       <c r="K250">
-        <v>1.41</v>
+        <v>1.61</v>
       </c>
       <c r="L250" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M250" s="1">
-        <v>4967353.3</v>
+        <v>5183182.86</v>
       </c>
       <c r="N250" s="1">
-        <v>5037131.45</v>
+        <v>5265972.59</v>
       </c>
       <c r="O250" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B251" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C251" s="1">
         <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.366</v>
+        <v>99.271</v>
       </c>
       <c r="E251" s="1">
         <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-5600.0</v>
+        <v>-1980.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.4032836838201</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K251">
-        <v>2.86</v>
+        <v>3.12</v>
       </c>
       <c r="L251" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="M251" s="1">
-        <v>393464.0</v>
+        <v>397084.0</v>
       </c>
       <c r="N251" s="1">
-        <v>404921.53</v>
+        <v>409566.19</v>
       </c>
       <c r="O251" s="1">
         <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B252" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C252" s="1">
-        <v>520000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.11</v>
+        <v>98.712</v>
       </c>
       <c r="E252" s="1">
         <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>519714.0</v>
+        <v>219879.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-9542.0</v>
+        <v>-2712.6</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.836009805393</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K252">
-        <v>1.43</v>
+        <v>1.64</v>
       </c>
       <c r="L252" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="M252" s="1">
-        <v>510172.0</v>
+        <v>217166.4</v>
       </c>
       <c r="N252" s="1">
-        <v>517622.82</v>
+        <v>220784.1</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C253" s="1">
         <v>400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.338</v>
+        <v>98.732</v>
       </c>
       <c r="E253" s="1">
         <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>394840.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-1488.0</v>
+        <v>88.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.37686151352447</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K253">
-        <v>0.91</v>
+        <v>1.15</v>
       </c>
       <c r="L253" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="M253" s="1">
-        <v>393352.0</v>
+        <v>394928.0</v>
       </c>
       <c r="N253" s="1">
-        <v>396990.36</v>
+        <v>399530.74</v>
       </c>
       <c r="O253" s="1">
         <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B254" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C254" s="1">
         <v>461000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.553</v>
+        <v>98.757</v>
       </c>
       <c r="E254" s="1">
         <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>459534.02</v>
       </c>
       <c r="I254" s="1">
-        <v>-5204.69</v>
+        <v>-4264.25</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.1326016733212</v>
+        <v>-0.92795088381052</v>
       </c>
       <c r="K254">
-        <v>1.21</v>
+        <v>1.37</v>
       </c>
       <c r="L254" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="M254" s="1">
-        <v>454329.33</v>
+        <v>455269.77</v>
       </c>
       <c r="N254" s="1">
-        <v>459886.59</v>
+        <v>461591.15</v>
       </c>
       <c r="O254" s="1">
         <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="B255" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="C255" s="1">
-        <v>5593000.0</v>
+        <v>5798000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>86.155</v>
+        <v>86.641</v>
       </c>
       <c r="E255" s="1">
-        <v>86.17291668</v>
+        <v>86.19692704</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>4819651.23</v>
+        <v>4997697.83</v>
       </c>
       <c r="I255" s="1">
-        <v>-1002.08</v>
+        <v>25747.35</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.02079154594761</v>
+        <v>0.51518420832578</v>
       </c>
       <c r="K255">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L255" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="M255" s="1">
-        <v>4818649.15</v>
+        <v>5023445.18</v>
       </c>
       <c r="N255" s="1">
-        <v>4823246.14</v>
+        <v>5028647.5</v>
       </c>
       <c r="O255" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
         <v>810000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.337</v>
+        <v>98.98</v>
       </c>
       <c r="E256" s="1">
         <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>809983.8</v>
       </c>
       <c r="I256" s="1">
-        <v>-13454.1</v>
+        <v>-8245.8</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.6610332206644</v>
+        <v>-1.0180203604072</v>
       </c>
       <c r="K256">
-        <v>0.77</v>
+        <v>0.16</v>
       </c>
       <c r="L256" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>796529.7</v>
+        <v>801738.0</v>
       </c>
       <c r="N256" s="1">
-        <v>802763.93</v>
+        <v>803058.19</v>
       </c>
       <c r="O256" s="1">
         <v>0.13</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
         <v>400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.962</v>
+        <v>101.152</v>
       </c>
       <c r="E257" s="1">
         <v>100.120285</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>400481.14</v>
       </c>
       <c r="I257" s="1">
-        <v>3366.86</v>
+        <v>4126.86</v>
       </c>
       <c r="J257" s="1">
-        <v>0.84070375948291</v>
+        <v>1.0304754925538</v>
       </c>
       <c r="K257">
-        <v>2.75</v>
+        <v>2.97</v>
       </c>
       <c r="L257" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>403848.0</v>
+        <v>404608.0</v>
       </c>
       <c r="N257" s="1">
-        <v>414836.49</v>
+        <v>416488.55</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>34452730.0</v>
+        <v>35710730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>82.536</v>
+        <v>82.975</v>
       </c>
       <c r="E258" s="1">
-        <v>82.30504036</v>
+        <v>82.3407244</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>28356333.33</v>
+        <v>29404473.77</v>
       </c>
       <c r="I258" s="1">
-        <v>79571.9</v>
+        <v>226504.45</v>
       </c>
       <c r="J258" s="1">
-        <v>0.28061420732354</v>
+        <v>0.77030608257677</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>28435905.23</v>
+        <v>29630978.22</v>
       </c>
       <c r="N258" s="1">
-        <v>28435905.23</v>
+        <v>29630978.22</v>
       </c>
       <c r="O258" s="1">
-        <v>4.69</v>
+        <v>4.82</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>18237612.0</v>
+        <v>18903612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.328</v>
+        <v>87.697</v>
       </c>
       <c r="E259" s="1">
-        <v>85.32706848</v>
+        <v>85.42028825</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>15561619.68</v>
+        <v>16147519.86</v>
       </c>
       <c r="I259" s="1">
-        <v>364922.13</v>
+        <v>430380.76</v>
       </c>
       <c r="J259" s="1">
-        <v>2.3450138064292</v>
+        <v>2.6653056551807</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>15926541.81</v>
+        <v>16577900.62</v>
       </c>
       <c r="N259" s="1">
-        <v>15926541.81</v>
+        <v>16577900.62</v>
       </c>
       <c r="O259" s="1">
-        <v>2.63</v>
+        <v>2.7</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>21445246.0</v>
+        <v>22228246.0</v>
       </c>
       <c r="D260" s="1">
-        <v>84.19</v>
+        <v>84.606</v>
       </c>
       <c r="E260" s="1">
-        <v>84.17137495</v>
+        <v>84.19834444</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>18050758.42</v>
+        <v>18715815.13</v>
       </c>
       <c r="I260" s="1">
-        <v>3994.19</v>
+        <v>90614.68</v>
       </c>
       <c r="J260" s="1">
-        <v>0.022127546705043</v>
+        <v>0.48416101233417</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>18054752.61</v>
+        <v>18806429.81</v>
       </c>
       <c r="N260" s="1">
-        <v>18054752.61</v>
+        <v>18806429.81</v>
       </c>
       <c r="O260" s="1">
-        <v>2.98</v>
+        <v>3.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B261" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C261" s="1">
-        <v>13756000.0</v>
+        <v>14258000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>93.762</v>
+        <v>94.126</v>
       </c>
       <c r="E261" s="1">
-        <v>94.06614248</v>
+        <v>94.07849558</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>12939738.56</v>
+        <v>13413711.9</v>
       </c>
       <c r="I261" s="1">
-        <v>-41837.84</v>
+        <v>6773.18</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.32332832542175</v>
+        <v>0.050494449638508</v>
       </c>
       <c r="K261">
-        <v>1.26</v>
+        <v>1.36</v>
       </c>
       <c r="L261" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="M261" s="1">
-        <v>12897900.72</v>
+        <v>13420485.08</v>
       </c>
       <c r="N261" s="1">
-        <v>13071527.82</v>
+        <v>13615057.95</v>
       </c>
       <c r="O261" s="1">
-        <v>2.16</v>
+        <v>2.22</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="B262" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="C262" s="1">
         <v>406000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.149</v>
+        <v>100.392</v>
       </c>
       <c r="E262" s="1">
         <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>406000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>604.94</v>
+        <v>1591.52</v>
       </c>
       <c r="J262" s="1">
-        <v>0.149</v>
+        <v>0.392</v>
       </c>
       <c r="K262">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>978.27</v>
+        <v>0.49</v>
+      </c>
+      <c r="L262" t="s">
+        <v>632</v>
       </c>
       <c r="M262" s="1">
-        <v>406604.94</v>
+        <v>407591.52</v>
       </c>
       <c r="N262" s="1">
-        <v>407583.21</v>
+        <v>409594.65</v>
       </c>
       <c r="O262" s="1">
         <v>0.07</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="B263" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="C263" s="1">
         <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.379</v>
+        <v>99.14</v>
       </c>
       <c r="E263" s="1">
         <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>297720.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-2583.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.86759371221282</v>
+        <v>-0.10076582023378</v>
       </c>
       <c r="K263">
-        <v>1.15</v>
+        <v>1.38</v>
       </c>
       <c r="L263" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="M263" s="1">
-        <v>295137.0</v>
+        <v>297420.0</v>
       </c>
       <c r="N263" s="1">
-        <v>298589.05</v>
+        <v>301550.14</v>
       </c>
       <c r="O263" s="1">
         <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="B264" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="C264" s="1">
         <v>900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>88.602</v>
+        <v>89.382</v>
       </c>
       <c r="E264" s="1">
         <v>85.37902778</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>768411.25</v>
       </c>
       <c r="I264" s="1">
-        <v>29006.75</v>
+        <v>36026.75</v>
       </c>
       <c r="J264" s="1">
-        <v>3.7748991832173</v>
+        <v>4.6884724813698</v>
       </c>
       <c r="K264">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="L264" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="M264" s="1">
-        <v>797418.0</v>
+        <v>804438.0</v>
       </c>
       <c r="N264" s="1">
-        <v>798421.56</v>
+        <v>806445.12</v>
       </c>
       <c r="O264" s="1">
         <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B265" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="C265" s="1">
         <v>800000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.215</v>
+        <v>101.439</v>
       </c>
       <c r="E265" s="1">
         <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>799536.0</v>
       </c>
       <c r="I265" s="1">
-        <v>10184.0</v>
+        <v>11976.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.2737387684857</v>
+        <v>1.4978687638831</v>
       </c>
       <c r="K265">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="L265" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="M265" s="1">
-        <v>809720.0</v>
+        <v>811512.0</v>
       </c>
       <c r="N265" s="1">
-        <v>812977.53</v>
+        <v>816517.48</v>
       </c>
       <c r="O265" s="1">
         <v>0.13</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B266" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="C266" s="1">
         <v>600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.052</v>
+        <v>94.18</v>
       </c>
       <c r="E266" s="1">
         <v>94.602935</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>567617.61</v>
       </c>
       <c r="I266" s="1">
-        <v>-3305.61</v>
+        <v>-2537.61</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.58236565282039</v>
+        <v>-0.44706329671484</v>
       </c>
       <c r="K266">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="L266" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="M266" s="1">
-        <v>564312.0</v>
+        <v>565080.0</v>
       </c>
       <c r="N266" s="1">
-        <v>566767.48</v>
+        <v>567761.51</v>
       </c>
       <c r="O266" s="1">
         <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B267" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C267" s="1">
         <v>700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>101.134</v>
+        <v>101.436</v>
       </c>
       <c r="E267" s="1">
         <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>699006.0</v>
       </c>
       <c r="I267" s="1">
-        <v>8932.0</v>
+        <v>11046.0</v>
       </c>
       <c r="J267" s="1">
-        <v>1.2778144965852</v>
+        <v>1.5802439464039</v>
       </c>
       <c r="K267">
-        <v>3.63</v>
+        <v>3.86</v>
       </c>
       <c r="L267" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="M267" s="1">
-        <v>707938.0</v>
+        <v>710052.0</v>
       </c>
       <c r="N267" s="1">
-        <v>733353.75</v>
+        <v>737102.68</v>
       </c>
       <c r="O267" s="1">
         <v>0.12</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="B268" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="C268" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.948</v>
+        <v>98.093</v>
       </c>
       <c r="E268" s="1">
         <v>98.53333333</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>1182400.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-7024.0</v>
+        <v>-5284.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.59404600811908</v>
+        <v>-0.44688768606225</v>
       </c>
       <c r="K268">
-        <v>1.94</v>
+        <v>2.17</v>
       </c>
       <c r="L268" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="M268" s="1">
-        <v>1175376.0</v>
+        <v>1177116.0</v>
       </c>
       <c r="N268" s="1">
-        <v>1198677.37</v>
+        <v>1203129.7</v>
       </c>
       <c r="O268" s="1">
         <v>0.2</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="B269" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="C269" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>96.739</v>
+        <v>97.039</v>
       </c>
       <c r="E269" s="1">
-        <v>98.7725</v>
+        <v>95.396</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>592635.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-12201.0</v>
+        <v>6572.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-2.0587714191703</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K269">
-        <v>4.27</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>0.16</v>
+      </c>
+      <c r="L269">
+        <v>623.29</v>
       </c>
       <c r="M269" s="1">
-        <v>580434.0</v>
+        <v>388156.0</v>
       </c>
       <c r="N269" s="1">
-        <v>606036.74</v>
+        <v>388779.29</v>
       </c>
       <c r="O269" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C270" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.93</v>
+        <v>96.967</v>
       </c>
       <c r="E270" s="1">
-        <v>99.628</v>
+        <v>98.7725</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>530020.96</v>
+        <v>592635.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-9033.36</v>
+        <v>-10833.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.7043401453407</v>
+        <v>-1.8279379381913</v>
       </c>
       <c r="K270">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.16</v>
+      </c>
+      <c r="L270">
+        <v>934.93</v>
       </c>
       <c r="M270" s="1">
-        <v>520987.6</v>
+        <v>581802.0</v>
       </c>
       <c r="N270" s="1">
-        <v>531598.45</v>
+        <v>582736.93</v>
       </c>
       <c r="O270" s="1">
         <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B271" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C271" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>98.464</v>
+        <v>98.17</v>
       </c>
       <c r="E271" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>398944.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I271" s="1">
-        <v>-5088.0</v>
+        <v>-7756.56</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.2753669687976</v>
+        <v>-1.4634440117236</v>
       </c>
       <c r="K271">
-        <v>1.9</v>
+        <v>2.19</v>
       </c>
       <c r="L271" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="M271" s="1">
-        <v>393856.0</v>
+        <v>522264.4</v>
       </c>
       <c r="N271" s="1">
-        <v>401439.56</v>
+        <v>533917.39</v>
       </c>
       <c r="O271" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B272" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C272" s="1">
-        <v>541000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.175</v>
+        <v>99.058</v>
       </c>
       <c r="E272" s="1">
-        <v>99.394</v>
+        <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>537721.54</v>
+        <v>398944.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1184.79</v>
+        <v>-2712.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.22033523150291</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K272">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>778.15</v>
+        <v>2.14</v>
+      </c>
+      <c r="L272" t="s">
+        <v>659</v>
       </c>
       <c r="M272" s="1">
-        <v>536536.75</v>
+        <v>396232.0</v>
       </c>
       <c r="N272" s="1">
-        <v>537314.9</v>
+        <v>404779.95</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B273" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C273" s="1">
-        <v>600000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>95.135</v>
+        <v>99.511</v>
       </c>
       <c r="E273" s="1">
-        <v>93.6</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>561600.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I273" s="1">
-        <v>9210.0</v>
+        <v>632.97</v>
       </c>
       <c r="J273" s="1">
-        <v>1.6399572649573</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K273">
-        <v>0.91</v>
+        <v>0.37</v>
       </c>
       <c r="L273" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M273" s="1">
-        <v>570810.0</v>
+        <v>538354.51</v>
       </c>
       <c r="N273" s="1">
-        <v>576259.32</v>
+        <v>540355.47</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.331</v>
+        <v>95.4</v>
       </c>
       <c r="E274" s="1">
-        <v>100.0</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>1500000.0</v>
+        <v>561600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-25035.0</v>
+        <v>10800.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.669</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K274">
-        <v>2.82</v>
+        <v>1.01</v>
       </c>
       <c r="L274" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>1474965.0</v>
+        <v>572400.0</v>
       </c>
       <c r="N274" s="1">
-        <v>1517324.59</v>
+        <v>578436.99</v>
       </c>
       <c r="O274" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>96.74</v>
+        <v>98.848</v>
       </c>
       <c r="E275" s="1">
-        <v>98.82</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>395280.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-8320.0</v>
+        <v>-17280.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.1048370775147</v>
+        <v>-1.152</v>
       </c>
       <c r="K275">
-        <v>1.99</v>
+        <v>3.06</v>
       </c>
       <c r="L275" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="M275" s="1">
-        <v>386960.0</v>
+        <v>1482720.0</v>
       </c>
       <c r="N275" s="1">
-        <v>394905.21</v>
+        <v>1528583.01</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C276" s="1">
-        <v>847000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.638</v>
+        <v>97.076</v>
       </c>
       <c r="E276" s="1">
-        <v>100.16669776</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>848411.93</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>3991.93</v>
+        <v>-6976.0</v>
       </c>
       <c r="J276" s="1">
-        <v>0.47051790042603</v>
+        <v>-1.7648249342238</v>
       </c>
       <c r="K276">
-        <v>2.52</v>
+        <v>2.17</v>
       </c>
       <c r="L276" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="M276" s="1">
-        <v>852403.86</v>
+        <v>388304.0</v>
       </c>
       <c r="N276" s="1">
-        <v>873756.38</v>
+        <v>397002.63</v>
       </c>
       <c r="O276" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="B277" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="C277" s="1">
-        <v>255000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>107.654</v>
+        <v>101.179</v>
       </c>
       <c r="E277" s="1">
-        <v>99.283</v>
+        <v>100.16669776</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>253171.65</v>
+        <v>848411.93</v>
       </c>
       <c r="I277" s="1">
-        <v>21346.05</v>
+        <v>8574.2</v>
       </c>
       <c r="J277" s="1">
-        <v>8.431453521751</v>
+        <v>1.0106175663984</v>
       </c>
       <c r="K277">
-        <v>3.61</v>
+        <v>2.75</v>
       </c>
       <c r="L277" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="M277" s="1">
-        <v>274517.7</v>
+        <v>856986.13</v>
       </c>
       <c r="N277" s="1">
-        <v>283719.53</v>
+        <v>880304.16</v>
       </c>
       <c r="O277" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B278" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C278" s="1">
-        <v>420000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.518</v>
+        <v>107.985</v>
       </c>
       <c r="E278" s="1">
-        <v>99.115</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>416283.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>1692.6</v>
+        <v>22190.1</v>
       </c>
       <c r="J278" s="1">
-        <v>0.40659839580286</v>
+        <v>8.7648439309852</v>
       </c>
       <c r="K278">
-        <v>0.41</v>
+        <v>3.92</v>
       </c>
       <c r="L278" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="M278" s="1">
-        <v>417975.6</v>
+        <v>275361.75</v>
       </c>
       <c r="N278" s="1">
-        <v>419707.38</v>
+        <v>285351.29</v>
       </c>
       <c r="O278" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="B279" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C279" s="1">
-        <v>2896000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>93.649</v>
+        <v>99.947</v>
       </c>
       <c r="E279" s="1">
-        <v>93.80895028</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>2716707.2</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-4632.16</v>
+        <v>3494.4</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.17050641305769</v>
+        <v>0.83942894617364</v>
       </c>
       <c r="K279">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="L279" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="M279" s="1">
-        <v>2712075.04</v>
+        <v>419777.4</v>
       </c>
       <c r="N279" s="1">
-        <v>2718073.33</v>
+        <v>422395.21</v>
       </c>
       <c r="O279" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B280" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C280" s="1">
-        <v>520000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.948</v>
+        <v>93.929</v>
       </c>
       <c r="E280" s="1">
-        <v>101.22622308</v>
+        <v>93.82226382</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>526376.36</v>
+        <v>2816544.36</v>
       </c>
       <c r="I280" s="1">
-        <v>-1446.76</v>
+        <v>3204.22</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.27485276884395</v>
+        <v>0.11376422986642</v>
       </c>
       <c r="K280">
-        <v>3.13</v>
+        <v>0.29</v>
       </c>
       <c r="L280" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="M280" s="1">
-        <v>524929.6</v>
+        <v>2819748.58</v>
       </c>
       <c r="N280" s="1">
-        <v>541215.22</v>
+        <v>2828409.14</v>
       </c>
       <c r="O280" s="1">
-        <v>0.09</v>
+        <v>0.46</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="B281" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="C281" s="1">
-        <v>53026000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.393</v>
+        <v>101.466</v>
       </c>
       <c r="E281" s="1">
-        <v>98.42593645</v>
+        <v>101.22622308</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>52191337.06</v>
+        <v>526376.36</v>
       </c>
       <c r="I281" s="1">
-        <v>-17464.88</v>
+        <v>1246.84</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.033463177959825</v>
+        <v>0.23687233978365</v>
       </c>
       <c r="K281">
-        <v>0.5</v>
+        <v>3.37</v>
       </c>
       <c r="L281" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="M281" s="1">
-        <v>52173872.18</v>
+        <v>527623.2</v>
       </c>
       <c r="N281" s="1">
-        <v>52437128.98</v>
+        <v>545123.34</v>
       </c>
       <c r="O281" s="1">
-        <v>8.65</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B282" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C282" s="1">
-        <v>432000.0</v>
+        <v>54962000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>96.102</v>
+        <v>98.881</v>
       </c>
       <c r="E282" s="1">
-        <v>99.406</v>
+        <v>98.45450562</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>429433.92</v>
+        <v>54112565.38</v>
       </c>
       <c r="I282" s="1">
-        <v>-14273.28</v>
+        <v>234409.84</v>
       </c>
       <c r="J282" s="1">
-        <v>-3.3237430336197</v>
+        <v>0.43318929412029</v>
       </c>
       <c r="K282">
-        <v>1.31</v>
+        <v>0.68</v>
       </c>
       <c r="L282" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="M282" s="1">
-        <v>415160.64</v>
+        <v>54346975.22</v>
       </c>
       <c r="N282" s="1">
-        <v>420819.54</v>
+        <v>54723345.44</v>
       </c>
       <c r="O282" s="1">
-        <v>0.07</v>
+        <v>8.9</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B283" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>1148000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.289</v>
+        <v>96.946</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1148000.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I283" s="1">
-        <v>-19642.28</v>
+        <v>-10627.2</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.711</v>
+        <v>-2.4746997163149</v>
       </c>
       <c r="K283">
-        <v>0.72</v>
+        <v>1.5</v>
       </c>
       <c r="L283" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="M283" s="1">
-        <v>1128357.72</v>
+        <v>418806.72</v>
       </c>
       <c r="N283" s="1">
-        <v>1136642.95</v>
+        <v>425279.32</v>
       </c>
       <c r="O283" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="B284" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="C284" s="1">
-        <v>1100000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.148</v>
+        <v>98.626</v>
       </c>
       <c r="E284" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1112210.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>22418.0</v>
+        <v>-15773.52</v>
       </c>
       <c r="J284" s="1">
-        <v>2.0156265453467</v>
+        <v>-1.374</v>
       </c>
       <c r="K284">
-        <v>0.34</v>
+        <v>0.91</v>
       </c>
       <c r="L284" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="M284" s="1">
-        <v>1134628.0</v>
+        <v>1132226.48</v>
       </c>
       <c r="N284" s="1">
-        <v>1138349.92</v>
+        <v>1142681.65</v>
       </c>
       <c r="O284" s="1">
         <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B285" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C285" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.039</v>
+        <v>103.332</v>
       </c>
       <c r="E285" s="1">
-        <v>98.69</v>
+        <v>101.11</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>592140.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I285" s="1">
-        <v>8094.0</v>
+        <v>24442.0</v>
       </c>
       <c r="J285" s="1">
-        <v>1.3669064748201</v>
+        <v>2.1976065671051</v>
       </c>
       <c r="K285">
-        <v>2.46</v>
+        <v>0.62</v>
       </c>
       <c r="L285" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M285" s="1">
-        <v>600234.0</v>
+        <v>1136652.0</v>
       </c>
       <c r="N285" s="1">
-        <v>615012.08</v>
+        <v>1143523.23</v>
       </c>
       <c r="O285" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B286" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C286" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>83.961</v>
+        <v>100.881</v>
       </c>
       <c r="E286" s="1">
-        <v>85.3395</v>
+        <v>98.69</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>341358.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-5514.0</v>
+        <v>13146.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.6153129558997</v>
+        <v>2.2200830884588</v>
       </c>
       <c r="K286">
-        <v>0.36</v>
+        <v>2.7</v>
       </c>
       <c r="L286" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="M286" s="1">
-        <v>335844.0</v>
+        <v>605286.0</v>
       </c>
       <c r="N286" s="1">
-        <v>337282.36</v>
+        <v>621465.45</v>
       </c>
       <c r="O286" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="B287" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C287" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.345</v>
+        <v>84.642</v>
       </c>
       <c r="E287" s="1">
-        <v>97.92522727</v>
+        <v>85.3395</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1077177.5</v>
+        <v>341358.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-6382.5</v>
+        <v>-2790.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.59252073126295</v>
+        <v>-0.81732374808852</v>
       </c>
       <c r="K287">
-        <v>0.58</v>
+        <v>0.41</v>
       </c>
       <c r="L287" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="M287" s="1">
-        <v>1070795.0</v>
+        <v>338568.0</v>
       </c>
       <c r="N287" s="1">
-        <v>1077214.18</v>
+        <v>340217.32</v>
       </c>
       <c r="O287" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B288" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="C288" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>85.864</v>
+        <v>99.97</v>
       </c>
       <c r="E288" s="1">
-        <v>85.957</v>
+        <v>99.898</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>601699.0</v>
+        <v>1198776.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-651.0</v>
+        <v>864.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.10819363169957</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K288">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>0.01</v>
+      </c>
+      <c r="L288">
+        <v>131.51</v>
       </c>
       <c r="M288" s="1">
-        <v>601048.0</v>
+        <v>1199640.0</v>
       </c>
       <c r="N288" s="1">
-        <v>605607.59</v>
+        <v>1199771.51</v>
       </c>
       <c r="O288" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B289" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C289" s="1">
-        <v>588000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.324</v>
+        <v>86.489</v>
       </c>
       <c r="E289" s="1">
-        <v>99.71992347</v>
+        <v>85.957</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>586353.15</v>
+        <v>601699.0</v>
       </c>
       <c r="I289" s="1">
-        <v>3551.97</v>
+        <v>3724.0</v>
       </c>
       <c r="J289" s="1">
-        <v>0.60577315905952</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K289">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>257.75</v>
+        <v>0.7</v>
+      </c>
+      <c r="L289" t="s">
+        <v>709</v>
       </c>
       <c r="M289" s="1">
-        <v>589905.12</v>
+        <v>605423.0</v>
       </c>
       <c r="N289" s="1">
-        <v>590162.87</v>
+        <v>610299.03</v>
       </c>
       <c r="O289" s="1">
         <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B290" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C290" s="1">
-        <v>301000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.144</v>
+        <v>100.732</v>
       </c>
       <c r="E290" s="1">
-        <v>99.813</v>
+        <v>99.71992347</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>300437.13</v>
+        <v>586353.15</v>
       </c>
       <c r="I290" s="1">
-        <v>4006.31</v>
+        <v>5951.01</v>
       </c>
       <c r="J290" s="1">
-        <v>1.3334936330939</v>
+        <v>1.0149190807622</v>
       </c>
       <c r="K290">
-        <v>3.86</v>
+        <v>0.28</v>
       </c>
       <c r="L290" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="M290" s="1">
-        <v>304443.44</v>
+        <v>592304.16</v>
       </c>
       <c r="N290" s="1">
-        <v>316075.23</v>
+        <v>593979.56</v>
       </c>
       <c r="O290" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B291" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C291" s="1">
-        <v>900000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>103.098</v>
+        <v>101.689</v>
       </c>
       <c r="E291" s="1">
-        <v>102.20876333</v>
+        <v>99.813</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>919878.87</v>
+        <v>300437.13</v>
       </c>
       <c r="I291" s="1">
-        <v>8003.13</v>
+        <v>5646.76</v>
       </c>
       <c r="J291" s="1">
-        <v>0.87001998426162</v>
+        <v>1.8795146924749</v>
       </c>
       <c r="K291">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>0.22</v>
+      </c>
+      <c r="L291">
+        <v>671.07</v>
       </c>
       <c r="M291" s="1">
-        <v>927882.0</v>
+        <v>306083.89</v>
       </c>
       <c r="N291" s="1">
-        <v>951459.68</v>
+        <v>306754.96</v>
       </c>
       <c r="O291" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B292" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>97.926</v>
+        <v>103.522</v>
       </c>
       <c r="E292" s="1">
-        <v>99.4208</v>
+        <v>102.20876333</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1491312.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I292" s="1">
-        <v>-22422.0</v>
+        <v>11819.13</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.5035083201905</v>
+        <v>1.2848572116892</v>
       </c>
       <c r="K292">
-        <v>0.55</v>
+        <v>2.87</v>
       </c>
       <c r="L292" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="M292" s="1">
-        <v>1468890.0</v>
+        <v>931698.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1477150.27</v>
+        <v>957570.85</v>
       </c>
       <c r="O292" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B293" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C293" s="1">
-        <v>443000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>97.846</v>
+        <v>98.388</v>
       </c>
       <c r="E293" s="1">
-        <v>99.947</v>
+        <v>99.4208</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>442765.21</v>
+        <v>1491312.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-9307.43</v>
+        <v>-15492.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-2.1021141204839</v>
+        <v>-1.0388168270623</v>
       </c>
       <c r="K293">
-        <v>1.73</v>
+        <v>0.73</v>
       </c>
       <c r="L293" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="M293" s="1">
-        <v>433457.78</v>
+        <v>1475820.0</v>
       </c>
       <c r="N293" s="1">
-        <v>441104.08</v>
+        <v>1486792.6</v>
       </c>
       <c r="O293" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B294" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C294" s="1">
-        <v>611000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.464</v>
+        <v>98.393</v>
       </c>
       <c r="E294" s="1">
-        <v>100.0</v>
+        <v>97.59</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>611000.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I294" s="1">
-        <v>2835.04</v>
+        <v>3212.0</v>
       </c>
       <c r="J294" s="1">
-        <v>0.464</v>
+        <v>0.82283020801312</v>
       </c>
       <c r="K294">
-        <v>0.62</v>
+        <v>1.69</v>
       </c>
       <c r="L294" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="M294" s="1">
-        <v>613835.04</v>
+        <v>393572.0</v>
       </c>
       <c r="N294" s="1">
-        <v>617634.02</v>
+        <v>400339.12</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B295" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C295" s="1">
-        <v>1100000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>88.352</v>
+        <v>98.809</v>
       </c>
       <c r="E295" s="1">
-        <v>99.03167091</v>
+        <v>99.947</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1089348.38</v>
+        <v>442765.21</v>
       </c>
       <c r="I295" s="1">
-        <v>-117476.38</v>
+        <v>-5041.34</v>
       </c>
       <c r="J295" s="1">
-        <v>-10.78409645223</v>
+        <v>-1.1386034598337</v>
       </c>
       <c r="K295">
-        <v>0.75</v>
+        <v>1.95</v>
       </c>
       <c r="L295" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="M295" s="1">
-        <v>971872.0</v>
+        <v>437723.87</v>
       </c>
       <c r="N295" s="1">
-        <v>980099.4</v>
+        <v>446371.47</v>
       </c>
       <c r="O295" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B296" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C296" s="1">
-        <v>1600000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>98.238</v>
+        <v>101.448</v>
       </c>
       <c r="E296" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1596464.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-24656.0</v>
+        <v>8847.28</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.5444131530683</v>
+        <v>1.448</v>
       </c>
       <c r="K296">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="L296" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="M296" s="1">
-        <v>1571808.0</v>
+        <v>619847.28</v>
       </c>
       <c r="N296" s="1">
-        <v>1584629.92</v>
+        <v>625387.46</v>
       </c>
       <c r="O296" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B297" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C297" s="1">
-        <v>1079000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.235</v>
+        <v>88.859</v>
       </c>
       <c r="E297" s="1">
-        <v>100.0</v>
+        <v>99.03167091</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1079000.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I297" s="1">
-        <v>-19044.35</v>
+        <v>-111899.38</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.765</v>
+        <v>-10.272139019475</v>
       </c>
       <c r="K297">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="L297" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="M297" s="1">
-        <v>1059955.65</v>
+        <v>977449.0</v>
       </c>
       <c r="N297" s="1">
-        <v>1068116.44</v>
+        <v>986256.53</v>
       </c>
       <c r="O297" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B298" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C298" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.316</v>
+        <v>98.723</v>
       </c>
       <c r="E298" s="1">
-        <v>103.02411583</v>
+        <v>99.779</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1236289.39</v>
+        <v>1596464.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-32497.39</v>
+        <v>-16896.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.62862322227</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K298">
-        <v>0.57</v>
+        <v>1.03</v>
       </c>
       <c r="L298" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="M298" s="1">
-        <v>1203792.0</v>
+        <v>1579568.0</v>
       </c>
       <c r="N298" s="1">
-        <v>1210683.45</v>
+        <v>1596006.36</v>
       </c>
       <c r="O298" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B299" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C299" s="1">
-        <v>551000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.241</v>
+        <v>98.667</v>
       </c>
       <c r="E299" s="1">
         <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>551000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>1327.91</v>
+        <v>-14383.07</v>
       </c>
       <c r="J299" s="1">
-        <v>0.241</v>
+        <v>-1.333</v>
       </c>
       <c r="K299">
-        <v>2.51</v>
+        <v>0.17</v>
       </c>
       <c r="L299" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="M299" s="1">
-        <v>552327.91</v>
+        <v>1064616.93</v>
       </c>
       <c r="N299" s="1">
-        <v>566140.83</v>
+        <v>1066419.89</v>
       </c>
       <c r="O299" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B300" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C300" s="1">
-        <v>593000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.245</v>
+        <v>100.946</v>
       </c>
       <c r="E300" s="1">
-        <v>100.15374199</v>
+        <v>103.02411583</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>593911.69</v>
+        <v>1236289.39</v>
       </c>
       <c r="I300" s="1">
-        <v>541.16</v>
+        <v>-24937.39</v>
       </c>
       <c r="J300" s="1">
-        <v>0.091117923609148</v>
+        <v>-2.0171159116718</v>
       </c>
       <c r="K300">
-        <v>3.15</v>
+        <v>0.81</v>
       </c>
       <c r="L300" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="M300" s="1">
-        <v>594452.85</v>
+        <v>1211352.0</v>
       </c>
       <c r="N300" s="1">
-        <v>613103.92</v>
+        <v>1221104.05</v>
       </c>
       <c r="O300" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B301" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C301" s="1">
-        <v>696000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.807</v>
+        <v>100.737</v>
       </c>
       <c r="E301" s="1">
-        <v>100.08052155</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>696560.43</v>
+        <v>551000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1903.71</v>
+        <v>4060.87</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.27330148512743</v>
+        <v>0.737</v>
       </c>
       <c r="K301">
-        <v>2.38</v>
+        <v>2.73</v>
       </c>
       <c r="L301" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="M301" s="1">
-        <v>694656.72</v>
+        <v>555060.87</v>
       </c>
       <c r="N301" s="1">
-        <v>711222.0</v>
+        <v>570079.68</v>
       </c>
       <c r="O301" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B302" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C302" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.198</v>
+        <v>100.643</v>
       </c>
       <c r="E302" s="1">
-        <v>99.1185</v>
+        <v>100.15374199</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>792948.0</v>
+        <v>593911.69</v>
       </c>
       <c r="I302" s="1">
-        <v>636.0</v>
+        <v>2901.3</v>
       </c>
       <c r="J302" s="1">
-        <v>0.080207024924711</v>
+        <v>0.48850696978199</v>
       </c>
       <c r="K302">
-        <v>0.79</v>
+        <v>3.39</v>
       </c>
       <c r="L302" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="M302" s="1">
-        <v>793584.0</v>
+        <v>596812.99</v>
       </c>
       <c r="N302" s="1">
-        <v>799867.2</v>
+        <v>616893.76</v>
       </c>
       <c r="O302" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B303" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C303" s="1">
-        <v>2122000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>97.464</v>
+        <v>100.379</v>
       </c>
       <c r="E303" s="1">
-        <v>97.38059284</v>
+        <v>100.08052155</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2066416.18</v>
+        <v>696560.43</v>
       </c>
       <c r="I303" s="1">
-        <v>1769.9</v>
+        <v>2077.41</v>
       </c>
       <c r="J303" s="1">
-        <v>0.085650703722229</v>
+        <v>0.29823830216712</v>
       </c>
       <c r="K303">
-        <v>0.81</v>
+        <v>2.6</v>
       </c>
       <c r="L303" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="M303" s="1">
-        <v>2068186.08</v>
+        <v>698637.84</v>
       </c>
       <c r="N303" s="1">
-        <v>2085336.49</v>
+        <v>716702.85</v>
       </c>
       <c r="O303" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B304" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C304" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.783</v>
+        <v>99.576</v>
       </c>
       <c r="E304" s="1">
-        <v>99.794</v>
+        <v>99.1185</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>299382.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-6033.0</v>
+        <v>3660.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.0151512114957</v>
+        <v>0.46156872834032</v>
       </c>
       <c r="K304">
-        <v>0.66</v>
+        <v>1.01</v>
       </c>
       <c r="L304" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="M304" s="1">
-        <v>293349.0</v>
+        <v>796608.0</v>
       </c>
       <c r="N304" s="1">
-        <v>295333.93</v>
+        <v>804686.4</v>
       </c>
       <c r="O304" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B305" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C305" s="1">
-        <v>600000.0</v>
+        <v>2199000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.525</v>
+        <v>97.855</v>
       </c>
       <c r="E305" s="1">
-        <v>99.105</v>
+        <v>97.40641382</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>594630.0</v>
+        <v>2141967.04</v>
       </c>
       <c r="I305" s="1">
-        <v>-9480.0</v>
+        <v>9864.41</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.5942687049089</v>
+        <v>0.460530429077</v>
       </c>
       <c r="K305">
-        <v>1.56</v>
+        <v>0.96</v>
       </c>
       <c r="L305" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="M305" s="1">
-        <v>585150.0</v>
+        <v>2151831.45</v>
       </c>
       <c r="N305" s="1">
-        <v>594499.32</v>
+        <v>2172917.75</v>
       </c>
       <c r="O305" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B306" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C306" s="1">
-        <v>432000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.337</v>
+        <v>98.358</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>432000.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-2864.16</v>
+        <v>-4308.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.663</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K306">
-        <v>3.03</v>
+        <v>0.87</v>
       </c>
       <c r="L306" t="s">
-        <v>757</v>
+        <v>680</v>
       </c>
       <c r="M306" s="1">
-        <v>429135.84</v>
+        <v>295074.0</v>
       </c>
       <c r="N306" s="1">
-        <v>442238.79</v>
+        <v>297691.81</v>
       </c>
       <c r="O306" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B307" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C307" s="1">
-        <v>1434000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.378</v>
+        <v>98.086</v>
       </c>
       <c r="E307" s="1">
-        <v>99.728</v>
+        <v>99.105</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>1430099.52</v>
+        <v>594630.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-19359.0</v>
+        <v>-6114.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.353682015081</v>
+        <v>-1.0282024115837</v>
       </c>
       <c r="K307">
-        <v>0.92</v>
+        <v>1.75</v>
       </c>
       <c r="L307" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M307" s="1">
-        <v>1410740.52</v>
+        <v>588516.0</v>
       </c>
       <c r="N307" s="1">
-        <v>1423892.07</v>
+        <v>599040.66</v>
       </c>
       <c r="O307" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B308" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C308" s="1">
-        <v>1200000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>104.409</v>
+        <v>99.906</v>
       </c>
       <c r="E308" s="1">
-        <v>104.83429833</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>1258011.58</v>
+        <v>432000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-5103.58</v>
+        <v>-406.08</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.40568624972435</v>
+        <v>-0.094</v>
       </c>
       <c r="K308">
-        <v>0.37</v>
+        <v>3.25</v>
       </c>
       <c r="L308" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M308" s="1">
-        <v>1252908.0</v>
+        <v>431593.92</v>
       </c>
       <c r="N308" s="1">
-        <v>1257325.81</v>
+        <v>445654.56</v>
       </c>
       <c r="O308" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B309" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C309" s="1">
-        <v>200000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.144</v>
+        <v>98.725</v>
       </c>
       <c r="E309" s="1">
-        <v>97.26</v>
+        <v>99.728</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>194520.0</v>
+        <v>1430099.52</v>
       </c>
       <c r="I309" s="1">
-        <v>-232.0</v>
+        <v>-14383.02</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.11926794159984</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K309">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>1.11</v>
+      </c>
+      <c r="L309" t="s">
+        <v>767</v>
       </c>
       <c r="M309" s="1">
-        <v>194288.0</v>
+        <v>1415716.5</v>
       </c>
       <c r="N309" s="1">
-        <v>195130.47</v>
+        <v>1431677.12</v>
       </c>
       <c r="O309" s="1">
-        <v>0.03</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B310" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C310" s="1">
-        <v>381000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.505</v>
+        <v>104.967</v>
       </c>
       <c r="E310" s="1">
-        <v>102.47</v>
+        <v>104.83429667</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>390410.7</v>
+        <v>314502.89</v>
       </c>
       <c r="I310" s="1">
-        <v>-11296.65</v>
+        <v>398.11</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.893529813604</v>
+        <v>0.12658389244054</v>
       </c>
       <c r="K310">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="L310" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="M310" s="1">
-        <v>379114.05</v>
+        <v>314901.0</v>
       </c>
       <c r="N310" s="1">
-        <v>380116.13</v>
+        <v>316977.37</v>
       </c>
       <c r="O310" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B311" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C311" s="1">
-        <v>3215615.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>92.596</v>
+        <v>97.465</v>
       </c>
       <c r="E311" s="1">
-        <v>93.0314705</v>
+        <v>97.26</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>2991533.92</v>
+        <v>194520.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-14003.06</v>
+        <v>410.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.4680896280795</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K311">
-        <v>1.36</v>
+        <v>0.65</v>
       </c>
       <c r="L311" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="M311" s="1">
-        <v>2977530.86</v>
+        <v>194930.0</v>
       </c>
       <c r="N311" s="1">
-        <v>3021285.25</v>
+        <v>196224.52</v>
       </c>
       <c r="O311" s="1">
-        <v>0.5</v>
+        <v>0.03</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B312" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C312" s="1">
-        <v>480000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.052</v>
+        <v>99.919</v>
       </c>
       <c r="E312" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>479798.4</v>
+        <v>390410.7</v>
       </c>
       <c r="I312" s="1">
-        <v>451.2</v>
+        <v>-9719.31</v>
       </c>
       <c r="J312" s="1">
-        <v>0.094039496588567</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K312">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.5</v>
+      </c>
+      <c r="L312" t="s">
+        <v>776</v>
       </c>
       <c r="M312" s="1">
-        <v>480249.6</v>
+        <v>380691.39</v>
       </c>
       <c r="N312" s="1">
-        <v>480594.81</v>
+        <v>382612.05</v>
       </c>
       <c r="O312" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B313" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C313" s="1">
-        <v>591000.0</v>
+        <v>3332615.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.828</v>
+        <v>92.985</v>
       </c>
       <c r="E313" s="1">
-        <v>99.422</v>
+        <v>93.04072238</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>587584.02</v>
+        <v>3100689.07</v>
       </c>
       <c r="I313" s="1">
-        <v>-9420.54</v>
+        <v>-1857.01</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.6032668825813</v>
+        <v>-0.059890235946812</v>
       </c>
       <c r="K313">
-        <v>0.62</v>
+        <v>1.46</v>
       </c>
       <c r="L313" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="M313" s="1">
-        <v>578163.48</v>
+        <v>3098832.06</v>
       </c>
       <c r="N313" s="1">
-        <v>581847.11</v>
+        <v>3147492.8</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B314" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C314" s="1">
-        <v>700000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>74.523</v>
+        <v>100.44</v>
       </c>
       <c r="E314" s="1">
-        <v>74.46428571</v>
+        <v>99.958</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>521250.0</v>
+        <v>479798.4</v>
       </c>
       <c r="I314" s="1">
-        <v>411.0</v>
+        <v>2313.6</v>
       </c>
       <c r="J314" s="1">
-        <v>0.078848920863309</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K314">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="L314" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="M314" s="1">
-        <v>521661.0</v>
+        <v>482112.0</v>
       </c>
       <c r="N314" s="1">
-        <v>524206.89</v>
+        <v>483542.14</v>
       </c>
       <c r="O314" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B315" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C315" s="1">
-        <v>600000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.949</v>
+        <v>98.31</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>600000.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I315" s="1">
-        <v>5694.0</v>
+        <v>-6571.92</v>
       </c>
       <c r="J315" s="1">
-        <v>0.949</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K315">
-        <v>2.66</v>
+        <v>0.82</v>
       </c>
       <c r="L315" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="M315" s="1">
-        <v>605694.0</v>
+        <v>581012.1</v>
       </c>
       <c r="N315" s="1">
-        <v>621650.78</v>
+        <v>585853.44</v>
       </c>
       <c r="O315" s="1">
         <v>0.1</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="B316" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>95.388</v>
+        <v>75.549</v>
       </c>
       <c r="E316" s="1">
-        <v>99.405</v>
+        <v>74.46428571</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>397620.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-16068.0</v>
+        <v>7593.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-4.0410442130678</v>
+        <v>1.456690647482</v>
       </c>
       <c r="K316">
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
       <c r="L316" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="M316" s="1">
-        <v>381552.0</v>
+        <v>528843.0</v>
       </c>
       <c r="N316" s="1">
-        <v>385365.7</v>
+        <v>531705.33</v>
       </c>
       <c r="O316" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="B317" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C317" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.364</v>
+        <v>101.57</v>
       </c>
       <c r="E317" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>301980.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-6888.0</v>
+        <v>9420.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.2809457579972</v>
+        <v>1.57</v>
       </c>
       <c r="K317">
-        <v>2.85</v>
+        <v>2.89</v>
       </c>
       <c r="L317" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="M317" s="1">
-        <v>295092.0</v>
+        <v>609420.0</v>
       </c>
       <c r="N317" s="1">
-        <v>303635.84</v>
+        <v>626769.83</v>
       </c>
       <c r="O317" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="B318" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C318" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.327</v>
+        <v>95.968</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0625</v>
+        <v>99.405</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>600375.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I318" s="1">
-        <v>1587.0</v>
+        <v>-13748.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.26433479075578</v>
+        <v>-3.4575725567124</v>
       </c>
       <c r="K318">
-        <v>0.19</v>
+        <v>1.13</v>
       </c>
       <c r="L318" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="M318" s="1">
-        <v>601962.0</v>
+        <v>383872.0</v>
       </c>
       <c r="N318" s="1">
-        <v>603112.68</v>
+        <v>388408.99</v>
       </c>
       <c r="O318" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B319" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C319" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>91.974</v>
+        <v>98.816</v>
       </c>
       <c r="E319" s="1">
-        <v>99.696</v>
+        <v>100.66</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>1595136.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-123552.0</v>
+        <v>-5532.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-7.7455464612422</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K319">
-        <v>0.31</v>
+        <v>3.05</v>
       </c>
       <c r="L319" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="M319" s="1">
-        <v>1471584.0</v>
+        <v>296448.0</v>
       </c>
       <c r="N319" s="1">
-        <v>1476600.99</v>
+        <v>305602.11</v>
       </c>
       <c r="O319" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="B320" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C320" s="1">
-        <v>641000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.977</v>
+        <v>100.666</v>
       </c>
       <c r="E320" s="1">
-        <v>100.14873635</v>
+        <v>100.0625</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>641953.4</v>
+        <v>600375.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-13920.83</v>
+        <v>3621.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.1685109853768</v>
+        <v>0.60312304809494</v>
       </c>
       <c r="K320">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="L320" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="M320" s="1">
-        <v>628032.57</v>
+        <v>603996.0</v>
       </c>
       <c r="N320" s="1">
-        <v>631233.18</v>
+        <v>606728.88</v>
       </c>
       <c r="O320" s="1">
         <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="B321" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C321" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>98.798</v>
+        <v>92.273</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>99.696</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>600000.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-7212.0</v>
+        <v>-118768.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.202</v>
+        <v>-7.4456347295779</v>
       </c>
       <c r="K321">
-        <v>1.75</v>
+        <v>0.33</v>
       </c>
       <c r="L321" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="M321" s="1">
-        <v>592788.0</v>
+        <v>1476368.0</v>
       </c>
       <c r="N321" s="1">
-        <v>603272.48</v>
+        <v>1481722.52</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="B322" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="C322" s="1">
-        <v>1400000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.486</v>
+        <v>98.322</v>
       </c>
       <c r="E322" s="1">
-        <v>99.55221429</v>
+        <v>100.14873635</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>1393731.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I322" s="1">
-        <v>-927.0</v>
+        <v>-11709.38</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.066512117474606</v>
+        <v>-1.8240233636896</v>
       </c>
       <c r="K322">
-        <v>0.99</v>
+        <v>0.7</v>
       </c>
       <c r="L322" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="M322" s="1">
-        <v>1392804.0</v>
+        <v>630244.02</v>
       </c>
       <c r="N322" s="1">
-        <v>1406640.99</v>
+        <v>634748.58</v>
       </c>
       <c r="O322" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="B323" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C323" s="1">
         <v>600000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.58</v>
+        <v>99.322</v>
       </c>
       <c r="E323" s="1">
-        <v>99.066</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>594396.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-2916.0</v>
+        <v>-4068.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.49058203621828</v>
+        <v>-0.678</v>
       </c>
       <c r="K323">
-        <v>0.54</v>
+        <v>1.97</v>
       </c>
       <c r="L323" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="M323" s="1">
-        <v>591480.0</v>
+        <v>595932.0</v>
       </c>
       <c r="N323" s="1">
-        <v>594697.81</v>
+        <v>607781.33</v>
       </c>
       <c r="O323" s="1">
         <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="B324" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="C324" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.197</v>
+        <v>99.79</v>
       </c>
       <c r="E324" s="1">
-        <v>99.683</v>
+        <v>99.55221429</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>897147.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-4374.0</v>
+        <v>3329.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.48754551929617</v>
+        <v>0.23885527408087</v>
       </c>
       <c r="K324">
-        <v>3.22</v>
+        <v>1.18</v>
       </c>
       <c r="L324" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="M324" s="1">
-        <v>892773.0</v>
+        <v>1397060.0</v>
       </c>
       <c r="N324" s="1">
-        <v>921714.78</v>
+        <v>1413639.45</v>
       </c>
       <c r="O324" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B325" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C325" s="1">
-        <v>545000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.11</v>
+        <v>99.065</v>
       </c>
       <c r="E325" s="1">
-        <v>100.0</v>
+        <v>99.066</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>545000.0</v>
+        <v>594396.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-10300.5</v>
+        <v>-6.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.89</v>
+        <v>-0.0010094280580623</v>
       </c>
       <c r="K325">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="L325" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="M325" s="1">
-        <v>534699.5</v>
+        <v>594390.0</v>
       </c>
       <c r="N325" s="1">
-        <v>539092.6</v>
+        <v>598918.77</v>
       </c>
       <c r="O325" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="B326" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C326" s="1">
-        <v>368000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>98.515</v>
+        <v>100.017</v>
       </c>
       <c r="E326" s="1">
-        <v>99.23</v>
+        <v>99.683</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>365166.4</v>
+        <v>897147.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-2631.2</v>
+        <v>3006.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.72054822130404</v>
+        <v>0.33506214700601</v>
       </c>
       <c r="K326">
-        <v>2.32</v>
+        <v>3.44</v>
       </c>
       <c r="L326" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="M326" s="1">
-        <v>362535.2</v>
+        <v>900153.0</v>
       </c>
       <c r="N326" s="1">
-        <v>371076.08</v>
+        <v>931129.03</v>
       </c>
       <c r="O326" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="B327" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C327" s="1">
-        <v>366000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.38</v>
+        <v>98.761</v>
       </c>
       <c r="E327" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>364166.34</v>
+        <v>545000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-435.54</v>
+        <v>-6752.55</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.11959919195168</v>
+        <v>-1.239</v>
       </c>
       <c r="K327">
-        <v>1.2</v>
+        <v>1.04</v>
       </c>
       <c r="L327" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="M327" s="1">
-        <v>363730.8</v>
+        <v>538247.45</v>
       </c>
       <c r="N327" s="1">
-        <v>368130.32</v>
+        <v>543895.73</v>
       </c>
       <c r="O327" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="B328" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C328" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.12</v>
+        <v>99.962</v>
       </c>
       <c r="E328" s="1">
-        <v>99.897</v>
+        <v>99.7</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>299691.0</v>
+        <v>797600.0</v>
       </c>
       <c r="I328" s="1">
-        <v>669.0</v>
+        <v>2096.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.22322992682463</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K328">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="L328">
-        <v>700.68</v>
+        <v>71.23</v>
       </c>
       <c r="M328" s="1">
-        <v>300360.0</v>
+        <v>799696.0</v>
       </c>
       <c r="N328" s="1">
-        <v>301060.68</v>
+        <v>799767.23</v>
       </c>
       <c r="O328" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B329" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C329" s="1">
-        <v>585000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>101.423</v>
+        <v>98.897</v>
       </c>
       <c r="E329" s="1">
-        <v>100.58151111</v>
+        <v>99.23</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>588401.84</v>
+        <v>365166.4</v>
       </c>
       <c r="I329" s="1">
-        <v>4922.71</v>
+        <v>-1225.44</v>
       </c>
       <c r="J329" s="1">
-        <v>0.83662382836872</v>
+        <v>-0.33558399677517</v>
       </c>
       <c r="K329">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>601.03</v>
+        <v>2.52</v>
+      </c>
+      <c r="L329" t="s">
+        <v>826</v>
       </c>
       <c r="M329" s="1">
-        <v>593324.55</v>
+        <v>363940.96</v>
       </c>
       <c r="N329" s="1">
-        <v>593925.58</v>
+        <v>373230.44</v>
       </c>
       <c r="O329" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B330" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C330" s="1">
-        <v>264000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.698</v>
+        <v>99.81</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>264000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I330" s="1">
-        <v>-3437.28</v>
+        <v>1138.26</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.302</v>
+        <v>0.31256595543674</v>
       </c>
       <c r="K330">
-        <v>1.63</v>
+        <v>1.43</v>
       </c>
       <c r="L330" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="M330" s="1">
-        <v>260562.72</v>
+        <v>365304.6</v>
       </c>
       <c r="N330" s="1">
-        <v>264852.76</v>
+        <v>370531.38</v>
       </c>
       <c r="O330" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B331" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.753</v>
+        <v>100.477</v>
       </c>
       <c r="E331" s="1">
-        <v>100.23</v>
+        <v>99.897</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>400920.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-5908.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.4736106954006</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K331">
-        <v>2.57</v>
+        <v>0.47</v>
       </c>
       <c r="L331" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="M331" s="1">
-        <v>395012.0</v>
+        <v>301431.0</v>
       </c>
       <c r="N331" s="1">
-        <v>405285.97</v>
+        <v>302832.37</v>
       </c>
       <c r="O331" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B332" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="C332" s="1">
-        <v>800000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.854</v>
+        <v>101.665</v>
       </c>
       <c r="E332" s="1">
-        <v>99.871</v>
+        <v>100.58151111</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>798968.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I332" s="1">
-        <v>-8136.0</v>
+        <v>6338.41</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.0183136245757</v>
+        <v>1.077224707523</v>
       </c>
       <c r="K332">
-        <v>1.85</v>
+        <v>0.33</v>
       </c>
       <c r="L332" t="s">
-        <v>695</v>
+        <v>835</v>
       </c>
       <c r="M332" s="1">
-        <v>790832.0</v>
+        <v>594740.25</v>
       </c>
       <c r="N332" s="1">
-        <v>805610.08</v>
+        <v>596663.54</v>
       </c>
       <c r="O332" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="B333" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="C333" s="1">
-        <v>412000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.218</v>
+        <v>99.463</v>
       </c>
       <c r="E333" s="1">
         <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>412000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>898.16</v>
+        <v>-1417.68</v>
       </c>
       <c r="J333" s="1">
-        <v>0.218</v>
+        <v>-0.537</v>
       </c>
       <c r="K333">
-        <v>0.28</v>
+        <v>1.84</v>
       </c>
       <c r="L333" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="M333" s="1">
-        <v>412898.16</v>
+        <v>262582.32</v>
       </c>
       <c r="N333" s="1">
-        <v>414053.3</v>
+        <v>267427.54</v>
       </c>
       <c r="O333" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="B334" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="C334" s="1">
-        <v>37512000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>87.436</v>
+        <v>99.251</v>
       </c>
       <c r="E334" s="1">
-        <v>87.2536993</v>
+        <v>100.23</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>32730607.68</v>
+        <v>400920.0</v>
       </c>
       <c r="I334" s="1">
-        <v>68384.64</v>
+        <v>-3916.0</v>
       </c>
       <c r="J334" s="1">
-        <v>0.20893177624009</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K334">
-        <v>0.02</v>
+        <v>2.79</v>
       </c>
       <c r="L334" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="M334" s="1">
-        <v>32798992.32</v>
+        <v>397004.0</v>
       </c>
       <c r="N334" s="1">
-        <v>32808344.63</v>
+        <v>408182.08</v>
       </c>
       <c r="O334" s="1">
-        <v>5.41</v>
+        <v>0.07</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="B335" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="C335" s="1">
-        <v>928000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.65</v>
+        <v>99.195</v>
       </c>
       <c r="E335" s="1">
-        <v>100.28486961</v>
+        <v>99.871</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>930643.59</v>
+        <v>798968.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-5891.59</v>
+        <v>-5408.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.63306619884418</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K335">
-        <v>0.54</v>
+        <v>2.08</v>
       </c>
       <c r="L335" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="M335" s="1">
-        <v>924752.0</v>
+        <v>793560.0</v>
       </c>
       <c r="N335" s="1">
-        <v>929735.23</v>
+        <v>810206.58</v>
       </c>
       <c r="O335" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B336" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C336" s="1">
-        <v>500000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.303</v>
+        <v>100.675</v>
       </c>
       <c r="E336" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>487050.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>14465.0</v>
+        <v>2781.0</v>
       </c>
       <c r="J336" s="1">
-        <v>2.9699209526743</v>
+        <v>0.675</v>
       </c>
       <c r="K336">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="L336" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="M336" s="1">
-        <v>501515.0</v>
+        <v>414781.0</v>
       </c>
       <c r="N336" s="1">
-        <v>502720.48</v>
+        <v>416913.56</v>
       </c>
       <c r="O336" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B337" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C337" s="1">
-        <v>615000.0</v>
+        <v>38881000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.144</v>
+        <v>87.845</v>
       </c>
       <c r="E337" s="1">
-        <v>99.166</v>
+        <v>87.28423695</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>609870.9</v>
+        <v>33936984.17</v>
       </c>
       <c r="I337" s="1">
-        <v>-6285.3</v>
+        <v>218030.28</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.030595163665</v>
+        <v>0.64245626219414</v>
       </c>
       <c r="K337">
-        <v>1.29</v>
+        <v>0.07</v>
       </c>
       <c r="L337" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="M337" s="1">
-        <v>603585.6</v>
+        <v>34155014.45</v>
       </c>
       <c r="N337" s="1">
-        <v>611536.37</v>
+        <v>34181112.66</v>
       </c>
       <c r="O337" s="1">
-        <v>0.1</v>
+        <v>5.56</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="B338" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="C338" s="1">
-        <v>585000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>98.871</v>
+        <v>99.984</v>
       </c>
       <c r="E338" s="1">
-        <v>99.492</v>
+        <v>100.28486961</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>582028.2</v>
+        <v>930643.59</v>
       </c>
       <c r="I338" s="1">
-        <v>-3632.85</v>
+        <v>-2792.07</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.62417078760101</v>
+        <v>-0.30001496061451</v>
       </c>
       <c r="K338">
-        <v>0.99</v>
+        <v>0.75</v>
       </c>
       <c r="L338" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="M338" s="1">
-        <v>578395.35</v>
+        <v>927851.52</v>
       </c>
       <c r="N338" s="1">
-        <v>584205.28</v>
+        <v>934792.45</v>
       </c>
       <c r="O338" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="B339" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="C339" s="1">
-        <v>575000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.501</v>
+        <v>100.306</v>
       </c>
       <c r="E339" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>575000.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I339" s="1">
-        <v>2880.75</v>
+        <v>14480.0</v>
       </c>
       <c r="J339" s="1">
-        <v>0.501</v>
+        <v>2.9730007186121</v>
       </c>
       <c r="K339">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="L339" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="M339" s="1">
-        <v>577880.75</v>
+        <v>501530.0</v>
       </c>
       <c r="N339" s="1">
-        <v>579336.04</v>
+        <v>503940.96</v>
       </c>
       <c r="O339" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="B340" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C340" s="1">
-        <v>556000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.877</v>
+        <v>98.559</v>
       </c>
       <c r="E340" s="1">
-        <v>100.0</v>
+        <v>99.166</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>556000.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I340" s="1">
-        <v>-683.88</v>
+        <v>-3733.05</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.123</v>
+        <v>-0.61210495532743</v>
       </c>
       <c r="K340">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>905.98</v>
+        <v>1.48</v>
+      </c>
+      <c r="L340" t="s">
+        <v>859</v>
       </c>
       <c r="M340" s="1">
-        <v>555316.12</v>
+        <v>606137.85</v>
       </c>
       <c r="N340" s="1">
-        <v>556222.1</v>
+        <v>615247.01</v>
       </c>
       <c r="O340" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="B341" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="C341" s="1">
-        <v>600000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>88.452</v>
+        <v>99.25</v>
       </c>
       <c r="E341" s="1">
-        <v>85.42465</v>
+        <v>99.492</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>512547.9</v>
+        <v>582028.2</v>
       </c>
       <c r="I341" s="1">
-        <v>18164.1</v>
+        <v>-1415.7</v>
       </c>
       <c r="J341" s="1">
-        <v>3.5438834107017</v>
+        <v>-0.24323563703614</v>
       </c>
       <c r="K341">
+        <v>1.37</v>
+      </c>
+      <c r="L341" t="s">
+        <v>862</v>
+      </c>
+      <c r="M341" s="1">
+        <v>580612.5</v>
+      </c>
+      <c r="N341" s="1">
+        <v>588626.2</v>
+      </c>
+      <c r="O341" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="B342" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="C342" s="1">
-        <v>520000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>101.26</v>
+        <v>100.964</v>
       </c>
       <c r="E342" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>518850.8</v>
+        <v>575000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>7701.2</v>
+        <v>5543.0</v>
       </c>
       <c r="J342" s="1">
-        <v>1.4842802593732</v>
+        <v>0.964</v>
       </c>
       <c r="K342">
-        <v>1.77</v>
+        <v>0.52</v>
       </c>
       <c r="L342" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="M342" s="1">
-        <v>526552.0</v>
+        <v>580543.0</v>
       </c>
       <c r="N342" s="1">
-        <v>535741.04</v>
+        <v>583522.87</v>
       </c>
       <c r="O342" s="1">
         <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="B343" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C343" s="1">
-        <v>600000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.501</v>
+        <v>100.345</v>
       </c>
       <c r="E343" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>617634.0</v>
+        <v>556000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-14628.0</v>
+        <v>1918.2</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.3683929317363</v>
+        <v>0.345</v>
       </c>
       <c r="K343">
-        <v>0.79</v>
+        <v>0.4</v>
       </c>
       <c r="L343" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="M343" s="1">
-        <v>603006.0</v>
+        <v>557918.2</v>
       </c>
       <c r="N343" s="1">
-        <v>607773.12</v>
+        <v>560152.94</v>
       </c>
       <c r="O343" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="B344" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="C344" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>97.447</v>
+        <v>88.786</v>
       </c>
       <c r="E344" s="1">
-        <v>100.761</v>
+        <v>85.42465</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>906849.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I344" s="1">
-        <v>-29826.0</v>
+        <v>20168.1</v>
       </c>
       <c r="J344" s="1">
-        <v>-3.2889709312135</v>
+        <v>3.9348712578863</v>
       </c>
       <c r="K344">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>0.15</v>
+      </c>
+      <c r="L344">
+        <v>900.0</v>
       </c>
       <c r="M344" s="1">
-        <v>877023.0</v>
+        <v>532716.0</v>
       </c>
       <c r="N344" s="1">
-        <v>883014.78</v>
+        <v>533616.0</v>
       </c>
       <c r="O344" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="B345" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="C345" s="1">
-        <v>500000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>104.452</v>
+        <v>101.498</v>
       </c>
       <c r="E345" s="1">
-        <v>104.55</v>
+        <v>99.779</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>522750.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I345" s="1">
-        <v>-490.0</v>
+        <v>8938.8</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.093735054997609</v>
+        <v>1.7228074043636</v>
       </c>
       <c r="K345">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>1.99</v>
+      </c>
+      <c r="L345" t="s">
+        <v>873</v>
       </c>
       <c r="M345" s="1">
-        <v>522260.0</v>
+        <v>527789.6</v>
       </c>
       <c r="N345" s="1">
-        <v>523133.29</v>
+        <v>538153.98</v>
       </c>
       <c r="O345" s="1">
         <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="B346" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="C346" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.987</v>
+        <v>100.908</v>
       </c>
       <c r="E346" s="1">
-        <v>99.589</v>
+        <v>102.939</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>746917.5</v>
+        <v>617634.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-12015.0</v>
+        <v>-12186.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.6086113928245</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K346">
-        <v>2.42</v>
+        <v>1.01</v>
       </c>
       <c r="L346" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="M346" s="1">
-        <v>734902.5</v>
+        <v>605448.0</v>
       </c>
       <c r="N346" s="1">
-        <v>753087.43</v>
+        <v>611526.08</v>
       </c>
       <c r="O346" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="B347" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="C347" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>102.173</v>
+        <v>98.108</v>
       </c>
       <c r="E347" s="1">
-        <v>103.012</v>
+        <v>100.761</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>721084.0</v>
+        <v>906849.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-5873.0</v>
+        <v>-23877.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.81446821729507</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K347">
-        <v>0.42</v>
+        <v>0.87</v>
       </c>
       <c r="L347" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="M347" s="1">
-        <v>715211.0</v>
+        <v>882972.0</v>
       </c>
       <c r="N347" s="1">
-        <v>718126.07</v>
+        <v>890794.6</v>
       </c>
       <c r="O347" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="B348" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="C348" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.409</v>
+        <v>104.821</v>
       </c>
       <c r="E348" s="1">
-        <v>99.908</v>
+        <v>104.55</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>399632.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-9996.0</v>
+        <v>1355.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.5013011971013</v>
+        <v>0.25920612147298</v>
       </c>
       <c r="K348">
-        <v>1.09</v>
+        <v>0.43</v>
       </c>
       <c r="L348" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="M348" s="1">
-        <v>389636.0</v>
+        <v>524105.0</v>
       </c>
       <c r="N348" s="1">
-        <v>393984.61</v>
+        <v>526259.11</v>
       </c>
       <c r="O348" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="B349" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>103.784</v>
+        <v>98.348</v>
       </c>
       <c r="E349" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>639600.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I349" s="1">
-        <v>-16896.0</v>
+        <v>-9307.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.6416510318949</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K349">
-        <v>2.41</v>
+        <v>2.61</v>
       </c>
       <c r="L349" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="M349" s="1">
-        <v>622704.0</v>
+        <v>737610.0</v>
       </c>
       <c r="N349" s="1">
-        <v>637165.64</v>
+        <v>757151.1</v>
       </c>
       <c r="O349" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="B350" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="C350" s="1">
-        <v>1025000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.916</v>
+        <v>98.041</v>
       </c>
       <c r="E350" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>1023995.5</v>
+        <v>399632.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-20356.5</v>
+        <v>-7468.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.9879481892254</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K350">
-        <v>0.82</v>
+        <v>1.31</v>
       </c>
       <c r="L350" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="M350" s="1">
-        <v>1003639.0</v>
+        <v>392164.0</v>
       </c>
       <c r="N350" s="1">
-        <v>1012088.23</v>
+        <v>397416.78</v>
       </c>
       <c r="O350" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B351" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C351" s="1">
-        <v>526000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.225</v>
+        <v>102.626</v>
       </c>
       <c r="E351" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>526000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I351" s="1">
-        <v>1183.5</v>
+        <v>-2702.0</v>
       </c>
       <c r="J351" s="1">
-        <v>0.225</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K351">
-        <v>1.21</v>
+        <v>0.7</v>
       </c>
       <c r="L351" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="M351" s="1">
-        <v>527183.5</v>
+        <v>718382.0</v>
       </c>
       <c r="N351" s="1">
-        <v>533571.88</v>
+        <v>723301.18</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="B352" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="C352" s="1">
-        <v>211000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.021</v>
+        <v>104.274</v>
       </c>
       <c r="E352" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>211000.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I352" s="1">
-        <v>2154.31</v>
+        <v>-13956.0</v>
       </c>
       <c r="J352" s="1">
-        <v>1.021</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K352">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>622.7</v>
+        <v>2.67</v>
+      </c>
+      <c r="L352" t="s">
+        <v>893</v>
       </c>
       <c r="M352" s="1">
-        <v>213154.31</v>
+        <v>625644.0</v>
       </c>
       <c r="N352" s="1">
-        <v>213777.01</v>
+        <v>641642.63</v>
       </c>
       <c r="O352" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="B353" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="C353" s="1">
-        <v>302000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>102.28</v>
+        <v>98.774</v>
       </c>
       <c r="E353" s="1">
-        <v>99.477</v>
+        <v>99.902</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>300420.54</v>
+        <v>1023995.5</v>
       </c>
       <c r="I353" s="1">
-        <v>8465.06</v>
+        <v>-11562.0</v>
       </c>
       <c r="J353" s="1">
-        <v>2.8177367632719</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K353">
-        <v>3.82</v>
+        <v>1.04</v>
       </c>
       <c r="L353" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="M353" s="1">
-        <v>308885.6</v>
+        <v>1012433.5</v>
       </c>
       <c r="N353" s="1">
-        <v>320421.59</v>
+        <v>1023122.28</v>
       </c>
       <c r="O353" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="B354" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="C354" s="1">
-        <v>500000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.834</v>
+        <v>100.6</v>
       </c>
       <c r="E354" s="1">
-        <v>103.48</v>
+        <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>517400.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-8230.0</v>
+        <v>3156.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.5906455353692</v>
+        <v>0.6</v>
       </c>
       <c r="K354">
-        <v>0.63</v>
+        <v>1.46</v>
       </c>
       <c r="L354" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="M354" s="1">
-        <v>509170.0</v>
+        <v>529156.0</v>
       </c>
       <c r="N354" s="1">
-        <v>512313.84</v>
+        <v>536822.05</v>
       </c>
       <c r="O354" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="B355" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="C355" s="1">
-        <v>700000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.654</v>
+        <v>101.675</v>
       </c>
       <c r="E355" s="1">
-        <v>99.44457143</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>696112.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-5534.0</v>
+        <v>3534.25</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.79498701358402</v>
+        <v>1.675</v>
       </c>
       <c r="K355">
-        <v>2.59</v>
+        <v>0.54</v>
       </c>
       <c r="L355" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="M355" s="1">
-        <v>690578.0</v>
+        <v>214534.25</v>
       </c>
       <c r="N355" s="1">
-        <v>708710.88</v>
+        <v>215683.85</v>
       </c>
       <c r="O355" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="B356" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="C356" s="1">
-        <v>563000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.03</v>
+        <v>102.838</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>99.477</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>563000.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I356" s="1">
-        <v>168.9</v>
+        <v>10150.22</v>
       </c>
       <c r="J356" s="1">
-        <v>0.03</v>
+        <v>3.3786704464349</v>
       </c>
       <c r="K356">
-        <v>0.28</v>
+        <v>4.07</v>
       </c>
       <c r="L356" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="M356" s="1">
-        <v>563168.9</v>
+        <v>310570.76</v>
       </c>
       <c r="N356" s="1">
-        <v>564741.47</v>
+        <v>322857.61</v>
       </c>
       <c r="O356" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="B357" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="C357" s="1">
-        <v>954000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.434</v>
+        <v>102.048</v>
       </c>
       <c r="E357" s="1">
-        <v>102.38446331</v>
+        <v>103.48</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>976747.78</v>
+        <v>517400.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-28147.42</v>
+        <v>-7160.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-2.8817490632024</v>
+        <v>-1.3838422883649</v>
       </c>
       <c r="K357">
-        <v>3.26</v>
+        <v>0.88</v>
       </c>
       <c r="L357" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="M357" s="1">
-        <v>948600.36</v>
+        <v>510240.0</v>
       </c>
       <c r="N357" s="1">
-        <v>979670.7</v>
+        <v>514664.66</v>
       </c>
       <c r="O357" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="B358" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="C358" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>97.896</v>
+        <v>99.451</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>99.44457143</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>600000.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-12624.0</v>
+        <v>45.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-2.104</v>
+        <v>0.0064644769807157</v>
       </c>
       <c r="K358">
-        <v>1.0</v>
+        <v>2.82</v>
       </c>
       <c r="L358" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="M358" s="1">
-        <v>587376.0</v>
+        <v>696157.0</v>
       </c>
       <c r="N358" s="1">
-        <v>593389.18</v>
+        <v>715924.81</v>
       </c>
       <c r="O358" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="B359" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="C359" s="1">
-        <v>300000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.593</v>
+        <v>100.663</v>
       </c>
       <c r="E359" s="1">
         <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>300000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>1779.0</v>
+        <v>3732.69</v>
       </c>
       <c r="J359" s="1">
-        <v>0.593</v>
+        <v>0.663</v>
       </c>
       <c r="K359">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="L359" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="M359" s="1">
-        <v>301779.0</v>
+        <v>566732.69</v>
       </c>
       <c r="N359" s="1">
-        <v>302779.85</v>
+        <v>569586.62</v>
       </c>
       <c r="O359" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="B360" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>95.801</v>
+        <v>100.292</v>
       </c>
       <c r="E360" s="1">
-        <v>97.25</v>
+        <v>102.38446331</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>583500.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I360" s="1">
-        <v>-8694.0</v>
+        <v>-19962.1</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.4899742930591</v>
+        <v>-2.0437312895659</v>
       </c>
       <c r="K360">
+        <v>3.48</v>
+      </c>
+      <c r="L360" t="s">
+        <v>917</v>
+      </c>
+      <c r="M360" s="1">
+        <v>956785.68</v>
+      </c>
+      <c r="N360" s="1">
+        <v>990012.32</v>
+      </c>
+      <c r="O360" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="B361" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="C361" s="1">
-        <v>398000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.453</v>
+        <v>98.331</v>
       </c>
       <c r="E361" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>396786.1</v>
+        <v>600000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-963.16</v>
+        <v>-10014.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.24274035809218</v>
+        <v>-1.669</v>
       </c>
       <c r="K361">
-        <v>0.58</v>
+        <v>1.18</v>
       </c>
       <c r="L361" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="M361" s="1">
-        <v>395822.94</v>
+        <v>589986.0</v>
       </c>
       <c r="N361" s="1">
-        <v>398112.8</v>
+        <v>597074.71</v>
       </c>
       <c r="O361" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="B362" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="C362" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>82.806</v>
+        <v>101.06</v>
       </c>
       <c r="E362" s="1">
-        <v>94.91728571</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>664421.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-84779.0</v>
+        <v>3180.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-12.759831492382</v>
+        <v>1.06</v>
       </c>
       <c r="K362">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="L362" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="M362" s="1">
-        <v>579642.0</v>
+        <v>303180.0</v>
       </c>
       <c r="N362" s="1">
-        <v>583295.42</v>
+        <v>304848.08</v>
       </c>
       <c r="O362" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="B363" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="C363" s="1">
-        <v>2400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>90.126</v>
+        <v>96.316</v>
       </c>
       <c r="E363" s="1">
-        <v>81.919</v>
+        <v>97.25</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>1966056.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I363" s="1">
-        <v>196968.0</v>
+        <v>-5604.0</v>
       </c>
       <c r="J363" s="1">
-        <v>10.018432842198</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K363">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="L363" t="s">
-        <v>791</v>
+        <v>926</v>
       </c>
       <c r="M363" s="1">
-        <v>2163024.0</v>
+        <v>577896.0</v>
       </c>
       <c r="N363" s="1">
-        <v>2164174.68</v>
+        <v>579745.32</v>
       </c>
       <c r="O363" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
       <c r="B364" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="C364" s="1">
-        <v>2300000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>98.268</v>
+        <v>99.903</v>
       </c>
       <c r="E364" s="1">
-        <v>98.009</v>
+        <v>99.695</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>2254207.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I364" s="1">
-        <v>5957.0</v>
+        <v>827.84</v>
       </c>
       <c r="J364" s="1">
-        <v>0.26426144537747</v>
+        <v>0.20863634083956</v>
       </c>
       <c r="K364">
-        <v>1.12</v>
+        <v>0.8</v>
       </c>
       <c r="L364" t="s">
-        <v>919</v>
+        <v>929</v>
       </c>
       <c r="M364" s="1">
-        <v>2260164.0</v>
+        <v>397613.94</v>
       </c>
       <c r="N364" s="1">
-        <v>2285968.11</v>
+        <v>400803.39</v>
       </c>
       <c r="O364" s="1">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
       <c r="B365" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
       <c r="C365" s="1">
-        <v>987000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>89.75</v>
+        <v>83.281</v>
       </c>
       <c r="E365" s="1">
-        <v>99.73456738</v>
+        <v>94.91728571</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>984380.18</v>
+        <v>664421.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-98547.68</v>
+        <v>-81454.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-10.011140208044</v>
+        <v>-12.259395774667</v>
       </c>
       <c r="K365">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="L365" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="M365" s="1">
-        <v>885832.5</v>
+        <v>582967.0</v>
       </c>
       <c r="N365" s="1">
-        <v>892200.68</v>
+        <v>586936.86</v>
       </c>
       <c r="O365" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="B366" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="C366" s="1">
-        <v>155000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.842</v>
+        <v>90.489</v>
       </c>
       <c r="E366" s="1">
-        <v>99.417</v>
+        <v>81.919</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>154096.35</v>
+        <v>1966056.0</v>
       </c>
       <c r="I366" s="1">
-        <v>2208.75</v>
+        <v>205680.0</v>
       </c>
       <c r="J366" s="1">
-        <v>1.4333564682097</v>
+        <v>10.46155348576</v>
       </c>
       <c r="K366">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>0.08</v>
+      </c>
+      <c r="L366" t="s">
+        <v>935</v>
       </c>
       <c r="M366" s="1">
-        <v>156305.1</v>
+        <v>2171736.0</v>
       </c>
       <c r="N366" s="1">
-        <v>156942.09</v>
+        <v>2173609.97</v>
       </c>
       <c r="O366" s="1">
-        <v>0.03</v>
+        <v>0.35</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>925</v>
+        <v>936</v>
       </c>
       <c r="B367" t="s">
-        <v>926</v>
+        <v>937</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>98.779</v>
+        <v>98.913</v>
       </c>
       <c r="E367" s="1">
-        <v>100.0</v>
+        <v>98.009</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>600000.0</v>
+        <v>2254207.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-7326.0</v>
+        <v>20792.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-1.221</v>
+        <v>0.92236427266884</v>
       </c>
       <c r="K367">
-        <v>2.11</v>
+        <v>1.33</v>
       </c>
       <c r="L367" t="s">
-        <v>927</v>
+        <v>938</v>
       </c>
       <c r="M367" s="1">
-        <v>592674.0</v>
+        <v>2274999.0</v>
       </c>
       <c r="N367" s="1">
-        <v>605320.55</v>
+        <v>2305655.16</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>928</v>
+        <v>939</v>
       </c>
       <c r="B368" t="s">
-        <v>929</v>
+        <v>940</v>
       </c>
       <c r="C368" s="1">
-        <v>3094.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>0.0575</v>
+        <v>90.21</v>
       </c>
       <c r="E368" s="1">
-        <v>0.1083815449</v>
+        <v>99.73456738</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>0.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I368" s="1">
-        <v>-393568.75</v>
+        <v>-94007.48</v>
       </c>
       <c r="J368" s="1">
-        <v>0</v>
+        <v>-9.5499159684422</v>
       </c>
       <c r="K368">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L368" t="s">
+        <v>941</v>
       </c>
       <c r="M368" s="1">
-        <v>-393568.75</v>
+        <v>890372.7</v>
       </c>
       <c r="N368" s="1">
-        <v>-393568.75</v>
+        <v>897187.06</v>
       </c>
       <c r="O368" s="1">
-        <v>-0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>930</v>
+        <v>942</v>
       </c>
       <c r="B369" t="s">
-        <v>931</v>
+        <v>943</v>
       </c>
       <c r="C369" s="1">
-        <v>775.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>75.4</v>
+        <v>101.364</v>
       </c>
       <c r="E369" s="1">
-        <v>75.3</v>
+        <v>99.417</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>583575.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I369" s="1">
-        <v>775.0</v>
+        <v>3017.85</v>
       </c>
       <c r="J369" s="1">
-        <v>0.132802124834</v>
+        <v>1.9584175744591</v>
       </c>
       <c r="K369">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="L369">
-        <v>0.0</v>
+        <v>987.33</v>
       </c>
       <c r="M369" s="1">
-        <v>584350.0</v>
+        <v>157114.2</v>
       </c>
       <c r="N369" s="1">
-        <v>584350.0</v>
+        <v>158101.53</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="B370" t="s">
-        <v>933</v>
+        <v>945</v>
       </c>
       <c r="C370" s="1">
-        <v>-3094.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>0.04</v>
+        <v>99.295</v>
       </c>
       <c r="E370" s="1">
-        <v>0.0738493859</v>
+        <v>100.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>0.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I370" s="1">
-        <v>261825.0</v>
+        <v>-4230.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0</v>
+        <v>-0.705</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.3</v>
+      </c>
+      <c r="L370" t="s">
+        <v>946</v>
       </c>
       <c r="M370" s="1">
-        <v>261825.0</v>
+        <v>595770.0</v>
       </c>
       <c r="N370" s="1">
-        <v>261825.0</v>
+        <v>609556.82</v>
       </c>
       <c r="O370" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="B371" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="C371" s="1">
-        <v>-5400000.0</v>
+        <v>1183.0</v>
       </c>
       <c r="D371" s="1">
-        <v>11.2198</v>
+        <v>0.225</v>
       </c>
       <c r="E371" s="1">
-        <v>0.1158591519</v>
+        <v>0.2411453931</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>-625639.42</v>
+        <v>0.0</v>
       </c>
       <c r="I371" s="1">
-        <v>60270.22</v>
+        <v>-47750.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-9.6333795591077</v>
+        <v>0</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
-      <c r="L371" t="s">
-        <v>936</v>
+      <c r="L371">
+        <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>-565369.2</v>
+        <v>-47750.0</v>
       </c>
       <c r="N371" s="1">
-        <v>-605869.2</v>
+        <v>-47750.0</v>
       </c>
       <c r="O371" s="1">
-        <v>-0.1</v>
+        <v>-0.01</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>937</v>
+        <v>949</v>
       </c>
       <c r="B372" t="s">
-        <v>938</v>
+        <v>950</v>
       </c>
       <c r="C372" s="1">
-        <v>5400000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D372" s="1">
-        <v>11.2198</v>
+        <v>0.05</v>
       </c>
       <c r="E372" s="1">
-        <v>0.0763348926</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>412208.42</v>
+        <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>153160.78</v>
+        <v>-451581.25</v>
       </c>
       <c r="J372" s="1">
-        <v>37.156150279512</v>
+        <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
-      <c r="L372" t="s">
-        <v>939</v>
+      <c r="L372">
+        <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>565369.2</v>
+        <v>-451581.25</v>
       </c>
       <c r="N372" s="1">
-        <v>605869.2</v>
+        <v>-451581.25</v>
       </c>
       <c r="O372" s="1">
-        <v>0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>940</v>
+        <v>951</v>
       </c>
       <c r="B373" t="s">
-        <v>941</v>
+        <v>952</v>
       </c>
       <c r="C373" s="1">
-        <v>-5400000.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D373" s="1">
-        <v>10.4452</v>
+        <v>8.8</v>
       </c>
       <c r="E373" s="1">
-        <v>0.0676068926</v>
+        <v>18.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>-365077.22</v>
+        <v>266400.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-158463.58</v>
+        <v>-136160.0</v>
       </c>
       <c r="J373" s="1">
-        <v>43.405496513861</v>
+        <v>-51.111111111111</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373" t="s">
-        <v>936</v>
+      <c r="L373">
+        <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>-523540.8</v>
+        <v>130240.0</v>
       </c>
       <c r="N373" s="1">
-        <v>-564040.8</v>
+        <v>130240.0</v>
       </c>
       <c r="O373" s="1">
-        <v>-0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>942</v>
+        <v>953</v>
       </c>
       <c r="B374" t="s">
-        <v>943</v>
+        <v>954</v>
       </c>
       <c r="C374" s="1">
-        <v>2500000.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D374" s="1">
-        <v>10.4452</v>
+        <v>36.9</v>
       </c>
       <c r="E374" s="1">
-        <v>0.089418316</v>
+        <v>56.5</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>223545.79</v>
+        <v>836200.0</v>
       </c>
       <c r="I374" s="1">
-        <v>18834.21</v>
+        <v>-290080.0</v>
       </c>
       <c r="J374" s="1">
-        <v>8.4252134652144</v>
+        <v>-34.690265486726</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374" t="s">
-        <v>944</v>
+      <c r="L374">
+        <v>0.0</v>
       </c>
       <c r="M374" s="1">
-        <v>242380.0</v>
+        <v>546120.0</v>
       </c>
       <c r="N374" s="1">
-        <v>261130.0</v>
+        <v>546120.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>955</v>
+      </c>
+      <c r="B375" t="s">
+        <v>956</v>
+      </c>
+      <c r="C375" s="1">
+        <v>-1183.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="E375" s="1">
+        <v>0.1744568893</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>42756.25</v>
+      </c>
+      <c r="J375" s="1">
+        <v>0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>42756.25</v>
+      </c>
+      <c r="N375" s="1">
+        <v>42756.25</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>957</v>
+      </c>
+      <c r="B376" t="s">
+        <v>958</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-1183.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.075</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.0831741336</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>24175.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>24175.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>24175.0</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>959</v>
+      </c>
+      <c r="B377" t="s">
+        <v>960</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-1911.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.0783935113</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>207312.5</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>207312.5</v>
+      </c>
+      <c r="N377" s="1">
+        <v>207312.5</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>961</v>
+      </c>
+      <c r="B378" t="s">
+        <v>962</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-2960.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>17.1</v>
+      </c>
+      <c r="E378" s="1">
+        <v>30.4936486487</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-902612.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>396452.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-43.922748645043</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-506160.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-506160.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>963</v>
+      </c>
+      <c r="B379" t="s">
+        <v>964</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>11.49025552</v>
+      </c>
+      <c r="E379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-302606.3</v>
+      </c>
+      <c r="J379" s="1">
+        <v>0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379" t="s">
+        <v>965</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-302606.3</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-333217.41</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P379">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>