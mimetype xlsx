--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,2415 +100,2874 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...10 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...2 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...8 lines deleted...]
-    <t>PUBLICIS GROUPE SA</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 787.23</t>
+    <t>14 499.99</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...8 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>5 104.00</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 069.32</t>
+    <t>9 099.86</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>4 532.60</t>
+    <t>4 915.04</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>21 135.62</t>
+    <t>23 188.36</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>7 628.42</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 964.93</t>
+    <t>5 637.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 487.67</t>
-[...8 lines deleted...]
-    <t>9 696.58</t>
+    <t>5 819.18</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 684.93</t>
+    <t>15 349.32</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>43 336.94</t>
+    <t>49 368.37</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 013.70</t>
+    <t>12 123.29</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 544.52</t>
+    <t>14 070.21</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 512.33</t>
+    <t>14 843.84</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 396.03</t>
+    <t>9 614.84</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 938.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 729.45</t>
+    <t>16 301.37</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>33 283.56</t>
+    <t>36 649.32</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>17 958.16</t>
+    <t>19 607.38</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>19 672.58</t>
+    <t>22 575.09</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>8 075.34</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 872.80</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>11 315.07</t>
+    <t>12 609.59</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 136.99</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>7 279.11</t>
+    <t>9 082.19</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>2 849.22</t>
+    <t>3 281.40</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 507.22</t>
+    <t>5 110.87</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 073.97</t>
+    <t>3 145.21</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 060.38</t>
+    <t>4 469.45</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 177.62</t>
+    <t>11 281.22</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>7 166.10</t>
+    <t>8 414.38</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>41 951.71</t>
+    <t>1 322.26</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>18 641.10</t>
+    <t>20 638.36</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 247.97</t>
+    <t>4 753.23</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 809.73</t>
-[...8 lines deleted...]
-    <t>20 094.79</t>
+    <t>6 319.77</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>10 801.37</t>
+    <t>14 315.07</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>2 671.61</t>
+  </si>
+  <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>26 077.68</t>
+    <t>28 704.91</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>18 816.78</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>1 512.33</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>6 018.04</t>
+  </si>
+  <si>
+    <t>DE0001030732</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>11 317.81</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 785.96</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>9 147.95</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 402.05</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>27 336.05</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>18 431.51</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 082.19</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>22 467.12</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 289.04</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>20 603.42</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>4 537.67</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>19 240.00</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>8 932.19</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>18 649.97</t>
+  </si>
+  <si>
+    <t>FR001400I3C5</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.47 22/05/2031</t>
+  </si>
+  <si>
+    <t>10 837.81</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>24 520.55</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>6 624.66</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 559.93</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 931.51</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>7 371.58</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>18 828.95</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 021.16</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>5 645.30</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>4 988.17</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>16 075.11</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>17 757.53</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 203.77</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>9 239.73</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>16 880.14</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>24 048.08</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>11 881.85</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>7 134.25</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>4 360.68</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>6 663.01</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>29 835.62</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>35 574.12</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 150.68</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>3 900.43</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 091.23</t>
+  </si>
+  <si>
+    <t>FI4000278551</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2027</t>
+  </si>
+  <si>
+    <t>10 278.90</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 026.81</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 109.59</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013451507</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014001N38</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+  </si>
+  <si>
+    <t>3 054.51</t>
+  </si>
+  <si>
+    <t>FR0011883966</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
+  </si>
+  <si>
+    <t>115 890.41</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>42 776.23</t>
+  </si>
+  <si>
+    <t>FR0000187635</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
+  </si>
+  <si>
+    <t>162 575.34</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>2 917.81</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>18 630.14</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>7 107.43</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 263.70</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>14 414.79</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>20 139.38</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>4 849.32</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>34 160.96</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 247.59</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>4 471.23</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>9 653.15</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>31 053.08</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>5 513.70</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>20 325.47</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>6 659.69</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>13 572.33</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>16 984.00</t>
+  </si>
+  <si>
+    <t>IE00BJ38CR43</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
+  </si>
+  <si>
+    <t>33 984.00</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>17 122.19</t>
+  </si>
+  <si>
+    <t>IT0005466013</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
+  </si>
+  <si>
+    <t>10 322.32</t>
+  </si>
+  <si>
+    <t>IT0005403396</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
+  </si>
+  <si>
+    <t>9 769.52</t>
+  </si>
+  <si>
+    <t>IT0005383309</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
+  </si>
+  <si>
+    <t>25 932.24</t>
+  </si>
+  <si>
+    <t>IT0005413171</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
+  </si>
+  <si>
+    <t>34 697.14</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>32 022.10</t>
+  </si>
+  <si>
+    <t>IT0005024234</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
+  </si>
+  <si>
+    <t>2 067.85</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 032.88</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 282.24</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>45 808.22</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 255.48</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>4 814.38</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>19 202.63</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 362.96</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>16 170.53</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>36 986.30</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>13 775.99</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>8 401.13</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>6 355.14</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 423.39</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>71 439.22</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>9 921.19</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>6 935.67</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>16 779.19</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>NL0015000LS8</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
+  </si>
+  <si>
+    <t>NL0012818504</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
+  </si>
+  <si>
+    <t>1 376.51</t>
+  </si>
+  <si>
+    <t>NL0014555419</t>
+  </si>
+  <si>
+    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>5 556.16</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>10 012.22</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>4 085.92</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>56 371.23</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>13 277.59</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>31 988.37</t>
+  </si>
+  <si>
+    <t>PTOTEVOE0018</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
+  </si>
+  <si>
+    <t>23 609.04</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>19 154.88</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 524.66</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>11 461.02</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
     <t>1 479.45</t>
   </si>
   <si>
-    <t>XS3227880021</t>
-[...1010 lines deleted...]
-    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 574.32</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 513.42</t>
+    <t>3 927.67</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 025.85</t>
+    <t>20 626.15</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 404.72</t>
+    <t>6 079.76</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>1 620.55</t>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>19 880.14</t>
-[...8 lines deleted...]
-    <t>22 229.26</t>
+    <t>22 376.71</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>14 917.81</t>
-[...5 lines deleted...]
-    <t>SCHNEIDER ELECTRIC SE 3 03/09/2030</t>
+    <t>16 138.36</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 206.19</t>
+    <t>6 124.93</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 729.73</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>16 648.46</t>
+    <t>18 271.23</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>31 402.74</t>
+    <t>39 110.68</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 816.96</t>
+    <t>2 498.32</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>7 356.16</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 454.79</t>
-[...8 lines deleted...]
-    <t>27 620.27</t>
+    <t>8 747.95</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>7 227.62</t>
+    <t>9 260.38</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>18 944.88</t>
-[...26 lines deleted...]
-    <t>188 111.96</t>
+    <t>20 771.70</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>14 958.90</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>28 742.58</t>
+    <t>31 145.21</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>15 835.62</t>
+    <t>17 315.07</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 790.67</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>20 971.23</t>
+    <t>23 218.15</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 221.58</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 920.55</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 953.42</t>
+    <t>5 395.89</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 898.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>16 417.81</t>
+    <t>17 989.73</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 143.84</t>
+    <t>13 808.22</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 334.72</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>27 237.67</t>
+    <t>29 697.26</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 615.07</t>
+    <t>9 501.37</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>2 264.97</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 017.33</t>
+    <t>7 663.98</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 191.23</t>
+    <t>9 112.75</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 426.03</t>
+    <t>24 312.33</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 850.00</t>
+    <t>12 856.51</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 261.64</t>
+    <t>11 482.19</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>21 465.00</t>
+    <t>24 111.37</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 222.19</t>
+    <t>2 542.16</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>11 917.81</t>
+    <t>13 027.40</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>14 050.68</t>
-[...17 lines deleted...]
-    <t>14 969.18</t>
+    <t>15 493.15</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 243.84</t>
+    <t>2 632.19</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>19 443.84</t>
+    <t>21 182.19</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 380.66</t>
+    <t>4 928.24</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 888.87</t>
+    <t>5 318.84</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 567.20</t>
+    <t>8 966.61</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-33 000.00</t>
+    <t>-53 250.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2872,154 +3331,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644362.584</v>
+        <v>643536.584</v>
       </c>
       <c r="D2">
-        <v>929.27</v>
+        <v>946.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>598786892.56</v>
+        <v>609045299.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>598786892.56</v>
+        <v>609045299.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>915.07</v>
+        <v>931.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8804899.46</v>
+        <v>8967239.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8804899.46</v>
+        <v>8967239.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>22543.0</v>
+        <v>24880.0</v>
       </c>
       <c r="D4">
-        <v>111.38</v>
+        <v>113.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2510979.71</v>
+        <v>2823759.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2510979.71</v>
+        <v>2823759.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P302"/>
+  <dimension ref="A1:P376"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O302" sqref="O302"/>
+      <selection activeCell="O376" sqref="O376"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3038,15089 +3497,18789 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>12020.0</v>
+        <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.15</v>
+        <v>35.22</v>
       </c>
       <c r="E2" s="1">
-        <v>210.7090848586</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2532723.2</v>
+        <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-727920.2</v>
+        <v>0.0</v>
       </c>
       <c r="J2" s="1">
-        <v>-28.740614055259</v>
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1804803.0</v>
+        <v>240869.58</v>
       </c>
       <c r="N2" s="1">
-        <v>1804803.0</v>
+        <v>240869.58</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1020.0</v>
+        <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>28.36</v>
       </c>
       <c r="E3" s="1">
-        <v>1570.0</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1601400.0</v>
+        <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-310488.0</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-19.388535031847</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1290912.0</v>
+        <v>556763.52</v>
       </c>
       <c r="N3" s="1">
-        <v>1290912.0</v>
+        <v>556763.52</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>18404.0</v>
+        <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>246.8</v>
       </c>
       <c r="E4" s="1">
-        <v>159.92108183</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2943187.59</v>
+        <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>623507.61</v>
+        <v>0.0</v>
       </c>
       <c r="J4" s="1">
-        <v>21.184773003205</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3566695.2</v>
+        <v>1313716.4</v>
       </c>
       <c r="N4" s="1">
-        <v>3566695.2</v>
+        <v>1313716.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>35746.0</v>
+        <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.24</v>
+        <v>158.2</v>
       </c>
       <c r="E5" s="1">
-        <v>58.398102445</v>
+        <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2087498.57</v>
+        <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>30094.47</v>
+        <v>-455411.29</v>
       </c>
       <c r="J5" s="1">
-        <v>1.44165224506</v>
+        <v>-24.920180653807</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2117593.04</v>
+        <v>1372068.6</v>
       </c>
       <c r="N5" s="1">
-        <v>2117593.04</v>
+        <v>1372068.6</v>
       </c>
       <c r="O5" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>19269.0</v>
+        <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>994.8</v>
       </c>
       <c r="E6" s="1">
-        <v>234.8222139187</v>
+        <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4524789.24</v>
+        <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2782015.56</v>
+        <v>-474540.0</v>
       </c>
       <c r="J6" s="1">
-        <v>61.4838705725</v>
+        <v>-36.636942675159</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7306804.8</v>
+        <v>820710.0</v>
       </c>
       <c r="N6" s="1">
-        <v>7306804.8</v>
+        <v>820710.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.2</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>136724.0</v>
+        <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>26.67</v>
       </c>
       <c r="E7" s="1">
-        <v>25.8695213715</v>
+        <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3536984.44</v>
+        <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>140891.16</v>
+        <v>-52194.3</v>
       </c>
       <c r="J7" s="1">
-        <v>3.9833695168871</v>
+        <v>-1.8011843852892</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3677875.6</v>
+        <v>2845582.32</v>
       </c>
       <c r="N7" s="1">
-        <v>3677875.6</v>
+        <v>2845582.32</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>35963.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>57.56</v>
+        <v>118.4</v>
       </c>
       <c r="E8" s="1">
-        <v>68.4789831215</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2462709.67</v>
+        <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-392679.39</v>
+        <v>0.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-15.945013526503</v>
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2070030.28</v>
+        <v>221881.6</v>
       </c>
       <c r="N8" s="1">
-        <v>2070030.28</v>
+        <v>221881.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.34</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>36120.0</v>
+        <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.12</v>
+        <v>62.9</v>
       </c>
       <c r="E9" s="1">
-        <v>54.1531140642</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1956010.48</v>
+        <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>251643.92</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>12.865162153937</v>
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2207654.4</v>
+        <v>346641.9</v>
       </c>
       <c r="N9" s="1">
-        <v>2207654.4</v>
+        <v>346641.9</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15341.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1224.8</v>
+        <v>184.24</v>
       </c>
       <c r="E10" s="1">
-        <v>404.2233843948</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6201190.94</v>
+        <v>3191727.35</v>
       </c>
       <c r="I10" s="1">
-        <v>12588465.86</v>
+        <v>447565.37</v>
       </c>
       <c r="J10" s="1">
-        <v>203.00077810537</v>
+        <v>14.022669260894</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18789656.8</v>
+        <v>3639292.72</v>
       </c>
       <c r="N10" s="1">
-        <v>18789656.8</v>
+        <v>3639292.72</v>
       </c>
       <c r="O10" s="1">
-        <v>3.08</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>125524.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.93</v>
+        <v>382.2</v>
       </c>
       <c r="E11" s="1">
-        <v>25.5560147064</v>
+        <v>234.822214196</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3207893.19</v>
+        <v>2990695.72</v>
       </c>
       <c r="I11" s="1">
-        <v>1678756.13</v>
+        <v>1877003.48</v>
       </c>
       <c r="J11" s="1">
-        <v>52.332045693828</v>
+        <v>62.761432647518</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4886649.32</v>
+        <v>4867699.2</v>
       </c>
       <c r="N11" s="1">
-        <v>4886649.32</v>
+        <v>4867699.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>292537.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.91</v>
+        <v>28.29</v>
       </c>
       <c r="E12" s="1">
-        <v>10.5618574744</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3089734.1</v>
+        <v>807077.33</v>
       </c>
       <c r="I12" s="1">
-        <v>3319751.57</v>
+        <v>75514.09</v>
       </c>
       <c r="J12" s="1">
-        <v>107.44457168661</v>
+        <v>9.3564875623504</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6409485.67</v>
+        <v>882591.42</v>
       </c>
       <c r="N12" s="1">
-        <v>6409485.67</v>
+        <v>882591.42</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>0.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>602406.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.048</v>
+        <v>63.55</v>
       </c>
       <c r="E13" s="1">
-        <v>7.595102821</v>
+        <v>63.55</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4575335.51</v>
+        <v>249052.45</v>
       </c>
       <c r="I13" s="1">
-        <v>2080045.98</v>
+        <v>0.0</v>
       </c>
       <c r="J13" s="1">
-        <v>45.462151911128</v>
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6655381.49</v>
+        <v>249052.45</v>
       </c>
       <c r="N13" s="1">
-        <v>6655381.49</v>
+        <v>249052.45</v>
       </c>
       <c r="O13" s="1">
-        <v>1.09</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>19435.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D14" s="1">
-        <v>96.9</v>
+        <v>52.74</v>
       </c>
       <c r="E14" s="1">
-        <v>107.9779187034</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2098550.85</v>
+        <v>2462709.67</v>
       </c>
       <c r="I14" s="1">
-        <v>-215299.35</v>
+        <v>-566021.05</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.259429739337</v>
+        <v>-22.983669447321</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1883251.5</v>
+        <v>1896688.62</v>
       </c>
       <c r="N14" s="1">
-        <v>1883251.5</v>
+        <v>1896688.62</v>
       </c>
       <c r="O14" s="1">
         <v>0.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>46636.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D15" s="1">
-        <v>88.0</v>
+        <v>13.175</v>
       </c>
       <c r="E15" s="1">
-        <v>79.8211356034</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3722538.48</v>
+        <v>236267.28</v>
       </c>
       <c r="I15" s="1">
-        <v>381429.52</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="1">
-        <v>10.246489648107</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4103968.0</v>
+        <v>236267.28</v>
       </c>
       <c r="N15" s="1">
-        <v>4103968.0</v>
+        <v>236267.28</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>51409.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.38</v>
+        <v>68.82</v>
       </c>
       <c r="E16" s="1">
-        <v>74.6080911903</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3835527.36</v>
+        <v>2423642.38</v>
       </c>
       <c r="I16" s="1">
-        <v>913636.06</v>
+        <v>529767.92</v>
       </c>
       <c r="J16" s="1">
-        <v>23.820350482391</v>
+        <v>21.858337037331</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4749163.42</v>
+        <v>2953410.3</v>
       </c>
       <c r="N16" s="1">
-        <v>4749163.42</v>
+        <v>2953410.3</v>
       </c>
       <c r="O16" s="1">
-        <v>0.78</v>
+        <v>0.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>542213.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.274</v>
+        <v>29.92</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0751749036</v>
+        <v>29.92</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005103.81</v>
+        <v>602828.16</v>
       </c>
       <c r="I17" s="1">
-        <v>107805.55</v>
+        <v>0.0</v>
       </c>
       <c r="J17" s="1">
-        <v>1.7952320794268</v>
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6112909.36</v>
+        <v>602828.16</v>
       </c>
       <c r="N17" s="1">
-        <v>6112909.36</v>
+        <v>602828.16</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.1</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1422302.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.724</v>
+        <v>1233.4</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6132367528</v>
+        <v>404.223384418</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15095227.86</v>
+        <v>5987356.77</v>
       </c>
       <c r="I18" s="1">
-        <v>157538.79</v>
+        <v>12281764.03</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0436330704053</v>
+        <v>205.12831457678</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15252766.65</v>
+        <v>18269120.8</v>
       </c>
       <c r="N18" s="1">
-        <v>15252766.65</v>
+        <v>18269120.8</v>
       </c>
       <c r="O18" s="1">
-        <v>2.5</v>
+        <v>2.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>97635.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.48</v>
+        <v>61.44</v>
       </c>
       <c r="E19" s="1">
-        <v>28.8500285758</v>
+        <v>61.44</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2816772.54</v>
+        <v>302530.56</v>
       </c>
       <c r="I19" s="1">
-        <v>-133762.74</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.7487945192763</v>
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2683009.8</v>
+        <v>302530.56</v>
       </c>
       <c r="N19" s="1">
-        <v>2683009.8</v>
+        <v>302530.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.44</v>
+        <v>0.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>14659.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D20" s="1">
-        <v>134.3</v>
+        <v>41.46</v>
       </c>
       <c r="E20" s="1">
-        <v>134.3637396821</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1969638.06</v>
+        <v>3014025.26</v>
       </c>
       <c r="I20" s="1">
-        <v>-934.36</v>
+        <v>1875684.22</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.047438157241945</v>
+        <v>62.231867957205</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1968703.7</v>
+        <v>4889709.48</v>
       </c>
       <c r="N20" s="1">
-        <v>1968703.7</v>
+        <v>4889709.48</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>39102.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D21" s="1">
-        <v>84.42</v>
+        <v>8.395</v>
       </c>
       <c r="E21" s="1">
-        <v>55.1709669582</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2157295.15</v>
+        <v>224557.86</v>
       </c>
       <c r="I21" s="1">
-        <v>1143695.69</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>53.015262654255</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3300990.84</v>
+        <v>224557.86</v>
       </c>
       <c r="N21" s="1">
-        <v>3300990.84</v>
+        <v>224557.86</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>22671.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.96</v>
+        <v>54.85</v>
       </c>
       <c r="E22" s="1">
-        <v>59.4429090027</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1347630.19</v>
+        <v>234428.88</v>
       </c>
       <c r="I22" s="1">
-        <v>215761.97</v>
+        <v>0.02</v>
       </c>
       <c r="J22" s="1">
-        <v>16.010473169943</v>
+        <v>8.5313720732702E-6</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1563392.16</v>
+        <v>234428.9</v>
       </c>
       <c r="N22" s="1">
-        <v>1563392.16</v>
+        <v>234428.9</v>
       </c>
       <c r="O22" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>29939.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.17</v>
+        <v>18.24</v>
       </c>
       <c r="E23" s="1">
-        <v>33.5268288854</v>
+        <v>18.24</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1003759.73</v>
+        <v>464426.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-310073.1</v>
+        <v>0.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-30.891167550625</v>
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>693686.63</v>
+        <v>464426.88</v>
       </c>
       <c r="N23" s="1">
-        <v>693686.63</v>
+        <v>464426.88</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>6365.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.5</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007855</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1381606.0</v>
+        <v>2260205.81</v>
       </c>
       <c r="I24" s="1">
-        <v>-22678.5</v>
+        <v>1966234.94</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6414592872353</v>
+        <v>86.993623824018</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1358927.5</v>
+        <v>4226440.75</v>
       </c>
       <c r="N24" s="1">
-        <v>1358927.5</v>
+        <v>4226440.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>83346.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.74</v>
+        <v>3.208</v>
       </c>
       <c r="E25" s="1">
-        <v>31.6806207856</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2640453.02</v>
+        <v>549809.5</v>
       </c>
       <c r="I25" s="1">
-        <v>-245088.98</v>
+        <v>0.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.2820806938652</v>
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2395364.04</v>
+        <v>549809.5</v>
       </c>
       <c r="N25" s="1">
-        <v>2395364.04</v>
+        <v>549809.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>46391.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.84</v>
+        <v>10.79</v>
       </c>
       <c r="E26" s="1">
-        <v>97.1771259512</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4508144.05</v>
+        <v>3620091.83</v>
       </c>
       <c r="I26" s="1">
-        <v>-1407369.61</v>
+        <v>1522799.82</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.218381542178</v>
+        <v>42.065226284605</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3100774.44</v>
+        <v>5142891.65</v>
       </c>
       <c r="N26" s="1">
-        <v>3100774.44</v>
+        <v>5142891.65</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.83</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>52772.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>14.175</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276000531</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>940798.11</v>
+        <v>297618.28</v>
       </c>
       <c r="I27" s="1">
-        <v>126.65</v>
+        <v>0.02</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461974323056</v>
+        <v>6.7200173322687E-6</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>940924.76</v>
+        <v>297618.3</v>
       </c>
       <c r="N27" s="1">
-        <v>940924.76</v>
+        <v>297618.3</v>
       </c>
       <c r="O27" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>727875.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.318</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
-        <v>7.0422502215</v>
+        <v>132.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5125877.88</v>
+        <v>574728.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1656461.37</v>
+        <v>0.0</v>
       </c>
       <c r="J28" s="1">
-        <v>32.315661995443</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6782339.25</v>
+        <v>574728.0</v>
       </c>
       <c r="N28" s="1">
-        <v>6782339.25</v>
+        <v>574728.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.11</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>119838.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.06</v>
+        <v>189.4</v>
       </c>
       <c r="E29" s="1">
-        <v>15.0169061566</v>
+        <v>189.4</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1799596.0</v>
+        <v>470469.6</v>
       </c>
       <c r="I29" s="1">
-        <v>1203544.28</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>66.878581637212</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3003140.28</v>
+        <v>470469.6</v>
       </c>
       <c r="N29" s="1">
-        <v>3003140.28</v>
+        <v>470469.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>22378.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.3</v>
+        <v>34.2</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897001519</v>
+        <v>34.2</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2340508.31</v>
+        <v>245385.0</v>
       </c>
       <c r="I30" s="1">
-        <v>127785.09</v>
+        <v>0.0</v>
       </c>
       <c r="J30" s="1">
-        <v>5.4597152872318</v>
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2468293.4</v>
+        <v>245385.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2468293.4</v>
+        <v>245385.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>12500.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D31" s="1">
-        <v>256.7</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
-        <v>192.380716</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2404758.95</v>
+        <v>2856718.62</v>
       </c>
       <c r="I31" s="1">
-        <v>803991.05</v>
+        <v>344965.32</v>
       </c>
       <c r="J31" s="1">
-        <v>33.433332268084</v>
+        <v>12.075579218229</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3208750.0</v>
+        <v>3201683.94</v>
       </c>
       <c r="N31" s="1">
-        <v>3208750.0</v>
+        <v>3201683.94</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>75000.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.25</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
-        <v>23.5134493333</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1763508.7</v>
+        <v>2989122.25</v>
       </c>
       <c r="I32" s="1">
-        <v>-769758.7</v>
+        <v>791531.75</v>
       </c>
       <c r="J32" s="1">
-        <v>-43.649271477935</v>
+        <v>26.480407417261</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>993750.0</v>
+        <v>3780654.0</v>
       </c>
       <c r="N32" s="1">
-        <v>993750.0</v>
+        <v>3780654.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12551.0</v>
+        <v>1370838.0</v>
       </c>
       <c r="D33" s="1">
-        <v>179.8</v>
+        <v>11.28</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4613210103</v>
+        <v>11.2053316074</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1838236.04</v>
+        <v>15360694.37</v>
       </c>
       <c r="I33" s="1">
-        <v>418433.76</v>
+        <v>102358.27</v>
       </c>
       <c r="J33" s="1">
-        <v>22.762787307771</v>
+        <v>0.66636486303581</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2256669.8</v>
+        <v>15463052.64</v>
       </c>
       <c r="N33" s="1">
-        <v>2256669.8</v>
+        <v>15463052.64</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>2.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>33868.0</v>
+        <v>1264051.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.98</v>
+        <v>10.872</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>10.7859689759</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1164720.52</v>
+        <v>13634014.87</v>
       </c>
       <c r="I34" s="1">
-        <v>19982.12</v>
+        <v>108747.6</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7156150043617</v>
+        <v>0.79761978431816</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1184702.64</v>
+        <v>13742762.47</v>
       </c>
       <c r="N34" s="1">
-        <v>1184702.64</v>
+        <v>13742762.47</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>2.21</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>26002.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.02</v>
+        <v>52.68</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1594131221</v>
+        <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1798283.06</v>
+        <v>474857.52</v>
       </c>
       <c r="I35" s="1">
-        <v>126384.98</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="1">
-        <v>7.0280915619591</v>
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1924668.04</v>
+        <v>474857.52</v>
       </c>
       <c r="N35" s="1">
-        <v>1924668.04</v>
+        <v>474857.52</v>
       </c>
       <c r="O35" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1217.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2032.0</v>
+        <v>12.01</v>
       </c>
       <c r="E36" s="1">
-        <v>2380.7543138866</v>
+        <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2897378.0</v>
+        <v>574978.75</v>
       </c>
       <c r="I36" s="1">
-        <v>-424434.0</v>
+        <v>0.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.648899798369</v>
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2472944.0</v>
+        <v>574978.75</v>
       </c>
       <c r="N36" s="1">
-        <v>2472944.0</v>
+        <v>574978.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.41</v>
+        <v>0.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>169758.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>29.42</v>
       </c>
       <c r="E37" s="1">
-        <v>14.04009543</v>
+        <v>28.850028585</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2383418.52</v>
+        <v>1574461.46</v>
       </c>
       <c r="I37" s="1">
-        <v>823310.1</v>
+        <v>31105.62</v>
       </c>
       <c r="J37" s="1">
-        <v>34.543245052908</v>
+        <v>1.9756355293702</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3206728.62</v>
+        <v>1605567.08</v>
       </c>
       <c r="N37" s="1">
-        <v>3206728.62</v>
+        <v>1605567.08</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>2325.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>10.52</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>169725.0</v>
+        <v>1976657.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-125805.75</v>
+        <v>-8797.22</v>
       </c>
       <c r="J38" s="1">
-        <v>-74.123287671233</v>
+        <v>-0.44505526221811</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>43919.25</v>
+        <v>1967860.68</v>
       </c>
       <c r="N38" s="1">
-        <v>43919.25</v>
+        <v>1967860.68</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.32</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>17197.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.12</v>
+        <v>16.045</v>
       </c>
       <c r="E39" s="1">
-        <v>143.1178752108</v>
+        <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2461198.1</v>
+        <v>348240.68</v>
       </c>
       <c r="I39" s="1">
-        <v>-1100571.46</v>
+        <v>0.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-44.716898651921</v>
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1360626.64</v>
+        <v>348240.68</v>
       </c>
       <c r="N39" s="1">
-        <v>1360626.64</v>
+        <v>348240.68</v>
       </c>
       <c r="O39" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>60874.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D40" s="1">
-        <v>55.5</v>
+        <v>92.7</v>
       </c>
       <c r="E40" s="1">
-        <v>48.4046962578</v>
+        <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2946587.48</v>
+        <v>237404.7</v>
       </c>
       <c r="I40" s="1">
-        <v>431919.52</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="1">
-        <v>14.658296179281</v>
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3378507.0</v>
+        <v>237404.7</v>
       </c>
       <c r="N40" s="1">
-        <v>3378507.0</v>
+        <v>237404.7</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>0.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>105030.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D41" s="1">
-        <v>41.88</v>
+        <v>34.65</v>
       </c>
       <c r="E41" s="1">
-        <v>30.6321274874</v>
+        <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3217292.35</v>
+        <v>586416.6</v>
       </c>
       <c r="I41" s="1">
-        <v>1181364.05</v>
+        <v>0.0</v>
       </c>
       <c r="J41" s="1">
-        <v>36.719201163053</v>
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4398656.4</v>
+        <v>586416.6</v>
       </c>
       <c r="N41" s="1">
-        <v>4398656.4</v>
+        <v>586416.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>220385.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D42" s="1">
-        <v>25.35</v>
+        <v>86.24</v>
       </c>
       <c r="E42" s="1">
-        <v>13.9698981328</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3078756.0</v>
+        <v>1073516.68</v>
       </c>
       <c r="I42" s="1">
-        <v>2508003.75</v>
+        <v>604541.24</v>
       </c>
       <c r="J42" s="1">
-        <v>81.461595202738</v>
+        <v>56.314098445122</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5586759.75</v>
+        <v>1678057.92</v>
       </c>
       <c r="N42" s="1">
-        <v>5586759.75</v>
+        <v>1678057.92</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>1035195.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.979</v>
+        <v>62.15</v>
       </c>
       <c r="E43" s="1">
-        <v>3.0295437864</v>
+        <v>62.15</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3136168.58</v>
+        <v>236356.45</v>
       </c>
       <c r="I43" s="1">
-        <v>3053262.33</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="1">
-        <v>97.356447911356</v>
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6189430.91</v>
+        <v>236356.45</v>
       </c>
       <c r="N43" s="1">
-        <v>6189430.91</v>
+        <v>236356.45</v>
       </c>
       <c r="O43" s="1">
-        <v>1.01</v>
+        <v>0.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>21496.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.25</v>
+        <v>18.785</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0650716412</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2000526.78</v>
+        <v>1387817.02</v>
       </c>
       <c r="I44" s="1">
-        <v>-404448.78</v>
+        <v>0.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.21711401434</v>
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1596078.0</v>
+        <v>1387817.02</v>
       </c>
       <c r="N44" s="1">
-        <v>1596078.0</v>
+        <v>1387817.02</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>13899.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.1</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8976926398</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1374579.03</v>
+        <v>1347630.19</v>
       </c>
       <c r="I45" s="1">
-        <v>16710.87</v>
+        <v>299191.25</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2157082012229</v>
+        <v>22.20128728342</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1391289.9</v>
+        <v>1646821.44</v>
       </c>
       <c r="N45" s="1">
-        <v>1391289.9</v>
+        <v>1646821.44</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>730887.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.188</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>3.6809499827</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2690358.49</v>
+        <v>1265759.93</v>
       </c>
       <c r="I46" s="1">
-        <v>370596.27</v>
+        <v>-448391.28</v>
       </c>
       <c r="J46" s="1">
-        <v>13.774977252195</v>
+        <v>-35.424670142623</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3060954.76</v>
+        <v>817368.65</v>
       </c>
       <c r="N46" s="1">
-        <v>3060954.76</v>
+        <v>817368.65</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>27112.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.44</v>
+        <v>30.295</v>
       </c>
       <c r="E47" s="1">
-        <v>109.5903887577</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2971214.62</v>
+        <v>1749657.43</v>
       </c>
       <c r="I47" s="1">
-        <v>1351522.66</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>45.487210883474</v>
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4322737.28</v>
+        <v>1749657.43</v>
       </c>
       <c r="N47" s="1">
-        <v>4322737.28</v>
+        <v>1749657.43</v>
       </c>
       <c r="O47" s="1">
-        <v>0.71</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>12349.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.55</v>
+        <v>232.4</v>
       </c>
       <c r="E48" s="1">
-        <v>96.2270864038</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1188308.29</v>
+        <v>1989796.8</v>
       </c>
       <c r="I48" s="1">
-        <v>485598.66</v>
+        <v>97620.0</v>
       </c>
       <c r="J48" s="1">
-        <v>40.864703552645</v>
+        <v>4.9060285954827</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1673906.95</v>
+        <v>2087416.8</v>
       </c>
       <c r="N48" s="1">
-        <v>1673906.95</v>
+        <v>2087416.8</v>
       </c>
       <c r="O48" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>8431.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D49" s="1">
-        <v>388.7</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>328.2965413355</v>
+        <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2767868.14</v>
+        <v>1535114.1</v>
       </c>
       <c r="I49" s="1">
-        <v>509261.56</v>
+        <v>0.0</v>
       </c>
       <c r="J49" s="1">
-        <v>18.399054226622</v>
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3277129.7</v>
+        <v>1535114.1</v>
       </c>
       <c r="N49" s="1">
-        <v>3277129.7</v>
+        <v>1535114.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9870.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D50" s="1">
-        <v>538.3</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>463.2513110436</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4572290.44</v>
+        <v>1121335.57</v>
       </c>
       <c r="I50" s="1">
-        <v>740730.56</v>
+        <v>85279.98</v>
       </c>
       <c r="J50" s="1">
-        <v>16.200426672808</v>
+        <v>7.6052149134982</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5313021.0</v>
+        <v>1206615.55</v>
       </c>
       <c r="N50" s="1">
-        <v>5313021.0</v>
+        <v>1206615.55</v>
       </c>
       <c r="O50" s="1">
-        <v>0.87</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>20012.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D51" s="1">
-        <v>126.3</v>
+        <v>19.68</v>
       </c>
       <c r="E51" s="1">
-        <v>144.8451998801</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2898642.14</v>
+        <v>3434155.71</v>
       </c>
       <c r="I51" s="1">
-        <v>-371126.54</v>
+        <v>97754.85</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.80346183058</v>
+        <v>2.8465468154325</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2527515.6</v>
+        <v>3531910.56</v>
       </c>
       <c r="N51" s="1">
-        <v>2527515.6</v>
+        <v>3531910.56</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>180458.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.5</v>
+        <v>4.516</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7766617163</v>
+        <v>4.516</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2125192.82</v>
+        <v>1630366.32</v>
       </c>
       <c r="I52" s="1">
-        <v>852364.18</v>
+        <v>0.0</v>
       </c>
       <c r="J52" s="1">
-        <v>40.107616211502</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2977557.0</v>
+        <v>1630366.32</v>
       </c>
       <c r="N52" s="1">
-        <v>2977557.0</v>
+        <v>1630366.32</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>22291.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.82</v>
+        <v>146.2</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001884</v>
+        <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1163674.91</v>
+        <v>717842.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-75428.29</v>
+        <v>0.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.4819039537425</v>
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1088246.62</v>
+        <v>717842.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1088246.62</v>
+        <v>717842.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>3005.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D54" s="1">
-        <v>517.6</v>
+        <v>43.44</v>
       </c>
       <c r="E54" s="1">
-        <v>281.5584592346</v>
+        <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>846083.17</v>
+        <v>1629868.8</v>
       </c>
       <c r="I54" s="1">
-        <v>709304.83</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>83.833936798436</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1555388.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="N54" s="1">
-        <v>1555388.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>408663.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.584</v>
+        <v>10.194</v>
       </c>
       <c r="E55" s="1">
-        <v>5.0624402503</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2068832.02</v>
+        <v>3407082.91</v>
       </c>
       <c r="I55" s="1">
-        <v>213142.17</v>
+        <v>1524835.45</v>
       </c>
       <c r="J55" s="1">
-        <v>10.302536307419</v>
+        <v>44.754867735226</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2281974.19</v>
+        <v>4931918.36</v>
       </c>
       <c r="N55" s="1">
-        <v>2281974.19</v>
+        <v>4931918.36</v>
       </c>
       <c r="O55" s="1">
-        <v>0.37</v>
+        <v>0.79</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>29229.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D56" s="1">
-        <v>135.5</v>
+        <v>28.93</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2922900.0</v>
+        <v>1799596.0</v>
       </c>
       <c r="I56" s="1">
-        <v>1037629.5</v>
+        <v>1667317.34</v>
       </c>
       <c r="J56" s="1">
-        <v>35.5</v>
+        <v>92.649535784698</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3960529.5</v>
+        <v>3466913.34</v>
       </c>
       <c r="N56" s="1">
-        <v>3960529.5</v>
+        <v>3466913.34</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1481.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1925.49</v>
+        <v>100.7</v>
       </c>
       <c r="E57" s="1">
-        <v>1322.4878528022</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1958604.51</v>
+        <v>1058134.0</v>
       </c>
       <c r="I57" s="1">
-        <v>893046.18</v>
+        <v>-39352.1</v>
       </c>
       <c r="J57" s="1">
-        <v>45.596044297886</v>
+        <v>-3.7190091236082</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2851650.69</v>
+        <v>1018781.9</v>
       </c>
       <c r="N57" s="1">
-        <v>2851650.69</v>
+        <v>1018781.9</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>5656.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1068.65</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>1067.1719306931</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6035924.44</v>
+        <v>1825500.61</v>
       </c>
       <c r="I58" s="1">
-        <v>8359.96</v>
+        <v>311422.19</v>
       </c>
       <c r="J58" s="1">
-        <v>0.13850339054277</v>
+        <v>17.05955003762</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6044284.4</v>
+        <v>2136922.8</v>
       </c>
       <c r="N58" s="1">
-        <v>6044284.4</v>
+        <v>2136922.8</v>
       </c>
       <c r="O58" s="1">
-        <v>0.99</v>
+        <v>0.34</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>91512.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D59" s="1">
-        <v>133.97</v>
+        <v>25.66</v>
       </c>
       <c r="E59" s="1">
-        <v>115.8781323761</v>
+        <v>25.66</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10604239.65</v>
+        <v>237047.08</v>
       </c>
       <c r="I59" s="1">
-        <v>1655622.99</v>
+        <v>0.0</v>
       </c>
       <c r="J59" s="1">
-        <v>15.612840190763</v>
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>12259862.64</v>
+        <v>237047.08</v>
       </c>
       <c r="N59" s="1">
-        <v>12259862.64</v>
+        <v>237047.08</v>
       </c>
       <c r="O59" s="1">
-        <v>2.01</v>
+        <v>0.04</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>22251.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D60" s="1">
-        <v>48.445</v>
+        <v>321.4</v>
       </c>
       <c r="E60" s="1">
-        <v>40.9417455395</v>
+        <v>321.4</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>910994.78</v>
+        <v>469886.8</v>
       </c>
       <c r="I60" s="1">
-        <v>166954.92</v>
+        <v>0.0</v>
       </c>
       <c r="J60" s="1">
-        <v>18.32666044475</v>
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1077949.7</v>
+        <v>469886.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1077949.7</v>
+        <v>469886.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>21793.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.7</v>
+        <v>63.16</v>
       </c>
       <c r="E61" s="1">
-        <v>25.2007479466</v>
+        <v>63.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>549199.9</v>
+        <v>1042013.68</v>
       </c>
       <c r="I61" s="1">
-        <v>1645355.2</v>
+        <v>0.0</v>
       </c>
       <c r="J61" s="1">
-        <v>299.59131456506</v>
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2194555.1</v>
+        <v>1042013.68</v>
       </c>
       <c r="N61" s="1">
-        <v>2194555.1</v>
+        <v>1042013.68</v>
       </c>
       <c r="O61" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>20491.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D62" s="1">
-        <v>86.38</v>
+        <v>83.25</v>
       </c>
       <c r="E62" s="1">
-        <v>50.5610321605</v>
+        <v>83.25</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1036046.11</v>
+        <v>226606.5</v>
       </c>
       <c r="I62" s="1">
-        <v>733966.47</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="1">
-        <v>70.843031300991</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1770012.58</v>
+        <v>226606.5</v>
       </c>
       <c r="N62" s="1">
-        <v>1770012.58</v>
+        <v>226606.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7488.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D63" s="1">
-        <v>302.2</v>
+        <v>39.45</v>
       </c>
       <c r="E63" s="1">
-        <v>244.764599359</v>
+        <v>39.45</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1832797.32</v>
+        <v>289247.4</v>
       </c>
       <c r="I63" s="1">
-        <v>430076.28</v>
+        <v>0.0</v>
       </c>
       <c r="J63" s="1">
-        <v>23.465566830925</v>
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2262873.6</v>
+        <v>289247.4</v>
       </c>
       <c r="N63" s="1">
-        <v>2262873.6</v>
+        <v>289247.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>739743.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3.168</v>
+        <v>36.76</v>
       </c>
       <c r="E64" s="1">
-        <v>2.5732000032</v>
+        <v>36.76</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1903506.69</v>
+        <v>231918.84</v>
       </c>
       <c r="I64" s="1">
-        <v>439999.13</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>23.115186950039</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2343505.82</v>
+        <v>231918.84</v>
       </c>
       <c r="N64" s="1">
-        <v>2343505.82</v>
+        <v>231918.84</v>
       </c>
       <c r="O64" s="1">
-        <v>0.38</v>
+        <v>0.04</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>48238.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D65" s="1">
-        <v>80.45</v>
+        <v>192.6</v>
       </c>
       <c r="E65" s="1">
-        <v>92.4944344707</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4461746.53</v>
+        <v>1838236.04</v>
       </c>
       <c r="I65" s="1">
-        <v>-580999.43</v>
+        <v>579086.56</v>
       </c>
       <c r="J65" s="1">
-        <v>-13.02179373242</v>
+        <v>31.502296081628</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3880747.1</v>
+        <v>2417322.6</v>
       </c>
       <c r="N65" s="1">
-        <v>3880747.1</v>
+        <v>2417322.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>47061.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D66" s="1">
-        <v>175.1</v>
+        <v>65.9</v>
       </c>
       <c r="E66" s="1">
-        <v>144.0546392979</v>
+        <v>65.9</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6779355.38</v>
+        <v>324491.6</v>
       </c>
       <c r="I66" s="1">
-        <v>1461025.72</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="1">
-        <v>21.551100924879</v>
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>8240381.1</v>
+        <v>324491.6</v>
       </c>
       <c r="N66" s="1">
-        <v>8240381.1</v>
+        <v>324491.6</v>
       </c>
       <c r="O66" s="1">
-        <v>1.35</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>32156.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D67" s="1">
-        <v>246.6</v>
+        <v>36.16</v>
       </c>
       <c r="E67" s="1">
-        <v>114.2849875606</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3674948.06</v>
+        <v>2461526.6</v>
       </c>
       <c r="I67" s="1">
-        <v>4254721.54</v>
+        <v>59946.36</v>
       </c>
       <c r="J67" s="1">
-        <v>115.77637208837</v>
+        <v>2.435332610259</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7929669.6</v>
+        <v>2521472.96</v>
       </c>
       <c r="N67" s="1">
-        <v>7929669.6</v>
+        <v>2521472.96</v>
       </c>
       <c r="O67" s="1">
-        <v>1.3</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>25371.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.72</v>
+        <v>10.63</v>
       </c>
       <c r="E68" s="1">
-        <v>86.4209404438</v>
+        <v>10.63</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2192585.68</v>
+        <v>225047.73</v>
       </c>
       <c r="I68" s="1">
-        <v>-981881.56</v>
+        <v>0.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-44.78190152186</v>
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1210704.12</v>
+        <v>225047.73</v>
       </c>
       <c r="N68" s="1">
-        <v>1210704.12</v>
+        <v>225047.73</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>19199.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D69" s="1">
-        <v>147.95</v>
+        <v>257.8</v>
       </c>
       <c r="E69" s="1">
-        <v>107.0750585968</v>
+        <v>257.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2055734.05</v>
+        <v>852029.0</v>
       </c>
       <c r="I69" s="1">
-        <v>784758.0</v>
+        <v>0.0</v>
       </c>
       <c r="J69" s="1">
-        <v>38.174101362966</v>
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2840492.05</v>
+        <v>852029.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2840492.05</v>
+        <v>852029.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>55000.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.34</v>
+        <v>78.56</v>
       </c>
       <c r="E70" s="1">
-        <v>51.0</v>
+        <v>78.56</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2805000.0</v>
+        <v>1588090.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-476300.0</v>
+        <v>0.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-16.980392156863</v>
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2328700.0</v>
+        <v>1588090.4</v>
       </c>
       <c r="N70" s="1">
-        <v>2328700.0</v>
+        <v>1588090.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>26340.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D71" s="1">
-        <v>260.35</v>
+        <v>83.18</v>
       </c>
       <c r="E71" s="1">
-        <v>134.729785877</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3548782.56</v>
+        <v>446562.33</v>
       </c>
       <c r="I71" s="1">
-        <v>3308836.44</v>
+        <v>90530.93</v>
       </c>
       <c r="J71" s="1">
-        <v>93.238635618182</v>
+        <v>20.272854183648</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>6857619.0</v>
+        <v>537093.26</v>
       </c>
       <c r="N71" s="1">
-        <v>6857619.0</v>
+        <v>537093.26</v>
       </c>
       <c r="O71" s="1">
-        <v>1.12</v>
+        <v>0.09</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>60412.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D72" s="1">
-        <v>75.68</v>
+        <v>2049.0</v>
       </c>
       <c r="E72" s="1">
-        <v>35.9666410647</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2172816.72</v>
+        <v>2897378.0</v>
       </c>
       <c r="I72" s="1">
-        <v>2399163.44</v>
+        <v>-403745.0</v>
       </c>
       <c r="J72" s="1">
-        <v>110.41720260695</v>
+        <v>-13.934840397076</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>4571980.16</v>
+        <v>2493633.0</v>
       </c>
       <c r="N72" s="1">
-        <v>4571980.16</v>
+        <v>2493633.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>101265.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.105</v>
+        <v>48.74</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8474383054</v>
+        <v>48.74</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2516175.84</v>
+        <v>229955.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-75183.01</v>
+        <v>0.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.987987119374</v>
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2440992.83</v>
+        <v>229955.32</v>
       </c>
       <c r="N73" s="1">
-        <v>2440992.83</v>
+        <v>229955.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>68294.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D74" s="1">
-        <v>32.74</v>
+        <v>31.64</v>
       </c>
       <c r="E74" s="1">
-        <v>29.5914837321</v>
+        <v>31.64</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2020920.79</v>
+        <v>229579.84</v>
       </c>
       <c r="I74" s="1">
-        <v>215024.77</v>
+        <v>0.0</v>
       </c>
       <c r="J74" s="1">
-        <v>10.639940519391</v>
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2235945.56</v>
+        <v>229579.84</v>
       </c>
       <c r="N74" s="1">
-        <v>2235945.56</v>
+        <v>229579.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>54837.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D75" s="1">
-        <v>75.09</v>
+        <v>20.05</v>
       </c>
       <c r="E75" s="1">
-        <v>66.1359547386</v>
+        <v>14.836698124</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3626697.35</v>
+        <v>1430658.29</v>
       </c>
       <c r="I75" s="1">
-        <v>491012.98</v>
+        <v>502703.06</v>
       </c>
       <c r="J75" s="1">
-        <v>13.538846300478</v>
+        <v>35.137884672657</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4117710.33</v>
+        <v>1933361.35</v>
       </c>
       <c r="N75" s="1">
-        <v>4117710.33</v>
+        <v>1933361.35</v>
       </c>
       <c r="O75" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>79767.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D76" s="1">
-        <v>31.53</v>
+        <v>56.82</v>
       </c>
       <c r="E76" s="1">
-        <v>27.6621041283</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2206523.06</v>
+        <v>2061459.2</v>
       </c>
       <c r="I76" s="1">
-        <v>308530.45</v>
+        <v>358390.96</v>
       </c>
       <c r="J76" s="1">
-        <v>13.982652417872</v>
+        <v>17.38530454544</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2515053.51</v>
+        <v>2419850.16</v>
       </c>
       <c r="N76" s="1">
-        <v>2515053.51</v>
+        <v>2419850.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>22070.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D77" s="1">
-        <v>121.75</v>
+        <v>45.825</v>
       </c>
       <c r="E77" s="1">
-        <v>105.4071567739</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2326335.95</v>
+        <v>1336969.84</v>
       </c>
       <c r="I77" s="1">
-        <v>360686.55</v>
+        <v>663108.11</v>
       </c>
       <c r="J77" s="1">
-        <v>15.504491086079</v>
+        <v>49.597836103767</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2687022.5</v>
+        <v>2000077.95</v>
       </c>
       <c r="N77" s="1">
-        <v>2687022.5</v>
+        <v>2000077.95</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>25584.0</v>
+        <v>101373.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.37</v>
+        <v>24.63</v>
       </c>
       <c r="E78" s="1">
-        <v>28.595744606</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>731593.53</v>
+        <v>1416170.48</v>
       </c>
       <c r="I78" s="1">
-        <v>-108111.45</v>
+        <v>1080646.51</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.777529538841</v>
+        <v>76.307656829565</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>623482.08</v>
+        <v>2496816.99</v>
       </c>
       <c r="N78" s="1">
-        <v>623482.08</v>
+        <v>2496816.99</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>21628.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D79" s="1">
-        <v>28.54</v>
+        <v>39.1</v>
       </c>
       <c r="E79" s="1">
-        <v>32.4609002219</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>702064.35</v>
+        <v>225997.98</v>
       </c>
       <c r="I79" s="1">
-        <v>-84801.23</v>
+        <v>0.02</v>
       </c>
       <c r="J79" s="1">
-        <v>-12.078840066441</v>
+        <v>8.8496366206459E-6</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>617263.12</v>
+        <v>225998.0</v>
       </c>
       <c r="N79" s="1">
-        <v>617263.12</v>
+        <v>225998.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>16968.0</v>
+        <v>789991.0</v>
       </c>
       <c r="D80" s="1">
-        <v>80.2</v>
+        <v>5.835</v>
       </c>
       <c r="E80" s="1">
-        <v>136.5687435172</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2317298.44</v>
+        <v>2393312.33</v>
       </c>
       <c r="I80" s="1">
-        <v>-956464.84</v>
+        <v>2216285.16</v>
       </c>
       <c r="J80" s="1">
-        <v>-41.274996068266</v>
+        <v>92.603256675655</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1360833.6</v>
+        <v>4609597.49</v>
       </c>
       <c r="N80" s="1">
-        <v>1360833.6</v>
+        <v>4609597.49</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>-6072800.43</v>
+        <v>41543.0</v>
       </c>
       <c r="D81" s="1">
-        <v>0.08699234</v>
+        <v>19.15</v>
       </c>
       <c r="E81" s="1">
-        <v>0.084671376</v>
+        <v>19.15</v>
       </c>
       <c r="F81" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>795548.45</v>
       </c>
       <c r="I81" s="1">
-        <v>166463.99</v>
+        <v>0.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>189</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>159676.76</v>
+        <v>795548.45</v>
       </c>
       <c r="N81" s="1">
-        <v>166463.99</v>
+        <v>795548.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>1095.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D82" s="1">
-        <v>263.2</v>
+        <v>14.99</v>
       </c>
       <c r="E82" s="1">
-        <v>252.631506849</v>
+        <v>14.99</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>233259.39</v>
       </c>
       <c r="I82" s="1">
-        <v>1157250.0</v>
+        <v>0.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1157250.0</v>
+        <v>233259.39</v>
       </c>
       <c r="N82" s="1">
-        <v>1157250.0</v>
+        <v>233259.39</v>
       </c>
       <c r="O82" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>666.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D83" s="1">
-        <v>116.46</v>
+        <v>114.8</v>
       </c>
       <c r="E83" s="1">
-        <v>116.637232143</v>
+        <v>114.8</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>1076479.6</v>
       </c>
       <c r="I83" s="1">
-        <v>-126940.0</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-126940.0</v>
+        <v>1076479.6</v>
       </c>
       <c r="N83" s="1">
-        <v>-126940.0</v>
+        <v>1076479.6</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>97.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D84" s="1">
-        <v>127.94</v>
+        <v>285.9</v>
       </c>
       <c r="E84" s="1">
-        <v>128.63</v>
+        <v>285.9</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>673008.6</v>
       </c>
       <c r="I84" s="1">
-        <v>-62700.0</v>
+        <v>0.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-62700.0</v>
+        <v>673008.6</v>
       </c>
       <c r="N84" s="1">
-        <v>-62700.0</v>
+        <v>673008.6</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.01</v>
+        <v>0.11</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>-50.0</v>
+        <v>21496.0</v>
       </c>
       <c r="D85" s="1">
-        <v>121.76</v>
+        <v>75.3</v>
       </c>
       <c r="E85" s="1">
-        <v>121.25</v>
+        <v>93.0650716412</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>0.0</v>
+        <v>2000526.78</v>
       </c>
       <c r="I85" s="1">
-        <v>-25500.0</v>
+        <v>-381877.98</v>
       </c>
       <c r="J85" s="1">
-        <v>0</v>
+        <v>-19.088871182219</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>-25500.0</v>
+        <v>1618648.8</v>
       </c>
       <c r="N85" s="1">
-        <v>-25500.0</v>
+        <v>1618648.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>1606000.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.438</v>
+        <v>35.62</v>
       </c>
       <c r="E86" s="1">
-        <v>100.00551183</v>
+        <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1606088.52</v>
+        <v>263552.38</v>
       </c>
       <c r="I86" s="1">
-        <v>-9114.24</v>
+        <v>0.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.5674805520682</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>797.5</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1596974.28</v>
+        <v>263552.38</v>
       </c>
       <c r="N86" s="1">
-        <v>1597771.78</v>
+        <v>263552.38</v>
       </c>
       <c r="O86" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>488000.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D87" s="1">
-        <v>109.243</v>
+        <v>64.02</v>
       </c>
       <c r="E87" s="1">
-        <v>101.26691803</v>
+        <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>494182.56</v>
+        <v>859852.62</v>
       </c>
       <c r="I87" s="1">
-        <v>38923.28</v>
+        <v>0.0</v>
       </c>
       <c r="J87" s="1">
-        <v>7.8762957559652</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>533105.84</v>
+        <v>859852.62</v>
       </c>
       <c r="N87" s="1">
-        <v>540175.16</v>
+        <v>859852.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>517000.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.236</v>
+        <v>100.3</v>
       </c>
       <c r="E88" s="1">
-        <v>98.38580851</v>
+        <v>100.3</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>508654.63</v>
+        <v>230288.8</v>
       </c>
       <c r="I88" s="1">
-        <v>-774.51</v>
+        <v>0.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.15226638161143</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>507880.12</v>
+        <v>230288.8</v>
       </c>
       <c r="N88" s="1">
-        <v>512412.72</v>
+        <v>230288.8</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.023</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>99.89</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599340.0</v>
+        <v>2276674.93</v>
       </c>
       <c r="I89" s="1">
-        <v>18798.0</v>
+        <v>692753.17</v>
       </c>
       <c r="J89" s="1">
-        <v>3.1364500951046</v>
+        <v>30.428286483569</v>
       </c>
       <c r="K89">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>618138.0</v>
+        <v>2969428.1</v>
       </c>
       <c r="N89" s="1">
-        <v>639273.62</v>
+        <v>2969428.1</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>1500000.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.735</v>
+        <v>27.08</v>
       </c>
       <c r="E90" s="1">
-        <v>91.85654667</v>
+        <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1377848.2</v>
+        <v>704323.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-1823.2</v>
+        <v>0.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.13232226888274</v>
+        <v>0.0</v>
       </c>
       <c r="K90">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1376025.0</v>
+        <v>704323.72</v>
       </c>
       <c r="N90" s="1">
-        <v>1381572.95</v>
+        <v>704323.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>603000.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.731</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>99.33</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>598959.9</v>
+        <v>1506758.26</v>
       </c>
       <c r="I91" s="1">
-        <v>2418.03</v>
+        <v>943863.5</v>
       </c>
       <c r="J91" s="1">
-        <v>0.40370482230947</v>
+        <v>62.64199938748</v>
       </c>
       <c r="K91">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>601377.93</v>
+        <v>2450621.76</v>
       </c>
       <c r="N91" s="1">
-        <v>605342.86</v>
+        <v>2450621.76</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.34</v>
+        <v>153.85</v>
       </c>
       <c r="E92" s="1">
-        <v>99.253</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>595518.0</v>
+        <v>1188308.29</v>
       </c>
       <c r="I92" s="1">
-        <v>-5478.0</v>
+        <v>711585.36</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.91987143965422</v>
+        <v>59.882217938579</v>
       </c>
       <c r="K92">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>590040.0</v>
+        <v>1899893.65</v>
       </c>
       <c r="N92" s="1">
-        <v>594527.67</v>
+        <v>1899893.65</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.649</v>
+        <v>56.8</v>
       </c>
       <c r="E93" s="1">
-        <v>99.922</v>
+        <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>599532.0</v>
+        <v>777876.0</v>
       </c>
       <c r="I93" s="1">
-        <v>34362.0</v>
+        <v>0.0</v>
       </c>
       <c r="J93" s="1">
-        <v>5.7314705470267</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>633894.0</v>
+        <v>777876.0</v>
       </c>
       <c r="N93" s="1">
-        <v>643590.58</v>
+        <v>777876.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.624</v>
+        <v>397.4</v>
       </c>
       <c r="E94" s="1">
-        <v>100.705752</v>
+        <v>328.296540904</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>503528.76</v>
+        <v>2636549.52</v>
       </c>
       <c r="I94" s="1">
-        <v>14591.24</v>
+        <v>554969.88</v>
       </c>
       <c r="J94" s="1">
-        <v>2.8977967415406</v>
+        <v>21.049097534113</v>
       </c>
       <c r="K94">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>518120.0</v>
+        <v>3191519.4</v>
       </c>
       <c r="N94" s="1">
-        <v>531804.93</v>
+        <v>3191519.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>1400000.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>112.548</v>
+        <v>20.54</v>
       </c>
       <c r="E95" s="1">
-        <v>104.89389286</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1468514.5</v>
+        <v>938123.4</v>
       </c>
       <c r="I95" s="1">
-        <v>107157.5</v>
+        <v>0.02</v>
       </c>
       <c r="J95" s="1">
-        <v>7.2969997912857</v>
+        <v>2.131915694673E-6</v>
       </c>
       <c r="K95">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1575672.0</v>
+        <v>938123.42</v>
       </c>
       <c r="N95" s="1">
-        <v>1619008.94</v>
+        <v>938123.42</v>
       </c>
       <c r="O95" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D96" s="1">
-        <v>106.042</v>
+        <v>544.1</v>
       </c>
       <c r="E96" s="1">
-        <v>106.65</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>319950.0</v>
+        <v>3895017.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-1824.0</v>
+        <v>679775.78</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.57008907641819</v>
+        <v>17.452446972876</v>
       </c>
       <c r="K96">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>318126.0</v>
+        <v>4574792.8</v>
       </c>
       <c r="N96" s="1">
-        <v>329139.7</v>
+        <v>4574792.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.05</v>
+        <v>0.74</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D97" s="1">
-        <v>109.191</v>
+        <v>59.0</v>
       </c>
       <c r="E97" s="1">
-        <v>111.15333333</v>
+        <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>333460.0</v>
+        <v>1413876.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-5887.0</v>
+        <v>0.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.765429136928</v>
+        <v>0.0</v>
       </c>
       <c r="K97">
-        <v>4.18</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>327573.0</v>
+        <v>1413876.0</v>
       </c>
       <c r="N97" s="1">
-        <v>340117.52</v>
+        <v>1413876.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.594</v>
+        <v>128.3</v>
       </c>
       <c r="E98" s="1">
-        <v>99.433</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>596598.0</v>
+        <v>1640661.58</v>
       </c>
       <c r="I98" s="1">
-        <v>-5034.0</v>
+        <v>-187407.48</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.84378425673569</v>
+        <v>-11.422677429918</v>
       </c>
       <c r="K98">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>591564.0</v>
+        <v>1453254.1</v>
       </c>
       <c r="N98" s="1">
-        <v>605076.33</v>
+        <v>1453254.1</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>857000.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.898</v>
+        <v>17.705</v>
       </c>
       <c r="E99" s="1">
-        <v>98.803</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>846741.71</v>
+        <v>247368.78</v>
       </c>
       <c r="I99" s="1">
-        <v>-16325.85</v>
+        <v>124524.75</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.9280791069097</v>
+        <v>50.339719507045</v>
       </c>
       <c r="K99">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>830415.86</v>
+        <v>371893.53</v>
       </c>
       <c r="N99" s="1">
-        <v>837811.89</v>
+        <v>371893.53</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>362000.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.91</v>
+        <v>58.44</v>
       </c>
       <c r="E100" s="1">
-        <v>99.726</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>361008.12</v>
+        <v>1163674.91</v>
       </c>
       <c r="I100" s="1">
-        <v>666.08</v>
+        <v>139011.13</v>
       </c>
       <c r="J100" s="1">
-        <v>0.18450554519383</v>
+        <v>11.94587326799</v>
       </c>
       <c r="K100">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>361674.2</v>
+        <v>1302686.04</v>
       </c>
       <c r="N100" s="1">
-        <v>364612.35</v>
+        <v>1302686.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.677</v>
+        <v>555.6</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>500000.0</v>
+        <v>604787.57</v>
       </c>
       <c r="I101" s="1">
-        <v>3385.0</v>
+        <v>588641.23</v>
       </c>
       <c r="J101" s="1">
-        <v>0.677</v>
+        <v>97.330246056479</v>
       </c>
       <c r="K101">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>503385.0</v>
+        <v>1193428.8</v>
       </c>
       <c r="N101" s="1">
-        <v>518114.45</v>
+        <v>1193428.8</v>
       </c>
       <c r="O101" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>1300000.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.582</v>
+        <v>3.478</v>
       </c>
       <c r="E102" s="1">
-        <v>97.68761538</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1269939.0</v>
+        <v>794361.29</v>
       </c>
       <c r="I102" s="1">
-        <v>24627.0</v>
+        <v>0.0</v>
       </c>
       <c r="J102" s="1">
-        <v>1.9392270022418</v>
+        <v>0.0</v>
       </c>
       <c r="K102">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1294566.0</v>
+        <v>794361.29</v>
       </c>
       <c r="N102" s="1">
-        <v>1327849.56</v>
+        <v>794361.29</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.926</v>
+        <v>69.3</v>
       </c>
       <c r="E103" s="1">
-        <v>100.35519714</v>
+        <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>702486.38</v>
+        <v>1038599.1</v>
       </c>
       <c r="I103" s="1">
-        <v>3995.62</v>
+        <v>0.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.56878255774866</v>
+        <v>0.0</v>
       </c>
       <c r="K103">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>706482.0</v>
+        <v>1038599.1</v>
       </c>
       <c r="N103" s="1">
-        <v>724440.16</v>
+        <v>1038599.1</v>
       </c>
       <c r="O103" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>1197000.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.416</v>
+        <v>6.484</v>
       </c>
       <c r="E104" s="1">
-        <v>100.93515957</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1208193.86</v>
+        <v>1284417.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-6214.34</v>
+        <v>360671.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.51434957631716</v>
+        <v>28.08052381554</v>
       </c>
       <c r="K104">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1201979.52</v>
+        <v>1645088.06</v>
       </c>
       <c r="N104" s="1">
-        <v>1221652.1</v>
+        <v>1645088.06</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="B105" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>2530000.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D105" s="1">
-        <v>90.659</v>
+        <v>16.45</v>
       </c>
       <c r="E105" s="1">
-        <v>81.011</v>
+        <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2049578.3</v>
+        <v>1794316.65</v>
       </c>
       <c r="I105" s="1">
-        <v>244094.4</v>
+        <v>0.0</v>
       </c>
       <c r="J105" s="1">
-        <v>11.909493772451</v>
+        <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2293672.7</v>
+        <v>1794316.65</v>
       </c>
       <c r="N105" s="1">
-        <v>2293672.7</v>
+        <v>1794316.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>3490000.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D106" s="1">
-        <v>87.881</v>
+        <v>139.81</v>
       </c>
       <c r="E106" s="1">
-        <v>86.855</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3031239.5</v>
+        <v>2922900.0</v>
       </c>
       <c r="I106" s="1">
-        <v>35807.4</v>
+        <v>1163606.49</v>
       </c>
       <c r="J106" s="1">
-        <v>1.1812791433999</v>
+        <v>39.81</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3067046.9</v>
+        <v>4086506.49</v>
       </c>
       <c r="N106" s="1">
-        <v>3067046.9</v>
+        <v>4086506.49</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.66</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>720000.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.596</v>
+        <v>2011.32</v>
       </c>
       <c r="E107" s="1">
-        <v>99.799</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>718552.8</v>
+        <v>1958604.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-1461.6</v>
+        <v>1020160.41</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.2034088517921</v>
+        <v>52.086085005492</v>
       </c>
       <c r="K107">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>717091.2</v>
+        <v>2978764.92</v>
       </c>
       <c r="N107" s="1">
-        <v>723502.16</v>
+        <v>2978764.92</v>
       </c>
       <c r="O107" s="1">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="B108" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>494000.0</v>
+        <v>6107.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.35</v>
+        <v>1070.11</v>
       </c>
       <c r="E108" s="1">
-        <v>99.7472004</v>
+        <v>1068.9173358441</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>492751.17</v>
+        <v>6527878.17</v>
       </c>
       <c r="I108" s="1">
-        <v>7917.83</v>
+        <v>7283.6</v>
       </c>
       <c r="J108" s="1">
-        <v>1.6068617351025</v>
+        <v>0.1115768372252</v>
       </c>
       <c r="K108">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>639.49</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>500669.0</v>
+        <v>6535161.77</v>
       </c>
       <c r="N108" s="1">
-        <v>501308.49</v>
+        <v>6535161.77</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>1.05</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>500000.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.729</v>
+        <v>134.38</v>
       </c>
       <c r="E109" s="1">
-        <v>99.991</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>499955.0</v>
+        <v>10604239.65</v>
       </c>
       <c r="I109" s="1">
-        <v>3690.0</v>
+        <v>1693142.91</v>
       </c>
       <c r="J109" s="1">
-        <v>0.73806642597834</v>
+        <v>15.966660183882</v>
       </c>
       <c r="K109">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>503645.0</v>
+        <v>12297382.56</v>
       </c>
       <c r="N109" s="1">
-        <v>514960.07</v>
+        <v>12297382.56</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>1.98</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>800000.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.224</v>
+        <v>18.19</v>
       </c>
       <c r="E110" s="1">
-        <v>102.64</v>
+        <v>18.19</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>821120.0</v>
+        <v>1681720.07</v>
       </c>
       <c r="I110" s="1">
-        <v>-3328.0</v>
+        <v>0.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.40530007794232</v>
+        <v>0.0</v>
       </c>
       <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1681720.07</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1681720.07</v>
+      </c>
+      <c r="O110" s="1">
         <v>0.27</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>500000.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D111" s="1">
-        <v>108.224</v>
+        <v>67.7</v>
       </c>
       <c r="E111" s="1">
-        <v>100.465874</v>
+        <v>67.7</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>502329.37</v>
+        <v>601108.3</v>
       </c>
       <c r="I111" s="1">
-        <v>38790.63</v>
+        <v>0.0</v>
       </c>
       <c r="J111" s="1">
-        <v>7.7221505085398</v>
+        <v>0.0</v>
       </c>
       <c r="K111">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>541120.0</v>
+        <v>601108.3</v>
       </c>
       <c r="N111" s="1">
-        <v>548399.11</v>
+        <v>601108.3</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="B112" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>123000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D112" s="1">
-        <v>104.257</v>
+        <v>22.75</v>
       </c>
       <c r="E112" s="1">
-        <v>103.02331707</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>126718.68</v>
+        <v>697287.48</v>
       </c>
       <c r="I112" s="1">
-        <v>1517.43</v>
+        <v>0.02</v>
       </c>
       <c r="J112" s="1">
-        <v>1.1974793298036</v>
+        <v>2.8682574366601E-6</v>
       </c>
       <c r="K112">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>128236.11</v>
+        <v>697287.5</v>
       </c>
       <c r="N112" s="1">
-        <v>131085.33</v>
+        <v>697287.5</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="B113" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>1083000.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.014</v>
+        <v>43.51</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1077140.97</v>
+        <v>762294.36</v>
       </c>
       <c r="I113" s="1">
-        <v>6010.65</v>
+        <v>47818.33</v>
       </c>
       <c r="J113" s="1">
-        <v>0.55801888215244</v>
+        <v>6.2729481561427</v>
       </c>
       <c r="K113">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1083151.62</v>
+        <v>810112.69</v>
       </c>
       <c r="N113" s="1">
-        <v>1085658.84</v>
+        <v>810112.69</v>
       </c>
       <c r="O113" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="B114" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>800000.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.45</v>
+        <v>16.36</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>16.36</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>794336.0</v>
+        <v>235649.44</v>
       </c>
       <c r="I114" s="1">
-        <v>1264.0</v>
+        <v>0.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.15912661644443</v>
+        <v>0.0</v>
       </c>
       <c r="K114">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>795600.0</v>
+        <v>235649.44</v>
       </c>
       <c r="N114" s="1">
-        <v>796673.97</v>
+        <v>235649.44</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>281</v>
+        <v>254</v>
       </c>
       <c r="B115" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>700000.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.888</v>
+        <v>23.76</v>
       </c>
       <c r="E115" s="1">
-        <v>103.004</v>
+        <v>23.76</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>721028.0</v>
+        <v>236863.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-7812.0</v>
+        <v>0.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.0834530697837</v>
+        <v>0.0</v>
       </c>
       <c r="K115">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L115">
-        <v>215.75</v>
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>713216.0</v>
+        <v>236863.44</v>
       </c>
       <c r="N115" s="1">
-        <v>713431.75</v>
+        <v>236863.44</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="B116" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D116" s="1">
-        <v>89.223</v>
+        <v>41.96</v>
       </c>
       <c r="E116" s="1">
-        <v>86.92</v>
+        <v>41.96</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>434600.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="I116" s="1">
-        <v>11515.0</v>
+        <v>0.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.6495628163829</v>
+        <v>0.0</v>
       </c>
       <c r="K116">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>446115.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="N116" s="1">
-        <v>450175.38</v>
+        <v>1094904.24</v>
       </c>
       <c r="O116" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="B117" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D117" s="1">
-        <v>105.382</v>
+        <v>27.83</v>
       </c>
       <c r="E117" s="1">
-        <v>105.478</v>
+        <v>27.83</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>316434.0</v>
+        <v>241731.38</v>
       </c>
       <c r="I117" s="1">
-        <v>-288.0</v>
+        <v>0.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.09101423993629</v>
+        <v>0.0</v>
       </c>
       <c r="K117">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>316146.0</v>
+        <v>241731.38</v>
       </c>
       <c r="N117" s="1">
-        <v>326323.62</v>
+        <v>241731.38</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.544</v>
+        <v>90.7</v>
       </c>
       <c r="E118" s="1">
-        <v>99.74</v>
+        <v>90.7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>498700.0</v>
+        <v>238359.6</v>
       </c>
       <c r="I118" s="1">
-        <v>-980.0</v>
+        <v>0.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.19651092841388</v>
+        <v>0.0</v>
       </c>
       <c r="K118">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>497720.0</v>
+        <v>238359.6</v>
       </c>
       <c r="N118" s="1">
-        <v>504886.1</v>
+        <v>238359.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B119" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>1300000.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.452</v>
+        <v>36.87</v>
       </c>
       <c r="E119" s="1">
-        <v>99.95246154</v>
+        <v>36.87</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1299382.0</v>
+        <v>279437.73</v>
       </c>
       <c r="I119" s="1">
-        <v>6494.0</v>
+        <v>0.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.49977604738252</v>
+        <v>0.0</v>
       </c>
       <c r="K119">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1305876.0</v>
+        <v>279437.73</v>
       </c>
       <c r="N119" s="1">
-        <v>1347827.71</v>
+        <v>279437.73</v>
       </c>
       <c r="O119" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>800000.0</v>
+        <v>11673.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.142</v>
+        <v>340.0</v>
       </c>
       <c r="E120" s="1">
-        <v>100.91</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>807280.0</v>
+        <v>3255697.32</v>
       </c>
       <c r="I120" s="1">
-        <v>1856.0</v>
+        <v>713122.68</v>
       </c>
       <c r="J120" s="1">
-        <v>0.22990783866812</v>
+        <v>21.90383840719</v>
       </c>
       <c r="K120">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>809136.0</v>
+        <v>3968820.0</v>
       </c>
       <c r="N120" s="1">
-        <v>827777.1</v>
+        <v>3968820.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="B121" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>6830433.57</v>
+        <v>389523.0</v>
       </c>
       <c r="D121" s="1">
-        <v>89.981</v>
+        <v>3.571</v>
       </c>
       <c r="E121" s="1">
-        <v>87.34060304</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>5965741.87</v>
+        <v>1002320.58</v>
       </c>
       <c r="I121" s="1">
-        <v>180350.56</v>
+        <v>388666.05</v>
       </c>
       <c r="J121" s="1">
-        <v>3.0231036462863</v>
+        <v>38.776620749421</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>6146092.43</v>
+        <v>1390986.63</v>
       </c>
       <c r="N121" s="1">
-        <v>6150340.4</v>
+        <v>1390986.63</v>
       </c>
       <c r="O121" s="1">
-        <v>1.01</v>
+        <v>0.22</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>301</v>
+        <v>268</v>
       </c>
       <c r="B122" t="s">
-        <v>302</v>
+        <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>607000.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.724</v>
+        <v>9.388</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>9.388</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>607000.0</v>
+        <v>784602.1</v>
       </c>
       <c r="I122" s="1">
-        <v>-1675.32</v>
+        <v>0.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.276</v>
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>605324.68</v>
+        <v>784602.1</v>
       </c>
       <c r="N122" s="1">
-        <v>610134.41</v>
+        <v>784602.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>304</v>
+        <v>270</v>
       </c>
       <c r="B123" t="s">
-        <v>305</v>
+        <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>868000.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.185</v>
+        <v>82.2</v>
       </c>
       <c r="E123" s="1">
-        <v>99.87451613</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>866910.8</v>
+        <v>3530142.59</v>
       </c>
       <c r="I123" s="1">
-        <v>11375.0</v>
+        <v>-392897.39</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3121303829644</v>
+        <v>-11.129788102979</v>
       </c>
       <c r="K123">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>878285.8</v>
+        <v>3137245.2</v>
       </c>
       <c r="N123" s="1">
-        <v>898380.59</v>
+        <v>3137245.2</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.51</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>307</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s">
-        <v>308</v>
+        <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>1000000.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D124" s="1">
-        <v>107.018</v>
+        <v>170.96</v>
       </c>
       <c r="E124" s="1">
-        <v>100.6308</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1006308.0</v>
+        <v>4923067.3</v>
       </c>
       <c r="I124" s="1">
-        <v>63872.0</v>
+        <v>919490.7</v>
       </c>
       <c r="J124" s="1">
-        <v>6.347162101464</v>
+        <v>18.677191351822</v>
       </c>
       <c r="K124">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1070180.0</v>
+        <v>5842558.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1080981.37</v>
+        <v>5842558.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.47</v>
+        <v>276.7</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>600168.0</v>
+        <v>2311299.59</v>
       </c>
       <c r="I125" s="1">
-        <v>2652.0</v>
+        <v>3284681.21</v>
       </c>
       <c r="J125" s="1">
-        <v>0.4418762746431</v>
+        <v>142.11403940066</v>
       </c>
       <c r="K125">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>994.09</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>602820.0</v>
+        <v>5595980.8</v>
       </c>
       <c r="N125" s="1">
-        <v>603814.09</v>
+        <v>5595980.8</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>861000.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.29</v>
+        <v>166.45</v>
       </c>
       <c r="E126" s="1">
-        <v>100.08714286</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>861750.3</v>
+        <v>3462403.0</v>
       </c>
       <c r="I126" s="1">
-        <v>36186.6</v>
+        <v>1139939.5</v>
       </c>
       <c r="J126" s="1">
-        <v>4.1991978418806</v>
+        <v>32.923362762798</v>
       </c>
       <c r="K126">
-        <v>3.03</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>897936.9</v>
+        <v>4602342.5</v>
       </c>
       <c r="N126" s="1">
-        <v>924014.58</v>
+        <v>4602342.5</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.74</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.782</v>
+        <v>247.4</v>
       </c>
       <c r="E127" s="1">
-        <v>99.602</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199204.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I127" s="1">
-        <v>-7640.0</v>
+        <v>2801094.19</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.8352643521214</v>
+        <v>83.626803935723</v>
       </c>
       <c r="K127">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L127">
-        <v>19.18</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191564.0</v>
+        <v>6150611.4</v>
       </c>
       <c r="N127" s="1">
-        <v>191583.18</v>
+        <v>6150611.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.99</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.931</v>
+        <v>19.72</v>
       </c>
       <c r="E128" s="1">
-        <v>99.406</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>497030.0</v>
+        <v>538809.56</v>
       </c>
       <c r="I128" s="1">
-        <v>17625.0</v>
+        <v>0.0</v>
       </c>
       <c r="J128" s="1">
-        <v>3.5460636178903</v>
+        <v>0.0</v>
       </c>
       <c r="K128">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>514655.0</v>
+        <v>538809.56</v>
       </c>
       <c r="N128" s="1">
-        <v>533471.78</v>
+        <v>538809.56</v>
       </c>
       <c r="O128" s="1">
         <v>0.09</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.506</v>
+        <v>73.86</v>
       </c>
       <c r="E129" s="1">
-        <v>100.19733333</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300592.0</v>
+        <v>924018.98</v>
       </c>
       <c r="I129" s="1">
-        <v>926.0</v>
+        <v>973518.28</v>
       </c>
       <c r="J129" s="1">
-        <v>0.30805876403896</v>
+        <v>105.35695706164</v>
       </c>
       <c r="K129">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>624.66</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>301518.0</v>
+        <v>1897537.26</v>
       </c>
       <c r="N129" s="1">
-        <v>302142.66</v>
+        <v>1897537.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.975</v>
+        <v>131.2</v>
       </c>
       <c r="E130" s="1">
-        <v>102.46222222</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>922160.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-4385.0</v>
+        <v>0.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.47551401058385</v>
+        <v>0.0</v>
       </c>
       <c r="K130">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>917775.0</v>
+        <v>256496.0</v>
       </c>
       <c r="N130" s="1">
-        <v>919254.45</v>
+        <v>256496.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>325</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>326</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>614000.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.452</v>
+        <v>52.5</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>611101.92</v>
+        <v>302295.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-466.64</v>
+        <v>0.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.076360421188007</v>
+        <v>0.0</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>610635.28</v>
+        <v>302295.0</v>
       </c>
       <c r="N131" s="1">
-        <v>615120.42</v>
+        <v>302295.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>328</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>329</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>19811586.0</v>
+        <v>101265.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.469</v>
+        <v>28.405</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698394</v>
+        <v>24.8474383054</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>17334540.22</v>
+        <v>2516175.84</v>
       </c>
       <c r="I132" s="1">
-        <v>-5544.06</v>
+        <v>360256.49</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.031982734642154</v>
+        <v>14.317619789243</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17328996.16</v>
+        <v>2876432.33</v>
       </c>
       <c r="N132" s="1">
-        <v>17328996.16</v>
+        <v>2876432.33</v>
       </c>
       <c r="O132" s="1">
-        <v>2.84</v>
+        <v>0.46</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>290</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.039</v>
+        <v>11.505</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8833</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>998833.0</v>
+        <v>234276.32</v>
       </c>
       <c r="I133" s="1">
-        <v>1557.0</v>
+        <v>0.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.15588191419386</v>
+        <v>0.0</v>
       </c>
       <c r="K133">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1000390.0</v>
+        <v>234276.32</v>
       </c>
       <c r="N133" s="1">
-        <v>1007324.93</v>
+        <v>234276.32</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>292</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>1400000.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.143</v>
+        <v>36.62</v>
       </c>
       <c r="E134" s="1">
-        <v>83.781</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1172934.0</v>
+        <v>2020920.79</v>
       </c>
       <c r="I134" s="1">
-        <v>117068.0</v>
+        <v>480005.49</v>
       </c>
       <c r="J134" s="1">
-        <v>9.9807832324751</v>
+        <v>23.751821069642</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1290002.0</v>
+        <v>2500926.28</v>
       </c>
       <c r="N134" s="1">
-        <v>1290002.0</v>
+        <v>2500926.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.4</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.057</v>
+        <v>51.48</v>
       </c>
       <c r="E135" s="1">
-        <v>99.625</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>498125.0</v>
+        <v>234336.96</v>
       </c>
       <c r="I135" s="1">
-        <v>2160.0</v>
+        <v>0.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.433626097867</v>
+        <v>0.0</v>
       </c>
       <c r="K135">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L135">
-        <v>796.23</v>
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>500285.0</v>
+        <v>234336.96</v>
       </c>
       <c r="N135" s="1">
-        <v>501081.23</v>
+        <v>234336.96</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="B136" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.919</v>
+        <v>10.2</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594462.0</v>
+        <v>470893.2</v>
       </c>
       <c r="I136" s="1">
-        <v>-6948.0</v>
+        <v>0.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.1687879124317</v>
+        <v>0.0</v>
       </c>
       <c r="K136">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>587514.0</v>
+        <v>470893.2</v>
       </c>
       <c r="N136" s="1">
-        <v>595108.52</v>
+        <v>470893.2</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D137" s="1">
-        <v>94.845</v>
+        <v>254.9</v>
       </c>
       <c r="E137" s="1">
-        <v>92.475705</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>554854.23</v>
+        <v>821797.6</v>
       </c>
       <c r="I137" s="1">
-        <v>14215.77</v>
+        <v>0.0</v>
       </c>
       <c r="J137" s="1">
-        <v>2.5620729249915</v>
+        <v>0.0</v>
       </c>
       <c r="K137">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>569070.0</v>
+        <v>821797.6</v>
       </c>
       <c r="N137" s="1">
-        <v>571083.7</v>
+        <v>821797.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B138" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>616000.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.783</v>
+        <v>252.3</v>
       </c>
       <c r="E138" s="1">
-        <v>99.953</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>615710.48</v>
+        <v>1048811.1</v>
       </c>
       <c r="I138" s="1">
-        <v>29752.8</v>
+        <v>0.0</v>
       </c>
       <c r="J138" s="1">
-        <v>4.8322711674487</v>
+        <v>0.0</v>
       </c>
       <c r="K138">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>645463.28</v>
+        <v>1048811.1</v>
       </c>
       <c r="N138" s="1">
-        <v>670634.9</v>
+        <v>1048811.1</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B139" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.708</v>
+        <v>18.02</v>
       </c>
       <c r="E139" s="1">
-        <v>99.961</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>599766.0</v>
+        <v>233124.74</v>
       </c>
       <c r="I139" s="1">
-        <v>34482.0</v>
+        <v>0.0</v>
       </c>
       <c r="J139" s="1">
-        <v>5.7492422044597</v>
+        <v>0.0</v>
       </c>
       <c r="K139">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>634248.0</v>
+        <v>233124.74</v>
       </c>
       <c r="N139" s="1">
-        <v>650515.81</v>
+        <v>233124.74</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B140" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.965</v>
+        <v>106.15</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>398444.0</v>
+        <v>1671109.53</v>
       </c>
       <c r="I140" s="1">
-        <v>13416.0</v>
+        <v>23469.07</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3670980112638</v>
+        <v>1.4044004644028</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>411860.0</v>
+        <v>1694578.6</v>
       </c>
       <c r="N140" s="1">
-        <v>420758.63</v>
+        <v>1694578.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.07</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B141" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>396000.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.857</v>
+        <v>72.41</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>66.566266327</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>393996.24</v>
+        <v>3919088.93</v>
       </c>
       <c r="I141" s="1">
-        <v>1437.48</v>
+        <v>344049.82</v>
       </c>
       <c r="J141" s="1">
-        <v>0.36484612137415</v>
+        <v>8.7788214594049</v>
       </c>
       <c r="K141">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>395433.72</v>
+        <v>4263138.75</v>
       </c>
       <c r="N141" s="1">
-        <v>400050.1</v>
+        <v>4263138.75</v>
       </c>
       <c r="O141" s="1">
-        <v>0.07</v>
+        <v>0.69</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>700000.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.783</v>
+        <v>21.16</v>
       </c>
       <c r="E142" s="1">
-        <v>102.66742857</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>718672.0</v>
+        <v>276878.6</v>
       </c>
       <c r="I142" s="1">
-        <v>-6191.0</v>
+        <v>0.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.86145000779215</v>
+        <v>0.0</v>
       </c>
       <c r="K142">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>712481.0</v>
+        <v>276878.6</v>
       </c>
       <c r="N142" s="1">
-        <v>732812.16</v>
+        <v>276878.6</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.178</v>
+        <v>19.11</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>393736.0</v>
+        <v>699024.69</v>
       </c>
       <c r="I143" s="1">
-        <v>-1024.0</v>
+        <v>0.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.26007273909422</v>
+        <v>0.0</v>
       </c>
       <c r="K143">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>392712.0</v>
+        <v>699024.69</v>
       </c>
       <c r="N143" s="1">
-        <v>401928.44</v>
+        <v>699024.69</v>
       </c>
       <c r="O143" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>600000.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.372</v>
+        <v>26.98</v>
       </c>
       <c r="E144" s="1">
-        <v>99.661</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>597966.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I144" s="1">
-        <v>34266.0</v>
+        <v>0.0</v>
       </c>
       <c r="J144" s="1">
-        <v>5.7304261446303</v>
+        <v>0.0</v>
       </c>
       <c r="K144">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>632232.0</v>
+        <v>483454.62</v>
       </c>
       <c r="N144" s="1">
-        <v>650782.68</v>
+        <v>483454.62</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.688</v>
+        <v>19.76</v>
       </c>
       <c r="E145" s="1">
-        <v>99.104</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>495520.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I145" s="1">
-        <v>-12080.0</v>
+        <v>0.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.4378430739425</v>
+        <v>0.0</v>
       </c>
       <c r="K145">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>483440.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="N145" s="1">
-        <v>487515.34</v>
+        <v>1173388.32</v>
       </c>
       <c r="O145" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.747</v>
+        <v>60.3</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>500000.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="I146" s="1">
-        <v>23735.0</v>
+        <v>0.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.747</v>
+        <v>0.0</v>
       </c>
       <c r="K146">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>523735.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="N146" s="1">
-        <v>541195.96</v>
+        <v>1579437.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.561</v>
+        <v>82.0</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>546500.0</v>
+        <v>239358.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3695.0</v>
+        <v>0.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.67612076852699</v>
+        <v>0.0</v>
       </c>
       <c r="K147">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>863.01</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>542805.0</v>
+        <v>239358.0</v>
       </c>
       <c r="N147" s="1">
-        <v>543668.01</v>
+        <v>239358.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="B148" t="s">
-        <v>373</v>
+        <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>600000.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.165</v>
+        <v>140.75</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>599112.0</v>
+        <v>1058814.89</v>
       </c>
       <c r="I148" s="1">
-        <v>1878.0</v>
+        <v>355018.86</v>
       </c>
       <c r="J148" s="1">
-        <v>0.31346392661138</v>
+        <v>33.529832584806</v>
       </c>
       <c r="K148">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>328.77</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>600990.0</v>
+        <v>1413833.75</v>
       </c>
       <c r="N148" s="1">
-        <v>601318.77</v>
+        <v>1413833.75</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>374</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.669</v>
+        <v>101.2</v>
       </c>
       <c r="E149" s="1">
-        <v>99.653</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>597918.0</v>
+        <v>709715.6</v>
       </c>
       <c r="I149" s="1">
-        <v>12096.0</v>
+        <v>0.0</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0230198789801</v>
+        <v>0.0</v>
       </c>
       <c r="K149">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>610014.0</v>
+        <v>709715.6</v>
       </c>
       <c r="N149" s="1">
-        <v>617448.25</v>
+        <v>709715.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>600000.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.487</v>
+        <v>28.69</v>
       </c>
       <c r="E150" s="1">
-        <v>101.72</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>610320.0</v>
+        <v>1318619.62</v>
       </c>
       <c r="I150" s="1">
-        <v>-7398.0</v>
+        <v>2411.43</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.2121510027527</v>
+        <v>0.18287533140148</v>
       </c>
       <c r="K150">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>602922.0</v>
+        <v>1321031.05</v>
       </c>
       <c r="N150" s="1">
-        <v>620046.07</v>
+        <v>1321031.05</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>326</v>
       </c>
       <c r="B151" t="s">
-        <v>381</v>
+        <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.792</v>
+        <v>36.9</v>
       </c>
       <c r="E151" s="1">
-        <v>99.52</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>398080.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="I151" s="1">
-        <v>9088.0</v>
+        <v>0.0</v>
       </c>
       <c r="J151" s="1">
-        <v>2.2829581993569</v>
+        <v>0.0</v>
       </c>
       <c r="K151">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>407168.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="N151" s="1">
-        <v>416979.07</v>
+        <v>1970091.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>328</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>1000000.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D152" s="1">
-        <v>106.204</v>
+        <v>27.8</v>
       </c>
       <c r="E152" s="1">
-        <v>100.710578</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1007105.78</v>
+        <v>1124780.17</v>
       </c>
       <c r="I152" s="1">
-        <v>54934.22</v>
+        <v>-142050.17</v>
       </c>
       <c r="J152" s="1">
-        <v>5.45466236923</v>
+        <v>-12.629149569733</v>
       </c>
       <c r="K152">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1062040.0</v>
+        <v>982730.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1082861.92</v>
+        <v>982730.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="B153" t="s">
-        <v>387</v>
+        <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.586</v>
+        <v>68.1</v>
       </c>
       <c r="E153" s="1">
-        <v>99.589</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>298767.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I153" s="1">
-        <v>2991.0</v>
+        <v>-1161777.64</v>
       </c>
       <c r="J153" s="1">
-        <v>1.0011145809276</v>
+        <v>-39.511605123227</v>
       </c>
       <c r="K153">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>301758.0</v>
+        <v>1778567.7</v>
       </c>
       <c r="N153" s="1">
-        <v>311633.34</v>
+        <v>1778567.7</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="B154" t="s">
-        <v>390</v>
+        <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>-6072800.43</v>
       </c>
       <c r="D154" s="1">
-        <v>94.983</v>
+        <v>0.08882951</v>
       </c>
       <c r="E154" s="1">
-        <v>90.9</v>
+        <v>0.084671376</v>
       </c>
       <c r="F154" t="s">
-        <v>8</v>
+        <v>334</v>
       </c>
       <c r="G154">
-        <v>1.0</v>
+        <v>11.23</v>
       </c>
       <c r="H154" s="1">
-        <v>272700.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>12249.0</v>
+        <v>298229.54</v>
       </c>
       <c r="J154" s="1">
-        <v>4.4917491749175</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>391</v>
+        <v>335</v>
       </c>
       <c r="M154" s="1">
-        <v>284949.0</v>
+        <v>283729.55</v>
       </c>
       <c r="N154" s="1">
-        <v>286056.53</v>
+        <v>298229.54</v>
       </c>
       <c r="O154" s="1">
         <v>0.05</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>336</v>
       </c>
       <c r="B155" t="s">
-        <v>393</v>
+        <v>337</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.896</v>
+        <v>268.9</v>
       </c>
       <c r="E155" s="1">
-        <v>98.50505</v>
+        <v>252.631506849</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>394020.2</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>21563.8</v>
+        <v>1781400.0</v>
       </c>
       <c r="J155" s="1">
-        <v>5.4727651018907</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>415584.0</v>
+        <v>1781400.0</v>
       </c>
       <c r="N155" s="1">
-        <v>421062.08</v>
+        <v>1781400.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>338</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>339</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>136.0</v>
       </c>
       <c r="D156" s="1">
-        <v>85.795</v>
+        <v>118.1</v>
       </c>
       <c r="E156" s="1">
-        <v>85.96</v>
+        <v>118.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>773640.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1485.0</v>
+        <v>20500.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.19194974406701</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>772155.0</v>
+        <v>20500.0</v>
       </c>
       <c r="N156" s="1">
-        <v>775298.84</v>
+        <v>20500.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>340</v>
       </c>
       <c r="B157" t="s">
-        <v>399</v>
+        <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>380.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.429</v>
+        <v>117.46</v>
       </c>
       <c r="E157" s="1">
-        <v>100.65</v>
+        <v>116.690842105</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1105.0</v>
+        <v>292280.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.21957277694983</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L157">
-        <v>821.92</v>
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>502145.0</v>
+        <v>292280.0</v>
       </c>
       <c r="N157" s="1">
-        <v>502966.92</v>
+        <v>292280.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>401</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>777000.0</v>
+        <v>170.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.58</v>
+        <v>129.2</v>
       </c>
       <c r="E158" s="1">
-        <v>99.67453282</v>
+        <v>129.04</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>774471.12</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>7035.48</v>
+        <v>48600.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.90842380281398</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>781506.6</v>
+        <v>48600.0</v>
       </c>
       <c r="N158" s="1">
-        <v>798252.01</v>
+        <v>48600.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>290000.0</v>
+        <v>-48.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.971</v>
+        <v>123.44</v>
       </c>
       <c r="E159" s="1">
-        <v>99.571</v>
+        <v>123.27</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288755.9</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4060.0</v>
+        <v>-8160.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.4060318767513</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>292815.9</v>
+        <v>-8160.0</v>
       </c>
       <c r="N159" s="1">
-        <v>295139.87</v>
+        <v>-8160.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>407</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.063</v>
+        <v>100.531</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>100.00551183</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>400000.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I160" s="1">
-        <v>252.0</v>
+        <v>8439.34</v>
       </c>
       <c r="J160" s="1">
-        <v>0.063</v>
+        <v>0.52545920694334</v>
       </c>
       <c r="K160">
-        <v>1.14</v>
+        <v>0.32</v>
       </c>
       <c r="L160" t="s">
-        <v>408</v>
+        <v>348</v>
       </c>
       <c r="M160" s="1">
-        <v>400252.0</v>
+        <v>1614527.86</v>
       </c>
       <c r="N160" s="1">
-        <v>404800.73</v>
+        <v>1619631.86</v>
       </c>
       <c r="O160" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>409</v>
+        <v>349</v>
       </c>
       <c r="B161" t="s">
-        <v>410</v>
+        <v>350</v>
       </c>
       <c r="C161" s="1">
-        <v>1228000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.719</v>
+        <v>110.16</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>101.26691803</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1228000.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I161" s="1">
-        <v>-3450.68</v>
+        <v>43398.24</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.281</v>
+        <v>8.7818234621635</v>
       </c>
       <c r="K161">
-        <v>0.15</v>
+        <v>1.86</v>
       </c>
       <c r="L161" t="s">
-        <v>411</v>
+        <v>351</v>
       </c>
       <c r="M161" s="1">
-        <v>1224549.32</v>
+        <v>537580.8</v>
       </c>
       <c r="N161" s="1">
-        <v>1226405.38</v>
+        <v>546680.66</v>
       </c>
       <c r="O161" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>412</v>
+        <v>352</v>
       </c>
       <c r="B162" t="s">
-        <v>413</v>
+        <v>353</v>
       </c>
       <c r="C162" s="1">
-        <v>865000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.424</v>
+        <v>98.25</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>98.38580851</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>865000.0</v>
+        <v>508654.63</v>
       </c>
       <c r="I162" s="1">
-        <v>-4982.4</v>
+        <v>-702.13</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.576</v>
+        <v>-0.13803668709356</v>
       </c>
       <c r="K162">
-        <v>1.58</v>
+        <v>0.95</v>
       </c>
       <c r="L162" t="s">
-        <v>414</v>
+        <v>354</v>
       </c>
       <c r="M162" s="1">
-        <v>860017.6</v>
+        <v>507952.5</v>
       </c>
       <c r="N162" s="1">
-        <v>873707.94</v>
+        <v>512867.54</v>
       </c>
       <c r="O162" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>415</v>
+        <v>355</v>
       </c>
       <c r="B163" t="s">
-        <v>416</v>
+        <v>356</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.714</v>
+        <v>104.759</v>
       </c>
       <c r="E163" s="1">
-        <v>100.42</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>602520.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1764.0</v>
+        <v>29214.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.29277036446923</v>
+        <v>4.8743617979778</v>
       </c>
       <c r="K163">
-        <v>2.69</v>
+        <v>3.86</v>
       </c>
       <c r="L163" t="s">
-        <v>417</v>
+        <v>357</v>
       </c>
       <c r="M163" s="1">
-        <v>604284.0</v>
+        <v>628554.0</v>
       </c>
       <c r="N163" s="1">
-        <v>620432.63</v>
+        <v>651742.36</v>
       </c>
       <c r="O163" s="1">
         <v>0.1</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>418</v>
+        <v>358</v>
       </c>
       <c r="B164" t="s">
-        <v>419</v>
+        <v>359</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.3</v>
+        <v>92.557</v>
       </c>
       <c r="E164" s="1">
-        <v>99.259</v>
+        <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>694813.0</v>
+        <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>7287.0</v>
+        <v>10506.8</v>
       </c>
       <c r="J164" s="1">
-        <v>1.0487713960447</v>
+        <v>0.76255134636747</v>
       </c>
       <c r="K164">
-        <v>0.77</v>
+        <v>0.51</v>
       </c>
       <c r="L164" t="s">
-        <v>420</v>
+        <v>360</v>
       </c>
       <c r="M164" s="1">
-        <v>702100.0</v>
+        <v>1388355.0</v>
       </c>
       <c r="N164" s="1">
-        <v>707469.86</v>
+        <v>1395983.42</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>421</v>
+        <v>361</v>
       </c>
       <c r="B165" t="s">
-        <v>422</v>
+        <v>362</v>
       </c>
       <c r="C165" s="1">
-        <v>286000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.422</v>
+        <v>100.221</v>
       </c>
       <c r="E165" s="1">
-        <v>99.362</v>
+        <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>284175.32</v>
+        <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>171.6</v>
+        <v>5372.73</v>
       </c>
       <c r="J165" s="1">
-        <v>0.060385257945694</v>
+        <v>0.89700996677741</v>
       </c>
       <c r="K165">
-        <v>0.54</v>
+        <v>0.93</v>
       </c>
       <c r="L165" t="s">
-        <v>423</v>
+        <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>284346.92</v>
+        <v>604332.63</v>
       </c>
       <c r="N165" s="1">
-        <v>285889.56</v>
+        <v>609970.27</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>424</v>
+        <v>364</v>
       </c>
       <c r="B166" t="s">
-        <v>425</v>
+        <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>107.73</v>
+        <v>99.079</v>
       </c>
       <c r="E166" s="1">
-        <v>107.973</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>539865.0</v>
+        <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1215.0</v>
+        <v>-1044.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.22505626406602</v>
+        <v>-0.17530956243136</v>
       </c>
       <c r="K166">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="L166" t="s">
-        <v>426</v>
+        <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>538650.0</v>
+        <v>594474.0</v>
       </c>
       <c r="N166" s="1">
-        <v>546132.88</v>
+        <v>600293.18</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>367</v>
       </c>
       <c r="B167" t="s">
-        <v>428</v>
+        <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.333</v>
+        <v>103.692</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>100.705752</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>602400.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I167" s="1">
-        <v>11598.0</v>
+        <v>14931.24</v>
       </c>
       <c r="J167" s="1">
-        <v>1.9252988047809</v>
+        <v>2.9653201934285</v>
       </c>
       <c r="K167">
-        <v>2.53</v>
+        <v>3.07</v>
       </c>
       <c r="L167" t="s">
-        <v>429</v>
+        <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>613998.0</v>
+        <v>518460.0</v>
       </c>
       <c r="N167" s="1">
-        <v>629158.27</v>
+        <v>533809.32</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>430</v>
+        <v>370</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
       <c r="C168" s="1">
-        <v>1042000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.474</v>
+        <v>112.963</v>
       </c>
       <c r="E168" s="1">
-        <v>99.228</v>
+        <v>104.89389286</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1033955.76</v>
+        <v>1468514.5</v>
       </c>
       <c r="I168" s="1">
-        <v>2563.32</v>
+        <v>112967.5</v>
       </c>
       <c r="J168" s="1">
-        <v>0.2479138952715</v>
+        <v>7.6926376961208</v>
       </c>
       <c r="K168">
-        <v>2.1</v>
+        <v>3.53</v>
       </c>
       <c r="L168" t="s">
-        <v>432</v>
+        <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>1036519.08</v>
+        <v>1581482.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1058351.12</v>
+        <v>1630850.37</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>433</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
-        <v>434</v>
+        <v>374</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.551</v>
+        <v>106.041</v>
       </c>
       <c r="E169" s="1">
-        <v>99.517</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>497585.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I169" s="1">
-        <v>5170.0</v>
+        <v>-1827.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.0390184591577</v>
+        <v>-0.57102672292546</v>
       </c>
       <c r="K169">
-        <v>2.13</v>
+        <v>4.04</v>
       </c>
       <c r="L169" t="s">
-        <v>435</v>
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>502755.0</v>
+        <v>318123.0</v>
       </c>
       <c r="N169" s="1">
-        <v>513388.56</v>
+        <v>330246.29</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>436</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>437</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.113</v>
+        <v>109.19</v>
       </c>
       <c r="E170" s="1">
-        <v>81.26785667</v>
+        <v>111.15333333</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>487607.14</v>
+        <v>333460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>65070.86</v>
+        <v>-5890.0</v>
       </c>
       <c r="J170" s="1">
-        <v>13.344935843228</v>
+        <v>-1.7663287950579</v>
       </c>
       <c r="K170">
-        <v>0.77</v>
+        <v>4.69</v>
       </c>
       <c r="L170" t="s">
-        <v>438</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>552678.0</v>
+        <v>327570.0</v>
       </c>
       <c r="N170" s="1">
-        <v>557270.47</v>
+        <v>341640.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>439</v>
+        <v>379</v>
       </c>
       <c r="B171" t="s">
-        <v>440</v>
+        <v>380</v>
       </c>
       <c r="C171" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.606</v>
+        <v>99.582</v>
       </c>
       <c r="E171" s="1">
-        <v>99.68141667</v>
+        <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1196177.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I171" s="1">
-        <v>47095.0</v>
+        <v>894.0</v>
       </c>
       <c r="J171" s="1">
-        <v>3.9371263617341</v>
+        <v>0.14984964750133</v>
       </c>
       <c r="K171">
-        <v>0.31</v>
+        <v>2.47</v>
       </c>
       <c r="L171" t="s">
-        <v>441</v>
+        <v>381</v>
       </c>
       <c r="M171" s="1">
-        <v>1243272.0</v>
+        <v>597492.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1246966.52</v>
+        <v>612335.84</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>442</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>443</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1">
-        <v>324000.0</v>
+        <v>857000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>93.973</v>
+        <v>98.004</v>
       </c>
       <c r="E172" s="1">
-        <v>88.76264198</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>287590.96</v>
+        <v>846741.71</v>
       </c>
       <c r="I172" s="1">
-        <v>16881.56</v>
+        <v>-6847.43</v>
       </c>
       <c r="J172" s="1">
-        <v>5.8699897938377</v>
+        <v>-0.80867989838365</v>
       </c>
       <c r="K172">
-        <v>1.21</v>
+        <v>1.12</v>
       </c>
       <c r="L172" t="s">
-        <v>444</v>
+        <v>384</v>
       </c>
       <c r="M172" s="1">
-        <v>304472.52</v>
+        <v>839894.28</v>
       </c>
       <c r="N172" s="1">
-        <v>308383.82</v>
+        <v>849509.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>445</v>
+        <v>385</v>
       </c>
       <c r="B173" t="s">
-        <v>446</v>
+        <v>386</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.879</v>
+        <v>101.024</v>
       </c>
       <c r="E173" s="1">
-        <v>102.316</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>204632.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I173" s="1">
-        <v>3126.0</v>
+        <v>4698.76</v>
       </c>
       <c r="J173" s="1">
-        <v>1.5276203135384</v>
+        <v>1.3015662916391</v>
       </c>
       <c r="K173">
-        <v>3.04</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.11</v>
+      </c>
+      <c r="L173">
+        <v>409.11</v>
       </c>
       <c r="M173" s="1">
-        <v>207758.0</v>
+        <v>365706.88</v>
       </c>
       <c r="N173" s="1">
-        <v>213829.23</v>
+        <v>366115.99</v>
       </c>
       <c r="O173" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>448</v>
+        <v>387</v>
       </c>
       <c r="B174" t="s">
-        <v>449</v>
+        <v>388</v>
       </c>
       <c r="C174" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.87</v>
+        <v>100.669</v>
       </c>
       <c r="E174" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1003300.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4600.0</v>
+        <v>3345.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.45848699292335</v>
+        <v>0.669</v>
       </c>
       <c r="K174">
-        <v>2.76</v>
+        <v>3.26</v>
       </c>
       <c r="L174" t="s">
-        <v>450</v>
+        <v>389</v>
       </c>
       <c r="M174" s="1">
-        <v>998700.0</v>
+        <v>503345.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1026316.44</v>
+        <v>519646.37</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="B175" t="s">
-        <v>452</v>
+        <v>391</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.938</v>
+        <v>99.954</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>97.68761538</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>179750.0</v>
+        <v>1269939.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2126.0</v>
+        <v>29463.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1827538247566</v>
+        <v>2.3200326944838</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>2.74</v>
+        <v>2.82</v>
+      </c>
+      <c r="L175" t="s">
+        <v>392</v>
       </c>
       <c r="M175" s="1">
-        <v>181876.0</v>
+        <v>1299402.0</v>
       </c>
       <c r="N175" s="1">
-        <v>181878.74</v>
+        <v>1336051.32</v>
       </c>
       <c r="O175" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>453</v>
+        <v>393</v>
       </c>
       <c r="B176" t="s">
-        <v>454</v>
+        <v>394</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.185</v>
+        <v>101.324</v>
       </c>
       <c r="E176" s="1">
-        <v>89.875</v>
+        <v>100.35519714</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>89875.0</v>
+        <v>702486.38</v>
       </c>
       <c r="I176" s="1">
-        <v>1310.0</v>
+        <v>6781.62</v>
       </c>
       <c r="J176" s="1">
-        <v>1.4575799721836</v>
+        <v>0.96537387671488</v>
       </c>
       <c r="K176">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.26</v>
+        <v>2.8</v>
+      </c>
+      <c r="L176" t="s">
+        <v>395</v>
       </c>
       <c r="M176" s="1">
-        <v>91185.0</v>
+        <v>709268.0</v>
       </c>
       <c r="N176" s="1">
-        <v>91282.26</v>
+        <v>728875.38</v>
       </c>
       <c r="O176" s="1">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>396</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>397</v>
       </c>
       <c r="C177" s="1">
-        <v>4749722.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.849</v>
+        <v>100.972</v>
       </c>
       <c r="E177" s="1">
-        <v>99.67400008</v>
+        <v>100.93515957</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4734237.91</v>
+        <v>1208193.86</v>
       </c>
       <c r="I177" s="1">
-        <v>103306.45</v>
+        <v>440.98</v>
       </c>
       <c r="J177" s="1">
-        <v>2.1821136149873</v>
+        <v>0.036499109505489</v>
       </c>
       <c r="K177">
-        <v>0.5</v>
+        <v>1.89</v>
       </c>
       <c r="L177" t="s">
-        <v>457</v>
+        <v>398</v>
       </c>
       <c r="M177" s="1">
-        <v>4837544.36</v>
+        <v>1208634.84</v>
       </c>
       <c r="N177" s="1">
-        <v>4861260.44</v>
+        <v>1231209.93</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>399</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>400</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.642</v>
+        <v>91.476</v>
       </c>
       <c r="E178" s="1">
-        <v>99.766</v>
+        <v>81.011</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>399064.0</v>
+        <v>2049578.3</v>
       </c>
       <c r="I178" s="1">
-        <v>-496.0</v>
+        <v>264764.5</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.12429084056693</v>
+        <v>12.917998790288</v>
       </c>
       <c r="K178">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>398568.0</v>
+        <v>2314342.8</v>
       </c>
       <c r="N178" s="1">
-        <v>405461.15</v>
+        <v>2314342.8</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>520000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.024</v>
+        <v>88.943</v>
       </c>
       <c r="E179" s="1">
-        <v>99.945</v>
+        <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>519714.0</v>
+        <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>410.8</v>
+        <v>72871.2</v>
       </c>
       <c r="J179" s="1">
-        <v>0.079043473910651</v>
+        <v>2.4040066777963</v>
       </c>
       <c r="K179">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>520124.8</v>
+        <v>3104110.7</v>
       </c>
       <c r="N179" s="1">
-        <v>522675.08</v>
+        <v>3104110.7</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>461000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.84</v>
+        <v>99.982</v>
       </c>
       <c r="E180" s="1">
-        <v>99.682</v>
+        <v>99.799</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>459534.02</v>
+        <v>718552.8</v>
       </c>
       <c r="I180" s="1">
-        <v>728.38</v>
+        <v>1317.6</v>
       </c>
       <c r="J180" s="1">
-        <v>0.15850404285628</v>
+        <v>0.18336857082736</v>
       </c>
       <c r="K180">
-        <v>0.47</v>
+        <v>1.12</v>
       </c>
       <c r="L180" t="s">
-        <v>466</v>
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>460262.4</v>
+        <v>719870.4</v>
       </c>
       <c r="N180" s="1">
-        <v>462415.84</v>
+        <v>727945.74</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>406</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>407</v>
       </c>
       <c r="C181" s="1">
-        <v>4440000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.475</v>
+        <v>101.788</v>
       </c>
       <c r="E181" s="1">
-        <v>105.111</v>
+        <v>99.7472004</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4666928.4</v>
+        <v>492751.17</v>
       </c>
       <c r="I181" s="1">
-        <v>-339038.4</v>
+        <v>10081.55</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.2647011254769</v>
+        <v>2.0459718035779</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="L181" t="s">
-        <v>469</v>
+        <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>4327890.0</v>
+        <v>502832.72</v>
       </c>
       <c r="N181" s="1">
-        <v>4336526.71</v>
+        <v>504705.52</v>
       </c>
       <c r="O181" s="1">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>409</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.512</v>
+        <v>101.337</v>
       </c>
       <c r="E182" s="1">
-        <v>100.120285</v>
+        <v>99.991</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>400481.14</v>
+        <v>499955.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9566.86</v>
+        <v>6730.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.3888415819032</v>
+        <v>1.3461211509036</v>
       </c>
       <c r="K182">
-        <v>1.75</v>
+        <v>2.52</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>410048.0</v>
+        <v>506685.0</v>
       </c>
       <c r="N182" s="1">
-        <v>417062.79</v>
+        <v>519294.59</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>17788730.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>83.246</v>
+        <v>103.101</v>
       </c>
       <c r="E183" s="1">
-        <v>82.12341516</v>
+        <v>102.64</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>14608712.59</v>
+        <v>821120.0</v>
       </c>
       <c r="I183" s="1">
-        <v>199693.59</v>
+        <v>3688.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.3669485847555</v>
+        <v>0.44914263445051</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="L183" t="s">
+        <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>14808406.18</v>
+        <v>824808.0</v>
       </c>
       <c r="N183" s="1">
-        <v>14808406.18</v>
+        <v>829164.16</v>
       </c>
       <c r="O183" s="1">
-        <v>2.43</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>476</v>
+        <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>5848000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>90.95</v>
+        <v>108.361</v>
       </c>
       <c r="E184" s="1">
-        <v>84.5242907</v>
+        <v>100.465874</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4942980.52</v>
+        <v>502329.37</v>
       </c>
       <c r="I184" s="1">
-        <v>375775.48</v>
+        <v>39475.63</v>
       </c>
       <c r="J184" s="1">
-        <v>7.6022043477525</v>
+        <v>7.8585152208002</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L184" t="s">
+        <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>5318756.0</v>
+        <v>541805.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5318756.0</v>
+        <v>550887.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>477</v>
+        <v>418</v>
       </c>
       <c r="B185" t="s">
-        <v>478</v>
+        <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>17445612.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.0</v>
+        <v>104.428</v>
       </c>
       <c r="E185" s="1">
-        <v>85.24267627</v>
+        <v>103.02331707</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14871106.56</v>
+        <v>126718.68</v>
       </c>
       <c r="I185" s="1">
-        <v>481032.0</v>
+        <v>1727.76</v>
       </c>
       <c r="J185" s="1">
-        <v>3.2346752278265</v>
+        <v>1.3634611724175</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.67</v>
+      </c>
+      <c r="L185" t="s">
+        <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>15352138.56</v>
+        <v>128446.44</v>
       </c>
       <c r="N185" s="1">
-        <v>15352138.56</v>
+        <v>131727.84</v>
       </c>
       <c r="O185" s="1">
-        <v>2.52</v>
+        <v>0.02</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>479</v>
+        <v>421</v>
       </c>
       <c r="B186" t="s">
-        <v>480</v>
+        <v>422</v>
       </c>
       <c r="C186" s="1">
-        <v>4110000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.145</v>
+        <v>100.518</v>
       </c>
       <c r="E186" s="1">
-        <v>115.1136129</v>
+        <v>99.459</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4731169.49</v>
+        <v>1077140.97</v>
       </c>
       <c r="I186" s="1">
-        <v>113916.64</v>
+        <v>11468.97</v>
       </c>
       <c r="J186" s="1">
-        <v>2.4077902987999</v>
+        <v>1.0647603535125</v>
       </c>
       <c r="K186">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L186" t="s">
-        <v>481</v>
+        <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>4845086.13</v>
+        <v>1088609.94</v>
       </c>
       <c r="N186" s="1">
-        <v>4847764.58</v>
+        <v>1093720.81</v>
       </c>
       <c r="O186" s="1">
-        <v>0.79</v>
+        <v>0.18</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>424</v>
       </c>
       <c r="B187" t="s">
-        <v>483</v>
+        <v>425</v>
       </c>
       <c r="C187" s="1">
-        <v>6000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.579</v>
+        <v>100.184</v>
       </c>
       <c r="E187" s="1">
-        <v>95.511</v>
+        <v>99.292</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>5730660.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I187" s="1">
-        <v>244080.0</v>
+        <v>7136.0</v>
       </c>
       <c r="J187" s="1">
-        <v>4.2591952759368</v>
+        <v>0.89836039157233</v>
       </c>
       <c r="K187">
-        <v>1.75</v>
+        <v>0.39</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>426</v>
       </c>
       <c r="M187" s="1">
-        <v>5974740.0</v>
+        <v>801472.0</v>
       </c>
       <c r="N187" s="1">
-        <v>6079534.52</v>
+        <v>804617.21</v>
       </c>
       <c r="O187" s="1">
-        <v>1.0</v>
+        <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>427</v>
       </c>
       <c r="B188" t="s">
-        <v>486</v>
+        <v>428</v>
       </c>
       <c r="C188" s="1">
-        <v>1350400.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.402</v>
+        <v>102.718</v>
       </c>
       <c r="E188" s="1">
-        <v>98.725</v>
+        <v>103.004</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1333182.4</v>
+        <v>721028.0</v>
       </c>
       <c r="I188" s="1">
-        <v>9142.2</v>
+        <v>-2002.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.68574262606527</v>
+        <v>-0.27765912003417</v>
       </c>
       <c r="K188">
-        <v>2.86</v>
+        <v>0.31</v>
       </c>
       <c r="L188" t="s">
-        <v>487</v>
+        <v>429</v>
       </c>
       <c r="M188" s="1">
-        <v>1342324.6</v>
+        <v>719026.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1381005.24</v>
+        <v>721183.53</v>
       </c>
       <c r="O188" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>430</v>
       </c>
       <c r="B189" t="s">
-        <v>489</v>
+        <v>431</v>
       </c>
       <c r="C189" s="1">
-        <v>8000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>116.651</v>
+        <v>89.588</v>
       </c>
       <c r="E189" s="1">
-        <v>116.988</v>
+        <v>86.92</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>9359040.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-26960.0</v>
+        <v>13340.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.28806373303245</v>
+        <v>3.0694891854579</v>
       </c>
       <c r="K189">
-        <v>1.61</v>
+        <v>0.89</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>432</v>
       </c>
       <c r="M189" s="1">
-        <v>9332080.0</v>
+        <v>447940.0</v>
       </c>
       <c r="N189" s="1">
-        <v>9460627.95</v>
+        <v>452409.45</v>
       </c>
       <c r="O189" s="1">
-        <v>1.55</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>491</v>
+        <v>433</v>
       </c>
       <c r="B190" t="s">
-        <v>492</v>
+        <v>434</v>
       </c>
       <c r="C190" s="1">
-        <v>333000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.958</v>
+        <v>105.562</v>
       </c>
       <c r="E190" s="1">
-        <v>99.558</v>
+        <v>105.478</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>331528.14</v>
+        <v>316434.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4662.0</v>
+        <v>252.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.406215472388</v>
+        <v>0.079637459944254</v>
       </c>
       <c r="K190">
-        <v>0.5</v>
+        <v>3.76</v>
       </c>
       <c r="L190" t="s">
-        <v>493</v>
+        <v>435</v>
       </c>
       <c r="M190" s="1">
-        <v>336190.14</v>
+        <v>316686.0</v>
       </c>
       <c r="N190" s="1">
-        <v>337843.74</v>
+        <v>327967.22</v>
       </c>
       <c r="O190" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>494</v>
+        <v>436</v>
       </c>
       <c r="B191" t="s">
-        <v>495</v>
+        <v>437</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>83.607</v>
+        <v>100.125</v>
       </c>
       <c r="E191" s="1">
-        <v>81.75</v>
+        <v>99.74</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>163500.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3714.0</v>
+        <v>1925.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.2715596330275</v>
+        <v>0.3860036093844</v>
       </c>
       <c r="K191">
-        <v>1.35</v>
+        <v>1.68</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>438</v>
       </c>
       <c r="M191" s="1">
-        <v>167214.0</v>
+        <v>500625.0</v>
       </c>
       <c r="N191" s="1">
-        <v>169909.89</v>
+        <v>509039.38</v>
       </c>
       <c r="O191" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>497</v>
+        <v>439</v>
       </c>
       <c r="B192" t="s">
-        <v>498</v>
+        <v>440</v>
       </c>
       <c r="C192" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>94.9</v>
+        <v>100.866</v>
       </c>
       <c r="E192" s="1">
-        <v>95.643</v>
+        <v>99.95246154</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1912860.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14860.0</v>
+        <v>11876.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.77684723398471</v>
+        <v>0.91397295021787</v>
       </c>
       <c r="K192">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="L192" t="s">
-        <v>499</v>
+        <v>441</v>
       </c>
       <c r="M192" s="1">
-        <v>1898000.0</v>
+        <v>1311258.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1914115.07</v>
+        <v>1312580.26</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>442</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>443</v>
       </c>
       <c r="C193" s="1">
-        <v>662000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.39</v>
+        <v>101.401</v>
       </c>
       <c r="E193" s="1">
-        <v>101.86053474</v>
+        <v>100.91</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>674316.74</v>
+        <v>807280.0</v>
       </c>
       <c r="I193" s="1">
-        <v>16745.06</v>
+        <v>3928.0</v>
       </c>
       <c r="J193" s="1">
-        <v>2.4832632806951</v>
+        <v>0.48657219304331</v>
       </c>
       <c r="K193">
-        <v>0.77</v>
+        <v>2.58</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>444</v>
       </c>
       <c r="M193" s="1">
-        <v>691061.8</v>
+        <v>811208.0</v>
       </c>
       <c r="N193" s="1">
-        <v>696149.22</v>
+        <v>831846.36</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>445</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>446</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D194" s="1">
-        <v>99.997</v>
+        <v>90.908</v>
       </c>
       <c r="E194" s="1">
-        <v>99.24</v>
+        <v>87.34060304</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>297720.0</v>
+        <v>5965741.87</v>
       </c>
       <c r="I194" s="1">
-        <v>2271.0</v>
+        <v>243668.68</v>
       </c>
       <c r="J194" s="1">
-        <v>0.76279725916969</v>
+        <v>4.0844656927806</v>
       </c>
       <c r="K194">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>0.07</v>
+      </c>
+      <c r="L194" t="s">
+        <v>447</v>
       </c>
       <c r="M194" s="1">
-        <v>299991.0</v>
+        <v>6209410.55</v>
       </c>
       <c r="N194" s="1">
-        <v>300422.51</v>
+        <v>6214163.78</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>1.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>448</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="C195" s="1">
-        <v>900000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>89.998</v>
+        <v>100.709</v>
       </c>
       <c r="E195" s="1">
-        <v>85.37902778</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>768411.25</v>
+        <v>607000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>41570.75</v>
+        <v>4303.63</v>
       </c>
       <c r="J195" s="1">
-        <v>5.4099611373467</v>
+        <v>0.709</v>
       </c>
       <c r="K195">
-        <v>1.46</v>
+        <v>1.04</v>
       </c>
       <c r="L195" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="M195" s="1">
-        <v>809982.0</v>
+        <v>611303.63</v>
       </c>
       <c r="N195" s="1">
-        <v>823165.15</v>
+        <v>617623.4</v>
       </c>
       <c r="O195" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>451</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>452</v>
       </c>
       <c r="C196" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.855</v>
+        <v>107.092</v>
       </c>
       <c r="E196" s="1">
-        <v>99.858</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>699006.0</v>
+        <v>1006308.0</v>
       </c>
       <c r="I196" s="1">
-        <v>20979.0</v>
+        <v>64612.0</v>
       </c>
       <c r="J196" s="1">
-        <v>3.0012617917443</v>
+        <v>6.4206982355303</v>
       </c>
       <c r="K196">
-        <v>2.59</v>
+        <v>1.43</v>
       </c>
       <c r="L196" t="s">
-        <v>510</v>
+        <v>453</v>
       </c>
       <c r="M196" s="1">
-        <v>719985.0</v>
+        <v>1070920.0</v>
       </c>
       <c r="N196" s="1">
-        <v>738117.88</v>
+        <v>1085235.07</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>511</v>
+        <v>454</v>
       </c>
       <c r="B197" t="s">
-        <v>512</v>
+        <v>455</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.463</v>
+        <v>100.591</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2148.0</v>
+        <v>3378.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.537</v>
+        <v>0.56284240412684</v>
       </c>
       <c r="K197">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="L197" t="s">
-        <v>513</v>
+        <v>456</v>
       </c>
       <c r="M197" s="1">
-        <v>397852.0</v>
+        <v>603546.0</v>
       </c>
       <c r="N197" s="1">
-        <v>401591.73</v>
+        <v>606217.61</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>457</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>458</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>94.378</v>
+        <v>104.158</v>
       </c>
       <c r="E198" s="1">
-        <v>94.5</v>
+        <v>100.08714286</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>567000.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I198" s="1">
-        <v>-732.0</v>
+        <v>35050.08</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.12910052910053</v>
+        <v>4.0673127703002</v>
       </c>
       <c r="K198">
-        <v>1.8</v>
+        <v>3.33</v>
       </c>
       <c r="L198" t="s">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="M198" s="1">
-        <v>566268.0</v>
+        <v>896800.38</v>
       </c>
       <c r="N198" s="1">
-        <v>577068.0</v>
+        <v>925505.29</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>460</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>461</v>
       </c>
       <c r="C199" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.396</v>
+        <v>95.688</v>
       </c>
       <c r="E199" s="1">
-        <v>98.7725</v>
+        <v>99.602</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>987725.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I199" s="1">
-        <v>6235.0</v>
+        <v>-7828.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.63124857627376</v>
+        <v>-3.9296399670689</v>
       </c>
       <c r="K199">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.14</v>
+      </c>
+      <c r="L199">
+        <v>278.08</v>
       </c>
       <c r="M199" s="1">
-        <v>993960.0</v>
+        <v>191376.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1024884.66</v>
+        <v>191654.08</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="B200" t="s">
-        <v>521</v>
+        <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>532000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.681</v>
+        <v>103.349</v>
       </c>
       <c r="E200" s="1">
-        <v>99.628</v>
+        <v>99.406</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>530020.96</v>
+        <v>497030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>281.96</v>
+        <v>19715.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.053197896173766</v>
+        <v>3.9665613745649</v>
       </c>
       <c r="K200">
-        <v>1.12</v>
+        <v>4.07</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>530302.92</v>
+        <v>516745.0</v>
       </c>
       <c r="N200" s="1">
-        <v>536271.52</v>
+        <v>537087.47</v>
       </c>
       <c r="O200" s="1">
         <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>465</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.396</v>
+        <v>100.766</v>
       </c>
       <c r="E201" s="1">
-        <v>99.736</v>
+        <v>100.19733333</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>398944.0</v>
+        <v>300592.0</v>
       </c>
       <c r="I201" s="1">
-        <v>2640.0</v>
+        <v>1706.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.66174701211198</v>
+        <v>0.56754670782988</v>
       </c>
       <c r="K201">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="L201" t="s">
-        <v>525</v>
+        <v>467</v>
       </c>
       <c r="M201" s="1">
-        <v>401584.0</v>
+        <v>302298.0</v>
       </c>
       <c r="N201" s="1">
-        <v>404871.67</v>
+        <v>303810.33</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>526</v>
+        <v>468</v>
       </c>
       <c r="B202" t="s">
-        <v>527</v>
+        <v>469</v>
       </c>
       <c r="C202" s="1">
-        <v>391000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.083</v>
+        <v>102.275</v>
       </c>
       <c r="E202" s="1">
-        <v>99.594</v>
+        <v>102.46222222</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>389412.54</v>
+        <v>922160.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1911.99</v>
+        <v>-1685.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.49099343333936</v>
+        <v>-0.18272317168387</v>
       </c>
       <c r="K202">
-        <v>2.22</v>
+        <v>0.46</v>
       </c>
       <c r="L202" t="s">
-        <v>528</v>
+        <v>470</v>
       </c>
       <c r="M202" s="1">
-        <v>391324.53</v>
+        <v>920475.0</v>
       </c>
       <c r="N202" s="1">
-        <v>400001.52</v>
+        <v>924617.47</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>529</v>
+        <v>471</v>
       </c>
       <c r="B203" t="s">
-        <v>530</v>
+        <v>472</v>
       </c>
       <c r="C203" s="1">
-        <v>1500000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.969</v>
+        <v>100.217</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1500000.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I203" s="1">
-        <v>-465.0</v>
+        <v>4230.46</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.031</v>
+        <v>0.69226750261233</v>
       </c>
       <c r="K203">
-        <v>1.78</v>
+        <v>0.98</v>
       </c>
       <c r="L203" t="s">
-        <v>531</v>
+        <v>473</v>
       </c>
       <c r="M203" s="1">
-        <v>1499535.0</v>
+        <v>615332.38</v>
       </c>
       <c r="N203" s="1">
-        <v>1526288.42</v>
+        <v>621350.42</v>
       </c>
       <c r="O203" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>474</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>475</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.655</v>
+        <v>88.626</v>
       </c>
       <c r="E204" s="1">
-        <v>98.82</v>
+        <v>87.49698395</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>395280.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I204" s="1">
-        <v>-660.0</v>
+        <v>155519.67</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.16697024893746</v>
+        <v>1.2903485427981</v>
       </c>
       <c r="K204">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>394620.0</v>
+        <v>12208051.59</v>
       </c>
       <c r="N204" s="1">
-        <v>399209.04</v>
+        <v>12208051.59</v>
       </c>
       <c r="O204" s="1">
-        <v>0.07</v>
+        <v>1.97</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>535</v>
+        <v>476</v>
       </c>
       <c r="B205" t="s">
-        <v>536</v>
+        <v>477</v>
       </c>
       <c r="C205" s="1">
-        <v>1147000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.548</v>
+        <v>100.225</v>
       </c>
       <c r="E205" s="1">
-        <v>100.16669834</v>
+        <v>99.46</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>1148912.03</v>
+        <v>795680.0</v>
       </c>
       <c r="I205" s="1">
-        <v>27313.53</v>
+        <v>6120.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.377338672309</v>
+        <v>0.76915342851398</v>
       </c>
       <c r="K205">
-        <v>1.49</v>
+        <v>1.41</v>
       </c>
       <c r="L205" t="s">
-        <v>537</v>
+        <v>478</v>
       </c>
       <c r="M205" s="1">
-        <v>1176225.56</v>
+        <v>801800.0</v>
       </c>
       <c r="N205" s="1">
-        <v>1193284.44</v>
+        <v>813117.81</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>538</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>539</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>255000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>109.578</v>
+        <v>92.805</v>
       </c>
       <c r="E206" s="1">
-        <v>99.283</v>
+        <v>83.781</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>253171.65</v>
+        <v>1172934.0</v>
       </c>
       <c r="I206" s="1">
-        <v>26252.25</v>
+        <v>126336.0</v>
       </c>
       <c r="J206" s="1">
-        <v>10.369348226786</v>
+        <v>10.77093851828</v>
       </c>
       <c r="K206">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>279423.9</v>
+        <v>1299270.0</v>
       </c>
       <c r="N206" s="1">
-        <v>285116.86</v>
+        <v>1299270.0</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="B207" t="s">
-        <v>542</v>
+        <v>482</v>
       </c>
       <c r="C207" s="1">
-        <v>420000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.802</v>
+        <v>100.375</v>
       </c>
       <c r="E207" s="1">
-        <v>99.115</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>416283.0</v>
+        <v>502250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7085.4</v>
+        <v>-375.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.7020632598497</v>
+        <v>-0.074664011946242</v>
       </c>
       <c r="K207">
-        <v>2.97</v>
+        <v>1.16</v>
       </c>
       <c r="L207" t="s">
-        <v>543</v>
+        <v>483</v>
       </c>
       <c r="M207" s="1">
-        <v>423368.4</v>
+        <v>501875.0</v>
       </c>
       <c r="N207" s="1">
-        <v>435853.33</v>
+        <v>507660.96</v>
       </c>
       <c r="O207" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>544</v>
+        <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>545</v>
+        <v>485</v>
       </c>
       <c r="C208" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.318</v>
+        <v>97.97</v>
       </c>
       <c r="E208" s="1">
-        <v>89.447</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1726327.1</v>
+        <v>594462.0</v>
       </c>
       <c r="I208" s="1">
-        <v>132610.3</v>
+        <v>-6642.0</v>
       </c>
       <c r="J208" s="1">
-        <v>7.6816438784979</v>
+        <v>-1.1173127971174</v>
       </c>
       <c r="K208">
-        <v>0.8</v>
+        <v>1.52</v>
       </c>
       <c r="L208" t="s">
-        <v>546</v>
+        <v>486</v>
       </c>
       <c r="M208" s="1">
-        <v>1858937.4</v>
+        <v>587820.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1874350.96</v>
+        <v>596967.95</v>
       </c>
       <c r="O208" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>547</v>
+        <v>487</v>
       </c>
       <c r="B209" t="s">
-        <v>548</v>
+        <v>488</v>
       </c>
       <c r="C209" s="1">
-        <v>1770000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.899</v>
+        <v>95.239</v>
       </c>
       <c r="E209" s="1">
-        <v>95.049</v>
+        <v>92.475705</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1682367.3</v>
+        <v>554854.23</v>
       </c>
       <c r="I209" s="1">
-        <v>85845.0</v>
+        <v>16579.77</v>
       </c>
       <c r="J209" s="1">
-        <v>5.1026312743953</v>
+        <v>2.9881307744558</v>
       </c>
       <c r="K209">
-        <v>1.74</v>
+        <v>0.4</v>
       </c>
       <c r="L209" t="s">
-        <v>549</v>
+        <v>489</v>
       </c>
       <c r="M209" s="1">
-        <v>1768212.3</v>
+        <v>571434.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1799053.94</v>
+        <v>573836.05</v>
       </c>
       <c r="O209" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>550</v>
+        <v>490</v>
       </c>
       <c r="B210" t="s">
-        <v>551</v>
+        <v>491</v>
       </c>
       <c r="C210" s="1">
-        <v>720000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.741</v>
+        <v>106.102</v>
       </c>
       <c r="E210" s="1">
-        <v>101.22622222</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>728828.8</v>
+        <v>615710.48</v>
       </c>
       <c r="I210" s="1">
-        <v>10906.4</v>
+        <v>37877.84</v>
       </c>
       <c r="J210" s="1">
-        <v>1.4964282421331</v>
+        <v>6.1518913889528</v>
       </c>
       <c r="K210">
-        <v>2.09</v>
+        <v>4.44</v>
       </c>
       <c r="L210" t="s">
-        <v>552</v>
+        <v>492</v>
       </c>
       <c r="M210" s="1">
-        <v>739735.2</v>
+        <v>653588.32</v>
       </c>
       <c r="N210" s="1">
-        <v>754793.56</v>
+        <v>680924.37</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>553</v>
+        <v>493</v>
       </c>
       <c r="B211" t="s">
-        <v>554</v>
+        <v>494</v>
       </c>
       <c r="C211" s="1">
-        <v>4299000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>88.588</v>
+        <v>106.568</v>
       </c>
       <c r="E211" s="1">
-        <v>87.304</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>3753198.96</v>
+        <v>599766.0</v>
       </c>
       <c r="I211" s="1">
-        <v>55199.16</v>
+        <v>39642.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4707229909283</v>
+        <v>6.6095777353168</v>
       </c>
       <c r="K211">
-        <v>0.17</v>
+        <v>3.07</v>
       </c>
       <c r="L211" t="s">
-        <v>555</v>
+        <v>495</v>
       </c>
       <c r="M211" s="1">
-        <v>3808398.12</v>
+        <v>639408.0</v>
       </c>
       <c r="N211" s="1">
-        <v>3815691.07</v>
+        <v>657839.51</v>
       </c>
       <c r="O211" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>556</v>
+        <v>496</v>
       </c>
       <c r="B212" t="s">
-        <v>557</v>
+        <v>497</v>
       </c>
       <c r="C212" s="1">
-        <v>12409000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>92.883</v>
+        <v>103.39</v>
       </c>
       <c r="E212" s="1">
-        <v>88.10022153</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>10932356.49</v>
+        <v>398444.0</v>
       </c>
       <c r="I212" s="1">
-        <v>593494.98</v>
+        <v>15116.0</v>
       </c>
       <c r="J212" s="1">
-        <v>5.4287927817107</v>
+        <v>3.7937577175212</v>
       </c>
       <c r="K212">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>976.95</v>
+        <v>2.52</v>
+      </c>
+      <c r="L212" t="s">
+        <v>498</v>
       </c>
       <c r="M212" s="1">
-        <v>11525851.47</v>
+        <v>413560.0</v>
       </c>
       <c r="N212" s="1">
-        <v>11526828.42</v>
+        <v>423642.19</v>
       </c>
       <c r="O212" s="1">
-        <v>1.89</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>499</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>500</v>
       </c>
       <c r="C213" s="1">
-        <v>4570000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.193</v>
+        <v>102.796</v>
       </c>
       <c r="E213" s="1">
-        <v>82.641</v>
+        <v>102.66742857</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>3776693.7</v>
+        <v>718672.0</v>
       </c>
       <c r="I213" s="1">
-        <v>573626.4</v>
+        <v>900.0</v>
       </c>
       <c r="J213" s="1">
-        <v>15.18858677896</v>
+        <v>0.12523098158826</v>
       </c>
       <c r="K213">
-        <v>0.47</v>
+        <v>3.21</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>501</v>
       </c>
       <c r="M213" s="1">
-        <v>4350320.1</v>
+        <v>719572.0</v>
       </c>
       <c r="N213" s="1">
-        <v>4371676.06</v>
+        <v>742039.12</v>
       </c>
       <c r="O213" s="1">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>502</v>
       </c>
       <c r="B214" t="s">
-        <v>562</v>
+        <v>503</v>
       </c>
       <c r="C214" s="1">
-        <v>8320000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.282</v>
+        <v>99.596</v>
       </c>
       <c r="E214" s="1">
-        <v>92.53365517</v>
+        <v>98.434</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7698800.11</v>
+        <v>393736.0</v>
       </c>
       <c r="I214" s="1">
-        <v>228662.29</v>
+        <v>4648.0</v>
       </c>
       <c r="J214" s="1">
-        <v>2.9701029606288</v>
+        <v>1.1804864172948</v>
       </c>
       <c r="K214">
-        <v>0.29</v>
+        <v>2.57</v>
       </c>
       <c r="L214" t="s">
-        <v>563</v>
+        <v>504</v>
       </c>
       <c r="M214" s="1">
-        <v>7927462.4</v>
+        <v>398384.0</v>
       </c>
       <c r="N214" s="1">
-        <v>7951976.69</v>
+        <v>408673.04</v>
       </c>
       <c r="O214" s="1">
-        <v>1.3</v>
+        <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>564</v>
+        <v>505</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>506</v>
       </c>
       <c r="C215" s="1">
-        <v>10871000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.593</v>
+        <v>106.29</v>
       </c>
       <c r="E215" s="1">
-        <v>100.49644715</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>10924968.77</v>
+        <v>597966.0</v>
       </c>
       <c r="I215" s="1">
-        <v>336626.26</v>
+        <v>39774.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.081256039142</v>
+        <v>6.6515487502634</v>
       </c>
       <c r="K215">
-        <v>1.51</v>
+        <v>3.43</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>507</v>
       </c>
       <c r="M215" s="1">
-        <v>11261595.03</v>
+        <v>637740.0</v>
       </c>
       <c r="N215" s="1">
-        <v>11425560.94</v>
+        <v>658343.42</v>
       </c>
       <c r="O215" s="1">
-        <v>1.87</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
+        <v>508</v>
       </c>
       <c r="B216" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="C216" s="1">
-        <v>432000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.989</v>
+        <v>96.697</v>
       </c>
       <c r="E216" s="1">
-        <v>99.406</v>
+        <v>99.104</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>429433.92</v>
+        <v>495520.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-6121.44</v>
+        <v>-12035.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.4254672756172</v>
+        <v>-2.4287617048757</v>
       </c>
       <c r="K216">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="L216" t="s">
-        <v>569</v>
+        <v>510</v>
       </c>
       <c r="M216" s="1">
-        <v>423312.48</v>
+        <v>483485.0</v>
       </c>
       <c r="N216" s="1">
-        <v>425346.73</v>
+        <v>488022.67</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
       <c r="B217" t="s">
-        <v>571</v>
+        <v>512</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.227</v>
+        <v>104.84</v>
       </c>
       <c r="E217" s="1">
-        <v>99.91572</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>499578.6</v>
+        <v>500000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-3443.6</v>
+        <v>24200.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.68930094283462</v>
+        <v>4.84</v>
       </c>
       <c r="K217">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>589.81</v>
+        <v>3.85</v>
+      </c>
+      <c r="L217" t="s">
+        <v>513</v>
       </c>
       <c r="M217" s="1">
-        <v>496135.0</v>
+        <v>524200.0</v>
       </c>
       <c r="N217" s="1">
-        <v>496724.81</v>
+        <v>543440.0</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>572</v>
+        <v>514</v>
       </c>
       <c r="B218" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="C218" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>104.895</v>
+        <v>108.788</v>
       </c>
       <c r="E218" s="1">
-        <v>101.11</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1112210.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I218" s="1">
-        <v>41635.0</v>
+        <v>-2560.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.7434477301948</v>
+        <v>-0.46843549862763</v>
       </c>
       <c r="K218">
-        <v>3.81</v>
+        <v>0.56</v>
       </c>
       <c r="L218" t="s">
-        <v>574</v>
+        <v>516</v>
       </c>
       <c r="M218" s="1">
-        <v>1153845.0</v>
+        <v>543940.0</v>
       </c>
       <c r="N218" s="1">
-        <v>1195788.15</v>
+        <v>546744.79</v>
       </c>
       <c r="O218" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>575</v>
+        <v>517</v>
       </c>
       <c r="B219" t="s">
-        <v>576</v>
+        <v>518</v>
       </c>
       <c r="C219" s="1">
         <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.087</v>
+        <v>100.485</v>
       </c>
       <c r="E219" s="1">
-        <v>98.69</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>592140.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I219" s="1">
-        <v>20382.0</v>
+        <v>3798.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.4420913973047</v>
+        <v>0.6339382285783</v>
       </c>
       <c r="K219">
-        <v>1.42</v>
+        <v>0.35</v>
       </c>
       <c r="L219" t="s">
-        <v>577</v>
+        <v>519</v>
       </c>
       <c r="M219" s="1">
-        <v>612522.0</v>
+        <v>602910.0</v>
       </c>
       <c r="N219" s="1">
-        <v>621057.62</v>
+        <v>605014.11</v>
       </c>
       <c r="O219" s="1">
         <v>0.1</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
+        <v>520</v>
       </c>
       <c r="B220" t="s">
-        <v>579</v>
+        <v>521</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>84.953</v>
+        <v>101.882</v>
       </c>
       <c r="E220" s="1">
-        <v>85.3395</v>
+        <v>99.653</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>341358.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1546.0</v>
+        <v>13374.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.45289695861822</v>
+        <v>2.2367615626223</v>
       </c>
       <c r="K220">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>498.63</v>
+        <v>1.49</v>
+      </c>
+      <c r="L220" t="s">
+        <v>522</v>
       </c>
       <c r="M220" s="1">
-        <v>339812.0</v>
+        <v>611292.0</v>
       </c>
       <c r="N220" s="1">
-        <v>340310.63</v>
+        <v>620224.19</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
+        <v>523</v>
       </c>
       <c r="B221" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="C221" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.385</v>
+        <v>101.471</v>
       </c>
       <c r="E221" s="1">
-        <v>97.92522727</v>
+        <v>101.72</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1077177.5</v>
+        <v>610320.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5942.5</v>
+        <v>-1494.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.55167323862595</v>
+        <v>-0.24478961856076</v>
       </c>
       <c r="K221">
-        <v>0.38</v>
+        <v>3.11</v>
       </c>
       <c r="L221" t="s">
-        <v>582</v>
+        <v>525</v>
       </c>
       <c r="M221" s="1">
-        <v>1071235.0</v>
+        <v>608826.0</v>
       </c>
       <c r="N221" s="1">
-        <v>1075439.11</v>
+        <v>627475.97</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
+        <v>526</v>
       </c>
       <c r="B222" t="s">
-        <v>584</v>
+        <v>527</v>
       </c>
       <c r="C222" s="1">
-        <v>588000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.787</v>
+        <v>102.233</v>
       </c>
       <c r="E222" s="1">
-        <v>99.71992347</v>
+        <v>99.52</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>586353.15</v>
+        <v>398080.0</v>
       </c>
       <c r="I222" s="1">
-        <v>12154.41</v>
+        <v>10852.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.0728821871256</v>
+        <v>2.7260852090032</v>
       </c>
       <c r="K222">
-        <v>2.97</v>
+        <v>2.71</v>
       </c>
       <c r="L222" t="s">
-        <v>585</v>
+        <v>528</v>
       </c>
       <c r="M222" s="1">
-        <v>598507.56</v>
+        <v>408932.0</v>
       </c>
       <c r="N222" s="1">
-        <v>615970.35</v>
+        <v>419769.81</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>586</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>587</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
-        <v>301000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.774</v>
+        <v>106.201</v>
       </c>
       <c r="E223" s="1">
-        <v>99.813</v>
+        <v>100.710578</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>300437.13</v>
+        <v>1007105.78</v>
       </c>
       <c r="I223" s="1">
-        <v>8912.61</v>
+        <v>54904.22</v>
       </c>
       <c r="J223" s="1">
-        <v>2.9665474437198</v>
+        <v>5.4516835361624</v>
       </c>
       <c r="K223">
-        <v>2.82</v>
+        <v>2.45</v>
       </c>
       <c r="L223" t="s">
-        <v>588</v>
+        <v>531</v>
       </c>
       <c r="M223" s="1">
-        <v>309349.74</v>
+        <v>1062010.0</v>
       </c>
       <c r="N223" s="1">
-        <v>317849.9</v>
+        <v>1086530.55</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>590</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>105.047</v>
+        <v>100.652</v>
       </c>
       <c r="E224" s="1">
-        <v>102.20876333</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>919878.87</v>
+        <v>298767.0</v>
       </c>
       <c r="I224" s="1">
-        <v>25544.13</v>
+        <v>3189.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.7769014848662</v>
+        <v>1.0673869604073</v>
       </c>
       <c r="K224">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.17</v>
+      </c>
+      <c r="L224">
+        <v>499.32</v>
       </c>
       <c r="M224" s="1">
-        <v>945423.0</v>
+        <v>301956.0</v>
       </c>
       <c r="N224" s="1">
-        <v>958776.73</v>
+        <v>302455.32</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>592</v>
+        <v>534</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>535</v>
       </c>
       <c r="C225" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.874</v>
+        <v>95.091</v>
       </c>
       <c r="E225" s="1">
-        <v>99.4208</v>
+        <v>90.9</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1491312.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I225" s="1">
-        <v>6798.0</v>
+        <v>12573.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.45584022659242</v>
+        <v>4.6105610561056</v>
       </c>
       <c r="K225">
-        <v>2.24</v>
+        <v>0.5</v>
       </c>
       <c r="L225" t="s">
-        <v>594</v>
+        <v>536</v>
       </c>
       <c r="M225" s="1">
-        <v>1498110.0</v>
+        <v>285273.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1531767.53</v>
+        <v>286768.89</v>
       </c>
       <c r="O225" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>595</v>
+        <v>537</v>
       </c>
       <c r="B226" t="s">
-        <v>596</v>
+        <v>538</v>
       </c>
       <c r="C226" s="1">
-        <v>485000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.957</v>
+        <v>104.472</v>
       </c>
       <c r="E226" s="1">
-        <v>99.424</v>
+        <v>98.50505</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>482206.4</v>
+        <v>394020.2</v>
       </c>
       <c r="I226" s="1">
-        <v>12285.05</v>
+        <v>23867.8</v>
       </c>
       <c r="J226" s="1">
-        <v>2.547674605729</v>
+        <v>6.0575066963572</v>
       </c>
       <c r="K226">
-        <v>2.57</v>
+        <v>1.66</v>
       </c>
       <c r="L226" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="M226" s="1">
-        <v>494491.45</v>
+        <v>417888.0</v>
       </c>
       <c r="N226" s="1">
-        <v>506966.91</v>
+        <v>424512.66</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
-        <v>843000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.821</v>
+        <v>86.815</v>
       </c>
       <c r="E227" s="1">
-        <v>99.947</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>842553.21</v>
+        <v>773640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1062.18</v>
+        <v>7695.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.12606681541217</v>
+        <v>0.99464867380177</v>
       </c>
       <c r="K227">
-        <v>0.72</v>
+        <v>0.4</v>
       </c>
       <c r="L227" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="M227" s="1">
-        <v>841491.03</v>
+        <v>781335.0</v>
       </c>
       <c r="N227" s="1">
-        <v>847553.7</v>
+        <v>784894.93</v>
       </c>
       <c r="O227" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>602</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>89.482</v>
+        <v>100.929</v>
       </c>
       <c r="E228" s="1">
-        <v>99.03167091</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1089348.38</v>
+        <v>503250.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-105046.38</v>
+        <v>1395.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-9.6430473417512</v>
+        <v>0.27719821162444</v>
       </c>
       <c r="K228">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="L228" t="s">
-        <v>603</v>
+        <v>545</v>
       </c>
       <c r="M228" s="1">
-        <v>984302.0</v>
+        <v>504645.0</v>
       </c>
       <c r="N228" s="1">
-        <v>989945.15</v>
+        <v>506576.51</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>604</v>
+        <v>546</v>
       </c>
       <c r="B229" t="s">
-        <v>605</v>
+        <v>547</v>
       </c>
       <c r="C229" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.132</v>
+        <v>100.733</v>
       </c>
       <c r="E229" s="1">
-        <v>99.779</v>
+        <v>100.62</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1596464.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I229" s="1">
-        <v>5648.0</v>
+        <v>339.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.35378185790597</v>
+        <v>0.11230371695488</v>
       </c>
       <c r="K229">
-        <v>0.74</v>
+        <v>2.46</v>
       </c>
       <c r="L229" t="s">
-        <v>606</v>
+        <v>548</v>
       </c>
       <c r="M229" s="1">
-        <v>1602112.0</v>
+        <v>302199.0</v>
       </c>
       <c r="N229" s="1">
-        <v>1613947.62</v>
+        <v>309570.58</v>
       </c>
       <c r="O229" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>607</v>
+        <v>549</v>
       </c>
       <c r="B230" t="s">
-        <v>608</v>
+        <v>550</v>
       </c>
       <c r="C230" s="1">
-        <v>1900000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.943</v>
+        <v>101.512</v>
       </c>
       <c r="E230" s="1">
-        <v>103.02411579</v>
+        <v>99.67453282</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1957458.2</v>
+        <v>774471.12</v>
       </c>
       <c r="I230" s="1">
-        <v>-20541.2</v>
+        <v>14277.12</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.0493812843615</v>
+        <v>1.8434670617543</v>
       </c>
       <c r="K230">
-        <v>3.47</v>
+        <v>2.42</v>
       </c>
       <c r="L230" t="s">
-        <v>609</v>
+        <v>551</v>
       </c>
       <c r="M230" s="1">
-        <v>1936917.0</v>
+        <v>788748.24</v>
       </c>
       <c r="N230" s="1">
-        <v>2002797.55</v>
+        <v>807577.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>610</v>
+        <v>552</v>
       </c>
       <c r="B231" t="s">
-        <v>611</v>
+        <v>553</v>
       </c>
       <c r="C231" s="1">
-        <v>551000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.92</v>
+        <v>101.292</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>551000.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I231" s="1">
-        <v>10579.2</v>
+        <v>4990.9</v>
       </c>
       <c r="J231" s="1">
-        <v>1.92</v>
+        <v>1.7284148999207</v>
       </c>
       <c r="K231">
-        <v>1.53</v>
+        <v>1.04</v>
       </c>
       <c r="L231" t="s">
-        <v>612</v>
+        <v>554</v>
       </c>
       <c r="M231" s="1">
-        <v>561579.2</v>
+        <v>293746.8</v>
       </c>
       <c r="N231" s="1">
-        <v>570020.43</v>
+        <v>296767.96</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>613</v>
+        <v>555</v>
       </c>
       <c r="B232" t="s">
-        <v>614</v>
+        <v>556</v>
       </c>
       <c r="C232" s="1">
-        <v>293000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.921</v>
+        <v>100.673</v>
       </c>
       <c r="E232" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>292510.69</v>
+        <v>400000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>6117.84</v>
+        <v>2692.0</v>
       </c>
       <c r="J232" s="1">
-        <v>2.0914927929643</v>
+        <v>0.673</v>
       </c>
       <c r="K232">
-        <v>2.07</v>
+        <v>1.41</v>
       </c>
       <c r="L232" t="s">
-        <v>615</v>
+        <v>557</v>
       </c>
       <c r="M232" s="1">
-        <v>298628.53</v>
+        <v>402692.0</v>
       </c>
       <c r="N232" s="1">
-        <v>304697.24</v>
+        <v>408337.3</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>616</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>617</v>
+        <v>559</v>
       </c>
       <c r="C233" s="1">
-        <v>996000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.704</v>
+        <v>100.715</v>
       </c>
       <c r="E233" s="1">
-        <v>100.08052209</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>996802.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>16169.84</v>
+        <v>8780.2</v>
       </c>
       <c r="J233" s="1">
-        <v>1.622171705113</v>
+        <v>0.715</v>
       </c>
       <c r="K233">
-        <v>1.42</v>
+        <v>0.41</v>
       </c>
       <c r="L233" t="s">
-        <v>618</v>
+        <v>560</v>
       </c>
       <c r="M233" s="1">
-        <v>1012971.84</v>
+        <v>1236780.2</v>
       </c>
       <c r="N233" s="1">
-        <v>1027117.09</v>
+        <v>1241768.37</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>619</v>
+        <v>561</v>
       </c>
       <c r="B234" t="s">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="C234" s="1">
-        <v>800000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.896</v>
+        <v>100.88</v>
       </c>
       <c r="E234" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>792948.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>14220.0</v>
+        <v>7612.0</v>
       </c>
       <c r="J234" s="1">
-        <v>1.7933080101091</v>
+        <v>0.88</v>
       </c>
       <c r="K234">
-        <v>3.51</v>
+        <v>1.86</v>
       </c>
       <c r="L234" t="s">
-        <v>621</v>
+        <v>563</v>
       </c>
       <c r="M234" s="1">
-        <v>807168.0</v>
+        <v>872612.0</v>
       </c>
       <c r="N234" s="1">
-        <v>835238.4</v>
+        <v>888687.11</v>
       </c>
       <c r="O234" s="1">
         <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>622</v>
+        <v>564</v>
       </c>
       <c r="B235" t="s">
-        <v>623</v>
+        <v>565</v>
       </c>
       <c r="C235" s="1">
-        <v>4840000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>93.647</v>
+        <v>100.635</v>
       </c>
       <c r="E235" s="1">
-        <v>95.858</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>4639527.2</v>
+        <v>602520.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-107012.4</v>
+        <v>1290.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.3065367522794</v>
+        <v>0.2141007767377</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.96</v>
+      </c>
+      <c r="L235" t="s">
+        <v>566</v>
       </c>
       <c r="M235" s="1">
-        <v>4532514.8</v>
+        <v>603810.0</v>
       </c>
       <c r="N235" s="1">
-        <v>4532514.8</v>
+        <v>621567.53</v>
       </c>
       <c r="O235" s="1">
-        <v>0.74</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>624</v>
+        <v>567</v>
       </c>
       <c r="B236" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="C236" s="1">
-        <v>290000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.673</v>
+        <v>100.697</v>
       </c>
       <c r="E236" s="1">
-        <v>101.255</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>293639.5</v>
+        <v>694813.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-13287.8</v>
+        <v>10066.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.5252086316725</v>
+        <v>1.4487351272932</v>
       </c>
       <c r="K236">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.01</v>
+      </c>
+      <c r="L236">
+        <v>83.9</v>
       </c>
       <c r="M236" s="1">
-        <v>280351.7</v>
+        <v>704879.0</v>
       </c>
       <c r="N236" s="1">
-        <v>281567.32</v>
+        <v>704962.9</v>
       </c>
       <c r="O236" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>627</v>
+        <v>569</v>
       </c>
       <c r="B237" t="s">
-        <v>628</v>
+        <v>570</v>
       </c>
       <c r="C237" s="1">
-        <v>3300000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>89.838</v>
+        <v>100.185</v>
       </c>
       <c r="E237" s="1">
-        <v>85.14</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>2809620.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I237" s="1">
-        <v>155034.0</v>
+        <v>2353.78</v>
       </c>
       <c r="J237" s="1">
-        <v>5.5179704016913</v>
+        <v>0.82828445482176</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.77</v>
+      </c>
+      <c r="L237" t="s">
+        <v>571</v>
       </c>
       <c r="M237" s="1">
-        <v>2964654.0</v>
+        <v>286529.1</v>
       </c>
       <c r="N237" s="1">
-        <v>2964654.0</v>
+        <v>288732.87</v>
       </c>
       <c r="O237" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>629</v>
+        <v>572</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>573</v>
       </c>
       <c r="C238" s="1">
-        <v>892000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.413</v>
+        <v>108.683</v>
       </c>
       <c r="E238" s="1">
-        <v>100.04988789</v>
+        <v>107.973</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>892445.0</v>
+        <v>539865.0</v>
       </c>
       <c r="I238" s="1">
-        <v>12158.96</v>
+        <v>3550.0</v>
       </c>
       <c r="J238" s="1">
-        <v>1.3624324188045</v>
+        <v>0.6575718003575</v>
       </c>
       <c r="K238">
-        <v>2.4</v>
+        <v>1.85</v>
       </c>
       <c r="L238" t="s">
-        <v>631</v>
+        <v>574</v>
       </c>
       <c r="M238" s="1">
-        <v>904603.96</v>
+        <v>543415.0</v>
       </c>
       <c r="N238" s="1">
-        <v>925990.63</v>
+        <v>552654.73</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="B239" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="C239" s="1">
         <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.068</v>
+        <v>103.112</v>
       </c>
       <c r="E239" s="1">
-        <v>99.105</v>
+        <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>594630.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-222.0</v>
+        <v>16272.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.037334140557994</v>
+        <v>2.7011952191235</v>
       </c>
       <c r="K239">
-        <v>0.69</v>
+        <v>2.81</v>
       </c>
       <c r="L239" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="M239" s="1">
-        <v>594408.0</v>
+        <v>618672.0</v>
       </c>
       <c r="N239" s="1">
-        <v>598521.7</v>
+        <v>635552.14</v>
       </c>
       <c r="O239" s="1">
         <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
       <c r="B240" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="C240" s="1">
-        <v>432000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>101.233</v>
+        <v>100.151</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>432000.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I240" s="1">
-        <v>5326.56</v>
+        <v>9617.66</v>
       </c>
       <c r="J240" s="1">
-        <v>1.233</v>
+        <v>0.93018099729915</v>
       </c>
       <c r="K240">
-        <v>2.05</v>
+        <v>2.31</v>
       </c>
       <c r="L240" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="M240" s="1">
-        <v>437326.56</v>
+        <v>1043573.42</v>
       </c>
       <c r="N240" s="1">
-        <v>446163.43</v>
+        <v>1067621.5</v>
       </c>
       <c r="O240" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="B241" t="s">
-        <v>639</v>
+        <v>582</v>
       </c>
       <c r="C241" s="1">
-        <v>1434000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.015</v>
+        <v>100.638</v>
       </c>
       <c r="E241" s="1">
-        <v>99.728</v>
+        <v>99.517</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1430099.52</v>
+        <v>497585.0</v>
       </c>
       <c r="I241" s="1">
-        <v>4115.58</v>
+        <v>5605.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.28778276913204</v>
+        <v>1.1264407086226</v>
       </c>
       <c r="K241">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>638.42</v>
+        <v>2.38</v>
+      </c>
+      <c r="L241" t="s">
+        <v>583</v>
       </c>
       <c r="M241" s="1">
-        <v>1434215.1</v>
+        <v>503190.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1434853.52</v>
+        <v>515071.85</v>
       </c>
       <c r="O241" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>640</v>
+        <v>584</v>
       </c>
       <c r="B242" t="s">
-        <v>641</v>
+        <v>585</v>
       </c>
       <c r="C242" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>106.309</v>
+        <v>92.147</v>
       </c>
       <c r="E242" s="1">
-        <v>104.83429833</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1258011.58</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>17696.42</v>
+        <v>65274.86</v>
       </c>
       <c r="J242" s="1">
-        <v>1.4066977030529</v>
+        <v>13.386772802383</v>
       </c>
       <c r="K242">
-        <v>4.3</v>
+        <v>0.9</v>
       </c>
       <c r="L242" t="s">
-        <v>642</v>
+        <v>586</v>
       </c>
       <c r="M242" s="1">
-        <v>1275708.0</v>
+        <v>552882.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1327308.0</v>
+        <v>558306.66</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>643</v>
+        <v>587</v>
       </c>
       <c r="B243" t="s">
-        <v>644</v>
+        <v>588</v>
       </c>
       <c r="C243" s="1">
-        <v>381000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.627</v>
+        <v>104.155</v>
       </c>
       <c r="E243" s="1">
-        <v>102.47</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>390410.7</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-3211.83</v>
+        <v>53683.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.8226798087245</v>
+        <v>4.4878809741368</v>
       </c>
       <c r="K243">
-        <v>3.19</v>
+        <v>0.59</v>
       </c>
       <c r="L243" t="s">
-        <v>645</v>
+        <v>589</v>
       </c>
       <c r="M243" s="1">
-        <v>387198.87</v>
+        <v>1249860.0</v>
       </c>
       <c r="N243" s="1">
-        <v>399349.12</v>
+        <v>1256994.25</v>
       </c>
       <c r="O243" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>646</v>
+        <v>590</v>
       </c>
       <c r="B244" t="s">
-        <v>647</v>
+        <v>591</v>
       </c>
       <c r="C244" s="1">
-        <v>3076615.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>93.697</v>
+        <v>94.814</v>
       </c>
       <c r="E244" s="1">
-        <v>93.06000003</v>
+        <v>88.76264198</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>2863097.92</v>
+        <v>287590.96</v>
       </c>
       <c r="I244" s="1">
-        <v>19598.04</v>
+        <v>19606.4</v>
       </c>
       <c r="J244" s="1">
-        <v>0.6845047060074</v>
+        <v>6.8174604653776</v>
       </c>
       <c r="K244">
-        <v>0.92</v>
+        <v>1.35</v>
       </c>
       <c r="L244" t="s">
-        <v>648</v>
+        <v>592</v>
       </c>
       <c r="M244" s="1">
-        <v>2882695.96</v>
+        <v>307197.36</v>
       </c>
       <c r="N244" s="1">
-        <v>2910929.17</v>
+        <v>311558.04</v>
       </c>
       <c r="O244" s="1">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>649</v>
+        <v>593</v>
       </c>
       <c r="B245" t="s">
-        <v>650</v>
+        <v>594</v>
       </c>
       <c r="C245" s="1">
-        <v>2960000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.984</v>
+        <v>104.713</v>
       </c>
       <c r="E245" s="1">
-        <v>94.873</v>
+        <v>102.316</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>2808240.8</v>
+        <v>204632.0</v>
       </c>
       <c r="I245" s="1">
-        <v>151285.6</v>
+        <v>4794.0</v>
       </c>
       <c r="J245" s="1">
-        <v>5.3872018382469</v>
+        <v>2.3427420931233</v>
       </c>
       <c r="K245">
-        <v>0.64</v>
+        <v>3.33</v>
       </c>
       <c r="L245" t="s">
-        <v>651</v>
+        <v>595</v>
       </c>
       <c r="M245" s="1">
-        <v>2959526.4</v>
+        <v>209426.0</v>
       </c>
       <c r="N245" s="1">
-        <v>2978482.56</v>
+        <v>216089.01</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>652</v>
+        <v>596</v>
       </c>
       <c r="B246" t="s">
-        <v>653</v>
+        <v>597</v>
       </c>
       <c r="C246" s="1">
-        <v>591000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.141</v>
+        <v>100.331</v>
       </c>
       <c r="E246" s="1">
-        <v>99.422</v>
+        <v>100.33</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>587584.02</v>
+        <v>1003300.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-1660.71</v>
+        <v>10.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.28263362233711</v>
+        <v>0.0009967108541812</v>
       </c>
       <c r="K246">
-        <v>3.0</v>
+        <v>2.98</v>
       </c>
       <c r="L246" t="s">
-        <v>654</v>
+        <v>598</v>
       </c>
       <c r="M246" s="1">
-        <v>585923.31</v>
+        <v>1003310.0</v>
       </c>
       <c r="N246" s="1">
-        <v>603657.36</v>
+        <v>1033145.62</v>
       </c>
       <c r="O246" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>655</v>
+        <v>599</v>
       </c>
       <c r="B247" t="s">
-        <v>656</v>
+        <v>600</v>
       </c>
       <c r="C247" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>75.606</v>
+        <v>91.393</v>
       </c>
       <c r="E247" s="1">
-        <v>74.46428571</v>
+        <v>89.875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>521250.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I247" s="1">
-        <v>7992.0</v>
+        <v>3036.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.5332374100719</v>
+        <v>1.6890125173853</v>
       </c>
       <c r="K247">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.04</v>
+      </c>
+      <c r="L247">
+        <v>76.71</v>
       </c>
       <c r="M247" s="1">
-        <v>529242.0</v>
+        <v>182786.0</v>
       </c>
       <c r="N247" s="1">
-        <v>530378.3</v>
+        <v>182862.71</v>
       </c>
       <c r="O247" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>658</v>
+        <v>601</v>
       </c>
       <c r="B248" t="s">
-        <v>659</v>
+        <v>602</v>
       </c>
       <c r="C248" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.274</v>
+        <v>91.655</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>600000.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I248" s="1">
-        <v>13644.0</v>
+        <v>1780.0</v>
       </c>
       <c r="J248" s="1">
-        <v>2.274</v>
+        <v>1.980528511822</v>
       </c>
       <c r="K248">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.12</v>
+      </c>
+      <c r="L248">
+        <v>115.75</v>
       </c>
       <c r="M248" s="1">
-        <v>613644.0</v>
+        <v>91655.0</v>
       </c>
       <c r="N248" s="1">
-        <v>623395.36</v>
+        <v>91770.75</v>
       </c>
       <c r="O248" s="1">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>661</v>
+        <v>603</v>
       </c>
       <c r="B249" t="s">
-        <v>662</v>
+        <v>604</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.607</v>
+        <v>103.467</v>
       </c>
       <c r="E249" s="1">
-        <v>99.405</v>
+        <v>99.67400008</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>397620.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I249" s="1">
-        <v>-7192.0</v>
+        <v>180156.95</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.8087621347015</v>
+        <v>3.8054055040086</v>
       </c>
       <c r="K249">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>591.78</v>
+        <v>0.75</v>
+      </c>
+      <c r="L249" t="s">
+        <v>605</v>
       </c>
       <c r="M249" s="1">
-        <v>390428.0</v>
+        <v>4914394.86</v>
       </c>
       <c r="N249" s="1">
-        <v>391019.78</v>
+        <v>4949968.98</v>
       </c>
       <c r="O249" s="1">
-        <v>0.06</v>
+        <v>0.8</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>663</v>
+        <v>606</v>
       </c>
       <c r="B250" t="s">
-        <v>664</v>
+        <v>607</v>
       </c>
       <c r="C250" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>92.632</v>
+        <v>100.389</v>
       </c>
       <c r="E250" s="1">
-        <v>99.696</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1595136.0</v>
+        <v>399064.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-113024.0</v>
+        <v>2492.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-7.0855400417268</v>
+        <v>0.62446123929996</v>
       </c>
       <c r="K250">
-        <v>0.22</v>
+        <v>2.04</v>
       </c>
       <c r="L250" t="s">
-        <v>665</v>
+        <v>608</v>
       </c>
       <c r="M250" s="1">
-        <v>1482112.0</v>
+        <v>401556.0</v>
       </c>
       <c r="N250" s="1">
-        <v>1485625.42</v>
+        <v>409706.68</v>
       </c>
       <c r="O250" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>666</v>
+        <v>609</v>
       </c>
       <c r="B251" t="s">
-        <v>667</v>
+        <v>610</v>
       </c>
       <c r="C251" s="1">
-        <v>641000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.831</v>
+        <v>100.616</v>
       </c>
       <c r="E251" s="1">
-        <v>100.14873635</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>641953.4</v>
+        <v>519714.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-2036.69</v>
+        <v>3489.2</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.31726446187527</v>
+        <v>0.6713692530892</v>
       </c>
       <c r="K251">
-        <v>2.97</v>
+        <v>0.75</v>
       </c>
       <c r="L251" t="s">
-        <v>668</v>
+        <v>611</v>
       </c>
       <c r="M251" s="1">
-        <v>639916.71</v>
+        <v>523203.2</v>
       </c>
       <c r="N251" s="1">
-        <v>658942.56</v>
+        <v>527103.63</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>669</v>
+        <v>612</v>
       </c>
       <c r="B252" t="s">
-        <v>670</v>
+        <v>613</v>
       </c>
       <c r="C252" s="1">
-        <v>600000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.223</v>
+        <v>100.443</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>600000.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I252" s="1">
-        <v>7338.0</v>
+        <v>3508.21</v>
       </c>
       <c r="J252" s="1">
-        <v>1.223</v>
+        <v>0.76342770008627</v>
       </c>
       <c r="K252">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="L252" t="s">
-        <v>671</v>
+        <v>614</v>
       </c>
       <c r="M252" s="1">
-        <v>607338.0</v>
+        <v>463042.23</v>
       </c>
       <c r="N252" s="1">
-        <v>611742.72</v>
+        <v>466133.46</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>672</v>
+        <v>615</v>
       </c>
       <c r="B253" t="s">
-        <v>673</v>
+        <v>616</v>
       </c>
       <c r="C253" s="1">
-        <v>1400000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.003</v>
+        <v>97.698</v>
       </c>
       <c r="E253" s="1">
-        <v>99.55221429</v>
+        <v>105.111</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1393731.0</v>
+        <v>4666928.4</v>
       </c>
       <c r="I253" s="1">
-        <v>20311.0</v>
+        <v>-329137.2</v>
       </c>
       <c r="J253" s="1">
-        <v>1.4573113463071</v>
+        <v>-7.0525444530068</v>
       </c>
       <c r="K253">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="L253" t="s">
-        <v>674</v>
+        <v>617</v>
       </c>
       <c r="M253" s="1">
-        <v>1414042.0</v>
+        <v>4337791.2</v>
       </c>
       <c r="N253" s="1">
-        <v>1415662.55</v>
+        <v>4348070.1</v>
       </c>
       <c r="O253" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>675</v>
+        <v>618</v>
       </c>
       <c r="B254" t="s">
-        <v>676</v>
+        <v>619</v>
       </c>
       <c r="C254" s="1">
-        <v>900000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.044</v>
+        <v>100.285</v>
       </c>
       <c r="E254" s="1">
-        <v>99.683</v>
+        <v>99.998</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>897147.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I254" s="1">
-        <v>12249.0</v>
+        <v>2324.7</v>
       </c>
       <c r="J254" s="1">
-        <v>1.3653280900454</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K254">
-        <v>2.21</v>
+        <v>0.13</v>
       </c>
       <c r="L254" t="s">
-        <v>677</v>
+        <v>620</v>
       </c>
       <c r="M254" s="1">
-        <v>909396.0</v>
+        <v>812308.5</v>
       </c>
       <c r="N254" s="1">
-        <v>929276.14</v>
+        <v>813335.31</v>
       </c>
       <c r="O254" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>678</v>
+        <v>621</v>
       </c>
       <c r="B255" t="s">
-        <v>679</v>
+        <v>622</v>
       </c>
       <c r="C255" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.221</v>
+        <v>102.851</v>
       </c>
       <c r="E255" s="1">
-        <v>99.923215</v>
+        <v>100.120285</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>599539.29</v>
+        <v>400481.14</v>
       </c>
       <c r="I255" s="1">
-        <v>13786.71</v>
+        <v>10922.86</v>
       </c>
       <c r="J255" s="1">
-        <v>2.2995507100127</v>
+        <v>2.7274343056455</v>
       </c>
       <c r="K255">
-        <v>3.7</v>
+        <v>2.03</v>
       </c>
       <c r="L255" t="s">
-        <v>680</v>
+        <v>623</v>
       </c>
       <c r="M255" s="1">
-        <v>613326.0</v>
+        <v>411404.0</v>
       </c>
       <c r="N255" s="1">
-        <v>635555.26</v>
+        <v>419513.59</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>681</v>
+        <v>624</v>
       </c>
       <c r="B256" t="s">
-        <v>682</v>
+        <v>625</v>
       </c>
       <c r="C256" s="1">
-        <v>600000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.575</v>
+        <v>84.578</v>
       </c>
       <c r="E256" s="1">
-        <v>99.3</v>
+        <v>82.12341516</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>595800.0</v>
+        <v>14608712.59</v>
       </c>
       <c r="I256" s="1">
-        <v>1650.0</v>
+        <v>436639.47</v>
       </c>
       <c r="J256" s="1">
-        <v>0.27693856998993</v>
+        <v>2.9888976684974</v>
       </c>
       <c r="K256">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>597450.0</v>
+        <v>15045352.06</v>
       </c>
       <c r="N256" s="1">
-        <v>612367.81</v>
+        <v>15045352.06</v>
       </c>
       <c r="O256" s="1">
-        <v>0.1</v>
+        <v>2.42</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>684</v>
+        <v>626</v>
       </c>
       <c r="B257" t="s">
-        <v>685</v>
+        <v>627</v>
       </c>
       <c r="C257" s="1">
-        <v>600000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.675</v>
+        <v>91.731</v>
       </c>
       <c r="E257" s="1">
-        <v>99.492</v>
+        <v>84.52429069</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>596952.0</v>
+        <v>3759640.45</v>
       </c>
       <c r="I257" s="1">
-        <v>7098.0</v>
+        <v>320554.43</v>
       </c>
       <c r="J257" s="1">
-        <v>1.1890403248502</v>
+        <v>8.5261990943841</v>
       </c>
       <c r="K257">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>604050.0</v>
+        <v>4080194.88</v>
       </c>
       <c r="N257" s="1">
-        <v>611644.52</v>
+        <v>4080194.88</v>
       </c>
       <c r="O257" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>686</v>
+        <v>628</v>
       </c>
       <c r="B258" t="s">
-        <v>687</v>
+        <v>629</v>
       </c>
       <c r="C258" s="1">
-        <v>368000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.153</v>
+        <v>89.036</v>
       </c>
       <c r="E258" s="1">
-        <v>99.23</v>
+        <v>85.24267627</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>365166.4</v>
+        <v>14871106.56</v>
       </c>
       <c r="I258" s="1">
-        <v>3396.64</v>
+        <v>661768.54</v>
       </c>
       <c r="J258" s="1">
-        <v>0.93016224931976</v>
+        <v>4.4500289022204</v>
       </c>
       <c r="K258">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>368563.04</v>
+        <v>15532875.1</v>
       </c>
       <c r="N258" s="1">
-        <v>373769.23</v>
+        <v>15532875.1</v>
       </c>
       <c r="O258" s="1">
-        <v>0.06</v>
+        <v>2.5</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>689</v>
+        <v>630</v>
       </c>
       <c r="B259" t="s">
-        <v>690</v>
+        <v>631</v>
       </c>
       <c r="C259" s="1">
-        <v>366000.0</v>
+        <v>4110000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.955</v>
+        <v>96.913</v>
       </c>
       <c r="E259" s="1">
-        <v>99.499</v>
+        <v>115.1136129</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>364166.34</v>
+        <v>4731169.49</v>
       </c>
       <c r="I259" s="1">
-        <v>5328.96</v>
+        <v>157876.6</v>
       </c>
       <c r="J259" s="1">
-        <v>1.4633312897617</v>
+        <v>3.3369466119042</v>
       </c>
       <c r="K259">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>714.45</v>
+        <v>0.07</v>
+      </c>
+      <c r="L259" t="s">
+        <v>632</v>
       </c>
       <c r="M259" s="1">
-        <v>369495.3</v>
+        <v>4889046.09</v>
       </c>
       <c r="N259" s="1">
-        <v>370209.75</v>
+        <v>4892100.6</v>
       </c>
       <c r="O259" s="1">
-        <v>0.06</v>
+        <v>0.79</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>633</v>
       </c>
       <c r="B260" t="s">
-        <v>692</v>
+        <v>634</v>
       </c>
       <c r="C260" s="1">
-        <v>585000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.059</v>
+        <v>100.394</v>
       </c>
       <c r="E260" s="1">
-        <v>100.58151111</v>
+        <v>95.511</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>588401.84</v>
+        <v>5730660.0</v>
       </c>
       <c r="I260" s="1">
-        <v>14493.31</v>
+        <v>292980.0</v>
       </c>
       <c r="J260" s="1">
-        <v>2.4631653089324</v>
+        <v>5.112500130875</v>
       </c>
       <c r="K260">
-        <v>2.85</v>
+        <v>1.93</v>
       </c>
       <c r="L260" t="s">
-        <v>693</v>
+        <v>635</v>
       </c>
       <c r="M260" s="1">
-        <v>602895.15</v>
+        <v>6023640.0</v>
       </c>
       <c r="N260" s="1">
-        <v>619543.61</v>
+        <v>6139530.41</v>
       </c>
       <c r="O260" s="1">
-        <v>0.1</v>
+        <v>0.99</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>694</v>
+        <v>636</v>
       </c>
       <c r="B261" t="s">
-        <v>695</v>
+        <v>637</v>
       </c>
       <c r="C261" s="1">
-        <v>5210000.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="D261" s="1">
-        <v>68.167</v>
+        <v>102.651</v>
       </c>
       <c r="E261" s="1">
-        <v>70.36</v>
+        <v>98.725</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3665756.0</v>
+        <v>1333182.4</v>
       </c>
       <c r="I261" s="1">
-        <v>-114255.3</v>
+        <v>53016.71</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.1168277430358</v>
+        <v>3.9767034128263</v>
       </c>
       <c r="K261">
-        <v>0.6</v>
+        <v>3.17</v>
       </c>
       <c r="L261" t="s">
-        <v>696</v>
+        <v>638</v>
       </c>
       <c r="M261" s="1">
-        <v>3551500.7</v>
+        <v>1386199.11</v>
       </c>
       <c r="N261" s="1">
-        <v>3582903.44</v>
+        <v>1428975.34</v>
       </c>
       <c r="O261" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>697</v>
+        <v>639</v>
       </c>
       <c r="B262" t="s">
-        <v>698</v>
+        <v>640</v>
       </c>
       <c r="C262" s="1">
-        <v>264000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.71</v>
+        <v>117.977</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>116.988</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>264000.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I262" s="1">
-        <v>1874.4</v>
+        <v>79120.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.71</v>
+        <v>0.84538585154033</v>
       </c>
       <c r="K262">
-        <v>0.69</v>
+        <v>2.03</v>
       </c>
       <c r="L262" t="s">
-        <v>699</v>
+        <v>641</v>
       </c>
       <c r="M262" s="1">
-        <v>265874.4</v>
+        <v>9438160.0</v>
       </c>
       <c r="N262" s="1">
-        <v>267691.36</v>
+        <v>9600735.34</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>1.55</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>700</v>
+        <v>642</v>
       </c>
       <c r="B263" t="s">
-        <v>701</v>
+        <v>643</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.574</v>
+        <v>84.845</v>
       </c>
       <c r="E263" s="1">
-        <v>100.23</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>400920.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1376.0</v>
+        <v>6190.0</v>
       </c>
       <c r="J263" s="1">
-        <v>0.34321061558416</v>
+        <v>3.7859327217125</v>
       </c>
       <c r="K263">
-        <v>1.56</v>
+        <v>1.46</v>
       </c>
       <c r="L263" t="s">
-        <v>702</v>
+        <v>644</v>
       </c>
       <c r="M263" s="1">
-        <v>402296.0</v>
+        <v>169690.0</v>
       </c>
       <c r="N263" s="1">
-        <v>408542.58</v>
+        <v>172607.81</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>703</v>
+        <v>645</v>
       </c>
       <c r="B264" t="s">
-        <v>704</v>
+        <v>646</v>
       </c>
       <c r="C264" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.521</v>
+        <v>96.21</v>
       </c>
       <c r="E264" s="1">
-        <v>99.871</v>
+        <v>95.643</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>798968.0</v>
+        <v>1912860.0</v>
       </c>
       <c r="I264" s="1">
-        <v>5200.0</v>
+        <v>11340.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.65083958306215</v>
+        <v>0.59282958501929</v>
       </c>
       <c r="K264">
-        <v>0.81</v>
+        <v>0.93</v>
       </c>
       <c r="L264" t="s">
-        <v>705</v>
+        <v>647</v>
       </c>
       <c r="M264" s="1">
-        <v>804168.0</v>
+        <v>1924200.0</v>
       </c>
       <c r="N264" s="1">
-        <v>810622.79</v>
+        <v>1942830.14</v>
       </c>
       <c r="O264" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>706</v>
+        <v>648</v>
       </c>
       <c r="B265" t="s">
-        <v>707</v>
+        <v>649</v>
       </c>
       <c r="C265" s="1">
-        <v>7201000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.069</v>
+        <v>105.541</v>
       </c>
       <c r="E265" s="1">
-        <v>84.90508735</v>
+        <v>101.86053474</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>6114015.34</v>
+        <v>674316.74</v>
       </c>
       <c r="I265" s="1">
-        <v>515873.35</v>
+        <v>24364.68</v>
       </c>
       <c r="J265" s="1">
-        <v>8.4375540673733</v>
+        <v>3.6132396772472</v>
       </c>
       <c r="K265">
-        <v>0.38</v>
+        <v>1.07</v>
       </c>
       <c r="L265" t="s">
-        <v>708</v>
+        <v>650</v>
       </c>
       <c r="M265" s="1">
-        <v>6629888.69</v>
+        <v>698681.42</v>
       </c>
       <c r="N265" s="1">
-        <v>6657508.96</v>
+        <v>705788.85</v>
       </c>
       <c r="O265" s="1">
-        <v>1.09</v>
+        <v>0.11</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>709</v>
+        <v>651</v>
       </c>
       <c r="B266" t="s">
-        <v>710</v>
+        <v>652</v>
       </c>
       <c r="C266" s="1">
-        <v>4580000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>93.548</v>
+        <v>101.491</v>
       </c>
       <c r="E266" s="1">
-        <v>83.767</v>
+        <v>99.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3836528.6</v>
+        <v>297720.0</v>
       </c>
       <c r="I266" s="1">
-        <v>447969.8</v>
+        <v>6753.0</v>
       </c>
       <c r="J266" s="1">
-        <v>11.676435827951</v>
+        <v>2.2682386134623</v>
       </c>
       <c r="K266">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="L266" t="s">
-        <v>711</v>
+        <v>653</v>
       </c>
       <c r="M266" s="1">
-        <v>4284498.4</v>
+        <v>304473.0</v>
       </c>
       <c r="N266" s="1">
-        <v>4291726.02</v>
+        <v>305736.7</v>
       </c>
       <c r="O266" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>712</v>
+        <v>654</v>
       </c>
       <c r="B267" t="s">
-        <v>713</v>
+        <v>655</v>
       </c>
       <c r="C267" s="1">
-        <v>3528000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.179</v>
+        <v>90.513</v>
       </c>
       <c r="E267" s="1">
-        <v>87.226</v>
+        <v>85.37902778</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3077333.28</v>
+        <v>768411.25</v>
       </c>
       <c r="I267" s="1">
-        <v>33621.84</v>
+        <v>46205.75</v>
       </c>
       <c r="J267" s="1">
-        <v>1.0925641437186</v>
+        <v>6.013153763691</v>
       </c>
       <c r="K267">
-        <v>0.54</v>
+        <v>1.6</v>
       </c>
       <c r="L267" t="s">
-        <v>714</v>
+        <v>656</v>
       </c>
       <c r="M267" s="1">
-        <v>3110955.12</v>
+        <v>814617.0</v>
       </c>
       <c r="N267" s="1">
-        <v>3129900.0</v>
+        <v>829031.79</v>
       </c>
       <c r="O267" s="1">
-        <v>0.51</v>
+        <v>0.13</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>715</v>
+        <v>657</v>
       </c>
       <c r="B268" t="s">
-        <v>716</v>
+        <v>658</v>
       </c>
       <c r="C268" s="1">
-        <v>4660000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.672</v>
+        <v>103.472</v>
       </c>
       <c r="E268" s="1">
-        <v>85.447</v>
+        <v>99.858</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3981830.2</v>
+        <v>699006.0</v>
       </c>
       <c r="I268" s="1">
-        <v>429885.0</v>
+        <v>25298.0</v>
       </c>
       <c r="J268" s="1">
-        <v>10.796166044449</v>
+        <v>3.6191391776322</v>
       </c>
       <c r="K268">
-        <v>0.41</v>
+        <v>2.88</v>
       </c>
       <c r="L268" t="s">
-        <v>717</v>
+        <v>659</v>
       </c>
       <c r="M268" s="1">
-        <v>4411715.2</v>
+        <v>724304.0</v>
       </c>
       <c r="N268" s="1">
-        <v>4431019.09</v>
+        <v>744443.38</v>
       </c>
       <c r="O268" s="1">
-        <v>0.73</v>
+        <v>0.12</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>718</v>
+        <v>660</v>
       </c>
       <c r="B269" t="s">
-        <v>719</v>
+        <v>661</v>
       </c>
       <c r="C269" s="1">
-        <v>4020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.268</v>
+        <v>100.352</v>
       </c>
       <c r="E269" s="1">
-        <v>102.725</v>
+        <v>99.67</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>4129545.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-219371.4</v>
+        <v>2728.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-5.3122414212704</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K269">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>0.18</v>
+      </c>
+      <c r="L269">
+        <v>719.18</v>
       </c>
       <c r="M269" s="1">
-        <v>3910173.6</v>
+        <v>401408.0</v>
       </c>
       <c r="N269" s="1">
-        <v>3954889.22</v>
+        <v>402127.18</v>
       </c>
       <c r="O269" s="1">
-        <v>0.65</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>721</v>
+        <v>662</v>
       </c>
       <c r="B270" t="s">
-        <v>722</v>
+        <v>663</v>
       </c>
       <c r="C270" s="1">
-        <v>18630000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.599</v>
+        <v>99.511</v>
       </c>
       <c r="E270" s="1">
-        <v>93.36282695</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>17393494.66</v>
+        <v>400000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>789199.04</v>
+        <v>-1956.0</v>
       </c>
       <c r="J270" s="1">
-        <v>4.5373230361517</v>
+        <v>-0.489</v>
       </c>
       <c r="K270">
-        <v>1.01</v>
+        <v>1.21</v>
       </c>
       <c r="L270" t="s">
-        <v>723</v>
+        <v>664</v>
       </c>
       <c r="M270" s="1">
-        <v>18182693.7</v>
+        <v>398044.0</v>
       </c>
       <c r="N270" s="1">
-        <v>18370805.66</v>
+        <v>402893.32</v>
       </c>
       <c r="O270" s="1">
-        <v>3.01</v>
+        <v>0.06</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>724</v>
+        <v>665</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>666</v>
       </c>
       <c r="C271" s="1">
-        <v>928000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.34</v>
+        <v>94.323</v>
       </c>
       <c r="E271" s="1">
-        <v>100.28486961</v>
+        <v>94.5</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>930643.59</v>
+        <v>567000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>9791.61</v>
+        <v>-1062.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.0521331802221</v>
+        <v>-0.18730158730159</v>
       </c>
       <c r="K271">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0.11</v>
+      </c>
+      <c r="L271">
+        <v>660.0</v>
       </c>
       <c r="M271" s="1">
-        <v>940435.2</v>
+        <v>565938.0</v>
       </c>
       <c r="N271" s="1">
-        <v>969177.78</v>
+        <v>566598.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>727</v>
+        <v>667</v>
       </c>
       <c r="B272" t="s">
-        <v>728</v>
+        <v>668</v>
       </c>
       <c r="C272" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.373</v>
+        <v>100.162</v>
       </c>
       <c r="E272" s="1">
-        <v>97.41</v>
+        <v>98.7725</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>487050.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I272" s="1">
-        <v>19815.0</v>
+        <v>13895.0</v>
       </c>
       <c r="J272" s="1">
-        <v>4.0683708038189</v>
+        <v>1.4067680781594</v>
       </c>
       <c r="K272">
-        <v>3.17</v>
+        <v>3.42</v>
       </c>
       <c r="L272" t="s">
-        <v>729</v>
+        <v>669</v>
       </c>
       <c r="M272" s="1">
-        <v>506865.0</v>
+        <v>1001620.0</v>
       </c>
       <c r="N272" s="1">
-        <v>522700.62</v>
+        <v>1035780.96</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>730</v>
+        <v>670</v>
       </c>
       <c r="B273" t="s">
-        <v>731</v>
+        <v>671</v>
       </c>
       <c r="C273" s="1">
-        <v>615000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.771</v>
+        <v>100.11</v>
       </c>
       <c r="E273" s="1">
-        <v>99.166</v>
+        <v>99.628</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>609870.9</v>
+        <v>530020.96</v>
       </c>
       <c r="I273" s="1">
-        <v>3720.75</v>
+        <v>2564.24</v>
       </c>
       <c r="J273" s="1">
-        <v>0.61008813504629</v>
+        <v>0.48379973501425</v>
       </c>
       <c r="K273">
-        <v>0.45</v>
+        <v>1.36</v>
       </c>
       <c r="L273" t="s">
-        <v>732</v>
+        <v>672</v>
       </c>
       <c r="M273" s="1">
-        <v>613591.65</v>
+        <v>532585.2</v>
       </c>
       <c r="N273" s="1">
-        <v>616382.32</v>
+        <v>539832.79</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>733</v>
+        <v>673</v>
       </c>
       <c r="B274" t="s">
-        <v>734</v>
+        <v>674</v>
       </c>
       <c r="C274" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>108.08</v>
+        <v>100.612</v>
       </c>
       <c r="E274" s="1">
-        <v>108.24</v>
+        <v>99.736</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>649440.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-960.0</v>
+        <v>3504.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.14781966001478</v>
+        <v>0.87831876153044</v>
       </c>
       <c r="K274">
-        <v>1.27</v>
+        <v>1.12</v>
       </c>
       <c r="L274" t="s">
-        <v>735</v>
+        <v>675</v>
       </c>
       <c r="M274" s="1">
-        <v>648480.0</v>
+        <v>402448.0</v>
       </c>
       <c r="N274" s="1">
-        <v>656123.84</v>
+        <v>406919.23</v>
       </c>
       <c r="O274" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>736</v>
+        <v>676</v>
       </c>
       <c r="B275" t="s">
-        <v>737</v>
+        <v>677</v>
       </c>
       <c r="C275" s="1">
-        <v>900000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.659</v>
+        <v>100.253</v>
       </c>
       <c r="E275" s="1">
-        <v>100.51</v>
+        <v>99.594</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>904590.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I275" s="1">
-        <v>1341.0</v>
+        <v>2576.69</v>
       </c>
       <c r="J275" s="1">
-        <v>0.14824395582529</v>
+        <v>0.66168644697472</v>
       </c>
       <c r="K275">
-        <v>2.33</v>
+        <v>2.47</v>
       </c>
       <c r="L275" t="s">
-        <v>738</v>
+        <v>678</v>
       </c>
       <c r="M275" s="1">
-        <v>905931.0</v>
+        <v>391989.23</v>
       </c>
       <c r="N275" s="1">
-        <v>926902.23</v>
+        <v>401642.38</v>
       </c>
       <c r="O275" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>739</v>
+        <v>679</v>
       </c>
       <c r="B276" t="s">
-        <v>740</v>
+        <v>680</v>
       </c>
       <c r="C276" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>90.154</v>
+        <v>100.42</v>
       </c>
       <c r="E276" s="1">
-        <v>85.42465</v>
+        <v>100.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>512547.9</v>
+        <v>1500000.0</v>
       </c>
       <c r="I276" s="1">
-        <v>28376.1</v>
+        <v>6300.0</v>
       </c>
       <c r="J276" s="1">
-        <v>5.5362825601276</v>
+        <v>0.42</v>
       </c>
       <c r="K276">
-        <v>0.65</v>
+        <v>2.07</v>
       </c>
       <c r="L276" t="s">
-        <v>741</v>
+        <v>681</v>
       </c>
       <c r="M276" s="1">
-        <v>540924.0</v>
+        <v>1506300.0</v>
       </c>
       <c r="N276" s="1">
-        <v>544844.55</v>
+        <v>1537353.08</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>742</v>
+        <v>682</v>
       </c>
       <c r="B277" t="s">
-        <v>743</v>
+        <v>683</v>
       </c>
       <c r="C277" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.569</v>
+        <v>99.276</v>
       </c>
       <c r="E277" s="1">
-        <v>99.779</v>
+        <v>98.82</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518850.8</v>
+        <v>395280.0</v>
       </c>
       <c r="I277" s="1">
-        <v>14508.0</v>
+        <v>1824.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.7961795568206</v>
+        <v>0.46144505160899</v>
       </c>
       <c r="K277">
-        <v>0.76</v>
+        <v>1.38</v>
       </c>
       <c r="L277" t="s">
-        <v>744</v>
+        <v>684</v>
       </c>
       <c r="M277" s="1">
-        <v>533358.8</v>
+        <v>397104.0</v>
       </c>
       <c r="N277" s="1">
-        <v>537312.22</v>
+        <v>402617.7</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>745</v>
+        <v>685</v>
       </c>
       <c r="B278" t="s">
-        <v>746</v>
+        <v>686</v>
       </c>
       <c r="C278" s="1">
-        <v>900000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.015</v>
+        <v>102.897</v>
       </c>
       <c r="E278" s="1">
-        <v>100.761</v>
+        <v>100.16669834</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>906849.0</v>
+        <v>1148912.03</v>
       </c>
       <c r="I278" s="1">
-        <v>-15714.0</v>
+        <v>31316.56</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.7328132908566</v>
+        <v>2.7257578632892</v>
       </c>
       <c r="K278">
-        <v>1.43</v>
+        <v>1.77</v>
       </c>
       <c r="L278" t="s">
-        <v>747</v>
+        <v>687</v>
       </c>
       <c r="M278" s="1">
-        <v>891135.0</v>
+        <v>1180228.59</v>
       </c>
       <c r="N278" s="1">
-        <v>904033.97</v>
+        <v>1200554.06</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>748</v>
+        <v>688</v>
       </c>
       <c r="B279" t="s">
-        <v>749</v>
+        <v>689</v>
       </c>
       <c r="C279" s="1">
-        <v>500000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>106.036</v>
+        <v>110.239</v>
       </c>
       <c r="E279" s="1">
-        <v>104.55</v>
+        <v>99.283</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>522750.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I279" s="1">
-        <v>7430.0</v>
+        <v>27937.8</v>
       </c>
       <c r="J279" s="1">
-        <v>1.4213295074127</v>
+        <v>11.035121823474</v>
       </c>
       <c r="K279">
-        <v>3.28</v>
+        <v>2.61</v>
       </c>
       <c r="L279" t="s">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="M279" s="1">
-        <v>530180.0</v>
+        <v>281109.45</v>
       </c>
       <c r="N279" s="1">
-        <v>546597.81</v>
+        <v>287769.14</v>
       </c>
       <c r="O279" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>751</v>
+        <v>691</v>
       </c>
       <c r="B280" t="s">
-        <v>752</v>
+        <v>692</v>
       </c>
       <c r="C280" s="1">
-        <v>750000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.261</v>
+        <v>101.858</v>
       </c>
       <c r="E280" s="1">
-        <v>99.589</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>746917.5</v>
+        <v>416283.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-2460.0</v>
+        <v>11520.6</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.32935364347468</v>
+        <v>2.7674923069162</v>
       </c>
       <c r="K280">
-        <v>1.62</v>
+        <v>3.23</v>
       </c>
       <c r="L280" t="s">
-        <v>753</v>
+        <v>693</v>
       </c>
       <c r="M280" s="1">
-        <v>744457.5</v>
+        <v>427803.6</v>
       </c>
       <c r="N280" s="1">
-        <v>756601.34</v>
+        <v>441375.93</v>
       </c>
       <c r="O280" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>754</v>
+        <v>694</v>
       </c>
       <c r="B281" t="s">
-        <v>755</v>
+        <v>695</v>
       </c>
       <c r="C281" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>104.384</v>
+        <v>96.795</v>
       </c>
       <c r="E281" s="1">
-        <v>103.012</v>
+        <v>89.447</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>721084.0</v>
+        <v>1726327.1</v>
       </c>
       <c r="I281" s="1">
-        <v>9604.0</v>
+        <v>141816.4</v>
       </c>
       <c r="J281" s="1">
-        <v>1.3318836640391</v>
+        <v>8.2149205674869</v>
       </c>
       <c r="K281">
-        <v>3.89</v>
+        <v>0.88</v>
       </c>
       <c r="L281" t="s">
-        <v>756</v>
+        <v>696</v>
       </c>
       <c r="M281" s="1">
-        <v>730688.0</v>
+        <v>1868143.5</v>
       </c>
       <c r="N281" s="1">
-        <v>757925.67</v>
+        <v>1885127.5</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>757</v>
+        <v>697</v>
       </c>
       <c r="B282" t="s">
-        <v>758</v>
+        <v>698</v>
       </c>
       <c r="C282" s="1">
-        <v>600000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>106.077</v>
+        <v>100.58</v>
       </c>
       <c r="E282" s="1">
-        <v>106.6</v>
+        <v>95.049</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>639600.0</v>
+        <v>1682367.3</v>
       </c>
       <c r="I282" s="1">
-        <v>-3138.0</v>
+        <v>97898.7</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.4906191369606</v>
+        <v>5.8191038306558</v>
       </c>
       <c r="K282">
-        <v>1.27</v>
+        <v>1.92</v>
       </c>
       <c r="L282" t="s">
-        <v>759</v>
+        <v>699</v>
       </c>
       <c r="M282" s="1">
-        <v>636462.0</v>
+        <v>1780266.0</v>
       </c>
       <c r="N282" s="1">
-        <v>644077.07</v>
+        <v>1814250.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>760</v>
+        <v>700</v>
       </c>
       <c r="B283" t="s">
-        <v>761</v>
+        <v>701</v>
       </c>
       <c r="C283" s="1">
-        <v>526000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.714</v>
+        <v>103.539</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>101.22622222</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>526000.0</v>
+        <v>728828.8</v>
       </c>
       <c r="I283" s="1">
-        <v>9015.64</v>
+        <v>16652.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.714</v>
+        <v>2.2847615242427</v>
       </c>
       <c r="K283">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>696.91</v>
+        <v>2.38</v>
+      </c>
+      <c r="L283" t="s">
+        <v>702</v>
       </c>
       <c r="M283" s="1">
-        <v>535015.64</v>
+        <v>745480.8</v>
       </c>
       <c r="N283" s="1">
-        <v>535712.55</v>
+        <v>762602.99</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>762</v>
+        <v>703</v>
       </c>
       <c r="B284" t="s">
-        <v>763</v>
+        <v>704</v>
       </c>
       <c r="C284" s="1">
-        <v>211000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.006</v>
+        <v>89.772</v>
       </c>
       <c r="E284" s="1">
-        <v>100.0</v>
+        <v>87.304</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>211000.0</v>
+        <v>3753198.96</v>
       </c>
       <c r="I284" s="1">
-        <v>6342.66</v>
+        <v>106099.32</v>
       </c>
       <c r="J284" s="1">
-        <v>3.006</v>
+        <v>2.8269036928434</v>
       </c>
       <c r="K284">
-        <v>3.33</v>
+        <v>0.24</v>
       </c>
       <c r="L284" t="s">
-        <v>764</v>
+        <v>705</v>
       </c>
       <c r="M284" s="1">
-        <v>217342.66</v>
+        <v>3859298.28</v>
       </c>
       <c r="N284" s="1">
-        <v>224359.99</v>
+        <v>3869620.6</v>
       </c>
       <c r="O284" s="1">
-        <v>0.04</v>
+        <v>0.62</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>765</v>
+        <v>706</v>
       </c>
       <c r="B285" t="s">
-        <v>766</v>
+        <v>707</v>
       </c>
       <c r="C285" s="1">
-        <v>302000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>104.028</v>
+        <v>93.725</v>
       </c>
       <c r="E285" s="1">
-        <v>99.477</v>
+        <v>88.10022153</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300420.54</v>
+        <v>10932356.49</v>
       </c>
       <c r="I285" s="1">
-        <v>13744.02</v>
+        <v>697978.76</v>
       </c>
       <c r="J285" s="1">
-        <v>4.5749268675171</v>
+        <v>6.3845225010587</v>
       </c>
       <c r="K285">
-        <v>2.71</v>
+        <v>0.08</v>
       </c>
       <c r="L285" t="s">
-        <v>767</v>
+        <v>708</v>
       </c>
       <c r="M285" s="1">
-        <v>314164.56</v>
+        <v>11630335.25</v>
       </c>
       <c r="N285" s="1">
-        <v>322355.79</v>
+        <v>11640104.77</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>1.87</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>768</v>
+        <v>709</v>
       </c>
       <c r="B286" t="s">
-        <v>769</v>
+        <v>710</v>
       </c>
       <c r="C286" s="1">
-        <v>600000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.418</v>
+        <v>95.945</v>
       </c>
       <c r="E286" s="1">
-        <v>103.48</v>
+        <v>82.641</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>620880.0</v>
+        <v>3776693.7</v>
       </c>
       <c r="I286" s="1">
-        <v>-372.0</v>
+        <v>607992.8</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.059914959412447</v>
+        <v>16.098546726201</v>
       </c>
       <c r="K286">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="L286" t="s">
-        <v>770</v>
+        <v>711</v>
       </c>
       <c r="M286" s="1">
-        <v>620508.0</v>
+        <v>4384686.5</v>
       </c>
       <c r="N286" s="1">
-        <v>642934.03</v>
+        <v>4410618.74</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.71</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>771</v>
+        <v>712</v>
       </c>
       <c r="B287" t="s">
-        <v>772</v>
+        <v>713</v>
       </c>
       <c r="C287" s="1">
-        <v>700000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.181</v>
+        <v>96.145</v>
       </c>
       <c r="E287" s="1">
-        <v>99.44457143</v>
+        <v>92.53365517</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>696112.0</v>
+        <v>7698800.11</v>
       </c>
       <c r="I287" s="1">
-        <v>5155.0</v>
+        <v>300463.89</v>
       </c>
       <c r="J287" s="1">
-        <v>0.74054175190199</v>
+        <v>3.9027366044967</v>
       </c>
       <c r="K287">
-        <v>1.55</v>
+        <v>0.42</v>
       </c>
       <c r="L287" t="s">
-        <v>773</v>
+        <v>714</v>
       </c>
       <c r="M287" s="1">
-        <v>701267.0</v>
+        <v>7999264.0</v>
       </c>
       <c r="N287" s="1">
-        <v>712117.0</v>
+        <v>8033961.14</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>1.29</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>774</v>
+        <v>715</v>
       </c>
       <c r="B288" t="s">
-        <v>775</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>300000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>106.183</v>
+        <v>101.667</v>
       </c>
       <c r="E288" s="1">
-        <v>105.92</v>
+        <v>101.129</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>317760.0</v>
+        <v>8090320.0</v>
       </c>
       <c r="I288" s="1">
-        <v>789.0</v>
+        <v>43040.0</v>
       </c>
       <c r="J288" s="1">
-        <v>0.24830060422961</v>
+        <v>0.53199379010966</v>
       </c>
       <c r="K288">
-        <v>3.42</v>
+        <v>0.4</v>
       </c>
       <c r="L288" t="s">
-        <v>776</v>
+        <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>318549.0</v>
+        <v>8133360.0</v>
       </c>
       <c r="N288" s="1">
-        <v>328810.64</v>
+        <v>8165382.1</v>
       </c>
       <c r="O288" s="1">
-        <v>0.05</v>
+        <v>1.32</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>777</v>
+        <v>718</v>
       </c>
       <c r="B289" t="s">
-        <v>778</v>
+        <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>954000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.888</v>
+        <v>104.237</v>
       </c>
       <c r="E289" s="1">
-        <v>102.38446331</v>
+        <v>100.49644715</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>976747.78</v>
+        <v>10924968.77</v>
       </c>
       <c r="I289" s="1">
-        <v>-4736.26</v>
+        <v>406635.5</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.48490102531894</v>
+        <v>3.7220747130795</v>
       </c>
       <c r="K289">
-        <v>2.25</v>
+        <v>0.02</v>
       </c>
       <c r="L289" t="s">
-        <v>779</v>
+        <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>972011.52</v>
+        <v>11331604.27</v>
       </c>
       <c r="N289" s="1">
-        <v>993476.52</v>
+        <v>11333672.12</v>
       </c>
       <c r="O289" s="1">
-        <v>0.16</v>
+        <v>1.83</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>780</v>
+        <v>721</v>
       </c>
       <c r="B290" t="s">
-        <v>781</v>
+        <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.489</v>
+        <v>98.746</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>600000.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I290" s="1">
-        <v>-3066.0</v>
+        <v>-2851.2</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.511</v>
+        <v>-0.66394382632839</v>
       </c>
       <c r="K290">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="L290" t="s">
-        <v>782</v>
+        <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>596934.0</v>
+        <v>426582.72</v>
       </c>
       <c r="N290" s="1">
-        <v>598156.19</v>
+        <v>429615.6</v>
       </c>
       <c r="O290" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>783</v>
+        <v>724</v>
       </c>
       <c r="B291" t="s">
-        <v>784</v>
+        <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>600000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>97.286</v>
+        <v>100.064</v>
       </c>
       <c r="E291" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>583500.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>216.0</v>
+        <v>734.72</v>
       </c>
       <c r="J291" s="1">
-        <v>0.037017994858612</v>
+        <v>0.064</v>
       </c>
       <c r="K291">
-        <v>1.99</v>
+        <v>0.11</v>
       </c>
       <c r="L291" t="s">
-        <v>785</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>583716.0</v>
+        <v>1148734.72</v>
       </c>
       <c r="N291" s="1">
-        <v>595633.81</v>
+        <v>1150016.96</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>786</v>
+        <v>727</v>
       </c>
       <c r="B292" t="s">
-        <v>787</v>
+        <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.567</v>
+        <v>104.911</v>
       </c>
       <c r="E292" s="1">
-        <v>99.147</v>
+        <v>101.11</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>594882.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I292" s="1">
-        <v>14520.0</v>
+        <v>41811.0</v>
       </c>
       <c r="J292" s="1">
-        <v>2.4408201962742</v>
+        <v>3.759272079913</v>
       </c>
       <c r="K292">
-        <v>2.34</v>
+        <v>4.16</v>
       </c>
       <c r="L292" t="s">
-        <v>788</v>
+        <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>609402.0</v>
+        <v>1154021.0</v>
       </c>
       <c r="N292" s="1">
-        <v>623452.68</v>
+        <v>1199829.22</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>789</v>
+        <v>730</v>
       </c>
       <c r="B293" t="s">
-        <v>790</v>
+        <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.134</v>
+        <v>103.087</v>
       </c>
       <c r="E293" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1243000.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I293" s="1">
-        <v>1665.62</v>
+        <v>26382.0</v>
       </c>
       <c r="J293" s="1">
-        <v>0.134</v>
+        <v>4.4553652852366</v>
       </c>
       <c r="K293">
-        <v>0.94</v>
+        <v>1.71</v>
       </c>
       <c r="L293" t="s">
-        <v>791</v>
+        <v>732</v>
       </c>
       <c r="M293" s="1">
-        <v>1244665.62</v>
+        <v>618522.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1256380.47</v>
+        <v>628777.48</v>
       </c>
       <c r="O293" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>792</v>
+        <v>733</v>
       </c>
       <c r="B294" t="s">
-        <v>793</v>
+        <v>734</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.553</v>
+        <v>85.738</v>
       </c>
       <c r="E294" s="1">
-        <v>99.17</v>
+        <v>85.3395</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>595020.0</v>
+        <v>341358.0</v>
       </c>
       <c r="I294" s="1">
-        <v>8298.0</v>
+        <v>1594.0</v>
       </c>
       <c r="J294" s="1">
-        <v>1.3945749722698</v>
+        <v>0.46695844245631</v>
       </c>
       <c r="K294">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>0.19</v>
+      </c>
+      <c r="L294">
+        <v>757.53</v>
       </c>
       <c r="M294" s="1">
-        <v>603318.0</v>
+        <v>342952.0</v>
       </c>
       <c r="N294" s="1">
-        <v>618287.18</v>
+        <v>343709.53</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>795</v>
+        <v>735</v>
       </c>
       <c r="B295" t="s">
-        <v>796</v>
+        <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>83.744</v>
+        <v>97.529</v>
       </c>
       <c r="E295" s="1">
-        <v>94.91728571</v>
+        <v>97.92522727</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>664421.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I295" s="1">
-        <v>-78213.0</v>
+        <v>-4358.5</v>
       </c>
       <c r="J295" s="1">
-        <v>-11.771602643505</v>
+        <v>-0.40462226513272</v>
       </c>
       <c r="K295">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="L295" t="s">
-        <v>797</v>
+        <v>737</v>
       </c>
       <c r="M295" s="1">
-        <v>586208.0</v>
+        <v>1072819.0</v>
       </c>
       <c r="N295" s="1">
-        <v>588451.84</v>
+        <v>1077633.38</v>
       </c>
       <c r="O295" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>798</v>
+        <v>738</v>
       </c>
       <c r="B296" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="C296" s="1">
-        <v>4700000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>90.868</v>
+        <v>102.143</v>
       </c>
       <c r="E296" s="1">
-        <v>81.919</v>
+        <v>99.71992347</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3850193.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I296" s="1">
-        <v>420603.0</v>
+        <v>14247.69</v>
       </c>
       <c r="J296" s="1">
-        <v>10.924205617744</v>
+        <v>2.4298820599838</v>
       </c>
       <c r="K296">
-        <v>0.41</v>
+        <v>3.27</v>
       </c>
       <c r="L296" t="s">
-        <v>800</v>
+        <v>740</v>
       </c>
       <c r="M296" s="1">
-        <v>4270796.0</v>
+        <v>600600.84</v>
       </c>
       <c r="N296" s="1">
-        <v>4290239.84</v>
+        <v>619803.47</v>
       </c>
       <c r="O296" s="1">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>801</v>
+        <v>741</v>
       </c>
       <c r="B297" t="s">
-        <v>802</v>
+        <v>742</v>
       </c>
       <c r="C297" s="1">
-        <v>987000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>91.001</v>
+        <v>103.421</v>
       </c>
       <c r="E297" s="1">
-        <v>99.73456738</v>
+        <v>99.813</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>984380.18</v>
+        <v>300437.13</v>
       </c>
       <c r="I297" s="1">
-        <v>-86200.31</v>
+        <v>10860.08</v>
       </c>
       <c r="J297" s="1">
-        <v>-8.7568108086045</v>
+        <v>3.6147596004528</v>
       </c>
       <c r="K297">
-        <v>0.44</v>
+        <v>3.11</v>
       </c>
       <c r="L297" t="s">
-        <v>803</v>
+        <v>743</v>
       </c>
       <c r="M297" s="1">
-        <v>898179.87</v>
+        <v>311297.21</v>
       </c>
       <c r="N297" s="1">
-        <v>902560.53</v>
+        <v>320660.17</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>804</v>
+        <v>744</v>
       </c>
       <c r="B298" t="s">
-        <v>805</v>
+        <v>745</v>
       </c>
       <c r="C298" s="1">
-        <v>155000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.05</v>
+        <v>105.263</v>
       </c>
       <c r="E298" s="1">
-        <v>99.417</v>
+        <v>102.20876333</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>154096.35</v>
+        <v>919878.87</v>
       </c>
       <c r="I298" s="1">
-        <v>5631.15</v>
+        <v>27488.13</v>
       </c>
       <c r="J298" s="1">
-        <v>3.6543045957935</v>
+        <v>2.9882336573293</v>
       </c>
       <c r="K298">
-        <v>3.15</v>
+        <v>1.8</v>
       </c>
       <c r="L298" t="s">
-        <v>806</v>
+        <v>746</v>
       </c>
       <c r="M298" s="1">
-        <v>159727.5</v>
+        <v>947367.0</v>
       </c>
       <c r="N298" s="1">
-        <v>164616.37</v>
+        <v>963537.53</v>
       </c>
       <c r="O298" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>807</v>
+        <v>747</v>
       </c>
       <c r="B299" t="s">
-        <v>808</v>
+        <v>748</v>
       </c>
       <c r="C299" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.219</v>
+        <v>100.546</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.4208</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>600000.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I299" s="1">
-        <v>1314.0</v>
+        <v>16878.0</v>
       </c>
       <c r="J299" s="1">
-        <v>0.219</v>
+        <v>1.131755125688</v>
       </c>
       <c r="K299">
-        <v>1.26</v>
+        <v>2.47</v>
       </c>
       <c r="L299" t="s">
-        <v>809</v>
+        <v>749</v>
       </c>
       <c r="M299" s="1">
-        <v>601314.0</v>
+        <v>1508190.0</v>
       </c>
       <c r="N299" s="1">
-        <v>608881.2</v>
+        <v>1545176.3</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>810</v>
+        <v>750</v>
       </c>
       <c r="B300" t="s">
-        <v>811</v>
+        <v>751</v>
       </c>
       <c r="C300" s="1">
-        <v>1875.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>0.1125</v>
+        <v>102.371</v>
       </c>
       <c r="E300" s="1">
-        <v>0.1073293333</v>
+        <v>99.424</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>0.0</v>
+        <v>482206.4</v>
       </c>
       <c r="I300" s="1">
-        <v>24237.5</v>
+        <v>14292.95</v>
       </c>
       <c r="J300" s="1">
-        <v>0</v>
+        <v>2.9640730608304</v>
       </c>
       <c r="K300">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.84</v>
+      </c>
+      <c r="L300" t="s">
+        <v>752</v>
       </c>
       <c r="M300" s="1">
-        <v>24237.5</v>
+        <v>496499.35</v>
       </c>
       <c r="N300" s="1">
-        <v>24237.5</v>
+        <v>510275.34</v>
       </c>
       <c r="O300" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>812</v>
+        <v>753</v>
       </c>
       <c r="B301" t="s">
-        <v>813</v>
+        <v>754</v>
       </c>
       <c r="C301" s="1">
-        <v>-1875.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>0.075</v>
+        <v>100.447</v>
       </c>
       <c r="E301" s="1">
-        <v>0.0698506667</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>0.0</v>
+        <v>842553.21</v>
       </c>
       <c r="I301" s="1">
-        <v>-24137.5</v>
+        <v>4215.0</v>
       </c>
       <c r="J301" s="1">
-        <v>0</v>
+        <v>0.50026514052448</v>
       </c>
       <c r="K301">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L301" t="s">
+        <v>755</v>
       </c>
       <c r="M301" s="1">
-        <v>-24137.5</v>
+        <v>846768.21</v>
       </c>
       <c r="N301" s="1">
-        <v>-24137.5</v>
+        <v>855169.34</v>
       </c>
       <c r="O301" s="1">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>756</v>
+      </c>
+      <c r="B302" t="s">
+        <v>757</v>
+      </c>
+      <c r="C302" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>89.954</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-99854.38</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-9.1664321380824</v>
+      </c>
+      <c r="K302">
+        <v>0.58</v>
+      </c>
+      <c r="L302" t="s">
+        <v>758</v>
+      </c>
+      <c r="M302" s="1">
+        <v>989494.0</v>
+      </c>
+      <c r="N302" s="1">
+        <v>995849.14</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>759</v>
+      </c>
+      <c r="B303" t="s">
+        <v>760</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>3552.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.22249170667174</v>
+      </c>
+      <c r="K303">
+        <v>0.07</v>
+      </c>
+      <c r="L303" t="s">
+        <v>761</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1600016.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>1601166.68</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>762</v>
+      </c>
+      <c r="B304" t="s">
+        <v>763</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>100.294</v>
+      </c>
+      <c r="E304" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>3172.26</v>
+      </c>
+      <c r="J304" s="1">
+        <v>0.294</v>
+      </c>
+      <c r="K304">
+        <v>0.13</v>
+      </c>
+      <c r="L304" t="s">
+        <v>764</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1082172.26</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1083595.65</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>765</v>
+      </c>
+      <c r="B305" t="s">
+        <v>766</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E305" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-17767.2</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-0.90766689168637</v>
+      </c>
+      <c r="K305">
+        <v>3.76</v>
+      </c>
+      <c r="L305" t="s">
+        <v>767</v>
+      </c>
+      <c r="M305" s="1">
+        <v>1939691.0</v>
+      </c>
+      <c r="N305" s="1">
+        <v>2011130.22</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>768</v>
+      </c>
+      <c r="B306" t="s">
+        <v>769</v>
+      </c>
+      <c r="C306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="E306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>14039.48</v>
+      </c>
+      <c r="J306" s="1">
+        <v>2.548</v>
+      </c>
+      <c r="K306">
+        <v>1.8</v>
+      </c>
+      <c r="L306" t="s">
+        <v>770</v>
+      </c>
+      <c r="M306" s="1">
+        <v>565039.48</v>
+      </c>
+      <c r="N306" s="1">
+        <v>574960.67</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>771</v>
+      </c>
+      <c r="B307" t="s">
+        <v>772</v>
+      </c>
+      <c r="C307" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>102.169</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I307" s="1">
+        <v>6844.48</v>
+      </c>
+      <c r="J307" s="1">
+        <v>2.3399076457684</v>
+      </c>
+      <c r="K307">
+        <v>2.37</v>
+      </c>
+      <c r="L307" t="s">
+        <v>773</v>
+      </c>
+      <c r="M307" s="1">
+        <v>299355.17</v>
+      </c>
+      <c r="N307" s="1">
+        <v>306290.84</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>774</v>
+      </c>
+      <c r="B308" t="s">
+        <v>775</v>
+      </c>
+      <c r="C308" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>101.802</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>17145.92</v>
+      </c>
+      <c r="J308" s="1">
+        <v>1.7200928569565</v>
+      </c>
+      <c r="K308">
+        <v>1.68</v>
+      </c>
+      <c r="L308" t="s">
+        <v>776</v>
+      </c>
+      <c r="M308" s="1">
+        <v>1013947.92</v>
+      </c>
+      <c r="N308" s="1">
+        <v>1030727.11</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>777</v>
+      </c>
+      <c r="B309" t="s">
+        <v>778</v>
+      </c>
+      <c r="C309" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>101.21</v>
+      </c>
+      <c r="E309" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>16732.0</v>
+      </c>
+      <c r="J309" s="1">
+        <v>2.1101005362268</v>
+      </c>
+      <c r="K309">
+        <v>0.06</v>
+      </c>
+      <c r="L309">
+        <v>489.6</v>
+      </c>
+      <c r="M309" s="1">
+        <v>809680.0</v>
+      </c>
+      <c r="N309" s="1">
+        <v>810169.6</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>779</v>
+      </c>
+      <c r="B310" t="s">
+        <v>780</v>
+      </c>
+      <c r="C310" s="1">
+        <v>4840000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>94.258</v>
+      </c>
+      <c r="E310" s="1">
+        <v>95.858</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>4639527.2</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-77440.0</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-1.669135596403</v>
+      </c>
+      <c r="K310">
+        <v>0.0</v>
+      </c>
+      <c r="L310">
+        <v>0.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>4562087.2</v>
+      </c>
+      <c r="N310" s="1">
+        <v>4562087.2</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>781</v>
+      </c>
+      <c r="B311" t="s">
+        <v>782</v>
+      </c>
+      <c r="C311" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>97.076</v>
+      </c>
+      <c r="E311" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>293639.5</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-12119.1</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-4.1272035948842</v>
+      </c>
+      <c r="K311">
+        <v>0.47</v>
+      </c>
+      <c r="L311" t="s">
+        <v>783</v>
+      </c>
+      <c r="M311" s="1">
+        <v>281520.4</v>
+      </c>
+      <c r="N311" s="1">
+        <v>282896.91</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>784</v>
+      </c>
+      <c r="B312" t="s">
+        <v>785</v>
+      </c>
+      <c r="C312" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>90.802</v>
+      </c>
+      <c r="E312" s="1">
+        <v>85.14</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>2809620.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>186846.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>6.6502231618511</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>0.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>2996466.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>2996466.0</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>786</v>
+      </c>
+      <c r="B313" t="s">
+        <v>787</v>
+      </c>
+      <c r="C313" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>1377.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>0.45994749183318</v>
+      </c>
+      <c r="K313">
+        <v>0.0</v>
+      </c>
+      <c r="L313">
+        <v>0.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>300759.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>300759.0</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>788</v>
+      </c>
+      <c r="B314" t="s">
+        <v>789</v>
+      </c>
+      <c r="C314" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="E314" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>1422.0</v>
+      </c>
+      <c r="J314" s="1">
+        <v>0.23914030573634</v>
+      </c>
+      <c r="K314">
+        <v>0.93</v>
+      </c>
+      <c r="L314" t="s">
+        <v>790</v>
+      </c>
+      <c r="M314" s="1">
+        <v>596052.0</v>
+      </c>
+      <c r="N314" s="1">
+        <v>601608.16</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>791</v>
+      </c>
+      <c r="B315" t="s">
+        <v>792</v>
+      </c>
+      <c r="C315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="E315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>7992.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="K315">
+        <v>2.32</v>
+      </c>
+      <c r="L315" t="s">
+        <v>793</v>
+      </c>
+      <c r="M315" s="1">
+        <v>439992.0</v>
+      </c>
+      <c r="N315" s="1">
+        <v>450004.22</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>794</v>
+      </c>
+      <c r="B316" t="s">
+        <v>795</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E316" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I316" s="1">
+        <v>13221.48</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0.92451467992941</v>
+      </c>
+      <c r="K316">
+        <v>0.28</v>
+      </c>
+      <c r="L316" t="s">
+        <v>796</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1443321.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>1447406.92</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>797</v>
+      </c>
+      <c r="B317" t="s">
+        <v>798</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>106.324</v>
+      </c>
+      <c r="E317" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I317" s="1">
+        <v>17876.42</v>
+      </c>
+      <c r="J317" s="1">
+        <v>1.421005997417</v>
+      </c>
+      <c r="K317">
+        <v>4.7</v>
+      </c>
+      <c r="L317" t="s">
+        <v>799</v>
+      </c>
+      <c r="M317" s="1">
+        <v>1275888.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>1332259.23</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>800</v>
+      </c>
+      <c r="B318" t="s">
+        <v>801</v>
+      </c>
+      <c r="C318" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E318" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I318" s="1">
+        <v>586.74</v>
+      </c>
+      <c r="J318" s="1">
+        <v>0.15028788913828</v>
+      </c>
+      <c r="K318">
+        <v>3.48</v>
+      </c>
+      <c r="L318" t="s">
+        <v>802</v>
+      </c>
+      <c r="M318" s="1">
+        <v>390997.44</v>
+      </c>
+      <c r="N318" s="1">
+        <v>404275.03</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>803</v>
+      </c>
+      <c r="B319" t="s">
+        <v>804</v>
+      </c>
+      <c r="C319" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>94.891</v>
+      </c>
+      <c r="E319" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I319" s="1">
+        <v>56332.82</v>
+      </c>
+      <c r="J319" s="1">
+        <v>1.9675477952218</v>
+      </c>
+      <c r="K319">
+        <v>1.04</v>
+      </c>
+      <c r="L319" t="s">
+        <v>805</v>
+      </c>
+      <c r="M319" s="1">
+        <v>2919430.74</v>
+      </c>
+      <c r="N319" s="1">
+        <v>2951419.11</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>806</v>
+      </c>
+      <c r="B320" t="s">
+        <v>807</v>
+      </c>
+      <c r="C320" s="1">
+        <v>2960000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.247</v>
+      </c>
+      <c r="E320" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>2808240.8</v>
+      </c>
+      <c r="I320" s="1">
+        <v>159070.4</v>
+      </c>
+      <c r="J320" s="1">
+        <v>5.6644145331127</v>
+      </c>
+      <c r="K320">
+        <v>0.8</v>
+      </c>
+      <c r="L320" t="s">
+        <v>808</v>
+      </c>
+      <c r="M320" s="1">
+        <v>2967311.2</v>
+      </c>
+      <c r="N320" s="1">
+        <v>2990920.24</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>809</v>
+      </c>
+      <c r="B321" t="s">
+        <v>810</v>
+      </c>
+      <c r="C321" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E321" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I321" s="1">
+        <v>2139.42</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.36410452414958</v>
+      </c>
+      <c r="K321">
+        <v>3.24</v>
+      </c>
+      <c r="L321" t="s">
+        <v>811</v>
+      </c>
+      <c r="M321" s="1">
+        <v>589723.44</v>
+      </c>
+      <c r="N321" s="1">
+        <v>608878.32</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>812</v>
+      </c>
+      <c r="B322" t="s">
+        <v>813</v>
+      </c>
+      <c r="C322" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>76.856</v>
+      </c>
+      <c r="E322" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>16742.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>3.2118944844125</v>
+      </c>
+      <c r="K322">
+        <v>0.22</v>
+      </c>
+      <c r="L322" t="s">
         <v>814</v>
       </c>
-      <c r="B302" t="s">
+      <c r="M322" s="1">
+        <v>537992.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>539516.66</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
         <v>815</v>
       </c>
-      <c r="C302" s="1">
+      <c r="B323" t="s">
+        <v>816</v>
+      </c>
+      <c r="C323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>19296.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="K323">
+        <v>1.91</v>
+      </c>
+      <c r="L323" t="s">
+        <v>817</v>
+      </c>
+      <c r="M323" s="1">
+        <v>619296.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>630757.02</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>818</v>
+      </c>
+      <c r="B324" t="s">
+        <v>819</v>
+      </c>
+      <c r="C324" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-3256.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-0.81887229012625</v>
+      </c>
+      <c r="K324">
+        <v>0.37</v>
+      </c>
+      <c r="L324" t="s">
+        <v>820</v>
+      </c>
+      <c r="M324" s="1">
+        <v>394364.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>395843.45</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>821</v>
+      </c>
+      <c r="B325" t="s">
+        <v>822</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>101.021</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>1083.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.35863302205444</v>
+      </c>
+      <c r="K325">
+        <v>2.19</v>
+      </c>
+      <c r="L325" t="s">
+        <v>823</v>
+      </c>
+      <c r="M325" s="1">
+        <v>303063.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>309637.32</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>824</v>
+      </c>
+      <c r="B326" t="s">
+        <v>825</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>93.29</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-102496.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-6.4255336222115</v>
+      </c>
+      <c r="K326">
+        <v>0.25</v>
+      </c>
+      <c r="L326" t="s">
+        <v>826</v>
+      </c>
+      <c r="M326" s="1">
+        <v>1492640.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>1496567.67</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>827</v>
+      </c>
+      <c r="B327" t="s">
+        <v>828</v>
+      </c>
+      <c r="C327" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="I327" s="1">
+        <v>1046.52</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.16302117879584</v>
+      </c>
+      <c r="K327">
+        <v>3.22</v>
+      </c>
+      <c r="L327" t="s">
+        <v>829</v>
+      </c>
+      <c r="M327" s="1">
+        <v>642999.92</v>
+      </c>
+      <c r="N327" s="1">
+        <v>663626.07</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>830</v>
+      </c>
+      <c r="B328" t="s">
+        <v>831</v>
+      </c>
+      <c r="C328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>101.582</v>
+      </c>
+      <c r="E328" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>9492.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>1.582</v>
+      </c>
+      <c r="K328">
+        <v>1.01</v>
+      </c>
+      <c r="L328" t="s">
+        <v>832</v>
+      </c>
+      <c r="M328" s="1">
+        <v>609492.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>615571.76</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>833</v>
+      </c>
+      <c r="B329" t="s">
+        <v>834</v>
+      </c>
+      <c r="C329" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>101.251</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>23783.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>1.7064268499445</v>
+      </c>
+      <c r="K329">
+        <v>0.36</v>
+      </c>
+      <c r="L329" t="s">
+        <v>835</v>
+      </c>
+      <c r="M329" s="1">
+        <v>1417514.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>1422500.3</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>836</v>
+      </c>
+      <c r="B330" t="s">
+        <v>837</v>
+      </c>
+      <c r="C330" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>102.363</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>24120.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>2.6885226166949</v>
+      </c>
+      <c r="K330">
+        <v>2.49</v>
+      </c>
+      <c r="L330" t="s">
+        <v>838</v>
+      </c>
+      <c r="M330" s="1">
+        <v>921267.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>943643.71</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>839</v>
+      </c>
+      <c r="B331" t="s">
+        <v>840</v>
+      </c>
+      <c r="C331" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-310.65</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.057</v>
+      </c>
+      <c r="K331">
+        <v>0.06</v>
+      </c>
+      <c r="L331">
+        <v>342.32</v>
+      </c>
+      <c r="M331" s="1">
+        <v>544689.35</v>
+      </c>
+      <c r="N331" s="1">
+        <v>545031.67</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>841</v>
+      </c>
+      <c r="B332" t="s">
+        <v>842</v>
+      </c>
+      <c r="C332" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>3714.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.6233635448137</v>
+      </c>
+      <c r="K332">
+        <v>2.69</v>
+      </c>
+      <c r="L332" t="s">
+        <v>843</v>
+      </c>
+      <c r="M332" s="1">
+        <v>599514.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>615652.36</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>844</v>
+      </c>
+      <c r="B333" t="s">
+        <v>845</v>
+      </c>
+      <c r="C333" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I333" s="1">
+        <v>7205.44</v>
+      </c>
+      <c r="J333" s="1">
+        <v>1.973193590648</v>
+      </c>
+      <c r="K333">
+        <v>1.66</v>
+      </c>
+      <c r="L333" t="s">
+        <v>846</v>
+      </c>
+      <c r="M333" s="1">
+        <v>372371.84</v>
+      </c>
+      <c r="N333" s="1">
+        <v>378496.77</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>847</v>
+      </c>
+      <c r="B334" t="s">
+        <v>848</v>
+      </c>
+      <c r="C334" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>101.798</v>
+      </c>
+      <c r="E334" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I334" s="1">
+        <v>8414.34</v>
+      </c>
+      <c r="J334" s="1">
+        <v>2.3105759856883</v>
+      </c>
+      <c r="K334">
+        <v>0.47</v>
+      </c>
+      <c r="L334" t="s">
+        <v>849</v>
+      </c>
+      <c r="M334" s="1">
+        <v>372580.68</v>
+      </c>
+      <c r="N334" s="1">
+        <v>374310.41</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>850</v>
+      </c>
+      <c r="B335" t="s">
+        <v>851</v>
+      </c>
+      <c r="C335" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>103.49</v>
+      </c>
+      <c r="E335" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I335" s="1">
+        <v>17014.66</v>
+      </c>
+      <c r="J335" s="1">
+        <v>2.8916734862692</v>
+      </c>
+      <c r="K335">
+        <v>3.12</v>
+      </c>
+      <c r="L335" t="s">
+        <v>852</v>
+      </c>
+      <c r="M335" s="1">
+        <v>605416.5</v>
+      </c>
+      <c r="N335" s="1">
+        <v>623687.73</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>853</v>
+      </c>
+      <c r="B336" t="s">
+        <v>854</v>
+      </c>
+      <c r="C336" s="1">
+        <v>5210000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>71.079</v>
+      </c>
+      <c r="E336" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>3665756.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>37459.9</v>
+      </c>
+      <c r="J336" s="1">
+        <v>1.0218874360432</v>
+      </c>
+      <c r="K336">
+        <v>0.75</v>
+      </c>
+      <c r="L336" t="s">
+        <v>855</v>
+      </c>
+      <c r="M336" s="1">
+        <v>3703215.9</v>
+      </c>
+      <c r="N336" s="1">
+        <v>3742326.58</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>856</v>
+      </c>
+      <c r="B337" t="s">
+        <v>857</v>
+      </c>
+      <c r="C337" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>101.418</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>3743.52</v>
+      </c>
+      <c r="J337" s="1">
+        <v>1.418</v>
+      </c>
+      <c r="K337">
+        <v>0.95</v>
+      </c>
+      <c r="L337" t="s">
+        <v>858</v>
+      </c>
+      <c r="M337" s="1">
+        <v>267743.52</v>
+      </c>
+      <c r="N337" s="1">
+        <v>270241.84</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" t="s">
+        <v>860</v>
+      </c>
+      <c r="C338" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E338" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>2644.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0.65948318866607</v>
+      </c>
+      <c r="K338">
+        <v>1.84</v>
+      </c>
+      <c r="L338" t="s">
+        <v>861</v>
+      </c>
+      <c r="M338" s="1">
+        <v>403564.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>410920.16</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339" t="s">
+        <v>863</v>
+      </c>
+      <c r="C339" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E339" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>5976.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0.74796487468835</v>
+      </c>
+      <c r="K339">
+        <v>1.09</v>
+      </c>
+      <c r="L339" t="s">
+        <v>864</v>
+      </c>
+      <c r="M339" s="1">
+        <v>804944.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>813691.95</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340" t="s">
+        <v>866</v>
+      </c>
+      <c r="C340" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>94.236</v>
+      </c>
+      <c r="E340" s="1">
+        <v>83.767</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>3836528.6</v>
+      </c>
+      <c r="I340" s="1">
+        <v>479480.2</v>
+      </c>
+      <c r="J340" s="1">
+        <v>12.497761648382</v>
+      </c>
+      <c r="K340">
+        <v>0.2</v>
+      </c>
+      <c r="L340" t="s">
+        <v>867</v>
+      </c>
+      <c r="M340" s="1">
+        <v>4316008.8</v>
+      </c>
+      <c r="N340" s="1">
+        <v>4325269.18</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>868</v>
+      </c>
+      <c r="B341" t="s">
+        <v>869</v>
+      </c>
+      <c r="C341" s="1">
+        <v>3528000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>89.405</v>
+      </c>
+      <c r="E341" s="1">
+        <v>87.226</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>3077333.28</v>
+      </c>
+      <c r="I341" s="1">
+        <v>76875.12</v>
+      </c>
+      <c r="J341" s="1">
+        <v>2.4981083621856</v>
+      </c>
+      <c r="K341">
+        <v>0.59</v>
+      </c>
+      <c r="L341" t="s">
+        <v>870</v>
+      </c>
+      <c r="M341" s="1">
+        <v>3154208.4</v>
+      </c>
+      <c r="N341" s="1">
+        <v>3174980.1</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" t="s">
+        <v>872</v>
+      </c>
+      <c r="C342" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.534</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>30031200.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.42955326460481</v>
+      </c>
+      <c r="K342">
+        <v>0.05</v>
+      </c>
+      <c r="L342" t="s">
+        <v>873</v>
+      </c>
+      <c r="M342" s="1">
+        <v>30160200.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>30175158.9</v>
+      </c>
+      <c r="O342" s="1">
+        <v>4.86</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>874</v>
+      </c>
+      <c r="B343" t="s">
+        <v>875</v>
+      </c>
+      <c r="C343" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>102.278</v>
+      </c>
+      <c r="E343" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I343" s="1">
+        <v>18496.25</v>
+      </c>
+      <c r="J343" s="1">
+        <v>1.9874686935737</v>
+      </c>
+      <c r="K343">
+        <v>3.36</v>
+      </c>
+      <c r="L343" t="s">
+        <v>876</v>
+      </c>
+      <c r="M343" s="1">
+        <v>949139.84</v>
+      </c>
+      <c r="N343" s="1">
+        <v>980285.05</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" t="s">
+        <v>878</v>
+      </c>
+      <c r="C344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>101.158</v>
+      </c>
+      <c r="E344" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>18740.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>3.8476542449441</v>
+      </c>
+      <c r="K344">
+        <v>3.46</v>
+      </c>
+      <c r="L344" t="s">
+        <v>879</v>
+      </c>
+      <c r="M344" s="1">
+        <v>505790.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>523105.07</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>880</v>
+      </c>
+      <c r="B345" t="s">
+        <v>881</v>
+      </c>
+      <c r="C345" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.698</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="I345" s="1">
+        <v>9421.8</v>
+      </c>
+      <c r="J345" s="1">
+        <v>1.5448843353569</v>
+      </c>
+      <c r="K345">
+        <v>0.68</v>
+      </c>
+      <c r="L345" t="s">
+        <v>882</v>
+      </c>
+      <c r="M345" s="1">
+        <v>619292.7</v>
+      </c>
+      <c r="N345" s="1">
+        <v>623505.03</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>883</v>
+      </c>
+      <c r="B346" t="s">
+        <v>884</v>
+      </c>
+      <c r="C346" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>108.932</v>
+      </c>
+      <c r="E346" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>649440.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0.63932002956393</v>
+      </c>
+      <c r="K346">
+        <v>1.64</v>
+      </c>
+      <c r="L346" t="s">
+        <v>885</v>
+      </c>
+      <c r="M346" s="1">
+        <v>653592.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>663455.01</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>886</v>
+      </c>
+      <c r="B347" t="s">
+        <v>887</v>
+      </c>
+      <c r="C347" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.767</v>
+      </c>
+      <c r="E347" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>904590.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>2313.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0.25569595065168</v>
+      </c>
+      <c r="K347">
+        <v>2.58</v>
+      </c>
+      <c r="L347" t="s">
+        <v>888</v>
+      </c>
+      <c r="M347" s="1">
+        <v>906903.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>930121.15</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>889</v>
+      </c>
+      <c r="B348" t="s">
+        <v>890</v>
+      </c>
+      <c r="C348" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.464</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="I348" s="1">
+        <v>5760.5</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.56255130027427</v>
+      </c>
+      <c r="K348">
+        <v>0.12</v>
+      </c>
+      <c r="L348" t="s">
+        <v>891</v>
+      </c>
+      <c r="M348" s="1">
+        <v>1029756.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>1030977.58</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>892</v>
+      </c>
+      <c r="B349" t="s">
+        <v>893</v>
+      </c>
+      <c r="C349" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>90.849</v>
+      </c>
+      <c r="E349" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="I349" s="1">
+        <v>32546.1</v>
+      </c>
+      <c r="J349" s="1">
+        <v>6.3498650565147</v>
+      </c>
+      <c r="K349">
+        <v>0.71</v>
+      </c>
+      <c r="L349" t="s">
+        <v>894</v>
+      </c>
+      <c r="M349" s="1">
+        <v>545094.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>549347.42</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>895</v>
+      </c>
+      <c r="B350" t="s">
+        <v>896</v>
+      </c>
+      <c r="C350" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>103.058</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="I350" s="1">
+        <v>17050.8</v>
+      </c>
+      <c r="J350" s="1">
+        <v>3.2862626404354</v>
+      </c>
+      <c r="K350">
+        <v>1.04</v>
+      </c>
+      <c r="L350" t="s">
+        <v>897</v>
+      </c>
+      <c r="M350" s="1">
+        <v>535901.6</v>
+      </c>
+      <c r="N350" s="1">
+        <v>541297.49</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>898</v>
+      </c>
+      <c r="B351" t="s">
+        <v>899</v>
+      </c>
+      <c r="C351" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>103.032</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>558.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.090344767289366</v>
+      </c>
+      <c r="K351">
+        <v>0.09</v>
+      </c>
+      <c r="L351">
+        <v>536.3</v>
+      </c>
+      <c r="M351" s="1">
+        <v>618192.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>618728.3</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>900</v>
+      </c>
+      <c r="B352" t="s">
+        <v>901</v>
+      </c>
+      <c r="C352" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-5436.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-0.59943827472931</v>
+      </c>
+      <c r="K352">
+        <v>0.01</v>
+      </c>
+      <c r="L352">
+        <v>83.22</v>
+      </c>
+      <c r="M352" s="1">
+        <v>901413.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>901496.22</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" t="s">
+        <v>903</v>
+      </c>
+      <c r="C353" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>107.053</v>
+      </c>
+      <c r="E353" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>12515.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>2.3940698230512</v>
+      </c>
+      <c r="K353">
+        <v>3.6</v>
+      </c>
+      <c r="L353" t="s">
+        <v>904</v>
+      </c>
+      <c r="M353" s="1">
+        <v>535265.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>553254.73</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" t="s">
+        <v>906</v>
+      </c>
+      <c r="C354" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.132</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I354" s="1">
+        <v>4072.5</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0.54524094026449</v>
+      </c>
+      <c r="K354">
+        <v>1.84</v>
+      </c>
+      <c r="L354" t="s">
+        <v>907</v>
+      </c>
+      <c r="M354" s="1">
+        <v>750990.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>764798.22</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" t="s">
+        <v>909</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-0.14613444368819</v>
+      </c>
+      <c r="K355">
+        <v>0.33</v>
+      </c>
+      <c r="L355" t="s">
+        <v>910</v>
+      </c>
+      <c r="M355" s="1">
+        <v>399048.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>400382.72</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>911</v>
+      </c>
+      <c r="B356" t="s">
+        <v>909</v>
+      </c>
+      <c r="C356" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>104.321</v>
+      </c>
+      <c r="E356" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>9163.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>1.2707257406904</v>
+      </c>
+      <c r="K356">
+        <v>4.24</v>
+      </c>
+      <c r="L356" t="s">
+        <v>912</v>
+      </c>
+      <c r="M356" s="1">
+        <v>730247.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>759944.26</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" t="s">
+        <v>914</v>
+      </c>
+      <c r="C357" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>106.282</v>
+      </c>
+      <c r="E357" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-1908.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-0.29831144465291</v>
+      </c>
+      <c r="K357">
+        <v>1.58</v>
+      </c>
+      <c r="L357" t="s">
+        <v>915</v>
+      </c>
+      <c r="M357" s="1">
+        <v>637692.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>647193.37</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" t="s">
+        <v>917</v>
+      </c>
+      <c r="C358" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>11493.1</v>
+      </c>
+      <c r="J358" s="1">
+        <v>2.185</v>
+      </c>
+      <c r="K358">
+        <v>0.43</v>
+      </c>
+      <c r="L358" t="s">
+        <v>918</v>
+      </c>
+      <c r="M358" s="1">
+        <v>537493.1</v>
+      </c>
+      <c r="N358" s="1">
+        <v>539758.07</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" t="s">
+        <v>920</v>
+      </c>
+      <c r="C359" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>104.11</v>
+      </c>
+      <c r="E359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>8672.1</v>
+      </c>
+      <c r="J359" s="1">
+        <v>4.11</v>
+      </c>
+      <c r="K359">
+        <v>3.63</v>
+      </c>
+      <c r="L359" t="s">
+        <v>921</v>
+      </c>
+      <c r="M359" s="1">
+        <v>219672.1</v>
+      </c>
+      <c r="N359" s="1">
+        <v>227336.08</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>922</v>
+      </c>
+      <c r="B360" t="s">
+        <v>923</v>
+      </c>
+      <c r="C360" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>104.251</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I360" s="1">
+        <v>14417.48</v>
+      </c>
+      <c r="J360" s="1">
+        <v>4.799099289283</v>
+      </c>
+      <c r="K360">
+        <v>3.02</v>
+      </c>
+      <c r="L360" t="s">
+        <v>924</v>
+      </c>
+      <c r="M360" s="1">
+        <v>314838.02</v>
+      </c>
+      <c r="N360" s="1">
+        <v>323950.77</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>925</v>
+      </c>
+      <c r="B361" t="s">
+        <v>926</v>
+      </c>
+      <c r="C361" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="E361" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0.39234634712022</v>
+      </c>
+      <c r="K361">
+        <v>4.05</v>
+      </c>
+      <c r="L361" t="s">
+        <v>927</v>
+      </c>
+      <c r="M361" s="1">
+        <v>623316.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>647628.33</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>928</v>
+      </c>
+      <c r="B362" t="s">
+        <v>929</v>
+      </c>
+      <c r="C362" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>101.668</v>
+      </c>
+      <c r="E362" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>15564.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>2.2358471050636</v>
+      </c>
+      <c r="K362">
+        <v>1.84</v>
+      </c>
+      <c r="L362" t="s">
+        <v>930</v>
+      </c>
+      <c r="M362" s="1">
+        <v>711676.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>724532.51</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>931</v>
+      </c>
+      <c r="B363" t="s">
+        <v>932</v>
+      </c>
+      <c r="C363" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>105.892</v>
+      </c>
+      <c r="E363" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-84.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.026435045317221</v>
+      </c>
+      <c r="K363">
+        <v>3.83</v>
+      </c>
+      <c r="L363" t="s">
+        <v>933</v>
+      </c>
+      <c r="M363" s="1">
+        <v>317676.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>329158.19</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>934</v>
+      </c>
+      <c r="B364" t="s">
+        <v>935</v>
+      </c>
+      <c r="C364" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>102.409</v>
+      </c>
+      <c r="E364" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I364" s="1">
+        <v>234.08</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0.023965245152643</v>
+      </c>
+      <c r="K364">
+        <v>2.53</v>
+      </c>
+      <c r="L364" t="s">
+        <v>936</v>
+      </c>
+      <c r="M364" s="1">
+        <v>976981.86</v>
+      </c>
+      <c r="N364" s="1">
+        <v>1001093.23</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>937</v>
+      </c>
+      <c r="B365" t="s">
+        <v>938</v>
+      </c>
+      <c r="C365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E365" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.061</v>
+      </c>
+      <c r="K365">
+        <v>0.42</v>
+      </c>
+      <c r="L365" t="s">
+        <v>939</v>
+      </c>
+      <c r="M365" s="1">
+        <v>600366.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>602908.16</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>940</v>
+      </c>
+      <c r="B366" t="s">
+        <v>941</v>
+      </c>
+      <c r="C366" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>97.101</v>
+      </c>
+      <c r="E366" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-894.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-0.15321336760925</v>
+      </c>
+      <c r="K366">
+        <v>2.17</v>
+      </c>
+      <c r="L366" t="s">
+        <v>942</v>
+      </c>
+      <c r="M366" s="1">
+        <v>582606.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>595633.4</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>943</v>
+      </c>
+      <c r="B367" t="s">
+        <v>944</v>
+      </c>
+      <c r="C367" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>102.133</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>17916.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>3.0116897132541</v>
+      </c>
+      <c r="K367">
+        <v>2.58</v>
+      </c>
+      <c r="L367" t="s">
+        <v>945</v>
+      </c>
+      <c r="M367" s="1">
+        <v>612798.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>628291.15</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" t="s">
+        <v>947</v>
+      </c>
+      <c r="C368" s="1">
+        <v>919000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.173</v>
+      </c>
+      <c r="E368" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>919000.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>1589.87</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0.173</v>
+      </c>
+      <c r="K368">
+        <v>0.09</v>
+      </c>
+      <c r="L368">
+        <v>855.29</v>
+      </c>
+      <c r="M368" s="1">
+        <v>920589.87</v>
+      </c>
+      <c r="N368" s="1">
+        <v>921445.16</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>948</v>
+      </c>
+      <c r="B369" t="s">
+        <v>949</v>
+      </c>
+      <c r="C369" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>84.852</v>
+      </c>
+      <c r="E369" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-70457.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-10.604270485129</v>
+      </c>
+      <c r="K369">
+        <v>0.38</v>
+      </c>
+      <c r="L369" t="s">
+        <v>950</v>
+      </c>
+      <c r="M369" s="1">
+        <v>593964.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>596596.19</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>951</v>
+      </c>
+      <c r="B370" t="s">
+        <v>952</v>
+      </c>
+      <c r="C370" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>91.721</v>
+      </c>
+      <c r="E370" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>460694.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>11.965478094215</v>
+      </c>
+      <c r="K370">
+        <v>0.45</v>
+      </c>
+      <c r="L370" t="s">
+        <v>953</v>
+      </c>
+      <c r="M370" s="1">
+        <v>4310887.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>4332069.19</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>954</v>
+      </c>
+      <c r="B371" t="s">
+        <v>955</v>
+      </c>
+      <c r="C371" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>91.092</v>
+      </c>
+      <c r="E371" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-85302.14</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-8.6655686220745</v>
+      </c>
+      <c r="K371">
+        <v>0.5</v>
+      </c>
+      <c r="L371" t="s">
+        <v>956</v>
+      </c>
+      <c r="M371" s="1">
+        <v>899078.04</v>
+      </c>
+      <c r="N371" s="1">
+        <v>904006.28</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>957</v>
+      </c>
+      <c r="B372" t="s">
+        <v>958</v>
+      </c>
+      <c r="C372" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I372" s="1">
+        <v>5550.55</v>
+      </c>
+      <c r="J372" s="1">
+        <v>3.6019996580062</v>
+      </c>
+      <c r="K372">
+        <v>3.43</v>
+      </c>
+      <c r="L372" t="s">
+        <v>959</v>
+      </c>
+      <c r="M372" s="1">
+        <v>159646.9</v>
+      </c>
+      <c r="N372" s="1">
+        <v>164965.74</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>960</v>
+      </c>
+      <c r="B373" t="s">
+        <v>961</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>3492.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0.582</v>
+      </c>
+      <c r="K373">
+        <v>1.49</v>
+      </c>
+      <c r="L373" t="s">
+        <v>962</v>
+      </c>
+      <c r="M373" s="1">
+        <v>603492.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>612458.61</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>963</v>
+      </c>
+      <c r="B374" t="s">
+        <v>964</v>
+      </c>
+      <c r="C374" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.1875</v>
+      </c>
+      <c r="E374" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>375800.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>375800.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>375800.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>965</v>
+      </c>
+      <c r="B375" t="s">
+        <v>966</v>
+      </c>
+      <c r="C375" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E375" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-281950.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>-281950.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>-281950.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>967</v>
+      </c>
+      <c r="B376" t="s">
+        <v>968</v>
+      </c>
+      <c r="C376" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D302" s="1">
-[...2 lines deleted...]
-      <c r="E302" s="1">
+      <c r="D376" s="1">
+        <v>11.07641111</v>
+      </c>
+      <c r="E376" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F302" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="1">
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I302" s="1">
-[...17 lines deleted...]
-      <c r="O302" s="1">
+      <c r="I376" s="1">
+        <v>80763.22</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-12.908908457207</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376" t="s">
+        <v>969</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-544876.2</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-598126.2</v>
+      </c>
+      <c r="O376" s="1">
         <v>-0.1</v>
       </c>
-      <c r="P302">
+      <c r="P376">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>