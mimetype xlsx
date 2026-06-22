--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -148,50 +148,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -250,50 +256,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -442,50 +454,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -583,71 +601,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -736,56 +748,50 @@
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -838,50 +844,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1021,1953 +1033,1971 @@
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>14 499.99</t>
-[...5 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>20 978.71</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...2 lines deleted...]
-    <t>EURO-BOBL MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OAT100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 104.00</t>
+    <t>8 453.50</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 099.86</t>
-[...8 lines deleted...]
-    <t>4 915.04</t>
+    <t>10 679.18</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>23 188.36</t>
+    <t>24 784.93</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>7 628.42</t>
+    <t>9 246.58</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 637.64</t>
+    <t>6 938.63</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 819.18</t>
+    <t>6 854.79</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 349.32</t>
+    <t>16 643.84</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>49 368.37</t>
+    <t>54 059.48</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>12 123.29</t>
+    <t>12 986.30</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 070.21</t>
+    <t>15 256.85</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 843.84</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 614.84</t>
+    <t>3 400.85</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 190.14</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>17 523.97</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>36 649.32</t>
+    <t>39 267.12</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>19 607.38</t>
+    <t>20 890.11</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 575.09</t>
+    <t>24 832.60</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>8 075.34</t>
+    <t>9 369.86</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 872.80</t>
+    <t>2 832.04</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>12 609.59</t>
+    <t>13 616.44</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>4 356.16</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>9 082.19</t>
+    <t>10 484.59</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 281.40</t>
+    <t>3 617.55</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>5 110.87</t>
+    <t>7 135.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 145.21</t>
+    <t>4 756.16</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>3 667.81</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 469.45</t>
+    <t>4 787.62</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 281.22</t>
+    <t>12 139.57</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 414.38</t>
+    <t>9 385.27</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 322.26</t>
+    <t>3 846.58</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>20 638.36</t>
+    <t>22 191.78</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 753.23</t>
+    <t>5 146.22</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 319.77</t>
+    <t>7 494.24</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>14 315.07</t>
+    <t>17 047.95</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 671.61</t>
+    <t>3 976.35</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 797.26</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>28 704.91</t>
+    <t>30 748.32</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>20 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>2 202.74</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 018.04</t>
+    <t>7 210.29</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>11 317.81</t>
+    <t>12 871.23</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>5 785.96</t>
+    <t>6 900.68</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 147.95</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 402.05</t>
+    <t>2 704.11</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>27 336.05</t>
+    <t>29 019.51</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 431.51</t>
+    <t>20 114.38</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>11 002.74</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>22 467.12</t>
-[...8 lines deleted...]
-    <t>10 289.04</t>
+    <t>37 916.09</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>20 603.42</t>
+    <t>22 200.00</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 537.67</t>
+    <t>4 897.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>19 240.00</t>
+    <t>20 623.70</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 804.79</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 104.11</t>
+    <t>3 484.93</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>18 649.97</t>
+    <t>19 836.79</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>10 837.81</t>
+    <t>11 636.38</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>24 520.55</t>
+    <t>27 397.26</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 081.85</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 624.66</t>
+    <t>7 516.44</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 559.93</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 931.51</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 371.58</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 828.95</t>
+    <t>20 449.47</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 021.16</t>
+    <t>3 563.42</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 645.30</t>
+    <t>6 498.19</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 988.17</t>
+    <t>7 424.25</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>16 075.11</t>
+    <t>17 929.93</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>17 757.53</t>
+    <t>19 008.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 845.89</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 203.77</t>
+    <t>2 717.98</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>9 239.73</t>
+    <t>10 606.16</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 880.14</t>
+    <t>18 217.81</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>24 048.08</t>
+    <t>25 771.66</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>11 881.85</t>
+    <t>12 852.74</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 071.92</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>9 809.59</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 360.68</t>
+    <t>4 710.21</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 663.01</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>29 835.62</t>
+    <t>1 561.64</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>35 574.12</t>
+    <t>44 797.04</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 150.68</t>
+    <t>9 128.77</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 900.43</t>
+    <t>4 950.54</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>3 091.23</t>
-[...8 lines deleted...]
-    <t>10 278.90</t>
+    <t>3 820.62</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>34 668.49</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 026.81</t>
+    <t>2 567.03</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 109.59</t>
+    <t>8 961.10</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013451507</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0014001N38</t>
-[...5 lines deleted...]
-    <t>3 054.51</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>115 890.41</t>
-[...8 lines deleted...]
-    <t>42 776.23</t>
+    <t>124 520.55</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>162 575.34</t>
+    <t>189 041.10</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 917.81</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>18 630.14</t>
+    <t>20 586.30</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>7 107.43</t>
+    <t>8 678.55</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 263.70</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>14 414.79</t>
+    <t>15 372.74</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>20 139.38</t>
+    <t>21 700.00</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 849.32</t>
+    <t>5 712.33</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 290.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>34 160.96</t>
+    <t>36 678.08</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 247.59</t>
+    <t>8 242.36</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>9 653.15</t>
+    <t>10 412.38</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>31 053.08</t>
+    <t>34 397.26</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>5 513.70</t>
+    <t>6 232.88</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>20 325.47</t>
+    <t>22 866.15</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>6 659.69</t>
+    <t>7 411.59</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 572.33</t>
+    <t>14 418.08</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>16 984.00</t>
+    <t>18 205.45</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>33 984.00</t>
+    <t>36 428.05</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>17 122.19</t>
+    <t>18 727.40</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>10 322.32</t>
+    <t>12 678.51</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
-    <t>9 769.52</t>
+    <t>16 608.18</t>
   </si>
   <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>25 932.24</t>
+    <t>29 491.57</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>34 697.14</t>
+    <t>42 617.14</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>32 022.10</t>
+    <t>9 984.13</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>2 067.85</t>
+    <t>23 780.31</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 032.88</t>
+    <t>3 809.59</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 282.24</t>
+    <t>3 353.54</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>45 808.22</t>
+    <t>48 814.38</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 255.48</t>
+    <t>11 593.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 814.38</t>
+    <t>5 289.04</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>19 202.63</t>
+    <t>20 555.84</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>9 362.96</t>
+    <t>10 034.02</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>16 170.53</t>
+    <t>18 361.38</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 986.30</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>13 775.99</t>
+    <t>14 787.52</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 401.13</t>
+    <t>10 219.93</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 355.14</t>
+    <t>6 908.90</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 423.39</t>
+    <t>3 416.14</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>71 439.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 921.19</t>
+    <t>11 072.26</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 935.67</t>
+    <t>7 609.97</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 779.19</t>
+    <t>18 827.81</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 203.20</t>
+  </si>
+  <si>
     <t>NL0015000LS8</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
   </si>
   <si>
     <t>NL0012818504</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
   </si>
   <si>
-    <t>1 376.51</t>
+    <t>1 501.64</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>10 012.22</t>
+    <t>10 926.38</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 085.92</t>
+    <t>6 767.30</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>56 371.23</t>
+    <t>60 082.19</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 277.59</t>
+    <t>14 154.41</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>31 988.37</t>
+    <t>34 909.04</t>
   </si>
   <si>
     <t>PTOTEVOE0018</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
   </si>
   <si>
-    <t>23 609.04</t>
+    <t>27 227.95</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>19 154.88</t>
+    <t>1 052.47</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>1 826.71</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 461.02</t>
+    <t>12 790.75</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 169.86</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 574.32</t>
+    <t>7 156.85</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 927.67</t>
+    <t>4 249.86</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>20 626.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 079.76</t>
+    <t>7 382.56</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>7 604.11</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>22 376.71</t>
+    <t>24 318.49</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 540.44</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>16 138.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 124.93</t>
+    <t>6 839.51</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 729.73</t>
+    <t>2 519.38</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>18 271.23</t>
-[...8 lines deleted...]
-    <t>39 110.68</t>
+    <t>19 533.39</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 498.32</t>
+    <t>3 028.26</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 356.16</t>
+    <t>8 219.18</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 747.95</t>
+    <t>10 531.51</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>9 260.38</t>
+    <t>10 841.42</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>20 771.70</t>
+    <t>22 192.57</t>
   </si>
   <si>
     <t>ES0000012Q16</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>59 835.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>31 145.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>17 315.07</t>
+    <t>18 465.75</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>5 318.07</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>9 863.01</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>23 218.15</t>
+    <t>24 965.75</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 517.81</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 830.82</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>19 212.33</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>15 102.74</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 238.89</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>31 610.27</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>10 968.49</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 221.58</t>
-[...71 lines deleted...]
-    <t>9 501.37</t>
+    <t>3 359.33</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 264.97</t>
+    <t>3 484.57</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 663.98</t>
+    <t>8 166.93</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 112.75</t>
+    <t>9 829.48</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>24 312.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 856.51</t>
+    <t>14 417.12</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>11 482.19</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 111.37</t>
+    <t>26 169.66</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 542.16</t>
+    <t>3 568.80</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 027.40</t>
+    <t>13 890.41</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 493.15</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>16 615.07</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 632.19</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>21 182.19</t>
+    <t>22 534.25</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 928.24</t>
+    <t>5 354.14</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 318.84</t>
+    <t>5 653.25</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>8 966.61</t>
+    <t>10 055.05</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-53 250.00</t>
+    <t>-3 000.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>3 000.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3331,154 +3361,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643536.584</v>
+        <v>643340.584</v>
       </c>
       <c r="D2">
-        <v>946.4</v>
+        <v>887.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>609045299.68</v>
+        <v>570905882.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>609045299.68</v>
+        <v>570905882.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>931.95</v>
+        <v>872.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8967239.81</v>
+        <v>8397157.4</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8967239.81</v>
+        <v>8397157.4</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24880.0</v>
+        <v>26857.0</v>
       </c>
       <c r="D4">
-        <v>113.49</v>
+        <v>106.46</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2823759.83</v>
+        <v>2859308.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2823759.83</v>
+        <v>2859308.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P376"/>
+  <dimension ref="A1:P382"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O376" sqref="O376"/>
+      <selection activeCell="O382" sqref="O382"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3500,18786 +3530,19086 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-35562.8</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>240869.58</v>
+        <v>205306.78</v>
       </c>
       <c r="N2" s="1">
-        <v>240869.58</v>
+        <v>205306.78</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.43</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-37889.76</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-6.8053596614951</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>556763.52</v>
+        <v>518873.76</v>
       </c>
       <c r="N3" s="1">
-        <v>556763.52</v>
+        <v>518873.76</v>
       </c>
       <c r="O3" s="1">
         <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>208.0</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-206532.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-15.721231766613</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1313716.4</v>
+        <v>1107184.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1313716.4</v>
+        <v>1107184.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E5" s="1">
         <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>-455411.29</v>
+        <v>-669634.39</v>
       </c>
       <c r="J5" s="1">
-        <v>-24.920180653807</v>
+        <v>-36.642503901917</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1372068.6</v>
+        <v>1157845.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1372068.6</v>
+        <v>1157845.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E6" s="1">
         <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-474540.0</v>
+        <v>-582862.5</v>
       </c>
       <c r="J6" s="1">
-        <v>-36.636942675159</v>
+        <v>-45.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>820710.0</v>
+        <v>712387.5</v>
       </c>
       <c r="N6" s="1">
-        <v>820710.0</v>
+        <v>712387.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.28</v>
       </c>
       <c r="E7" s="1">
         <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>-52194.3</v>
+        <v>-200501.74</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.8011843852892</v>
+        <v>-6.9191579025163</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2845582.32</v>
+        <v>2697274.88</v>
       </c>
       <c r="N7" s="1">
-        <v>2845582.32</v>
+        <v>2697274.88</v>
       </c>
       <c r="O7" s="1">
         <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>103.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-28672.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-12.922297297297</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>221881.6</v>
+        <v>193209.4</v>
       </c>
       <c r="N8" s="1">
-        <v>221881.6</v>
+        <v>193209.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>59.05</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-21217.35</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-6.120826709062</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>346641.9</v>
+        <v>325424.55</v>
       </c>
       <c r="N9" s="1">
-        <v>346641.9</v>
+        <v>325424.55</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>19753.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>8.88</v>
       </c>
       <c r="E10" s="1">
-        <v>161.5819040146</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3191727.35</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>447565.37</v>
+        <v>2927.79</v>
       </c>
       <c r="J10" s="1">
-        <v>14.022669260894</v>
+        <v>0.33898305084746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3639292.72</v>
+        <v>866625.84</v>
       </c>
       <c r="N10" s="1">
-        <v>3639292.72</v>
+        <v>866625.84</v>
       </c>
       <c r="O10" s="1">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>12736.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>160.92</v>
       </c>
       <c r="E11" s="1">
-        <v>234.822214196</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2990695.72</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>1877003.48</v>
+        <v>-13074.59</v>
       </c>
       <c r="J11" s="1">
-        <v>62.761432647518</v>
+        <v>-0.40963993995289</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4867699.2</v>
+        <v>3178652.76</v>
       </c>
       <c r="N11" s="1">
-        <v>4867699.2</v>
+        <v>3178652.76</v>
       </c>
       <c r="O11" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>31198.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>347.6</v>
       </c>
       <c r="E12" s="1">
-        <v>25.8695214437</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>807077.33</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>75514.09</v>
+        <v>1436337.88</v>
       </c>
       <c r="J12" s="1">
-        <v>9.3564875623504</v>
+        <v>48.026881183352</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>882591.42</v>
+        <v>4427033.6</v>
       </c>
       <c r="N12" s="1">
-        <v>882591.42</v>
+        <v>4427033.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.14</v>
+        <v>0.76</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>3919.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.19</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>249052.45</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-83595.71</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-10.357831510396</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>249052.45</v>
+        <v>723481.62</v>
       </c>
       <c r="N13" s="1">
-        <v>249052.45</v>
+        <v>723481.62</v>
       </c>
       <c r="O13" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>35963.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>53.45</v>
       </c>
       <c r="E14" s="1">
-        <v>68.4789831215</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2462709.67</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-566021.05</v>
+        <v>-39581.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-22.983669447321</v>
+        <v>-15.892997639654</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1896688.62</v>
+        <v>209470.55</v>
       </c>
       <c r="N14" s="1">
-        <v>1896688.62</v>
+        <v>209470.55</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>17933.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.19</v>
       </c>
       <c r="E15" s="1">
-        <v>13.1750002788</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>236267.28</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-693689.7</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-28.167741754147</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>236267.28</v>
+        <v>1769019.97</v>
       </c>
       <c r="N15" s="1">
-        <v>236267.28</v>
+        <v>1769019.97</v>
       </c>
       <c r="O15" s="1">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>42915.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>8.37</v>
       </c>
       <c r="E16" s="1">
-        <v>56.4754137248</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2423642.38</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>529767.92</v>
+        <v>-86168.07</v>
       </c>
       <c r="J16" s="1">
-        <v>21.858337037331</v>
+        <v>-36.470589579734</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2953410.3</v>
+        <v>150099.21</v>
       </c>
       <c r="N16" s="1">
-        <v>2953410.3</v>
+        <v>150099.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>20148.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>59.16</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>602828.16</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>115209.02</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>4.7535486650469</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>602828.16</v>
+        <v>2538851.4</v>
       </c>
       <c r="N17" s="1">
-        <v>602828.16</v>
+        <v>2538851.4</v>
       </c>
       <c r="O17" s="1">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>14812.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>26.34</v>
       </c>
       <c r="E18" s="1">
-        <v>404.223384418</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5987356.77</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>12281764.03</v>
+        <v>-72129.84</v>
       </c>
       <c r="J18" s="1">
-        <v>205.12831457678</v>
+        <v>-11.965240641711</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>18269120.8</v>
+        <v>530698.32</v>
       </c>
       <c r="N18" s="1">
-        <v>18269120.8</v>
+        <v>530698.32</v>
       </c>
       <c r="O18" s="1">
-        <v>2.94</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>4924.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1128.2</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>302530.56</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>10723541.63</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>179.10310078282</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>302530.56</v>
+        <v>16710898.4</v>
       </c>
       <c r="N19" s="1">
-        <v>302530.56</v>
+        <v>16710898.4</v>
       </c>
       <c r="O19" s="1">
-        <v>0.05</v>
+        <v>2.87</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>117938.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>57.48</v>
       </c>
       <c r="E20" s="1">
-        <v>25.5560146857</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3014025.26</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>1875684.22</v>
+        <v>-19499.04</v>
       </c>
       <c r="J20" s="1">
-        <v>62.231867957205</v>
+        <v>-6.4453125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4889709.48</v>
+        <v>283031.52</v>
       </c>
       <c r="N20" s="1">
-        <v>4889709.48</v>
+        <v>283031.52</v>
       </c>
       <c r="O20" s="1">
-        <v>0.79</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>26749.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.7</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950001869</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>224557.86</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>1432237.34</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>47.519088808167</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>224557.86</v>
+        <v>4446262.6</v>
       </c>
       <c r="N21" s="1">
-        <v>224557.86</v>
+        <v>4446262.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.04</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>4274.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>6.945</v>
       </c>
       <c r="E22" s="1">
-        <v>54.8499953205</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>234428.88</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>0.02</v>
+        <v>-38786.05</v>
       </c>
       <c r="J22" s="1">
-        <v>8.5313720732702E-6</v>
+        <v>-17.272185440314</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>234428.9</v>
+        <v>185771.81</v>
       </c>
       <c r="N22" s="1">
-        <v>234428.9</v>
+        <v>185771.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>25462.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>50.35</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>464426.88</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-19232.98</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-8.2041854228882</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>464426.88</v>
+        <v>215195.9</v>
       </c>
       <c r="N23" s="1">
-        <v>464426.88</v>
+        <v>215195.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>213997.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.44</v>
       </c>
       <c r="E24" s="1">
-        <v>10.5618574559</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2260205.81</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>1966234.94</v>
+        <v>-45831.6</v>
       </c>
       <c r="J24" s="1">
-        <v>86.993623824018</v>
+        <v>-9.8684210526316</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4226440.75</v>
+        <v>418595.28</v>
       </c>
       <c r="N24" s="1">
-        <v>4226440.75</v>
+        <v>418595.28</v>
       </c>
       <c r="O24" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>171387.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>17.925</v>
       </c>
       <c r="E25" s="1">
-        <v>3.2080000233</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>549809.5</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>1575690.42</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>69.714466400739</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>549809.5</v>
+        <v>3835896.23</v>
       </c>
       <c r="N25" s="1">
-        <v>549809.5</v>
+        <v>3835896.23</v>
       </c>
       <c r="O25" s="1">
-        <v>0.09</v>
+        <v>0.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>476635.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>2.975</v>
       </c>
       <c r="E26" s="1">
-        <v>7.5951028145</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3620091.83</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>1522799.82</v>
+        <v>-39933.17</v>
       </c>
       <c r="J26" s="1">
-        <v>42.065226284605</v>
+        <v>-7.2630920346047</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>5142891.65</v>
+        <v>509876.33</v>
       </c>
       <c r="N26" s="1">
-        <v>5142891.65</v>
+        <v>509876.33</v>
       </c>
       <c r="O26" s="1">
-        <v>0.83</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>20996.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.245</v>
       </c>
       <c r="E27" s="1">
-        <v>14.1749990474</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>297618.28</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>0.02</v>
+        <v>786398.75</v>
       </c>
       <c r="J27" s="1">
-        <v>6.7200173322687E-6</v>
+        <v>21.723171315243</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>297618.3</v>
+        <v>4406490.58</v>
       </c>
       <c r="N27" s="1">
-        <v>297618.3</v>
+        <v>4406490.58</v>
       </c>
       <c r="O27" s="1">
-        <v>0.05</v>
+        <v>0.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>4354.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.15</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>574728.0</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-41264.69</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-8.3761717568793</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>574728.0</v>
+        <v>451379.1</v>
       </c>
       <c r="N28" s="1">
-        <v>574728.0</v>
+        <v>451379.1</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>2484.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.08</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>470469.6</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-22990.6</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-7.7248615239628</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>470469.6</v>
+        <v>274627.68</v>
       </c>
       <c r="N29" s="1">
-        <v>470469.6</v>
+        <v>274627.68</v>
       </c>
       <c r="O29" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>7175.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>124.9</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>245385.0</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-30913.4</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-5.3787878787879</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>245385.0</v>
+        <v>543814.6</v>
       </c>
       <c r="N30" s="1">
-        <v>245385.0</v>
+        <v>543814.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>35789.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>178.5</v>
       </c>
       <c r="E31" s="1">
-        <v>79.8211355444</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2856718.62</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>344965.32</v>
+        <v>-27075.6</v>
       </c>
       <c r="J31" s="1">
-        <v>12.075579218229</v>
+        <v>-5.7550158394931</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3201683.94</v>
+        <v>443394.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3201683.94</v>
+        <v>443394.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.52</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>39588.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>25.76</v>
       </c>
       <c r="E32" s="1">
-        <v>75.5057656361</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2989122.25</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>791531.75</v>
+        <v>-60557.0</v>
       </c>
       <c r="J32" s="1">
-        <v>26.480407417261</v>
+        <v>-24.678362573099</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3780654.0</v>
+        <v>184828.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3780654.0</v>
+        <v>184828.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.61</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>1370838.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>75.76</v>
       </c>
       <c r="E33" s="1">
-        <v>11.2053316074</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15360694.37</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>102358.27</v>
+        <v>-145343.98</v>
       </c>
       <c r="J33" s="1">
-        <v>0.66636486303581</v>
+        <v>-5.087794751028</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>15463052.64</v>
+        <v>2711374.64</v>
       </c>
       <c r="N33" s="1">
-        <v>15463052.64</v>
+        <v>2711374.64</v>
       </c>
       <c r="O33" s="1">
-        <v>2.49</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>1264051.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>82.13</v>
       </c>
       <c r="E34" s="1">
-        <v>10.7859689759</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>13634014.87</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>108747.6</v>
+        <v>262240.19</v>
       </c>
       <c r="J34" s="1">
-        <v>0.79761978431816</v>
+        <v>8.7731503788445</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>13742762.47</v>
+        <v>3251362.44</v>
       </c>
       <c r="N34" s="1">
-        <v>13742762.47</v>
+        <v>3251362.44</v>
       </c>
       <c r="O34" s="1">
-        <v>2.21</v>
+        <v>0.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>9014.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.996</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>474857.52</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-1281.11</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-1.8681437101823</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>474857.52</v>
+        <v>67295.52</v>
       </c>
       <c r="N35" s="1">
-        <v>474857.52</v>
+        <v>67295.52</v>
       </c>
       <c r="O35" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>47875.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.562</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>574978.75</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-589418.19</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-2.0528394064377</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>574978.75</v>
+        <v>28122919.86</v>
       </c>
       <c r="N36" s="1">
-        <v>574978.75</v>
+        <v>28122919.86</v>
       </c>
       <c r="O36" s="1">
-        <v>0.09</v>
+        <v>4.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>54574.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>48.78</v>
       </c>
       <c r="E37" s="1">
-        <v>28.850028585</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1574461.46</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>31105.62</v>
+        <v>-35154.6</v>
       </c>
       <c r="J37" s="1">
-        <v>1.9756355293702</v>
+        <v>-7.4031890660592</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1605567.08</v>
+        <v>439702.92</v>
       </c>
       <c r="N37" s="1">
-        <v>1605567.08</v>
+        <v>439702.92</v>
       </c>
       <c r="O37" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>187059.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>10.465</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5670291192</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1976657.9</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-8797.22</v>
+        <v>-73966.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.44505526221811</v>
+        <v>-12.864278897264</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1967860.68</v>
+        <v>501011.88</v>
       </c>
       <c r="N38" s="1">
-        <v>1967860.68</v>
+        <v>501011.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>21704.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>26.46</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>348240.68</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>-130433.42</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>-8.2843196428574</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>348240.68</v>
+        <v>1444028.04</v>
       </c>
       <c r="N39" s="1">
-        <v>348240.68</v>
+        <v>1444028.04</v>
       </c>
       <c r="O39" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>2561.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>9.946</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>237404.7</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>-116169.09</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>-5.8770457953296</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>237404.7</v>
+        <v>1860488.81</v>
       </c>
       <c r="N40" s="1">
-        <v>237404.7</v>
+        <v>1860488.81</v>
       </c>
       <c r="O40" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>16924.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>15.245</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>586416.6</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>-17363.2</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>-4.9859769398567</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>586416.6</v>
+        <v>330877.48</v>
       </c>
       <c r="N41" s="1">
-        <v>586416.6</v>
+        <v>330877.48</v>
       </c>
       <c r="O41" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>19458.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>82.6</v>
       </c>
       <c r="E42" s="1">
-        <v>55.1709672114</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1073516.68</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>604541.24</v>
+        <v>-25866.1</v>
       </c>
       <c r="J42" s="1">
-        <v>56.314098445122</v>
+        <v>-10.895361380798</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1678057.92</v>
+        <v>211538.6</v>
       </c>
       <c r="N42" s="1">
-        <v>1678057.92</v>
+        <v>211538.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>3803.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>30.33</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>236356.45</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>-73111.68</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>-12.467532467532</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>236356.45</v>
+        <v>513304.92</v>
       </c>
       <c r="N43" s="1">
-        <v>236356.45</v>
+        <v>513304.92</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>73879.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>68.08</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7850000677</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1387817.02</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>251183.96</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>23.39823541447</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1387817.02</v>
+        <v>1324700.64</v>
       </c>
       <c r="N44" s="1">
-        <v>1387817.02</v>
+        <v>1324700.64</v>
       </c>
       <c r="O44" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>22671.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>53.7</v>
       </c>
       <c r="E45" s="1">
-        <v>59.4429090027</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1347630.19</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>299191.25</v>
+        <v>-32135.35</v>
       </c>
       <c r="J45" s="1">
-        <v>22.20128728342</v>
+        <v>-13.596138374899</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1646821.44</v>
+        <v>204221.1</v>
       </c>
       <c r="N45" s="1">
-        <v>1646821.44</v>
+        <v>204221.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>44063.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>15.975</v>
       </c>
       <c r="E46" s="1">
-        <v>28.7261405261</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1265759.93</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>-448391.28</v>
+        <v>-207599.99</v>
       </c>
       <c r="J46" s="1">
-        <v>-35.424670142623</v>
+        <v>-14.958743624574</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>817368.65</v>
+        <v>1180217.03</v>
       </c>
       <c r="N46" s="1">
-        <v>817368.65</v>
+        <v>1180217.03</v>
       </c>
       <c r="O46" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>57754.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>68.5</v>
       </c>
       <c r="E47" s="1">
-        <v>30.295</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1749657.43</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>205333.31</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>15.236621405758</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1749657.43</v>
+        <v>1552963.5</v>
       </c>
       <c r="N47" s="1">
-        <v>1749657.43</v>
+        <v>1552963.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>8982.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E48" s="1">
-        <v>221.5315965264</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1989796.8</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>97620.0</v>
+        <v>-507876.33</v>
       </c>
       <c r="J48" s="1">
-        <v>4.9060285954827</v>
+        <v>-40.124222450303</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2087416.8</v>
+        <v>757883.6</v>
       </c>
       <c r="N48" s="1">
-        <v>2087416.8</v>
+        <v>757883.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>30641.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>24.76</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1535114.1</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-319668.39</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-18.270341640535</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1535114.1</v>
+        <v>1429989.04</v>
       </c>
       <c r="N49" s="1">
-        <v>1535114.1</v>
+        <v>1429989.04</v>
       </c>
       <c r="O49" s="1">
         <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>35395.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>243.3</v>
       </c>
       <c r="E50" s="1">
-        <v>31.6806207091</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1121335.57</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>85279.98</v>
+        <v>195523.8</v>
       </c>
       <c r="J50" s="1">
-        <v>7.6052149134982</v>
+        <v>9.8263199538767</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1206615.55</v>
+        <v>2185320.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1206615.55</v>
+        <v>2185320.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>179467.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>43.99</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1353045964</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3434155.71</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>97754.85</v>
+        <v>-187216.51</v>
       </c>
       <c r="J51" s="1">
-        <v>2.8465468154325</v>
+        <v>-12.195608782435</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3531910.56</v>
+        <v>1347897.59</v>
       </c>
       <c r="N51" s="1">
-        <v>3531910.56</v>
+        <v>1347897.59</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>361020.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>31.62</v>
       </c>
       <c r="E52" s="1">
-        <v>4.516</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1630366.32</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>-2145.67</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>-0.1913494994188</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1630366.32</v>
+        <v>1119189.9</v>
       </c>
       <c r="N52" s="1">
-        <v>1630366.32</v>
+        <v>1119189.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>4910.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.48</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>717842.0</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-117605.55</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-3.4245840879475</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>717842.0</v>
+        <v>3316550.16</v>
       </c>
       <c r="N53" s="1">
-        <v>717842.0</v>
+        <v>3316550.16</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>37520.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.272</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1629868.8</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>-88088.88</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>-5.4030115146147</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1629868.8</v>
+        <v>1542277.44</v>
       </c>
       <c r="N54" s="1">
-        <v>1629868.8</v>
+        <v>1542277.44</v>
       </c>
       <c r="O54" s="1">
         <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>483806.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>128.3</v>
       </c>
       <c r="E55" s="1">
-        <v>7.0422502201</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3407082.91</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>1524835.45</v>
+        <v>-87889.0</v>
       </c>
       <c r="J55" s="1">
-        <v>44.754867735226</v>
+        <v>-12.243502051984</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4931918.36</v>
+        <v>629953.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4931918.36</v>
+        <v>629953.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.79</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>119838.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>42.74</v>
       </c>
       <c r="E56" s="1">
-        <v>15.0169061566</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1799596.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1667317.34</v>
+        <v>-26264.0</v>
       </c>
       <c r="J56" s="1">
-        <v>92.649535784698</v>
+        <v>-1.6114180478821</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3466913.34</v>
+        <v>1603604.8</v>
       </c>
       <c r="N56" s="1">
-        <v>3466913.34</v>
+        <v>1603604.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>10117.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.135</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897005041</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1058134.0</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>-39352.1</v>
+        <v>1012484.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190091236082</v>
+        <v>29.717060803783</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1018781.9</v>
+        <v>4419567.81</v>
       </c>
       <c r="N57" s="1">
-        <v>1018781.9</v>
+        <v>4419567.81</v>
       </c>
       <c r="O57" s="1">
-        <v>0.16</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>9489.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>26.51</v>
       </c>
       <c r="E58" s="1">
-        <v>192.3807155654</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1825500.61</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>311422.19</v>
+        <v>1377309.38</v>
       </c>
       <c r="J58" s="1">
-        <v>17.05955003762</v>
+        <v>76.534365490921</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2136922.8</v>
+        <v>3176905.38</v>
       </c>
       <c r="N58" s="1">
-        <v>2136922.8</v>
+        <v>3176905.38</v>
       </c>
       <c r="O58" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>9238.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>89.35</v>
       </c>
       <c r="E59" s="1">
-        <v>25.66</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>237047.08</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0</v>
+        <v>-154180.05</v>
       </c>
       <c r="J59" s="1">
-        <v>0.0</v>
+        <v>-14.570938085346</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>237047.08</v>
+        <v>903953.95</v>
       </c>
       <c r="N59" s="1">
-        <v>237047.08</v>
+        <v>903953.95</v>
       </c>
       <c r="O59" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>1462.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>194.75</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>469886.8</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>22482.14</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>1.231560256778</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>469886.8</v>
+        <v>1847982.75</v>
       </c>
       <c r="N60" s="1">
-        <v>469886.8</v>
+        <v>1847982.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>16498.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>61.08</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1042013.68</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-26988.96</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-10.387323943662</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1042013.68</v>
+        <v>232836.96</v>
       </c>
       <c r="N61" s="1">
-        <v>1042013.68</v>
+        <v>232836.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>2722.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>24.96</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>226606.5</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-6466.6</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-2.7279812938426</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>226606.5</v>
+        <v>230580.48</v>
       </c>
       <c r="N62" s="1">
-        <v>226606.5</v>
+        <v>230580.48</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7332.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>273.8</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>289247.4</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-69591.2</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-14.810205351587</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>289247.4</v>
+        <v>400295.6</v>
       </c>
       <c r="N63" s="1">
-        <v>289247.4</v>
+        <v>400295.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>6309.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>53.44</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>231918.84</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-160360.56</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-15.389487017099</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>231918.84</v>
+        <v>881653.12</v>
       </c>
       <c r="N64" s="1">
-        <v>231918.84</v>
+        <v>881653.12</v>
       </c>
       <c r="O64" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>12551.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>73.55</v>
       </c>
       <c r="E65" s="1">
-        <v>146.4613210103</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1838236.04</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>579086.56</v>
+        <v>-26403.4</v>
       </c>
       <c r="J65" s="1">
-        <v>31.502296081628</v>
+        <v>-11.651651651652</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2417322.6</v>
+        <v>200203.1</v>
       </c>
       <c r="N65" s="1">
-        <v>2417322.6</v>
+        <v>200203.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>4924.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>37.74</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>324491.6</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-12537.72</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-4.3346007604563</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>324491.6</v>
+        <v>276709.68</v>
       </c>
       <c r="N66" s="1">
-        <v>324491.6</v>
+        <v>276709.68</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>69731.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>32.64</v>
       </c>
       <c r="E67" s="1">
-        <v>35.3003198004</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2461526.6</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>59946.36</v>
+        <v>-25993.08</v>
       </c>
       <c r="J67" s="1">
-        <v>2.435332610259</v>
+        <v>-11.207834602829</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2521472.96</v>
+        <v>205925.76</v>
       </c>
       <c r="N67" s="1">
-        <v>2521472.96</v>
+        <v>205925.76</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>21171.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>203.8</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>225047.73</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>719657.76</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>39.149366258753</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>225047.73</v>
+        <v>2557893.8</v>
       </c>
       <c r="N68" s="1">
-        <v>225047.73</v>
+        <v>2557893.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.04</v>
+        <v>0.44</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>3305.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>59.6</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>852029.0</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-31021.2</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-9.5599393019727</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>852029.0</v>
+        <v>293470.4</v>
       </c>
       <c r="N69" s="1">
-        <v>852029.0</v>
+        <v>293470.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>20215.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>33.35</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1588090.4</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>-135997.75</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>-5.5249352170316</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1588090.4</v>
+        <v>2325528.85</v>
       </c>
       <c r="N70" s="1">
-        <v>1588090.4</v>
+        <v>2325528.85</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>6457.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.758</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1594130401</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>446562.33</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>90530.93</v>
+        <v>-39632.11</v>
       </c>
       <c r="J71" s="1">
-        <v>20.272854183648</v>
+        <v>-17.61053532955</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>537093.26</v>
+        <v>185415.62</v>
       </c>
       <c r="N71" s="1">
-        <v>537093.26</v>
+        <v>185415.62</v>
       </c>
       <c r="O71" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>1217.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>260.0</v>
       </c>
       <c r="E72" s="1">
-        <v>2380.7543138866</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2897378.0</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-403745.0</v>
+        <v>7271.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-13.934840397076</v>
+        <v>0.8533747090768</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2493633.0</v>
+        <v>859300.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2493633.0</v>
+        <v>859300.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>4718.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>66.38</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>229955.32</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-246218.7</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-15.504073319756</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>229955.32</v>
+        <v>1341871.7</v>
       </c>
       <c r="N73" s="1">
-        <v>229955.32</v>
+        <v>1341871.7</v>
       </c>
       <c r="O73" s="1">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>7256.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>66.16</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>229579.84</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-19367.21</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-4.3369556048312</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>229579.84</v>
+        <v>427195.12</v>
       </c>
       <c r="N74" s="1">
-        <v>229579.84</v>
+        <v>427195.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>96427.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1656.0</v>
       </c>
       <c r="E75" s="1">
-        <v>14.836698124</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1430658.29</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>502703.06</v>
+        <v>-882026.0</v>
       </c>
       <c r="J75" s="1">
-        <v>35.137884672657</v>
+        <v>-30.442213615207</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1933361.35</v>
+        <v>2015352.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1933361.35</v>
+        <v>2015352.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>42588.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>41.26</v>
       </c>
       <c r="E76" s="1">
-        <v>48.4046961585</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2061459.2</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>358390.96</v>
+        <v>-35290.64</v>
       </c>
       <c r="J76" s="1">
-        <v>17.38530454544</v>
+        <v>-15.346737792368</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2419850.16</v>
+        <v>194664.68</v>
       </c>
       <c r="N76" s="1">
-        <v>2419850.16</v>
+        <v>194664.68</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>43646.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>27.36</v>
       </c>
       <c r="E77" s="1">
-        <v>30.6321275718</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1336969.84</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>663108.11</v>
+        <v>-31055.68</v>
       </c>
       <c r="J77" s="1">
-        <v>49.597836103767</v>
+        <v>-13.527180783818</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2000077.95</v>
+        <v>198524.16</v>
       </c>
       <c r="N77" s="1">
-        <v>2000077.95</v>
+        <v>198524.16</v>
       </c>
       <c r="O77" s="1">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>101373.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>19.175</v>
       </c>
       <c r="E78" s="1">
-        <v>13.9698980991</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1416170.48</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>1080646.51</v>
+        <v>418329.44</v>
       </c>
       <c r="J78" s="1">
-        <v>76.307656829565</v>
+        <v>29.240346414237</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2496816.99</v>
+        <v>1848987.73</v>
       </c>
       <c r="N78" s="1">
-        <v>2496816.99</v>
+        <v>1848987.73</v>
       </c>
       <c r="O78" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>5780.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>50.56</v>
       </c>
       <c r="E79" s="1">
-        <v>39.0999965398</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>225997.98</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>0.02</v>
+        <v>91790.08</v>
       </c>
       <c r="J79" s="1">
-        <v>8.8496366206459E-6</v>
+        <v>4.452675075985</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>225998.0</v>
+        <v>2153249.28</v>
       </c>
       <c r="N79" s="1">
-        <v>225998.0</v>
+        <v>2153249.28</v>
       </c>
       <c r="O79" s="1">
-        <v>0.04</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>789991.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>37.645</v>
       </c>
       <c r="E80" s="1">
-        <v>3.0295437923</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2393312.33</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>2216285.16</v>
+        <v>306083.83</v>
       </c>
       <c r="J80" s="1">
-        <v>92.603256675655</v>
+        <v>22.893847029489</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4609597.49</v>
+        <v>1643053.67</v>
       </c>
       <c r="N80" s="1">
-        <v>4609597.49</v>
+        <v>1643053.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.28</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>41543.0</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>21.93</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>795548.45</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>806939.41</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>56.980386287956</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>795548.45</v>
+        <v>2223109.89</v>
       </c>
       <c r="N81" s="1">
-        <v>795548.45</v>
+        <v>2223109.89</v>
       </c>
       <c r="O81" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>15561.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>30.98</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>233259.39</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-46933.58</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-20.767256415301</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>233259.39</v>
+        <v>179064.4</v>
       </c>
       <c r="N82" s="1">
-        <v>233259.39</v>
+        <v>179064.4</v>
       </c>
       <c r="O82" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>9377.0</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>4.966</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1076479.6</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>1529782.98</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>63.91906985245</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1076479.6</v>
+        <v>3923095.31</v>
       </c>
       <c r="N83" s="1">
-        <v>1076479.6</v>
+        <v>3923095.31</v>
       </c>
       <c r="O83" s="1">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>2354.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>19.155</v>
       </c>
       <c r="E84" s="1">
-        <v>285.9</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>673008.6</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>0.0</v>
+        <v>207.72</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0</v>
+        <v>0.026110289071646</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>673008.6</v>
+        <v>795756.17</v>
       </c>
       <c r="N84" s="1">
-        <v>673008.6</v>
+        <v>795756.17</v>
       </c>
       <c r="O84" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>21496.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>15.11</v>
       </c>
       <c r="E85" s="1">
-        <v>93.0650716412</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2000526.78</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>-381877.98</v>
+        <v>1867.32</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.088871182219</v>
+        <v>0.80053368912608</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1618648.8</v>
+        <v>235126.71</v>
       </c>
       <c r="N85" s="1">
-        <v>1618648.8</v>
+        <v>235126.71</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>7399.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>103.45</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>263552.38</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-106428.95</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-9.8867595818815</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>263552.38</v>
+        <v>970050.65</v>
       </c>
       <c r="N86" s="1">
-        <v>263552.38</v>
+        <v>970050.65</v>
       </c>
       <c r="O86" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>13431.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>234.15</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>859852.62</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-121819.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-18.10073452256</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>859852.62</v>
+        <v>551189.1</v>
       </c>
       <c r="N87" s="1">
-        <v>859852.62</v>
+        <v>551189.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>2296.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>32.22</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>230288.8</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-25156.6</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-9.5451993262212</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>230288.8</v>
+        <v>238395.78</v>
       </c>
       <c r="N88" s="1">
-        <v>230288.8</v>
+        <v>238395.78</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>618502.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>54.56</v>
       </c>
       <c r="E89" s="1">
-        <v>3.6809499888</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2276674.93</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>692753.17</v>
+        <v>-127057.26</v>
       </c>
       <c r="J89" s="1">
-        <v>30.428286483569</v>
+        <v>-14.776632302405</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2969428.1</v>
+        <v>732795.36</v>
       </c>
       <c r="N89" s="1">
-        <v>2969428.1</v>
+        <v>732795.36</v>
       </c>
       <c r="O89" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>26009.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>86.65</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>704323.72</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-31340.4</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-13.609172482552</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>704323.72</v>
+        <v>198948.4</v>
       </c>
       <c r="N90" s="1">
-        <v>704323.72</v>
+        <v>198948.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>13749.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.685</v>
       </c>
       <c r="E91" s="1">
-        <v>109.5903891192</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1506758.26</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>943863.5</v>
+        <v>621006.94</v>
       </c>
       <c r="J91" s="1">
-        <v>62.64199938748</v>
+        <v>27.276926179356</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2450621.76</v>
+        <v>2897681.87</v>
       </c>
       <c r="N91" s="1">
-        <v>2450621.76</v>
+        <v>2897681.87</v>
       </c>
       <c r="O91" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>12349.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>22.83</v>
       </c>
       <c r="E92" s="1">
-        <v>96.2270864038</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1188308.29</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>711585.36</v>
+        <v>-110538.25</v>
       </c>
       <c r="J92" s="1">
-        <v>59.882217938579</v>
+        <v>-15.69423929099</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1899893.65</v>
+        <v>593785.47</v>
       </c>
       <c r="N92" s="1">
-        <v>1899893.65</v>
+        <v>593785.47</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13695.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>167.24</v>
       </c>
       <c r="E93" s="1">
-        <v>56.8</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>777876.0</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>792624.5</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>52.604622854366</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>777876.0</v>
+        <v>2299382.76</v>
       </c>
       <c r="N93" s="1">
-        <v>777876.0</v>
+        <v>2299382.76</v>
       </c>
       <c r="O93" s="1">
-        <v>0.13</v>
+        <v>0.39</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>8031.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>131.65</v>
       </c>
       <c r="E94" s="1">
-        <v>328.296540904</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2636549.52</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>554969.88</v>
+        <v>437437.56</v>
       </c>
       <c r="J94" s="1">
-        <v>21.049097534113</v>
+        <v>36.811790650724</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>3191519.4</v>
+        <v>1625745.85</v>
       </c>
       <c r="N94" s="1">
-        <v>3191519.4</v>
+        <v>1625745.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>45673.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>60.6</v>
       </c>
       <c r="E95" s="1">
-        <v>20.5399995621</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>938123.4</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>0.02</v>
+        <v>52041.0</v>
       </c>
       <c r="J95" s="1">
-        <v>2.131915694673E-6</v>
+        <v>6.6901408450704</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>938123.42</v>
+        <v>829917.0</v>
       </c>
       <c r="N95" s="1">
-        <v>938123.42</v>
+        <v>829917.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8408.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>347.7</v>
       </c>
       <c r="E96" s="1">
-        <v>463.2513106565</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3895017.02</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>679775.78</v>
+        <v>155829.18</v>
       </c>
       <c r="J96" s="1">
-        <v>17.452446972876</v>
+        <v>5.910345275821</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>4574792.8</v>
+        <v>2792378.7</v>
       </c>
       <c r="N96" s="1">
-        <v>4574792.8</v>
+        <v>2792378.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>23964.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>24.62</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1413876.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>186345.86</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>19.863683178567</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1413876.0</v>
+        <v>1124469.26</v>
       </c>
       <c r="N97" s="1">
-        <v>1413876.0</v>
+        <v>1124469.26</v>
       </c>
       <c r="O97" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>11327.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>457.95</v>
       </c>
       <c r="E98" s="1">
-        <v>144.8451999647</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1640661.58</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-187407.48</v>
+        <v>-44573.42</v>
       </c>
       <c r="J98" s="1">
-        <v>-11.422677429918</v>
+        <v>-1.1443703524561</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1453254.1</v>
+        <v>3850443.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1453254.1</v>
+        <v>3850443.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.23</v>
+        <v>0.66</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>21005.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>50.86</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7766617472</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>247368.78</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>124524.75</v>
+        <v>-195066.96</v>
       </c>
       <c r="J99" s="1">
-        <v>50.339719507045</v>
+        <v>-13.796610169492</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>371893.53</v>
+        <v>1218809.04</v>
       </c>
       <c r="N99" s="1">
-        <v>371893.53</v>
+        <v>1218809.04</v>
       </c>
       <c r="O99" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>22291.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>104.05</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038001884</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1163674.91</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>139011.13</v>
+        <v>-462087.23</v>
       </c>
       <c r="J100" s="1">
-        <v>11.94587326799</v>
+        <v>-28.164688905557</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1302686.04</v>
+        <v>1178574.35</v>
       </c>
       <c r="N100" s="1">
-        <v>1302686.04</v>
+        <v>1178574.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>2148.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.035</v>
       </c>
       <c r="E101" s="1">
-        <v>281.5584590317</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>604787.57</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>588641.23</v>
+        <v>47436.4</v>
       </c>
       <c r="J101" s="1">
-        <v>97.330246056479</v>
+        <v>19.176389195112</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1193428.8</v>
+        <v>294805.18</v>
       </c>
       <c r="N101" s="1">
-        <v>1193428.8</v>
+        <v>294805.18</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>228396.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>52.1</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4780000088</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>794361.29</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>-2313.81</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>-0.19883646026191</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>794361.29</v>
+        <v>1161361.1</v>
       </c>
       <c r="N102" s="1">
-        <v>794361.29</v>
+        <v>1161361.1</v>
       </c>
       <c r="O102" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>14987.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>520.8</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1038599.1</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>513890.83</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>84.970468225728</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1038599.1</v>
+        <v>1118678.4</v>
       </c>
       <c r="N103" s="1">
-        <v>1038599.1</v>
+        <v>1118678.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>253715.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>2.844</v>
       </c>
       <c r="E104" s="1">
-        <v>5.0624402578</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1284417.03</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>360671.03</v>
+        <v>-144803.07</v>
       </c>
       <c r="J104" s="1">
-        <v>28.08052381554</v>
+        <v>-18.228867874466</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1645088.06</v>
+        <v>649558.22</v>
       </c>
       <c r="N104" s="1">
-        <v>1645088.06</v>
+        <v>649558.22</v>
       </c>
       <c r="O104" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>109077.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>65.7</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1794316.65</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-53953.2</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-5.1948051948052</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1794316.65</v>
+        <v>984645.9</v>
       </c>
       <c r="N105" s="1">
-        <v>1794316.65</v>
+        <v>984645.9</v>
       </c>
       <c r="O105" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>29229.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>139.81</v>
+        <v>6.916</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2922900.0</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>1163606.49</v>
+        <v>470275.91</v>
       </c>
       <c r="J106" s="1">
-        <v>39.81</v>
+        <v>36.613957851369</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>4086506.49</v>
+        <v>1754692.94</v>
       </c>
       <c r="N106" s="1">
-        <v>4086506.49</v>
+        <v>1754692.94</v>
       </c>
       <c r="O106" s="1">
-        <v>0.66</v>
+        <v>0.3</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>1481.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>2011.32</v>
+        <v>15.325</v>
       </c>
       <c r="E107" s="1">
-        <v>1322.4878528022</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1958604.51</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>1020160.41</v>
+        <v>-122711.62</v>
       </c>
       <c r="J107" s="1">
-        <v>52.086085005492</v>
+        <v>-6.8389054964184</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>2978764.92</v>
+        <v>1671605.03</v>
       </c>
       <c r="N107" s="1">
-        <v>2978764.92</v>
+        <v>1671605.03</v>
       </c>
       <c r="O107" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>6107.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1070.11</v>
+        <v>132.59</v>
       </c>
       <c r="E108" s="1">
-        <v>1068.9173358441</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>6527878.17</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7283.6</v>
+        <v>952573.11</v>
       </c>
       <c r="J108" s="1">
-        <v>0.1115768372252</v>
+        <v>32.59</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6535161.77</v>
+        <v>3875473.11</v>
       </c>
       <c r="N108" s="1">
-        <v>6535161.77</v>
+        <v>3875473.11</v>
       </c>
       <c r="O108" s="1">
-        <v>1.05</v>
+        <v>0.67</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>91512.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>134.38</v>
+        <v>1840.19</v>
       </c>
       <c r="E109" s="1">
-        <v>115.8781323761</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>10604239.65</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>1693142.91</v>
+        <v>766716.88</v>
       </c>
       <c r="J109" s="1">
-        <v>15.966660183882</v>
+        <v>39.146079572746</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>12297382.56</v>
+        <v>2725321.39</v>
       </c>
       <c r="N109" s="1">
-        <v>12297382.56</v>
+        <v>2725321.39</v>
       </c>
       <c r="O109" s="1">
-        <v>1.98</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>92453.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D110" s="1">
-        <v>18.19</v>
+        <v>131.72</v>
       </c>
       <c r="E110" s="1">
-        <v>18.19</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1681720.07</v>
+        <v>10604239.65</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0</v>
+        <v>1449720.99</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0</v>
+        <v>13.671145106571</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1681720.07</v>
+        <v>12053960.64</v>
       </c>
       <c r="N110" s="1">
-        <v>1681720.07</v>
+        <v>12053960.64</v>
       </c>
       <c r="O110" s="1">
-        <v>0.27</v>
+        <v>2.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>8879.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D111" s="1">
-        <v>67.7</v>
+        <v>17.115</v>
       </c>
       <c r="E111" s="1">
-        <v>67.7</v>
+        <v>18.19</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>601108.3</v>
+        <v>1681720.07</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-99386.97</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-5.9098402744281</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>601108.3</v>
+        <v>1582333.1</v>
       </c>
       <c r="N111" s="1">
-        <v>601108.3</v>
+        <v>1582333.1</v>
       </c>
       <c r="O111" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>30650.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D112" s="1">
-        <v>22.75</v>
+        <v>68.9</v>
       </c>
       <c r="E112" s="1">
-        <v>22.7499993475</v>
+        <v>67.7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>697287.48</v>
+        <v>601108.3</v>
       </c>
       <c r="I112" s="1">
-        <v>0.02</v>
+        <v>10654.8</v>
       </c>
       <c r="J112" s="1">
-        <v>2.8682574366601E-6</v>
+        <v>1.7725258493353</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>697287.5</v>
+        <v>611763.1</v>
       </c>
       <c r="N112" s="1">
-        <v>697287.5</v>
+        <v>611763.1</v>
       </c>
       <c r="O112" s="1">
         <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>18619.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D113" s="1">
-        <v>43.51</v>
+        <v>21.45</v>
       </c>
       <c r="E113" s="1">
-        <v>40.9417455288</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>762294.36</v>
+        <v>697287.48</v>
       </c>
       <c r="I113" s="1">
-        <v>47818.33</v>
+        <v>-39844.98</v>
       </c>
       <c r="J113" s="1">
-        <v>6.2729481561427</v>
+        <v>-5.7142830099287</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>810112.69</v>
+        <v>657442.5</v>
       </c>
       <c r="N113" s="1">
-        <v>810112.69</v>
+        <v>657442.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>14404.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D114" s="1">
-        <v>16.36</v>
+        <v>40.02</v>
       </c>
       <c r="E114" s="1">
-        <v>16.36</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>235649.44</v>
+        <v>762294.36</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-17161.98</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-2.2513586483835</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>235649.44</v>
+        <v>745132.38</v>
       </c>
       <c r="N114" s="1">
-        <v>235649.44</v>
+        <v>745132.38</v>
       </c>
       <c r="O114" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>9969.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D115" s="1">
-        <v>23.76</v>
+        <v>15.03</v>
       </c>
       <c r="E115" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>236863.44</v>
+        <v>235649.44</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-19157.32</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-8.1295843520782</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>236863.44</v>
+        <v>216492.12</v>
       </c>
       <c r="N115" s="1">
-        <v>236863.44</v>
+        <v>216492.12</v>
       </c>
       <c r="O115" s="1">
         <v>0.04</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>26094.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D116" s="1">
-        <v>41.96</v>
+        <v>20.06</v>
       </c>
       <c r="E116" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1094904.24</v>
+        <v>236863.44</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>-36885.3</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>-15.572390572391</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1094904.24</v>
+        <v>199978.14</v>
       </c>
       <c r="N116" s="1">
-        <v>1094904.24</v>
+        <v>199978.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>8686.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D117" s="1">
-        <v>27.83</v>
+        <v>34.805</v>
       </c>
       <c r="E117" s="1">
-        <v>27.83</v>
+        <v>41.96</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>241731.38</v>
+        <v>1094904.24</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0</v>
+        <v>-186702.57</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0</v>
+        <v>-17.051954242135</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>241731.38</v>
+        <v>908201.67</v>
       </c>
       <c r="N117" s="1">
-        <v>241731.38</v>
+        <v>908201.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>2628.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D118" s="1">
-        <v>90.7</v>
+        <v>23.19</v>
       </c>
       <c r="E118" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>238359.6</v>
+        <v>241731.38</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0</v>
+        <v>-40303.04</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0</v>
+        <v>-16.672655407833</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>238359.6</v>
+        <v>201428.34</v>
       </c>
       <c r="N118" s="1">
-        <v>238359.6</v>
+        <v>201428.34</v>
       </c>
       <c r="O118" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>7579.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D119" s="1">
-        <v>36.87</v>
+        <v>78.75</v>
       </c>
       <c r="E119" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>279437.73</v>
+        <v>238359.6</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>-31404.6</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>-13.175303197354</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>279437.73</v>
+        <v>206955.0</v>
       </c>
       <c r="N119" s="1">
-        <v>279437.73</v>
+        <v>206955.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>11673.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D120" s="1">
-        <v>340.0</v>
+        <v>31.35</v>
       </c>
       <c r="E120" s="1">
-        <v>278.9083628887</v>
+        <v>36.87</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3255697.32</v>
+        <v>279437.73</v>
       </c>
       <c r="I120" s="1">
-        <v>713122.68</v>
+        <v>-41836.08</v>
       </c>
       <c r="J120" s="1">
-        <v>21.90383840719</v>
+        <v>-14.971521562246</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>3968820.0</v>
+        <v>237601.65</v>
       </c>
       <c r="N120" s="1">
-        <v>3968820.0</v>
+        <v>237601.65</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>389523.0</v>
+        <v>11673.0</v>
       </c>
       <c r="D121" s="1">
-        <v>3.571</v>
+        <v>281.6</v>
       </c>
       <c r="E121" s="1">
-        <v>2.5731999908</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1002320.58</v>
+        <v>3255697.32</v>
       </c>
       <c r="I121" s="1">
-        <v>388666.05</v>
+        <v>31419.48</v>
       </c>
       <c r="J121" s="1">
-        <v>38.776620749421</v>
+        <v>0.96506145724873</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1390986.63</v>
+        <v>3287116.8</v>
       </c>
       <c r="N121" s="1">
-        <v>1390986.63</v>
+        <v>3287116.8</v>
       </c>
       <c r="O121" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>83575.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D122" s="1">
-        <v>9.388</v>
+        <v>3.42</v>
       </c>
       <c r="E122" s="1">
-        <v>9.388</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>784602.1</v>
+        <v>1002320.58</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0</v>
+        <v>329848.08</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0</v>
+        <v>32.90844132922</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>784602.1</v>
+        <v>1332168.66</v>
       </c>
       <c r="N122" s="1">
-        <v>784602.1</v>
+        <v>1332168.66</v>
       </c>
       <c r="O122" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>38166.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D123" s="1">
-        <v>82.2</v>
+        <v>9.204</v>
       </c>
       <c r="E123" s="1">
-        <v>92.4944345753</v>
+        <v>9.388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3530142.59</v>
+        <v>784602.1</v>
       </c>
       <c r="I123" s="1">
-        <v>-392897.39</v>
+        <v>-15377.8</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.129788102979</v>
+        <v>-1.959948870899</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3137245.2</v>
+        <v>769224.3</v>
       </c>
       <c r="N123" s="1">
-        <v>3137245.2</v>
+        <v>769224.3</v>
       </c>
       <c r="O123" s="1">
-        <v>0.51</v>
+        <v>0.13</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>34175.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D124" s="1">
-        <v>170.96</v>
+        <v>77.79</v>
       </c>
       <c r="E124" s="1">
-        <v>144.0546393563</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>4923067.3</v>
+        <v>3530142.59</v>
       </c>
       <c r="I124" s="1">
-        <v>919490.7</v>
+        <v>-561209.45</v>
       </c>
       <c r="J124" s="1">
-        <v>18.677191351822</v>
+        <v>-15.89764253687</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>5842558.0</v>
+        <v>2968933.14</v>
       </c>
       <c r="N124" s="1">
-        <v>5842558.0</v>
+        <v>2968933.14</v>
       </c>
       <c r="O124" s="1">
-        <v>0.94</v>
+        <v>0.51</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>20224.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.7</v>
+        <v>153.82</v>
       </c>
       <c r="E125" s="1">
-        <v>114.2849876384</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2311299.59</v>
+        <v>4923067.3</v>
       </c>
       <c r="I125" s="1">
-        <v>3284681.21</v>
+        <v>333731.2</v>
       </c>
       <c r="J125" s="1">
-        <v>142.11403940066</v>
+        <v>6.7789282506863</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>5595980.8</v>
+        <v>5256798.5</v>
       </c>
       <c r="N125" s="1">
-        <v>5595980.8</v>
+        <v>5256798.5</v>
       </c>
       <c r="O125" s="1">
         <v>0.9</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>27650.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.45</v>
+        <v>33.04</v>
       </c>
       <c r="E126" s="1">
-        <v>125.2225316456</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3462403.0</v>
+        <v>2512180.84</v>
       </c>
       <c r="I126" s="1">
-        <v>1139939.5</v>
+        <v>38143.72</v>
       </c>
       <c r="J126" s="1">
-        <v>32.923362762798</v>
+        <v>1.5183508843257</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4602342.5</v>
+        <v>2550324.56</v>
       </c>
       <c r="N126" s="1">
-        <v>4602342.5</v>
+        <v>2550324.56</v>
       </c>
       <c r="O126" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>24861.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D127" s="1">
-        <v>247.4</v>
+        <v>237.15</v>
       </c>
       <c r="E127" s="1">
-        <v>134.7297860102</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3349517.21</v>
+        <v>2311299.59</v>
       </c>
       <c r="I127" s="1">
-        <v>2801094.19</v>
+        <v>2484822.01</v>
       </c>
       <c r="J127" s="1">
-        <v>83.626803935723</v>
+        <v>107.50756936707</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>6150611.4</v>
+        <v>4796121.6</v>
       </c>
       <c r="N127" s="1">
-        <v>6150611.4</v>
+        <v>4796121.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.99</v>
+        <v>0.82</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>27323.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.72</v>
+        <v>140.75</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>538809.56</v>
+        <v>3462403.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>429334.5</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>12.399899722823</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>538809.56</v>
+        <v>3891737.5</v>
       </c>
       <c r="N128" s="1">
-        <v>538809.56</v>
+        <v>3891737.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.67</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>25691.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D129" s="1">
-        <v>73.86</v>
+        <v>203.75</v>
       </c>
       <c r="E129" s="1">
-        <v>35.9666412362</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>924018.98</v>
+        <v>3349517.21</v>
       </c>
       <c r="I129" s="1">
-        <v>973518.28</v>
+        <v>1715911.54</v>
       </c>
       <c r="J129" s="1">
-        <v>105.35695706164</v>
+        <v>51.228622885625</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1897537.26</v>
+        <v>5065428.75</v>
       </c>
       <c r="N129" s="1">
-        <v>1897537.26</v>
+        <v>5065428.75</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>1955.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>17.59</v>
       </c>
       <c r="E130" s="1">
-        <v>131.2</v>
+        <v>19.72</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>256496.0</v>
+        <v>538809.56</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>-58197.99</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>-10.80121703854</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>256496.0</v>
+        <v>480611.57</v>
       </c>
       <c r="N130" s="1">
-        <v>256496.0</v>
+        <v>480611.57</v>
       </c>
       <c r="O130" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>5758.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>60.98</v>
       </c>
       <c r="E131" s="1">
-        <v>52.5</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>302295.0</v>
+        <v>924018.98</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0</v>
+        <v>642618.2</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0</v>
+        <v>69.545995689396</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>302295.0</v>
+        <v>1566637.18</v>
       </c>
       <c r="N131" s="1">
-        <v>302295.0</v>
+        <v>1566637.18</v>
       </c>
       <c r="O131" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>101265.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D132" s="1">
-        <v>28.405</v>
+        <v>116.8</v>
       </c>
       <c r="E132" s="1">
-        <v>24.8474383054</v>
+        <v>131.2</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2516175.84</v>
+        <v>256496.0</v>
       </c>
       <c r="I132" s="1">
-        <v>360256.49</v>
+        <v>-28152.0</v>
       </c>
       <c r="J132" s="1">
-        <v>14.317619789243</v>
+        <v>-10.975609756098</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>2876432.33</v>
+        <v>228344.0</v>
       </c>
       <c r="N132" s="1">
-        <v>2876432.33</v>
+        <v>228344.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.46</v>
+        <v>0.04</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>20363.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>43.34</v>
       </c>
       <c r="E133" s="1">
-        <v>11.5050002455</v>
+        <v>52.5</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>234276.32</v>
+        <v>302295.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-52743.28</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-17.447619047619</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>234276.32</v>
+        <v>249551.72</v>
       </c>
       <c r="N133" s="1">
-        <v>234276.32</v>
+        <v>249551.72</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>68294.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D134" s="1">
-        <v>36.62</v>
+        <v>26.815</v>
       </c>
       <c r="E134" s="1">
-        <v>29.5914837321</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2020920.79</v>
+        <v>542866.83</v>
       </c>
       <c r="I134" s="1">
-        <v>480005.49</v>
+        <v>42987.29</v>
       </c>
       <c r="J134" s="1">
-        <v>23.751821069642</v>
+        <v>7.9185700109915</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2500926.28</v>
+        <v>585854.12</v>
       </c>
       <c r="N134" s="1">
-        <v>2500926.28</v>
+        <v>585854.12</v>
       </c>
       <c r="O134" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>4552.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>9.576</v>
       </c>
       <c r="E135" s="1">
-        <v>51.48</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>234336.96</v>
+        <v>234276.32</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-39280.23</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-16.766624130002</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>234336.96</v>
+        <v>194996.09</v>
       </c>
       <c r="N135" s="1">
-        <v>234336.96</v>
+        <v>194996.09</v>
       </c>
       <c r="O135" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>46166.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.2</v>
+        <v>32.02</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>470893.2</v>
+        <v>2020920.79</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>165853.09</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>8.2068080461481</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>470893.2</v>
+        <v>2186773.88</v>
       </c>
       <c r="N136" s="1">
-        <v>470893.2</v>
+        <v>2186773.88</v>
       </c>
       <c r="O136" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>3224.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D137" s="1">
-        <v>254.9</v>
+        <v>51.1</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>51.48</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>821797.6</v>
+        <v>234336.96</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0</v>
+        <v>-1729.76</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0</v>
+        <v>-0.73815073815074</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>821797.6</v>
+        <v>232607.2</v>
       </c>
       <c r="N137" s="1">
-        <v>821797.6</v>
+        <v>232607.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>4157.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D138" s="1">
-        <v>252.3</v>
+        <v>9.622</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>10.2</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1048811.1</v>
+        <v>470893.2</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0</v>
+        <v>-26683.95</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0</v>
+        <v>-5.6666670913914</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1048811.1</v>
+        <v>444209.25</v>
       </c>
       <c r="N138" s="1">
-        <v>1048811.1</v>
+        <v>444209.25</v>
       </c>
       <c r="O138" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>12937.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>242.3</v>
       </c>
       <c r="E139" s="1">
-        <v>18.02</v>
+        <v>254.9</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>233124.74</v>
+        <v>821797.6</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-40622.4</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-4.9431149470381</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>233124.74</v>
+        <v>781175.2</v>
       </c>
       <c r="N139" s="1">
-        <v>233124.74</v>
+        <v>781175.2</v>
       </c>
       <c r="O139" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>15964.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D140" s="1">
-        <v>106.15</v>
+        <v>246.6</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6798753445</v>
+        <v>252.3</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1671109.53</v>
+        <v>1048811.1</v>
       </c>
       <c r="I140" s="1">
-        <v>23469.07</v>
+        <v>-23694.9</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4044004644028</v>
+        <v>-2.2592152199762</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1694578.6</v>
+        <v>1025116.2</v>
       </c>
       <c r="N140" s="1">
-        <v>1694578.6</v>
+        <v>1025116.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>58875.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D141" s="1">
-        <v>72.41</v>
+        <v>15.4</v>
       </c>
       <c r="E141" s="1">
-        <v>66.566266327</v>
+        <v>18.02</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3919088.93</v>
+        <v>233124.74</v>
       </c>
       <c r="I141" s="1">
-        <v>344049.82</v>
+        <v>-33894.94</v>
       </c>
       <c r="J141" s="1">
-        <v>8.7788214594049</v>
+        <v>-14.539400665927</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>4263138.75</v>
+        <v>199229.8</v>
       </c>
       <c r="N141" s="1">
-        <v>4263138.75</v>
+        <v>199229.8</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.03</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>13085.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>93.98</v>
       </c>
       <c r="E142" s="1">
-        <v>21.16</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>276878.6</v>
+        <v>1671109.53</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>-170812.81</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>-10.221520907729</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>276878.6</v>
+        <v>1500296.72</v>
       </c>
       <c r="N142" s="1">
-        <v>276878.6</v>
+        <v>1500296.72</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>36579.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.11</v>
+        <v>59.63</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>66.566266327</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>699024.69</v>
+        <v>3919088.93</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>-408372.68</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>-10.420092202399</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>699024.69</v>
+        <v>3510716.25</v>
       </c>
       <c r="N143" s="1">
-        <v>699024.69</v>
+        <v>3510716.25</v>
       </c>
       <c r="O143" s="1">
-        <v>0.11</v>
+        <v>0.6</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>17919.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.98</v>
+        <v>19.035</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>21.16</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>483454.62</v>
+        <v>276878.6</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-27805.62</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-10.04253127544</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>483454.62</v>
+        <v>249072.98</v>
       </c>
       <c r="N144" s="1">
-        <v>483454.62</v>
+        <v>249072.98</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>59382.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.76</v>
+        <v>15.935</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.11</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1173388.32</v>
+        <v>699024.69</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0</v>
+        <v>-116138.32</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0</v>
+        <v>-16.614337327627</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1173388.32</v>
+        <v>582886.37</v>
       </c>
       <c r="N145" s="1">
-        <v>1173388.32</v>
+        <v>582886.37</v>
       </c>
       <c r="O145" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>26193.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D146" s="1">
-        <v>60.3</v>
+        <v>25.17</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>26.98</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1579437.9</v>
+        <v>483454.62</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>-32433.39</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>-6.7086730911787</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1579437.9</v>
+        <v>451021.23</v>
       </c>
       <c r="N146" s="1">
-        <v>1579437.9</v>
+        <v>451021.23</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>2919.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D147" s="1">
-        <v>82.0</v>
+        <v>20.05</v>
       </c>
       <c r="E147" s="1">
-        <v>82.0</v>
+        <v>19.76</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>239358.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I147" s="1">
-        <v>0.0</v>
+        <v>17220.78</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0</v>
+        <v>1.4676113360324</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>239358.0</v>
+        <v>1190609.1</v>
       </c>
       <c r="N147" s="1">
-        <v>239358.0</v>
+        <v>1190609.1</v>
       </c>
       <c r="O147" s="1">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>10045.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D148" s="1">
-        <v>140.75</v>
+        <v>67.65</v>
       </c>
       <c r="E148" s="1">
-        <v>105.4071567944</v>
+        <v>60.3</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1058814.89</v>
+        <v>1579437.9</v>
       </c>
       <c r="I148" s="1">
-        <v>355018.86</v>
+        <v>192518.55</v>
       </c>
       <c r="J148" s="1">
-        <v>33.529832584806</v>
+        <v>12.189054726368</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1413833.75</v>
+        <v>1771956.45</v>
       </c>
       <c r="N148" s="1">
-        <v>1413833.75</v>
+        <v>1771956.45</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>7013.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.2</v>
+        <v>71.7</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>82.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>709715.6</v>
+        <v>239358.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0</v>
+        <v>-30065.7</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0</v>
+        <v>-12.560975609756</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>709715.6</v>
+        <v>209292.3</v>
       </c>
       <c r="N149" s="1">
-        <v>709715.6</v>
+        <v>209292.3</v>
       </c>
       <c r="O149" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>46045.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D150" s="1">
-        <v>28.69</v>
+        <v>123.95</v>
       </c>
       <c r="E150" s="1">
-        <v>28.6376288414</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1318619.62</v>
+        <v>1058814.89</v>
       </c>
       <c r="I150" s="1">
-        <v>2411.43</v>
+        <v>186262.86</v>
       </c>
       <c r="J150" s="1">
-        <v>0.18287533140148</v>
+        <v>17.591635871309</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1321031.05</v>
+        <v>1245077.75</v>
       </c>
       <c r="N150" s="1">
-        <v>1321031.05</v>
+        <v>1245077.75</v>
       </c>
       <c r="O150" s="1">
         <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>53390.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D151" s="1">
-        <v>36.9</v>
+        <v>85.38</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1970091.0</v>
+        <v>709715.6</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0</v>
+        <v>-110945.66</v>
       </c>
       <c r="J151" s="1">
-        <v>0.0</v>
+        <v>-15.632411067194</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1970091.0</v>
+        <v>598769.94</v>
       </c>
       <c r="N151" s="1">
-        <v>1970091.0</v>
+        <v>598769.94</v>
       </c>
       <c r="O151" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>35350.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D152" s="1">
-        <v>27.8</v>
+        <v>21.44</v>
       </c>
       <c r="E152" s="1">
-        <v>31.8183923621</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1124780.17</v>
+        <v>1318619.62</v>
       </c>
       <c r="I152" s="1">
-        <v>-142050.17</v>
+        <v>-331414.82</v>
       </c>
       <c r="J152" s="1">
-        <v>-12.629149569733</v>
+        <v>-25.133466465485</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>982730.0</v>
+        <v>987204.8</v>
       </c>
       <c r="N152" s="1">
-        <v>982730.0</v>
+        <v>987204.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>26117.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D153" s="1">
-        <v>68.1</v>
+        <v>31.17</v>
       </c>
       <c r="E153" s="1">
-        <v>112.5835792779</v>
+        <v>36.9</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2940345.34</v>
+        <v>1970091.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-1161777.64</v>
+        <v>-305924.7</v>
       </c>
       <c r="J153" s="1">
-        <v>-39.511605123227</v>
+        <v>-15.528455284553</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1778567.7</v>
+        <v>1664166.3</v>
       </c>
       <c r="N153" s="1">
-        <v>1778567.7</v>
+        <v>1664166.3</v>
       </c>
       <c r="O153" s="1">
         <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>-6072800.43</v>
+        <v>35350.0</v>
       </c>
       <c r="D154" s="1">
-        <v>0.08882951</v>
+        <v>22.1</v>
       </c>
       <c r="E154" s="1">
-        <v>0.084671376</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F154" t="s">
-        <v>334</v>
+        <v>8</v>
       </c>
       <c r="G154">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I154" s="1">
-        <v>298229.54</v>
+        <v>-343545.17</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>-30.543316744284</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154" t="s">
-        <v>335</v>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>283729.55</v>
+        <v>781235.0</v>
       </c>
       <c r="N154" s="1">
-        <v>298229.54</v>
+        <v>781235.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>1095.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D155" s="1">
-        <v>268.9</v>
+        <v>65.44</v>
       </c>
       <c r="E155" s="1">
-        <v>252.631506849</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I155" s="1">
-        <v>1781400.0</v>
+        <v>-1231248.86</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>-41.87429426232</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>1781400.0</v>
+        <v>1709096.48</v>
       </c>
       <c r="N155" s="1">
-        <v>1781400.0</v>
+        <v>1709096.48</v>
       </c>
       <c r="O155" s="1">
         <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>336</v>
+      </c>
+      <c r="B156" t="s">
+        <v>337</v>
+      </c>
+      <c r="C156" s="1">
+        <v>-6072800.43</v>
+      </c>
+      <c r="D156" s="1">
+        <v>0.090328</v>
+      </c>
+      <c r="E156" s="1">
+        <v>0.084671376</v>
+      </c>
+      <c r="F156" t="s">
         <v>338</v>
       </c>
-      <c r="B156" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G156">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>20500.0</v>
+        <v>405704.43</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>339</v>
       </c>
       <c r="M156" s="1">
-        <v>20500.0</v>
+        <v>384725.72</v>
       </c>
       <c r="N156" s="1">
-        <v>20500.0</v>
+        <v>405704.43</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>340</v>
       </c>
       <c r="B157" t="s">
         <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>380.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>117.46</v>
+        <v>235.9</v>
       </c>
       <c r="E157" s="1">
-        <v>116.690842105</v>
+        <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>292280.0</v>
+        <v>-1246410.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>292280.0</v>
+        <v>-1246410.0</v>
       </c>
       <c r="N157" s="1">
-        <v>292280.0</v>
+        <v>-1246410.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.05</v>
+        <v>-0.21</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>342</v>
       </c>
       <c r="B158" t="s">
         <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>170.0</v>
+        <v>543.0</v>
       </c>
       <c r="D158" s="1">
-        <v>129.2</v>
+        <v>115.32</v>
       </c>
       <c r="E158" s="1">
-        <v>129.04</v>
+        <v>116.972796834</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>48600.0</v>
+        <v>-988880.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>48600.0</v>
+        <v>-988880.0</v>
       </c>
       <c r="N158" s="1">
-        <v>48600.0</v>
+        <v>-988880.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.17</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>344</v>
       </c>
       <c r="B159" t="s">
         <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>-48.0</v>
+        <v>-346.0</v>
       </c>
       <c r="D159" s="1">
-        <v>123.44</v>
+        <v>5436.0</v>
       </c>
       <c r="E159" s="1">
-        <v>123.27</v>
+        <v>5517.005780347</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-8160.0</v>
+        <v>280280.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-8160.0</v>
+        <v>280280.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-8160.0</v>
+        <v>280280.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>346</v>
       </c>
       <c r="B160" t="s">
         <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>1606000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.531</v>
+        <v>125.26</v>
       </c>
       <c r="E160" s="1">
-        <v>100.00551183</v>
+        <v>129.04</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>8439.34</v>
+        <v>166320.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.52545920694334</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>1614527.86</v>
+        <v>166320.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1619631.86</v>
+        <v>166320.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>348</v>
+      </c>
+      <c r="B161" t="s">
         <v>349</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>96.783</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-51753.54</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-3.2223342210304</v>
+      </c>
+      <c r="K161">
+        <v>0.53</v>
+      </c>
+      <c r="L161" t="s">
         <v>350</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>537580.8</v>
+        <v>1554334.98</v>
       </c>
       <c r="N161" s="1">
-        <v>546680.66</v>
+        <v>1562788.48</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>351</v>
+      </c>
+      <c r="B162" t="s">
         <v>352</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>105.84</v>
+      </c>
+      <c r="E162" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I162" s="1">
+        <v>22316.64</v>
+      </c>
+      <c r="J162" s="1">
+        <v>4.5158696009021</v>
+      </c>
+      <c r="K162">
+        <v>2.19</v>
+      </c>
+      <c r="L162" t="s">
         <v>353</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>507952.5</v>
+        <v>516499.2</v>
       </c>
       <c r="N162" s="1">
-        <v>512867.54</v>
+        <v>527178.38</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>354</v>
+      </c>
+      <c r="B163" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>104.759</v>
+        <v>100.459</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>29214.0</v>
+        <v>3414.0</v>
       </c>
       <c r="J163" s="1">
-        <v>4.8743617979778</v>
+        <v>0.56962658924817</v>
       </c>
       <c r="K163">
-        <v>3.86</v>
+        <v>4.13</v>
       </c>
       <c r="L163" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="M163" s="1">
-        <v>628554.0</v>
+        <v>602754.0</v>
       </c>
       <c r="N163" s="1">
-        <v>651742.36</v>
+        <v>627538.93</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>357</v>
+      </c>
+      <c r="B164" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C164" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>92.557</v>
+        <v>89.483</v>
       </c>
       <c r="E164" s="1">
         <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>10506.8</v>
+        <v>-35603.2</v>
       </c>
       <c r="J164" s="1">
-        <v>0.76255134636747</v>
+        <v>-2.583971151539</v>
       </c>
       <c r="K164">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="L164" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="M164" s="1">
-        <v>1388355.0</v>
+        <v>1342245.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1395983.42</v>
+        <v>1351491.58</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>360</v>
+      </c>
+      <c r="B165" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C165" s="1">
         <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.221</v>
+        <v>96.906</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>5372.73</v>
+        <v>-14616.72</v>
       </c>
       <c r="J165" s="1">
-        <v>0.89700996677741</v>
+        <v>-2.4403503473271</v>
       </c>
       <c r="K165">
-        <v>0.93</v>
+        <v>1.15</v>
       </c>
       <c r="L165" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="M165" s="1">
-        <v>604332.63</v>
+        <v>584343.18</v>
       </c>
       <c r="N165" s="1">
-        <v>609970.27</v>
+        <v>591281.81</v>
       </c>
       <c r="O165" s="1">
         <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>363</v>
+      </c>
+      <c r="B166" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C166" s="1">
         <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.079</v>
+        <v>95.948</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1044.0</v>
+        <v>-19830.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.17530956243136</v>
+        <v>-3.329874159975</v>
       </c>
       <c r="K166">
-        <v>0.97</v>
+        <v>1.14</v>
       </c>
       <c r="L166" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="M166" s="1">
-        <v>594474.0</v>
+        <v>575688.0</v>
       </c>
       <c r="N166" s="1">
-        <v>600293.18</v>
+        <v>582542.79</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>366</v>
+      </c>
+      <c r="B167" t="s">
         <v>367</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" s="1">
-        <v>500000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.692</v>
+        <v>99.708</v>
       </c>
       <c r="E167" s="1">
-        <v>100.705752</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>503528.76</v>
+        <v>618721.45</v>
       </c>
       <c r="I167" s="1">
-        <v>14931.24</v>
+        <v>-1528.93</v>
       </c>
       <c r="J167" s="1">
-        <v>2.9653201934285</v>
+        <v>-0.24711120004002</v>
       </c>
       <c r="K167">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>518460.0</v>
+        <v>617192.52</v>
       </c>
       <c r="N167" s="1">
-        <v>533809.32</v>
+        <v>617192.52</v>
       </c>
       <c r="O167" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.642</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-318.76</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-0.063305222128722</v>
+      </c>
+      <c r="K168">
+        <v>3.33</v>
+      </c>
+      <c r="L168" t="s">
         <v>370</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1581482.0</v>
+        <v>503210.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1630850.37</v>
+        <v>519853.84</v>
       </c>
       <c r="O168" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" t="s">
+        <v>372</v>
+      </c>
+      <c r="C169" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>108.989</v>
+      </c>
+      <c r="E169" s="1">
+        <v>104.89389286</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1468514.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>57331.5</v>
+      </c>
+      <c r="J169" s="1">
+        <v>3.9040472531936</v>
+      </c>
+      <c r="K169">
+        <v>3.86</v>
+      </c>
+      <c r="L169" t="s">
         <v>373</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>318123.0</v>
+        <v>1525846.0</v>
       </c>
       <c r="N169" s="1">
-        <v>330246.29</v>
+        <v>1579905.48</v>
       </c>
       <c r="O169" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1">
         <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.19</v>
+        <v>104.227</v>
       </c>
       <c r="E170" s="1">
-        <v>111.15333333</v>
+        <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>333460.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-5890.0</v>
+        <v>-7269.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.7663287950579</v>
+        <v>-2.2719174871074</v>
       </c>
       <c r="K170">
-        <v>4.69</v>
+        <v>4.33</v>
       </c>
       <c r="L170" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="M170" s="1">
-        <v>327570.0</v>
+        <v>312681.0</v>
       </c>
       <c r="N170" s="1">
-        <v>341640.21</v>
+        <v>325667.3</v>
       </c>
       <c r="O170" s="1">
         <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" t="s">
+        <v>378</v>
+      </c>
+      <c r="C171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>107.648</v>
+      </c>
+      <c r="E171" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-10516.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-3.1536016313801</v>
+      </c>
+      <c r="K171">
+        <v>5.09</v>
+      </c>
+      <c r="L171" t="s">
         <v>379</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>597492.0</v>
+        <v>322944.0</v>
       </c>
       <c r="N171" s="1">
-        <v>612335.84</v>
+        <v>338200.85</v>
       </c>
       <c r="O171" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" t="s">
+        <v>381</v>
+      </c>
+      <c r="C172" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>96.694</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-16434.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-2.7546186879607</v>
+      </c>
+      <c r="K172">
+        <v>2.65</v>
+      </c>
+      <c r="L172" t="s">
         <v>382</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>839894.28</v>
+        <v>580164.0</v>
       </c>
       <c r="N172" s="1">
-        <v>849509.12</v>
+        <v>596043.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" t="s">
+        <v>384</v>
+      </c>
+      <c r="C173" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>94.995</v>
+      </c>
+      <c r="E173" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>253923.71</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-9786.56</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-3.8541339837859</v>
+      </c>
+      <c r="K173">
+        <v>1.32</v>
+      </c>
+      <c r="L173" t="s">
         <v>385</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>365706.88</v>
+        <v>244137.15</v>
       </c>
       <c r="N173" s="1">
-        <v>366115.99</v>
+        <v>247538.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" t="s">
         <v>387</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>97.053</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-9676.26</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-2.6803441429517</v>
+      </c>
+      <c r="K174">
+        <v>0.33</v>
+      </c>
+      <c r="L174" t="s">
         <v>388</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>503345.0</v>
+        <v>351331.86</v>
       </c>
       <c r="N174" s="1">
-        <v>519646.37</v>
+        <v>352522.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>389</v>
+      </c>
+      <c r="B175" t="s">
         <v>390</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-11155.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-2.231</v>
+      </c>
+      <c r="K175">
+        <v>3.5</v>
+      </c>
+      <c r="L175" t="s">
         <v>391</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1299402.0</v>
+        <v>488845.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1336051.32</v>
+        <v>506368.97</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>392</v>
+      </c>
+      <c r="B176" t="s">
         <v>393</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.257</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-5598.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-0.4408085742701</v>
+      </c>
+      <c r="K176">
+        <v>3.02</v>
+      </c>
+      <c r="L176" t="s">
         <v>394</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>709268.0</v>
+        <v>1264341.0</v>
       </c>
       <c r="N176" s="1">
-        <v>728875.38</v>
+        <v>1303608.12</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>395</v>
+      </c>
+      <c r="B177" t="s">
         <v>396</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.457</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.35519714</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>702486.38</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-6287.38</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.89501806426482</v>
+      </c>
+      <c r="K177">
+        <v>2.98</v>
+      </c>
+      <c r="L177" t="s">
         <v>397</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1208634.84</v>
+        <v>696199.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1231209.93</v>
+        <v>717089.11</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>398</v>
+      </c>
+      <c r="B178" t="s">
         <v>399</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>97.809</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.93515957</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1208193.86</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-37420.13</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-3.0971958423957</v>
+      </c>
+      <c r="K178">
+        <v>2.07</v>
+      </c>
+      <c r="L178" t="s">
         <v>400</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>2314342.8</v>
+        <v>1170773.73</v>
       </c>
       <c r="N178" s="1">
-        <v>2314342.8</v>
+        <v>1195606.33</v>
       </c>
       <c r="O178" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>3490000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>88.943</v>
+        <v>89.476</v>
       </c>
       <c r="E179" s="1">
-        <v>86.855</v>
+        <v>81.011</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>3031239.5</v>
+        <v>2049578.3</v>
       </c>
       <c r="I179" s="1">
-        <v>72871.2</v>
+        <v>214164.5</v>
       </c>
       <c r="J179" s="1">
-        <v>2.4040066777963</v>
+        <v>10.449198257027</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>3104110.7</v>
+        <v>2263742.8</v>
       </c>
       <c r="N179" s="1">
-        <v>3104110.7</v>
+        <v>2263742.8</v>
       </c>
       <c r="O179" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>403</v>
       </c>
       <c r="B180" t="s">
         <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>720000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.982</v>
+        <v>86.67</v>
       </c>
       <c r="E180" s="1">
-        <v>99.799</v>
+        <v>86.855</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>718552.8</v>
+        <v>3031239.5</v>
       </c>
       <c r="I180" s="1">
-        <v>1317.6</v>
+        <v>-6456.5</v>
       </c>
       <c r="J180" s="1">
-        <v>0.18336857082736</v>
+        <v>-0.21299867595418</v>
       </c>
       <c r="K180">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>719870.4</v>
+        <v>3024783.0</v>
       </c>
       <c r="N180" s="1">
-        <v>727945.74</v>
+        <v>3024783.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.52</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>405</v>
+      </c>
+      <c r="B181" t="s">
         <v>406</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.353</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>718552.8</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-17611.2</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.4509263619876</v>
+      </c>
+      <c r="K181">
+        <v>1.3</v>
+      </c>
+      <c r="L181" t="s">
         <v>407</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>502832.72</v>
+        <v>700941.6</v>
       </c>
       <c r="N181" s="1">
-        <v>504705.52</v>
+        <v>710311.46</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>408</v>
+      </c>
+      <c r="B182" t="s">
         <v>409</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="E182" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-1255.75</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-0.25484465110453</v>
+      </c>
+      <c r="K182">
+        <v>0.57</v>
+      </c>
+      <c r="L182" t="s">
         <v>410</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>506685.0</v>
+        <v>491495.42</v>
       </c>
       <c r="N182" s="1">
-        <v>519294.59</v>
+        <v>494327.46</v>
       </c>
       <c r="O182" s="1">
         <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>411</v>
+      </c>
+      <c r="B183" t="s">
         <v>412</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-5130.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-1.0260923483113</v>
+      </c>
+      <c r="K183">
+        <v>2.72</v>
+      </c>
+      <c r="L183" t="s">
         <v>413</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>824808.0</v>
+        <v>494825.0</v>
       </c>
       <c r="N183" s="1">
-        <v>829164.16</v>
+        <v>508441.44</v>
       </c>
       <c r="O183" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>414</v>
+      </c>
+      <c r="B184" t="s">
         <v>415</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.009</v>
+      </c>
+      <c r="E184" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>821120.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-21048.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-2.5633281371785</v>
+      </c>
+      <c r="K184">
+        <v>0.76</v>
+      </c>
+      <c r="L184" t="s">
         <v>416</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>541805.0</v>
+        <v>800072.0</v>
       </c>
       <c r="N184" s="1">
-        <v>550887.19</v>
+        <v>806154.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>417</v>
+      </c>
+      <c r="B185" t="s">
         <v>418</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.089</v>
+      </c>
+      <c r="E185" s="1">
+        <v>100.465874</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>502329.37</v>
+      </c>
+      <c r="I185" s="1">
+        <v>23115.63</v>
+      </c>
+      <c r="J185" s="1">
+        <v>4.601687932362</v>
+      </c>
+      <c r="K185">
+        <v>2.1</v>
+      </c>
+      <c r="L185" t="s">
         <v>419</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>128446.44</v>
+        <v>525445.0</v>
       </c>
       <c r="N185" s="1">
-        <v>131727.84</v>
+        <v>535929.59</v>
       </c>
       <c r="O185" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>420</v>
+      </c>
+      <c r="B186" t="s">
         <v>421</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.914</v>
+      </c>
+      <c r="E186" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1364.46</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.0767631102218</v>
+      </c>
+      <c r="K186">
+        <v>2.94</v>
+      </c>
+      <c r="L186" t="s">
         <v>422</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1088609.94</v>
+        <v>125354.22</v>
       </c>
       <c r="N186" s="1">
-        <v>1093720.81</v>
+        <v>128971.77</v>
       </c>
       <c r="O186" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>423</v>
+      </c>
+      <c r="B187" t="s">
         <v>424</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>1083000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>97.887</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1077140.97</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-17024.76</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.5805507797183</v>
+      </c>
+      <c r="K187">
+        <v>0.66</v>
+      </c>
+      <c r="L187" t="s">
         <v>425</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>801472.0</v>
+        <v>1060116.21</v>
       </c>
       <c r="N187" s="1">
-        <v>804617.21</v>
+        <v>1067252.14</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>426</v>
+      </c>
+      <c r="B188" t="s">
         <v>427</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.218</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-16592.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.0887886234541</v>
+      </c>
+      <c r="K188">
+        <v>0.59</v>
+      </c>
+      <c r="L188" t="s">
         <v>428</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>719026.0</v>
+        <v>777744.0</v>
       </c>
       <c r="N188" s="1">
-        <v>721183.53</v>
+        <v>782500.16</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>429</v>
+      </c>
+      <c r="B189" t="s">
         <v>430</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="E189" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-23653.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-3.2804551279562</v>
+      </c>
+      <c r="K189">
+        <v>0.52</v>
+      </c>
+      <c r="L189" t="s">
         <v>431</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>447940.0</v>
+        <v>697375.0</v>
       </c>
       <c r="N189" s="1">
-        <v>452409.45</v>
+        <v>701042.81</v>
       </c>
       <c r="O189" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>432</v>
+      </c>
+      <c r="B190" t="s">
         <v>433</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>87.217</v>
+      </c>
+      <c r="E190" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1485.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0.34169351127474</v>
+      </c>
+      <c r="K190">
+        <v>0.96</v>
+      </c>
+      <c r="L190" t="s">
         <v>434</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>316686.0</v>
+        <v>436085.0</v>
       </c>
       <c r="N190" s="1">
-        <v>327967.22</v>
+        <v>440872.62</v>
       </c>
       <c r="O190" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>435</v>
+      </c>
+      <c r="B191" t="s">
         <v>436</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>102.551</v>
+      </c>
+      <c r="E191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-8781.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-2.7749862530575</v>
+      </c>
+      <c r="K191">
+        <v>4.05</v>
+      </c>
+      <c r="L191" t="s">
         <v>437</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>500625.0</v>
+        <v>307653.0</v>
       </c>
       <c r="N191" s="1">
-        <v>509039.38</v>
+        <v>319792.57</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192" t="s">
         <v>439</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>97.335</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>498700.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-12025.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-2.4112693001805</v>
+      </c>
+      <c r="K192">
+        <v>1.88</v>
+      </c>
+      <c r="L192" t="s">
         <v>440</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>1311258.0</v>
+        <v>486675.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1312580.26</v>
+        <v>496060.27</v>
       </c>
       <c r="O192" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193" t="s">
         <v>442</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-23874.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-1.837334979244</v>
+      </c>
+      <c r="K193">
+        <v>0.3</v>
+      </c>
+      <c r="L193" t="s">
         <v>443</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>811208.0</v>
+        <v>1275508.0</v>
       </c>
       <c r="N193" s="1">
-        <v>831846.36</v>
+        <v>1279354.58</v>
       </c>
       <c r="O193" s="1">
-        <v>0.13</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194" t="s">
         <v>445</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.787</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-16984.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-2.1038549202259</v>
+      </c>
+      <c r="K194">
+        <v>2.77</v>
+      </c>
+      <c r="L194" t="s">
         <v>446</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>6209410.55</v>
+        <v>790296.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6214163.78</v>
+        <v>812487.78</v>
       </c>
       <c r="O194" s="1">
-        <v>1.0</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>447</v>
+      </c>
+      <c r="B195" t="s">
         <v>448</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D195" s="1">
+        <v>88.641</v>
+      </c>
+      <c r="E195" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I195" s="1">
+        <v>88822.75</v>
+      </c>
+      <c r="J195" s="1">
+        <v>1.4888802086236</v>
+      </c>
+      <c r="K195">
+        <v>0.08</v>
+      </c>
+      <c r="L195" t="s">
         <v>449</v>
       </c>
-      <c r="C195" s="1">
-[...23 lines deleted...]
-      <c r="K195">
+      <c r="M195" s="1">
+        <v>6054564.62</v>
+      </c>
+      <c r="N195" s="1">
+        <v>6059710.84</v>
+      </c>
+      <c r="O195" s="1">
         <v>1.04</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>450</v>
+      </c>
+      <c r="B196" t="s">
         <v>451</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>97.37</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-15964.1</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-2.63</v>
+      </c>
+      <c r="K196">
+        <v>1.23</v>
+      </c>
+      <c r="L196" t="s">
         <v>452</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>1070920.0</v>
+        <v>591035.9</v>
       </c>
       <c r="N196" s="1">
-        <v>1085235.07</v>
+        <v>598530.14</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>453</v>
+      </c>
+      <c r="B197" t="s">
         <v>454</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>104.215</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>1006308.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>35842.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>3.5617325908171</v>
+      </c>
+      <c r="K197">
+        <v>1.7</v>
+      </c>
+      <c r="L197" t="s">
         <v>455</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>603546.0</v>
+        <v>1042150.0</v>
       </c>
       <c r="N197" s="1">
-        <v>606217.61</v>
+        <v>1059197.95</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" t="s">
         <v>457</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.733</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-13770.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-2.2943575798776</v>
+      </c>
+      <c r="K198">
+        <v>0.66</v>
+      </c>
+      <c r="L198" t="s">
         <v>458</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>896800.38</v>
+        <v>586398.0</v>
       </c>
       <c r="N198" s="1">
-        <v>925505.29</v>
+        <v>590374.35</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" t="s">
         <v>460</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>86.338</v>
+      </c>
+      <c r="E199" s="1">
+        <v>87.081</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1741620.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-14860.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-0.85322860325444</v>
+      </c>
+      <c r="K199">
+        <v>0.09</v>
+      </c>
+      <c r="L199" t="s">
         <v>461</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>191376.0</v>
+        <v>1726760.0</v>
       </c>
       <c r="N199" s="1">
-        <v>191654.08</v>
+        <v>1728557.26</v>
       </c>
       <c r="O199" s="1">
-        <v>0.03</v>
+        <v>0.3</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>462</v>
       </c>
       <c r="B200" t="s">
         <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>500000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>103.349</v>
+        <v>101.645</v>
       </c>
       <c r="E200" s="1">
-        <v>99.406</v>
+        <v>100.08714286</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>497030.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I200" s="1">
-        <v>19715.0</v>
+        <v>13413.15</v>
       </c>
       <c r="J200" s="1">
-        <v>3.9665613745649</v>
+        <v>1.5565007636203</v>
       </c>
       <c r="K200">
-        <v>4.07</v>
+        <v>3.57</v>
       </c>
       <c r="L200" t="s">
         <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>516745.0</v>
+        <v>875163.45</v>
       </c>
       <c r="N200" s="1">
-        <v>537087.47</v>
+        <v>905911.77</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>465</v>
       </c>
       <c r="B201" t="s">
         <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.766</v>
+        <v>93.979</v>
       </c>
       <c r="E201" s="1">
-        <v>100.19733333</v>
+        <v>99.602</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300592.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1706.0</v>
+        <v>-11246.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.56754670782988</v>
+        <v>-5.6454689664866</v>
       </c>
       <c r="K201">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.24</v>
+      </c>
+      <c r="L201">
+        <v>479.45</v>
       </c>
       <c r="M201" s="1">
-        <v>302298.0</v>
+        <v>187958.0</v>
       </c>
       <c r="N201" s="1">
-        <v>303810.33</v>
+        <v>188437.45</v>
       </c>
       <c r="O201" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" t="s">
         <v>468</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.275</v>
+        <v>100.456</v>
       </c>
       <c r="E202" s="1">
-        <v>102.46222222</v>
+        <v>99.406</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>922160.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-1685.0</v>
+        <v>5250.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.18272317168387</v>
+        <v>1.0562742691588</v>
       </c>
       <c r="K202">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.18</v>
+      </c>
+      <c r="L202">
+        <v>904.11</v>
       </c>
       <c r="M202" s="1">
-        <v>920475.0</v>
+        <v>502280.0</v>
       </c>
       <c r="N202" s="1">
-        <v>924617.47</v>
+        <v>503184.11</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>469</v>
+      </c>
+      <c r="B203" t="s">
+        <v>470</v>
+      </c>
+      <c r="C203" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>97.74</v>
+      </c>
+      <c r="E203" s="1">
+        <v>100.19733333</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>300592.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-7372.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-2.4524937456752</v>
+      </c>
+      <c r="K203">
+        <v>0.73</v>
+      </c>
+      <c r="L203" t="s">
         <v>471</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>615332.38</v>
+        <v>293220.0</v>
       </c>
       <c r="N203" s="1">
-        <v>621350.42</v>
+        <v>295422.74</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>472</v>
+      </c>
+      <c r="B204" t="s">
+        <v>473</v>
+      </c>
+      <c r="C204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.17</v>
+      </c>
+      <c r="E204" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-29630.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-3.2131083542986</v>
+      </c>
+      <c r="K204">
+        <v>0.69</v>
+      </c>
+      <c r="L204" t="s">
         <v>474</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>12208051.59</v>
+        <v>892530.0</v>
       </c>
       <c r="N204" s="1">
-        <v>12208051.59</v>
+        <v>898743.7</v>
       </c>
       <c r="O204" s="1">
-        <v>1.97</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>475</v>
+      </c>
+      <c r="B205" t="s">
         <v>476</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>97.31</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-13618.52</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-2.228518607829</v>
+      </c>
+      <c r="K205">
+        <v>1.17</v>
+      </c>
+      <c r="L205" t="s">
         <v>477</v>
       </c>
-      <c r="C205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>801800.0</v>
+        <v>597483.4</v>
       </c>
       <c r="N205" s="1">
-        <v>813117.81</v>
+        <v>604693.69</v>
       </c>
       <c r="O205" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>478</v>
+      </c>
+      <c r="B206" t="s">
         <v>479</v>
       </c>
-      <c r="B206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C206" s="1">
-        <v>1400000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D206" s="1">
-        <v>92.805</v>
+        <v>86.358</v>
       </c>
       <c r="E206" s="1">
-        <v>83.781</v>
+        <v>87.49698395</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1172934.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I206" s="1">
-        <v>126336.0</v>
+        <v>-156892.73</v>
       </c>
       <c r="J206" s="1">
-        <v>10.77093851828</v>
+        <v>-1.3017408378704</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1299270.0</v>
+        <v>11895639.19</v>
       </c>
       <c r="N206" s="1">
-        <v>1299270.0</v>
+        <v>11895639.19</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>2.04</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>480</v>
+      </c>
+      <c r="B207" t="s">
         <v>481</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>97.05</v>
+      </c>
+      <c r="E207" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>795680.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-19280.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-2.4230846571486</v>
+      </c>
+      <c r="K207">
+        <v>1.61</v>
+      </c>
+      <c r="L207" t="s">
         <v>482</v>
       </c>
-      <c r="C207" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>501875.0</v>
+        <v>776400.0</v>
       </c>
       <c r="N207" s="1">
-        <v>507660.96</v>
+        <v>789271.23</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" t="s">
         <v>484</v>
       </c>
-      <c r="B208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.97</v>
+        <v>91.012</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>83.781</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>594462.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-6642.0</v>
+        <v>101234.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.1173127971174</v>
+        <v>8.6308351535551</v>
       </c>
       <c r="K208">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.0</v>
+      </c>
+      <c r="L208">
+        <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>587820.0</v>
+        <v>1274168.0</v>
       </c>
       <c r="N208" s="1">
-        <v>596967.95</v>
+        <v>1274168.0</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" t="s">
+        <v>486</v>
+      </c>
+      <c r="C209" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>96.801</v>
+      </c>
+      <c r="E209" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-18245.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-3.6326530612245</v>
+      </c>
+      <c r="K209">
+        <v>1.38</v>
+      </c>
+      <c r="L209" t="s">
         <v>487</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>571434.0</v>
+        <v>484005.0</v>
       </c>
       <c r="N209" s="1">
-        <v>573836.05</v>
+        <v>490905.68</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>488</v>
+      </c>
+      <c r="B210" t="s">
+        <v>489</v>
+      </c>
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>95.215</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-23172.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-3.8979783400789</v>
+      </c>
+      <c r="K210">
+        <v>1.73</v>
+      </c>
+      <c r="L210" t="s">
         <v>490</v>
       </c>
-      <c r="B210" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>653588.32</v>
+        <v>571290.0</v>
       </c>
       <c r="N210" s="1">
-        <v>680924.37</v>
+        <v>581646.16</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
         <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.568</v>
+        <v>93.98</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.475705</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>599766.0</v>
+        <v>554854.23</v>
       </c>
       <c r="I211" s="1">
-        <v>39642.0</v>
+        <v>9025.77</v>
       </c>
       <c r="J211" s="1">
-        <v>6.6095777353168</v>
+        <v>1.6266921133502</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
+        <v>0.45</v>
       </c>
       <c r="L211" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>639408.0</v>
+        <v>563880.0</v>
       </c>
       <c r="N211" s="1">
-        <v>657839.51</v>
+        <v>566584.11</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>494</v>
+      </c>
+      <c r="B212" t="s">
+        <v>495</v>
+      </c>
+      <c r="C212" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>102.813</v>
+      </c>
+      <c r="E212" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="I212" s="1">
+        <v>17617.6</v>
+      </c>
+      <c r="J212" s="1">
+        <v>2.8613448320711</v>
+      </c>
+      <c r="K212">
+        <v>4.71</v>
+      </c>
+      <c r="L212" t="s">
         <v>496</v>
       </c>
-      <c r="B212" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>413560.0</v>
+        <v>633328.08</v>
       </c>
       <c r="N212" s="1">
-        <v>423642.19</v>
+        <v>662347.59</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>497</v>
+      </c>
+      <c r="B213" t="s">
+        <v>498</v>
+      </c>
+      <c r="C213" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>102.711</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>599766.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>16500.0</v>
+      </c>
+      <c r="J213" s="1">
+        <v>2.7510729184382</v>
+      </c>
+      <c r="K213">
+        <v>3.35</v>
+      </c>
+      <c r="L213" t="s">
         <v>499</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>719572.0</v>
+        <v>616266.0</v>
       </c>
       <c r="N213" s="1">
-        <v>742039.12</v>
+        <v>636380.38</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
         <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.596</v>
+        <v>100.46</v>
       </c>
       <c r="E214" s="1">
-        <v>98.434</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>393736.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4648.0</v>
+        <v>3396.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.1804864172948</v>
+        <v>0.85231550732349</v>
       </c>
       <c r="K214">
-        <v>2.57</v>
+        <v>2.75</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>398384.0</v>
+        <v>401840.0</v>
       </c>
       <c r="N214" s="1">
-        <v>408673.04</v>
+        <v>412842.74</v>
       </c>
       <c r="O214" s="1">
         <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>503</v>
+      </c>
+      <c r="B215" t="s">
+        <v>504</v>
+      </c>
+      <c r="C215" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>98.702</v>
+      </c>
+      <c r="E215" s="1">
+        <v>101.42472727</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>1115672.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-29950.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-2.6844807434443</v>
+      </c>
+      <c r="K215">
+        <v>3.45</v>
+      </c>
+      <c r="L215" t="s">
         <v>505</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>637740.0</v>
+        <v>1085722.0</v>
       </c>
       <c r="N215" s="1">
-        <v>658343.42</v>
+        <v>1123638.09</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>506</v>
+      </c>
+      <c r="B216" t="s">
+        <v>507</v>
+      </c>
+      <c r="C216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>102.382</v>
+      </c>
+      <c r="E216" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>597966.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>16326.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>2.73025556637</v>
+      </c>
+      <c r="K216">
+        <v>3.7</v>
+      </c>
+      <c r="L216" t="s">
         <v>508</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>483485.0</v>
+        <v>614292.0</v>
       </c>
       <c r="N216" s="1">
-        <v>488022.67</v>
+        <v>636492.0</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>104.84</v>
+        <v>95.303</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.104</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>500000.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I217" s="1">
-        <v>24200.0</v>
+        <v>-19005.0</v>
       </c>
       <c r="J217" s="1">
-        <v>4.84</v>
+        <v>-3.8353648692283</v>
       </c>
       <c r="K217">
-        <v>3.85</v>
+        <v>0.98</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>524200.0</v>
+        <v>476515.0</v>
       </c>
       <c r="N217" s="1">
-        <v>543440.0</v>
+        <v>481412.26</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>108.788</v>
+        <v>102.319</v>
       </c>
       <c r="E218" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>546500.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-2560.0</v>
+        <v>11595.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.46843549862763</v>
+        <v>2.319</v>
       </c>
       <c r="K218">
-        <v>0.56</v>
+        <v>4.12</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>543940.0</v>
+        <v>511595.0</v>
       </c>
       <c r="N218" s="1">
-        <v>546744.79</v>
+        <v>532218.7</v>
       </c>
       <c r="O218" s="1">
         <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>515</v>
+      </c>
+      <c r="B219" t="s">
+        <v>516</v>
+      </c>
+      <c r="C219" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>105.963</v>
+      </c>
+      <c r="E219" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-16685.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-3.0530649588289</v>
+      </c>
+      <c r="K219">
+        <v>0.86</v>
+      </c>
+      <c r="L219" t="s">
         <v>517</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>602910.0</v>
+        <v>529815.0</v>
       </c>
       <c r="N219" s="1">
-        <v>605014.11</v>
+        <v>534130.07</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
         <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.882</v>
+        <v>98.013</v>
       </c>
       <c r="E220" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>597918.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>13374.0</v>
+        <v>-11034.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.2367615626223</v>
+        <v>-1.8417257541161</v>
       </c>
       <c r="K220">
-        <v>1.49</v>
+        <v>0.58</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>611292.0</v>
+        <v>588078.0</v>
       </c>
       <c r="N220" s="1">
-        <v>620224.19</v>
+        <v>591562.93</v>
       </c>
       <c r="O220" s="1">
         <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>101.471</v>
+        <v>98.932</v>
       </c>
       <c r="E221" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>610320.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1494.0</v>
+        <v>-4326.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.24478961856076</v>
+        <v>-0.72351058171856</v>
       </c>
       <c r="K221">
-        <v>3.11</v>
+        <v>1.68</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>608826.0</v>
+        <v>593592.0</v>
       </c>
       <c r="N221" s="1">
-        <v>627475.97</v>
+        <v>603689.26</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>524</v>
+      </c>
+      <c r="B222" t="s">
+        <v>525</v>
+      </c>
+      <c r="C222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.337</v>
+      </c>
+      <c r="E222" s="1">
+        <v>101.72</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>610320.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-20298.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>-3.3257963035785</v>
+      </c>
+      <c r="K222">
+        <v>3.31</v>
+      </c>
+      <c r="L222" t="s">
         <v>526</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>408932.0</v>
+        <v>590022.0</v>
       </c>
       <c r="N222" s="1">
-        <v>419769.81</v>
+        <v>609858.79</v>
       </c>
       <c r="O222" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>527</v>
+      </c>
+      <c r="B223" t="s">
+        <v>528</v>
+      </c>
+      <c r="C223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.971</v>
+      </c>
+      <c r="E223" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>398080.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>1804.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0.45317524115756</v>
+      </c>
+      <c r="K223">
+        <v>2.91</v>
+      </c>
+      <c r="L223" t="s">
         <v>529</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>1062010.0</v>
+        <v>399884.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1086530.55</v>
+        <v>411520.38</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>530</v>
+      </c>
+      <c r="B224" t="s">
+        <v>531</v>
+      </c>
+      <c r="C224" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>103.744</v>
+      </c>
+      <c r="E224" s="1">
+        <v>100.710578</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>1007105.78</v>
+      </c>
+      <c r="I224" s="1">
+        <v>30334.22</v>
+      </c>
+      <c r="J224" s="1">
+        <v>3.0120192538265</v>
+      </c>
+      <c r="K224">
+        <v>2.74</v>
+      </c>
+      <c r="L224" t="s">
         <v>532</v>
       </c>
-      <c r="B224" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>301956.0</v>
+        <v>1037440.0</v>
       </c>
       <c r="N224" s="1">
-        <v>302455.32</v>
+        <v>1064837.26</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>533</v>
+      </c>
+      <c r="B225" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>95.091</v>
+        <v>98.354</v>
       </c>
       <c r="E225" s="1">
-        <v>90.9</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>272700.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>12573.0</v>
+        <v>-3705.0</v>
       </c>
       <c r="J225" s="1">
-        <v>4.6105610561056</v>
+        <v>-1.2400967978391</v>
       </c>
       <c r="K225">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="L225" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="M225" s="1">
-        <v>285273.0</v>
+        <v>295062.0</v>
       </c>
       <c r="N225" s="1">
-        <v>286768.89</v>
+        <v>296143.85</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>536</v>
+      </c>
+      <c r="B226" t="s">
         <v>537</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>92.989</v>
+      </c>
+      <c r="E226" s="1">
+        <v>90.9</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>272700.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>6267.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>2.2981298129813</v>
+      </c>
+      <c r="K226">
+        <v>0.6</v>
+      </c>
+      <c r="L226" t="s">
         <v>538</v>
       </c>
-      <c r="C226" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>417888.0</v>
+        <v>278967.0</v>
       </c>
       <c r="N226" s="1">
-        <v>424512.66</v>
+        <v>280764.95</v>
       </c>
       <c r="O226" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>539</v>
+      </c>
+      <c r="B227" t="s">
         <v>540</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>101.587</v>
+      </c>
+      <c r="E227" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>394020.2</v>
+      </c>
+      <c r="I227" s="1">
+        <v>12327.8</v>
+      </c>
+      <c r="J227" s="1">
+        <v>3.1287228421284</v>
+      </c>
+      <c r="K227">
+        <v>1.88</v>
+      </c>
+      <c r="L227" t="s">
         <v>541</v>
       </c>
-      <c r="C227" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>781335.0</v>
+        <v>406348.0</v>
       </c>
       <c r="N227" s="1">
-        <v>784894.93</v>
+        <v>413864.44</v>
       </c>
       <c r="O227" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>542</v>
+      </c>
+      <c r="B228" t="s">
         <v>543</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>83.643</v>
+      </c>
+      <c r="E228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-20853.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-2.6954397394137</v>
+      </c>
+      <c r="K228">
+        <v>0.43</v>
+      </c>
+      <c r="L228" t="s">
         <v>544</v>
       </c>
-      <c r="C228" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>504645.0</v>
+        <v>752787.0</v>
       </c>
       <c r="N228" s="1">
-        <v>506576.51</v>
+        <v>756670.56</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>545</v>
+      </c>
+      <c r="B229" t="s">
         <v>546</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.542</v>
+      </c>
+      <c r="E229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-10540.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-2.0943864878291</v>
+      </c>
+      <c r="K229">
+        <v>0.56</v>
+      </c>
+      <c r="L229" t="s">
         <v>547</v>
       </c>
-      <c r="C229" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>302199.0</v>
+        <v>492710.0</v>
       </c>
       <c r="N229" s="1">
-        <v>309570.58</v>
+        <v>495504.52</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>548</v>
+      </c>
+      <c r="B230" t="s">
         <v>549</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.078</v>
+      </c>
+      <c r="E230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-7626.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-2.5263367123832</v>
+      </c>
+      <c r="K230">
+        <v>2.64</v>
+      </c>
+      <c r="L230" t="s">
         <v>550</v>
       </c>
-      <c r="C230" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>788748.24</v>
+        <v>294234.0</v>
       </c>
       <c r="N230" s="1">
-        <v>807577.19</v>
+        <v>302144.96</v>
       </c>
       <c r="O230" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>551</v>
+      </c>
+      <c r="B231" t="s">
         <v>552</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E231" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-18838.62</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-2.4324496438292</v>
+      </c>
+      <c r="K231">
+        <v>2.63</v>
+      </c>
+      <c r="L231" t="s">
         <v>553</v>
       </c>
-      <c r="C231" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>293746.8</v>
+        <v>755632.5</v>
       </c>
       <c r="N231" s="1">
-        <v>296767.96</v>
+        <v>776081.97</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>554</v>
+      </c>
+      <c r="B232" t="s">
         <v>555</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.777</v>
+      </c>
+      <c r="E232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-2302.6</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-0.79742093581464</v>
+      </c>
+      <c r="K232">
+        <v>1.23</v>
+      </c>
+      <c r="L232" t="s">
         <v>556</v>
       </c>
-      <c r="C232" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>402692.0</v>
+        <v>286453.3</v>
       </c>
       <c r="N232" s="1">
-        <v>408337.3</v>
+        <v>290016.72</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>557</v>
+      </c>
+      <c r="B233" t="s">
         <v>558</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.715</v>
+        <v>98.092</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>8780.2</v>
+        <v>-7632.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.715</v>
+        <v>-1.908</v>
       </c>
       <c r="K233">
-        <v>0.41</v>
+        <v>1.62</v>
       </c>
       <c r="L233" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="M233" s="1">
-        <v>1236780.2</v>
+        <v>392368.0</v>
       </c>
       <c r="N233" s="1">
-        <v>1241768.37</v>
+        <v>398866.19</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>560</v>
+      </c>
+      <c r="B234" t="s">
         <v>561</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.88</v>
+        <v>97.718</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>7612.0</v>
+        <v>-28022.96</v>
       </c>
       <c r="J234" s="1">
-        <v>0.88</v>
+        <v>-2.282</v>
       </c>
       <c r="K234">
-        <v>1.86</v>
+        <v>0.6</v>
       </c>
       <c r="L234" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="M234" s="1">
-        <v>872612.0</v>
+        <v>1199977.04</v>
       </c>
       <c r="N234" s="1">
-        <v>888687.11</v>
+        <v>1207401.29</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>563</v>
+      </c>
+      <c r="B235" t="s">
         <v>564</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-22403.5</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-2.59</v>
+      </c>
+      <c r="K235">
+        <v>2.07</v>
+      </c>
+      <c r="L235" t="s">
         <v>565</v>
       </c>
-      <c r="C235" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>603810.0</v>
+        <v>842596.5</v>
       </c>
       <c r="N235" s="1">
-        <v>621567.53</v>
+        <v>860526.43</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>566</v>
+      </c>
+      <c r="B236" t="s">
         <v>567</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>97.851</v>
+      </c>
+      <c r="E236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-15414.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-2.558255327624</v>
+      </c>
+      <c r="K236">
+        <v>3.17</v>
+      </c>
+      <c r="L236" t="s">
         <v>568</v>
       </c>
-      <c r="C236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>704879.0</v>
+        <v>587106.0</v>
       </c>
       <c r="N236" s="1">
-        <v>704962.9</v>
+        <v>606114.9</v>
       </c>
       <c r="O236" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>569</v>
       </c>
       <c r="B237" t="s">
         <v>570</v>
       </c>
       <c r="C237" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.185</v>
+        <v>96.931</v>
       </c>
       <c r="E237" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>284175.32</v>
+        <v>694813.0</v>
       </c>
       <c r="I237" s="1">
-        <v>2353.78</v>
+        <v>-16296.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.82828445482176</v>
+        <v>-2.345379260319</v>
       </c>
       <c r="K237">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="L237" t="s">
         <v>571</v>
       </c>
       <c r="M237" s="1">
-        <v>286529.1</v>
+        <v>678517.0</v>
       </c>
       <c r="N237" s="1">
-        <v>288732.87</v>
+        <v>680362.89</v>
       </c>
       <c r="O237" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>572</v>
       </c>
       <c r="B238" t="s">
         <v>573</v>
       </c>
       <c r="C238" s="1">
-        <v>500000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>108.683</v>
+        <v>97.298</v>
       </c>
       <c r="E238" s="1">
-        <v>107.973</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>539865.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I238" s="1">
-        <v>3550.0</v>
+        <v>-5903.04</v>
       </c>
       <c r="J238" s="1">
-        <v>0.6575718003575</v>
+        <v>-2.0772528733319</v>
       </c>
       <c r="K238">
-        <v>1.85</v>
+        <v>0.95</v>
       </c>
       <c r="L238" t="s">
         <v>574</v>
       </c>
       <c r="M238" s="1">
-        <v>543415.0</v>
+        <v>278272.28</v>
       </c>
       <c r="N238" s="1">
-        <v>552654.73</v>
+        <v>280990.26</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>575</v>
       </c>
       <c r="B239" t="s">
         <v>576</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>103.112</v>
+        <v>105.303</v>
       </c>
       <c r="E239" s="1">
-        <v>100.4</v>
+        <v>107.973</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>602400.0</v>
+        <v>539865.0</v>
       </c>
       <c r="I239" s="1">
-        <v>16272.0</v>
+        <v>-13350.0</v>
       </c>
       <c r="J239" s="1">
-        <v>2.7011952191235</v>
+        <v>-2.4728404323303</v>
       </c>
       <c r="K239">
-        <v>2.81</v>
+        <v>2.12</v>
       </c>
       <c r="L239" t="s">
         <v>577</v>
       </c>
       <c r="M239" s="1">
-        <v>618672.0</v>
+        <v>526515.0</v>
       </c>
       <c r="N239" s="1">
-        <v>635552.14</v>
+        <v>537121.16</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>578</v>
       </c>
       <c r="B240" t="s">
         <v>579</v>
       </c>
       <c r="C240" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.151</v>
+        <v>100.181</v>
       </c>
       <c r="E240" s="1">
-        <v>99.228</v>
+        <v>100.4</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>1033955.76</v>
+        <v>602400.0</v>
       </c>
       <c r="I240" s="1">
-        <v>9617.66</v>
+        <v>-1314.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.93018099729915</v>
+        <v>-0.21812749003984</v>
       </c>
       <c r="K240">
-        <v>2.31</v>
+        <v>3.04</v>
       </c>
       <c r="L240" t="s">
         <v>580</v>
       </c>
       <c r="M240" s="1">
-        <v>1043573.42</v>
+        <v>601086.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1067621.5</v>
+        <v>619303.81</v>
       </c>
       <c r="O240" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>581</v>
       </c>
       <c r="B241" t="s">
         <v>582</v>
       </c>
       <c r="C241" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.638</v>
+        <v>99.178</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>497585.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I241" s="1">
-        <v>5605.0</v>
+        <v>-3858.0</v>
       </c>
       <c r="J241" s="1">
-        <v>1.1264407086226</v>
+        <v>-0.64415303393074</v>
       </c>
       <c r="K241">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.01</v>
+      </c>
+      <c r="L241">
+        <v>63.7</v>
       </c>
       <c r="M241" s="1">
-        <v>503190.0</v>
+        <v>595068.0</v>
       </c>
       <c r="N241" s="1">
-        <v>515071.85</v>
+        <v>595131.7</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>583</v>
+      </c>
+      <c r="B242" t="s">
         <v>584</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>97.63</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-16651.16</v>
+      </c>
+      <c r="J242" s="1">
+        <v>-1.6104325392026</v>
+      </c>
+      <c r="K242">
+        <v>2.47</v>
+      </c>
+      <c r="L242" t="s">
         <v>585</v>
       </c>
-      <c r="C242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>552882.0</v>
+        <v>1017304.6</v>
       </c>
       <c r="N242" s="1">
-        <v>558306.66</v>
+        <v>1043076.26</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>586</v>
+      </c>
+      <c r="B243" t="s">
         <v>587</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="E243" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>497585.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-7295.0</v>
+      </c>
+      <c r="J243" s="1">
+        <v>-1.4660811720611</v>
+      </c>
+      <c r="K243">
+        <v>2.57</v>
+      </c>
+      <c r="L243" t="s">
         <v>588</v>
       </c>
-      <c r="C243" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>1249860.0</v>
+        <v>490290.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1256994.25</v>
+        <v>503142.74</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>589</v>
+      </c>
+      <c r="B244" t="s">
         <v>590</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>89.511</v>
+      </c>
+      <c r="E244" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="I244" s="1">
+        <v>49458.86</v>
+      </c>
+      <c r="J244" s="1">
+        <v>10.143177969051</v>
+      </c>
+      <c r="K244">
+        <v>1.01</v>
+      </c>
+      <c r="L244" t="s">
         <v>591</v>
       </c>
-      <c r="C244" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>307197.36</v>
+        <v>537066.0</v>
       </c>
       <c r="N244" s="1">
-        <v>311558.04</v>
+        <v>543137.92</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>592</v>
+      </c>
+      <c r="B245" t="s">
         <v>593</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>101.693</v>
+      </c>
+      <c r="E245" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>24139.0</v>
+      </c>
+      <c r="J245" s="1">
+        <v>2.0180123844548</v>
+      </c>
+      <c r="K245">
+        <v>0.82</v>
+      </c>
+      <c r="L245" t="s">
         <v>594</v>
       </c>
-      <c r="C245" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>209426.0</v>
+        <v>1220316.0</v>
       </c>
       <c r="N245" s="1">
-        <v>216089.01</v>
+        <v>1230125.59</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>595</v>
+      </c>
+      <c r="B246" t="s">
         <v>596</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>92.312</v>
+      </c>
+      <c r="E246" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="I246" s="1">
+        <v>11499.92</v>
+      </c>
+      <c r="J246" s="1">
+        <v>3.9987070525443</v>
+      </c>
+      <c r="K246">
+        <v>1.45</v>
+      </c>
+      <c r="L246" t="s">
         <v>597</v>
       </c>
-      <c r="C246" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>1003310.0</v>
+        <v>299090.88</v>
       </c>
       <c r="N246" s="1">
-        <v>1033145.62</v>
+        <v>303801.09</v>
       </c>
       <c r="O246" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>598</v>
+      </c>
+      <c r="B247" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>91.393</v>
+        <v>101.661</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>102.316</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>179750.0</v>
+        <v>204632.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3036.0</v>
+        <v>-1310.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.6890125173853</v>
+        <v>-0.64017357988975</v>
       </c>
       <c r="K247">
+        <v>3.56</v>
+      </c>
+      <c r="L247" t="s">
+        <v>600</v>
+      </c>
+      <c r="M247" s="1">
+        <v>203322.0</v>
+      </c>
+      <c r="N247" s="1">
+        <v>210445.29</v>
+      </c>
+      <c r="O247" s="1">
         <v>0.04</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>601</v>
       </c>
       <c r="B248" t="s">
         <v>602</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>91.655</v>
+        <v>97.584</v>
       </c>
       <c r="E248" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>89875.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1780.0</v>
+        <v>-27460.0</v>
       </c>
       <c r="J248" s="1">
-        <v>1.980528511822</v>
+        <v>-2.7369680055816</v>
       </c>
       <c r="K248">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>115.75</v>
+        <v>0.16</v>
+      </c>
+      <c r="L248" t="s">
+        <v>603</v>
       </c>
       <c r="M248" s="1">
-        <v>91655.0</v>
+        <v>975840.0</v>
       </c>
       <c r="N248" s="1">
-        <v>91770.75</v>
+        <v>977401.64</v>
       </c>
       <c r="O248" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B249" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C249" s="1">
-        <v>4749722.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>103.467</v>
+        <v>89.574</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67400008</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4734237.91</v>
+        <v>179750.0</v>
       </c>
       <c r="I249" s="1">
-        <v>180156.95</v>
+        <v>-602.0</v>
       </c>
       <c r="J249" s="1">
-        <v>3.8054055040086</v>
+        <v>-0.33490959666203</v>
       </c>
       <c r="K249">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.07</v>
+      </c>
+      <c r="L249">
+        <v>134.25</v>
       </c>
       <c r="M249" s="1">
-        <v>4914394.86</v>
+        <v>179148.0</v>
       </c>
       <c r="N249" s="1">
-        <v>4949968.98</v>
+        <v>179282.25</v>
       </c>
       <c r="O249" s="1">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>606</v>
       </c>
       <c r="B250" t="s">
         <v>607</v>
       </c>
       <c r="C250" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.389</v>
+        <v>90.224</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>89.875</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>399064.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2492.0</v>
+        <v>349.0</v>
       </c>
       <c r="J250" s="1">
-        <v>0.62446123929996</v>
+        <v>0.38831710709318</v>
       </c>
       <c r="K250">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>0.13</v>
+      </c>
+      <c r="L250">
+        <v>130.14</v>
       </c>
       <c r="M250" s="1">
-        <v>401556.0</v>
+        <v>90224.0</v>
       </c>
       <c r="N250" s="1">
-        <v>409706.68</v>
+        <v>90354.14</v>
       </c>
       <c r="O250" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>608</v>
+      </c>
+      <c r="B251" t="s">
         <v>609</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" s="1">
+        <v>4749722.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.635</v>
+      </c>
+      <c r="E251" s="1">
+        <v>99.67400008</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>4734237.91</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-1852.4</v>
+      </c>
+      <c r="J251" s="1">
+        <v>-0.039127733654602</v>
+      </c>
+      <c r="K251">
+        <v>0.94</v>
+      </c>
+      <c r="L251" t="s">
         <v>610</v>
       </c>
-      <c r="C251" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>523203.2</v>
+        <v>4732385.51</v>
       </c>
       <c r="N251" s="1">
-        <v>527103.63</v>
+        <v>4777182.55</v>
       </c>
       <c r="O251" s="1">
-        <v>0.08</v>
+        <v>0.82</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>611</v>
+      </c>
+      <c r="B252" t="s">
         <v>612</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>97.357</v>
+      </c>
+      <c r="E252" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-9636.0</v>
+      </c>
+      <c r="J252" s="1">
+        <v>-2.4146502816591</v>
+      </c>
+      <c r="K252">
+        <v>2.28</v>
+      </c>
+      <c r="L252" t="s">
         <v>613</v>
       </c>
-      <c r="C252" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>463042.23</v>
+        <v>389428.0</v>
       </c>
       <c r="N252" s="1">
-        <v>466133.46</v>
+        <v>398556.77</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>614</v>
+      </c>
+      <c r="B253" t="s">
         <v>615</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>97.56</v>
+      </c>
+      <c r="E253" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>519714.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-12402.0</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-2.3863124718595</v>
+      </c>
+      <c r="K253">
+        <v>0.95</v>
+      </c>
+      <c r="L253" t="s">
         <v>616</v>
       </c>
-      <c r="C253" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>4337791.2</v>
+        <v>507312.0</v>
       </c>
       <c r="N253" s="1">
-        <v>4348070.1</v>
+        <v>512262.54</v>
       </c>
       <c r="O253" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>617</v>
+      </c>
+      <c r="B254" t="s">
         <v>618</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>98.189</v>
+      </c>
+      <c r="E254" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-6882.73</v>
+      </c>
+      <c r="J254" s="1">
+        <v>-1.4977628859774</v>
+      </c>
+      <c r="K254">
+        <v>0.83</v>
+      </c>
+      <c r="L254" t="s">
         <v>619</v>
       </c>
-      <c r="C254" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>812308.5</v>
+        <v>452651.29</v>
       </c>
       <c r="N254" s="1">
-        <v>813335.31</v>
+        <v>456471.91</v>
       </c>
       <c r="O254" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>620</v>
+      </c>
+      <c r="B255" t="s">
         <v>621</v>
       </c>
-      <c r="B255" t="s">
+      <c r="C255" s="1">
+        <v>4440000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>90.669</v>
+      </c>
+      <c r="E255" s="1">
+        <v>91.445</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>4060158.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-34454.4</v>
+      </c>
+      <c r="J255" s="1">
+        <v>-0.84859751763355</v>
+      </c>
+      <c r="K255">
+        <v>0.78</v>
+      </c>
+      <c r="L255" t="s">
         <v>622</v>
       </c>
-      <c r="C255" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>411404.0</v>
+        <v>4025703.6</v>
       </c>
       <c r="N255" s="1">
-        <v>419513.59</v>
+        <v>4060372.09</v>
       </c>
       <c r="O255" s="1">
-        <v>0.07</v>
+        <v>0.7</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>623</v>
+      </c>
+      <c r="B256" t="s">
         <v>624</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" s="1">
+        <v>810000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>97.683</v>
+      </c>
+      <c r="E256" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>809983.8</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-18751.5</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-2.315046300926</v>
+      </c>
+      <c r="K256">
+        <v>0.32</v>
+      </c>
+      <c r="L256" t="s">
         <v>625</v>
       </c>
-      <c r="C256" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>15045352.06</v>
+        <v>791232.3</v>
       </c>
       <c r="N256" s="1">
-        <v>15045352.06</v>
+        <v>793799.33</v>
       </c>
       <c r="O256" s="1">
-        <v>2.42</v>
+        <v>0.14</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>626</v>
       </c>
       <c r="B257" t="s">
         <v>627</v>
       </c>
       <c r="C257" s="1">
-        <v>4448000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>91.731</v>
+        <v>101.019</v>
       </c>
       <c r="E257" s="1">
-        <v>84.52429069</v>
+        <v>100.120285</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>3759640.45</v>
+        <v>400481.14</v>
       </c>
       <c r="I257" s="1">
-        <v>320554.43</v>
+        <v>3594.86</v>
       </c>
       <c r="J257" s="1">
-        <v>8.5261990943841</v>
+        <v>0.89763527940417</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.24</v>
+      </c>
+      <c r="L257" t="s">
+        <v>628</v>
       </c>
       <c r="M257" s="1">
-        <v>4080194.88</v>
+        <v>404076.0</v>
       </c>
       <c r="N257" s="1">
-        <v>4080194.88</v>
+        <v>413037.1</v>
       </c>
       <c r="O257" s="1">
-        <v>0.66</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B258" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C258" s="1">
-        <v>17445612.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>89.036</v>
+        <v>81.653</v>
       </c>
       <c r="E258" s="1">
-        <v>85.24267627</v>
+        <v>82.12341516</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14871106.56</v>
+        <v>14608712.59</v>
       </c>
       <c r="I258" s="1">
-        <v>661768.54</v>
+        <v>-83680.88</v>
       </c>
       <c r="J258" s="1">
-        <v>4.4500289022204</v>
+        <v>-0.5728148834777</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>15532875.1</v>
+        <v>14525031.71</v>
       </c>
       <c r="N258" s="1">
-        <v>15532875.1</v>
+        <v>14525031.71</v>
       </c>
       <c r="O258" s="1">
         <v>2.5</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B259" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C259" s="1">
-        <v>4110000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.913</v>
+        <v>89.633</v>
       </c>
       <c r="E259" s="1">
-        <v>115.1136129</v>
+        <v>84.52429069</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>4731169.49</v>
+        <v>3759640.45</v>
       </c>
       <c r="I259" s="1">
-        <v>157876.6</v>
+        <v>227235.39</v>
       </c>
       <c r="J259" s="1">
-        <v>3.3369466119042</v>
+        <v>6.0440723793149</v>
       </c>
       <c r="K259">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>4889046.09</v>
+        <v>3986875.84</v>
       </c>
       <c r="N259" s="1">
-        <v>4892100.6</v>
+        <v>3986875.84</v>
       </c>
       <c r="O259" s="1">
-        <v>0.79</v>
+        <v>0.68</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>633</v>
       </c>
       <c r="B260" t="s">
         <v>634</v>
       </c>
       <c r="C260" s="1">
-        <v>6000000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.394</v>
+        <v>86.543</v>
       </c>
       <c r="E260" s="1">
-        <v>95.511</v>
+        <v>85.24267627</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>5730660.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I260" s="1">
-        <v>292980.0</v>
+        <v>226849.43</v>
       </c>
       <c r="J260" s="1">
-        <v>5.112500130875</v>
+        <v>1.5254374587711</v>
       </c>
       <c r="K260">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>6023640.0</v>
+        <v>15097955.99</v>
       </c>
       <c r="N260" s="1">
-        <v>6139530.41</v>
+        <v>15097955.99</v>
       </c>
       <c r="O260" s="1">
-        <v>0.99</v>
+        <v>2.59</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>635</v>
+      </c>
+      <c r="B261" t="s">
         <v>636</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1">
-        <v>1350400.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>102.651</v>
+        <v>83.335</v>
       </c>
       <c r="E261" s="1">
-        <v>98.725</v>
+        <v>84.17364868</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>1333182.4</v>
+        <v>13105837.1</v>
       </c>
       <c r="I261" s="1">
-        <v>53016.71</v>
+        <v>-130577.6</v>
       </c>
       <c r="J261" s="1">
-        <v>3.9767034128263</v>
+        <v>-0.99633162692065</v>
       </c>
       <c r="K261">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>1386199.11</v>
+        <v>12975259.5</v>
       </c>
       <c r="N261" s="1">
-        <v>1428975.34</v>
+        <v>12975259.5</v>
       </c>
       <c r="O261" s="1">
-        <v>0.23</v>
+        <v>2.23</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>637</v>
+      </c>
+      <c r="B262" t="s">
+        <v>638</v>
+      </c>
+      <c r="C262" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>97.782</v>
+      </c>
+      <c r="E262" s="1">
+        <v>95.511</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>5730660.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>136260.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>2.3777365957848</v>
+      </c>
+      <c r="K262">
+        <v>2.08</v>
+      </c>
+      <c r="L262" t="s">
         <v>639</v>
       </c>
-      <c r="B262" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>9438160.0</v>
+        <v>5866920.0</v>
       </c>
       <c r="N262" s="1">
-        <v>9600735.34</v>
+        <v>5991440.55</v>
       </c>
       <c r="O262" s="1">
-        <v>1.55</v>
+        <v>1.03</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>640</v>
+      </c>
+      <c r="B263" t="s">
+        <v>641</v>
+      </c>
+      <c r="C263" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>113.903</v>
+      </c>
+      <c r="E263" s="1">
+        <v>116.988</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>9359040.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-246800.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>-2.6370226006086</v>
+      </c>
+      <c r="K263">
+        <v>2.36</v>
+      </c>
+      <c r="L263" t="s">
         <v>642</v>
       </c>
-      <c r="B263" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M263" s="1">
-        <v>169690.0</v>
+        <v>9112240.0</v>
       </c>
       <c r="N263" s="1">
-        <v>172607.81</v>
+        <v>9301281.1</v>
       </c>
       <c r="O263" s="1">
-        <v>0.03</v>
+        <v>1.6</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="B264" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C264" s="1">
-        <v>2000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>96.21</v>
+        <v>81.902</v>
       </c>
       <c r="E264" s="1">
-        <v>95.643</v>
+        <v>81.75</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1912860.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I264" s="1">
-        <v>11340.0</v>
+        <v>304.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.59282958501929</v>
+        <v>0.18593272171254</v>
       </c>
       <c r="K264">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.05</v>
+      </c>
+      <c r="L264">
+        <v>90.41</v>
       </c>
       <c r="M264" s="1">
-        <v>1924200.0</v>
+        <v>163804.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1942830.14</v>
+        <v>163894.41</v>
       </c>
       <c r="O264" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B265" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="C265" s="1">
-        <v>662000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>105.541</v>
+        <v>93.512</v>
       </c>
       <c r="E265" s="1">
-        <v>101.86053474</v>
+        <v>95.643</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>674316.74</v>
+        <v>1912860.0</v>
       </c>
       <c r="I265" s="1">
-        <v>24364.68</v>
+        <v>-42620.0</v>
       </c>
       <c r="J265" s="1">
-        <v>3.6132396772472</v>
+        <v>-2.2280773292348</v>
       </c>
       <c r="K265">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="L265" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="M265" s="1">
-        <v>698681.42</v>
+        <v>1870240.0</v>
       </c>
       <c r="N265" s="1">
-        <v>705788.85</v>
+        <v>1890826.3</v>
       </c>
       <c r="O265" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B266" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C266" s="1">
-        <v>300000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>101.491</v>
+        <v>101.784</v>
       </c>
       <c r="E266" s="1">
-        <v>99.24</v>
+        <v>101.86053474</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>297720.0</v>
+        <v>674316.74</v>
       </c>
       <c r="I266" s="1">
-        <v>6753.0</v>
+        <v>-506.66</v>
       </c>
       <c r="J266" s="1">
-        <v>2.2682386134623</v>
+        <v>-0.075136796989498</v>
       </c>
       <c r="K266">
-        <v>0.42</v>
+        <v>1.31</v>
       </c>
       <c r="L266" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="M266" s="1">
-        <v>304473.0</v>
+        <v>673810.08</v>
       </c>
       <c r="N266" s="1">
-        <v>305736.7</v>
+        <v>682488.63</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="B267" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>90.513</v>
+        <v>97.904</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>99.24</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>297720.0</v>
       </c>
       <c r="I267" s="1">
-        <v>46205.75</v>
+        <v>-4008.0</v>
       </c>
       <c r="J267" s="1">
-        <v>6.013153763691</v>
+        <v>-1.3462313583233</v>
       </c>
       <c r="K267">
-        <v>1.6</v>
+        <v>0.64</v>
       </c>
       <c r="L267" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="M267" s="1">
-        <v>814617.0</v>
+        <v>293712.0</v>
       </c>
       <c r="N267" s="1">
-        <v>829031.79</v>
+        <v>295622.96</v>
       </c>
       <c r="O267" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B268" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C268" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>103.472</v>
+        <v>87.274</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>85.37902778</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>699006.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I268" s="1">
-        <v>25298.0</v>
+        <v>17054.75</v>
       </c>
       <c r="J268" s="1">
-        <v>3.6191391776322</v>
+        <v>2.2194820807217</v>
       </c>
       <c r="K268">
-        <v>2.88</v>
+        <v>1.71</v>
       </c>
       <c r="L268" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="M268" s="1">
-        <v>724304.0</v>
+        <v>785466.0</v>
       </c>
       <c r="N268" s="1">
-        <v>744443.38</v>
+        <v>800838.74</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B269" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C269" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.352</v>
+        <v>100.313</v>
       </c>
       <c r="E269" s="1">
-        <v>99.67</v>
+        <v>99.858</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398680.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2728.0</v>
+        <v>3185.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.68425805157018</v>
+        <v>0.45564701876665</v>
       </c>
       <c r="K269">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>3.1</v>
+      </c>
+      <c r="L269" t="s">
+        <v>659</v>
       </c>
       <c r="M269" s="1">
-        <v>401408.0</v>
+        <v>702191.0</v>
       </c>
       <c r="N269" s="1">
-        <v>402127.18</v>
+        <v>723891.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B270" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C270" s="1">
         <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.511</v>
+        <v>97.643</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>400000.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-1956.0</v>
+        <v>-8108.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.489</v>
+        <v>-2.0337112471155</v>
       </c>
       <c r="K270">
-        <v>1.21</v>
+        <v>0.36</v>
       </c>
       <c r="L270" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="M270" s="1">
-        <v>398044.0</v>
+        <v>390572.0</v>
       </c>
       <c r="N270" s="1">
-        <v>402893.32</v>
+        <v>392010.36</v>
       </c>
       <c r="O270" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>663</v>
+      </c>
+      <c r="B271" t="s">
+        <v>664</v>
+      </c>
+      <c r="C271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>96.733</v>
+      </c>
+      <c r="E271" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-13068.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-3.267</v>
+      </c>
+      <c r="K271">
+        <v>1.43</v>
+      </c>
+      <c r="L271" t="s">
         <v>665</v>
       </c>
-      <c r="B271" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>565938.0</v>
+        <v>386932.0</v>
       </c>
       <c r="N271" s="1">
-        <v>566598.0</v>
+        <v>392644.33</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>666</v>
+      </c>
+      <c r="B272" t="s">
         <v>667</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>92.417</v>
+      </c>
+      <c r="E272" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>567000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-12498.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-2.2042328042328</v>
+      </c>
+      <c r="K272">
+        <v>0.22</v>
+      </c>
+      <c r="L272" t="s">
         <v>668</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>1001620.0</v>
+        <v>554502.0</v>
       </c>
       <c r="N272" s="1">
-        <v>1035780.96</v>
+        <v>555792.0</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>669</v>
+      </c>
+      <c r="B273" t="s">
         <v>670</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>95.089</v>
+      </c>
+      <c r="E273" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>987725.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-36835.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-3.7292768736237</v>
+      </c>
+      <c r="K273">
+        <v>3.67</v>
+      </c>
+      <c r="L273" t="s">
         <v>671</v>
       </c>
-      <c r="C273" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>532585.2</v>
+        <v>950890.0</v>
       </c>
       <c r="N273" s="1">
-        <v>539832.79</v>
+        <v>987568.08</v>
       </c>
       <c r="O273" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>672</v>
+      </c>
+      <c r="B274" t="s">
         <v>673</v>
       </c>
-      <c r="B274" t="s">
+      <c r="C274" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-8394.96</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-1.5838920785321</v>
+      </c>
+      <c r="K274">
+        <v>1.55</v>
+      </c>
+      <c r="L274" t="s">
         <v>674</v>
       </c>
-      <c r="C274" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>402448.0</v>
+        <v>521626.0</v>
       </c>
       <c r="N274" s="1">
-        <v>406919.23</v>
+        <v>529868.36</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>675</v>
+      </c>
+      <c r="B275" t="s">
         <v>676</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>97.065</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-10684.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-2.6780701050774</v>
+      </c>
+      <c r="K275">
+        <v>1.35</v>
+      </c>
+      <c r="L275" t="s">
         <v>677</v>
       </c>
-      <c r="C275" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>391989.23</v>
+        <v>388260.0</v>
       </c>
       <c r="N275" s="1">
-        <v>401642.38</v>
+        <v>393651.78</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>678</v>
+      </c>
+      <c r="B276" t="s">
         <v>679</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" s="1">
+        <v>391000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>97.072</v>
+      </c>
+      <c r="E276" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>389412.54</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-9861.02</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-2.5322810611081</v>
+      </c>
+      <c r="K276">
+        <v>2.66</v>
+      </c>
+      <c r="L276" t="s">
         <v>680</v>
       </c>
-      <c r="C276" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>1506300.0</v>
+        <v>379551.52</v>
       </c>
       <c r="N276" s="1">
-        <v>1537353.08</v>
+        <v>389963.9</v>
       </c>
       <c r="O276" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>681</v>
+      </c>
+      <c r="B277" t="s">
         <v>682</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C277" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>97.697</v>
+      </c>
+      <c r="E277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-34545.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-2.303</v>
+      </c>
+      <c r="K277">
+        <v>2.29</v>
+      </c>
+      <c r="L277" t="s">
         <v>683</v>
       </c>
-      <c r="C277" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>397104.0</v>
+        <v>1465455.0</v>
       </c>
       <c r="N277" s="1">
-        <v>402617.7</v>
+        <v>1499852.26</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>684</v>
+      </c>
+      <c r="B278" t="s">
         <v>685</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>96.245</v>
+      </c>
+      <c r="E278" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-10300.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-2.6057478243271</v>
+      </c>
+      <c r="K278">
+        <v>1.56</v>
+      </c>
+      <c r="L278" t="s">
         <v>686</v>
       </c>
-      <c r="C278" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>1180228.59</v>
+        <v>384980.0</v>
       </c>
       <c r="N278" s="1">
-        <v>1200554.06</v>
+        <v>391212.88</v>
       </c>
       <c r="O278" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>687</v>
+      </c>
+      <c r="B279" t="s">
         <v>688</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>1147000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.16669834</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>1148912.03</v>
+      </c>
+      <c r="I279" s="1">
+        <v>863.71</v>
+      </c>
+      <c r="J279" s="1">
+        <v>0.075176338783745</v>
+      </c>
+      <c r="K279">
+        <v>1.99</v>
+      </c>
+      <c r="L279" t="s">
         <v>689</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>281109.45</v>
+        <v>1149775.74</v>
       </c>
       <c r="N279" s="1">
-        <v>287769.14</v>
+        <v>1172641.89</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>690</v>
+      </c>
+      <c r="B280" t="s">
         <v>691</v>
       </c>
-      <c r="B280" t="s">
+      <c r="C280" s="1">
+        <v>255000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>107.462</v>
+      </c>
+      <c r="E280" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>253171.65</v>
+      </c>
+      <c r="I280" s="1">
+        <v>20856.45</v>
+      </c>
+      <c r="J280" s="1">
+        <v>8.2380669399595</v>
+      </c>
+      <c r="K280">
+        <v>2.91</v>
+      </c>
+      <c r="L280" t="s">
         <v>692</v>
       </c>
-      <c r="C280" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>427803.6</v>
+        <v>274028.1</v>
       </c>
       <c r="N280" s="1">
-        <v>441375.93</v>
+        <v>281439.69</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>693</v>
+      </c>
+      <c r="B281" t="s">
         <v>694</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>98.129</v>
+      </c>
+      <c r="E281" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>416283.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-4141.2</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-0.99480401553751</v>
+      </c>
+      <c r="K281">
+        <v>3.43</v>
+      </c>
+      <c r="L281" t="s">
         <v>695</v>
       </c>
-      <c r="C281" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>1868143.5</v>
+        <v>412141.8</v>
       </c>
       <c r="N281" s="1">
-        <v>1885127.5</v>
+        <v>426559.88</v>
       </c>
       <c r="O281" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>696</v>
+      </c>
+      <c r="B282" t="s">
         <v>697</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C282" s="1">
+        <v>1930000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>94.988</v>
+      </c>
+      <c r="E282" s="1">
+        <v>89.447</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>1726327.1</v>
+      </c>
+      <c r="I282" s="1">
+        <v>106941.3</v>
+      </c>
+      <c r="J282" s="1">
+        <v>6.194729840017</v>
+      </c>
+      <c r="K282">
+        <v>0.94</v>
+      </c>
+      <c r="L282" t="s">
         <v>698</v>
       </c>
-      <c r="C282" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M282" s="1">
-        <v>1780266.0</v>
+        <v>1833268.4</v>
       </c>
       <c r="N282" s="1">
-        <v>1814250.0</v>
+        <v>1851473.85</v>
       </c>
       <c r="O282" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>699</v>
+      </c>
+      <c r="B283" t="s">
         <v>700</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C283" s="1">
+        <v>1770000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>98.239</v>
+      </c>
+      <c r="E283" s="1">
+        <v>95.049</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1682367.3</v>
+      </c>
+      <c r="I283" s="1">
+        <v>56463.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>3.3561636629528</v>
+      </c>
+      <c r="K283">
+        <v>2.06</v>
+      </c>
+      <c r="L283" t="s">
         <v>701</v>
       </c>
-      <c r="C283" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M283" s="1">
-        <v>745480.8</v>
+        <v>1738830.3</v>
       </c>
       <c r="N283" s="1">
-        <v>762602.99</v>
+        <v>1775258.35</v>
       </c>
       <c r="O283" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>702</v>
+      </c>
+      <c r="B284" t="s">
         <v>703</v>
       </c>
-      <c r="B284" t="s">
+      <c r="C284" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>100.813</v>
+      </c>
+      <c r="E284" s="1">
+        <v>101.22622222</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>728828.8</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-2975.2</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-0.40821657980585</v>
+      </c>
+      <c r="K284">
+        <v>2.6</v>
+      </c>
+      <c r="L284" t="s">
         <v>704</v>
       </c>
-      <c r="C284" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>3859298.28</v>
+        <v>725853.6</v>
       </c>
       <c r="N284" s="1">
-        <v>3869620.6</v>
+        <v>744581.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>705</v>
+      </c>
+      <c r="B285" t="s">
         <v>706</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" s="1">
+        <v>4299000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>86.117</v>
+      </c>
+      <c r="E285" s="1">
+        <v>87.304</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>3753198.96</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-51029.13</v>
+      </c>
+      <c r="J285" s="1">
+        <v>-1.3596169705855</v>
+      </c>
+      <c r="K285">
+        <v>0.29</v>
+      </c>
+      <c r="L285" t="s">
         <v>707</v>
       </c>
-      <c r="C285" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>11630335.25</v>
+        <v>3702169.83</v>
       </c>
       <c r="N285" s="1">
-        <v>11640104.77</v>
+        <v>3714848.34</v>
       </c>
       <c r="O285" s="1">
-        <v>1.87</v>
+        <v>0.64</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>708</v>
+      </c>
+      <c r="B286" t="s">
         <v>709</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" s="1">
+        <v>12409000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>90.863</v>
+      </c>
+      <c r="E286" s="1">
+        <v>88.10022153</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>10932356.49</v>
+      </c>
+      <c r="I286" s="1">
+        <v>342833.18</v>
+      </c>
+      <c r="J286" s="1">
+        <v>3.135949512016</v>
+      </c>
+      <c r="K286">
+        <v>0.13</v>
+      </c>
+      <c r="L286" t="s">
         <v>710</v>
       </c>
-      <c r="C286" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>4384686.5</v>
+        <v>11275189.67</v>
       </c>
       <c r="N286" s="1">
-        <v>4410618.74</v>
+        <v>11291797.85</v>
       </c>
       <c r="O286" s="1">
-        <v>0.71</v>
+        <v>1.94</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>711</v>
+      </c>
+      <c r="B287" t="s">
         <v>712</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" s="1">
+        <v>4570000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>93.218</v>
+      </c>
+      <c r="E287" s="1">
+        <v>82.641</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>3776693.7</v>
+      </c>
+      <c r="I287" s="1">
+        <v>483368.9</v>
+      </c>
+      <c r="J287" s="1">
+        <v>12.798731864329</v>
+      </c>
+      <c r="K287">
+        <v>0.65</v>
+      </c>
+      <c r="L287" t="s">
         <v>713</v>
       </c>
-      <c r="C287" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>7999264.0</v>
+        <v>4260062.6</v>
       </c>
       <c r="N287" s="1">
-        <v>8033961.14</v>
+        <v>4289554.17</v>
       </c>
       <c r="O287" s="1">
-        <v>1.29</v>
+        <v>0.74</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>714</v>
+      </c>
+      <c r="B288" t="s">
         <v>715</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>8320000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>93.018</v>
+      </c>
+      <c r="E288" s="1">
+        <v>92.53365517</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>7698800.11</v>
+      </c>
+      <c r="I288" s="1">
+        <v>40297.49</v>
+      </c>
+      <c r="J288" s="1">
+        <v>0.52342559131594</v>
+      </c>
+      <c r="K288">
+        <v>0.51</v>
+      </c>
+      <c r="L288" t="s">
         <v>716</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>8133360.0</v>
+        <v>7739097.6</v>
       </c>
       <c r="N288" s="1">
-        <v>8165382.1</v>
+        <v>7781714.74</v>
       </c>
       <c r="O288" s="1">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>717</v>
+      </c>
+      <c r="B289" t="s">
         <v>718</v>
       </c>
-      <c r="B289" t="s">
+      <c r="C289" s="1">
+        <v>14580000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>97.214</v>
+      </c>
+      <c r="E289" s="1">
+        <v>100.01067078</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>14581555.8</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-407754.6</v>
+      </c>
+      <c r="J289" s="1">
+        <v>-2.7963723870947</v>
+      </c>
+      <c r="K289">
+        <v>0.07</v>
+      </c>
+      <c r="L289" t="s">
         <v>719</v>
       </c>
-      <c r="C289" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>11331604.27</v>
+        <v>14173801.2</v>
       </c>
       <c r="N289" s="1">
-        <v>11333672.12</v>
+        <v>14183785.33</v>
       </c>
       <c r="O289" s="1">
-        <v>1.83</v>
+        <v>2.44</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>720</v>
+      </c>
+      <c r="B290" t="s">
         <v>721</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C290" s="1">
+        <v>10871000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>101.319</v>
+      </c>
+      <c r="E290" s="1">
+        <v>100.49644715</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>10924968.77</v>
+      </c>
+      <c r="I290" s="1">
+        <v>89419.72</v>
+      </c>
+      <c r="J290" s="1">
+        <v>0.81848947930677</v>
+      </c>
+      <c r="K290">
+        <v>0.22</v>
+      </c>
+      <c r="L290" t="s">
         <v>722</v>
       </c>
-      <c r="C290" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>426582.72</v>
+        <v>11014388.49</v>
       </c>
       <c r="N290" s="1">
-        <v>429615.6</v>
+        <v>11038168.8</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>1.9</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>723</v>
+      </c>
+      <c r="B291" t="s">
         <v>724</v>
       </c>
-      <c r="B291" t="s">
+      <c r="C291" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>94.92</v>
+      </c>
+      <c r="E291" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-19379.52</v>
+      </c>
+      <c r="J291" s="1">
+        <v>-4.5128060680442</v>
+      </c>
+      <c r="K291">
+        <v>0.88</v>
+      </c>
+      <c r="L291" t="s">
         <v>725</v>
       </c>
-      <c r="C291" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M291" s="1">
-        <v>1148734.72</v>
+        <v>410054.4</v>
       </c>
       <c r="N291" s="1">
-        <v>1150016.96</v>
+        <v>413863.99</v>
       </c>
       <c r="O291" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>726</v>
+      </c>
+      <c r="B292" t="s">
         <v>727</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>97.56</v>
+      </c>
+      <c r="E292" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-28011.2</v>
+      </c>
+      <c r="J292" s="1">
+        <v>-2.44</v>
+      </c>
+      <c r="K292">
+        <v>0.29</v>
+      </c>
+      <c r="L292" t="s">
         <v>728</v>
       </c>
-      <c r="C292" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M292" s="1">
-        <v>1154021.0</v>
+        <v>1119988.8</v>
       </c>
       <c r="N292" s="1">
-        <v>1199829.22</v>
+        <v>1123342.34</v>
       </c>
       <c r="O292" s="1">
         <v>0.19</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
+        <v>729</v>
+      </c>
+      <c r="B293" t="s">
         <v>730</v>
       </c>
-      <c r="B293" t="s">
+      <c r="C293" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>102.342</v>
+      </c>
+      <c r="E293" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>13552.0</v>
+      </c>
+      <c r="J293" s="1">
+        <v>1.2184749282959</v>
+      </c>
+      <c r="K293">
+        <v>4.44</v>
+      </c>
+      <c r="L293" t="s">
         <v>731</v>
       </c>
-      <c r="C293" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M293" s="1">
-        <v>618522.0</v>
+        <v>1125762.0</v>
       </c>
       <c r="N293" s="1">
-        <v>628777.48</v>
+        <v>1174576.38</v>
       </c>
       <c r="O293" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>732</v>
+      </c>
+      <c r="B294" t="s">
         <v>733</v>
       </c>
-      <c r="B294" t="s">
+      <c r="C294" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>99.525</v>
+      </c>
+      <c r="E294" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>5010.0</v>
+      </c>
+      <c r="J294" s="1">
+        <v>0.84608369642314</v>
+      </c>
+      <c r="K294">
+        <v>1.93</v>
+      </c>
+      <c r="L294" t="s">
         <v>734</v>
       </c>
-      <c r="C294" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M294" s="1">
-        <v>342952.0</v>
+        <v>597150.0</v>
       </c>
       <c r="N294" s="1">
-        <v>343709.53</v>
+        <v>608743.15</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>735</v>
       </c>
       <c r="B295" t="s">
         <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.529</v>
+        <v>82.961</v>
       </c>
       <c r="E295" s="1">
-        <v>97.92522727</v>
+        <v>85.3395</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1077177.5</v>
+        <v>341358.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-4358.5</v>
+        <v>-9514.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.40462226513272</v>
+        <v>-2.7871032757398</v>
       </c>
       <c r="K295">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.24</v>
+      </c>
+      <c r="L295">
+        <v>958.9</v>
       </c>
       <c r="M295" s="1">
-        <v>1072819.0</v>
+        <v>331844.0</v>
       </c>
       <c r="N295" s="1">
-        <v>1077633.38</v>
+        <v>332802.9</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>737</v>
+      </c>
+      <c r="B296" t="s">
         <v>738</v>
       </c>
-      <c r="B296" t="s">
+      <c r="C296" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>96.611</v>
+      </c>
+      <c r="E296" s="1">
+        <v>97.92522727</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>1077177.5</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-14456.5</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-1.342072221152</v>
+      </c>
+      <c r="K296">
+        <v>0.48</v>
+      </c>
+      <c r="L296" t="s">
         <v>739</v>
       </c>
-      <c r="C296" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>600600.84</v>
+        <v>1062721.0</v>
       </c>
       <c r="N296" s="1">
-        <v>619803.47</v>
+        <v>1068010.04</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>740</v>
+      </c>
+      <c r="B297" t="s">
         <v>741</v>
       </c>
-      <c r="B297" t="s">
+      <c r="C297" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.666</v>
+      </c>
+      <c r="E297" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-317.07</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-0.054074920549161</v>
+      </c>
+      <c r="K297">
+        <v>3.5</v>
+      </c>
+      <c r="L297" t="s">
         <v>742</v>
       </c>
-      <c r="C297" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>311297.21</v>
+        <v>586036.08</v>
       </c>
       <c r="N297" s="1">
-        <v>320660.17</v>
+        <v>606591.92</v>
       </c>
       <c r="O297" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>743</v>
+      </c>
+      <c r="B298" t="s">
         <v>744</v>
       </c>
-      <c r="B298" t="s">
+      <c r="C298" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.328</v>
+      </c>
+      <c r="E298" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="I298" s="1">
+        <v>1550.15</v>
+      </c>
+      <c r="J298" s="1">
+        <v>0.5159648542775</v>
+      </c>
+      <c r="K298">
+        <v>3.33</v>
+      </c>
+      <c r="L298" t="s">
         <v>745</v>
       </c>
-      <c r="C298" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M298" s="1">
-        <v>947367.0</v>
+        <v>301987.28</v>
       </c>
       <c r="N298" s="1">
-        <v>963537.53</v>
+        <v>312021.3</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>746</v>
+      </c>
+      <c r="B299" t="s">
         <v>747</v>
       </c>
-      <c r="B299" t="s">
+      <c r="C299" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>102.633</v>
+      </c>
+      <c r="E299" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="I299" s="1">
+        <v>3818.13</v>
+      </c>
+      <c r="J299" s="1">
+        <v>0.41506877965356</v>
+      </c>
+      <c r="K299">
+        <v>2.04</v>
+      </c>
+      <c r="L299" t="s">
         <v>748</v>
       </c>
-      <c r="C299" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>1508190.0</v>
+        <v>923697.0</v>
       </c>
       <c r="N299" s="1">
-        <v>1545176.3</v>
+        <v>942058.38</v>
       </c>
       <c r="O299" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>749</v>
+      </c>
+      <c r="B300" t="s">
         <v>750</v>
       </c>
-      <c r="B300" t="s">
+      <c r="C300" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>97.708</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-25692.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-1.7227783320995</v>
+      </c>
+      <c r="K300">
+        <v>0.14</v>
+      </c>
+      <c r="L300" t="s">
         <v>751</v>
       </c>
-      <c r="C300" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>496499.35</v>
+        <v>1465620.0</v>
       </c>
       <c r="N300" s="1">
-        <v>510275.34</v>
+        <v>1467715.89</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>752</v>
+      </c>
+      <c r="B301" t="s">
         <v>753</v>
       </c>
-      <c r="B301" t="s">
+      <c r="C301" s="1">
+        <v>485000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.368</v>
+      </c>
+      <c r="E301" s="1">
+        <v>99.424</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>482206.4</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-271.6</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.056324428709366</v>
+      </c>
+      <c r="K301">
+        <v>3.05</v>
+      </c>
+      <c r="L301" t="s">
         <v>754</v>
       </c>
-      <c r="C301" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>846768.21</v>
+        <v>481934.8</v>
       </c>
       <c r="N301" s="1">
-        <v>855169.34</v>
+        <v>496722.32</v>
       </c>
       <c r="O301" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>755</v>
+      </c>
+      <c r="B302" t="s">
         <v>756</v>
       </c>
-      <c r="B302" t="s">
+      <c r="C302" s="1">
+        <v>843000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>97.438</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>842553.21</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-21150.87</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-2.5103304751518</v>
+      </c>
+      <c r="K302">
+        <v>1.21</v>
+      </c>
+      <c r="L302" t="s">
         <v>757</v>
       </c>
-      <c r="C302" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>989494.0</v>
+        <v>821402.34</v>
       </c>
       <c r="N302" s="1">
-        <v>995849.14</v>
+        <v>831622.27</v>
       </c>
       <c r="O302" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>758</v>
+      </c>
+      <c r="B303" t="s">
         <v>759</v>
       </c>
-      <c r="B303" t="s">
+      <c r="C303" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>87.288</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-129180.38</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-11.858500216432</v>
+      </c>
+      <c r="K303">
+        <v>0.63</v>
+      </c>
+      <c r="L303" t="s">
         <v>760</v>
       </c>
-      <c r="C303" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>1600016.0</v>
+        <v>960168.0</v>
       </c>
       <c r="N303" s="1">
-        <v>1601166.68</v>
+        <v>967076.9</v>
       </c>
       <c r="O303" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>761</v>
+      </c>
+      <c r="B304" t="s">
         <v>762</v>
       </c>
-      <c r="B304" t="s">
+      <c r="C304" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>97.676</v>
+      </c>
+      <c r="E304" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-33648.0</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-2.1076579240121</v>
+      </c>
+      <c r="K304">
+        <v>0.29</v>
+      </c>
+      <c r="L304" t="s">
         <v>763</v>
       </c>
-      <c r="C304" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M304" s="1">
-        <v>1082172.26</v>
+        <v>1562816.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1083595.65</v>
+        <v>1567418.74</v>
       </c>
       <c r="O304" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>764</v>
+      </c>
+      <c r="B305" t="s">
         <v>765</v>
       </c>
-      <c r="B305" t="s">
+      <c r="C305" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.185</v>
+      </c>
+      <c r="E305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-30373.85</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-2.815</v>
+      </c>
+      <c r="K305">
+        <v>0.32</v>
+      </c>
+      <c r="L305" t="s">
         <v>766</v>
       </c>
-      <c r="C305" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>1939691.0</v>
+        <v>1048626.15</v>
       </c>
       <c r="N305" s="1">
-        <v>2011130.22</v>
+        <v>1052042.29</v>
       </c>
       <c r="O305" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" t="s">
         <v>768</v>
       </c>
-      <c r="B306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C306" s="1">
-        <v>551000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>102.548</v>
+        <v>98.936</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>103.02411579</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>551000.0</v>
+        <v>1957458.2</v>
       </c>
       <c r="I306" s="1">
-        <v>14039.48</v>
+        <v>-77674.2</v>
       </c>
       <c r="J306" s="1">
-        <v>2.548</v>
+        <v>-3.9681153855546</v>
       </c>
       <c r="K306">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>0.03</v>
+      </c>
+      <c r="L306">
+        <v>617.63</v>
       </c>
       <c r="M306" s="1">
-        <v>565039.48</v>
+        <v>1879784.0</v>
       </c>
       <c r="N306" s="1">
-        <v>574960.67</v>
+        <v>1880401.63</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>769</v>
+      </c>
+      <c r="B307" t="s">
+        <v>770</v>
+      </c>
+      <c r="C307" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-832.01</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-0.151</v>
+      </c>
+      <c r="K307">
+        <v>2.01</v>
+      </c>
+      <c r="L307" t="s">
         <v>771</v>
       </c>
-      <c r="B307" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M307" s="1">
-        <v>299355.17</v>
+        <v>550167.99</v>
       </c>
       <c r="N307" s="1">
-        <v>306290.84</v>
+        <v>561240.25</v>
       </c>
       <c r="O307" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>772</v>
+      </c>
+      <c r="B308" t="s">
+        <v>773</v>
+      </c>
+      <c r="C308" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1977.75</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-0.67612913565655</v>
+      </c>
+      <c r="K308">
+        <v>2.6</v>
+      </c>
+      <c r="L308" t="s">
         <v>774</v>
       </c>
-      <c r="B308" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>1013947.92</v>
+        <v>290532.94</v>
       </c>
       <c r="N308" s="1">
-        <v>1030727.11</v>
+        <v>298142.91</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
+        <v>775</v>
+      </c>
+      <c r="B309" t="s">
+        <v>776</v>
+      </c>
+      <c r="C309" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-9716.2</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-0.97473720959629</v>
+      </c>
+      <c r="K309">
+        <v>1.89</v>
+      </c>
+      <c r="L309" t="s">
         <v>777</v>
       </c>
-      <c r="B309" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M309" s="1">
-        <v>809680.0</v>
+        <v>987085.8</v>
       </c>
       <c r="N309" s="1">
-        <v>810169.6</v>
+        <v>1005913.61</v>
       </c>
       <c r="O309" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>778</v>
+      </c>
+      <c r="B310" t="s">
         <v>779</v>
       </c>
-      <c r="B310" t="s">
+      <c r="C310" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>98.501</v>
+      </c>
+      <c r="E310" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-4940.0</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-0.62299167158502</v>
+      </c>
+      <c r="K310">
+        <v>0.28</v>
+      </c>
+      <c r="L310" t="s">
         <v>780</v>
       </c>
-      <c r="C310" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M310" s="1">
-        <v>4562087.2</v>
+        <v>788008.0</v>
       </c>
       <c r="N310" s="1">
-        <v>4562087.2</v>
+        <v>790211.2</v>
       </c>
       <c r="O310" s="1">
-        <v>0.73</v>
+        <v>0.14</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
         <v>781</v>
       </c>
       <c r="B311" t="s">
         <v>782</v>
       </c>
       <c r="C311" s="1">
-        <v>290000.0</v>
+        <v>4840000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.076</v>
+        <v>92.78</v>
       </c>
       <c r="E311" s="1">
-        <v>101.255</v>
+        <v>95.858</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>293639.5</v>
+        <v>4639527.2</v>
       </c>
       <c r="I311" s="1">
-        <v>-12119.1</v>
+        <v>-148975.2</v>
       </c>
       <c r="J311" s="1">
-        <v>-4.1272035948842</v>
+        <v>-3.2109996035803</v>
       </c>
       <c r="K311">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>0.0</v>
       </c>
       <c r="M311" s="1">
-        <v>281520.4</v>
+        <v>4490552.0</v>
       </c>
       <c r="N311" s="1">
-        <v>282896.91</v>
+        <v>4490552.0</v>
       </c>
       <c r="O311" s="1">
-        <v>0.05</v>
+        <v>0.77</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
+        <v>783</v>
+      </c>
+      <c r="B312" t="s">
         <v>784</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C312" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>95.755</v>
+      </c>
+      <c r="E312" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>293639.5</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-15950.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-5.4318305268876</v>
+      </c>
+      <c r="K312">
+        <v>0.52</v>
+      </c>
+      <c r="L312" t="s">
         <v>785</v>
       </c>
-      <c r="C312" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M312" s="1">
-        <v>2996466.0</v>
+        <v>277689.5</v>
       </c>
       <c r="N312" s="1">
-        <v>2996466.0</v>
+        <v>279191.14</v>
       </c>
       <c r="O312" s="1">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
         <v>786</v>
       </c>
       <c r="B313" t="s">
         <v>787</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.253</v>
+        <v>88.763</v>
       </c>
       <c r="E313" s="1">
-        <v>99.794</v>
+        <v>85.14</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>299382.0</v>
+        <v>2809620.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1377.0</v>
+        <v>119559.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.45994749183318</v>
+        <v>4.2553441390651</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
         <v>0.0</v>
       </c>
       <c r="M313" s="1">
-        <v>300759.0</v>
+        <v>2929179.0</v>
       </c>
       <c r="N313" s="1">
-        <v>300759.0</v>
+        <v>2929179.0</v>
       </c>
       <c r="O313" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
         <v>788</v>
       </c>
       <c r="B314" t="s">
         <v>789</v>
       </c>
       <c r="C314" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.342</v>
+        <v>97.33</v>
       </c>
       <c r="E314" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>594630.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I314" s="1">
-        <v>1422.0</v>
+        <v>-7392.0</v>
       </c>
       <c r="J314" s="1">
-        <v>0.23914030573634</v>
+        <v>-2.4690863178147</v>
       </c>
       <c r="K314">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.18</v>
+      </c>
+      <c r="L314">
+        <v>546.58</v>
       </c>
       <c r="M314" s="1">
-        <v>596052.0</v>
+        <v>291990.0</v>
       </c>
       <c r="N314" s="1">
-        <v>601608.16</v>
+        <v>292536.58</v>
       </c>
       <c r="O314" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>790</v>
+      </c>
+      <c r="B315" t="s">
         <v>791</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>96.204</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-17406.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-2.9271984259119</v>
+      </c>
+      <c r="K315">
+        <v>1.11</v>
+      </c>
+      <c r="L315" t="s">
         <v>792</v>
       </c>
-      <c r="C315" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>439992.0</v>
+        <v>577224.0</v>
       </c>
       <c r="N315" s="1">
-        <v>450004.22</v>
+        <v>583902.08</v>
       </c>
       <c r="O315" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>793</v>
+      </c>
+      <c r="B316" t="s">
         <v>794</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C316" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>98.938</v>
+      </c>
+      <c r="E316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-4587.84</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-1.062</v>
+      </c>
+      <c r="K316">
+        <v>2.53</v>
+      </c>
+      <c r="L316" t="s">
         <v>795</v>
       </c>
-      <c r="C316" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>1443321.0</v>
+        <v>427412.16</v>
       </c>
       <c r="N316" s="1">
-        <v>1447406.92</v>
+        <v>438338.54</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
+        <v>796</v>
+      </c>
+      <c r="B317" t="s">
         <v>797</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C317" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>98.063</v>
+      </c>
+      <c r="E317" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-23876.1</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-1.6695411519333</v>
+      </c>
+      <c r="K317">
+        <v>0.47</v>
+      </c>
+      <c r="L317" t="s">
         <v>798</v>
       </c>
-      <c r="C317" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M317" s="1">
-        <v>1275888.0</v>
+        <v>1406223.42</v>
       </c>
       <c r="N317" s="1">
-        <v>1332259.23</v>
+        <v>1412990.72</v>
       </c>
       <c r="O317" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B318" t="s">
         <v>800</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>103.813</v>
+      </c>
+      <c r="E318" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-12255.58</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-0.97420247912185</v>
+      </c>
+      <c r="K318">
+        <v>5.01</v>
+      </c>
+      <c r="L318" t="s">
         <v>801</v>
       </c>
-      <c r="C318" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M318" s="1">
-        <v>390997.44</v>
+        <v>1245756.0</v>
       </c>
       <c r="N318" s="1">
-        <v>404275.03</v>
+        <v>1305838.19</v>
       </c>
       <c r="O318" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
+        <v>802</v>
+      </c>
+      <c r="B319" t="s">
         <v>803</v>
       </c>
-      <c r="B319" t="s">
+      <c r="C319" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>98.876</v>
+      </c>
+      <c r="E319" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-13693.14</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-3.5073680101493</v>
+      </c>
+      <c r="K319">
+        <v>3.72</v>
+      </c>
+      <c r="L319" t="s">
         <v>804</v>
       </c>
-      <c r="C319" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M319" s="1">
-        <v>2919430.74</v>
+        <v>376717.56</v>
       </c>
       <c r="N319" s="1">
-        <v>2951419.11</v>
+        <v>390871.97</v>
       </c>
       <c r="O319" s="1">
-        <v>0.48</v>
+        <v>0.07</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>805</v>
+      </c>
+      <c r="B320" t="s">
         <v>806</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>91.834</v>
+      </c>
+      <c r="E320" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-37719.3</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-1.3174296183345</v>
+      </c>
+      <c r="K320">
+        <v>1.13</v>
+      </c>
+      <c r="L320" t="s">
         <v>807</v>
       </c>
-      <c r="C320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M320" s="1">
-        <v>2967311.2</v>
+        <v>2825378.62</v>
       </c>
       <c r="N320" s="1">
-        <v>2990920.24</v>
+        <v>2860287.66</v>
       </c>
       <c r="O320" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>808</v>
+      </c>
+      <c r="B321" t="s">
         <v>809</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C321" s="1">
+        <v>2960000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="E321" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>2808240.8</v>
+      </c>
+      <c r="I321" s="1">
+        <v>107359.2</v>
+      </c>
+      <c r="J321" s="1">
+        <v>3.8230054915519</v>
+      </c>
+      <c r="K321">
+        <v>0.92</v>
+      </c>
+      <c r="L321" t="s">
         <v>810</v>
       </c>
-      <c r="C321" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M321" s="1">
-        <v>589723.44</v>
+        <v>2915600.0</v>
       </c>
       <c r="N321" s="1">
-        <v>608878.32</v>
+        <v>2942827.95</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>811</v>
+      </c>
+      <c r="B322" t="s">
         <v>812</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>96.875</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-15052.77</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-2.5618072458812</v>
+      </c>
+      <c r="K322">
+        <v>0.18</v>
+      </c>
+      <c r="L322" t="s">
         <v>813</v>
       </c>
-      <c r="C322" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>537992.0</v>
+        <v>572531.25</v>
       </c>
       <c r="N322" s="1">
-        <v>539516.66</v>
+        <v>573583.72</v>
       </c>
       <c r="O322" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>814</v>
+      </c>
+      <c r="B323" t="s">
         <v>815</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C323" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>73.673</v>
+      </c>
+      <c r="E323" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-5539.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-1.0626378896882</v>
+      </c>
+      <c r="K323">
+        <v>0.26</v>
+      </c>
+      <c r="L323" t="s">
         <v>816</v>
       </c>
-      <c r="C323" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M323" s="1">
-        <v>619296.0</v>
+        <v>515711.0</v>
       </c>
       <c r="N323" s="1">
-        <v>630757.02</v>
+        <v>517537.71</v>
       </c>
       <c r="O323" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>817</v>
+      </c>
+      <c r="B324" t="s">
         <v>818</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C324" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.183</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>1098.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.183</v>
+      </c>
+      <c r="K324">
+        <v>2.13</v>
+      </c>
+      <c r="L324" t="s">
         <v>819</v>
       </c>
-      <c r="C324" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M324" s="1">
-        <v>394364.0</v>
+        <v>601098.0</v>
       </c>
       <c r="N324" s="1">
-        <v>395843.45</v>
+        <v>613888.75</v>
       </c>
       <c r="O324" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>820</v>
+      </c>
+      <c r="B325" t="s">
         <v>821</v>
       </c>
-      <c r="B325" t="s">
+      <c r="C325" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>95.046</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-17436.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-4.3850912931945</v>
+      </c>
+      <c r="K325">
+        <v>0.54</v>
+      </c>
+      <c r="L325" t="s">
         <v>822</v>
       </c>
-      <c r="C325" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M325" s="1">
-        <v>303063.0</v>
+        <v>380184.0</v>
       </c>
       <c r="N325" s="1">
-        <v>309637.32</v>
+        <v>382353.86</v>
       </c>
       <c r="O325" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>823</v>
+      </c>
+      <c r="B326" t="s">
         <v>824</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C326" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.798</v>
+      </c>
+      <c r="E326" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-8586.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-2.8432346513014</v>
+      </c>
+      <c r="K326">
+        <v>2.39</v>
+      </c>
+      <c r="L326" t="s">
         <v>825</v>
       </c>
-      <c r="C326" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M326" s="1">
-        <v>1492640.0</v>
+        <v>293394.0</v>
       </c>
       <c r="N326" s="1">
-        <v>1496567.67</v>
+        <v>300550.85</v>
       </c>
       <c r="O326" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
+        <v>826</v>
+      </c>
+      <c r="B327" t="s">
         <v>827</v>
       </c>
-      <c r="B327" t="s">
+      <c r="C327" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>91.426</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-132320.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-8.2952174610817</v>
+      </c>
+      <c r="K327">
+        <v>0.27</v>
+      </c>
+      <c r="L327" t="s">
         <v>828</v>
       </c>
-      <c r="C327" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M327" s="1">
-        <v>642999.92</v>
+        <v>1462816.0</v>
       </c>
       <c r="N327" s="1">
-        <v>663626.07</v>
+        <v>1467065.86</v>
       </c>
       <c r="O327" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
+        <v>829</v>
+      </c>
+      <c r="B328" t="s">
         <v>830</v>
       </c>
-      <c r="B328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C328" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.582</v>
+        <v>97.467</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>100.14873635</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>600000.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I328" s="1">
-        <v>9492.0</v>
+        <v>-17189.93</v>
       </c>
       <c r="J328" s="1">
-        <v>1.582</v>
+        <v>-2.6777535565666</v>
       </c>
       <c r="K328">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>0.04</v>
+      </c>
+      <c r="L328">
+        <v>237.08</v>
       </c>
       <c r="M328" s="1">
-        <v>609492.0</v>
+        <v>624763.47</v>
       </c>
       <c r="N328" s="1">
-        <v>615571.76</v>
+        <v>625000.55</v>
       </c>
       <c r="O328" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
+        <v>831</v>
+      </c>
+      <c r="B329" t="s">
+        <v>832</v>
+      </c>
+      <c r="C329" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.893</v>
+      </c>
+      <c r="E329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-12642.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-2.107</v>
+      </c>
+      <c r="K329">
+        <v>1.23</v>
+      </c>
+      <c r="L329" t="s">
         <v>833</v>
       </c>
-      <c r="B329" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M329" s="1">
-        <v>1417514.0</v>
+        <v>587358.0</v>
       </c>
       <c r="N329" s="1">
-        <v>1422500.3</v>
+        <v>594740.56</v>
       </c>
       <c r="O329" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
+        <v>834</v>
+      </c>
+      <c r="B330" t="s">
+        <v>835</v>
+      </c>
+      <c r="C330" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-9663.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.69331886856215</v>
+      </c>
+      <c r="K330">
+        <v>0.54</v>
+      </c>
+      <c r="L330" t="s">
         <v>836</v>
       </c>
-      <c r="B330" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M330" s="1">
-        <v>921267.0</v>
+        <v>1384068.0</v>
       </c>
       <c r="N330" s="1">
-        <v>943643.71</v>
+        <v>1391672.11</v>
       </c>
       <c r="O330" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="B331" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C331" s="1">
-        <v>545000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.943</v>
+        <v>98.123</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>545000.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-310.65</v>
+        <v>-4812.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.057</v>
+        <v>-1.2111632402392</v>
       </c>
       <c r="K331">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="L331">
-        <v>342.32</v>
+        <v>158.9</v>
       </c>
       <c r="M331" s="1">
-        <v>544689.35</v>
+        <v>392492.0</v>
       </c>
       <c r="N331" s="1">
-        <v>545031.67</v>
+        <v>392650.9</v>
       </c>
       <c r="O331" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
+        <v>839</v>
+      </c>
+      <c r="B332" t="s">
+        <v>840</v>
+      </c>
+      <c r="C332" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.599</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-9756.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.0874472076482</v>
+      </c>
+      <c r="K332">
+        <v>2.7</v>
+      </c>
+      <c r="L332" t="s">
         <v>841</v>
       </c>
-      <c r="B332" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M332" s="1">
-        <v>599514.0</v>
+        <v>887391.0</v>
       </c>
       <c r="N332" s="1">
-        <v>615652.36</v>
+        <v>911709.49</v>
       </c>
       <c r="O332" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
+        <v>842</v>
+      </c>
+      <c r="B333" t="s">
+        <v>843</v>
+      </c>
+      <c r="C333" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>96.958</v>
+      </c>
+      <c r="E333" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-16578.9</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-3.042</v>
+      </c>
+      <c r="K333">
+        <v>0.28</v>
+      </c>
+      <c r="L333" t="s">
         <v>844</v>
       </c>
-      <c r="B333" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M333" s="1">
-        <v>372371.84</v>
+        <v>528421.1</v>
       </c>
       <c r="N333" s="1">
-        <v>378496.77</v>
+        <v>529961.54</v>
       </c>
       <c r="O333" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="B334" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C334" s="1">
-        <v>366000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>101.798</v>
+        <v>97.592</v>
       </c>
       <c r="E334" s="1">
-        <v>99.499</v>
+        <v>99.3</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>364166.34</v>
+        <v>595800.0</v>
       </c>
       <c r="I334" s="1">
-        <v>8414.34</v>
+        <v>-10248.0</v>
       </c>
       <c r="J334" s="1">
-        <v>2.3105759856883</v>
+        <v>-1.7200402819738</v>
       </c>
       <c r="K334">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.1</v>
+      </c>
+      <c r="L334">
+        <v>587.67</v>
       </c>
       <c r="M334" s="1">
-        <v>372580.68</v>
+        <v>585552.0</v>
       </c>
       <c r="N334" s="1">
-        <v>374310.41</v>
+        <v>586139.67</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B335" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C335" s="1">
-        <v>585000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>103.49</v>
+        <v>97.965</v>
       </c>
       <c r="E335" s="1">
-        <v>100.58151111</v>
+        <v>99.23</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>588401.84</v>
+        <v>365166.4</v>
       </c>
       <c r="I335" s="1">
-        <v>17014.66</v>
+        <v>-4655.2</v>
       </c>
       <c r="J335" s="1">
-        <v>2.8916734862692</v>
+        <v>-1.2748160838456</v>
       </c>
       <c r="K335">
-        <v>3.12</v>
+        <v>1.86</v>
       </c>
       <c r="L335" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="M335" s="1">
-        <v>605416.5</v>
+        <v>360511.2</v>
       </c>
       <c r="N335" s="1">
-        <v>623687.73</v>
+        <v>367350.71</v>
       </c>
       <c r="O335" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B336" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="C336" s="1">
-        <v>5210000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>71.079</v>
+        <v>98.341</v>
       </c>
       <c r="E336" s="1">
-        <v>70.36</v>
+        <v>99.499</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>3665756.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I336" s="1">
-        <v>37459.9</v>
+        <v>-4238.28</v>
       </c>
       <c r="J336" s="1">
-        <v>1.0218874360432</v>
+        <v>-1.1638307922693</v>
       </c>
       <c r="K336">
-        <v>0.75</v>
+        <v>0.69</v>
       </c>
       <c r="L336" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="M336" s="1">
-        <v>3703215.9</v>
+        <v>359928.06</v>
       </c>
       <c r="N336" s="1">
-        <v>3742326.58</v>
+        <v>362447.44</v>
       </c>
       <c r="O336" s="1">
-        <v>0.6</v>
+        <v>0.06</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B337" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="C337" s="1">
-        <v>264000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>101.418</v>
+        <v>100.952</v>
       </c>
       <c r="E337" s="1">
-        <v>100.0</v>
+        <v>100.58151111</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>264000.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I337" s="1">
-        <v>3743.52</v>
+        <v>2167.36</v>
       </c>
       <c r="J337" s="1">
-        <v>1.418</v>
+        <v>0.36834691067587</v>
       </c>
       <c r="K337">
-        <v>0.95</v>
+        <v>3.34</v>
       </c>
       <c r="L337" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="M337" s="1">
-        <v>267743.52</v>
+        <v>590569.2</v>
       </c>
       <c r="N337" s="1">
-        <v>270241.84</v>
+        <v>610102.59</v>
       </c>
       <c r="O337" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B338" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="C338" s="1">
-        <v>400000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.891</v>
+        <v>98.643</v>
       </c>
       <c r="E338" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>400920.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>2644.0</v>
+        <v>-3582.48</v>
       </c>
       <c r="J338" s="1">
-        <v>0.65948318866607</v>
+        <v>-1.357</v>
       </c>
       <c r="K338">
-        <v>1.84</v>
+        <v>1.15</v>
       </c>
       <c r="L338" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="M338" s="1">
-        <v>403564.0</v>
+        <v>260417.52</v>
       </c>
       <c r="N338" s="1">
-        <v>410920.16</v>
+        <v>263445.78</v>
       </c>
       <c r="O338" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="B339" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="C339" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.618</v>
+        <v>97.968</v>
       </c>
       <c r="E339" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>798968.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I339" s="1">
-        <v>5976.0</v>
+        <v>-9048.0</v>
       </c>
       <c r="J339" s="1">
-        <v>0.74796487468835</v>
+        <v>-2.2568093385214</v>
       </c>
       <c r="K339">
-        <v>1.09</v>
+        <v>2.05</v>
       </c>
       <c r="L339" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="M339" s="1">
-        <v>804944.0</v>
+        <v>391872.0</v>
       </c>
       <c r="N339" s="1">
-        <v>813691.95</v>
+        <v>400091.18</v>
       </c>
       <c r="O339" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="B340" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="C340" s="1">
-        <v>4580000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>94.236</v>
+        <v>98.085</v>
       </c>
       <c r="E340" s="1">
-        <v>83.767</v>
+        <v>99.871</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>3836528.6</v>
+        <v>798968.0</v>
       </c>
       <c r="I340" s="1">
-        <v>479480.2</v>
+        <v>-14288.0</v>
       </c>
       <c r="J340" s="1">
-        <v>12.497761648382</v>
+        <v>-1.7883069159215</v>
       </c>
       <c r="K340">
-        <v>0.2</v>
+        <v>1.32</v>
       </c>
       <c r="L340" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="M340" s="1">
-        <v>4316008.8</v>
+        <v>784680.0</v>
       </c>
       <c r="N340" s="1">
-        <v>4325269.18</v>
+        <v>795211.51</v>
       </c>
       <c r="O340" s="1">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="B341" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C341" s="1">
-        <v>3528000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>89.405</v>
+        <v>92.236</v>
       </c>
       <c r="E341" s="1">
-        <v>87.226</v>
+        <v>83.767</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3077333.28</v>
+        <v>3836528.6</v>
       </c>
       <c r="I341" s="1">
-        <v>76875.12</v>
+        <v>387880.2</v>
       </c>
       <c r="J341" s="1">
-        <v>2.4981083621856</v>
+        <v>10.110186588991</v>
       </c>
       <c r="K341">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="L341" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="M341" s="1">
-        <v>3154208.4</v>
+        <v>4224408.8</v>
       </c>
       <c r="N341" s="1">
-        <v>3174980.1</v>
+        <v>4235250.22</v>
       </c>
       <c r="O341" s="1">
-        <v>0.51</v>
+        <v>0.73</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="B342" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.534</v>
+        <v>86.606</v>
       </c>
       <c r="E342" s="1">
-        <v>100.104</v>
+        <v>87.226</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>30031200.0</v>
+        <v>3077333.28</v>
       </c>
       <c r="I342" s="1">
-        <v>129000.0</v>
+        <v>-21873.6</v>
       </c>
       <c r="J342" s="1">
-        <v>0.42955326460481</v>
+        <v>-0.71079723935524</v>
       </c>
       <c r="K342">
-        <v>0.05</v>
+        <v>0.63</v>
       </c>
       <c r="L342" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="M342" s="1">
-        <v>30160200.0</v>
+        <v>3055459.68</v>
       </c>
       <c r="N342" s="1">
-        <v>30175158.9</v>
+        <v>3077652.25</v>
       </c>
       <c r="O342" s="1">
-        <v>4.86</v>
+        <v>0.53</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="B343" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C343" s="1">
-        <v>928000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>102.278</v>
+        <v>97.783</v>
       </c>
       <c r="E343" s="1">
-        <v>100.28486961</v>
+        <v>100.104</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>930643.59</v>
+        <v>30031200.0</v>
       </c>
       <c r="I343" s="1">
-        <v>18496.25</v>
+        <v>-696300.0</v>
       </c>
       <c r="J343" s="1">
-        <v>1.9874686935737</v>
+        <v>-2.3185886677855</v>
       </c>
       <c r="K343">
-        <v>3.36</v>
+        <v>0.2</v>
       </c>
       <c r="L343" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="M343" s="1">
-        <v>949139.84</v>
+        <v>29334900.0</v>
       </c>
       <c r="N343" s="1">
-        <v>980285.05</v>
+        <v>29394735.62</v>
       </c>
       <c r="O343" s="1">
-        <v>0.16</v>
+        <v>5.05</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="B344" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="C344" s="1">
-        <v>500000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>101.158</v>
+        <v>99.562</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>100.28486961</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>487050.0</v>
+        <v>930643.59</v>
       </c>
       <c r="I344" s="1">
-        <v>18740.0</v>
+        <v>-6708.23</v>
       </c>
       <c r="J344" s="1">
-        <v>3.8476542449441</v>
+        <v>-0.72081622568313</v>
       </c>
       <c r="K344">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>0.06</v>
+      </c>
+      <c r="L344">
+        <v>533.92</v>
       </c>
       <c r="M344" s="1">
-        <v>505790.0</v>
+        <v>923935.36</v>
       </c>
       <c r="N344" s="1">
-        <v>523105.07</v>
+        <v>924469.28</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B345" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="C345" s="1">
-        <v>615000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.698</v>
+        <v>99.885</v>
       </c>
       <c r="E345" s="1">
-        <v>99.166</v>
+        <v>97.41</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>609870.9</v>
+        <v>487050.0</v>
       </c>
       <c r="I345" s="1">
-        <v>9421.8</v>
+        <v>12375.0</v>
       </c>
       <c r="J345" s="1">
-        <v>1.5448843353569</v>
+        <v>2.5408068986757</v>
       </c>
       <c r="K345">
-        <v>0.68</v>
+        <v>3.69</v>
       </c>
       <c r="L345" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="M345" s="1">
-        <v>619292.7</v>
+        <v>499425.0</v>
       </c>
       <c r="N345" s="1">
-        <v>623505.03</v>
+        <v>517890.75</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="B346" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="C346" s="1">
-        <v>600000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>108.932</v>
+        <v>97.712</v>
       </c>
       <c r="E346" s="1">
-        <v>108.24</v>
+        <v>99.166</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>649440.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I346" s="1">
-        <v>4152.0</v>
+        <v>-8942.1</v>
       </c>
       <c r="J346" s="1">
-        <v>0.63932002956393</v>
+        <v>-1.4662283443922</v>
       </c>
       <c r="K346">
-        <v>1.64</v>
+        <v>0.86</v>
       </c>
       <c r="L346" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="M346" s="1">
-        <v>653592.0</v>
+        <v>600928.8</v>
       </c>
       <c r="N346" s="1">
-        <v>663455.01</v>
+        <v>606246.87</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="B347" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="C347" s="1">
-        <v>900000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.767</v>
+        <v>98.188</v>
       </c>
       <c r="E347" s="1">
-        <v>100.51</v>
+        <v>99.492</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>904590.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I347" s="1">
-        <v>2313.0</v>
+        <v>-7628.4</v>
       </c>
       <c r="J347" s="1">
-        <v>0.25569595065168</v>
+        <v>-1.3106581433683</v>
       </c>
       <c r="K347">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>0.14</v>
+      </c>
+      <c r="L347">
+        <v>801.37</v>
       </c>
       <c r="M347" s="1">
-        <v>906903.0</v>
+        <v>574399.8</v>
       </c>
       <c r="N347" s="1">
-        <v>930121.15</v>
+        <v>575201.17</v>
       </c>
       <c r="O347" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="B348" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="C348" s="1">
-        <v>1025000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.464</v>
+        <v>105.691</v>
       </c>
       <c r="E348" s="1">
-        <v>99.902</v>
+        <v>108.24</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>1023995.5</v>
+        <v>649440.0</v>
       </c>
       <c r="I348" s="1">
-        <v>5760.5</v>
+        <v>-15294.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.56255130027427</v>
+        <v>-2.3549519586105</v>
       </c>
       <c r="K348">
-        <v>0.12</v>
+        <v>1.93</v>
       </c>
       <c r="L348" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="M348" s="1">
-        <v>1029756.0</v>
+        <v>634146.0</v>
       </c>
       <c r="N348" s="1">
-        <v>1030977.58</v>
+        <v>645735.04</v>
       </c>
       <c r="O348" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B349" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>90.849</v>
+        <v>97.436</v>
       </c>
       <c r="E349" s="1">
-        <v>85.42465</v>
+        <v>100.51</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>512547.9</v>
+        <v>904590.0</v>
       </c>
       <c r="I349" s="1">
-        <v>32546.1</v>
+        <v>-27666.0</v>
       </c>
       <c r="J349" s="1">
-        <v>6.3498650565147</v>
+        <v>-3.0584021490399</v>
       </c>
       <c r="K349">
-        <v>0.71</v>
+        <v>2.77</v>
       </c>
       <c r="L349" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="M349" s="1">
-        <v>545094.0</v>
+        <v>876924.0</v>
       </c>
       <c r="N349" s="1">
-        <v>549347.42</v>
+        <v>901889.75</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="B350" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="C350" s="1">
-        <v>520000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>103.058</v>
+        <v>88.421</v>
       </c>
       <c r="E350" s="1">
-        <v>99.779</v>
+        <v>85.42465</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>518850.8</v>
+        <v>512547.9</v>
       </c>
       <c r="I350" s="1">
-        <v>17050.8</v>
+        <v>17978.1</v>
       </c>
       <c r="J350" s="1">
-        <v>3.2862626404354</v>
+        <v>3.507594119496</v>
       </c>
       <c r="K350">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>897</v>
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>12.33</v>
       </c>
       <c r="M350" s="1">
-        <v>535901.6</v>
+        <v>530526.0</v>
       </c>
       <c r="N350" s="1">
-        <v>541297.49</v>
+        <v>530538.33</v>
       </c>
       <c r="O350" s="1">
         <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="B351" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="C351" s="1">
-        <v>600000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>103.032</v>
+        <v>100.869</v>
       </c>
       <c r="E351" s="1">
-        <v>102.939</v>
+        <v>99.779</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>617634.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I351" s="1">
-        <v>558.0</v>
+        <v>5668.0</v>
       </c>
       <c r="J351" s="1">
-        <v>0.090344767289366</v>
+        <v>1.0924142354604</v>
       </c>
       <c r="K351">
+        <v>1.25</v>
+      </c>
+      <c r="L351" t="s">
+        <v>894</v>
+      </c>
+      <c r="M351" s="1">
+        <v>524518.8</v>
+      </c>
+      <c r="N351" s="1">
+        <v>531036.61</v>
+      </c>
+      <c r="O351" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="B352" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="C352" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.157</v>
+        <v>100.425</v>
       </c>
       <c r="E352" s="1">
-        <v>100.761</v>
+        <v>102.939</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>906849.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-5436.0</v>
+        <v>-15084.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.59943827472931</v>
+        <v>-2.4422230641448</v>
       </c>
       <c r="K352">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>83.22</v>
+        <v>0.3</v>
+      </c>
+      <c r="L352" t="s">
+        <v>897</v>
       </c>
       <c r="M352" s="1">
-        <v>901413.0</v>
+        <v>602550.0</v>
       </c>
       <c r="N352" s="1">
-        <v>901496.22</v>
+        <v>604337.67</v>
       </c>
       <c r="O352" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="B353" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="C353" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>107.053</v>
+        <v>96.733</v>
       </c>
       <c r="E353" s="1">
-        <v>104.55</v>
+        <v>100.761</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>522750.0</v>
+        <v>906849.0</v>
       </c>
       <c r="I353" s="1">
-        <v>12515.0</v>
+        <v>-36252.0</v>
       </c>
       <c r="J353" s="1">
-        <v>2.3940698230512</v>
+        <v>-3.9975784281617</v>
       </c>
       <c r="K353">
-        <v>3.6</v>
+        <v>0.2</v>
       </c>
       <c r="L353" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="M353" s="1">
-        <v>535265.0</v>
+        <v>870597.0</v>
       </c>
       <c r="N353" s="1">
-        <v>553254.73</v>
+        <v>872427.82</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C354" s="1">
-        <v>750000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.132</v>
+        <v>104.254</v>
       </c>
       <c r="E354" s="1">
-        <v>99.589</v>
+        <v>104.55</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>746917.5</v>
+        <v>522750.0</v>
       </c>
       <c r="I354" s="1">
-        <v>4072.5</v>
+        <v>-1480.0</v>
       </c>
       <c r="J354" s="1">
-        <v>0.54524094026449</v>
+        <v>-0.2831181252989</v>
       </c>
       <c r="K354">
-        <v>1.84</v>
+        <v>3.84</v>
       </c>
       <c r="L354" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="M354" s="1">
-        <v>750990.0</v>
+        <v>521270.0</v>
       </c>
       <c r="N354" s="1">
-        <v>764798.22</v>
+        <v>540482.33</v>
       </c>
       <c r="O354" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B355" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.762</v>
+        <v>97.462</v>
       </c>
       <c r="E355" s="1">
-        <v>99.908</v>
+        <v>99.589</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>399632.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I355" s="1">
-        <v>-584.0</v>
+        <v>-15952.5</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.14613444368819</v>
+        <v>-2.1357780477764</v>
       </c>
       <c r="K355">
-        <v>0.33</v>
+        <v>2.01</v>
       </c>
       <c r="L355" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="M355" s="1">
-        <v>399048.0</v>
+        <v>730965.0</v>
       </c>
       <c r="N355" s="1">
-        <v>400382.72</v>
+        <v>746067.74</v>
       </c>
       <c r="O355" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="B356" t="s">
+        <v>908</v>
+      </c>
+      <c r="C356" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>97.248</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-10640.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-2.6624494534972</v>
+      </c>
+      <c r="K356">
+        <v>0.56</v>
+      </c>
+      <c r="L356" t="s">
         <v>909</v>
       </c>
-      <c r="C356" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M356" s="1">
-        <v>730247.0</v>
+        <v>388992.0</v>
       </c>
       <c r="N356" s="1">
-        <v>759944.26</v>
+        <v>391230.89</v>
       </c>
       <c r="O356" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="C357" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>106.282</v>
+        <v>101.648</v>
       </c>
       <c r="E357" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>639600.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1908.0</v>
+        <v>-9548.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.29831144465291</v>
+        <v>-1.3241175785345</v>
       </c>
       <c r="K357">
-        <v>1.58</v>
+        <v>4.52</v>
       </c>
       <c r="L357" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="M357" s="1">
-        <v>637692.0</v>
+        <v>711536.0</v>
       </c>
       <c r="N357" s="1">
-        <v>647193.37</v>
+        <v>743146.27</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="C358" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>102.185</v>
+        <v>103.455</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>526000.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I358" s="1">
-        <v>11493.1</v>
+        <v>-18870.0</v>
       </c>
       <c r="J358" s="1">
-        <v>2.185</v>
+        <v>-2.9502814258912</v>
       </c>
       <c r="K358">
-        <v>0.43</v>
+        <v>1.83</v>
       </c>
       <c r="L358" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="M358" s="1">
-        <v>537493.1</v>
+        <v>620730.0</v>
       </c>
       <c r="N358" s="1">
-        <v>539758.07</v>
+        <v>631698.49</v>
       </c>
       <c r="O358" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="B359" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="C359" s="1">
-        <v>211000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>104.11</v>
+        <v>97.253</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>211000.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I359" s="1">
-        <v>8672.1</v>
+        <v>-27152.25</v>
       </c>
       <c r="J359" s="1">
-        <v>4.11</v>
+        <v>-2.6515985665953</v>
       </c>
       <c r="K359">
-        <v>3.63</v>
+        <v>0.33</v>
       </c>
       <c r="L359" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="M359" s="1">
-        <v>219672.1</v>
+        <v>996843.25</v>
       </c>
       <c r="N359" s="1">
-        <v>227336.08</v>
+        <v>1000202.58</v>
       </c>
       <c r="O359" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="C360" s="1">
-        <v>302000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>104.251</v>
+        <v>99.08</v>
       </c>
       <c r="E360" s="1">
-        <v>99.477</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>300420.54</v>
+        <v>526000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>14417.48</v>
+        <v>-4839.2</v>
       </c>
       <c r="J360" s="1">
-        <v>4.799099289283</v>
+        <v>-0.92</v>
       </c>
       <c r="K360">
-        <v>3.02</v>
+        <v>0.66</v>
       </c>
       <c r="L360" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="M360" s="1">
-        <v>314838.02</v>
+        <v>521160.8</v>
       </c>
       <c r="N360" s="1">
-        <v>323950.77</v>
+        <v>524645.37</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>103.886</v>
+        <v>100.55</v>
       </c>
       <c r="E361" s="1">
-        <v>103.48</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>620880.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>2436.0</v>
+        <v>1160.5</v>
       </c>
       <c r="J361" s="1">
-        <v>0.39234634712022</v>
+        <v>0.55</v>
       </c>
       <c r="K361">
-        <v>4.05</v>
+        <v>3.87</v>
       </c>
       <c r="L361" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="M361" s="1">
-        <v>623316.0</v>
+        <v>212160.5</v>
       </c>
       <c r="N361" s="1">
-        <v>647628.33</v>
+        <v>220327.43</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="B362" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="C362" s="1">
-        <v>700000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.668</v>
+        <v>101.132</v>
       </c>
       <c r="E362" s="1">
-        <v>99.44457143</v>
+        <v>99.477</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>696112.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I362" s="1">
-        <v>15564.0</v>
+        <v>4998.1</v>
       </c>
       <c r="J362" s="1">
-        <v>2.2358471050636</v>
+        <v>1.6637011570514</v>
       </c>
       <c r="K362">
-        <v>1.84</v>
+        <v>3.25</v>
       </c>
       <c r="L362" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="M362" s="1">
-        <v>711676.0</v>
+        <v>305418.64</v>
       </c>
       <c r="N362" s="1">
-        <v>724532.51</v>
+        <v>315248.12</v>
       </c>
       <c r="O362" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B363" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C363" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>105.892</v>
+        <v>101.899</v>
       </c>
       <c r="E363" s="1">
-        <v>105.92</v>
+        <v>103.48</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>317760.0</v>
+        <v>620880.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-84.0</v>
+        <v>-9486.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.026435045317221</v>
+        <v>-1.5278314650174</v>
       </c>
       <c r="K363">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>933</v>
+        <v>0.05</v>
+      </c>
+      <c r="L363">
+        <v>279.45</v>
       </c>
       <c r="M363" s="1">
-        <v>317676.0</v>
+        <v>611394.0</v>
       </c>
       <c r="N363" s="1">
-        <v>329158.19</v>
+        <v>611673.45</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B364" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="C364" s="1">
-        <v>954000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>102.409</v>
+        <v>97.435</v>
       </c>
       <c r="E364" s="1">
-        <v>102.38446331</v>
+        <v>99.44457143</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>976747.78</v>
+        <v>696112.0</v>
       </c>
       <c r="I364" s="1">
-        <v>234.08</v>
+        <v>-14067.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0.023965245152643</v>
+        <v>-2.0207955041717</v>
       </c>
       <c r="K364">
-        <v>2.53</v>
+        <v>2.06</v>
       </c>
       <c r="L364" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="M364" s="1">
-        <v>976981.86</v>
+        <v>682045.0</v>
       </c>
       <c r="N364" s="1">
-        <v>1001093.23</v>
+        <v>696462.12</v>
       </c>
       <c r="O364" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="B365" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="C365" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.061</v>
+        <v>103.952</v>
       </c>
       <c r="E365" s="1">
-        <v>100.0</v>
+        <v>105.92</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>600000.0</v>
+        <v>317760.0</v>
       </c>
       <c r="I365" s="1">
-        <v>366.0</v>
+        <v>-5904.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.061</v>
+        <v>-1.8580060422961</v>
       </c>
       <c r="K365">
-        <v>0.42</v>
+        <v>4.14</v>
       </c>
       <c r="L365" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="M365" s="1">
-        <v>600366.0</v>
+        <v>311856.0</v>
       </c>
       <c r="N365" s="1">
-        <v>602908.16</v>
+        <v>324287.51</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="B366" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="C366" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>97.101</v>
+        <v>99.267</v>
       </c>
       <c r="E366" s="1">
-        <v>97.25</v>
+        <v>102.38446331</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>583500.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I366" s="1">
-        <v>-894.0</v>
+        <v>-29740.6</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.15321336760925</v>
+        <v>-3.044859748747</v>
       </c>
       <c r="K366">
-        <v>2.17</v>
+        <v>2.74</v>
       </c>
       <c r="L366" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="M366" s="1">
-        <v>582606.0</v>
+        <v>947007.18</v>
       </c>
       <c r="N366" s="1">
-        <v>595633.4</v>
+        <v>973176.84</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="B367" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="C367" s="1">
         <v>600000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>102.133</v>
+        <v>97.433</v>
       </c>
       <c r="E367" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>594882.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I367" s="1">
-        <v>17916.0</v>
+        <v>-15402.0</v>
       </c>
       <c r="J367" s="1">
-        <v>3.0116897132541</v>
+        <v>-2.567</v>
       </c>
       <c r="K367">
-        <v>2.58</v>
+        <v>0.59</v>
       </c>
       <c r="L367" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="M367" s="1">
-        <v>612798.0</v>
+        <v>584598.0</v>
       </c>
       <c r="N367" s="1">
-        <v>628291.15</v>
+        <v>588166.8</v>
       </c>
       <c r="O367" s="1">
         <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="B368" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="C368" s="1">
-        <v>919000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.173</v>
+        <v>94.769</v>
       </c>
       <c r="E368" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>919000.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1589.87</v>
+        <v>-14886.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0.173</v>
+        <v>-2.5511568123393</v>
       </c>
       <c r="K368">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>855.29</v>
+        <v>2.32</v>
+      </c>
+      <c r="L368" t="s">
+        <v>943</v>
       </c>
       <c r="M368" s="1">
-        <v>920589.87</v>
+        <v>568614.0</v>
       </c>
       <c r="N368" s="1">
-        <v>921445.16</v>
+        <v>582504.41</v>
       </c>
       <c r="O368" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="B369" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="C369" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>84.852</v>
+        <v>99.342</v>
       </c>
       <c r="E369" s="1">
-        <v>94.91728571</v>
+        <v>99.147</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>664421.0</v>
+        <v>594882.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-70457.0</v>
+        <v>1170.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-10.604270485129</v>
+        <v>0.19667766044358</v>
       </c>
       <c r="K369">
-        <v>0.38</v>
+        <v>2.77</v>
       </c>
       <c r="L369" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="M369" s="1">
-        <v>593964.0</v>
+        <v>596052.0</v>
       </c>
       <c r="N369" s="1">
-        <v>596596.19</v>
+        <v>612667.07</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B370" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="C370" s="1">
-        <v>4700000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>91.721</v>
+        <v>98.808</v>
       </c>
       <c r="E370" s="1">
-        <v>81.919</v>
+        <v>99.695</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3850193.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I370" s="1">
-        <v>460694.0</v>
+        <v>-3530.26</v>
       </c>
       <c r="J370" s="1">
-        <v>11.965478094215</v>
+        <v>-0.88971362656101</v>
       </c>
       <c r="K370">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>953</v>
+        <v>0.06</v>
+      </c>
+      <c r="L370">
+        <v>245.34</v>
       </c>
       <c r="M370" s="1">
-        <v>4310887.0</v>
+        <v>393255.84</v>
       </c>
       <c r="N370" s="1">
-        <v>4332069.19</v>
+        <v>393501.18</v>
       </c>
       <c r="O370" s="1">
-        <v>0.7</v>
+        <v>0.07</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="B371" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="C371" s="1">
-        <v>987000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>91.092</v>
+        <v>81.929</v>
       </c>
       <c r="E371" s="1">
-        <v>99.73456738</v>
+        <v>94.91728571</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>984380.18</v>
+        <v>664421.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-85302.14</v>
+        <v>-90918.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-8.6655686220745</v>
+        <v>-13.683793859616</v>
       </c>
       <c r="K371">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="L371" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="M371" s="1">
-        <v>899078.04</v>
+        <v>573503.0</v>
       </c>
       <c r="N371" s="1">
-        <v>904006.28</v>
+        <v>576437.25</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="B372" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="C372" s="1">
-        <v>155000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>102.998</v>
+        <v>89.56</v>
       </c>
       <c r="E372" s="1">
-        <v>99.417</v>
+        <v>81.919</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>154096.35</v>
+        <v>3850193.0</v>
       </c>
       <c r="I372" s="1">
-        <v>5550.55</v>
+        <v>359127.0</v>
       </c>
       <c r="J372" s="1">
-        <v>3.6019996580062</v>
+        <v>9.3275064392876</v>
       </c>
       <c r="K372">
-        <v>3.43</v>
+        <v>0.48</v>
       </c>
       <c r="L372" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="M372" s="1">
-        <v>159646.9</v>
+        <v>4209320.0</v>
       </c>
       <c r="N372" s="1">
-        <v>164965.74</v>
+        <v>4231854.25</v>
       </c>
       <c r="O372" s="1">
-        <v>0.03</v>
+        <v>0.73</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="B373" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.582</v>
+        <v>88.956</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>99.73456738</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>600000.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I373" s="1">
-        <v>3492.0</v>
+        <v>-106384.46</v>
       </c>
       <c r="J373" s="1">
-        <v>0.582</v>
+        <v>-10.807253352053</v>
       </c>
       <c r="K373">
-        <v>1.49</v>
+        <v>0.54</v>
       </c>
       <c r="L373" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="M373" s="1">
-        <v>603492.0</v>
+        <v>877995.72</v>
       </c>
       <c r="N373" s="1">
-        <v>612458.61</v>
+        <v>883349.86</v>
       </c>
       <c r="O373" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="B374" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="C374" s="1">
-        <v>1875.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>0.1875</v>
+        <v>100.113</v>
       </c>
       <c r="E374" s="1">
-        <v>0.1073293333</v>
+        <v>99.417</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>0.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I374" s="1">
-        <v>375800.0</v>
+        <v>1078.8</v>
       </c>
       <c r="J374" s="1">
-        <v>0</v>
+        <v>0.70008147499925</v>
       </c>
       <c r="K374">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.65</v>
+      </c>
+      <c r="L374" t="s">
+        <v>960</v>
       </c>
       <c r="M374" s="1">
-        <v>375800.0</v>
+        <v>155175.15</v>
       </c>
       <c r="N374" s="1">
-        <v>375800.0</v>
+        <v>160828.4</v>
       </c>
       <c r="O374" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="B375" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="C375" s="1">
-        <v>-1875.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>0.13</v>
+        <v>97.757</v>
       </c>
       <c r="E375" s="1">
-        <v>0.0698506667</v>
+        <v>100.0</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>0.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-281950.0</v>
+        <v>-13458.0</v>
       </c>
       <c r="J375" s="1">
-        <v>0</v>
+        <v>-2.243</v>
       </c>
       <c r="K375">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.68</v>
+      </c>
+      <c r="L375" t="s">
+        <v>963</v>
       </c>
       <c r="M375" s="1">
-        <v>-281950.0</v>
+        <v>586542.0</v>
       </c>
       <c r="N375" s="1">
-        <v>-281950.0</v>
+        <v>596597.05</v>
       </c>
       <c r="O375" s="1">
-        <v>-0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
+        <v>964</v>
+      </c>
+      <c r="B376" t="s">
+        <v>965</v>
+      </c>
+      <c r="C376" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>59393.75</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>59393.75</v>
+      </c>
+      <c r="N376" s="1">
+        <v>59393.75</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>966</v>
+      </c>
+      <c r="B377" t="s">
         <v>967</v>
       </c>
-      <c r="B376" t="s">
+      <c r="C377" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>37.4</v>
+      </c>
+      <c r="E377" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>292600.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-86900.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-29.699248120301</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>205700.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>205700.0</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
         <v>968</v>
       </c>
-      <c r="C376" s="1">
+      <c r="B378" t="s">
+        <v>969</v>
+      </c>
+      <c r="C378" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>36.5</v>
+      </c>
+      <c r="E378" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>583575.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-300700.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-51.527224435591</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>282875.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>282875.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>970</v>
+      </c>
+      <c r="B379" t="s">
+        <v>971</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="E379" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>972</v>
+      </c>
+      <c r="B380" t="s">
+        <v>973</v>
+      </c>
+      <c r="C380" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D376" s="1">
-[...2 lines deleted...]
-      <c r="E376" s="1">
+      <c r="D380" s="1">
+        <v>7.34545556</v>
+      </c>
+      <c r="E380" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F376" t="s">
-[...5 lines deleted...]
-      <c r="H376" s="1">
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I376" s="1">
-[...20 lines deleted...]
-      <c r="P376">
+      <c r="I380" s="1">
+        <v>231984.82</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-37.079636062574</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380" t="s">
+        <v>974</v>
+      </c>
+      <c r="M380" s="1">
+        <v>-393654.6</v>
+      </c>
+      <c r="N380" s="1">
+        <v>-396654.6</v>
+      </c>
+      <c r="O380" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>975</v>
+      </c>
+      <c r="B381" t="s">
+        <v>976</v>
+      </c>
+      <c r="C381" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>7.34545556</v>
+      </c>
+      <c r="E381" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-18553.82</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-4.5010773918689</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
+      </c>
+      <c r="L381" t="s">
+        <v>977</v>
+      </c>
+      <c r="M381" s="1">
+        <v>393654.6</v>
+      </c>
+      <c r="N381" s="1">
+        <v>396654.6</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>978</v>
+      </c>
+      <c r="B382" t="s">
+        <v>979</v>
+      </c>
+      <c r="C382" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>6.49085556</v>
+      </c>
+      <c r="E382" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I382" s="1">
+        <v>17571.02</v>
+      </c>
+      <c r="J382" s="1">
+        <v>-4.8129598444954</v>
+      </c>
+      <c r="K382">
+        <v>0.0</v>
+      </c>
+      <c r="L382" t="s">
+        <v>974</v>
+      </c>
+      <c r="M382" s="1">
+        <v>-347506.2</v>
+      </c>
+      <c r="N382" s="1">
+        <v>-350506.2</v>
+      </c>
+      <c r="O382" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P382">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>