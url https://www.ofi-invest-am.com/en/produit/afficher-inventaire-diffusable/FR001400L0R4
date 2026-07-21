--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -748,50 +748,56 @@
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -1024,1980 +1030,1839 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>8 453.50</t>
+    <t>13 238.50</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 679.18</t>
+    <t>12 935.34</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 784.93</t>
+    <t>27 065.75</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 246.58</t>
+    <t>11 558.22</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 938.63</t>
+    <t>8 797.19</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 854.79</t>
+    <t>8 334.25</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 967.23</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 643.84</t>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>54 059.48</t>
+    <t>60 761.07</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>12 986.30</t>
+    <t>14 219.18</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>15 256.85</t>
+    <t>16 952.05</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 879.45</t>
-[...8 lines deleted...]
-    <t>3 400.85</t>
+    <t>17 358.90</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 190.14</t>
+    <t>2 305.89</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 523.97</t>
+    <t>19 270.55</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>39 267.12</t>
+    <t>43 006.85</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 890.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>24 832.60</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>21 025.63</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...7 lines deleted...]
-  <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 832.04</t>
+    <t>4 202.38</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>13 616.44</t>
-[...17 lines deleted...]
-    <t>10 484.59</t>
+    <t>15 054.79</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 663.17</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 617.55</t>
+    <t>4 097.75</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 135.93</t>
+    <t>7 250.79</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 756.16</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>3 667.81</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 787.62</t>
+    <t>5 242.14</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 139.57</t>
+    <t>13 365.79</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 385.27</t>
+    <t>10 772.26</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>7 452.74</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>22 191.78</t>
+    <t>24 410.96</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>5 146.22</t>
+    <t>5 707.62</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 494.24</t>
+    <t>9 172.05</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 047.95</t>
+    <t>12 571.23</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 976.35</t>
-[...8 lines deleted...]
-    <t>1 797.26</t>
+    <t>5 840.26</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>30 748.32</t>
+    <t>33 667.46</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...5 lines deleted...]
-    <t>2 202.74</t>
+    <t>2 599.32</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>9 172.60</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 210.29</t>
-[...5 lines deleted...]
-    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+    <t>8 913.51</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>12 871.23</t>
+    <t>13 204.11</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>6 900.68</t>
+    <t>8 493.15</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 704.11</t>
+    <t>3 135.62</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>29 019.51</t>
+    <t>2 164.44</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>20 114.38</t>
+    <t>18 765.41</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 002.74</t>
+    <t>12 317.81</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>37 916.09</t>
+    <t>41 645.55</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>22 200.00</t>
-[...8 lines deleted...]
-    <t>4 897.26</t>
+    <t>24 480.82</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>20 623.70</t>
+    <t>22 600.41</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>6 472.60</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>5 457.53</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>10 097.26</t>
-[...8 lines deleted...]
-    <t>19 836.79</t>
+    <t>11 761.64</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>11 636.38</t>
+    <t>12 777.21</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>27 397.26</t>
+    <t>31 506.85</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 081.85</t>
+    <t>1 914.04</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 516.44</t>
+    <t>6 592.81</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>4 345.89</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>8 681.51</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 449.47</t>
+    <t>22 764.50</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 563.42</t>
+    <t>4 338.08</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 498.19</t>
+    <t>7 716.60</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 424.25</t>
+    <t>10 904.37</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>17 929.93</t>
+    <t>20 579.68</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>19 008.90</t>
+    <t>20 796.58</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 845.89</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 717.98</t>
-[...8 lines deleted...]
-    <t>10 606.16</t>
+    <t>3 452.57</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
+    <t>20 128.77</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 974.66</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>28 233.92</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>14 239.73</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>6 996.58</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>13 631.51</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>5 209.52</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>7 780.82</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>9 249.32</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>57 972.63</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>10 526.03</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>6 450.71</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 862.60</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>4 030.82</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>4 767.35</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>10 177.53</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>276 595.12</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 835.62</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 668.49</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 250.00</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>23 929.45</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>6 945.21</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>2 190.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>40 273.97</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>9 663.45</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>11 497.01</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>4 915.07</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>39 174.66</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>7 260.27</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>19 565.70</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>8 485.74</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>3 688.27</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>15 181.51</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>133 413.46</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 919.18</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 312.55</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>13 504.11</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>5 967.12</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>22 488.99</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>10 992.68</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>21 491.16</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>5 794.52</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>6 736.03</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 216.07</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>7 700.00</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>9 534.25</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>6 262.93</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 290.90</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 716.66</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>8 573.26</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>21 754.41</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>4 651.20</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>13 626.03</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 409.59</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>8 280.82</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>12 232.32</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>10 597.85</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>39 081.44</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 631.16</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 258.22</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>14 690.37</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>7 989.04</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>4 710.14</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 015.20</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>9 243.72</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>11 343.84</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 350.68</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>27 092.47</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>3 252.04</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>1 943.84</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>7 860.33</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>3 647.47</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>21 336.47</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>3 785.33</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 452.05</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>13 079.45</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>246 370.70</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>3 203.51</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>6 897.69</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>3 806.51</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>8 120.55</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>3 575.34</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>4 327.40</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>20 958.90</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 487.50</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>13 064.38</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>6 413.27</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>5 226.85</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>10 853.38</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>1 979.45</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>16 646.58</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>29 110.07</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>5 035.43</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERBUND AG 3.25 17/05/2031</t>
+  </si>
+  <si>
     <t>18 217.81</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...1096 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 472.05</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>22 534.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 354.14</t>
+    <t>5 962.56</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 653.25</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 055.05</t>
+    <t>11 609.95</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-3 000.00</t>
+    <t>-25 500.00</t>
   </si>
   <si>
     <t>CDS-00108270</t>
   </si>
   <si>
     <t>263KBAMLE01A60AD2858</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>25 500.00</t>
   </si>
   <si>
     <t>CDS-00108276</t>
   </si>
   <si>
     <t>263KBAMLE01A70AD2858</t>
+  </si>
+  <si>
+    <t>CDS-00108689</t>
+  </si>
+  <si>
+    <t>2648BAMLE02U40665034</t>
+  </si>
+  <si>
+    <t>11 805.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3361,154 +3226,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643340.584</v>
+        <v>639826.584</v>
       </c>
       <c r="D2">
-        <v>887.4</v>
+        <v>927.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>570905882.22</v>
+        <v>593238164.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>570905882.22</v>
+        <v>593238164.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>872.7</v>
+        <v>911.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8397157.4</v>
+        <v>8773553.08</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8397157.4</v>
+        <v>8773553.08</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>26857.0</v>
+        <v>30878.0</v>
       </c>
       <c r="D4">
-        <v>106.46</v>
+        <v>111.3</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2859308.69</v>
+        <v>3436897.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2859308.69</v>
+        <v>3436897.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P382"/>
+  <dimension ref="A1:P369"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O382" sqref="O382"/>
+      <selection activeCell="O369" sqref="O369"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3530,19086 +3395,18436 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-35562.8</v>
+        <v>-25851.42</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>205306.78</v>
+        <v>215018.16</v>
       </c>
       <c r="N2" s="1">
-        <v>205306.78</v>
+        <v>215018.16</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.43</v>
+        <v>30.2</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-37889.76</v>
+        <v>38851.35</v>
       </c>
       <c r="J3" s="1">
-        <v>-6.8053596614951</v>
+        <v>6.6904149488812</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>518873.76</v>
+        <v>619553.0</v>
       </c>
       <c r="N3" s="1">
-        <v>518873.76</v>
+        <v>619553.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D4" s="1">
-        <v>208.0</v>
+        <v>234.6</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.7687162891</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1366965.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-206532.4</v>
+        <v>-62120.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.721231766613</v>
+        <v>-4.5444011173361</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1107184.0</v>
+        <v>1304845.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1107184.0</v>
+        <v>1304845.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>9063.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.5</v>
+        <v>145.05</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221659495</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1880773.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-669634.39</v>
+        <v>-566185.24</v>
       </c>
       <c r="J5" s="1">
-        <v>-36.642503901917</v>
+        <v>-30.103852117984</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1157845.5</v>
+        <v>1314588.15</v>
       </c>
       <c r="N5" s="1">
-        <v>1157845.5</v>
+        <v>1314588.15</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>863.5</v>
+        <v>981.3</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208816705</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1326722.2</v>
       </c>
       <c r="I6" s="1">
-        <v>-582862.5</v>
+        <v>-480841.6</v>
       </c>
       <c r="J6" s="1">
-        <v>-45.0</v>
+        <v>-36.242824609402</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>712387.5</v>
+        <v>845880.6</v>
       </c>
       <c r="N6" s="1">
-        <v>712387.5</v>
+        <v>845880.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>111495.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.28</v>
+        <v>26.18</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326741</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>3020247.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-200501.74</v>
+        <v>-101308.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.9191579025163</v>
+        <v>-3.3542950840016</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2697274.88</v>
+        <v>2918939.1</v>
       </c>
       <c r="N7" s="1">
-        <v>2697274.88</v>
+        <v>2918939.1</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.1</v>
+        <v>111.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-28672.2</v>
+        <v>-12555.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.922297297297</v>
+        <v>-5.6587837837838</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>193209.4</v>
+        <v>209325.8</v>
       </c>
       <c r="N8" s="1">
-        <v>193209.4</v>
+        <v>209325.8</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.05</v>
+        <v>68.6</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-21217.35</v>
+        <v>31412.7</v>
       </c>
       <c r="J9" s="1">
-        <v>-6.120826709062</v>
+        <v>9.0620031796502</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>325424.55</v>
+        <v>378054.6</v>
       </c>
       <c r="N9" s="1">
-        <v>325424.55</v>
+        <v>378054.6</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>101983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.88</v>
+        <v>9.778</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026544</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>903273.9</v>
       </c>
       <c r="I10" s="1">
-        <v>2927.79</v>
+        <v>93915.87</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33898305084746</v>
+        <v>10.397274846533</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>866625.84</v>
+        <v>997189.77</v>
       </c>
       <c r="N10" s="1">
-        <v>866625.84</v>
+        <v>997189.77</v>
       </c>
       <c r="O10" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>20642.0</v>
       </c>
       <c r="D11" s="1">
-        <v>160.92</v>
+        <v>170.52</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490906889</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3334696.33</v>
       </c>
       <c r="I11" s="1">
-        <v>-13074.59</v>
+        <v>185177.51</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.40963993995289</v>
+        <v>5.553054661502</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3178652.76</v>
+        <v>3519873.84</v>
       </c>
       <c r="N11" s="1">
-        <v>3178652.76</v>
+        <v>3519873.84</v>
       </c>
       <c r="O11" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>13309.0</v>
       </c>
       <c r="D12" s="1">
-        <v>347.6</v>
+        <v>394.8</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.1814276054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3196574.62</v>
       </c>
       <c r="I12" s="1">
-        <v>1436337.88</v>
+        <v>2057818.58</v>
       </c>
       <c r="J12" s="1">
-        <v>48.026881183352</v>
+        <v>64.375740429297</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4427033.6</v>
+        <v>5254393.2</v>
       </c>
       <c r="N12" s="1">
-        <v>4427033.6</v>
+        <v>5254393.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.19</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-83595.71</v>
+        <v>-285267.06</v>
       </c>
       <c r="J13" s="1">
-        <v>-10.357831510396</v>
+        <v>-33.915381588355</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>723481.62</v>
+        <v>555847.05</v>
       </c>
       <c r="N13" s="1">
-        <v>723481.62</v>
+        <v>555847.05</v>
       </c>
       <c r="O13" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.45</v>
+        <v>60.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-39581.9</v>
+        <v>-13912.45</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.892997639654</v>
+        <v>-5.5861526357199</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>209470.55</v>
+        <v>235140.0</v>
       </c>
       <c r="N14" s="1">
-        <v>209470.55</v>
+        <v>235140.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>37581.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.19</v>
+        <v>52.64</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265642213</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2541473.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-693689.7</v>
+        <v>-563210.07</v>
       </c>
       <c r="J15" s="1">
-        <v>-28.167741754147</v>
+        <v>-22.160765364693</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1769019.97</v>
+        <v>1978263.84</v>
       </c>
       <c r="N15" s="1">
-        <v>1769019.97</v>
+        <v>1978263.84</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.37</v>
+        <v>10.015</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-86168.07</v>
+        <v>-56668.28</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.470589579734</v>
+        <v>-23.984819226767</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>150099.21</v>
+        <v>179599.0</v>
       </c>
       <c r="N16" s="1">
-        <v>150099.21</v>
+        <v>179599.0</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>44845.0</v>
       </c>
       <c r="D17" s="1">
-        <v>59.16</v>
+        <v>62.58</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150513993</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2538901.98</v>
       </c>
       <c r="I17" s="1">
-        <v>115209.02</v>
+        <v>267498.12</v>
       </c>
       <c r="J17" s="1">
-        <v>4.7535486650469</v>
+        <v>10.535976658697</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2538851.4</v>
+        <v>2806400.1</v>
       </c>
       <c r="N17" s="1">
-        <v>2538851.4</v>
+        <v>2806400.1</v>
       </c>
       <c r="O17" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.34</v>
+        <v>32.44</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-72129.84</v>
+        <v>55321.08</v>
       </c>
       <c r="J18" s="1">
-        <v>-11.965240641711</v>
+        <v>8.8137110371318</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>530698.32</v>
+        <v>682991.76</v>
       </c>
       <c r="N18" s="1">
-        <v>530698.32</v>
+        <v>682991.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>15478.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1128.2</v>
+        <v>1237.0</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879810053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6732743.97</v>
       </c>
       <c r="I19" s="1">
-        <v>10723541.63</v>
+        <v>12413542.03</v>
       </c>
       <c r="J19" s="1">
-        <v>179.10310078282</v>
+        <v>184.37567335566</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>16710898.4</v>
+        <v>19146286.0</v>
       </c>
       <c r="N19" s="1">
-        <v>16710898.4</v>
+        <v>19146286.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.87</v>
+        <v>3.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.48</v>
+        <v>64.02</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-19499.04</v>
+        <v>12703.92</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4453125</v>
+        <v>4.19921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>283031.52</v>
+        <v>315234.48</v>
       </c>
       <c r="N20" s="1">
-        <v>283031.52</v>
+        <v>315234.48</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>123243.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.7</v>
+        <v>42.42</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3222193.46</v>
       </c>
       <c r="I21" s="1">
-        <v>1432237.34</v>
+        <v>2005774.6</v>
       </c>
       <c r="J21" s="1">
-        <v>47.519088808167</v>
+        <v>62.248732886448</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4446262.6</v>
+        <v>5227968.06</v>
       </c>
       <c r="N21" s="1">
-        <v>4446262.6</v>
+        <v>5227968.06</v>
       </c>
       <c r="O21" s="1">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>6.945</v>
+        <v>10.36</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-38786.05</v>
+        <v>52561.78</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.272185440314</v>
+        <v>23.406787008034</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>185771.81</v>
+        <v>277119.64</v>
       </c>
       <c r="N22" s="1">
-        <v>185771.81</v>
+        <v>277119.64</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.35</v>
+        <v>56.3</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-19232.98</v>
+        <v>6197.32</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.2041854228882</v>
+        <v>2.6435821388559</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>215195.9</v>
+        <v>240626.2</v>
       </c>
       <c r="N23" s="1">
-        <v>215195.9</v>
+        <v>240626.2</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.44</v>
+        <v>18.675</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-45831.6</v>
+        <v>12673.25</v>
       </c>
       <c r="J24" s="1">
-        <v>-9.8684210526316</v>
+        <v>2.6172910702343</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>418595.28</v>
+        <v>496885.73</v>
       </c>
       <c r="N24" s="1">
-        <v>418595.28</v>
+        <v>496885.73</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>223623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.925</v>
+        <v>19.23</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.8927986388</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2435880.31</v>
       </c>
       <c r="I25" s="1">
-        <v>1575690.42</v>
+        <v>1864389.98</v>
       </c>
       <c r="J25" s="1">
-        <v>69.714466400739</v>
+        <v>76.538653083492</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3835896.23</v>
+        <v>4300270.29</v>
       </c>
       <c r="N25" s="1">
-        <v>3835896.23</v>
+        <v>4300270.29</v>
       </c>
       <c r="O25" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>2.975</v>
+        <v>3.294</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-39933.17</v>
+        <v>16674.23</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2630920346047</v>
+        <v>2.9086274292064</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>509876.33</v>
+        <v>589942.22</v>
       </c>
       <c r="N26" s="1">
-        <v>509876.33</v>
+        <v>589942.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>498075.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.245</v>
+        <v>10.634</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3823557.43</v>
       </c>
       <c r="I27" s="1">
-        <v>786398.75</v>
+        <v>1472972.12</v>
       </c>
       <c r="J27" s="1">
-        <v>21.723171315243</v>
+        <v>38.523603920342</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4406490.58</v>
+        <v>5296529.55</v>
       </c>
       <c r="N27" s="1">
-        <v>4406490.58</v>
+        <v>5296529.55</v>
       </c>
       <c r="O27" s="1">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.15</v>
+        <v>16.895</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-41264.69</v>
+        <v>12682.24</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.3761717568793</v>
+        <v>2.4705982071573</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>451379.1</v>
+        <v>526008.93</v>
       </c>
       <c r="N28" s="1">
-        <v>451379.1</v>
+        <v>526008.93</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.08</v>
+        <v>14.665</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-22990.6</v>
+        <v>10288.06</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.7248615239628</v>
+        <v>3.456797075771</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>274627.68</v>
+        <v>307906.34</v>
       </c>
       <c r="N29" s="1">
-        <v>274627.68</v>
+        <v>307906.34</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.9</v>
+        <v>154.7</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8923076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>600110.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-30913.4</v>
+        <v>103775.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.3787878787879</v>
+        <v>17.292663011781</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>543814.6</v>
+        <v>703885.0</v>
       </c>
       <c r="N30" s="1">
-        <v>543814.6</v>
+        <v>703885.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>178.5</v>
+        <v>227.9</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-27075.6</v>
+        <v>95634.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.7550158394931</v>
+        <v>20.327349524815</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>443394.0</v>
+        <v>566103.6</v>
       </c>
       <c r="N31" s="1">
-        <v>443394.0</v>
+        <v>566103.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>25.76</v>
+        <v>31.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-60557.0</v>
+        <v>-22529.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-24.678362573099</v>
+        <v>-9.1812865497076</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>184828.0</v>
+        <v>222855.5</v>
       </c>
       <c r="N32" s="1">
-        <v>184828.0</v>
+        <v>222855.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>37399.0</v>
       </c>
       <c r="D33" s="1">
-        <v>75.76</v>
+        <v>83.48</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427369716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2982298.62</v>
       </c>
       <c r="I33" s="1">
-        <v>-145343.98</v>
+        <v>139769.9</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.087794751028</v>
+        <v>4.6866500578671</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2711374.64</v>
+        <v>3122068.52</v>
       </c>
       <c r="N33" s="1">
-        <v>2711374.64</v>
+        <v>3122068.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>41369.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.13</v>
+        <v>92.14</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418704827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>3133365.44</v>
       </c>
       <c r="I34" s="1">
-        <v>262240.19</v>
+        <v>678374.22</v>
       </c>
       <c r="J34" s="1">
-        <v>8.7731503788445</v>
+        <v>21.650019220229</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3251362.44</v>
+        <v>3811739.66</v>
       </c>
       <c r="N34" s="1">
-        <v>3251362.44</v>
+        <v>3811739.66</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>861841.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.996</v>
+        <v>11.216</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2854271728</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>9726243.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-1281.11</v>
+        <v>-59835.18</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.8681437101823</v>
+        <v>-0.615193089792</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67295.52</v>
+        <v>9666408.66</v>
       </c>
       <c r="N35" s="1">
-        <v>67295.52</v>
+        <v>9666408.66</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.562</v>
+        <v>10.65</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-589418.19</v>
+        <v>-355104.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.0528394064377</v>
+        <v>-1.2367676201834</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28122919.86</v>
+        <v>28357233.15</v>
       </c>
       <c r="N36" s="1">
-        <v>28122919.86</v>
+        <v>28357233.15</v>
       </c>
       <c r="O36" s="1">
-        <v>4.83</v>
+        <v>4.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>48.78</v>
+        <v>52.2</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-35154.6</v>
+        <v>-3196.77</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.4031890660592</v>
+        <v>-0.64598363965608</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>439702.92</v>
+        <v>491671.8</v>
       </c>
       <c r="N37" s="1">
-        <v>439702.92</v>
+        <v>491671.8</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.465</v>
+        <v>12.158</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-73966.87</v>
+        <v>9289.04</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.864278897264</v>
+        <v>1.5508523273387</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>501011.88</v>
+        <v>608252.58</v>
       </c>
       <c r="N38" s="1">
-        <v>501011.88</v>
+        <v>608252.58</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>57029.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.46</v>
+        <v>28.43</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252924</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1637554.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-130433.42</v>
+        <v>-16220.49</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.2843196428574</v>
+        <v>-0.99053102926084</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1444028.04</v>
+        <v>1621334.47</v>
       </c>
       <c r="N39" s="1">
-        <v>1444028.04</v>
+        <v>1621334.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>195473.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.946</v>
+        <v>10.795</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.549724054</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>2062186.21</v>
       </c>
       <c r="I40" s="1">
-        <v>-116169.09</v>
+        <v>47944.83</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.8770457953296</v>
+        <v>2.3249515377178</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1860488.81</v>
+        <v>2110131.04</v>
       </c>
       <c r="N40" s="1">
-        <v>1860488.81</v>
+        <v>2110131.04</v>
       </c>
       <c r="O40" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.245</v>
+        <v>16.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-17363.2</v>
+        <v>14433.16</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.9859769398567</v>
+        <v>4.1445933312558</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>330877.48</v>
+        <v>362673.84</v>
       </c>
       <c r="N41" s="1">
-        <v>330877.48</v>
+        <v>362673.84</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.6</v>
+        <v>86.25</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-25866.1</v>
+        <v>-16518.45</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.895361380798</v>
+        <v>-6.957928802589</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>211538.6</v>
+        <v>220886.25</v>
       </c>
       <c r="N42" s="1">
-        <v>211538.6</v>
+        <v>220886.25</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>30.33</v>
+        <v>35.94</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-73111.68</v>
+        <v>25751.11</v>
       </c>
       <c r="J43" s="1">
-        <v>-12.467532467532</v>
+        <v>4.2225470719505</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>513304.92</v>
+        <v>635598.9</v>
       </c>
       <c r="N43" s="1">
-        <v>513304.92</v>
+        <v>635598.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>20333.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.08</v>
+        <v>78.42</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116942901</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1134819.18</v>
       </c>
       <c r="I44" s="1">
-        <v>251183.96</v>
+        <v>459694.68</v>
       </c>
       <c r="J44" s="1">
-        <v>23.39823541447</v>
+        <v>40.508187392462</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1324700.64</v>
+        <v>1594513.86</v>
       </c>
       <c r="N44" s="1">
-        <v>1324700.64</v>
+        <v>1594513.86</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.7</v>
+        <v>57.35</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-32135.35</v>
+        <v>-18254.4</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.596138374899</v>
+        <v>-7.7232502011263</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>204221.1</v>
+        <v>218102.05</v>
       </c>
       <c r="N45" s="1">
-        <v>204221.1</v>
+        <v>218102.05</v>
       </c>
       <c r="O45" s="1">
         <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>77202.0</v>
       </c>
       <c r="D46" s="1">
-        <v>15.975</v>
+        <v>17.465</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.66211251</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1440752.41</v>
       </c>
       <c r="I46" s="1">
-        <v>-207599.99</v>
+        <v>-92419.48</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.958743624574</v>
+        <v>-6.4146677360061</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1180217.03</v>
+        <v>1348332.93</v>
       </c>
       <c r="N46" s="1">
-        <v>1180217.03</v>
+        <v>1348332.93</v>
       </c>
       <c r="O46" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>23691.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.5</v>
+        <v>66.42</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.856105272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1418050.99</v>
       </c>
       <c r="I47" s="1">
-        <v>205333.31</v>
+        <v>155505.23</v>
       </c>
       <c r="J47" s="1">
-        <v>15.236621405758</v>
+        <v>10.966124003764</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1552963.5</v>
+        <v>1573556.22</v>
       </c>
       <c r="N47" s="1">
-        <v>1552963.5</v>
+        <v>1573556.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.2</v>
+        <v>19.015</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.233012705</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1299989.07</v>
       </c>
       <c r="I48" s="1">
-        <v>-507876.33</v>
+        <v>-424443.39</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.124222450303</v>
+        <v>-32.649766047648</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>757883.6</v>
+        <v>875545.68</v>
       </c>
       <c r="N48" s="1">
-        <v>757883.6</v>
+        <v>875545.68</v>
       </c>
       <c r="O48" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>60352.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.76</v>
+        <v>28.06</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720141835</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1814906.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-319668.39</v>
+        <v>-121429.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-18.270341640535</v>
+        <v>-6.6906532139237</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1429989.04</v>
+        <v>1693477.12</v>
       </c>
       <c r="N49" s="1">
-        <v>1429989.04</v>
+        <v>1693477.12</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.3</v>
+        <v>265.3</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.804304283</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>2091241.2</v>
       </c>
       <c r="I50" s="1">
-        <v>195523.8</v>
+        <v>398864.6</v>
       </c>
       <c r="J50" s="1">
-        <v>9.8263199538767</v>
+        <v>19.073103571219</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2185320.6</v>
+        <v>2490105.8</v>
       </c>
       <c r="N50" s="1">
-        <v>2185320.6</v>
+        <v>2490105.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>32019.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.99</v>
+        <v>49.28</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697523346</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1596779.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-187216.51</v>
+        <v>-18883.28</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.195608782435</v>
+        <v>-1.1825852484588</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1347897.59</v>
+        <v>1577896.32</v>
       </c>
       <c r="N51" s="1">
-        <v>1347897.59</v>
+        <v>1577896.32</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>36987.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.62</v>
+        <v>28.79</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>30.692215373</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1135212.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-2145.67</v>
+        <v>-70357.24</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.1913494994188</v>
+        <v>-6.1977128397326</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1119189.9</v>
+        <v>1064855.73</v>
       </c>
       <c r="N52" s="1">
-        <v>1119189.9</v>
+        <v>1064855.73</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>187540.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.48</v>
+        <v>18.955</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582916</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3587219.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-117605.55</v>
+        <v>-32399.09</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.4245840879475</v>
+        <v>-0.90318106769811</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3316550.16</v>
+        <v>3554820.7</v>
       </c>
       <c r="N53" s="1">
-        <v>3316550.16</v>
+        <v>3554820.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>377260.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.272</v>
+        <v>4.41</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874251</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1703852.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-88088.88</v>
+        <v>-40135.72</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.4030115146147</v>
+        <v>-2.3555867799622</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1542277.44</v>
+        <v>1663716.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1542277.44</v>
+        <v>1663716.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.3</v>
+        <v>140.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-87889.0</v>
+        <v>-27203.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.243502051984</v>
+        <v>-3.6425344774015</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>629953.0</v>
+        <v>719622.75</v>
       </c>
       <c r="N55" s="1">
-        <v>629953.0</v>
+        <v>719622.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>39208.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.74</v>
+        <v>40.88</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745602938</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1700629.76</v>
       </c>
       <c r="I56" s="1">
-        <v>-26264.0</v>
+        <v>-97806.72</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6114180478821</v>
+        <v>-5.7512059532582</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1603604.8</v>
+        <v>1602823.04</v>
       </c>
       <c r="N56" s="1">
-        <v>1603604.8</v>
+        <v>1602823.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>505569.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.135</v>
+        <v>9.694</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3611111.04</v>
       </c>
       <c r="I57" s="1">
-        <v>1012484.9</v>
+        <v>1289874.85</v>
       </c>
       <c r="J57" s="1">
-        <v>29.717060803783</v>
+        <v>35.719611934171</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4419567.81</v>
+        <v>4900985.89</v>
       </c>
       <c r="N57" s="1">
-        <v>4419567.81</v>
+        <v>4900985.89</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>125229.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.51</v>
+        <v>27.97</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.5633328542</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1948980.61</v>
       </c>
       <c r="I58" s="1">
-        <v>1377309.38</v>
+        <v>1553674.52</v>
       </c>
       <c r="J58" s="1">
-        <v>76.534365490921</v>
+        <v>79.71728974769</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3176905.38</v>
+        <v>3502655.13</v>
       </c>
       <c r="N58" s="1">
-        <v>3176905.38</v>
+        <v>3502655.13</v>
       </c>
       <c r="O58" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10572.0</v>
       </c>
       <c r="D59" s="1">
-        <v>89.35</v>
+        <v>102.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693813848</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1100221.5</v>
       </c>
       <c r="I59" s="1">
-        <v>-154180.05</v>
+        <v>-18705.9</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.570938085346</v>
+        <v>-1.7001940063887</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>903953.95</v>
+        <v>1081515.6</v>
       </c>
       <c r="N59" s="1">
-        <v>903953.95</v>
+        <v>1081515.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9916.0</v>
       </c>
       <c r="D60" s="1">
-        <v>194.75</v>
+        <v>206.7</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399162969</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1910217.41</v>
       </c>
       <c r="I60" s="1">
-        <v>22482.14</v>
+        <v>139419.79</v>
       </c>
       <c r="J60" s="1">
-        <v>1.231560256778</v>
+        <v>7.2986346616954</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1847982.75</v>
+        <v>2049637.2</v>
       </c>
       <c r="N60" s="1">
-        <v>1847982.75</v>
+        <v>2049637.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.08</v>
+        <v>69.36</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-26988.96</v>
+        <v>4574.4</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.387323943662</v>
+        <v>1.7605633802817</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>232836.96</v>
+        <v>264400.32</v>
       </c>
       <c r="N61" s="1">
-        <v>232836.96</v>
+        <v>264400.32</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>24.96</v>
+        <v>26.41</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-6466.6</v>
+        <v>6928.5</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.7279812938426</v>
+        <v>2.9228371005456</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>230580.48</v>
+        <v>243975.58</v>
       </c>
       <c r="N62" s="1">
-        <v>230580.48</v>
+        <v>243975.58</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>273.8</v>
+        <v>309.3</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-69591.2</v>
+        <v>-17690.2</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.810205351587</v>
+        <v>-3.7647790914748</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>400295.6</v>
+        <v>452196.6</v>
       </c>
       <c r="N63" s="1">
-        <v>400295.6</v>
+        <v>452196.6</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>17240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>53.44</v>
+        <v>60.08</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.82687471</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1083135.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-160360.56</v>
+        <v>-47356.12</v>
       </c>
       <c r="J64" s="1">
-        <v>-15.389487017099</v>
+        <v>-4.3721332990969</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>881653.12</v>
+        <v>1035779.2</v>
       </c>
       <c r="N64" s="1">
-        <v>881653.12</v>
+        <v>1035779.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.55</v>
+        <v>72.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-26403.4</v>
+        <v>-28581.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-11.651651651652</v>
+        <v>-12.612612612613</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>200203.1</v>
+        <v>198025.5</v>
       </c>
       <c r="N65" s="1">
-        <v>200203.1</v>
+        <v>198025.5</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.74</v>
+        <v>39.6</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-12537.72</v>
+        <v>1099.8</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.3346007604563</v>
+        <v>0.38022813688213</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>276709.68</v>
+        <v>290347.2</v>
       </c>
       <c r="N66" s="1">
-        <v>276709.68</v>
+        <v>290347.2</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.64</v>
+        <v>38.6</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-25993.08</v>
+        <v>11608.56</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.207834602829</v>
+        <v>5.0054406964091</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>205925.76</v>
+        <v>243527.4</v>
       </c>
       <c r="N67" s="1">
-        <v>205925.76</v>
+        <v>243527.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>13116.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.8</v>
+        <v>196.7</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054620311</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1953044.04</v>
       </c>
       <c r="I68" s="1">
-        <v>719657.76</v>
+        <v>626873.16</v>
       </c>
       <c r="J68" s="1">
-        <v>39.149366258753</v>
+        <v>32.097236271231</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2557893.8</v>
+        <v>2579917.2</v>
       </c>
       <c r="N68" s="1">
-        <v>2557893.8</v>
+        <v>2579917.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.6</v>
+        <v>61.65</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-31021.2</v>
+        <v>-20927.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.5599393019727</v>
+        <v>-6.4491654021244</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>293470.4</v>
+        <v>303564.6</v>
       </c>
       <c r="N69" s="1">
-        <v>293470.4</v>
+        <v>303564.6</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>72868.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.35</v>
+        <v>37.87</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961794</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2569784.47</v>
       </c>
       <c r="I70" s="1">
-        <v>-135997.75</v>
+        <v>189726.69</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.5249352170316</v>
+        <v>7.382980643509</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2325528.85</v>
+        <v>2759511.16</v>
       </c>
       <c r="N70" s="1">
-        <v>2325528.85</v>
+        <v>2759511.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.758</v>
+        <v>9.194</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-39632.11</v>
+        <v>-30401.56</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.61053532955</v>
+        <v>-13.508938748238</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>185415.62</v>
+        <v>194646.17</v>
       </c>
       <c r="N71" s="1">
-        <v>185415.62</v>
+        <v>194646.17</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3454.0</v>
       </c>
       <c r="D72" s="1">
-        <v>260.0</v>
+        <v>278.2</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313839027</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>891931.2</v>
       </c>
       <c r="I72" s="1">
-        <v>7271.0</v>
+        <v>68971.6</v>
       </c>
       <c r="J72" s="1">
-        <v>0.8533747090768</v>
+        <v>7.7328385866533</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>859300.0</v>
+        <v>960902.8</v>
       </c>
       <c r="N72" s="1">
-        <v>859300.0</v>
+        <v>960902.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>21124.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.38</v>
+        <v>67.66</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324323045</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1648357.1</v>
       </c>
       <c r="I73" s="1">
-        <v>-246218.7</v>
+        <v>-219107.26</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.504073319756</v>
+        <v>-13.29246314406</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1341871.7</v>
+        <v>1429249.84</v>
       </c>
       <c r="N73" s="1">
-        <v>1341871.7</v>
+        <v>1429249.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.16</v>
+        <v>65.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-19367.21</v>
+        <v>-26211.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.3369556048312</v>
+        <v>-5.869646461223</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>427195.12</v>
+        <v>420350.7</v>
       </c>
       <c r="N74" s="1">
-        <v>427195.12</v>
+        <v>420350.7</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1656.0</v>
+        <v>1676.0</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844339623</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2985873.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-882026.0</v>
+        <v>-854001.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-30.442213615207</v>
+        <v>-28.601383916865</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2015352.0</v>
+        <v>2131872.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2015352.0</v>
+        <v>2131872.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.26</v>
+        <v>45.34</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-35290.64</v>
+        <v>-16041.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.346737792368</v>
+        <v>-6.9757899056217</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>194664.68</v>
+        <v>213914.12</v>
       </c>
       <c r="N76" s="1">
-        <v>194664.68</v>
+        <v>213914.12</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.36</v>
+        <v>28.32</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-31055.68</v>
+        <v>-24089.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.527180783818</v>
+        <v>-10.493046776233</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>198524.16</v>
+        <v>205489.92</v>
       </c>
       <c r="N77" s="1">
-        <v>198524.16</v>
+        <v>205489.92</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>100765.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.175</v>
+        <v>19.93</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037712</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1516312.1</v>
       </c>
       <c r="I78" s="1">
-        <v>418329.44</v>
+        <v>491934.35</v>
       </c>
       <c r="J78" s="1">
-        <v>29.240346414237</v>
+        <v>32.44281635687</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1848987.73</v>
+        <v>2008246.45</v>
       </c>
       <c r="N78" s="1">
-        <v>1848987.73</v>
+        <v>2008246.45</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>44504.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.56</v>
+        <v>53.9</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579184</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2155803.04</v>
       </c>
       <c r="I79" s="1">
-        <v>91790.08</v>
+        <v>242962.56</v>
       </c>
       <c r="J79" s="1">
-        <v>4.452675075985</v>
+        <v>11.270165014704</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2153249.28</v>
+        <v>2398765.6</v>
       </c>
       <c r="N79" s="1">
-        <v>2153249.28</v>
+        <v>2398765.6</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>45609.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.645</v>
+        <v>47.735</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.949238966</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1411563.84</v>
       </c>
       <c r="I80" s="1">
-        <v>306083.83</v>
+        <v>765581.78</v>
       </c>
       <c r="J80" s="1">
-        <v>22.893847029489</v>
+        <v>54.236426175383</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1643053.67</v>
+        <v>2177145.62</v>
       </c>
       <c r="N80" s="1">
-        <v>1643053.67</v>
+        <v>2177145.62</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>105933.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.93</v>
+        <v>24.495</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200823162</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1516969.28</v>
       </c>
       <c r="I81" s="1">
-        <v>806939.41</v>
+        <v>1077859.56</v>
       </c>
       <c r="J81" s="1">
-        <v>56.980386287956</v>
+        <v>71.053486330323</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2223109.89</v>
+        <v>2594828.84</v>
       </c>
       <c r="N81" s="1">
-        <v>2223109.89</v>
+        <v>2594828.84</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.98</v>
+        <v>36.9</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-46933.58</v>
+        <v>-12715.98</v>
       </c>
       <c r="J82" s="1">
-        <v>-20.767256415301</v>
+        <v>-5.62659011377</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>179064.4</v>
+        <v>213282.0</v>
       </c>
       <c r="N82" s="1">
-        <v>179064.4</v>
+        <v>213282.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>825527.0</v>
       </c>
       <c r="D83" s="1">
-        <v>4.966</v>
+        <v>5.779</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212954028</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2576713.63</v>
       </c>
       <c r="I83" s="1">
-        <v>1529782.98</v>
+        <v>2194006.9</v>
       </c>
       <c r="J83" s="1">
-        <v>63.91906985245</v>
+        <v>85.14748687847</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3923095.31</v>
+        <v>4770720.53</v>
       </c>
       <c r="N83" s="1">
-        <v>3923095.31</v>
+        <v>4770720.53</v>
       </c>
       <c r="O83" s="1">
-        <v>0.67</v>
+        <v>0.79</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.155</v>
+        <v>14.03</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>207.72</v>
+        <v>-222250.75</v>
       </c>
       <c r="J84" s="1">
-        <v>0.026110289071646</v>
+        <v>-26.734645292479</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>795756.17</v>
+        <v>609070.36</v>
       </c>
       <c r="N84" s="1">
-        <v>795756.17</v>
+        <v>609070.36</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.11</v>
+        <v>14.8</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>1867.32</v>
+        <v>-2956.59</v>
       </c>
       <c r="J85" s="1">
-        <v>0.80053368912608</v>
+        <v>-1.2675116744496</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>235126.71</v>
+        <v>230302.8</v>
       </c>
       <c r="N85" s="1">
-        <v>235126.71</v>
+        <v>230302.8</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9799.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.45</v>
+        <v>117.75</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564241249</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1120578.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-106428.95</v>
+        <v>33253.65</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.8867595818815</v>
+        <v>2.9675428390298</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>970050.65</v>
+        <v>1153832.25</v>
       </c>
       <c r="N86" s="1">
-        <v>970050.65</v>
+        <v>1153832.25</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>234.15</v>
+        <v>243.2</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-121819.5</v>
+        <v>-101936.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-18.10073452256</v>
+        <v>-14.557984325234</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>551189.1</v>
+        <v>598272.0</v>
       </c>
       <c r="N87" s="1">
-        <v>551189.1</v>
+        <v>598272.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.22</v>
+        <v>34.96</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-25156.6</v>
+        <v>-4883.34</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.5451993262212</v>
+        <v>-1.8528916339135</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>238395.78</v>
+        <v>258669.04</v>
       </c>
       <c r="N88" s="1">
-        <v>238395.78</v>
+        <v>258669.04</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.56</v>
+        <v>57.64</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-127057.26</v>
+        <v>-83962.34</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.776632302405</v>
+        <v>-9.4029122278733</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>732795.36</v>
+        <v>808977.4</v>
       </c>
       <c r="N89" s="1">
-        <v>732795.36</v>
+        <v>808977.4</v>
       </c>
       <c r="O89" s="1">
         <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>2296.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>86.65</v>
+        <v>30.98</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-31340.4</v>
+        <v>-16898.56</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.609172482552</v>
+        <v>-7.3379860418744</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>198948.4</v>
+        <v>213390.24</v>
       </c>
       <c r="N90" s="1">
-        <v>198948.4</v>
+        <v>213390.24</v>
       </c>
       <c r="O90" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>646324.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.685</v>
+        <v>4.617</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.729250345</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2410304.0</v>
       </c>
       <c r="I91" s="1">
-        <v>621006.94</v>
+        <v>573773.91</v>
       </c>
       <c r="J91" s="1">
-        <v>27.276926179356</v>
+        <v>23.805043264252</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2897681.87</v>
+        <v>2984077.91</v>
       </c>
       <c r="N91" s="1">
-        <v>2897681.87</v>
+        <v>2984077.91</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.83</v>
+        <v>24.4</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-110538.25</v>
+        <v>-68463.92</v>
       </c>
       <c r="J92" s="1">
-        <v>-15.69423929099</v>
+        <v>-9.3577050917653</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>593785.47</v>
+        <v>663167.6</v>
       </c>
       <c r="N92" s="1">
-        <v>593785.47</v>
+        <v>663167.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>14367.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.24</v>
+        <v>186.44</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296039535</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1616712.82</v>
       </c>
       <c r="I93" s="1">
-        <v>792624.5</v>
+        <v>1061870.66</v>
       </c>
       <c r="J93" s="1">
-        <v>52.604622854366</v>
+        <v>65.680846150524</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2299382.76</v>
+        <v>2678583.48</v>
       </c>
       <c r="N93" s="1">
-        <v>2299382.76</v>
+        <v>2678583.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12904.0</v>
       </c>
       <c r="D94" s="1">
-        <v>131.65</v>
+        <v>147.75</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.7527735586</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1261401.79</v>
       </c>
       <c r="I94" s="1">
-        <v>437437.56</v>
+        <v>645164.21</v>
       </c>
       <c r="J94" s="1">
-        <v>36.811790650724</v>
+        <v>51.146606506718</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1625745.85</v>
+        <v>1906566.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1625745.85</v>
+        <v>1906566.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.6</v>
+        <v>55.27</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>52041.0</v>
+        <v>-22659.67</v>
       </c>
       <c r="J95" s="1">
-        <v>6.6901408450704</v>
+        <v>-2.7850138117065</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>829917.0</v>
+        <v>790968.97</v>
       </c>
       <c r="N95" s="1">
-        <v>829917.0</v>
+        <v>790968.97</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>8392.0</v>
       </c>
       <c r="D96" s="1">
-        <v>347.7</v>
+        <v>345.15</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.2022009056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2762664.87</v>
       </c>
       <c r="I96" s="1">
-        <v>155829.18</v>
+        <v>133833.93</v>
       </c>
       <c r="J96" s="1">
-        <v>5.910345275821</v>
+        <v>4.844378029826</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2792378.7</v>
+        <v>2896498.8</v>
       </c>
       <c r="N96" s="1">
-        <v>2792378.7</v>
+        <v>2896498.8</v>
       </c>
       <c r="O96" s="1">
         <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>47727.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.62</v>
+        <v>25.53</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216133426</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>988980.44</v>
       </c>
       <c r="I97" s="1">
-        <v>186345.86</v>
+        <v>229489.87</v>
       </c>
       <c r="J97" s="1">
-        <v>19.863683178567</v>
+        <v>23.2046925013</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1124469.26</v>
+        <v>1218470.31</v>
       </c>
       <c r="N97" s="1">
-        <v>1124469.26</v>
+        <v>1218470.31</v>
       </c>
       <c r="O97" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D98" s="1">
-        <v>457.95</v>
+        <v>486.0</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448008195</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>4070068.82</v>
       </c>
       <c r="I98" s="1">
-        <v>-44573.42</v>
+        <v>199927.18</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.1443703524561</v>
+        <v>4.9121326651179</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3850443.6</v>
+        <v>4269996.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3850443.6</v>
+        <v>4269996.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>25042.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.86</v>
+        <v>51.15</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154548359</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1470352.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-195066.96</v>
+        <v>-189454.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.796610169492</v>
+        <v>-12.884946317836</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1218809.04</v>
+        <v>1280898.3</v>
       </c>
       <c r="N99" s="1">
-        <v>1218809.04</v>
+        <v>1280898.3</v>
       </c>
       <c r="O99" s="1">
         <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11837.0</v>
       </c>
       <c r="D100" s="1">
-        <v>104.05</v>
+        <v>117.5</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1695537.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-462087.23</v>
+        <v>-304690.08</v>
       </c>
       <c r="J100" s="1">
-        <v>-28.164688905557</v>
+        <v>-17.970116592756</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1178574.35</v>
+        <v>1390847.5</v>
       </c>
       <c r="N100" s="1">
-        <v>1178574.35</v>
+        <v>1390847.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.035</v>
+        <v>15.73</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>47436.4</v>
+        <v>83039.87</v>
       </c>
       <c r="J101" s="1">
-        <v>19.176389195112</v>
+        <v>33.569260437797</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>294805.18</v>
+        <v>330408.65</v>
       </c>
       <c r="N101" s="1">
-        <v>294805.18</v>
+        <v>330408.65</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>23294.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1</v>
+        <v>57.58</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691899202</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1215229.11</v>
       </c>
       <c r="I102" s="1">
-        <v>-2313.81</v>
+        <v>126039.41</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.19883646026191</v>
+        <v>10.371658229945</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1161361.1</v>
+        <v>1341268.52</v>
       </c>
       <c r="N102" s="1">
-        <v>1161361.1</v>
+        <v>1341268.52</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D103" s="1">
-        <v>520.8</v>
+        <v>568.0</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990512249</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>657109.37</v>
       </c>
       <c r="I103" s="1">
-        <v>513890.83</v>
+        <v>618050.63</v>
       </c>
       <c r="J103" s="1">
-        <v>84.970468225728</v>
+        <v>94.055975795932</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1118678.4</v>
+        <v>1275160.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1118678.4</v>
+        <v>1275160.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>238670.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.844</v>
+        <v>3.797</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720367</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>827032.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-144803.07</v>
+        <v>79197.38</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.228867874466</v>
+        <v>9.5760891459891</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>649558.22</v>
+        <v>906229.99</v>
       </c>
       <c r="N104" s="1">
-        <v>649558.22</v>
+        <v>906229.99</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>15661.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.7</v>
+        <v>73.76</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035974714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1083797.54</v>
       </c>
       <c r="I105" s="1">
-        <v>-53953.2</v>
+        <v>71357.82</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.1948051948052</v>
+        <v>6.5840544351116</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>984645.9</v>
+        <v>1155155.36</v>
       </c>
       <c r="N105" s="1">
-        <v>984645.9</v>
+        <v>1155155.36</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>265128.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.916</v>
+        <v>8.832</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650403</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1361979.78</v>
       </c>
       <c r="I106" s="1">
-        <v>470275.91</v>
+        <v>979630.72</v>
       </c>
       <c r="J106" s="1">
-        <v>36.613957851369</v>
+        <v>71.9269650244</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1754692.94</v>
+        <v>2341610.5</v>
       </c>
       <c r="N106" s="1">
-        <v>1754692.94</v>
+        <v>2341610.5</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>113984.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.325</v>
+        <v>15.9</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864683</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1866326.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-122711.62</v>
+        <v>-53981.28</v>
       </c>
       <c r="J107" s="1">
-        <v>-6.8389054964184</v>
+        <v>-2.892380781656</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1671605.03</v>
+        <v>1812345.6</v>
       </c>
       <c r="N107" s="1">
-        <v>1671605.03</v>
+        <v>1812345.6</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>132.59</v>
+        <v>139.32</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>952573.11</v>
+        <v>1149284.28</v>
       </c>
       <c r="J108" s="1">
-        <v>32.59</v>
+        <v>39.32</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3875473.11</v>
+        <v>4072184.28</v>
       </c>
       <c r="N108" s="1">
-        <v>3875473.11</v>
+        <v>4072184.28</v>
       </c>
       <c r="O108" s="1">
         <v>0.67</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1840.19</v>
+        <v>1989.54</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>766716.88</v>
+        <v>987904.23</v>
       </c>
       <c r="J109" s="1">
-        <v>39.146079572746</v>
+        <v>50.439188971336</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2725321.39</v>
+        <v>2946508.74</v>
       </c>
       <c r="N109" s="1">
-        <v>2725321.39</v>
+        <v>2946508.74</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>91512.0</v>
+        <v>11241.0</v>
       </c>
       <c r="D110" s="1">
-        <v>131.72</v>
+        <v>1073.38</v>
       </c>
       <c r="E110" s="1">
-        <v>115.8781323761</v>
+        <v>1072.6674157103</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>10604239.65</v>
+        <v>12057854.42</v>
       </c>
       <c r="I110" s="1">
-        <v>1449720.99</v>
+        <v>8010.16</v>
       </c>
       <c r="J110" s="1">
-        <v>13.671145106571</v>
+        <v>0.066431055816313</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12053960.64</v>
+        <v>12065864.58</v>
       </c>
       <c r="N110" s="1">
-        <v>12053960.64</v>
+        <v>12065864.58</v>
       </c>
       <c r="O110" s="1">
-        <v>2.07</v>
+        <v>1.99</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>92453.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>17.115</v>
+        <v>133.82</v>
       </c>
       <c r="E111" s="1">
-        <v>18.19</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1681720.07</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>-99386.97</v>
+        <v>325321.94</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.9098402744281</v>
+        <v>15.483393645326</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>1582333.1</v>
+        <v>2426424.24</v>
       </c>
       <c r="N111" s="1">
-        <v>1582333.1</v>
+        <v>2426424.24</v>
       </c>
       <c r="O111" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>8879.0</v>
+        <v>96612.0</v>
       </c>
       <c r="D112" s="1">
-        <v>68.9</v>
+        <v>17.645</v>
       </c>
       <c r="E112" s="1">
-        <v>67.7</v>
+        <v>18.1678300832</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>601108.3</v>
+        <v>1755230.4</v>
       </c>
       <c r="I112" s="1">
-        <v>10654.8</v>
+        <v>-50511.66</v>
       </c>
       <c r="J112" s="1">
-        <v>1.7725258493353</v>
+        <v>-2.8777794641661</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>611763.1</v>
+        <v>1704718.74</v>
       </c>
       <c r="N112" s="1">
-        <v>611763.1</v>
+        <v>1704718.74</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>30650.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>21.45</v>
+        <v>73.45</v>
       </c>
       <c r="E113" s="1">
-        <v>22.7499993475</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>697287.48</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>-39844.98</v>
+        <v>52550.5</v>
       </c>
       <c r="J113" s="1">
-        <v>-5.7142830099287</v>
+        <v>8.3556918176692</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>657442.5</v>
+        <v>681469.1</v>
       </c>
       <c r="N113" s="1">
-        <v>657442.5</v>
+        <v>681469.1</v>
       </c>
       <c r="O113" s="1">
         <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>18619.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>40.02</v>
+        <v>22.24</v>
       </c>
       <c r="E114" s="1">
-        <v>40.9417455288</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>762294.36</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-17161.98</v>
+        <v>-12735.58</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.2513586483835</v>
+        <v>-1.7564850515793</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>745132.38</v>
+        <v>712324.96</v>
       </c>
       <c r="N114" s="1">
-        <v>745132.38</v>
+        <v>712324.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>14404.0</v>
+        <v>19457.0</v>
       </c>
       <c r="D115" s="1">
-        <v>15.03</v>
+        <v>42.785</v>
       </c>
       <c r="E115" s="1">
-        <v>16.36</v>
+        <v>40.8572544585</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>235649.44</v>
+        <v>794959.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-19157.32</v>
+        <v>37508.15</v>
       </c>
       <c r="J115" s="1">
-        <v>-8.1295843520782</v>
+        <v>4.7182460592966</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>216492.12</v>
+        <v>832467.75</v>
       </c>
       <c r="N115" s="1">
-        <v>216492.12</v>
+        <v>832467.75</v>
       </c>
       <c r="O115" s="1">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>9969.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>20.06</v>
+        <v>18.67</v>
       </c>
       <c r="E116" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>236863.44</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-36885.3</v>
+        <v>33273.24</v>
       </c>
       <c r="J116" s="1">
-        <v>-15.572390572391</v>
+        <v>14.119804400978</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>199978.14</v>
+        <v>268922.68</v>
       </c>
       <c r="N116" s="1">
-        <v>199978.14</v>
+        <v>268922.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>26094.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>34.805</v>
+        <v>26.2</v>
       </c>
       <c r="E117" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1094904.24</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-186702.57</v>
+        <v>24324.36</v>
       </c>
       <c r="J117" s="1">
-        <v>-17.051954242135</v>
+        <v>10.26936026936</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>908201.67</v>
+        <v>261187.8</v>
       </c>
       <c r="N117" s="1">
-        <v>908201.67</v>
+        <v>261187.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>8686.0</v>
+        <v>27268.0</v>
       </c>
       <c r="D118" s="1">
-        <v>23.19</v>
+        <v>34.605</v>
       </c>
       <c r="E118" s="1">
-        <v>27.83</v>
+        <v>41.6493644565</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>241731.38</v>
+        <v>1135694.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-40303.04</v>
+        <v>-192085.73</v>
       </c>
       <c r="J118" s="1">
-        <v>-16.672655407833</v>
+        <v>-16.913498077173</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>201428.34</v>
+        <v>943609.14</v>
       </c>
       <c r="N118" s="1">
-        <v>201428.34</v>
+        <v>943609.14</v>
       </c>
       <c r="O118" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>2628.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>78.75</v>
+        <v>24.6</v>
       </c>
       <c r="E119" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>238359.6</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-31404.6</v>
+        <v>-28055.78</v>
       </c>
       <c r="J119" s="1">
-        <v>-13.175303197354</v>
+        <v>-11.606180380884</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>206955.0</v>
+        <v>213675.6</v>
       </c>
       <c r="N119" s="1">
-        <v>206955.0</v>
+        <v>213675.6</v>
       </c>
       <c r="O119" s="1">
         <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>7579.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>31.35</v>
+        <v>95.9</v>
       </c>
       <c r="E120" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>279437.73</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-41836.08</v>
+        <v>13665.6</v>
       </c>
       <c r="J120" s="1">
-        <v>-14.971521562246</v>
+        <v>5.7331863285557</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>237601.65</v>
+        <v>252025.2</v>
       </c>
       <c r="N120" s="1">
-        <v>237601.65</v>
+        <v>252025.2</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>11673.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>281.6</v>
+        <v>36.75</v>
       </c>
       <c r="E121" s="1">
-        <v>278.9083628887</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3255697.32</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>31419.48</v>
+        <v>-909.48</v>
       </c>
       <c r="J121" s="1">
-        <v>0.96506145724873</v>
+        <v>-0.32546786004882</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>3287116.8</v>
+        <v>278528.25</v>
       </c>
       <c r="N121" s="1">
-        <v>3287116.8</v>
+        <v>278528.25</v>
       </c>
       <c r="O121" s="1">
-        <v>0.56</v>
+        <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>389523.0</v>
+        <v>12198.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.42</v>
+        <v>282.4</v>
       </c>
       <c r="E122" s="1">
-        <v>2.5731999908</v>
+        <v>278.9295228726</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1002320.58</v>
+        <v>3402382.32</v>
       </c>
       <c r="I122" s="1">
-        <v>329848.08</v>
+        <v>42332.88</v>
       </c>
       <c r="J122" s="1">
-        <v>32.90844132922</v>
+        <v>1.2442129078545</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1332168.66</v>
+        <v>3444715.2</v>
       </c>
       <c r="N122" s="1">
-        <v>1332168.66</v>
+        <v>3444715.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>83575.0</v>
+        <v>407045.0</v>
       </c>
       <c r="D123" s="1">
-        <v>9.204</v>
+        <v>3.92</v>
       </c>
       <c r="E123" s="1">
-        <v>9.388</v>
+        <v>2.6309171959</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>784602.1</v>
+        <v>1070901.69</v>
       </c>
       <c r="I123" s="1">
-        <v>-15377.8</v>
+        <v>524714.71</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.959948870899</v>
+        <v>48.997467732075</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>769224.3</v>
+        <v>1595616.4</v>
       </c>
       <c r="N123" s="1">
-        <v>769224.3</v>
+        <v>1595616.4</v>
       </c>
       <c r="O123" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>38166.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>77.79</v>
+        <v>9.3</v>
       </c>
       <c r="E124" s="1">
-        <v>92.4944345753</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3530142.59</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-561209.45</v>
+        <v>-6986.22</v>
       </c>
       <c r="J124" s="1">
-        <v>-15.89764253687</v>
+        <v>-0.85281794965827</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2968933.14</v>
+        <v>812206.2</v>
       </c>
       <c r="N124" s="1">
-        <v>2968933.14</v>
+        <v>812206.2</v>
       </c>
       <c r="O124" s="1">
-        <v>0.51</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>34175.0</v>
+        <v>39883.0</v>
       </c>
       <c r="D125" s="1">
-        <v>153.82</v>
+        <v>81.02</v>
       </c>
       <c r="E125" s="1">
-        <v>144.0546393563</v>
+        <v>92.0736361357</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4923067.3</v>
+        <v>3672172.83</v>
       </c>
       <c r="I125" s="1">
-        <v>333731.2</v>
+        <v>-440852.17</v>
       </c>
       <c r="J125" s="1">
-        <v>6.7789282506863</v>
+        <v>-12.005213000827</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>5256798.5</v>
+        <v>3231320.66</v>
       </c>
       <c r="N125" s="1">
-        <v>5256798.5</v>
+        <v>3231320.66</v>
       </c>
       <c r="O125" s="1">
-        <v>0.9</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>77189.0</v>
+        <v>35712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>33.04</v>
+        <v>151.16</v>
       </c>
       <c r="E126" s="1">
-        <v>32.5458399513</v>
+        <v>144.1771001344</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2512180.84</v>
+        <v>5148852.6</v>
       </c>
       <c r="I126" s="1">
-        <v>38143.72</v>
+        <v>249373.32</v>
       </c>
       <c r="J126" s="1">
-        <v>1.5183508843257</v>
+        <v>4.8432794522026</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2550324.56</v>
+        <v>5398225.92</v>
       </c>
       <c r="N126" s="1">
-        <v>2550324.56</v>
+        <v>5398225.92</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>20224.0</v>
+        <v>80661.0</v>
       </c>
       <c r="D127" s="1">
-        <v>237.15</v>
+        <v>34.6</v>
       </c>
       <c r="E127" s="1">
-        <v>114.2849876384</v>
+        <v>32.6351208143</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2311299.59</v>
+        <v>2632381.48</v>
       </c>
       <c r="I127" s="1">
-        <v>2484822.01</v>
+        <v>158489.12</v>
       </c>
       <c r="J127" s="1">
-        <v>107.50756936707</v>
+        <v>6.0207504574907</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>4796121.6</v>
+        <v>2790870.6</v>
       </c>
       <c r="N127" s="1">
-        <v>4796121.6</v>
+        <v>2790870.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.82</v>
+        <v>0.46</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>27650.0</v>
+        <v>21134.0</v>
       </c>
       <c r="D128" s="1">
-        <v>140.75</v>
+        <v>272.1</v>
       </c>
       <c r="E128" s="1">
-        <v>125.2225316456</v>
+        <v>119.228758872</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3462403.0</v>
+        <v>2519780.59</v>
       </c>
       <c r="I128" s="1">
-        <v>429334.5</v>
+        <v>3230780.81</v>
       </c>
       <c r="J128" s="1">
-        <v>12.399899722823</v>
+        <v>128.21675120531</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>3891737.5</v>
+        <v>5750561.4</v>
       </c>
       <c r="N128" s="1">
-        <v>3891737.5</v>
+        <v>5750561.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.67</v>
+        <v>0.95</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>24861.0</v>
+        <v>28894.0</v>
       </c>
       <c r="D129" s="1">
-        <v>203.75</v>
+        <v>166.94</v>
       </c>
       <c r="E129" s="1">
-        <v>134.7297860102</v>
+        <v>125.9556309268</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3349517.21</v>
+        <v>3639362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>1715911.54</v>
+        <v>1184202.36</v>
       </c>
       <c r="J129" s="1">
-        <v>51.228622885625</v>
+        <v>32.538735085985</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>5065428.75</v>
+        <v>4823564.36</v>
       </c>
       <c r="N129" s="1">
-        <v>5065428.75</v>
+        <v>4823564.36</v>
       </c>
       <c r="O129" s="1">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>27323.0</v>
+        <v>25979.0</v>
       </c>
       <c r="D130" s="1">
-        <v>17.59</v>
+        <v>241.6</v>
       </c>
       <c r="E130" s="1">
-        <v>19.72</v>
+        <v>137.7839720544</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>538809.56</v>
+        <v>3579489.81</v>
       </c>
       <c r="I130" s="1">
-        <v>-58197.99</v>
+        <v>2697036.59</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.80121703854</v>
+        <v>75.346955380773</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>480611.57</v>
+        <v>6276526.4</v>
       </c>
       <c r="N130" s="1">
-        <v>480611.57</v>
+        <v>6276526.4</v>
       </c>
       <c r="O130" s="1">
-        <v>0.08</v>
+        <v>1.04</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>25691.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>60.98</v>
+        <v>19.26</v>
       </c>
       <c r="E131" s="1">
-        <v>35.9666412362</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>924018.98</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>642618.2</v>
+        <v>-11093.78</v>
       </c>
       <c r="J131" s="1">
-        <v>69.545995689396</v>
+        <v>-1.9774822091699</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1566637.18</v>
+        <v>549911.52</v>
       </c>
       <c r="N131" s="1">
-        <v>1566637.18</v>
+        <v>549911.52</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>1955.0</v>
+        <v>26847.0</v>
       </c>
       <c r="D132" s="1">
-        <v>116.8</v>
+        <v>71.76</v>
       </c>
       <c r="E132" s="1">
-        <v>131.2</v>
+        <v>37.0772726934</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>256496.0</v>
+        <v>995413.54</v>
       </c>
       <c r="I132" s="1">
-        <v>-28152.0</v>
+        <v>931127.18</v>
       </c>
       <c r="J132" s="1">
-        <v>-10.975609756098</v>
+        <v>93.541743464731</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>228344.0</v>
+        <v>1926540.72</v>
       </c>
       <c r="N132" s="1">
-        <v>228344.0</v>
+        <v>1926540.72</v>
       </c>
       <c r="O132" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>5758.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>43.34</v>
+        <v>130.7</v>
       </c>
       <c r="E133" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>302295.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-52743.28</v>
+        <v>-977.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.447619047619</v>
+        <v>-0.38109756097561</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>249551.72</v>
+        <v>255518.5</v>
       </c>
       <c r="N133" s="1">
-        <v>249551.72</v>
+        <v>255518.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>21848.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>26.815</v>
+        <v>46.46</v>
       </c>
       <c r="E134" s="1">
-        <v>24.8474382094</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>542866.83</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>42987.29</v>
+        <v>-34778.32</v>
       </c>
       <c r="J134" s="1">
-        <v>7.9185700109915</v>
+        <v>-11.504761904762</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>585854.12</v>
+        <v>267516.68</v>
       </c>
       <c r="N134" s="1">
-        <v>585854.12</v>
+        <v>267516.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>20363.0</v>
+        <v>22831.0</v>
       </c>
       <c r="D135" s="1">
-        <v>9.576</v>
+        <v>37.615</v>
       </c>
       <c r="E135" s="1">
-        <v>11.5050002455</v>
+        <v>25.0090066138</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>234276.32</v>
+        <v>570980.63</v>
       </c>
       <c r="I135" s="1">
-        <v>-39280.23</v>
+        <v>287807.44</v>
       </c>
       <c r="J135" s="1">
-        <v>-16.766624130002</v>
+        <v>50.405814992358</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>194996.09</v>
+        <v>858788.07</v>
       </c>
       <c r="N135" s="1">
-        <v>194996.09</v>
+        <v>858788.07</v>
       </c>
       <c r="O135" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>68294.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>32.02</v>
+        <v>10.32</v>
       </c>
       <c r="E136" s="1">
-        <v>29.5914837321</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2020920.79</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>165853.09</v>
+        <v>-24130.16</v>
       </c>
       <c r="J136" s="1">
-        <v>8.2068080461481</v>
+        <v>-10.299871536312</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>2186773.88</v>
+        <v>210146.16</v>
       </c>
       <c r="N136" s="1">
-        <v>2186773.88</v>
+        <v>210146.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>4552.0</v>
+        <v>71366.0</v>
       </c>
       <c r="D137" s="1">
-        <v>51.1</v>
+        <v>39.42</v>
       </c>
       <c r="E137" s="1">
-        <v>51.48</v>
+        <v>29.892309363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>234336.96</v>
+        <v>2133294.55</v>
       </c>
       <c r="I137" s="1">
-        <v>-1729.76</v>
+        <v>679953.17</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.73815073815074</v>
+        <v>31.873384291916</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>232607.2</v>
+        <v>2813247.72</v>
       </c>
       <c r="N137" s="1">
-        <v>232607.2</v>
+        <v>2813247.72</v>
       </c>
       <c r="O137" s="1">
-        <v>0.04</v>
+        <v>0.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>46166.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>9.622</v>
+        <v>55.94</v>
       </c>
       <c r="E138" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>470893.2</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-26683.95</v>
+        <v>20301.92</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.6666670913914</v>
+        <v>8.6635586635587</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>444209.25</v>
+        <v>254638.88</v>
       </c>
       <c r="N138" s="1">
-        <v>444209.25</v>
+        <v>254638.88</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>3224.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>242.3</v>
+        <v>10.055</v>
       </c>
       <c r="E139" s="1">
-        <v>254.9</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>821797.6</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-40622.4</v>
+        <v>-6297.36</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.9431149470381</v>
+        <v>-1.2815642974034</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>781175.2</v>
+        <v>485083.37</v>
       </c>
       <c r="N139" s="1">
-        <v>781175.2</v>
+        <v>485083.37</v>
       </c>
       <c r="O139" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>4157.0</v>
+        <v>3369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>246.6</v>
+        <v>247.7</v>
       </c>
       <c r="E140" s="1">
-        <v>252.3</v>
+        <v>254.7794894627</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1048811.1</v>
+        <v>858352.1</v>
       </c>
       <c r="I140" s="1">
-        <v>-23694.9</v>
+        <v>-23850.8</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.2592152199762</v>
+        <v>-2.7786732274553</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1025116.2</v>
+        <v>834501.3</v>
       </c>
       <c r="N140" s="1">
-        <v>1025116.2</v>
+        <v>834501.3</v>
       </c>
       <c r="O140" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>12937.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D141" s="1">
-        <v>15.4</v>
+        <v>247.1</v>
       </c>
       <c r="E141" s="1">
-        <v>18.02</v>
+        <v>252.5668968692</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>233124.74</v>
+        <v>1097150.6</v>
       </c>
       <c r="I141" s="1">
-        <v>-33894.94</v>
+        <v>-23748.2</v>
       </c>
       <c r="J141" s="1">
-        <v>-14.539400665927</v>
+        <v>-2.1645342034175</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>199229.8</v>
+        <v>1073402.4</v>
       </c>
       <c r="N141" s="1">
-        <v>199229.8</v>
+        <v>1073402.4</v>
       </c>
       <c r="O141" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>15964.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>93.98</v>
+        <v>17.6</v>
       </c>
       <c r="E142" s="1">
-        <v>104.6798753445</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1671109.53</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-170812.81</v>
+        <v>-5433.54</v>
       </c>
       <c r="J142" s="1">
-        <v>-10.221520907729</v>
+        <v>-2.330743618202</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1500296.72</v>
+        <v>227691.2</v>
       </c>
       <c r="N142" s="1">
-        <v>1500296.72</v>
+        <v>227691.2</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>58875.0</v>
+        <v>16682.0</v>
       </c>
       <c r="D143" s="1">
-        <v>59.63</v>
+        <v>104.75</v>
       </c>
       <c r="E143" s="1">
-        <v>66.566266327</v>
+        <v>104.2589455701</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3919088.93</v>
+        <v>1739247.73</v>
       </c>
       <c r="I143" s="1">
-        <v>-408372.68</v>
+        <v>8191.77</v>
       </c>
       <c r="J143" s="1">
-        <v>-10.420092202399</v>
+        <v>0.47099500885938</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3510716.25</v>
+        <v>1747439.5</v>
       </c>
       <c r="N143" s="1">
-        <v>3510716.25</v>
+        <v>1747439.5</v>
       </c>
       <c r="O143" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>13085.0</v>
+        <v>61523.0</v>
       </c>
       <c r="D144" s="1">
-        <v>19.035</v>
+        <v>67.01</v>
       </c>
       <c r="E144" s="1">
-        <v>21.16</v>
+        <v>66.3206639793</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>276878.6</v>
+        <v>4080246.21</v>
       </c>
       <c r="I144" s="1">
-        <v>-27805.62</v>
+        <v>42410.02</v>
       </c>
       <c r="J144" s="1">
-        <v>-10.04253127544</v>
+        <v>1.0393985513928</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>249072.98</v>
+        <v>4122656.23</v>
       </c>
       <c r="N144" s="1">
-        <v>249072.98</v>
+        <v>4122656.23</v>
       </c>
       <c r="O144" s="1">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>36579.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>15.935</v>
+        <v>22.6</v>
       </c>
       <c r="E145" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>699024.69</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-116138.32</v>
+        <v>18842.4</v>
       </c>
       <c r="J145" s="1">
-        <v>-16.614337327627</v>
+        <v>6.8052930056711</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>582886.37</v>
+        <v>295721.0</v>
       </c>
       <c r="N145" s="1">
-        <v>582886.37</v>
+        <v>295721.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>17919.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>25.17</v>
+        <v>20.08</v>
       </c>
       <c r="E146" s="1">
-        <v>26.98</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>483454.62</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-32433.39</v>
+        <v>41148.65</v>
       </c>
       <c r="J146" s="1">
-        <v>-6.7086730911787</v>
+        <v>5.6648207372336</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>451021.23</v>
+        <v>767537.92</v>
       </c>
       <c r="N146" s="1">
-        <v>451021.23</v>
+        <v>767537.92</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>59382.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>20.05</v>
+        <v>26.34</v>
       </c>
       <c r="E147" s="1">
-        <v>19.76</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1173388.32</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>17220.78</v>
+        <v>-11838.92</v>
       </c>
       <c r="J147" s="1">
-        <v>1.4676113360324</v>
+        <v>-2.3440833483185</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>1190609.1</v>
+        <v>493216.5</v>
       </c>
       <c r="N147" s="1">
-        <v>1190609.1</v>
+        <v>493216.5</v>
       </c>
       <c r="O147" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>26193.0</v>
+        <v>62053.0</v>
       </c>
       <c r="D148" s="1">
-        <v>67.65</v>
+        <v>23.69</v>
       </c>
       <c r="E148" s="1">
-        <v>60.3</v>
+        <v>19.8456572607</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1579437.9</v>
+        <v>1231482.57</v>
       </c>
       <c r="I148" s="1">
-        <v>192518.55</v>
+        <v>238553.0</v>
       </c>
       <c r="J148" s="1">
-        <v>12.189054726368</v>
+        <v>19.371203930235</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1771956.45</v>
+        <v>1470035.57</v>
       </c>
       <c r="N148" s="1">
-        <v>1771956.45</v>
+        <v>1470035.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>2919.0</v>
+        <v>27371.0</v>
       </c>
       <c r="D149" s="1">
-        <v>71.7</v>
+        <v>63.1</v>
       </c>
       <c r="E149" s="1">
-        <v>82.0</v>
+        <v>60.5302546491</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>239358.0</v>
+        <v>1656773.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-30065.7</v>
+        <v>70336.5</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.560975609756</v>
+        <v>4.2453899555135</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>209292.3</v>
+        <v>1727110.1</v>
       </c>
       <c r="N149" s="1">
-        <v>209292.3</v>
+        <v>1727110.1</v>
       </c>
       <c r="O149" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>10045.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>123.95</v>
+        <v>79.9</v>
       </c>
       <c r="E150" s="1">
-        <v>105.4071567944</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1058814.89</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>186262.86</v>
+        <v>-6129.9</v>
       </c>
       <c r="J150" s="1">
-        <v>17.591635871309</v>
+        <v>-2.5609756097561</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1245077.75</v>
+        <v>233228.1</v>
       </c>
       <c r="N150" s="1">
-        <v>1245077.75</v>
+        <v>233228.1</v>
       </c>
       <c r="O150" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>7013.0</v>
+        <v>10497.0</v>
       </c>
       <c r="D151" s="1">
-        <v>85.38</v>
+        <v>133.65</v>
       </c>
       <c r="E151" s="1">
-        <v>101.2</v>
+        <v>106.3950738306</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>709715.6</v>
+        <v>1116829.09</v>
       </c>
       <c r="I151" s="1">
-        <v>-110945.66</v>
+        <v>286094.96</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.632411067194</v>
+        <v>25.616718131867</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>598769.94</v>
+        <v>1402924.05</v>
       </c>
       <c r="N151" s="1">
-        <v>598769.94</v>
+        <v>1402924.05</v>
       </c>
       <c r="O151" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>46045.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>21.44</v>
+        <v>89.98</v>
       </c>
       <c r="E152" s="1">
-        <v>28.6376288414</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1318619.62</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-331414.82</v>
+        <v>-77558.16</v>
       </c>
       <c r="J152" s="1">
-        <v>-25.133466465485</v>
+        <v>-10.524472013413</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>987204.8</v>
+        <v>659373.44</v>
       </c>
       <c r="N152" s="1">
-        <v>987204.8</v>
+        <v>659373.44</v>
       </c>
       <c r="O152" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>53390.0</v>
+        <v>48116.0</v>
       </c>
       <c r="D153" s="1">
-        <v>31.17</v>
+        <v>23.51</v>
       </c>
       <c r="E153" s="1">
-        <v>36.9</v>
+        <v>28.3329948458</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1970091.0</v>
+        <v>1363270.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-305924.7</v>
+        <v>-232063.22</v>
       </c>
       <c r="J153" s="1">
-        <v>-15.528455284553</v>
+        <v>-17.022538111625</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1664166.3</v>
+        <v>1131207.16</v>
       </c>
       <c r="N153" s="1">
-        <v>1664166.3</v>
+        <v>1131207.16</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>35350.0</v>
+        <v>55792.0</v>
       </c>
       <c r="D154" s="1">
-        <v>22.1</v>
+        <v>36.39</v>
       </c>
       <c r="E154" s="1">
-        <v>31.8183923621</v>
+        <v>36.6765561371</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1124780.17</v>
+        <v>2046258.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-343545.17</v>
+        <v>-15987.54</v>
       </c>
       <c r="J154" s="1">
-        <v>-30.543316744284</v>
+        <v>-0.78130600923807</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>781235.0</v>
+        <v>2030270.88</v>
       </c>
       <c r="N154" s="1">
-        <v>781235.0</v>
+        <v>2030270.88</v>
       </c>
       <c r="O154" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>26117.0</v>
+        <v>36940.0</v>
       </c>
       <c r="D155" s="1">
-        <v>65.44</v>
+        <v>25.24</v>
       </c>
       <c r="E155" s="1">
-        <v>112.5835792779</v>
+        <v>31.4293548998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2940345.34</v>
+        <v>1161000.37</v>
       </c>
       <c r="I155" s="1">
-        <v>-1231248.86</v>
+        <v>-228634.77</v>
       </c>
       <c r="J155" s="1">
-        <v>-41.87429426232</v>
+        <v>-19.692911036712</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>1709096.48</v>
+        <v>932365.6</v>
       </c>
       <c r="N155" s="1">
-        <v>1709096.48</v>
+        <v>932365.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>-6072800.43</v>
+        <v>27292.0</v>
       </c>
       <c r="D156" s="1">
-        <v>0.090328</v>
+        <v>69.72</v>
       </c>
       <c r="E156" s="1">
-        <v>0.084671376</v>
+        <v>110.5186076506</v>
       </c>
       <c r="F156" t="s">
-        <v>338</v>
+        <v>8</v>
       </c>
       <c r="G156">
-        <v>11.06</v>
+        <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>3016273.84</v>
       </c>
       <c r="I156" s="1">
-        <v>405704.43</v>
+        <v>-1113475.6</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-36.91560047479</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>339</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>384725.72</v>
+        <v>1902798.24</v>
       </c>
       <c r="N156" s="1">
-        <v>405704.43</v>
+        <v>1902798.24</v>
       </c>
       <c r="O156" s="1">
-        <v>0.07</v>
+        <v>0.31</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B157" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C157" s="1">
         <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>235.9</v>
+        <v>258.15</v>
       </c>
       <c r="E157" s="1">
         <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1246410.0</v>
+        <v>1114315.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-1246410.0</v>
+        <v>1114315.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-1246410.0</v>
+        <v>1114315.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>543.0</v>
+        <v>372.0</v>
       </c>
       <c r="D158" s="1">
-        <v>115.32</v>
+        <v>115.79</v>
       </c>
       <c r="E158" s="1">
-        <v>116.972796834</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-988880.0</v>
+        <v>-439870.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-988880.0</v>
+        <v>-439870.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-988880.0</v>
+        <v>-439870.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.17</v>
+        <v>-0.07</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>-346.0</v>
+        <v>146.0</v>
       </c>
       <c r="D159" s="1">
-        <v>5436.0</v>
+        <v>125.68</v>
       </c>
       <c r="E159" s="1">
-        <v>5517.005780347</v>
+        <v>129.04</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>280280.0</v>
+        <v>12116.94</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>280280.0</v>
+        <v>12116.94</v>
       </c>
       <c r="N159" s="1">
-        <v>280280.0</v>
+        <v>12116.94</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-44.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D160" s="1">
-        <v>125.26</v>
+        <v>5891.0</v>
       </c>
       <c r="E160" s="1">
-        <v>129.04</v>
+        <v>5557.097812913</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>166320.0</v>
+        <v>-1202047.87</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>166320.0</v>
+        <v>-1202047.87</v>
       </c>
       <c r="N160" s="1">
-        <v>166320.0</v>
+        <v>-1202047.87</v>
       </c>
       <c r="O160" s="1">
-        <v>0.03</v>
+        <v>-0.2</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
         <v>1606000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.783</v>
+        <v>97.759</v>
       </c>
       <c r="E161" s="1">
         <v>100.00551183</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>1606088.52</v>
       </c>
       <c r="I161" s="1">
-        <v>-51753.54</v>
+        <v>-36078.98</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.2223342210304</v>
+        <v>-2.2463880135324</v>
       </c>
       <c r="K161">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="L161" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="M161" s="1">
-        <v>1554334.98</v>
+        <v>1570009.54</v>
       </c>
       <c r="N161" s="1">
-        <v>1562788.48</v>
+        <v>1583248.04</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B162" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C162" s="1">
         <v>488000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>105.84</v>
+        <v>107.42</v>
       </c>
       <c r="E162" s="1">
         <v>101.26691803</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>494182.56</v>
       </c>
       <c r="I162" s="1">
-        <v>22316.64</v>
+        <v>30027.04</v>
       </c>
       <c r="J162" s="1">
-        <v>4.5158696009021</v>
+        <v>6.0761027260857</v>
       </c>
       <c r="K162">
-        <v>2.19</v>
+        <v>2.65</v>
       </c>
       <c r="L162" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M162" s="1">
-        <v>516499.2</v>
+        <v>524209.6</v>
       </c>
       <c r="N162" s="1">
-        <v>527178.38</v>
+        <v>537144.94</v>
       </c>
       <c r="O162" s="1">
         <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B163" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.459</v>
+        <v>102.097</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3414.0</v>
+        <v>13242.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.56962658924817</v>
+        <v>2.2094303734108</v>
       </c>
       <c r="K163">
-        <v>4.13</v>
+        <v>4.51</v>
       </c>
       <c r="L163" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="M163" s="1">
-        <v>602754.0</v>
+        <v>612582.0</v>
       </c>
       <c r="N163" s="1">
-        <v>627538.93</v>
+        <v>639647.75</v>
       </c>
       <c r="O163" s="1">
         <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B164" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C164" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>89.483</v>
+        <v>91.344</v>
       </c>
       <c r="E164" s="1">
         <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>-35603.2</v>
+        <v>-7688.2</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.583971151539</v>
+        <v>-0.55798599584483</v>
       </c>
       <c r="K164">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="L164" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="M164" s="1">
-        <v>1342245.0</v>
+        <v>1370160.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1351491.58</v>
+        <v>1381718.22</v>
       </c>
       <c r="O164" s="1">
         <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B165" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C165" s="1">
         <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>96.906</v>
+        <v>98.437</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>-14616.72</v>
+        <v>-5384.79</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.4403503473271</v>
+        <v>-0.89902345716299</v>
       </c>
       <c r="K165">
-        <v>1.15</v>
+        <v>1.46</v>
       </c>
       <c r="L165" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M165" s="1">
-        <v>584343.18</v>
+        <v>593575.11</v>
       </c>
       <c r="N165" s="1">
-        <v>591281.81</v>
+        <v>602372.3</v>
       </c>
       <c r="O165" s="1">
         <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B166" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C166" s="1">
         <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>95.948</v>
+        <v>97.218</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-19830.0</v>
+        <v>-12210.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.329874159975</v>
+        <v>-2.0503158594702</v>
       </c>
       <c r="K166">
-        <v>1.14</v>
+        <v>1.39</v>
       </c>
       <c r="L166" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="M166" s="1">
-        <v>575688.0</v>
+        <v>583308.0</v>
       </c>
       <c r="N166" s="1">
-        <v>582542.79</v>
+        <v>591642.25</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C167" s="1">
         <v>619000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.708</v>
+        <v>100.621</v>
       </c>
       <c r="E167" s="1">
         <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>618721.45</v>
       </c>
       <c r="I167" s="1">
-        <v>-1528.93</v>
+        <v>4122.54</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.24711120004002</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L167" t="s">
+        <v>366</v>
       </c>
       <c r="M167" s="1">
-        <v>617192.52</v>
+        <v>622843.99</v>
       </c>
       <c r="N167" s="1">
-        <v>617192.52</v>
+        <v>624811.22</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C168" s="1">
         <v>500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.642</v>
+        <v>101.737</v>
       </c>
       <c r="E168" s="1">
         <v>100.705752</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>503528.76</v>
       </c>
       <c r="I168" s="1">
-        <v>-318.76</v>
+        <v>5156.24</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.063305222128722</v>
+        <v>1.0240209516533</v>
       </c>
       <c r="K168">
-        <v>3.33</v>
+        <v>3.7</v>
       </c>
       <c r="L168" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="M168" s="1">
-        <v>503210.0</v>
+        <v>508685.0</v>
       </c>
       <c r="N168" s="1">
-        <v>519853.84</v>
+        <v>527178.15</v>
       </c>
       <c r="O168" s="1">
         <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="C169" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>108.989</v>
+        <v>110.254</v>
       </c>
       <c r="E169" s="1">
         <v>104.89389286</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>1468514.5</v>
       </c>
       <c r="I169" s="1">
-        <v>57331.5</v>
+        <v>75041.5</v>
       </c>
       <c r="J169" s="1">
-        <v>3.9040472531936</v>
+        <v>5.110027854679</v>
       </c>
       <c r="K169">
-        <v>3.86</v>
+        <v>4.34</v>
       </c>
       <c r="L169" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="M169" s="1">
-        <v>1525846.0</v>
+        <v>1543556.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1579905.48</v>
+        <v>1604317.07</v>
       </c>
       <c r="O169" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C170" s="1">
         <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>104.227</v>
+        <v>104.009</v>
       </c>
       <c r="E170" s="1">
         <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>319950.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-7269.0</v>
+        <v>-7923.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.2719174871074</v>
+        <v>-2.4763244256915</v>
       </c>
       <c r="K170">
-        <v>4.33</v>
+        <v>4.74</v>
       </c>
       <c r="L170" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>312681.0</v>
+        <v>312027.0</v>
       </c>
       <c r="N170" s="1">
-        <v>325667.3</v>
+        <v>326246.18</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C171" s="1">
         <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.648</v>
+        <v>107.308</v>
       </c>
       <c r="E171" s="1">
         <v>111.15333333</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>333460.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-10516.0</v>
+        <v>-11536.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.1536016313801</v>
+        <v>-3.4594853955497</v>
       </c>
       <c r="K171">
-        <v>5.09</v>
+        <v>5.65</v>
       </c>
       <c r="L171" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>322944.0</v>
+        <v>321924.0</v>
       </c>
       <c r="N171" s="1">
-        <v>338200.85</v>
+        <v>338876.05</v>
       </c>
       <c r="O171" s="1">
         <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>379</v>
+      </c>
+      <c r="B172" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C172" s="1">
         <v>600000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>96.694</v>
+        <v>97.961</v>
       </c>
       <c r="E172" s="1">
         <v>99.433</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>596598.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-16434.0</v>
+        <v>-8832.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.7546186879607</v>
+        <v>-1.4803938330333</v>
       </c>
       <c r="K172">
-        <v>2.65</v>
+        <v>2.89</v>
       </c>
       <c r="L172" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M172" s="1">
-        <v>580164.0</v>
+        <v>587766.0</v>
       </c>
       <c r="N172" s="1">
-        <v>596043.45</v>
+        <v>605124.9</v>
       </c>
       <c r="O172" s="1">
         <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>382</v>
+      </c>
+      <c r="B173" t="s">
         <v>383</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.521</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-4362.1</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.2083107715139</v>
+      </c>
+      <c r="K173">
+        <v>0.64</v>
+      </c>
+      <c r="L173" t="s">
         <v>384</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>244137.15</v>
+        <v>356646.02</v>
       </c>
       <c r="N173" s="1">
-        <v>247538.0</v>
+        <v>358951.91</v>
       </c>
       <c r="O173" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>385</v>
+      </c>
+      <c r="B174" t="s">
         <v>386</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.153</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-4235.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-0.847</v>
+      </c>
+      <c r="K174">
+        <v>3.85</v>
+      </c>
+      <c r="L174" t="s">
         <v>387</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>351331.86</v>
+        <v>495765.0</v>
       </c>
       <c r="N174" s="1">
-        <v>352522.0</v>
+        <v>515035.55</v>
       </c>
       <c r="O174" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" t="s">
         <v>389</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="E175" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>6908.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>0.5439631352372</v>
+      </c>
+      <c r="K175">
+        <v>3.31</v>
+      </c>
+      <c r="L175" t="s">
         <v>390</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>488845.0</v>
+        <v>1276847.0</v>
       </c>
       <c r="N175" s="1">
-        <v>506368.97</v>
+        <v>1319853.85</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>391</v>
+      </c>
+      <c r="B176" t="s">
         <v>392</v>
       </c>
-      <c r="B176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C176" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.257</v>
+        <v>100.204</v>
       </c>
       <c r="E176" s="1">
-        <v>97.68761538</v>
+        <v>100.35519714</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1269939.0</v>
+        <v>702486.38</v>
       </c>
       <c r="I176" s="1">
-        <v>-5598.0</v>
+        <v>-1058.38</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.4408085742701</v>
+        <v>-0.15066199575286</v>
       </c>
       <c r="K176">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.06</v>
+      </c>
+      <c r="L176">
+        <v>427.58</v>
       </c>
       <c r="M176" s="1">
-        <v>1264341.0</v>
+        <v>701428.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1303608.12</v>
+        <v>701855.58</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" t="s">
+        <v>394</v>
+      </c>
+      <c r="C177" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-14577.68</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-1.6101023960568</v>
+      </c>
+      <c r="K177">
+        <v>2.34</v>
+      </c>
+      <c r="L177" t="s">
         <v>395</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>696199.0</v>
+        <v>890810.7</v>
       </c>
       <c r="N177" s="1">
-        <v>717089.11</v>
+        <v>911836.33</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C178" s="1">
-        <v>1197000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.809</v>
+        <v>87.475</v>
       </c>
       <c r="E178" s="1">
-        <v>100.93515957</v>
+        <v>86.855</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1208193.86</v>
+        <v>3031239.5</v>
       </c>
       <c r="I178" s="1">
-        <v>-37420.13</v>
+        <v>21638.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-3.0971958423957</v>
+        <v>0.71383340049508</v>
       </c>
       <c r="K178">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1170773.73</v>
+        <v>3052877.5</v>
       </c>
       <c r="N178" s="1">
-        <v>1195606.33</v>
+        <v>3052877.5</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C179" s="1">
-        <v>2530000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.476</v>
+        <v>100.196</v>
       </c>
       <c r="E179" s="1">
-        <v>81.011</v>
+        <v>99.7472004</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2049578.3</v>
+        <v>492751.17</v>
       </c>
       <c r="I179" s="1">
-        <v>214164.5</v>
+        <v>2217.07</v>
       </c>
       <c r="J179" s="1">
-        <v>10.449198257027</v>
+        <v>0.44993703414241</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L179" t="s">
+        <v>400</v>
       </c>
       <c r="M179" s="1">
-        <v>2263742.8</v>
+        <v>494968.24</v>
       </c>
       <c r="N179" s="1">
-        <v>2263742.8</v>
+        <v>499170.62</v>
       </c>
       <c r="O179" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>401</v>
+      </c>
+      <c r="B180" t="s">
+        <v>402</v>
+      </c>
+      <c r="C180" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.352</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-3195.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.63905751517637</v>
+      </c>
+      <c r="K180">
+        <v>3.01</v>
+      </c>
+      <c r="L180" t="s">
         <v>403</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>3024783.0</v>
+        <v>496760.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3024783.0</v>
+        <v>511814.79</v>
       </c>
       <c r="O180" s="1">
-        <v>0.52</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>404</v>
+      </c>
+      <c r="B181" t="s">
         <v>405</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>746000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.36</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>740763.08</v>
+      </c>
+      <c r="I181" s="1">
+        <v>7922.52</v>
+      </c>
+      <c r="J181" s="1">
+        <v>1.0695079457794</v>
+      </c>
+      <c r="K181">
+        <v>0.22</v>
+      </c>
+      <c r="L181" t="s">
         <v>406</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>700941.6</v>
+        <v>748685.6</v>
       </c>
       <c r="N181" s="1">
-        <v>710311.46</v>
+        <v>750348.77</v>
       </c>
       <c r="O181" s="1">
         <v>0.12</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>407</v>
+      </c>
+      <c r="B182" t="s">
         <v>408</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>102.935</v>
+      </c>
+      <c r="E182" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-108.63</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-0.085725324790315</v>
+      </c>
+      <c r="K182">
+        <v>3.33</v>
+      </c>
+      <c r="L182" t="s">
         <v>409</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>491495.42</v>
+        <v>126610.05</v>
       </c>
       <c r="N182" s="1">
-        <v>494327.46</v>
+        <v>130707.8</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>410</v>
+      </c>
+      <c r="B183" t="s">
         <v>411</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-3413.88</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-0.43837159030354</v>
+      </c>
+      <c r="K183">
+        <v>0.93</v>
+      </c>
+      <c r="L183" t="s">
         <v>412</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>494825.0</v>
+        <v>775350.09</v>
       </c>
       <c r="N183" s="1">
-        <v>508441.44</v>
+        <v>782600.88</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>413</v>
+      </c>
+      <c r="B184" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="C184" s="1">
         <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.009</v>
+        <v>98.532</v>
       </c>
       <c r="E184" s="1">
-        <v>102.64</v>
+        <v>99.292</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>821120.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-21048.0</v>
+        <v>-6080.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.5633281371785</v>
+        <v>-0.76541916770737</v>
       </c>
       <c r="K184">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="L184" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="M184" s="1">
-        <v>800072.0</v>
+        <v>788256.0</v>
       </c>
       <c r="N184" s="1">
-        <v>806154.19</v>
+        <v>795313.53</v>
       </c>
       <c r="O184" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>416</v>
+      </c>
+      <c r="B185" t="s">
         <v>417</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.693</v>
+      </c>
+      <c r="E185" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-16177.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-2.2436021902062</v>
+      </c>
+      <c r="K185">
+        <v>0.83</v>
+      </c>
+      <c r="L185" t="s">
         <v>418</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>525445.0</v>
+        <v>704851.0</v>
       </c>
       <c r="N185" s="1">
-        <v>535929.59</v>
+        <v>710676.34</v>
       </c>
       <c r="O185" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>419</v>
+      </c>
+      <c r="B186" t="s">
         <v>420</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>88.608</v>
+      </c>
+      <c r="E186" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>8440.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>1.9420156465716</v>
+      </c>
+      <c r="K186">
+        <v>1.05</v>
+      </c>
+      <c r="L186" t="s">
         <v>421</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>125354.22</v>
+        <v>443040.0</v>
       </c>
       <c r="N186" s="1">
-        <v>128971.77</v>
+        <v>448282.14</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>422</v>
+      </c>
+      <c r="B187" t="s">
         <v>423</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>103.967</v>
+      </c>
+      <c r="E187" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-4533.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.4325262139972</v>
+      </c>
+      <c r="K187">
+        <v>4.46</v>
+      </c>
+      <c r="L187" t="s">
         <v>424</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>1060116.21</v>
+        <v>311901.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1067252.14</v>
+        <v>325266.79</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>425</v>
+      </c>
+      <c r="B188" t="s">
         <v>426</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.373</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>498700.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-6835.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.370563465009</v>
+      </c>
+      <c r="K188">
+        <v>2.15</v>
+      </c>
+      <c r="L188" t="s">
         <v>427</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>777744.0</v>
+        <v>491865.0</v>
       </c>
       <c r="N188" s="1">
-        <v>782500.16</v>
+        <v>502637.26</v>
       </c>
       <c r="O188" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>428</v>
+      </c>
+      <c r="B189" t="s">
         <v>429</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-9951.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.76582560016993</v>
+      </c>
+      <c r="K189">
+        <v>0.57</v>
+      </c>
+      <c r="L189" t="s">
         <v>430</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>697375.0</v>
+        <v>1289431.0</v>
       </c>
       <c r="N189" s="1">
-        <v>701042.81</v>
+        <v>1296883.74</v>
       </c>
       <c r="O189" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>431</v>
+      </c>
+      <c r="B190" t="s">
         <v>432</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.831</v>
+      </c>
+      <c r="E190" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-8632.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.0692696462194</v>
+      </c>
+      <c r="K190">
+        <v>3.05</v>
+      </c>
+      <c r="L190" t="s">
         <v>433</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>436085.0</v>
+        <v>798648.0</v>
       </c>
       <c r="N190" s="1">
-        <v>440872.62</v>
+        <v>823058.96</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>434</v>
+      </c>
+      <c r="B191" t="s">
         <v>435</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D191" s="1">
+        <v>89.373</v>
+      </c>
+      <c r="E191" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I191" s="1">
+        <v>138821.53</v>
+      </c>
+      <c r="J191" s="1">
+        <v>2.3269784885949</v>
+      </c>
+      <c r="K191">
+        <v>0.08</v>
+      </c>
+      <c r="L191" t="s">
         <v>436</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>307653.0</v>
+        <v>6104563.4</v>
       </c>
       <c r="N191" s="1">
-        <v>319792.57</v>
+        <v>6110271.02</v>
       </c>
       <c r="O191" s="1">
-        <v>0.05</v>
+        <v>1.01</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>437</v>
+      </c>
+      <c r="B192" t="s">
         <v>438</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-8710.45</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.435</v>
+      </c>
+      <c r="K192">
+        <v>1.51</v>
+      </c>
+      <c r="L192" t="s">
         <v>439</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>486675.0</v>
+        <v>598289.55</v>
       </c>
       <c r="N192" s="1">
-        <v>496060.27</v>
+        <v>607461.6</v>
       </c>
       <c r="O192" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>440</v>
+      </c>
+      <c r="B193" t="s">
         <v>441</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="I193" s="1">
+        <v>29215.2</v>
+      </c>
+      <c r="J193" s="1">
+        <v>4.8386776215632</v>
+      </c>
+      <c r="K193">
+        <v>2.1</v>
+      </c>
+      <c r="L193" t="s">
         <v>442</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>1275508.0</v>
+        <v>633000.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1279354.58</v>
+        <v>645571.23</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>443</v>
+      </c>
+      <c r="B194" t="s">
         <v>444</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-5478.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.91274443155916</v>
+      </c>
+      <c r="K194">
+        <v>0.97</v>
+      </c>
+      <c r="L194" t="s">
         <v>445</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>790296.0</v>
+        <v>594690.0</v>
       </c>
       <c r="N194" s="1">
-        <v>812487.78</v>
+        <v>600530.26</v>
       </c>
       <c r="O194" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>446</v>
+      </c>
+      <c r="B195" t="s">
         <v>447</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>102.534</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="I195" s="1">
+        <v>21067.44</v>
+      </c>
+      <c r="J195" s="1">
+        <v>2.4447267381282</v>
+      </c>
+      <c r="K195">
+        <v>3.91</v>
+      </c>
+      <c r="L195" t="s">
         <v>448</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>6054564.62</v>
+        <v>882817.74</v>
       </c>
       <c r="N195" s="1">
-        <v>6059710.84</v>
+        <v>916485.2</v>
       </c>
       <c r="O195" s="1">
-        <v>1.04</v>
+        <v>0.15</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
         <v>450</v>
       </c>
-      <c r="B196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="1">
-        <v>607000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.37</v>
+        <v>95.143</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.602</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>607000.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-15964.1</v>
+        <v>-8918.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.63</v>
+        <v>-4.4768177345836</v>
       </c>
       <c r="K196">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.38</v>
+      </c>
+      <c r="L196">
+        <v>767.12</v>
       </c>
       <c r="M196" s="1">
-        <v>591035.9</v>
+        <v>190286.0</v>
       </c>
       <c r="N196" s="1">
-        <v>598530.14</v>
+        <v>191053.12</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>451</v>
+      </c>
+      <c r="B197" t="s">
+        <v>452</v>
+      </c>
+      <c r="C197" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>101.699</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>11465.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>2.3067018087439</v>
+      </c>
+      <c r="K197">
+        <v>0.52</v>
+      </c>
+      <c r="L197" t="s">
         <v>453</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>1042150.0</v>
+        <v>508495.0</v>
       </c>
       <c r="N197" s="1">
-        <v>1059197.95</v>
+        <v>511094.32</v>
       </c>
       <c r="O197" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>454</v>
+      </c>
+      <c r="B198" t="s">
+        <v>455</v>
+      </c>
+      <c r="C198" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>89.774</v>
+      </c>
+      <c r="E198" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>8264.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>2.3555433939891</v>
+      </c>
+      <c r="K198">
+        <v>1.12</v>
+      </c>
+      <c r="L198" t="s">
         <v>456</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>586398.0</v>
+        <v>359096.0</v>
       </c>
       <c r="N198" s="1">
-        <v>590374.35</v>
+        <v>363567.23</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>457</v>
+      </c>
+      <c r="B199" t="s">
+        <v>458</v>
+      </c>
+      <c r="C199" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.772</v>
+      </c>
+      <c r="E199" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-15212.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-1.6496052745727</v>
+      </c>
+      <c r="K199">
+        <v>1.02</v>
+      </c>
+      <c r="L199" t="s">
         <v>459</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>1726760.0</v>
+        <v>906948.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1728557.26</v>
+        <v>916120.6</v>
       </c>
       <c r="O199" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>460</v>
+      </c>
+      <c r="B200" t="s">
+        <v>461</v>
+      </c>
+      <c r="C200" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>98.392</v>
+      </c>
+      <c r="E200" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-6975.04</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-1.1413873482839</v>
+      </c>
+      <c r="K200">
+        <v>1.45</v>
+      </c>
+      <c r="L200" t="s">
         <v>462</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>875163.45</v>
+        <v>604126.88</v>
       </c>
       <c r="N200" s="1">
-        <v>905911.77</v>
+        <v>613040.39</v>
       </c>
       <c r="O200" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>463</v>
+      </c>
+      <c r="B201" t="s">
+        <v>464</v>
+      </c>
+      <c r="C201" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>97.831</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-11403.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-1.6378443595415</v>
+      </c>
+      <c r="K201">
+        <v>1.89</v>
+      </c>
+      <c r="L201" t="s">
         <v>465</v>
       </c>
-      <c r="B201" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>187958.0</v>
+        <v>684817.0</v>
       </c>
       <c r="N201" s="1">
-        <v>188437.45</v>
+        <v>698021.11</v>
       </c>
       <c r="O201" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>466</v>
+      </c>
+      <c r="B202" t="s">
         <v>467</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.456</v>
+        <v>91.726</v>
       </c>
       <c r="E202" s="1">
-        <v>99.406</v>
+        <v>83.781</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>497030.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I202" s="1">
-        <v>5250.0</v>
+        <v>111230.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.0562742691588</v>
+        <v>9.4830570177009</v>
       </c>
       <c r="K202">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L202">
-        <v>904.11</v>
+        <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>502280.0</v>
+        <v>1284164.0</v>
       </c>
       <c r="N202" s="1">
-        <v>503184.11</v>
+        <v>1284164.0</v>
       </c>
       <c r="O202" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203" t="s">
         <v>469</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E203" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-10780.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-2.1463414634146</v>
+      </c>
+      <c r="K203">
+        <v>1.7</v>
+      </c>
+      <c r="L203" t="s">
         <v>470</v>
       </c>
-      <c r="C203" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>293220.0</v>
+        <v>491470.0</v>
       </c>
       <c r="N203" s="1">
-        <v>295422.74</v>
+        <v>499963.15</v>
       </c>
       <c r="O203" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" t="s">
         <v>472</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>96.249</v>
+      </c>
+      <c r="E204" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-16968.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-2.8543456099801</v>
+      </c>
+      <c r="K204">
+        <v>2.01</v>
+      </c>
+      <c r="L204" t="s">
         <v>473</v>
       </c>
-      <c r="C204" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>892530.0</v>
+        <v>577494.0</v>
       </c>
       <c r="N204" s="1">
-        <v>898743.7</v>
+        <v>589576.19</v>
       </c>
       <c r="O204" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>474</v>
+      </c>
+      <c r="B205" t="s">
         <v>475</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>93.739</v>
+      </c>
+      <c r="E205" s="1">
+        <v>92.475705</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>554854.23</v>
+      </c>
+      <c r="I205" s="1">
+        <v>7579.77</v>
+      </c>
+      <c r="J205" s="1">
+        <v>1.3660831242108</v>
+      </c>
+      <c r="K205">
+        <v>0.52</v>
+      </c>
+      <c r="L205" t="s">
         <v>476</v>
       </c>
-      <c r="C205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>597483.4</v>
+        <v>562434.0</v>
       </c>
       <c r="N205" s="1">
-        <v>604693.69</v>
+        <v>565569.62</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>477</v>
+      </c>
+      <c r="B206" t="s">
         <v>478</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>103.474</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="I206" s="1">
+        <v>21689.36</v>
+      </c>
+      <c r="J206" s="1">
+        <v>3.5226556481546</v>
+      </c>
+      <c r="K206">
+        <v>0.35</v>
+      </c>
+      <c r="L206" t="s">
         <v>479</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>11895639.19</v>
+        <v>637399.84</v>
       </c>
       <c r="N206" s="1">
-        <v>11895639.19</v>
+        <v>639564.28</v>
       </c>
       <c r="O206" s="1">
-        <v>2.04</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>480</v>
       </c>
       <c r="B207" t="s">
         <v>481</v>
       </c>
       <c r="C207" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.05</v>
+        <v>104.332</v>
       </c>
       <c r="E207" s="1">
-        <v>99.46</v>
+        <v>99.961</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>795680.0</v>
+        <v>499805.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-19280.0</v>
+        <v>21855.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.4230846571486</v>
+        <v>4.3727053550885</v>
       </c>
       <c r="K207">
-        <v>1.61</v>
+        <v>3.75</v>
       </c>
       <c r="L207" t="s">
         <v>482</v>
       </c>
       <c r="M207" s="1">
-        <v>776400.0</v>
+        <v>521660.0</v>
       </c>
       <c r="N207" s="1">
-        <v>789271.23</v>
+        <v>540425.41</v>
       </c>
       <c r="O207" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>483</v>
       </c>
       <c r="B208" t="s">
         <v>484</v>
       </c>
       <c r="C208" s="1">
-        <v>1400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>91.012</v>
+        <v>101.877</v>
       </c>
       <c r="E208" s="1">
-        <v>83.781</v>
+        <v>99.943</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1172934.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I208" s="1">
-        <v>101234.0</v>
+        <v>10637.0</v>
       </c>
       <c r="J208" s="1">
-        <v>8.6308351535551</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L208" t="s">
+        <v>485</v>
       </c>
       <c r="M208" s="1">
-        <v>1274168.0</v>
+        <v>560323.5</v>
       </c>
       <c r="N208" s="1">
-        <v>1274168.0</v>
+        <v>561649.53</v>
       </c>
       <c r="O208" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B209" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.801</v>
+        <v>101.693</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>99.611</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>502250.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-18245.0</v>
+        <v>8328.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.6326530612245</v>
+        <v>2.0901306080654</v>
       </c>
       <c r="K209">
-        <v>1.38</v>
+        <v>3.08</v>
       </c>
       <c r="L209" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M209" s="1">
-        <v>484005.0</v>
+        <v>406772.0</v>
       </c>
       <c r="N209" s="1">
-        <v>490905.68</v>
+        <v>419089.81</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B210" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C210" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>95.215</v>
+        <v>100.314</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>101.42472727</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>594462.0</v>
+        <v>1115672.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-23172.0</v>
+        <v>-12218.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.8979783400789</v>
+        <v>-1.0951247320001</v>
       </c>
       <c r="K210">
-        <v>1.73</v>
+        <v>3.79</v>
       </c>
       <c r="L210" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M210" s="1">
-        <v>571290.0</v>
+        <v>1103454.0</v>
       </c>
       <c r="N210" s="1">
-        <v>581646.16</v>
+        <v>1145099.55</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C211" s="1">
         <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.98</v>
+        <v>104.147</v>
       </c>
       <c r="E211" s="1">
-        <v>92.475705</v>
+        <v>99.661</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>554854.23</v>
+        <v>597966.0</v>
       </c>
       <c r="I211" s="1">
-        <v>9025.77</v>
+        <v>26916.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.6266921133502</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K211">
-        <v>0.45</v>
+        <v>4.08</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M211" s="1">
-        <v>563880.0</v>
+        <v>624882.0</v>
       </c>
       <c r="N211" s="1">
-        <v>566584.11</v>
+        <v>649362.82</v>
       </c>
       <c r="O211" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C212" s="1">
-        <v>616000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.813</v>
+        <v>103.223</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>615710.48</v>
+        <v>500000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>17617.6</v>
+        <v>16115.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.8613448320711</v>
+        <v>3.223</v>
       </c>
       <c r="K212">
-        <v>4.71</v>
+        <v>4.52</v>
       </c>
       <c r="L212" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M212" s="1">
-        <v>633328.08</v>
+        <v>516115.0</v>
       </c>
       <c r="N212" s="1">
-        <v>662347.59</v>
+        <v>538715.41</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B213" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C213" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.711</v>
+        <v>107.066</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>109.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>599766.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I213" s="1">
-        <v>16500.0</v>
+        <v>-11170.0</v>
       </c>
       <c r="J213" s="1">
-        <v>2.7510729184382</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K213">
-        <v>3.35</v>
+        <v>1.29</v>
       </c>
       <c r="L213" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M213" s="1">
-        <v>616266.0</v>
+        <v>535330.0</v>
       </c>
       <c r="N213" s="1">
-        <v>636380.38</v>
+        <v>541802.6</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C214" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.46</v>
+        <v>99.557</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.852</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>398444.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3396.0</v>
+        <v>-1770.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.85231550732349</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K214">
-        <v>2.75</v>
+        <v>0.91</v>
       </c>
       <c r="L214" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M214" s="1">
-        <v>401840.0</v>
+        <v>597342.0</v>
       </c>
       <c r="N214" s="1">
-        <v>412842.74</v>
+        <v>602799.53</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B215" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C215" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.702</v>
+        <v>100.177</v>
       </c>
       <c r="E215" s="1">
-        <v>101.42472727</v>
+        <v>99.653</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>1115672.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-29950.0</v>
+        <v>3144.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.6844807434443</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K215">
-        <v>3.45</v>
+        <v>1.96</v>
       </c>
       <c r="L215" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="M215" s="1">
-        <v>1085722.0</v>
+        <v>601062.0</v>
       </c>
       <c r="N215" s="1">
-        <v>1123638.09</v>
+        <v>612823.64</v>
       </c>
       <c r="O215" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C216" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.382</v>
+        <v>100.782</v>
       </c>
       <c r="E216" s="1">
-        <v>99.661</v>
+        <v>99.52</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>597966.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I216" s="1">
-        <v>16326.0</v>
+        <v>5048.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.73025556637</v>
+        <v>1.2680868167203</v>
       </c>
       <c r="K216">
-        <v>3.7</v>
+        <v>3.19</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M216" s="1">
-        <v>614292.0</v>
+        <v>403128.0</v>
       </c>
       <c r="N216" s="1">
-        <v>636492.0</v>
+        <v>415905.21</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B217" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>95.303</v>
+        <v>101.191</v>
       </c>
       <c r="E217" s="1">
-        <v>99.104</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>495520.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-19005.0</v>
+        <v>4764.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.8353648692283</v>
+        <v>1.191</v>
       </c>
       <c r="K217">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.23</v>
+      </c>
+      <c r="L217">
+        <v>912.55</v>
       </c>
       <c r="M217" s="1">
-        <v>476515.0</v>
+        <v>404764.0</v>
       </c>
       <c r="N217" s="1">
-        <v>481412.26</v>
+        <v>405676.55</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>512</v>
       </c>
       <c r="B218" t="s">
         <v>513</v>
       </c>
       <c r="C218" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.319</v>
+        <v>104.687</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>100.710578</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>500000.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I218" s="1">
-        <v>11595.0</v>
+        <v>39764.22</v>
       </c>
       <c r="J218" s="1">
-        <v>2.319</v>
+        <v>3.9483657813979</v>
       </c>
       <c r="K218">
-        <v>4.12</v>
+        <v>3.15</v>
       </c>
       <c r="L218" t="s">
         <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>511595.0</v>
+        <v>1046870.0</v>
       </c>
       <c r="N218" s="1">
-        <v>532218.7</v>
+        <v>1078376.85</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>515</v>
       </c>
       <c r="B219" t="s">
         <v>516</v>
       </c>
       <c r="C219" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>105.963</v>
+        <v>99.354</v>
       </c>
       <c r="E219" s="1">
-        <v>109.3</v>
+        <v>99.589</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>546500.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-16685.0</v>
+        <v>-705.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-3.0530649588289</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K219">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="L219" t="s">
         <v>517</v>
       </c>
       <c r="M219" s="1">
-        <v>529815.0</v>
+        <v>298062.0</v>
       </c>
       <c r="N219" s="1">
-        <v>534130.07</v>
+        <v>299976.04</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>518</v>
       </c>
       <c r="B220" t="s">
         <v>519</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.013</v>
+        <v>94.073</v>
       </c>
       <c r="E220" s="1">
-        <v>99.852</v>
+        <v>90.9</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>599112.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-11034.0</v>
+        <v>9519.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.8417257541161</v>
+        <v>3.4906490649065</v>
       </c>
       <c r="K220">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="L220" t="s">
         <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>588078.0</v>
+        <v>282219.0</v>
       </c>
       <c r="N220" s="1">
-        <v>591562.93</v>
+        <v>284448.45</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>521</v>
       </c>
       <c r="B221" t="s">
         <v>522</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.932</v>
+        <v>103.256</v>
       </c>
       <c r="E221" s="1">
-        <v>99.653</v>
+        <v>98.50505</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>597918.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I221" s="1">
-        <v>-4326.0</v>
+        <v>14252.85</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.72351058171856</v>
+        <v>4.8230522191502</v>
       </c>
       <c r="K221">
-        <v>1.68</v>
+        <v>2.2</v>
       </c>
       <c r="L221" t="s">
         <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>593592.0</v>
+        <v>309768.0</v>
       </c>
       <c r="N221" s="1">
-        <v>603689.26</v>
+        <v>316360.81</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>524</v>
       </c>
       <c r="B222" t="s">
         <v>525</v>
       </c>
       <c r="C222" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.337</v>
+        <v>85.289</v>
       </c>
       <c r="E222" s="1">
-        <v>101.72</v>
+        <v>85.96</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>610320.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-20298.0</v>
+        <v>-6039.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.3257963035785</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K222">
-        <v>3.31</v>
+        <v>0.48</v>
       </c>
       <c r="L222" t="s">
         <v>526</v>
       </c>
       <c r="M222" s="1">
-        <v>590022.0</v>
+        <v>767601.0</v>
       </c>
       <c r="N222" s="1">
-        <v>609858.79</v>
+        <v>771946.89</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>527</v>
       </c>
       <c r="B223" t="s">
         <v>528</v>
       </c>
       <c r="C223" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.971</v>
+        <v>99.337</v>
       </c>
       <c r="E223" s="1">
-        <v>99.52</v>
+        <v>100.65</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>398080.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I223" s="1">
-        <v>1804.0</v>
+        <v>-6565.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.45317524115756</v>
+        <v>-1.304520615996</v>
       </c>
       <c r="K223">
-        <v>2.91</v>
+        <v>0.81</v>
       </c>
       <c r="L223" t="s">
         <v>529</v>
       </c>
       <c r="M223" s="1">
-        <v>399884.0</v>
+        <v>496685.0</v>
       </c>
       <c r="N223" s="1">
-        <v>411520.38</v>
+        <v>500712.4</v>
       </c>
       <c r="O223" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>530</v>
       </c>
       <c r="B224" t="s">
         <v>531</v>
       </c>
       <c r="C224" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>103.744</v>
+        <v>99.091</v>
       </c>
       <c r="E224" s="1">
-        <v>100.710578</v>
+        <v>100.62</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1007105.78</v>
+        <v>301860.0</v>
       </c>
       <c r="I224" s="1">
-        <v>30334.22</v>
+        <v>-4587.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.0120192538265</v>
+        <v>-1.5195786126019</v>
       </c>
       <c r="K224">
-        <v>2.74</v>
+        <v>2.89</v>
       </c>
       <c r="L224" t="s">
         <v>532</v>
       </c>
       <c r="M224" s="1">
-        <v>1037440.0</v>
+        <v>297273.0</v>
       </c>
       <c r="N224" s="1">
-        <v>1064837.26</v>
+        <v>305954.51</v>
       </c>
       <c r="O224" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>533</v>
       </c>
       <c r="B225" t="s">
         <v>534</v>
       </c>
       <c r="C225" s="1">
-        <v>300000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.354</v>
+        <v>100.473</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>99.662</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>298767.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I225" s="1">
-        <v>-3705.0</v>
+        <v>2887.16</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.2400967978391</v>
+        <v>0.81375047661095</v>
       </c>
       <c r="K225">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.01</v>
+      </c>
+      <c r="L225">
+        <v>35.36</v>
       </c>
       <c r="M225" s="1">
-        <v>295062.0</v>
+        <v>357683.88</v>
       </c>
       <c r="N225" s="1">
-        <v>296143.85</v>
+        <v>357719.24</v>
       </c>
       <c r="O225" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>535</v>
+      </c>
+      <c r="B226" t="s">
         <v>536</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="E226" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-3710.43</v>
+      </c>
+      <c r="J226" s="1">
+        <v>-0.4790921061072</v>
+      </c>
+      <c r="K226">
+        <v>2.93</v>
+      </c>
+      <c r="L226" t="s">
         <v>537</v>
       </c>
-      <c r="C226" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>278967.0</v>
+        <v>770760.69</v>
       </c>
       <c r="N226" s="1">
-        <v>280764.95</v>
+        <v>793525.19</v>
       </c>
       <c r="O226" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B227" t="s">
         <v>539</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.954</v>
+      </c>
+      <c r="E227" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1110.7</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0.38465014913981</v>
+      </c>
+      <c r="K227">
+        <v>1.5</v>
+      </c>
+      <c r="L227" t="s">
         <v>540</v>
       </c>
-      <c r="C227" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>406348.0</v>
+        <v>289866.6</v>
       </c>
       <c r="N227" s="1">
-        <v>413864.44</v>
+        <v>294204.68</v>
       </c>
       <c r="O227" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" t="s">
         <v>542</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.031</v>
+      </c>
+      <c r="E228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-3876.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-0.969</v>
+      </c>
+      <c r="K228">
+        <v>1.93</v>
+      </c>
+      <c r="L228" t="s">
         <v>543</v>
       </c>
-      <c r="C228" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>752787.0</v>
+        <v>396124.0</v>
       </c>
       <c r="N228" s="1">
-        <v>756670.56</v>
+        <v>403840.6</v>
       </c>
       <c r="O228" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" t="s">
         <v>545</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.718</v>
+      </c>
+      <c r="E229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-15742.96</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-1.282</v>
+      </c>
+      <c r="K229">
+        <v>0.89</v>
+      </c>
+      <c r="L229" t="s">
         <v>546</v>
       </c>
-      <c r="C229" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>492710.0</v>
+        <v>1212257.04</v>
       </c>
       <c r="N229" s="1">
-        <v>495504.52</v>
+        <v>1223161.41</v>
       </c>
       <c r="O229" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" t="s">
         <v>548</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="E230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-15526.75</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-1.795</v>
+      </c>
+      <c r="K230">
+        <v>2.38</v>
+      </c>
+      <c r="L230" t="s">
         <v>549</v>
       </c>
-      <c r="C230" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>294234.0</v>
+        <v>849473.25</v>
       </c>
       <c r="N230" s="1">
-        <v>302144.96</v>
+        <v>870052.93</v>
       </c>
       <c r="O230" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>550</v>
+      </c>
+      <c r="B231" t="s">
         <v>551</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.274</v>
+      </c>
+      <c r="E231" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-6876.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-1.1412069308903</v>
+      </c>
+      <c r="K231">
+        <v>3.47</v>
+      </c>
+      <c r="L231" t="s">
         <v>552</v>
       </c>
-      <c r="C231" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>755632.5</v>
+        <v>595644.0</v>
       </c>
       <c r="N231" s="1">
-        <v>776081.97</v>
+        <v>616440.58</v>
       </c>
       <c r="O231" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>553</v>
+      </c>
+      <c r="B232" t="s">
         <v>554</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>97.726</v>
+      </c>
+      <c r="E232" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-10731.0</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.5444443325039</v>
+      </c>
+      <c r="K232">
+        <v>0.62</v>
+      </c>
+      <c r="L232" t="s">
         <v>555</v>
       </c>
-      <c r="C232" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>286453.3</v>
+        <v>684082.0</v>
       </c>
       <c r="N232" s="1">
-        <v>290016.72</v>
+        <v>688445.01</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>556</v>
+      </c>
+      <c r="B233" t="s">
         <v>557</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.219</v>
+      </c>
+      <c r="E233" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-3268.98</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-1.1503391638655</v>
+      </c>
+      <c r="K233">
+        <v>1.21</v>
+      </c>
+      <c r="L233" t="s">
         <v>558</v>
       </c>
-      <c r="C233" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>392368.0</v>
+        <v>280906.34</v>
       </c>
       <c r="N233" s="1">
-        <v>398866.19</v>
+        <v>284358.91</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>559</v>
+      </c>
+      <c r="B234" t="s">
         <v>560</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C234" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.698</v>
+      </c>
+      <c r="E234" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>602400.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1788.0</v>
+      </c>
+      <c r="J234" s="1">
+        <v>0.29681274900398</v>
+      </c>
+      <c r="K234">
+        <v>3.35</v>
+      </c>
+      <c r="L234" t="s">
         <v>561</v>
       </c>
-      <c r="C234" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>1199977.04</v>
+        <v>604188.0</v>
       </c>
       <c r="N234" s="1">
-        <v>1207401.29</v>
+        <v>624316.77</v>
       </c>
       <c r="O234" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>562</v>
+      </c>
+      <c r="B235" t="s">
         <v>563</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.136</v>
+      </c>
+      <c r="E235" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>598926.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>1890.0</v>
+      </c>
+      <c r="J235" s="1">
+        <v>0.31556486110137</v>
+      </c>
+      <c r="K235">
+        <v>0.33</v>
+      </c>
+      <c r="L235" t="s">
         <v>564</v>
       </c>
-      <c r="C235" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>842596.5</v>
+        <v>600816.0</v>
       </c>
       <c r="N235" s="1">
-        <v>860526.43</v>
+        <v>602790.66</v>
       </c>
       <c r="O235" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>565</v>
+      </c>
+      <c r="B236" t="s">
         <v>566</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.295</v>
+      </c>
+      <c r="E236" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-9721.86</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-0.94025879791994</v>
+      </c>
+      <c r="K236">
+        <v>2.71</v>
+      </c>
+      <c r="L236" t="s">
         <v>567</v>
       </c>
-      <c r="C236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>587106.0</v>
+        <v>1024233.9</v>
       </c>
       <c r="N236" s="1">
-        <v>606114.9</v>
+        <v>1052467.82</v>
       </c>
       <c r="O236" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>568</v>
+      </c>
+      <c r="B237" t="s">
         <v>569</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.052</v>
+      </c>
+      <c r="E237" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>497585.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-2325.0</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-0.46725685058834</v>
+      </c>
+      <c r="K237">
+        <v>2.85</v>
+      </c>
+      <c r="L237" t="s">
         <v>570</v>
       </c>
-      <c r="C237" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>678517.0</v>
+        <v>495260.0</v>
       </c>
       <c r="N237" s="1">
-        <v>680362.89</v>
+        <v>509499.73</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>571</v>
+      </c>
+      <c r="B238" t="s">
         <v>572</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>91.056</v>
+      </c>
+      <c r="E238" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="I238" s="1">
+        <v>58728.86</v>
+      </c>
+      <c r="J238" s="1">
+        <v>12.044298613019</v>
+      </c>
+      <c r="K238">
+        <v>1.17</v>
+      </c>
+      <c r="L238" t="s">
         <v>573</v>
       </c>
-      <c r="C238" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>278272.28</v>
+        <v>546336.0</v>
       </c>
       <c r="N238" s="1">
-        <v>280990.26</v>
+        <v>553332.58</v>
       </c>
       <c r="O238" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>574</v>
+      </c>
+      <c r="B239" t="s">
         <v>575</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>102.209</v>
+      </c>
+      <c r="E239" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>30331.0</v>
+      </c>
+      <c r="J239" s="1">
+        <v>2.5356615283524</v>
+      </c>
+      <c r="K239">
+        <v>1.14</v>
+      </c>
+      <c r="L239" t="s">
         <v>576</v>
       </c>
-      <c r="C239" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>526515.0</v>
+        <v>1226508.0</v>
       </c>
       <c r="N239" s="1">
-        <v>537121.16</v>
+        <v>1240139.51</v>
       </c>
       <c r="O239" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>577</v>
+      </c>
+      <c r="B240" t="s">
         <v>578</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>92.968</v>
+      </c>
+      <c r="E240" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="I240" s="1">
+        <v>13625.36</v>
+      </c>
+      <c r="J240" s="1">
+        <v>4.7377567083472</v>
+      </c>
+      <c r="K240">
+        <v>1.61</v>
+      </c>
+      <c r="L240" t="s">
         <v>579</v>
       </c>
-      <c r="C240" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>601086.0</v>
+        <v>301216.32</v>
       </c>
       <c r="N240" s="1">
-        <v>619303.81</v>
+        <v>306425.84</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>580</v>
+      </c>
+      <c r="B241" t="s">
         <v>581</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>102.286</v>
+      </c>
+      <c r="E241" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-60.0</v>
+      </c>
+      <c r="J241" s="1">
+        <v>-0.029320927323195</v>
+      </c>
+      <c r="K241">
+        <v>3.89</v>
+      </c>
+      <c r="L241" t="s">
         <v>582</v>
       </c>
-      <c r="C241" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>595068.0</v>
+        <v>204572.0</v>
       </c>
       <c r="N241" s="1">
-        <v>595131.7</v>
+        <v>212352.82</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>583</v>
       </c>
       <c r="B242" t="s">
         <v>584</v>
       </c>
       <c r="C242" s="1">
-        <v>1042000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.63</v>
+        <v>98.519</v>
       </c>
       <c r="E242" s="1">
-        <v>99.228</v>
+        <v>100.33</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1033955.76</v>
+        <v>1003300.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-16651.16</v>
+        <v>-18110.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.6104325392026</v>
+        <v>-1.8050433569222</v>
       </c>
       <c r="K242">
-        <v>2.47</v>
+        <v>0.4</v>
       </c>
       <c r="L242" t="s">
-        <v>585</v>
+        <v>529</v>
       </c>
       <c r="M242" s="1">
-        <v>1017304.6</v>
+        <v>985190.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1043076.26</v>
+        <v>989217.4</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>585</v>
+      </c>
+      <c r="B243" t="s">
         <v>586</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.058</v>
+        <v>100.936</v>
       </c>
       <c r="E243" s="1">
-        <v>99.517</v>
+        <v>99.651</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>497585.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-7295.0</v>
+        <v>5140.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.4660811720611</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K243">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.08</v>
+      </c>
+      <c r="L243">
+        <v>304.11</v>
       </c>
       <c r="M243" s="1">
-        <v>490290.0</v>
+        <v>403744.0</v>
       </c>
       <c r="N243" s="1">
-        <v>503142.74</v>
+        <v>404048.11</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>587</v>
+      </c>
+      <c r="B244" t="s">
+        <v>588</v>
+      </c>
+      <c r="C244" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>101.08</v>
+      </c>
+      <c r="E244" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>402156.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>2164.0</v>
+      </c>
+      <c r="J244" s="1">
+        <v>0.53809964292464</v>
+      </c>
+      <c r="K244">
+        <v>2.31</v>
+      </c>
+      <c r="L244" t="s">
         <v>589</v>
       </c>
-      <c r="B244" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>537066.0</v>
+        <v>404320.0</v>
       </c>
       <c r="N244" s="1">
-        <v>543137.92</v>
+        <v>413569.32</v>
       </c>
       <c r="O244" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>590</v>
+      </c>
+      <c r="B245" t="s">
+        <v>591</v>
+      </c>
+      <c r="C245" s="1">
+        <v>4749722.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>100.262</v>
+      </c>
+      <c r="E245" s="1">
+        <v>99.67400008</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>4734237.91</v>
+      </c>
+      <c r="I245" s="1">
+        <v>27928.37</v>
+      </c>
+      <c r="J245" s="1">
+        <v>0.58992324701316</v>
+      </c>
+      <c r="K245">
+        <v>1.22</v>
+      </c>
+      <c r="L245" t="s">
         <v>592</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>1220316.0</v>
+        <v>4762166.28</v>
       </c>
       <c r="N245" s="1">
-        <v>1230125.59</v>
+        <v>4820138.91</v>
       </c>
       <c r="O245" s="1">
-        <v>0.21</v>
+        <v>0.8</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>593</v>
+      </c>
+      <c r="B246" t="s">
+        <v>594</v>
+      </c>
+      <c r="C246" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>98.266</v>
+      </c>
+      <c r="E246" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-6000.0</v>
+      </c>
+      <c r="J246" s="1">
+        <v>-1.5035182326644</v>
+      </c>
+      <c r="K246">
+        <v>2.63</v>
+      </c>
+      <c r="L246" t="s">
         <v>595</v>
       </c>
-      <c r="B246" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>299090.88</v>
+        <v>393064.0</v>
       </c>
       <c r="N246" s="1">
-        <v>303801.09</v>
+        <v>403590.03</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>596</v>
+      </c>
+      <c r="B247" t="s">
+        <v>597</v>
+      </c>
+      <c r="C247" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.58</v>
+      </c>
+      <c r="E247" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F247" t="s">
+        <v>8</v>
+      </c>
+      <c r="G247">
+        <v>1.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>519714.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-7098.0</v>
+      </c>
+      <c r="J247" s="1">
+        <v>-1.3657511631397</v>
+      </c>
+      <c r="K247">
+        <v>1.24</v>
+      </c>
+      <c r="L247" t="s">
         <v>598</v>
       </c>
-      <c r="B247" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M247" s="1">
-        <v>203322.0</v>
+        <v>512616.0</v>
       </c>
       <c r="N247" s="1">
-        <v>210445.29</v>
+        <v>519066.71</v>
       </c>
       <c r="O247" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248" t="s">
+        <v>600</v>
+      </c>
+      <c r="C248" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.934</v>
+      </c>
+      <c r="E248" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F248" t="s">
+        <v>8</v>
+      </c>
+      <c r="G248">
+        <v>1.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-3448.28</v>
+      </c>
+      <c r="J248" s="1">
+        <v>-0.75038622820569</v>
+      </c>
+      <c r="K248">
+        <v>1.05</v>
+      </c>
+      <c r="L248" t="s">
         <v>601</v>
       </c>
-      <c r="B248" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M248" s="1">
-        <v>975840.0</v>
+        <v>456085.74</v>
       </c>
       <c r="N248" s="1">
-        <v>977401.64</v>
+        <v>460948.34</v>
       </c>
       <c r="O248" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>602</v>
+      </c>
+      <c r="B249" t="s">
+        <v>603</v>
+      </c>
+      <c r="C249" s="1">
+        <v>5350000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>86.191</v>
+      </c>
+      <c r="E249" s="1">
+        <v>86.178</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>4610523.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>695.5</v>
+      </c>
+      <c r="J249" s="1">
+        <v>0.015085056510942</v>
+      </c>
+      <c r="K249">
+        <v>0.08</v>
+      </c>
+      <c r="L249" t="s">
         <v>604</v>
       </c>
-      <c r="B249" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>179148.0</v>
+        <v>4611218.5</v>
       </c>
       <c r="N249" s="1">
-        <v>179282.25</v>
+        <v>4615249.32</v>
       </c>
       <c r="O249" s="1">
-        <v>0.03</v>
+        <v>0.76</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>605</v>
+      </c>
+      <c r="B250" t="s">
         <v>606</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" s="1">
+        <v>810000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>98.618</v>
+      </c>
+      <c r="E250" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>809983.8</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-11178.0</v>
+      </c>
+      <c r="J250" s="1">
+        <v>-1.380027600552</v>
+      </c>
+      <c r="K250">
+        <v>0.59</v>
+      </c>
+      <c r="L250" t="s">
         <v>607</v>
       </c>
-      <c r="C250" s="1">
-[...23 lines deleted...]
-      <c r="K250">
+      <c r="M250" s="1">
+        <v>798805.8</v>
+      </c>
+      <c r="N250" s="1">
+        <v>803573.15</v>
+      </c>
+      <c r="O250" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.02</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>608</v>
       </c>
       <c r="B251" t="s">
         <v>609</v>
       </c>
       <c r="C251" s="1">
-        <v>4749722.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.635</v>
+        <v>101.322</v>
       </c>
       <c r="E251" s="1">
-        <v>99.67400008</v>
+        <v>100.120285</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>4734237.91</v>
+        <v>400481.14</v>
       </c>
       <c r="I251" s="1">
-        <v>-1852.4</v>
+        <v>4806.86</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.039127733654602</v>
+        <v>1.2002712537225</v>
       </c>
       <c r="K251">
-        <v>0.94</v>
+        <v>2.54</v>
       </c>
       <c r="L251" t="s">
         <v>610</v>
       </c>
       <c r="M251" s="1">
-        <v>4732385.51</v>
+        <v>405288.0</v>
       </c>
       <c r="N251" s="1">
-        <v>4777182.55</v>
+        <v>415465.53</v>
       </c>
       <c r="O251" s="1">
-        <v>0.82</v>
+        <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>611</v>
       </c>
       <c r="B252" t="s">
         <v>612</v>
       </c>
       <c r="C252" s="1">
-        <v>400000.0</v>
+        <v>32958730.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.357</v>
+        <v>82.514</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>82.30273038</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>399064.0</v>
+        <v>27125934.69</v>
       </c>
       <c r="I252" s="1">
-        <v>-9636.0</v>
+        <v>69631.78</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.4146502816591</v>
+        <v>0.25669817757716</v>
       </c>
       <c r="K252">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>389428.0</v>
+        <v>27195566.47</v>
       </c>
       <c r="N252" s="1">
-        <v>398556.77</v>
+        <v>27195566.47</v>
       </c>
       <c r="O252" s="1">
-        <v>0.07</v>
+        <v>4.49</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>613</v>
+      </c>
+      <c r="B253" t="s">
         <v>614</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" s="1">
-        <v>520000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.56</v>
+        <v>87.361</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>85.24267627</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>519714.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I253" s="1">
-        <v>-12402.0</v>
+        <v>369554.54</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.3863124718595</v>
+        <v>2.485050715688</v>
       </c>
       <c r="K253">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>507312.0</v>
+        <v>15240661.1</v>
       </c>
       <c r="N253" s="1">
-        <v>512262.54</v>
+        <v>15240661.1</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>2.52</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>461000.0</v>
+        <v>20515246.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.189</v>
+        <v>84.182</v>
       </c>
       <c r="E254" s="1">
-        <v>99.682</v>
+        <v>84.17855443</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>459534.02</v>
+        <v>17269437.52</v>
       </c>
       <c r="I254" s="1">
-        <v>-6882.73</v>
+        <v>706.87</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.4977628859774</v>
+        <v>0.004093184848559</v>
       </c>
       <c r="K254">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>452651.29</v>
+        <v>17270144.39</v>
       </c>
       <c r="N254" s="1">
-        <v>456471.91</v>
+        <v>17270144.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>2.85</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B255" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C255" s="1">
-        <v>4440000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>90.669</v>
+        <v>82.559</v>
       </c>
       <c r="E255" s="1">
-        <v>91.445</v>
+        <v>81.75</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>4060158.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-34454.4</v>
+        <v>1618.0</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.84859751763355</v>
+        <v>0.98960244648318</v>
       </c>
       <c r="K255">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.17</v>
+      </c>
+      <c r="L255">
+        <v>336.99</v>
       </c>
       <c r="M255" s="1">
-        <v>4025703.6</v>
+        <v>165118.0</v>
       </c>
       <c r="N255" s="1">
-        <v>4060372.09</v>
+        <v>165454.99</v>
       </c>
       <c r="O255" s="1">
-        <v>0.7</v>
+        <v>0.03</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="B256" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="C256" s="1">
-        <v>810000.0</v>
+        <v>23660000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.683</v>
+        <v>94.023</v>
       </c>
       <c r="E256" s="1">
-        <v>99.998</v>
+        <v>94.07932798</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>809983.8</v>
+        <v>22259169.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-18751.5</v>
+        <v>-13327.2</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.315046300926</v>
+        <v>-0.05987285509176</v>
       </c>
       <c r="K256">
-        <v>0.32</v>
+        <v>1.17</v>
       </c>
       <c r="L256" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="M256" s="1">
-        <v>791232.3</v>
+        <v>22245841.8</v>
       </c>
       <c r="N256" s="1">
-        <v>793799.33</v>
+        <v>22522436.92</v>
       </c>
       <c r="O256" s="1">
-        <v>0.14</v>
+        <v>3.72</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B257" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C257" s="1">
-        <v>400000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.019</v>
+        <v>100.356</v>
       </c>
       <c r="E257" s="1">
-        <v>100.120285</v>
+        <v>100.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>400481.14</v>
+        <v>406000.0</v>
       </c>
       <c r="I257" s="1">
-        <v>3594.86</v>
+        <v>1445.36</v>
       </c>
       <c r="J257" s="1">
-        <v>0.89763527940417</v>
+        <v>0.356</v>
       </c>
       <c r="K257">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.01</v>
+      </c>
+      <c r="L257">
+        <v>46.58</v>
       </c>
       <c r="M257" s="1">
-        <v>404076.0</v>
+        <v>407445.36</v>
       </c>
       <c r="N257" s="1">
-        <v>413037.1</v>
+        <v>407491.94</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="B258" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C258" s="1">
-        <v>17788730.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>81.653</v>
+        <v>98.87</v>
       </c>
       <c r="E258" s="1">
-        <v>82.12341516</v>
+        <v>99.24</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14608712.59</v>
+        <v>297720.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-83680.88</v>
+        <v>-1110.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.5728148834777</v>
+        <v>-0.37283353486497</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L258" t="s">
+        <v>626</v>
       </c>
       <c r="M258" s="1">
-        <v>14525031.71</v>
+        <v>296610.0</v>
       </c>
       <c r="N258" s="1">
-        <v>14525031.71</v>
+        <v>299445.62</v>
       </c>
       <c r="O258" s="1">
-        <v>2.5</v>
+        <v>0.05</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B259" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C259" s="1">
-        <v>4448000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>89.633</v>
+        <v>88.961</v>
       </c>
       <c r="E259" s="1">
-        <v>84.52429069</v>
+        <v>85.37902778</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>3759640.45</v>
+        <v>768411.25</v>
       </c>
       <c r="I259" s="1">
-        <v>227235.39</v>
+        <v>32237.75</v>
       </c>
       <c r="J259" s="1">
-        <v>6.0440723793149</v>
+        <v>4.1953771499311</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L259">
-        <v>0.0</v>
+        <v>91.23</v>
       </c>
       <c r="M259" s="1">
-        <v>3986875.84</v>
+        <v>800649.0</v>
       </c>
       <c r="N259" s="1">
-        <v>3986875.84</v>
+        <v>800740.23</v>
       </c>
       <c r="O259" s="1">
-        <v>0.68</v>
+        <v>0.13</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B260" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="C260" s="1">
-        <v>17445612.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.543</v>
+        <v>101.487</v>
       </c>
       <c r="E260" s="1">
-        <v>85.24267627</v>
+        <v>99.942</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>14871106.56</v>
+        <v>799536.0</v>
       </c>
       <c r="I260" s="1">
-        <v>226849.43</v>
+        <v>12360.0</v>
       </c>
       <c r="J260" s="1">
-        <v>1.5254374587711</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L260" t="s">
+        <v>631</v>
       </c>
       <c r="M260" s="1">
-        <v>15097955.99</v>
+        <v>811896.0</v>
       </c>
       <c r="N260" s="1">
-        <v>15097955.99</v>
+        <v>813564.49</v>
       </c>
       <c r="O260" s="1">
-        <v>2.59</v>
+        <v>0.13</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B261" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C261" s="1">
-        <v>15570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.335</v>
+        <v>94.194</v>
       </c>
       <c r="E261" s="1">
-        <v>84.17364868</v>
+        <v>94.602935</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>13105837.1</v>
+        <v>567617.61</v>
       </c>
       <c r="I261" s="1">
-        <v>-130577.6</v>
+        <v>-2453.61</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.99633162692065</v>
+        <v>-0.4322646015158</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L261" t="s">
+        <v>634</v>
       </c>
       <c r="M261" s="1">
-        <v>12975259.5</v>
+        <v>565164.0</v>
       </c>
       <c r="N261" s="1">
-        <v>12975259.5</v>
+        <v>567414.0</v>
       </c>
       <c r="O261" s="1">
-        <v>2.23</v>
+        <v>0.09</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>635</v>
+      </c>
+      <c r="B262" t="s">
+        <v>636</v>
+      </c>
+      <c r="C262" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="E262" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>10689.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>1.5291714234213</v>
+      </c>
+      <c r="K262">
+        <v>3.42</v>
+      </c>
+      <c r="L262" t="s">
         <v>637</v>
       </c>
-      <c r="B262" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>5866920.0</v>
+        <v>709695.0</v>
       </c>
       <c r="N262" s="1">
-        <v>5991440.55</v>
+        <v>733624.45</v>
       </c>
       <c r="O262" s="1">
-        <v>1.03</v>
+        <v>0.12</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>638</v>
+      </c>
+      <c r="B263" t="s">
+        <v>639</v>
+      </c>
+      <c r="C263" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>98.414</v>
+      </c>
+      <c r="E263" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-6344.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>-1.586</v>
+      </c>
+      <c r="K263">
+        <v>1.74</v>
+      </c>
+      <c r="L263" t="s">
         <v>640</v>
       </c>
-      <c r="B263" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M263" s="1">
-        <v>9112240.0</v>
+        <v>393656.0</v>
       </c>
       <c r="N263" s="1">
-        <v>9301281.1</v>
+        <v>400601.21</v>
       </c>
       <c r="O263" s="1">
-        <v>1.6</v>
+        <v>0.07</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>641</v>
+      </c>
+      <c r="B264" t="s">
+        <v>642</v>
+      </c>
+      <c r="C264" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>93.48</v>
+      </c>
+      <c r="E264" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>567000.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-6120.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-1.0793650793651</v>
+      </c>
+      <c r="K264">
+        <v>0.37</v>
+      </c>
+      <c r="L264" t="s">
         <v>643</v>
       </c>
-      <c r="B264" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M264" s="1">
-        <v>163804.0</v>
+        <v>560880.0</v>
       </c>
       <c r="N264" s="1">
-        <v>163894.41</v>
+        <v>563070.0</v>
       </c>
       <c r="O264" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>644</v>
+      </c>
+      <c r="B265" t="s">
         <v>645</v>
       </c>
-      <c r="B265" t="s">
+      <c r="C265" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>97.411</v>
+      </c>
+      <c r="E265" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>987725.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-13615.0</v>
+      </c>
+      <c r="J265" s="1">
+        <v>-1.3784201068111</v>
+      </c>
+      <c r="K265">
+        <v>4.03</v>
+      </c>
+      <c r="L265" t="s">
         <v>646</v>
       </c>
-      <c r="C265" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M265" s="1">
-        <v>1870240.0</v>
+        <v>974110.0</v>
       </c>
       <c r="N265" s="1">
-        <v>1890826.3</v>
+        <v>1014383.97</v>
       </c>
       <c r="O265" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>647</v>
+      </c>
+      <c r="B266" t="s">
         <v>648</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>98.192</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-7639.52</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-1.441361866142</v>
+      </c>
+      <c r="K266">
+        <v>1.82</v>
+      </c>
+      <c r="L266" t="s">
         <v>649</v>
       </c>
-      <c r="C266" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>673810.08</v>
+        <v>522381.44</v>
       </c>
       <c r="N266" s="1">
-        <v>682488.63</v>
+        <v>532044.89</v>
       </c>
       <c r="O266" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>650</v>
+      </c>
+      <c r="B267" t="s">
         <v>651</v>
       </c>
-      <c r="B267" t="s">
+      <c r="C267" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>98.764</v>
+      </c>
+      <c r="E267" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-3888.0</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-0.97457287238309</v>
+      </c>
+      <c r="K267">
+        <v>1.68</v>
+      </c>
+      <c r="L267" t="s">
         <v>652</v>
       </c>
-      <c r="C267" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M267" s="1">
-        <v>293712.0</v>
+        <v>395056.0</v>
       </c>
       <c r="N267" s="1">
-        <v>295622.96</v>
+        <v>401762.85</v>
       </c>
       <c r="O267" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>653</v>
+      </c>
+      <c r="B268" t="s">
         <v>654</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" s="1">
+        <v>391000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>98.638</v>
+      </c>
+      <c r="E268" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>389412.54</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-3737.96</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-0.9598971825612</v>
+      </c>
+      <c r="K268">
+        <v>2.94</v>
+      </c>
+      <c r="L268" t="s">
         <v>655</v>
       </c>
-      <c r="C268" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>785466.0</v>
+        <v>385674.58</v>
       </c>
       <c r="N268" s="1">
-        <v>800838.74</v>
+        <v>397171.59</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>656</v>
+      </c>
+      <c r="B269" t="s">
         <v>657</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>95.26</v>
+      </c>
+      <c r="E269" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>9960.0</v>
+      </c>
+      <c r="J269" s="1">
+        <v>1.7735042735043</v>
+      </c>
+      <c r="K269">
+        <v>0.82</v>
+      </c>
+      <c r="L269" t="s">
         <v>658</v>
       </c>
-      <c r="C269" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>702191.0</v>
+        <v>571560.0</v>
       </c>
       <c r="N269" s="1">
-        <v>723891.0</v>
+        <v>576475.07</v>
       </c>
       <c r="O269" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>659</v>
+      </c>
+      <c r="B270" t="s">
         <v>660</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.645</v>
+      </c>
+      <c r="E270" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-20325.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-1.355</v>
+      </c>
+      <c r="K270">
+        <v>2.61</v>
+      </c>
+      <c r="L270" t="s">
         <v>661</v>
       </c>
-      <c r="C270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>390572.0</v>
+        <v>1479675.0</v>
       </c>
       <c r="N270" s="1">
-        <v>392010.36</v>
+        <v>1518849.66</v>
       </c>
       <c r="O270" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>662</v>
+      </c>
+      <c r="B271" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C271" s="1">
         <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>96.733</v>
+        <v>97.132</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>98.82</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>400000.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-13068.0</v>
+        <v>-6752.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-3.267</v>
+        <v>-1.7081562436754</v>
       </c>
       <c r="K271">
-        <v>1.43</v>
+        <v>1.82</v>
       </c>
       <c r="L271" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="M271" s="1">
-        <v>386932.0</v>
+        <v>388528.0</v>
       </c>
       <c r="N271" s="1">
-        <v>392644.33</v>
+        <v>395788.27</v>
       </c>
       <c r="O271" s="1">
         <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>665</v>
+      </c>
+      <c r="B272" t="s">
         <v>666</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>101.238</v>
+      </c>
+      <c r="E272" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="I272" s="1">
+        <v>9073.93</v>
+      </c>
+      <c r="J272" s="1">
+        <v>1.0695193783991</v>
+      </c>
+      <c r="K272">
+        <v>2.31</v>
+      </c>
+      <c r="L272" t="s">
         <v>667</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>554502.0</v>
+        <v>857485.86</v>
       </c>
       <c r="N272" s="1">
-        <v>555792.0</v>
+        <v>877051.56</v>
       </c>
       <c r="O272" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>668</v>
+      </c>
+      <c r="B273" t="s">
         <v>669</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1">
+        <v>255000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>108.218</v>
+      </c>
+      <c r="E273" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>253171.65</v>
+      </c>
+      <c r="I273" s="1">
+        <v>22784.25</v>
+      </c>
+      <c r="J273" s="1">
+        <v>8.9995266057633</v>
+      </c>
+      <c r="K273">
+        <v>3.33</v>
+      </c>
+      <c r="L273" t="s">
         <v>670</v>
       </c>
-      <c r="C273" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>950890.0</v>
+        <v>275955.9</v>
       </c>
       <c r="N273" s="1">
-        <v>987568.08</v>
+        <v>284441.64</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>671</v>
+      </c>
+      <c r="B274" t="s">
         <v>672</v>
       </c>
-      <c r="B274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" s="1">
-        <v>532000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.05</v>
+        <v>100.06</v>
       </c>
       <c r="E274" s="1">
-        <v>99.628</v>
+        <v>99.115</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>530020.96</v>
+        <v>416283.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-8394.96</v>
+        <v>3969.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.5838920785321</v>
+        <v>0.95343792564193</v>
       </c>
       <c r="K274">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>0.22</v>
+      </c>
+      <c r="L274">
+        <v>926.3</v>
       </c>
       <c r="M274" s="1">
-        <v>521626.0</v>
+        <v>420252.0</v>
       </c>
       <c r="N274" s="1">
-        <v>529868.36</v>
+        <v>421178.3</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>673</v>
+      </c>
+      <c r="B275" t="s">
+        <v>674</v>
+      </c>
+      <c r="C275" s="1">
+        <v>2770000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>93.963</v>
+      </c>
+      <c r="E275" s="1">
+        <v>93.818</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>2598758.6</v>
+      </c>
+      <c r="I275" s="1">
+        <v>4016.5</v>
+      </c>
+      <c r="J275" s="1">
+        <v>0.15455456309024</v>
+      </c>
+      <c r="K275">
+        <v>0.13</v>
+      </c>
+      <c r="L275" t="s">
         <v>675</v>
       </c>
-      <c r="B275" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>388260.0</v>
+        <v>2602775.1</v>
       </c>
       <c r="N275" s="1">
-        <v>393651.78</v>
+        <v>2606463.37</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>676</v>
+      </c>
+      <c r="B276" t="s">
+        <v>677</v>
+      </c>
+      <c r="C276" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>101.47</v>
+      </c>
+      <c r="E276" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1267.64</v>
+      </c>
+      <c r="J276" s="1">
+        <v>0.24082388502402</v>
+      </c>
+      <c r="K276">
+        <v>2.92</v>
+      </c>
+      <c r="L276" t="s">
         <v>678</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>379551.52</v>
+        <v>527644.0</v>
       </c>
       <c r="N276" s="1">
-        <v>389963.9</v>
+        <v>542825.51</v>
       </c>
       <c r="O276" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>679</v>
+      </c>
+      <c r="B277" t="s">
+        <v>680</v>
+      </c>
+      <c r="C277" s="1">
+        <v>41016000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>98.459</v>
+      </c>
+      <c r="E277" s="1">
+        <v>98.65092686</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>40462664.16</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-78720.72</v>
+      </c>
+      <c r="J277" s="1">
+        <v>-0.1945514998437</v>
+      </c>
+      <c r="K277">
+        <v>0.33</v>
+      </c>
+      <c r="L277" t="s">
         <v>681</v>
       </c>
-      <c r="B277" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>1465455.0</v>
+        <v>40383943.44</v>
       </c>
       <c r="N277" s="1">
-        <v>1499852.26</v>
+        <v>40517356.9</v>
       </c>
       <c r="O277" s="1">
-        <v>0.26</v>
+        <v>6.69</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>682</v>
+      </c>
+      <c r="B278" t="s">
+        <v>683</v>
+      </c>
+      <c r="C278" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>96.562</v>
+      </c>
+      <c r="E278" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-12286.08</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-2.8609943061787</v>
+      </c>
+      <c r="K278">
+        <v>1.14</v>
+      </c>
+      <c r="L278" t="s">
         <v>684</v>
       </c>
-      <c r="B278" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>384980.0</v>
+        <v>417147.84</v>
       </c>
       <c r="N278" s="1">
-        <v>391212.88</v>
+        <v>422067.02</v>
       </c>
       <c r="O278" s="1">
         <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>685</v>
+      </c>
+      <c r="B279" t="s">
+        <v>686</v>
+      </c>
+      <c r="C279" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>98.541</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-16749.32</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-1.459</v>
+      </c>
+      <c r="K279">
+        <v>0.55</v>
+      </c>
+      <c r="L279" t="s">
         <v>687</v>
       </c>
-      <c r="B279" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>1149775.74</v>
+        <v>1131250.68</v>
       </c>
       <c r="N279" s="1">
-        <v>1172641.89</v>
+        <v>1137563.23</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B280" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>255000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>107.462</v>
+        <v>103.695</v>
       </c>
       <c r="E280" s="1">
-        <v>99.283</v>
+        <v>101.11</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>253171.65</v>
+        <v>1112210.0</v>
       </c>
       <c r="I280" s="1">
-        <v>20856.45</v>
+        <v>28435.0</v>
       </c>
       <c r="J280" s="1">
-        <v>8.2380669399595</v>
+        <v>2.5566215013352</v>
       </c>
       <c r="K280">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>0.08</v>
+      </c>
+      <c r="L280">
+        <v>858.9</v>
       </c>
       <c r="M280" s="1">
-        <v>274028.1</v>
+        <v>1140645.0</v>
       </c>
       <c r="N280" s="1">
-        <v>281439.69</v>
+        <v>1141503.9</v>
       </c>
       <c r="O280" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B281" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>420000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.129</v>
+        <v>100.037</v>
       </c>
       <c r="E281" s="1">
-        <v>99.115</v>
+        <v>98.69</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>416283.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-4141.2</v>
+        <v>8082.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.99480401553751</v>
+        <v>1.3648799270443</v>
       </c>
       <c r="K281">
-        <v>3.43</v>
+        <v>2.25</v>
       </c>
       <c r="L281" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="M281" s="1">
-        <v>412141.8</v>
+        <v>600222.0</v>
       </c>
       <c r="N281" s="1">
-        <v>426559.88</v>
+        <v>613726.11</v>
       </c>
       <c r="O281" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B282" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C282" s="1">
-        <v>1930000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.988</v>
+        <v>84.417</v>
       </c>
       <c r="E282" s="1">
-        <v>89.447</v>
+        <v>85.3395</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1726327.1</v>
+        <v>341358.0</v>
       </c>
       <c r="I282" s="1">
-        <v>106941.3</v>
+        <v>-3690.0</v>
       </c>
       <c r="J282" s="1">
-        <v>6.194729840017</v>
+        <v>-1.0809765700526</v>
       </c>
       <c r="K282">
-        <v>0.94</v>
+        <v>0.31</v>
       </c>
       <c r="L282" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="M282" s="1">
-        <v>1833268.4</v>
+        <v>337668.0</v>
       </c>
       <c r="N282" s="1">
-        <v>1851473.85</v>
+        <v>338914.58</v>
       </c>
       <c r="O282" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B283" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C283" s="1">
-        <v>1770000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.239</v>
+        <v>97.275</v>
       </c>
       <c r="E283" s="1">
-        <v>95.049</v>
+        <v>97.92522727</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1682367.3</v>
+        <v>1077177.5</v>
       </c>
       <c r="I283" s="1">
-        <v>56463.0</v>
+        <v>-7152.5</v>
       </c>
       <c r="J283" s="1">
-        <v>3.3561636629528</v>
+        <v>-0.66400384337772</v>
       </c>
       <c r="K283">
-        <v>2.06</v>
+        <v>0.54</v>
       </c>
       <c r="L283" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="M283" s="1">
-        <v>1738830.3</v>
+        <v>1070025.0</v>
       </c>
       <c r="N283" s="1">
-        <v>1775258.35</v>
+        <v>1075992.12</v>
       </c>
       <c r="O283" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B284" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C284" s="1">
-        <v>720000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.813</v>
+        <v>100.819</v>
       </c>
       <c r="E284" s="1">
-        <v>101.22622222</v>
+        <v>99.71992347</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>728828.8</v>
+        <v>586353.15</v>
       </c>
       <c r="I284" s="1">
-        <v>-2975.2</v>
+        <v>6462.57</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.40821657980585</v>
+        <v>1.1021634317135</v>
       </c>
       <c r="K284">
-        <v>2.6</v>
+        <v>3.82</v>
       </c>
       <c r="L284" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="M284" s="1">
-        <v>725853.6</v>
+        <v>592815.72</v>
       </c>
       <c r="N284" s="1">
-        <v>744581.0</v>
+        <v>615304.71</v>
       </c>
       <c r="O284" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B285" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="C285" s="1">
-        <v>4299000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>86.117</v>
+        <v>101.8</v>
       </c>
       <c r="E285" s="1">
-        <v>87.304</v>
+        <v>99.813</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3753198.96</v>
+        <v>300437.13</v>
       </c>
       <c r="I285" s="1">
-        <v>-51029.13</v>
+        <v>5980.87</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.3596169705855</v>
+        <v>1.990722651358</v>
       </c>
       <c r="K285">
-        <v>0.29</v>
+        <v>3.65</v>
       </c>
       <c r="L285" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="M285" s="1">
-        <v>3702169.83</v>
+        <v>306418.0</v>
       </c>
       <c r="N285" s="1">
-        <v>3714848.34</v>
+        <v>317410.68</v>
       </c>
       <c r="O285" s="1">
-        <v>0.64</v>
+        <v>0.05</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B286" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C286" s="1">
-        <v>12409000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>90.863</v>
+        <v>103.891</v>
       </c>
       <c r="E286" s="1">
-        <v>88.10022153</v>
+        <v>102.20876333</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>10932356.49</v>
+        <v>919878.87</v>
       </c>
       <c r="I286" s="1">
-        <v>342833.18</v>
+        <v>15140.13</v>
       </c>
       <c r="J286" s="1">
-        <v>3.135949512016</v>
+        <v>1.6458830063136</v>
       </c>
       <c r="K286">
-        <v>0.13</v>
+        <v>2.39</v>
       </c>
       <c r="L286" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="M286" s="1">
-        <v>11275189.67</v>
+        <v>935019.0</v>
       </c>
       <c r="N286" s="1">
-        <v>11291797.85</v>
+        <v>956510.16</v>
       </c>
       <c r="O286" s="1">
-        <v>1.94</v>
+        <v>0.16</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B287" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C287" s="1">
-        <v>4570000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>93.218</v>
+        <v>98.513</v>
       </c>
       <c r="E287" s="1">
-        <v>82.641</v>
+        <v>99.4208</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>3776693.7</v>
+        <v>1491312.0</v>
       </c>
       <c r="I287" s="1">
-        <v>483368.9</v>
+        <v>-13617.0</v>
       </c>
       <c r="J287" s="1">
-        <v>12.798731864329</v>
+        <v>-0.91308860922463</v>
       </c>
       <c r="K287">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="L287" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="M287" s="1">
-        <v>4260062.6</v>
+        <v>1477695.0</v>
       </c>
       <c r="N287" s="1">
-        <v>4289554.17</v>
+        <v>1483489.52</v>
       </c>
       <c r="O287" s="1">
-        <v>0.74</v>
+        <v>0.25</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="B288" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="C288" s="1">
-        <v>8320000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>93.018</v>
+        <v>98.32</v>
       </c>
       <c r="E288" s="1">
-        <v>92.53365517</v>
+        <v>99.947</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>7698800.11</v>
+        <v>442765.21</v>
       </c>
       <c r="I288" s="1">
-        <v>40297.49</v>
+        <v>-7207.61</v>
       </c>
       <c r="J288" s="1">
-        <v>0.52342559131594</v>
+        <v>-1.6278627672667</v>
       </c>
       <c r="K288">
-        <v>0.51</v>
+        <v>1.52</v>
       </c>
       <c r="L288" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="M288" s="1">
-        <v>7739097.6</v>
+        <v>435557.6</v>
       </c>
       <c r="N288" s="1">
-        <v>7781714.74</v>
+        <v>442293.63</v>
       </c>
       <c r="O288" s="1">
-        <v>1.34</v>
+        <v>0.07</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B289" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="C289" s="1">
-        <v>14580000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>97.214</v>
+        <v>101.221</v>
       </c>
       <c r="E289" s="1">
-        <v>100.01067078</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>14581555.8</v>
+        <v>611000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-407754.6</v>
+        <v>7460.31</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.7963723870947</v>
+        <v>1.221</v>
       </c>
       <c r="K289">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="L289" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="M289" s="1">
-        <v>14173801.2</v>
+        <v>618460.31</v>
       </c>
       <c r="N289" s="1">
-        <v>14183785.33</v>
+        <v>620676.38</v>
       </c>
       <c r="O289" s="1">
-        <v>2.44</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B290" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C290" s="1">
-        <v>10871000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.319</v>
+        <v>88.645</v>
       </c>
       <c r="E290" s="1">
-        <v>100.49644715</v>
+        <v>99.03167091</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>10924968.77</v>
+        <v>1089348.38</v>
       </c>
       <c r="I290" s="1">
-        <v>89419.72</v>
+        <v>-114253.38</v>
       </c>
       <c r="J290" s="1">
-        <v>0.81848947930677</v>
+        <v>-10.488231505884</v>
       </c>
       <c r="K290">
-        <v>0.22</v>
+        <v>0.7</v>
       </c>
       <c r="L290" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>11014388.49</v>
+        <v>975095.0</v>
       </c>
       <c r="N290" s="1">
-        <v>11038168.8</v>
+        <v>982795.0</v>
       </c>
       <c r="O290" s="1">
-        <v>1.9</v>
+        <v>0.16</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B291" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="C291" s="1">
-        <v>432000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>94.92</v>
+        <v>98.334</v>
       </c>
       <c r="E291" s="1">
-        <v>99.406</v>
+        <v>99.779</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>429433.92</v>
+        <v>1596464.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-19379.52</v>
+        <v>-23120.0</v>
       </c>
       <c r="J291" s="1">
-        <v>-4.5128060680442</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K291">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="L291" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>410054.4</v>
+        <v>1573344.0</v>
       </c>
       <c r="N291" s="1">
-        <v>413863.99</v>
+        <v>1582878.25</v>
       </c>
       <c r="O291" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B292" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="C292" s="1">
-        <v>1148000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>97.56</v>
+        <v>98.267</v>
       </c>
       <c r="E292" s="1">
         <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1148000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-28011.2</v>
+        <v>-18699.07</v>
       </c>
       <c r="J292" s="1">
-        <v>-2.44</v>
+        <v>-1.733</v>
       </c>
       <c r="K292">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="L292" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="M292" s="1">
-        <v>1119988.8</v>
+        <v>1060300.93</v>
       </c>
       <c r="N292" s="1">
-        <v>1123342.34</v>
+        <v>1066563.86</v>
       </c>
       <c r="O292" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="B293" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="C293" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>102.342</v>
+        <v>100.662</v>
       </c>
       <c r="E293" s="1">
-        <v>101.11</v>
+        <v>103.02411583</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1112210.0</v>
+        <v>1236289.39</v>
       </c>
       <c r="I293" s="1">
-        <v>13552.0</v>
+        <v>-28345.39</v>
       </c>
       <c r="J293" s="1">
-        <v>1.2184749282959</v>
+        <v>-2.2927795247034</v>
       </c>
       <c r="K293">
-        <v>4.44</v>
+        <v>0.36</v>
       </c>
       <c r="L293" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="M293" s="1">
-        <v>1125762.0</v>
+        <v>1207944.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1174576.38</v>
+        <v>1212234.9</v>
       </c>
       <c r="O293" s="1">
         <v>0.2</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="B294" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.525</v>
+        <v>100.558</v>
       </c>
       <c r="E294" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>592140.0</v>
+        <v>551000.0</v>
       </c>
       <c r="I294" s="1">
-        <v>5010.0</v>
+        <v>3074.58</v>
       </c>
       <c r="J294" s="1">
-        <v>0.84608369642314</v>
+        <v>0.558</v>
       </c>
       <c r="K294">
-        <v>1.93</v>
+        <v>2.31</v>
       </c>
       <c r="L294" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="M294" s="1">
-        <v>597150.0</v>
+        <v>554074.58</v>
       </c>
       <c r="N294" s="1">
-        <v>608743.15</v>
+        <v>566791.24</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="B295" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>82.961</v>
+        <v>100.675</v>
       </c>
       <c r="E295" s="1">
-        <v>85.3395</v>
+        <v>99.833</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>341358.0</v>
+        <v>292510.69</v>
       </c>
       <c r="I295" s="1">
-        <v>-9514.0</v>
+        <v>2467.06</v>
       </c>
       <c r="J295" s="1">
-        <v>-2.7871032757398</v>
+        <v>0.84340849218194</v>
       </c>
       <c r="K295">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>2.93</v>
+      </c>
+      <c r="L295" t="s">
+        <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>331844.0</v>
+        <v>294977.75</v>
       </c>
       <c r="N295" s="1">
-        <v>332802.9</v>
+        <v>303551.01</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>735</v>
+      </c>
+      <c r="B296" t="s">
+        <v>736</v>
+      </c>
+      <c r="C296" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.331</v>
+      </c>
+      <c r="E296" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>2494.76</v>
+      </c>
+      <c r="J296" s="1">
+        <v>0.25027638387563</v>
+      </c>
+      <c r="K296">
+        <v>2.18</v>
+      </c>
+      <c r="L296" t="s">
         <v>737</v>
       </c>
-      <c r="B296" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>1062721.0</v>
+        <v>999296.76</v>
       </c>
       <c r="N296" s="1">
-        <v>1068010.04</v>
+        <v>1021051.17</v>
       </c>
       <c r="O296" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>738</v>
+      </c>
+      <c r="B297" t="s">
+        <v>739</v>
+      </c>
+      <c r="C297" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.678</v>
+      </c>
+      <c r="E297" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>4476.0</v>
+      </c>
+      <c r="J297" s="1">
+        <v>0.56447585465882</v>
+      </c>
+      <c r="K297">
+        <v>0.58</v>
+      </c>
+      <c r="L297" t="s">
         <v>740</v>
       </c>
-      <c r="B297" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>586036.08</v>
+        <v>797424.0</v>
       </c>
       <c r="N297" s="1">
-        <v>606591.92</v>
+        <v>802075.2</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>741</v>
+      </c>
+      <c r="B298" t="s">
+        <v>742</v>
+      </c>
+      <c r="C298" s="1">
+        <v>2030000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>97.72</v>
+      </c>
+      <c r="E298" s="1">
+        <v>97.375</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>1976712.5</v>
+      </c>
+      <c r="I298" s="1">
+        <v>7003.5</v>
+      </c>
+      <c r="J298" s="1">
+        <v>0.35430038510911</v>
+      </c>
+      <c r="K298">
+        <v>0.67</v>
+      </c>
+      <c r="L298" t="s">
         <v>743</v>
       </c>
-      <c r="B298" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M298" s="1">
-        <v>301987.28</v>
+        <v>1983716.0</v>
       </c>
       <c r="N298" s="1">
-        <v>312021.3</v>
+        <v>1997342.03</v>
       </c>
       <c r="O298" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>744</v>
+      </c>
+      <c r="B299" t="s">
+        <v>745</v>
+      </c>
+      <c r="C299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="E299" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-4575.0</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-1.5281479848488</v>
+      </c>
+      <c r="K299">
+        <v>0.47</v>
+      </c>
+      <c r="L299" t="s">
         <v>746</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>923697.0</v>
+        <v>294807.0</v>
       </c>
       <c r="N299" s="1">
-        <v>942058.38</v>
+        <v>296216.59</v>
       </c>
       <c r="O299" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>747</v>
+      </c>
+      <c r="B300" t="s">
+        <v>748</v>
+      </c>
+      <c r="C300" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>97.368</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-10422.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-1.7526865445739</v>
+      </c>
+      <c r="K300">
+        <v>1.38</v>
+      </c>
+      <c r="L300" t="s">
         <v>749</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>1465620.0</v>
+        <v>584208.0</v>
       </c>
       <c r="N300" s="1">
-        <v>1467715.89</v>
+        <v>592488.82</v>
       </c>
       <c r="O300" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>750</v>
+      </c>
+      <c r="B301" t="s">
+        <v>751</v>
+      </c>
+      <c r="C301" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-393.12</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.091</v>
+      </c>
+      <c r="K301">
+        <v>2.83</v>
+      </c>
+      <c r="L301" t="s">
         <v>752</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>481934.8</v>
+        <v>431606.88</v>
       </c>
       <c r="N301" s="1">
-        <v>496722.32</v>
+        <v>443839.2</v>
       </c>
       <c r="O301" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>753</v>
+      </c>
+      <c r="B302" t="s">
+        <v>754</v>
+      </c>
+      <c r="C302" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>98.831</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-12862.98</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.89944649446494</v>
+      </c>
+      <c r="K302">
+        <v>0.74</v>
+      </c>
+      <c r="L302" t="s">
         <v>755</v>
       </c>
-      <c r="B302" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>821402.34</v>
+        <v>1417236.54</v>
       </c>
       <c r="N302" s="1">
-        <v>831622.27</v>
+        <v>1427834.39</v>
       </c>
       <c r="O302" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B303" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="C303" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>87.288</v>
+        <v>104.642</v>
       </c>
       <c r="E303" s="1">
-        <v>99.03167091</v>
+        <v>104.83429833</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1089348.38</v>
+        <v>1258011.58</v>
       </c>
       <c r="I303" s="1">
-        <v>-129180.38</v>
+        <v>-2307.58</v>
       </c>
       <c r="J303" s="1">
-        <v>-11.858500216432</v>
+        <v>-0.1834307439364</v>
       </c>
       <c r="K303">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>0.07</v>
+      </c>
+      <c r="L303">
+        <v>883.56</v>
       </c>
       <c r="M303" s="1">
-        <v>960168.0</v>
+        <v>1255704.0</v>
       </c>
       <c r="N303" s="1">
-        <v>967076.9</v>
+        <v>1256587.56</v>
       </c>
       <c r="O303" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="B304" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="C304" s="1">
-        <v>1600000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.676</v>
+        <v>100.126</v>
       </c>
       <c r="E304" s="1">
-        <v>99.779</v>
+        <v>102.47</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1596464.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I304" s="1">
-        <v>-33648.0</v>
+        <v>-8930.64</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.1076579240121</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K304">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>0.04</v>
+      </c>
+      <c r="L304">
+        <v>167.01</v>
       </c>
       <c r="M304" s="1">
-        <v>1562816.0</v>
+        <v>381480.06</v>
       </c>
       <c r="N304" s="1">
-        <v>1567418.74</v>
+        <v>381647.07</v>
       </c>
       <c r="O304" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B305" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="C305" s="1">
-        <v>1079000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.185</v>
+        <v>92.643</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>93.06000003</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1079000.0</v>
+        <v>2863097.92</v>
       </c>
       <c r="I305" s="1">
-        <v>-30373.85</v>
+        <v>-12829.49</v>
       </c>
       <c r="J305" s="1">
-        <v>-2.815</v>
+        <v>-0.44809819148623</v>
       </c>
       <c r="K305">
-        <v>0.32</v>
+        <v>1.27</v>
       </c>
       <c r="L305" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="M305" s="1">
-        <v>1048626.15</v>
+        <v>2850268.43</v>
       </c>
       <c r="N305" s="1">
-        <v>1052042.29</v>
+        <v>2889349.87</v>
       </c>
       <c r="O305" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="B306" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C306" s="1">
-        <v>1900000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.936</v>
+        <v>98.182</v>
       </c>
       <c r="E306" s="1">
-        <v>103.02411579</v>
+        <v>99.422</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>1957458.2</v>
+        <v>587584.02</v>
       </c>
       <c r="I306" s="1">
-        <v>-77674.2</v>
+        <v>-7328.4</v>
       </c>
       <c r="J306" s="1">
-        <v>-3.9681153855546</v>
+        <v>-1.2472088672527</v>
       </c>
       <c r="K306">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>617.63</v>
+        <v>0.45</v>
+      </c>
+      <c r="L306" t="s">
+        <v>765</v>
       </c>
       <c r="M306" s="1">
-        <v>1879784.0</v>
+        <v>580255.62</v>
       </c>
       <c r="N306" s="1">
-        <v>1880401.63</v>
+        <v>582886.78</v>
       </c>
       <c r="O306" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="B307" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="C307" s="1">
-        <v>551000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.849</v>
+        <v>74.594</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>74.46428571</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>551000.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-832.01</v>
+        <v>908.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-0.151</v>
+        <v>0.17419664268585</v>
       </c>
       <c r="K307">
-        <v>2.01</v>
+        <v>0.32</v>
       </c>
       <c r="L307" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="M307" s="1">
-        <v>550167.99</v>
+        <v>522158.0</v>
       </c>
       <c r="N307" s="1">
-        <v>561240.25</v>
+        <v>524416.22</v>
       </c>
       <c r="O307" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B308" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="C308" s="1">
-        <v>293000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.158</v>
+        <v>101.044</v>
       </c>
       <c r="E308" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>292510.69</v>
+        <v>600000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1977.75</v>
+        <v>6264.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.67612913565655</v>
+        <v>1.044</v>
       </c>
       <c r="K308">
-        <v>2.6</v>
+        <v>2.45</v>
       </c>
       <c r="L308" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="M308" s="1">
-        <v>290532.94</v>
+        <v>606264.0</v>
       </c>
       <c r="N308" s="1">
-        <v>298142.91</v>
+        <v>620954.37</v>
       </c>
       <c r="O308" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="B309" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="C309" s="1">
-        <v>996000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.105</v>
+        <v>95.626</v>
       </c>
       <c r="E309" s="1">
-        <v>100.08052209</v>
+        <v>99.405</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>996802.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-9716.2</v>
+        <v>-15116.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.97473720959629</v>
+        <v>-3.8016196368392</v>
       </c>
       <c r="K309">
-        <v>1.89</v>
+        <v>0.79</v>
       </c>
       <c r="L309" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="M309" s="1">
-        <v>987085.8</v>
+        <v>382504.0</v>
       </c>
       <c r="N309" s="1">
-        <v>1005913.61</v>
+        <v>385660.16</v>
       </c>
       <c r="O309" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="B310" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="C310" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.501</v>
+        <v>98.766</v>
       </c>
       <c r="E310" s="1">
-        <v>99.1185</v>
+        <v>100.66</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>792948.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-4940.0</v>
+        <v>-5682.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.62299167158502</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K310">
-        <v>0.28</v>
+        <v>2.66</v>
       </c>
       <c r="L310" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="M310" s="1">
-        <v>788008.0</v>
+        <v>296298.0</v>
       </c>
       <c r="N310" s="1">
-        <v>790211.2</v>
+        <v>304287.04</v>
       </c>
       <c r="O310" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B311" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="C311" s="1">
-        <v>4840000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>92.78</v>
+        <v>100.641</v>
       </c>
       <c r="E311" s="1">
-        <v>95.858</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>4639527.2</v>
+        <v>400000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-148975.2</v>
+        <v>2564.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-3.2109996035803</v>
+        <v>0.641</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
         <v>0.0</v>
       </c>
       <c r="M311" s="1">
-        <v>4490552.0</v>
+        <v>402564.0</v>
       </c>
       <c r="N311" s="1">
-        <v>4490552.0</v>
+        <v>402564.0</v>
       </c>
       <c r="O311" s="1">
-        <v>0.77</v>
+        <v>0.07</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B312" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C312" s="1">
-        <v>290000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>95.755</v>
+        <v>92.126</v>
       </c>
       <c r="E312" s="1">
-        <v>101.255</v>
+        <v>99.696</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>293639.5</v>
+        <v>1595136.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-15950.0</v>
+        <v>-121120.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-5.4318305268876</v>
+        <v>-7.5930829722356</v>
       </c>
       <c r="K312">
-        <v>0.52</v>
+        <v>0.29</v>
       </c>
       <c r="L312" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="M312" s="1">
-        <v>277689.5</v>
+        <v>1474016.0</v>
       </c>
       <c r="N312" s="1">
-        <v>279191.14</v>
+        <v>1478726.14</v>
       </c>
       <c r="O312" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B313" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="C313" s="1">
-        <v>3300000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>88.763</v>
+        <v>98.199</v>
       </c>
       <c r="E313" s="1">
-        <v>85.14</v>
+        <v>100.14873635</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>2809620.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I313" s="1">
-        <v>119559.0</v>
+        <v>-12497.81</v>
       </c>
       <c r="J313" s="1">
-        <v>4.2553441390651</v>
+        <v>-1.9468406896825</v>
       </c>
       <c r="K313">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L313" t="s">
+        <v>785</v>
       </c>
       <c r="M313" s="1">
-        <v>2929179.0</v>
+        <v>629455.59</v>
       </c>
       <c r="N313" s="1">
-        <v>2929179.0</v>
+        <v>631470.79</v>
       </c>
       <c r="O313" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
+        <v>786</v>
+      </c>
+      <c r="B314" t="s">
+        <v>787</v>
+      </c>
+      <c r="C314" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.234</v>
+      </c>
+      <c r="E314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-4596.0</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-0.766</v>
+      </c>
+      <c r="K314">
+        <v>1.54</v>
+      </c>
+      <c r="L314" t="s">
         <v>788</v>
       </c>
-      <c r="B314" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M314" s="1">
-        <v>291990.0</v>
+        <v>595404.0</v>
       </c>
       <c r="N314" s="1">
-        <v>292536.58</v>
+        <v>604647.72</v>
       </c>
       <c r="O314" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>789</v>
+      </c>
+      <c r="B315" t="s">
         <v>790</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.745</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>2699.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0.19365286414667</v>
+      </c>
+      <c r="K315">
+        <v>0.81</v>
+      </c>
+      <c r="L315" t="s">
         <v>791</v>
       </c>
-      <c r="C315" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>577224.0</v>
+        <v>1396430.0</v>
       </c>
       <c r="N315" s="1">
-        <v>583902.08</v>
+        <v>1407773.84</v>
       </c>
       <c r="O315" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>792</v>
+      </c>
+      <c r="B316" t="s">
         <v>793</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C316" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.106</v>
+      </c>
+      <c r="E316" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-0.22149286188913</v>
+      </c>
+      <c r="K316">
+        <v>0.34</v>
+      </c>
+      <c r="L316" t="s">
         <v>794</v>
       </c>
-      <c r="C316" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>427412.16</v>
+        <v>396424.0</v>
       </c>
       <c r="N316" s="1">
-        <v>438338.54</v>
+        <v>397774.68</v>
       </c>
       <c r="O316" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
+        <v>795</v>
+      </c>
+      <c r="B317" t="s">
         <v>796</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C317" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E317" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-2088.0</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-0.23273777875866</v>
+      </c>
+      <c r="K317">
+        <v>3.01</v>
+      </c>
+      <c r="L317" t="s">
         <v>797</v>
       </c>
-      <c r="C317" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M317" s="1">
-        <v>1406223.42</v>
+        <v>895059.0</v>
       </c>
       <c r="N317" s="1">
-        <v>1412990.72</v>
+        <v>922151.47</v>
       </c>
       <c r="O317" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
+        <v>798</v>
+      </c>
+      <c r="B318" t="s">
         <v>799</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-9074.25</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-1.665</v>
+      </c>
+      <c r="K318">
+        <v>0.6</v>
+      </c>
+      <c r="L318" t="s">
         <v>800</v>
       </c>
-      <c r="C318" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M318" s="1">
-        <v>1245756.0</v>
+        <v>535925.75</v>
       </c>
       <c r="N318" s="1">
-        <v>1305838.19</v>
+        <v>539177.79</v>
       </c>
       <c r="O318" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
+        <v>801</v>
+      </c>
+      <c r="B319" t="s">
         <v>802</v>
       </c>
-      <c r="B319" t="s">
+      <c r="C319" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>98.687</v>
+      </c>
+      <c r="E319" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-3678.0</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.61732124874119</v>
+      </c>
+      <c r="K319">
+        <v>0.32</v>
+      </c>
+      <c r="L319" t="s">
         <v>803</v>
       </c>
-      <c r="C319" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M319" s="1">
-        <v>376717.56</v>
+        <v>592122.0</v>
       </c>
       <c r="N319" s="1">
-        <v>390871.97</v>
+        <v>594065.84</v>
       </c>
       <c r="O319" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>804</v>
+      </c>
+      <c r="B320" t="s">
         <v>805</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>98.921</v>
+      </c>
+      <c r="E320" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-1137.12</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-0.31139776277335</v>
+      </c>
+      <c r="K320">
+        <v>2.14</v>
+      </c>
+      <c r="L320" t="s">
         <v>806</v>
       </c>
-      <c r="C320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M320" s="1">
-        <v>2825378.62</v>
+        <v>364029.28</v>
       </c>
       <c r="N320" s="1">
-        <v>2860287.66</v>
+        <v>371889.61</v>
       </c>
       <c r="O320" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>807</v>
+      </c>
+      <c r="B321" t="s">
         <v>808</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C321" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="E321" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I321" s="1">
+        <v>585.6</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.16080563623755</v>
+      </c>
+      <c r="K321">
+        <v>1.0</v>
+      </c>
+      <c r="L321" t="s">
         <v>809</v>
       </c>
-      <c r="C321" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M321" s="1">
-        <v>2915600.0</v>
+        <v>364751.94</v>
       </c>
       <c r="N321" s="1">
-        <v>2942827.95</v>
+        <v>368399.41</v>
       </c>
       <c r="O321" s="1">
-        <v>0.51</v>
+        <v>0.06</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>810</v>
+      </c>
+      <c r="B322" t="s">
         <v>811</v>
       </c>
-      <c r="B322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C322" s="1">
-        <v>591000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>96.875</v>
+        <v>100.434</v>
       </c>
       <c r="E322" s="1">
-        <v>99.422</v>
+        <v>99.897</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>587584.02</v>
+        <v>299691.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-15052.77</v>
+        <v>1611.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-2.5618072458812</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K322">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>0.02</v>
+      </c>
+      <c r="L322">
+        <v>63.7</v>
       </c>
       <c r="M322" s="1">
-        <v>572531.25</v>
+        <v>301302.0</v>
       </c>
       <c r="N322" s="1">
-        <v>573583.72</v>
+        <v>301365.7</v>
       </c>
       <c r="O322" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>812</v>
+      </c>
+      <c r="B323" t="s">
+        <v>813</v>
+      </c>
+      <c r="C323" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>101.66</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I323" s="1">
+        <v>6309.16</v>
+      </c>
+      <c r="J323" s="1">
+        <v>1.0722536149785</v>
+      </c>
+      <c r="K323">
+        <v>3.65</v>
+      </c>
+      <c r="L323" t="s">
         <v>814</v>
       </c>
-      <c r="B323" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M323" s="1">
-        <v>515711.0</v>
+        <v>594711.0</v>
       </c>
       <c r="N323" s="1">
-        <v>517537.71</v>
+        <v>616047.47</v>
       </c>
       <c r="O323" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B324" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C324" s="1">
-        <v>600000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.183</v>
+        <v>99.487</v>
       </c>
       <c r="E324" s="1">
         <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>600000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>1098.0</v>
+        <v>-1354.32</v>
       </c>
       <c r="J324" s="1">
-        <v>0.183</v>
+        <v>-0.513</v>
       </c>
       <c r="K324">
-        <v>2.13</v>
+        <v>1.43</v>
       </c>
       <c r="L324" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="M324" s="1">
-        <v>601098.0</v>
+        <v>262645.68</v>
       </c>
       <c r="N324" s="1">
-        <v>613888.75</v>
+        <v>266431.01</v>
       </c>
       <c r="O324" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="B325" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C325" s="1">
         <v>400000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>95.046</v>
+        <v>99.275</v>
       </c>
       <c r="E325" s="1">
-        <v>99.405</v>
+        <v>100.23</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>397620.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-17436.0</v>
+        <v>-3820.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-4.3850912931945</v>
+        <v>-0.95280854035718</v>
       </c>
       <c r="K325">
-        <v>0.54</v>
+        <v>2.36</v>
       </c>
       <c r="L325" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="M325" s="1">
-        <v>380184.0</v>
+        <v>397100.0</v>
       </c>
       <c r="N325" s="1">
-        <v>382353.86</v>
+        <v>406552.05</v>
       </c>
       <c r="O325" s="1">
         <v>0.07</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>821</v>
+      </c>
+      <c r="B326" t="s">
+        <v>822</v>
+      </c>
+      <c r="C326" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-5792.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-0.72493516636461</v>
+      </c>
+      <c r="K326">
+        <v>1.63</v>
+      </c>
+      <c r="L326" t="s">
         <v>823</v>
       </c>
-      <c r="B326" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M326" s="1">
-        <v>293394.0</v>
+        <v>793176.0</v>
       </c>
       <c r="N326" s="1">
-        <v>300550.85</v>
+        <v>806255.45</v>
       </c>
       <c r="O326" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="B327" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="C327" s="1">
-        <v>1600000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>91.426</v>
+        <v>100.604</v>
       </c>
       <c r="E327" s="1">
-        <v>99.696</v>
+        <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>1595136.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-132320.0</v>
+        <v>2488.48</v>
       </c>
       <c r="J327" s="1">
-        <v>-8.2952174610817</v>
+        <v>0.604</v>
       </c>
       <c r="K327">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>0.06</v>
+      </c>
+      <c r="L327">
+        <v>266.57</v>
       </c>
       <c r="M327" s="1">
-        <v>1462816.0</v>
+        <v>414488.48</v>
       </c>
       <c r="N327" s="1">
-        <v>1467065.86</v>
+        <v>414755.05</v>
       </c>
       <c r="O327" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="B328" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="C328" s="1">
-        <v>641000.0</v>
+        <v>35884000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.467</v>
+        <v>87.453</v>
       </c>
       <c r="E328" s="1">
-        <v>100.14873635</v>
+        <v>87.2530505</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>641953.4</v>
+        <v>31309884.64</v>
       </c>
       <c r="I328" s="1">
-        <v>-17189.93</v>
+        <v>71749.88</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.6777535565666</v>
+        <v>0.2291604738407</v>
       </c>
       <c r="K328">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>237.08</v>
+        <v>0.69</v>
+      </c>
+      <c r="L328" t="s">
+        <v>828</v>
       </c>
       <c r="M328" s="1">
-        <v>624763.47</v>
+        <v>31381634.52</v>
       </c>
       <c r="N328" s="1">
-        <v>625000.55</v>
+        <v>31628005.22</v>
       </c>
       <c r="O328" s="1">
-        <v>0.11</v>
+        <v>5.22</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
+        <v>829</v>
+      </c>
+      <c r="B329" t="s">
+        <v>830</v>
+      </c>
+      <c r="C329" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.061</v>
+      </c>
+      <c r="E329" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-2077.51</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.22323368713043</v>
+      </c>
+      <c r="K329">
+        <v>0.35</v>
+      </c>
+      <c r="L329" t="s">
         <v>831</v>
       </c>
-      <c r="B329" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M329" s="1">
-        <v>587358.0</v>
+        <v>928566.08</v>
       </c>
       <c r="N329" s="1">
-        <v>594740.56</v>
+        <v>931769.59</v>
       </c>
       <c r="O329" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="B330" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="C330" s="1">
-        <v>1400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.862</v>
+        <v>100.439</v>
       </c>
       <c r="E330" s="1">
-        <v>99.55221429</v>
+        <v>97.41</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>1393731.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-9663.0</v>
+        <v>15145.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.69331886856215</v>
+        <v>3.1095370085207</v>
       </c>
       <c r="K330">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>0.02</v>
+      </c>
+      <c r="L330">
+        <v>109.59</v>
       </c>
       <c r="M330" s="1">
-        <v>1384068.0</v>
+        <v>502195.0</v>
       </c>
       <c r="N330" s="1">
-        <v>1391672.11</v>
+        <v>502304.59</v>
       </c>
       <c r="O330" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B331" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.123</v>
+        <v>98.516</v>
       </c>
       <c r="E331" s="1">
-        <v>99.326</v>
+        <v>99.166</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>397304.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I331" s="1">
-        <v>-4812.0</v>
+        <v>-3997.5</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.2111632402392</v>
+        <v>-0.65546659137204</v>
       </c>
       <c r="K331">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>158.9</v>
+        <v>1.12</v>
+      </c>
+      <c r="L331" t="s">
+        <v>836</v>
       </c>
       <c r="M331" s="1">
-        <v>392492.0</v>
+        <v>605873.4</v>
       </c>
       <c r="N331" s="1">
-        <v>392650.9</v>
+        <v>612771.09</v>
       </c>
       <c r="O331" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
+        <v>837</v>
+      </c>
+      <c r="B332" t="s">
+        <v>838</v>
+      </c>
+      <c r="C332" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>99.692</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1170.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0.20102118763318</v>
+      </c>
+      <c r="K332">
+        <v>0.65</v>
+      </c>
+      <c r="L332" t="s">
         <v>839</v>
       </c>
-      <c r="B332" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M332" s="1">
-        <v>887391.0</v>
+        <v>583198.2</v>
       </c>
       <c r="N332" s="1">
-        <v>911709.49</v>
+        <v>587004.71</v>
       </c>
       <c r="O332" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="B333" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="C333" s="1">
-        <v>545000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>96.958</v>
+        <v>100.465</v>
       </c>
       <c r="E333" s="1">
         <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>545000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-16578.9</v>
+        <v>2673.75</v>
       </c>
       <c r="J333" s="1">
-        <v>-3.042</v>
+        <v>0.465</v>
       </c>
       <c r="K333">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>0.01</v>
+      </c>
+      <c r="L333">
+        <v>69.3</v>
       </c>
       <c r="M333" s="1">
-        <v>528421.1</v>
+        <v>577673.75</v>
       </c>
       <c r="N333" s="1">
-        <v>529961.54</v>
+        <v>577743.05</v>
       </c>
       <c r="O333" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B334" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="C334" s="1">
-        <v>600000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>97.592</v>
+        <v>100.368</v>
       </c>
       <c r="E334" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>595800.0</v>
+        <v>556000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-10248.0</v>
+        <v>2046.08</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.7200402819738</v>
+        <v>0.368</v>
       </c>
       <c r="K334">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L334">
-        <v>587.67</v>
+        <v>0.0</v>
       </c>
       <c r="M334" s="1">
-        <v>585552.0</v>
+        <v>558046.08</v>
       </c>
       <c r="N334" s="1">
-        <v>586139.67</v>
+        <v>558046.08</v>
       </c>
       <c r="O334" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="B335" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="C335" s="1">
-        <v>368000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>97.965</v>
+        <v>88.797</v>
       </c>
       <c r="E335" s="1">
-        <v>99.23</v>
+        <v>85.42465</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>365166.4</v>
+        <v>512547.9</v>
       </c>
       <c r="I335" s="1">
-        <v>-4655.2</v>
+        <v>20234.1</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.2748160838456</v>
+        <v>3.9477481031529</v>
       </c>
       <c r="K335">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.06</v>
+      </c>
+      <c r="L335">
+        <v>382.19</v>
       </c>
       <c r="M335" s="1">
-        <v>360511.2</v>
+        <v>532782.0</v>
       </c>
       <c r="N335" s="1">
-        <v>367350.71</v>
+        <v>533164.19</v>
       </c>
       <c r="O335" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="B336" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C336" s="1">
-        <v>366000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.341</v>
+        <v>101.512</v>
       </c>
       <c r="E336" s="1">
-        <v>99.499</v>
+        <v>99.779</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>364166.34</v>
+        <v>518850.8</v>
       </c>
       <c r="I336" s="1">
-        <v>-4238.28</v>
+        <v>9011.6</v>
       </c>
       <c r="J336" s="1">
-        <v>-1.1638307922693</v>
+        <v>1.7368384128925</v>
       </c>
       <c r="K336">
-        <v>0.69</v>
+        <v>1.56</v>
       </c>
       <c r="L336" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="M336" s="1">
-        <v>359928.06</v>
+        <v>527862.4</v>
       </c>
       <c r="N336" s="1">
-        <v>362447.44</v>
+        <v>535982.95</v>
       </c>
       <c r="O336" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="B337" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C337" s="1">
-        <v>585000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.952</v>
+        <v>100.873</v>
       </c>
       <c r="E337" s="1">
-        <v>100.58151111</v>
+        <v>102.939</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>588401.84</v>
+        <v>617634.0</v>
       </c>
       <c r="I337" s="1">
-        <v>2167.36</v>
+        <v>-12396.0</v>
       </c>
       <c r="J337" s="1">
-        <v>0.36834691067587</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K337">
-        <v>3.34</v>
+        <v>0.6</v>
       </c>
       <c r="L337" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="M337" s="1">
-        <v>590569.2</v>
+        <v>605238.0</v>
       </c>
       <c r="N337" s="1">
-        <v>610102.59</v>
+        <v>608813.34</v>
       </c>
       <c r="O337" s="1">
         <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B338" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C338" s="1">
-        <v>264000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>98.643</v>
+        <v>97.669</v>
       </c>
       <c r="E338" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>264000.0</v>
+        <v>906849.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-3582.48</v>
+        <v>-27828.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-1.357</v>
+        <v>-3.0686475918262</v>
       </c>
       <c r="K338">
-        <v>1.15</v>
+        <v>0.48</v>
       </c>
       <c r="L338" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="M338" s="1">
-        <v>260417.52</v>
+        <v>879021.0</v>
       </c>
       <c r="N338" s="1">
-        <v>263445.78</v>
+        <v>883348.4</v>
       </c>
       <c r="O338" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B339" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C339" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>97.968</v>
+        <v>105.017</v>
       </c>
       <c r="E339" s="1">
-        <v>100.23</v>
+        <v>104.55</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>400920.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-9048.0</v>
+        <v>2335.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-2.2568093385214</v>
+        <v>0.4466762314682</v>
       </c>
       <c r="K339">
-        <v>2.05</v>
+        <v>4.19</v>
       </c>
       <c r="L339" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="M339" s="1">
-        <v>391872.0</v>
+        <v>525085.0</v>
       </c>
       <c r="N339" s="1">
-        <v>400091.18</v>
+        <v>546043.9</v>
       </c>
       <c r="O339" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B340" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C340" s="1">
-        <v>800000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.085</v>
+        <v>98.346</v>
       </c>
       <c r="E340" s="1">
-        <v>99.871</v>
+        <v>99.589</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>798968.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I340" s="1">
-        <v>-14288.0</v>
+        <v>-9322.5</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.7883069159215</v>
+        <v>-1.2481298135336</v>
       </c>
       <c r="K340">
-        <v>1.32</v>
+        <v>2.26</v>
       </c>
       <c r="L340" t="s">
-        <v>864</v>
+        <v>378</v>
       </c>
       <c r="M340" s="1">
-        <v>784680.0</v>
+        <v>737595.0</v>
       </c>
       <c r="N340" s="1">
-        <v>795211.51</v>
+        <v>754547.05</v>
       </c>
       <c r="O340" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="B341" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="C341" s="1">
-        <v>4580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>92.236</v>
+        <v>97.594</v>
       </c>
       <c r="E341" s="1">
-        <v>83.767</v>
+        <v>99.908</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3836528.6</v>
+        <v>399632.0</v>
       </c>
       <c r="I341" s="1">
-        <v>387880.2</v>
+        <v>-9256.0</v>
       </c>
       <c r="J341" s="1">
-        <v>10.110186588991</v>
+        <v>-2.3161308403731</v>
       </c>
       <c r="K341">
-        <v>0.24</v>
+        <v>0.87</v>
       </c>
       <c r="L341" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="M341" s="1">
-        <v>4224408.8</v>
+        <v>390376.0</v>
       </c>
       <c r="N341" s="1">
-        <v>4235250.22</v>
+        <v>393863.5</v>
       </c>
       <c r="O341" s="1">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="B342" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="C342" s="1">
-        <v>3528000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>86.606</v>
+        <v>102.473</v>
       </c>
       <c r="E342" s="1">
-        <v>87.226</v>
+        <v>103.012</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>3077333.28</v>
+        <v>721084.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-21873.6</v>
+        <v>-3773.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.71079723935524</v>
+        <v>-0.52324001087252</v>
       </c>
       <c r="K342">
-        <v>0.63</v>
+        <v>0.16</v>
       </c>
       <c r="L342" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="M342" s="1">
-        <v>3055459.68</v>
+        <v>717311.0</v>
       </c>
       <c r="N342" s="1">
-        <v>3077652.25</v>
+        <v>718404.15</v>
       </c>
       <c r="O342" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B343" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="C343" s="1">
-        <v>30000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.783</v>
+        <v>104.284</v>
       </c>
       <c r="E343" s="1">
-        <v>100.104</v>
+        <v>106.6</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>30031200.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-696300.0</v>
+        <v>-13896.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.3185886677855</v>
+        <v>-2.172607879925</v>
       </c>
       <c r="K343">
-        <v>0.2</v>
+        <v>2.18</v>
       </c>
       <c r="L343" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="M343" s="1">
-        <v>29334900.0</v>
+        <v>625704.0</v>
       </c>
       <c r="N343" s="1">
-        <v>29394735.62</v>
+        <v>638768.38</v>
       </c>
       <c r="O343" s="1">
-        <v>5.05</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B344" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C344" s="1">
-        <v>928000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.562</v>
+        <v>98.294</v>
       </c>
       <c r="E344" s="1">
-        <v>100.28486961</v>
+        <v>99.902</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>930643.59</v>
+        <v>1023995.5</v>
       </c>
       <c r="I344" s="1">
-        <v>-6708.23</v>
+        <v>-16482.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.72081622568313</v>
+        <v>-1.6095773858381</v>
       </c>
       <c r="K344">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>533.92</v>
+        <v>0.63</v>
+      </c>
+      <c r="L344" t="s">
+        <v>870</v>
       </c>
       <c r="M344" s="1">
-        <v>923935.36</v>
+        <v>1007513.5</v>
       </c>
       <c r="N344" s="1">
-        <v>924469.28</v>
+        <v>1013926.77</v>
       </c>
       <c r="O344" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="B345" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="C345" s="1">
-        <v>500000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.885</v>
+        <v>100.367</v>
       </c>
       <c r="E345" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>487050.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>12375.0</v>
+        <v>1930.42</v>
       </c>
       <c r="J345" s="1">
-        <v>2.5408068986757</v>
+        <v>0.367</v>
       </c>
       <c r="K345">
-        <v>3.69</v>
+        <v>0.99</v>
       </c>
       <c r="L345" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="M345" s="1">
-        <v>499425.0</v>
+        <v>527930.42</v>
       </c>
       <c r="N345" s="1">
-        <v>517890.75</v>
+        <v>533157.27</v>
       </c>
       <c r="O345" s="1">
         <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="B346" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C346" s="1">
-        <v>615000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.712</v>
+        <v>101.546</v>
       </c>
       <c r="E346" s="1">
-        <v>99.166</v>
+        <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>609870.9</v>
+        <v>211000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-8942.1</v>
+        <v>3262.06</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.4662283443922</v>
+        <v>1.546</v>
       </c>
       <c r="K346">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>0.07</v>
+      </c>
+      <c r="L346">
+        <v>143.7</v>
       </c>
       <c r="M346" s="1">
-        <v>600928.8</v>
+        <v>214262.06</v>
       </c>
       <c r="N346" s="1">
-        <v>606246.87</v>
+        <v>214405.76</v>
       </c>
       <c r="O346" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B347" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="C347" s="1">
-        <v>585000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.188</v>
+        <v>102.712</v>
       </c>
       <c r="E347" s="1">
-        <v>99.492</v>
+        <v>99.477</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>582028.2</v>
+        <v>300420.54</v>
       </c>
       <c r="I347" s="1">
-        <v>-7628.4</v>
+        <v>9769.7</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.3106581433683</v>
+        <v>3.2520080018497</v>
       </c>
       <c r="K347">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>801.37</v>
+        <v>3.59</v>
+      </c>
+      <c r="L347" t="s">
+        <v>878</v>
       </c>
       <c r="M347" s="1">
-        <v>574399.8</v>
+        <v>310190.24</v>
       </c>
       <c r="N347" s="1">
-        <v>575201.17</v>
+        <v>321043.62</v>
       </c>
       <c r="O347" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="B348" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="C348" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>105.691</v>
+        <v>102.113</v>
       </c>
       <c r="E348" s="1">
-        <v>108.24</v>
+        <v>103.48</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>649440.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-15294.0</v>
+        <v>-6835.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.3549519586105</v>
+        <v>-1.3210282180131</v>
       </c>
       <c r="K348">
-        <v>1.93</v>
+        <v>0.4</v>
       </c>
       <c r="L348" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="M348" s="1">
-        <v>634146.0</v>
+        <v>510565.0</v>
       </c>
       <c r="N348" s="1">
-        <v>645735.04</v>
+        <v>512544.45</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="B349" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C349" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.436</v>
+        <v>98.923</v>
       </c>
       <c r="E349" s="1">
-        <v>100.51</v>
+        <v>99.44457143</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>904590.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-27666.0</v>
+        <v>-3651.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-3.0584021490399</v>
+        <v>-0.52448456570207</v>
       </c>
       <c r="K349">
-        <v>2.77</v>
+        <v>2.38</v>
       </c>
       <c r="L349" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="M349" s="1">
-        <v>876924.0</v>
+        <v>692461.0</v>
       </c>
       <c r="N349" s="1">
-        <v>901889.75</v>
+        <v>709107.58</v>
       </c>
       <c r="O349" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="B350" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="C350" s="1">
-        <v>600000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>88.421</v>
+        <v>100.498</v>
       </c>
       <c r="E350" s="1">
-        <v>85.42465</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>512547.9</v>
+        <v>563000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>17978.1</v>
+        <v>2803.74</v>
       </c>
       <c r="J350" s="1">
-        <v>3.507594119496</v>
+        <v>0.498</v>
       </c>
       <c r="K350">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L350">
-        <v>12.33</v>
+        <v>407.7</v>
       </c>
       <c r="M350" s="1">
-        <v>530526.0</v>
+        <v>565803.74</v>
       </c>
       <c r="N350" s="1">
-        <v>530538.33</v>
+        <v>566211.44</v>
       </c>
       <c r="O350" s="1">
         <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B351" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="C351" s="1">
-        <v>520000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.869</v>
+        <v>99.655</v>
       </c>
       <c r="E351" s="1">
-        <v>99.779</v>
+        <v>102.38446331</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>518850.8</v>
+        <v>976747.78</v>
       </c>
       <c r="I351" s="1">
-        <v>5668.0</v>
+        <v>-26039.08</v>
       </c>
       <c r="J351" s="1">
-        <v>1.0924142354604</v>
+        <v>-2.665896000296</v>
       </c>
       <c r="K351">
-        <v>1.25</v>
+        <v>3.05</v>
       </c>
       <c r="L351" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="M351" s="1">
-        <v>524518.8</v>
+        <v>950708.7</v>
       </c>
       <c r="N351" s="1">
-        <v>531036.61</v>
+        <v>979818.77</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="B352" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="C352" s="1">
         <v>600000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.425</v>
+        <v>98.25</v>
       </c>
       <c r="E352" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>617634.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-15084.0</v>
+        <v>-10500.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.4422230641448</v>
+        <v>-1.75</v>
       </c>
       <c r="K352">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="L352" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="M352" s="1">
-        <v>602550.0</v>
+        <v>589500.0</v>
       </c>
       <c r="N352" s="1">
-        <v>604337.67</v>
+        <v>594535.43</v>
       </c>
       <c r="O352" s="1">
         <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="B353" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="C353" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>96.733</v>
+        <v>100.895</v>
       </c>
       <c r="E353" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>906849.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-36252.0</v>
+        <v>2685.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-3.9975784281617</v>
+        <v>0.895</v>
       </c>
       <c r="K353">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>0.13</v>
+      </c>
+      <c r="L353">
+        <v>394.27</v>
       </c>
       <c r="M353" s="1">
-        <v>870597.0</v>
+        <v>302685.0</v>
       </c>
       <c r="N353" s="1">
-        <v>872427.82</v>
+        <v>303079.27</v>
       </c>
       <c r="O353" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="B354" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="C354" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>104.254</v>
+        <v>96.11</v>
       </c>
       <c r="E354" s="1">
-        <v>104.55</v>
+        <v>97.25</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>522750.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1480.0</v>
+        <v>-6840.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-0.2831181252989</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K354">
-        <v>3.84</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>0.02</v>
+      </c>
+      <c r="L354">
+        <v>123.29</v>
       </c>
       <c r="M354" s="1">
-        <v>521270.0</v>
+        <v>576660.0</v>
       </c>
       <c r="N354" s="1">
-        <v>540482.33</v>
+        <v>576783.29</v>
       </c>
       <c r="O354" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="B355" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="C355" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.462</v>
+        <v>100.275</v>
       </c>
       <c r="E355" s="1">
-        <v>99.589</v>
+        <v>99.147</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>746917.5</v>
+        <v>594882.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-15952.5</v>
+        <v>6768.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-2.1357780477764</v>
+        <v>1.1377046204121</v>
       </c>
       <c r="K355">
-        <v>2.01</v>
+        <v>3.04</v>
       </c>
       <c r="L355" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="M355" s="1">
-        <v>730965.0</v>
+        <v>601650.0</v>
       </c>
       <c r="N355" s="1">
-        <v>746067.74</v>
+        <v>619867.81</v>
       </c>
       <c r="O355" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="B356" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="C356" s="1">
-        <v>400000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>97.248</v>
+        <v>99.892</v>
       </c>
       <c r="E356" s="1">
-        <v>99.908</v>
+        <v>99.695</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>399632.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I356" s="1">
-        <v>-10640.0</v>
+        <v>784.06</v>
       </c>
       <c r="J356" s="1">
-        <v>-2.6624494534972</v>
+        <v>0.19760268819901</v>
       </c>
       <c r="K356">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="L356" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="M356" s="1">
-        <v>388992.0</v>
+        <v>397570.16</v>
       </c>
       <c r="N356" s="1">
-        <v>391230.89</v>
+        <v>399042.21</v>
       </c>
       <c r="O356" s="1">
         <v>0.07</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="B357" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="C357" s="1">
         <v>700000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.648</v>
+        <v>83.137</v>
       </c>
       <c r="E357" s="1">
-        <v>103.012</v>
+        <v>94.91728571</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>721084.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-9548.0</v>
+        <v>-82462.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.3241175785345</v>
+        <v>-12.411106813301</v>
       </c>
       <c r="K357">
-        <v>4.52</v>
+        <v>0.48</v>
       </c>
       <c r="L357" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
       <c r="M357" s="1">
-        <v>711536.0</v>
+        <v>581959.0</v>
       </c>
       <c r="N357" s="1">
-        <v>743146.27</v>
+        <v>585324.75</v>
       </c>
       <c r="O357" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B358" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="C358" s="1">
-        <v>600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>103.455</v>
+        <v>90.304</v>
       </c>
       <c r="E358" s="1">
-        <v>106.6</v>
+        <v>81.919</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>639600.0</v>
+        <v>3850193.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-18870.0</v>
+        <v>394095.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-2.9502814258912</v>
+        <v>10.235720650887</v>
       </c>
       <c r="K358">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>0.02</v>
+      </c>
+      <c r="L358">
+        <v>965.75</v>
       </c>
       <c r="M358" s="1">
-        <v>620730.0</v>
+        <v>4244288.0</v>
       </c>
       <c r="N358" s="1">
-        <v>631698.49</v>
+        <v>4245253.75</v>
       </c>
       <c r="O358" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="B359" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="C359" s="1">
-        <v>1025000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>97.253</v>
+        <v>89.945</v>
       </c>
       <c r="E359" s="1">
-        <v>99.902</v>
+        <v>99.73456738</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>1023995.5</v>
+        <v>984380.18</v>
       </c>
       <c r="I359" s="1">
-        <v>-27152.25</v>
+        <v>-96623.03</v>
       </c>
       <c r="J359" s="1">
-        <v>-2.6515985665953</v>
+        <v>-9.8156212369087</v>
       </c>
       <c r="K359">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="L359" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="M359" s="1">
-        <v>996843.25</v>
+        <v>887757.15</v>
       </c>
       <c r="N359" s="1">
-        <v>1000202.58</v>
+        <v>893719.71</v>
       </c>
       <c r="O359" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="B360" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="C360" s="1">
-        <v>526000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.08</v>
+        <v>101.254</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.417</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>526000.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I360" s="1">
-        <v>-4839.2</v>
+        <v>2847.35</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.92</v>
+        <v>1.8477725137552</v>
       </c>
       <c r="K360">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>0.21</v>
+      </c>
+      <c r="L360">
+        <v>318.49</v>
       </c>
       <c r="M360" s="1">
-        <v>521160.8</v>
+        <v>156943.7</v>
       </c>
       <c r="N360" s="1">
-        <v>524645.37</v>
+        <v>157262.19</v>
       </c>
       <c r="O360" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="B361" t="s">
-        <v>922</v>
+        <v>914</v>
       </c>
       <c r="C361" s="1">
-        <v>211000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.55</v>
+        <v>98.929</v>
       </c>
       <c r="E361" s="1">
         <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>211000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>1160.5</v>
+        <v>-6426.0</v>
       </c>
       <c r="J361" s="1">
-        <v>0.55</v>
+        <v>-1.071</v>
       </c>
       <c r="K361">
-        <v>3.87</v>
+        <v>1.93</v>
       </c>
       <c r="L361" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="M361" s="1">
-        <v>212160.5</v>
+        <v>593574.0</v>
       </c>
       <c r="N361" s="1">
-        <v>220327.43</v>
+        <v>605183.95</v>
       </c>
       <c r="O361" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="B362" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="C362" s="1">
-        <v>302000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.132</v>
+        <v>0.0775</v>
       </c>
       <c r="E362" s="1">
-        <v>99.477</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>300420.54</v>
+        <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>4998.1</v>
+        <v>-238868.75</v>
       </c>
       <c r="J362" s="1">
-        <v>1.6637011570514</v>
+        <v>0</v>
       </c>
       <c r="K362">
-        <v>3.25</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>0.0</v>
+      </c>
+      <c r="L362">
+        <v>0.0</v>
       </c>
       <c r="M362" s="1">
-        <v>305418.64</v>
+        <v>-238868.75</v>
       </c>
       <c r="N362" s="1">
-        <v>315248.12</v>
+        <v>-238868.75</v>
       </c>
       <c r="O362" s="1">
-        <v>0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="B363" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="C363" s="1">
-        <v>600000.0</v>
+        <v>550.0</v>
       </c>
       <c r="D363" s="1">
-        <v>101.899</v>
+        <v>84.8</v>
       </c>
       <c r="E363" s="1">
-        <v>103.48</v>
+        <v>53.2</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>620880.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-9486.0</v>
+        <v>173800.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.5278314650174</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K363">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L363">
-        <v>279.45</v>
+        <v>0.0</v>
       </c>
       <c r="M363" s="1">
-        <v>611394.0</v>
+        <v>466400.0</v>
       </c>
       <c r="N363" s="1">
-        <v>611673.45</v>
+        <v>466400.0</v>
       </c>
       <c r="O363" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="B364" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="C364" s="1">
-        <v>700000.0</v>
+        <v>775.0</v>
       </c>
       <c r="D364" s="1">
-        <v>97.435</v>
+        <v>90.7</v>
       </c>
       <c r="E364" s="1">
-        <v>99.44457143</v>
+        <v>75.3</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>696112.0</v>
+        <v>583575.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-14067.0</v>
+        <v>119350.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.0207955041717</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K364">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>0.0</v>
       </c>
       <c r="M364" s="1">
-        <v>682045.0</v>
+        <v>702925.0</v>
       </c>
       <c r="N364" s="1">
-        <v>696462.12</v>
+        <v>702925.0</v>
       </c>
       <c r="O364" s="1">
         <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="B365" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="D365" s="1">
-        <v>103.952</v>
+        <v>0.0525</v>
       </c>
       <c r="E365" s="1">
-        <v>105.92</v>
+        <v>0.0738493859</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>317760.0</v>
+        <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-5904.0</v>
+        <v>165137.5</v>
       </c>
       <c r="J365" s="1">
-        <v>-1.8580060422961</v>
+        <v>0</v>
       </c>
       <c r="K365">
-        <v>4.14</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>0.0</v>
       </c>
       <c r="M365" s="1">
-        <v>311856.0</v>
+        <v>165137.5</v>
       </c>
       <c r="N365" s="1">
-        <v>324287.51</v>
+        <v>165137.5</v>
       </c>
       <c r="O365" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="B366" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="C366" s="1">
-        <v>954000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>99.267</v>
+        <v>10.69062222</v>
       </c>
       <c r="E366" s="1">
-        <v>102.38446331</v>
+        <v>0.1158591519</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>976747.78</v>
+        <v>-625639.42</v>
       </c>
       <c r="I366" s="1">
-        <v>-29740.6</v>
+        <v>73845.82</v>
       </c>
       <c r="J366" s="1">
-        <v>-3.044859748747</v>
+        <v>-11.803255619667</v>
       </c>
       <c r="K366">
-        <v>2.74</v>
+        <v>0.0</v>
       </c>
       <c r="L366" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="M366" s="1">
-        <v>947007.18</v>
+        <v>-551793.6</v>
       </c>
       <c r="N366" s="1">
-        <v>973176.84</v>
+        <v>-577293.6</v>
       </c>
       <c r="O366" s="1">
-        <v>0.17</v>
+        <v>-0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="B367" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>97.433</v>
+        <v>10.69062222</v>
       </c>
       <c r="E367" s="1">
-        <v>100.0</v>
+        <v>0.0763348926</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>600000.0</v>
+        <v>412208.42</v>
       </c>
       <c r="I367" s="1">
-        <v>-15402.0</v>
+        <v>139585.18</v>
       </c>
       <c r="J367" s="1">
-        <v>-2.567</v>
+        <v>33.862767771702</v>
       </c>
       <c r="K367">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="L367" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
       <c r="M367" s="1">
-        <v>584598.0</v>
+        <v>551793.6</v>
       </c>
       <c r="N367" s="1">
-        <v>588166.8</v>
+        <v>577293.6</v>
       </c>
       <c r="O367" s="1">
         <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="B368" t="s">
-        <v>942</v>
+        <v>931</v>
       </c>
       <c r="C368" s="1">
-        <v>600000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>94.769</v>
+        <v>9.86782222</v>
       </c>
       <c r="E368" s="1">
-        <v>97.25</v>
+        <v>0.0676068926</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>583500.0</v>
+        <v>-365077.22</v>
       </c>
       <c r="I368" s="1">
-        <v>-14886.0</v>
+        <v>-142285.18</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.5511568123393</v>
+        <v>38.973995693295</v>
       </c>
       <c r="K368">
-        <v>2.32</v>
+        <v>0.0</v>
       </c>
       <c r="L368" t="s">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="M368" s="1">
-        <v>568614.0</v>
+        <v>-507362.4</v>
       </c>
       <c r="N368" s="1">
-        <v>582504.41</v>
+        <v>-532862.4</v>
       </c>
       <c r="O368" s="1">
-        <v>0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>944</v>
+        <v>932</v>
       </c>
       <c r="B369" t="s">
-        <v>945</v>
+        <v>933</v>
       </c>
       <c r="C369" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>99.342</v>
+        <v>9.8678224</v>
       </c>
       <c r="E369" s="1">
-        <v>99.147</v>
+        <v>0.089418316</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>594882.0</v>
+        <v>223545.79</v>
       </c>
       <c r="I369" s="1">
-        <v>1170.0</v>
+        <v>11344.21</v>
       </c>
       <c r="J369" s="1">
-        <v>0.19667766044358</v>
+        <v>5.0746694894142</v>
       </c>
       <c r="K369">
-        <v>2.77</v>
+        <v>0.0</v>
       </c>
       <c r="L369" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
       <c r="M369" s="1">
-        <v>596052.0</v>
+        <v>234890.0</v>
       </c>
       <c r="N369" s="1">
-        <v>612667.07</v>
+        <v>246695.56</v>
       </c>
       <c r="O369" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P369">
-        <v>1</v>
-[...648 lines deleted...]
-      <c r="P382">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>