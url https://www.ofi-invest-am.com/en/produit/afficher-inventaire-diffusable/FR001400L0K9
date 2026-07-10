--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -166,51 +166,51 @@
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>GRS419003009</t>
   </si>
   <si>
-    <t>ALLWYN AG SA</t>
+    <t>ALLWYN AG</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
@@ -280,113 +280,107 @@
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>ES0105066007</t>
-[...8 lines deleted...]
-    <t>CENTRICA PLC</t>
+    <t>CH0198251305</t>
+  </si>
+  <si>
+    <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>CH0198251305</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0000108656</t>
@@ -406,56 +400,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>DE000A0Z2ZZ5</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
@@ -535,51 +523,51 @@
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
@@ -592,68 +580,56 @@
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
-    <t>IT0005541336</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES-BENZ GROUP N AG</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
@@ -676,56 +652,50 @@
   <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
-    <t>CH0012005267</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -736,50 +706,56 @@
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
@@ -808,84 +784,72 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>BE0003470755</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
-  </si>
-[...4 lines deleted...]
-    <t>TELEFONICA SA</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -1339,183 +1303,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6433926.0898</v>
+        <v>6440504.0898</v>
       </c>
       <c r="D2">
-        <v>238.6</v>
+        <v>259.06</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1535154951.87</v>
+        <v>1668485881.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1535154951.87</v>
+        <v>1668485881.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3185.8009</v>
+        <v>3085.1276</v>
       </c>
       <c r="D3">
-        <v>229776.46</v>
+        <v>249576.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>732022083.95</v>
+        <v>769975564.25</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>732022083.95</v>
+        <v>769975564.25</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>78464.0</v>
       </c>
       <c r="D4">
-        <v>233.55</v>
+        <v>253.57</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>18325372.75</v>
+        <v>19896622.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>18325372.75</v>
+        <v>19896622.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>113871.0</v>
+        <v>123799.0</v>
       </c>
       <c r="D5">
-        <v>120.49</v>
+        <v>130.88</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13721225.1</v>
+        <v>16203855.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13721225.1</v>
+        <v>16203855.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P137"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O137" sqref="O137"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1534,6839 +1498,6539 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>212815.0</v>
+        <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.46</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>60.0248866386</v>
+        <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>13829641.39</v>
+        <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>1231076.51</v>
+        <v>2716035.96</v>
       </c>
       <c r="J2" s="1">
-        <v>8.9017240236625</v>
+        <v>17.981977748451</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>15060717.9</v>
+        <v>17820247.51</v>
       </c>
       <c r="N2" s="1">
-        <v>15060717.9</v>
+        <v>17820247.51</v>
       </c>
       <c r="O2" s="1">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>45779.0</v>
+        <v>56306.0</v>
       </c>
       <c r="D3" s="1">
-        <v>103.1</v>
+        <v>120.0</v>
       </c>
       <c r="E3" s="1">
-        <v>107.3775670067</v>
+        <v>109.5524104003</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>4915637.64</v>
+        <v>6168458.02</v>
       </c>
       <c r="I3" s="1">
-        <v>-195822.74</v>
+        <v>588261.98</v>
       </c>
       <c r="J3" s="1">
-        <v>-3.9836691461253</v>
+        <v>9.5366131712768</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4719814.9</v>
+        <v>6756720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4719814.9</v>
+        <v>6756720.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-9554215.48</v>
+        <v>-9008222.98</v>
       </c>
       <c r="J4" s="1">
-        <v>-36.046327983737</v>
+        <v>-33.986396974973</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>16951162.5</v>
+        <v>17497155.0</v>
       </c>
       <c r="N4" s="1">
-        <v>16951162.5</v>
+        <v>17497155.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>4857.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E5" s="1">
-        <v>1653.8514865143</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8032756.67</v>
+        <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-3838737.17</v>
+        <v>-858655.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-47.788540443862</v>
+        <v>-48.072725706747</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4194019.5</v>
+        <v>927504.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4194019.5</v>
+        <v>927504.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>25.28</v>
+        <v>26.8</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>4924907.12</v>
+        <v>5949797.52</v>
       </c>
       <c r="J6" s="1">
-        <v>40.632406684899</v>
+        <v>49.08815265646</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17045545.6</v>
+        <v>18070436.0</v>
       </c>
       <c r="N6" s="1">
-        <v>17045545.6</v>
+        <v>18070436.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
         <v>943053.0</v>
       </c>
       <c r="D7" s="1">
-        <v>8.88</v>
+        <v>9.564</v>
       </c>
       <c r="E7" s="1">
         <v>9.1427565577</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>8622104.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-247793.36</v>
+        <v>397254.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.8739314673077</v>
+        <v>4.6074008153926</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8374310.64</v>
+        <v>9019358.89</v>
       </c>
       <c r="N7" s="1">
-        <v>8374310.64</v>
+        <v>9019358.89</v>
       </c>
       <c r="O7" s="1">
         <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>6139764.09</v>
+        <v>7887904.77</v>
       </c>
       <c r="J8" s="1">
-        <v>23.041071639417</v>
+        <v>29.601427062399</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>32786806.32</v>
+        <v>34534947.0</v>
       </c>
       <c r="N8" s="1">
-        <v>32786806.32</v>
+        <v>34534947.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.43</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>47.86</v>
+        <v>52.12</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2991211.07</v>
+        <v>-2232739.37</v>
       </c>
       <c r="J9" s="1">
-        <v>-25.982414072419</v>
+        <v>-19.39413751472</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8521233.7</v>
+        <v>9279705.4</v>
       </c>
       <c r="N9" s="1">
-        <v>8521233.7</v>
+        <v>9279705.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>205401.0</v>
+        <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E10" s="1">
-        <v>227.3947787985</v>
+        <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>46707114.96</v>
+        <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>24690272.64</v>
+        <v>27549731.46</v>
       </c>
       <c r="J10" s="1">
-        <v>52.861909071337</v>
+        <v>65.922894982433</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71397387.6</v>
+        <v>69340571.3</v>
       </c>
       <c r="N10" s="1">
-        <v>71397387.6</v>
+        <v>69340571.3</v>
       </c>
       <c r="O10" s="1">
-        <v>3.11</v>
+        <v>2.8</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>129699.0</v>
       </c>
       <c r="D11" s="1">
-        <v>14.46</v>
+        <v>14.4</v>
       </c>
       <c r="E11" s="1">
         <v>18.8510966931</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2444968.39</v>
       </c>
       <c r="I11" s="1">
-        <v>-569520.85</v>
+        <v>-577302.79</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.293587447975</v>
+        <v>-23.611871317486</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1875447.54</v>
+        <v>1867665.6</v>
       </c>
       <c r="N11" s="1">
-        <v>1875447.54</v>
+        <v>1867665.6</v>
       </c>
       <c r="O11" s="1">
         <v>0.08</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>328782.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.19</v>
+        <v>49.26</v>
       </c>
       <c r="E12" s="1">
         <v>67.196507321</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>22093002.07</v>
       </c>
       <c r="I12" s="1">
-        <v>-5920215.49</v>
+        <v>-5897200.75</v>
       </c>
       <c r="J12" s="1">
-        <v>-26.796790545903</v>
+        <v>-26.692618464956</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>16172786.58</v>
+        <v>16195801.32</v>
       </c>
       <c r="N12" s="1">
-        <v>16172786.58</v>
+        <v>16195801.32</v>
       </c>
       <c r="O12" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>391816.0</v>
       </c>
       <c r="D13" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E13" s="1">
         <v>58.8784933234</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>23069535.74</v>
       </c>
       <c r="I13" s="1">
-        <v>110298.82</v>
+        <v>2179087.3</v>
       </c>
       <c r="J13" s="1">
-        <v>0.47811460639303</v>
+        <v>9.4457353826228</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>23179834.56</v>
+        <v>25248623.04</v>
       </c>
       <c r="N13" s="1">
-        <v>23179834.56</v>
+        <v>25248623.04</v>
       </c>
       <c r="O13" s="1">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>18563.0</v>
       </c>
       <c r="D14" s="1">
-        <v>584.8</v>
+        <v>682.0</v>
       </c>
       <c r="E14" s="1">
         <v>683.554539137</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>12688822.91</v>
       </c>
       <c r="I14" s="1">
-        <v>-1833180.51</v>
+        <v>-28856.91</v>
       </c>
       <c r="J14" s="1">
-        <v>-14.44720698683</v>
+        <v>-0.22741991282153</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>10855642.4</v>
+        <v>12659966.0</v>
       </c>
       <c r="N14" s="1">
-        <v>10855642.4</v>
+        <v>12659966.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>169840.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D15" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E15" s="1">
-        <v>212.7903277791</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>36140309.27</v>
+        <v>35925391.04</v>
       </c>
       <c r="I15" s="1">
-        <v>155473178.73</v>
+        <v>178488708.96</v>
       </c>
       <c r="J15" s="1">
-        <v>430.19327136489</v>
+        <v>496.83163855132</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>191613488.0</v>
+        <v>214414100.0</v>
       </c>
       <c r="N15" s="1">
-        <v>191613488.0</v>
+        <v>214414100.0</v>
       </c>
       <c r="O15" s="1">
-        <v>8.33</v>
+        <v>8.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>13421342.19</v>
+        <v>16208795.54</v>
       </c>
       <c r="J16" s="1">
-        <v>77.152075915275</v>
+        <v>93.175645646603</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>30817299.5</v>
+        <v>33604752.85</v>
       </c>
       <c r="N16" s="1">
-        <v>30817299.5</v>
+        <v>33604752.85</v>
       </c>
       <c r="O16" s="1">
-        <v>1.34</v>
+        <v>1.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3775081.0</v>
+        <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E17" s="1">
-        <v>7.4092103534</v>
+        <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>27970369.23</v>
+        <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>39697957.7</v>
+        <v>42014245.98</v>
       </c>
       <c r="J17" s="1">
-        <v>141.92861514828</v>
+        <v>165.95276768016</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>67668326.93</v>
+        <v>67331236.21</v>
       </c>
       <c r="N17" s="1">
-        <v>67668326.93</v>
+        <v>67331236.21</v>
       </c>
       <c r="O17" s="1">
-        <v>2.94</v>
+        <v>2.72</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>11201331.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.7806</v>
+        <v>0.901</v>
       </c>
       <c r="E18" s="1">
         <v>0.4843255806</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>5425091.14</v>
       </c>
       <c r="I18" s="1">
-        <v>3318667.84</v>
+        <v>4667308.09</v>
       </c>
       <c r="J18" s="1">
-        <v>61.1725730381</v>
+        <v>86.031883512283</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>8743758.98</v>
+        <v>10092399.23</v>
       </c>
       <c r="N18" s="1">
-        <v>8743758.98</v>
+        <v>10092399.23</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4409783.0</v>
+        <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E19" s="1">
-        <v>4.5203323769</v>
+        <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19933684.87</v>
+        <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>20834758.97</v>
+        <v>26554926.67</v>
       </c>
       <c r="J19" s="1">
-        <v>104.52035890944</v>
+        <v>114.47634147366</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>40768443.84</v>
+        <v>49751795.41</v>
       </c>
       <c r="N19" s="1">
-        <v>40768443.84</v>
+        <v>49751795.41</v>
       </c>
       <c r="O19" s="1">
-        <v>1.77</v>
+        <v>2.01</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>124.9</v>
+        <v>140.9</v>
       </c>
       <c r="E20" s="1">
         <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>1124944.59</v>
+        <v>2256560.59</v>
       </c>
       <c r="J20" s="1">
-        <v>14.593119488338</v>
+        <v>29.272782513265</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8833677.4</v>
+        <v>9965293.4</v>
       </c>
       <c r="N20" s="1">
-        <v>8833677.4</v>
+        <v>9965293.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>178.5</v>
+        <v>211.5</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>2332529.45</v>
+        <v>4425125.45</v>
       </c>
       <c r="J21" s="1">
-        <v>25.955891532138</v>
+        <v>49.241854672534</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>11319042.0</v>
+        <v>13411638.0</v>
       </c>
       <c r="N21" s="1">
-        <v>11319042.0</v>
+        <v>13411638.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>60354.0</v>
+        <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.7</v>
+        <v>90.2</v>
       </c>
       <c r="E22" s="1">
-        <v>115.7674884846</v>
+        <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>6987031.0</v>
+        <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1512923.2</v>
+        <v>-689248.36</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.653305960715</v>
+        <v>-22.085206283976</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5474107.8</v>
+        <v>2431611.6</v>
       </c>
       <c r="N22" s="1">
-        <v>5474107.8</v>
+        <v>2431611.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>-1568353.07</v>
+        <v>1011922.21</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.0879425666622</v>
+        <v>3.9280213201035</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>24193274.16</v>
+        <v>26773549.44</v>
       </c>
       <c r="N23" s="1">
-        <v>24193274.16</v>
+        <v>26773549.44</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>471484.0</v>
+        <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505001</v>
+        <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>26717843.38</v>
+        <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>12005137.54</v>
+        <v>15225458.58</v>
       </c>
       <c r="J24" s="1">
-        <v>44.933033588282</v>
+        <v>59.403396104223</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>38722980.92</v>
+        <v>40856078.34</v>
       </c>
       <c r="N24" s="1">
-        <v>38722980.92</v>
+        <v>40856078.34</v>
       </c>
       <c r="O24" s="1">
-        <v>1.68</v>
+        <v>1.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.465</v>
+        <v>12.28</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>3896298.66</v>
+        <v>5541100.66</v>
       </c>
       <c r="J25" s="1">
-        <v>69.734075634088</v>
+        <v>99.171949134037</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>9483665.56</v>
+        <v>11128467.56</v>
       </c>
       <c r="N25" s="1">
-        <v>9483665.56</v>
+        <v>11128467.56</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>398580.0</v>
+        <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E26" s="1">
-        <v>29.0811783331</v>
+        <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>11591176.06</v>
+        <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1044749.26</v>
+        <v>-703321.33</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.0133154271146</v>
+        <v>-5.0378707132291</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10546426.8</v>
+        <v>13257365.04</v>
       </c>
       <c r="N26" s="1">
-        <v>10546426.8</v>
+        <v>13257365.04</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.946</v>
+        <v>10.655</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>4868886.59</v>
+        <v>5421781.81</v>
       </c>
       <c r="J27" s="1">
-        <v>168.63446345774</v>
+        <v>187.78405485807</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>7756129.5</v>
+        <v>8309024.72</v>
       </c>
       <c r="N27" s="1">
-        <v>7756129.5</v>
+        <v>8309024.72</v>
       </c>
       <c r="O27" s="1">
         <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>29768.0</v>
+        <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.58</v>
+        <v>100.3</v>
       </c>
       <c r="E28" s="1">
-        <v>94.3156963854</v>
+        <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2807589.65</v>
+        <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>126939.79</v>
+        <v>108956.22</v>
       </c>
       <c r="J28" s="1">
-        <v>4.5213085181447</v>
+        <v>6.344971285563</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2934529.44</v>
+        <v>1826162.1</v>
       </c>
       <c r="N28" s="1">
-        <v>2934529.44</v>
+        <v>1826162.1</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>51295.0</v>
+        <v>44854.0</v>
       </c>
       <c r="D29" s="1">
-        <v>793.2</v>
+        <v>862.6</v>
       </c>
       <c r="E29" s="1">
-        <v>776.5073137733</v>
+        <v>776.507313729</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>7.47</v>
       </c>
       <c r="H29" s="1">
-        <v>5335588.47</v>
+        <v>4665610.4</v>
       </c>
       <c r="I29" s="1">
-        <v>110246.43</v>
+        <v>512529.38</v>
       </c>
       <c r="J29" s="1">
-        <v>2.0662468745458</v>
+        <v>10.985258863449</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5445834.9</v>
+        <v>5178139.78</v>
       </c>
       <c r="N29" s="1">
-        <v>5445834.9</v>
+        <v>5178139.78</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>116135.0</v>
+        <v>93431.0</v>
       </c>
       <c r="D30" s="1">
-        <v>25.75</v>
+        <v>44.78</v>
       </c>
       <c r="E30" s="1">
-        <v>53.666604555</v>
+        <v>42.5434530295</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H30" s="1">
-        <v>6232571.12</v>
+        <v>4235732.31</v>
       </c>
       <c r="I30" s="1">
-        <v>-3242094.87</v>
+        <v>566931.04</v>
       </c>
       <c r="J30" s="1">
-        <v>-52.018578008621</v>
+        <v>13.384486990869</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2990476.25</v>
+        <v>4802663.35</v>
       </c>
       <c r="N30" s="1">
-        <v>2990476.25</v>
+        <v>4802663.35</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="1">
-        <v>1250596.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.031</v>
+        <v>34.56</v>
       </c>
       <c r="E31" s="1">
-        <v>1.6826000003</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F31" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2409679.74</v>
+        <v>3605201.62</v>
       </c>
       <c r="I31" s="1">
-        <v>517047.78</v>
+        <v>7200915.5</v>
       </c>
       <c r="J31" s="1">
-        <v>21.457116122826</v>
+        <v>199.73683191677</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2926727.52</v>
+        <v>10806117.12</v>
       </c>
       <c r="N31" s="1">
-        <v>2926727.52</v>
+        <v>10806117.12</v>
       </c>
       <c r="O31" s="1">
-        <v>0.13</v>
+        <v>0.44</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>93431.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D32" s="1">
-        <v>41.96</v>
+        <v>76.0</v>
       </c>
       <c r="E32" s="1">
-        <v>42.5434530295</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4235732.31</v>
+        <v>12026930.03</v>
       </c>
       <c r="I32" s="1">
-        <v>281597.6</v>
+        <v>7063281.97</v>
       </c>
       <c r="J32" s="1">
-        <v>6.6481443913532</v>
+        <v>58.728885529236</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4517329.91</v>
+        <v>19090212.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4517329.91</v>
+        <v>19090212.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>0.77</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>327707.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D33" s="1">
-        <v>30.33</v>
+        <v>153.35</v>
       </c>
       <c r="E33" s="1">
-        <v>11.530114523</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H33" s="1">
-        <v>3778499.24</v>
+        <v>5943091.19</v>
       </c>
       <c r="I33" s="1">
-        <v>6160854.07</v>
+        <v>-539597.54</v>
       </c>
       <c r="J33" s="1">
-        <v>163.0502926871</v>
+        <v>-9.0794087243342</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9939353.31</v>
+        <v>5403493.65</v>
       </c>
       <c r="N33" s="1">
-        <v>9939353.31</v>
+        <v>5403493.65</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
-        <v>264579.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D34" s="1">
-        <v>68.08</v>
+        <v>2.34</v>
       </c>
       <c r="E34" s="1">
-        <v>47.8803840441</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>12668144.13</v>
+        <v>3151404.96</v>
       </c>
       <c r="I34" s="1">
-        <v>5344394.19</v>
+        <v>82361.42</v>
       </c>
       <c r="J34" s="1">
-        <v>42.187664863583</v>
+        <v>2.6134825909521</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>18012538.32</v>
+        <v>3233766.38</v>
       </c>
       <c r="N34" s="1">
-        <v>18012538.32</v>
+        <v>3233766.38</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>0.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>32613.0</v>
+        <v>219678.0</v>
       </c>
       <c r="D35" s="1">
-        <v>130.4</v>
+        <v>44.3</v>
       </c>
       <c r="E35" s="1">
-        <v>169.9207733113</v>
+        <v>37.1563429656</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5943091.19</v>
+        <v>8162431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>-1274116.94</v>
+        <v>1569304.29</v>
       </c>
       <c r="J35" s="1">
-        <v>-21.438623424521</v>
+        <v>19.225942232791</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4668974.25</v>
+        <v>9731735.4</v>
       </c>
       <c r="N35" s="1">
-        <v>4668974.25</v>
+        <v>9731735.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
-        <v>724716.0</v>
+        <v>275547.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2.192</v>
+        <v>69.18</v>
       </c>
       <c r="E36" s="1">
-        <v>2.3150700688</v>
+        <v>50.9596719253</v>
       </c>
       <c r="F36" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1912315.92</v>
+        <v>14041784.72</v>
       </c>
       <c r="I36" s="1">
-        <v>-81841.22</v>
+        <v>5020556.74</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2796914016174</v>
+        <v>35.754406153579</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1830474.7</v>
+        <v>19062341.46</v>
       </c>
       <c r="N36" s="1">
-        <v>1830474.7</v>
+        <v>19062341.46</v>
       </c>
       <c r="O36" s="1">
-        <v>0.08</v>
+        <v>0.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
-        <v>219678.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D37" s="1">
-        <v>39.9</v>
+        <v>252.5</v>
       </c>
       <c r="E37" s="1">
-        <v>37.1563429656</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8162431.11</v>
+        <v>8605571.5</v>
       </c>
       <c r="I37" s="1">
-        <v>602721.09</v>
+        <v>-605866.5</v>
       </c>
       <c r="J37" s="1">
-        <v>7.3840879252456</v>
+        <v>-7.0403981885456</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>8765152.2</v>
+        <v>7999705.0</v>
       </c>
       <c r="N37" s="1">
-        <v>8765152.2</v>
+        <v>7999705.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>275547.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D38" s="1">
-        <v>68.5</v>
+        <v>30.99</v>
       </c>
       <c r="E38" s="1">
-        <v>50.9596719253</v>
+        <v>30.9519759059</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14041784.72</v>
+        <v>13909941.78</v>
       </c>
       <c r="I38" s="1">
-        <v>4833184.78</v>
+        <v>17088.18</v>
       </c>
       <c r="J38" s="1">
-        <v>34.420017657129</v>
+        <v>0.12284868096695</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>18874969.5</v>
+        <v>13927029.96</v>
       </c>
       <c r="N38" s="1">
-        <v>18874969.5</v>
+        <v>13927029.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>31682.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D39" s="1">
-        <v>243.3</v>
+        <v>19.59</v>
       </c>
       <c r="E39" s="1">
-        <v>271.6233665804</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>8605571.5</v>
+        <v>19926751.39</v>
       </c>
       <c r="I39" s="1">
-        <v>-897340.9</v>
+        <v>11433762.98</v>
       </c>
       <c r="J39" s="1">
-        <v>-10.427441106032</v>
+        <v>57.378961358136</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7708230.6</v>
+        <v>31360514.37</v>
       </c>
       <c r="N39" s="1">
-        <v>7708230.6</v>
+        <v>31360514.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.34</v>
+        <v>1.27</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1600843.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D40" s="1">
-        <v>18.48</v>
+        <v>141.5</v>
       </c>
       <c r="E40" s="1">
-        <v>12.4476612572</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19926751.39</v>
+        <v>9958177.77</v>
       </c>
       <c r="I40" s="1">
-        <v>9656827.25</v>
+        <v>5861239.23</v>
       </c>
       <c r="J40" s="1">
-        <v>48.461623578273</v>
+        <v>58.858551889459</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29583578.64</v>
+        <v>15819417.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29583578.64</v>
+        <v>15819417.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.29</v>
+        <v>0.64</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>111798.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D41" s="1">
-        <v>128.3</v>
+        <v>9.866</v>
       </c>
       <c r="E41" s="1">
-        <v>89.0729509472</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9958177.77</v>
+        <v>39606067.76</v>
       </c>
       <c r="I41" s="1">
-        <v>4385505.63</v>
+        <v>18664609.97</v>
       </c>
       <c r="J41" s="1">
-        <v>44.039238214965</v>
+        <v>47.125632575043</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>14343683.4</v>
+        <v>58270677.73</v>
       </c>
       <c r="N41" s="1">
-        <v>14343683.4</v>
+        <v>58270677.73</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>5737658.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D42" s="1">
-        <v>9.135</v>
+        <v>29.13</v>
       </c>
       <c r="E42" s="1">
-        <v>6.6135008605</v>
+        <v>19.0395123558</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>37946006.12</v>
+        <v>38672162.64</v>
       </c>
       <c r="I42" s="1">
-        <v>14467499.71</v>
+        <v>20495324.25</v>
       </c>
       <c r="J42" s="1">
-        <v>38.126541339418</v>
+        <v>52.997615987478</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>52413505.83</v>
+        <v>59167486.89</v>
       </c>
       <c r="N42" s="1">
-        <v>52413505.83</v>
+        <v>59167486.89</v>
       </c>
       <c r="O42" s="1">
-        <v>2.28</v>
+        <v>2.39</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>2091337.0</v>
+        <v>498057.0</v>
       </c>
       <c r="D43" s="1">
-        <v>26.51</v>
+        <v>110.95</v>
       </c>
       <c r="E43" s="1">
-        <v>19.039512355</v>
+        <v>105.1142000012</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H43" s="1">
-        <v>39818036.65</v>
+        <v>4921769.59</v>
       </c>
       <c r="I43" s="1">
-        <v>15623307.22</v>
+        <v>171734.34</v>
       </c>
       <c r="J43" s="1">
-        <v>39.236759354382</v>
+        <v>3.489280366739</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>55441343.87</v>
+        <v>5093503.93</v>
       </c>
       <c r="N43" s="1">
-        <v>55441343.87</v>
+        <v>5093503.93</v>
       </c>
       <c r="O43" s="1">
-        <v>2.41</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>498057.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.1</v>
+        <v>103.8</v>
       </c>
       <c r="E44" s="1">
-        <v>105.1142000012</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4921769.59</v>
+        <v>12151756.15</v>
       </c>
       <c r="I44" s="1">
-        <v>-31967.41</v>
+        <v>737297.45</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.64951049445612</v>
+        <v>6.0674147909066</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4889802.18</v>
+        <v>12889053.6</v>
       </c>
       <c r="N44" s="1">
-        <v>4889802.18</v>
+        <v>12889053.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>99244.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D45" s="1">
-        <v>89.35</v>
+        <v>199.25</v>
       </c>
       <c r="E45" s="1">
-        <v>99.4763368063</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9872429.57</v>
+        <v>9114668.75</v>
       </c>
       <c r="I45" s="1">
-        <v>-1004978.17</v>
+        <v>5382362.75</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.179643854375</v>
+        <v>59.051655058775</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>8867451.4</v>
+        <v>14497031.5</v>
       </c>
       <c r="N45" s="1">
-        <v>8867451.4</v>
+        <v>14497031.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D46" s="1">
-        <v>194.75</v>
+        <v>64.16</v>
       </c>
       <c r="E46" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I46" s="1">
-        <v>5054951.75</v>
+        <v>-79053.34</v>
       </c>
       <c r="J46" s="1">
-        <v>55.459522322191</v>
+        <v>-1.8801606952186</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14169620.5</v>
+        <v>4125552.16</v>
       </c>
       <c r="N46" s="1">
-        <v>14169620.5</v>
+        <v>4125552.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>64301.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.08</v>
+        <v>17.36</v>
       </c>
       <c r="E47" s="1">
-        <v>65.389426292</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4204605.5</v>
+        <v>14895518.16</v>
       </c>
       <c r="I47" s="1">
-        <v>-277100.42</v>
+        <v>-1185110.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-6.5904023576052</v>
+        <v>-7.9561580018241</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3927505.08</v>
+        <v>13710407.2</v>
       </c>
       <c r="N47" s="1">
-        <v>3927505.08</v>
+        <v>13710407.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>586272.0</v>
+        <v>30568.0</v>
       </c>
       <c r="D48" s="1">
-        <v>13.94</v>
+        <v>301.65</v>
       </c>
       <c r="E48" s="1">
-        <v>19.6546727458</v>
+        <v>361.6388154279</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11522984.3</v>
+        <v>11054575.31</v>
       </c>
       <c r="I48" s="1">
-        <v>-3350352.62</v>
+        <v>-1833738.11</v>
       </c>
       <c r="J48" s="1">
-        <v>-29.075389957791</v>
+        <v>-16.588046655589</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>8172631.68</v>
+        <v>9220837.2</v>
       </c>
       <c r="N48" s="1">
-        <v>8172631.68</v>
+        <v>9220837.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>30568.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D49" s="1">
-        <v>273.8</v>
+        <v>40.34</v>
       </c>
       <c r="E49" s="1">
-        <v>361.6388154279</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>11054575.31</v>
+        <v>8174921.74</v>
       </c>
       <c r="I49" s="1">
-        <v>-2685056.91</v>
+        <v>-264368.76</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.289100528096</v>
+        <v>-3.2338995822607</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>8369518.4</v>
+        <v>7910552.98</v>
       </c>
       <c r="N49" s="1">
-        <v>8369518.4</v>
+        <v>7910552.98</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>178147.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.26</v>
+        <v>44.7</v>
       </c>
       <c r="E50" s="1">
-        <v>23.4549994106</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4178437.78</v>
+        <v>5411576.49</v>
       </c>
       <c r="I50" s="1">
-        <v>499702.44</v>
+        <v>1160083.41</v>
       </c>
       <c r="J50" s="1">
-        <v>11.959073374069</v>
+        <v>21.437069440739</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4678140.22</v>
+        <v>6571659.9</v>
       </c>
       <c r="N50" s="1">
-        <v>4678140.22</v>
+        <v>6571659.9</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>196097.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D51" s="1">
-        <v>37.74</v>
+        <v>19.32</v>
       </c>
       <c r="E51" s="1">
-        <v>41.6881530059</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>8174921.74</v>
+        <v>11485230.63</v>
       </c>
       <c r="I51" s="1">
-        <v>-774220.96</v>
+        <v>3045747.09</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.4706834465672</v>
+        <v>26.518815234274</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7400700.78</v>
+        <v>14530977.72</v>
       </c>
       <c r="N51" s="1">
-        <v>7400700.78</v>
+        <v>14530977.72</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>147017.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D52" s="1">
-        <v>43.69</v>
+        <v>199.9</v>
       </c>
       <c r="E52" s="1">
-        <v>36.8091886653</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5411576.49</v>
+        <v>3577761.5</v>
       </c>
       <c r="I52" s="1">
-        <v>1011596.24</v>
+        <v>1618039.3</v>
       </c>
       <c r="J52" s="1">
-        <v>18.69318934823</v>
+        <v>45.224906690957</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6423172.73</v>
+        <v>5195800.8</v>
       </c>
       <c r="N52" s="1">
-        <v>6423172.73</v>
+        <v>5195800.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>752121.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D53" s="1">
-        <v>21.32</v>
+        <v>62.25</v>
       </c>
       <c r="E53" s="1">
-        <v>15.2704559905</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>11485230.63</v>
+        <v>10177158.31</v>
       </c>
       <c r="I53" s="1">
-        <v>4549989.09</v>
+        <v>6142986.44</v>
       </c>
       <c r="J53" s="1">
-        <v>39.616001076332</v>
+        <v>60.360527495813</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>16035219.72</v>
+        <v>16320144.75</v>
       </c>
       <c r="N53" s="1">
-        <v>16035219.72</v>
+        <v>16320144.75</v>
       </c>
       <c r="O53" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>25992.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D54" s="1">
-        <v>203.8</v>
+        <v>552.0</v>
       </c>
       <c r="E54" s="1">
-        <v>137.6485649431</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H54" s="1">
-        <v>3577761.5</v>
+        <v>3115906.0</v>
       </c>
       <c r="I54" s="1">
-        <v>1719408.1</v>
+        <v>-298502.29</v>
       </c>
       <c r="J54" s="1">
-        <v>48.058209022597</v>
+        <v>-9.5799517058602</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5297169.6</v>
+        <v>2817403.71</v>
       </c>
       <c r="N54" s="1">
-        <v>5297169.6</v>
+        <v>2817403.71</v>
       </c>
       <c r="O54" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>262171.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D55" s="1">
-        <v>59.6</v>
+        <v>35.9</v>
       </c>
       <c r="E55" s="1">
-        <v>38.8187797659</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>10177158.31</v>
+        <v>22865875.32</v>
       </c>
       <c r="I55" s="1">
-        <v>5448233.29</v>
+        <v>9979034.68</v>
       </c>
       <c r="J55" s="1">
-        <v>53.533934759044</v>
+        <v>43.64160365762</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>15625391.6</v>
+        <v>32844910.0</v>
       </c>
       <c r="N55" s="1">
-        <v>15625391.6</v>
+        <v>32844910.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.68</v>
+        <v>1.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>4724.0</v>
+        <v>175383.0</v>
       </c>
       <c r="D56" s="1">
-        <v>525.6</v>
+        <v>17.41</v>
       </c>
       <c r="E56" s="1">
-        <v>618.7056117697</v>
+        <v>16.5508601176</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3115906.0</v>
+        <v>2902739.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-389952.88</v>
+        <v>150678.53</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.514911553815</v>
+        <v>5.190907761444</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2725953.12</v>
+        <v>3053418.03</v>
       </c>
       <c r="N56" s="1">
-        <v>2725953.12</v>
+        <v>3053418.03</v>
       </c>
       <c r="O56" s="1">
         <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>744819.0</v>
+        <v>88934.0</v>
       </c>
       <c r="D57" s="1">
-        <v>33.35</v>
+        <v>189.7</v>
       </c>
       <c r="E57" s="1">
-        <v>22.8080742167</v>
+        <v>101.6050588077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>16987887.03</v>
+        <v>9036144.3</v>
       </c>
       <c r="I57" s="1">
-        <v>7851826.62</v>
+        <v>7834635.5</v>
       </c>
       <c r="J57" s="1">
-        <v>46.220148545455</v>
+        <v>86.703302203795</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24839713.65</v>
+        <v>16870779.8</v>
       </c>
       <c r="N57" s="1">
-        <v>24839713.65</v>
+        <v>16870779.8</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>0.68</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>93653.0</v>
+        <v>74856.0</v>
       </c>
       <c r="D58" s="1">
-        <v>16.68</v>
+        <v>66.7</v>
       </c>
       <c r="E58" s="1">
-        <v>16.2590650593</v>
+        <v>81.693697232</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1522710.22</v>
+        <v>6115263.4</v>
       </c>
       <c r="I58" s="1">
-        <v>39421.82</v>
+        <v>-1122368.2</v>
       </c>
       <c r="J58" s="1">
-        <v>2.5889246346557</v>
+        <v>-18.353554484669</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1562132.04</v>
+        <v>4992895.2</v>
       </c>
       <c r="N58" s="1">
-        <v>1562132.04</v>
+        <v>4992895.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>88934.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>171.3</v>
+        <v>1757.5</v>
       </c>
       <c r="E59" s="1">
-        <v>101.6050588077</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9036144.3</v>
+        <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>6198249.9</v>
+        <v>-1234690.57</v>
       </c>
       <c r="J59" s="1">
-        <v>68.593967672694</v>
+        <v>-4.9457940972834</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15234394.2</v>
+        <v>23729765.0</v>
       </c>
       <c r="N59" s="1">
-        <v>15234394.2</v>
+        <v>23729765.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.66</v>
+        <v>0.96</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>74856.0</v>
+        <v>90421.0</v>
       </c>
       <c r="D60" s="1">
-        <v>66.16</v>
+        <v>47.32</v>
       </c>
       <c r="E60" s="1">
-        <v>81.693697232</v>
+        <v>51.4520458743</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6115263.4</v>
+        <v>4652345.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-1162790.44</v>
+        <v>-373623.72</v>
       </c>
       <c r="J60" s="1">
-        <v>-19.01456019049</v>
+        <v>-8.0308679744125</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4952472.96</v>
+        <v>4278721.72</v>
       </c>
       <c r="N60" s="1">
-        <v>4952472.96</v>
+        <v>4278721.72</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>13502.0</v>
+        <v>670893.0</v>
       </c>
       <c r="D61" s="1">
-        <v>1656.0</v>
+        <v>20.32</v>
       </c>
       <c r="E61" s="1">
-        <v>1848.9450133314</v>
+        <v>9.98268791</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24964455.57</v>
+        <v>6697315.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-2605143.57</v>
+        <v>6935230.32</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.435411109588</v>
+        <v>103.55239173265</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>22359312.0</v>
+        <v>13632545.76</v>
       </c>
       <c r="N61" s="1">
-        <v>22359312.0</v>
+        <v>13632545.76</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>90421.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>41.26</v>
+        <v>54.0</v>
       </c>
       <c r="E62" s="1">
-        <v>51.4520458743</v>
+        <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4652345.44</v>
+        <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-921574.98</v>
+        <v>12130946.08</v>
       </c>
       <c r="J62" s="1">
-        <v>-19.808825287918</v>
+        <v>85.833000183868</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3730770.46</v>
+        <v>26264142.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3730770.46</v>
+        <v>26264142.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.16</v>
+        <v>1.06</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>554812.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>19.175</v>
+        <v>42.825</v>
       </c>
       <c r="E63" s="1">
-        <v>7.8276802773</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4342890.95</v>
+        <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>6295629.15</v>
+        <v>7165415.95</v>
       </c>
       <c r="J63" s="1">
-        <v>144.96401642321</v>
+        <v>87.539691631243</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>10638520.1</v>
+        <v>15350749.73</v>
       </c>
       <c r="N63" s="1">
-        <v>10638520.1</v>
+        <v>15350749.73</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>533240.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>50.56</v>
+        <v>24.585</v>
       </c>
       <c r="E64" s="1">
-        <v>29.0583480609</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>15495073.52</v>
+        <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>11465540.88</v>
+        <v>6637858.85</v>
       </c>
       <c r="J64" s="1">
-        <v>73.994749784188</v>
+        <v>77.515264718565</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>26960614.4</v>
+        <v>15201151.35</v>
       </c>
       <c r="N64" s="1">
-        <v>26960614.4</v>
+        <v>15201151.35</v>
       </c>
       <c r="O64" s="1">
-        <v>1.17</v>
+        <v>0.61</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>358453.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.645</v>
+        <v>5.657</v>
       </c>
       <c r="E65" s="1">
-        <v>22.8351660608</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8185333.78</v>
+        <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>5308629.41</v>
+        <v>21168896.97</v>
       </c>
       <c r="J65" s="1">
-        <v>64.855381010498</v>
+        <v>72.381933385463</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>13493963.19</v>
+        <v>50415002.98</v>
       </c>
       <c r="N65" s="1">
-        <v>13493963.19</v>
+        <v>50415002.98</v>
       </c>
       <c r="O65" s="1">
-        <v>0.59</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>639097.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>21.93</v>
+        <v>19.2</v>
       </c>
       <c r="E66" s="1">
-        <v>13.8495131881</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>8851182.33</v>
+        <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>5164214.88</v>
+        <v>3469963.34</v>
       </c>
       <c r="J66" s="1">
-        <v>58.3449158255</v>
+        <v>79.30364747199</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>14015397.21</v>
+        <v>7845504.0</v>
       </c>
       <c r="N66" s="1">
-        <v>14015397.21</v>
+        <v>7845504.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>8692992.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>4.966</v>
+        <v>114.8</v>
       </c>
       <c r="E67" s="1">
-        <v>3.222202175</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>28010577.73</v>
+        <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>15158820.54</v>
+        <v>5267025.58</v>
       </c>
       <c r="J67" s="1">
-        <v>54.118200224641</v>
+        <v>64.092566193798</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>43169398.27</v>
+        <v>13484867.2</v>
       </c>
       <c r="N67" s="1">
-        <v>43169398.27</v>
+        <v>13484867.2</v>
       </c>
       <c r="O67" s="1">
-        <v>1.88</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>408620.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>19.155</v>
+        <v>45.04</v>
       </c>
       <c r="E68" s="1">
-        <v>10.7080922618</v>
+        <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4375540.66</v>
+        <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>3451575.44</v>
+        <v>-746142.96</v>
       </c>
       <c r="J68" s="1">
-        <v>78.883404548228</v>
+        <v>-31.341463414634</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>7827116.1</v>
+        <v>1634546.64</v>
       </c>
       <c r="N68" s="1">
-        <v>7827116.1</v>
+        <v>1634546.64</v>
       </c>
       <c r="O68" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>121871.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.45</v>
+        <v>57.2</v>
       </c>
       <c r="E69" s="1">
-        <v>69.960512345</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>8526157.6</v>
+        <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>4081397.35</v>
+        <v>611432.05</v>
       </c>
       <c r="J69" s="1">
-        <v>47.869128644772</v>
+        <v>4.1003577897723</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12607554.95</v>
+        <v>15523107.6</v>
       </c>
       <c r="N69" s="1">
-        <v>12607554.95</v>
+        <v>15523107.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>36291.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>43.48</v>
+        <v>30.78</v>
       </c>
       <c r="E70" s="1">
-        <v>65.6</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2380689.6</v>
+        <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>-802756.92</v>
+        <v>1779101.28</v>
       </c>
       <c r="J70" s="1">
-        <v>-33.719512195122</v>
+        <v>41.889795535893</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1577932.68</v>
+        <v>6026200.74</v>
       </c>
       <c r="N70" s="1">
-        <v>1577932.68</v>
+        <v>6026200.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>271383.0</v>
+        <v>353695.0</v>
       </c>
       <c r="D71" s="1">
-        <v>54.56</v>
+        <v>40.98</v>
       </c>
       <c r="E71" s="1">
-        <v>54.9469773346</v>
+        <v>28.8726507867</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14911675.55</v>
+        <v>10212112.22</v>
       </c>
       <c r="I71" s="1">
-        <v>-105019.07</v>
+        <v>4282308.88</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.70427410821717</v>
+        <v>41.933625363157</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14806656.48</v>
+        <v>14494421.1</v>
       </c>
       <c r="N71" s="1">
-        <v>14806656.48</v>
+        <v>14494421.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>65261.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>86.65</v>
+        <v>4.824</v>
       </c>
       <c r="E72" s="1">
-        <v>65.0786757788</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>4247099.46</v>
+        <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>1407766.19</v>
+        <v>6357400.56</v>
       </c>
       <c r="J72" s="1">
-        <v>33.146532198236</v>
+        <v>44.724637929996</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>5654865.65</v>
+        <v>20571938.35</v>
       </c>
       <c r="N72" s="1">
-        <v>5654865.65</v>
+        <v>20571938.35</v>
       </c>
       <c r="O72" s="1">
-        <v>0.25</v>
+        <v>0.83</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>410107.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>40.85</v>
+        <v>24.27</v>
       </c>
       <c r="E73" s="1">
-        <v>28.872650796</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>11840876.2</v>
+        <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>4911994.75</v>
+        <v>-172247.25</v>
       </c>
       <c r="J73" s="1">
-        <v>41.483372235578</v>
+        <v>-2.3766959526231</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>16752870.95</v>
+        <v>7075093.32</v>
       </c>
       <c r="N73" s="1">
-        <v>16752870.95</v>
+        <v>7075093.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>4020788.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>4.685</v>
+        <v>188.54</v>
       </c>
       <c r="E74" s="1">
-        <v>3.2430549062</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>13039636.25</v>
+        <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>5797755.53</v>
+        <v>31444513.75</v>
       </c>
       <c r="J74" s="1">
-        <v>44.462555694374</v>
+        <v>250.88606457317</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>18837391.78</v>
+        <v>43977897.7</v>
       </c>
       <c r="N74" s="1">
-        <v>18837391.78</v>
+        <v>43977897.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.82</v>
+        <v>1.78</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>291516.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.83</v>
+        <v>59.8</v>
       </c>
       <c r="E75" s="1">
-        <v>24.8608672251</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7247340.57</v>
+        <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-592030.29</v>
+        <v>-3403143.06</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.1689315450509</v>
+        <v>-46.081170789401</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>6655310.28</v>
+        <v>3981962.4</v>
       </c>
       <c r="N75" s="1">
-        <v>6655310.28</v>
+        <v>3981962.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>233255.0</v>
+        <v>131273.0</v>
       </c>
       <c r="D76" s="1">
-        <v>167.24</v>
+        <v>56.31</v>
       </c>
       <c r="E76" s="1">
-        <v>53.7325414246</v>
+        <v>50.6091509297</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>12533383.95</v>
+        <v>6643615.07</v>
       </c>
       <c r="I76" s="1">
-        <v>26476182.25</v>
+        <v>748367.56</v>
       </c>
       <c r="J76" s="1">
-        <v>211.24528184585</v>
+        <v>11.264462978587</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>39009566.2</v>
+        <v>7391982.63</v>
       </c>
       <c r="N76" s="1">
-        <v>39009566.2</v>
+        <v>7391982.63</v>
       </c>
       <c r="O76" s="1">
-        <v>1.7</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>66588.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>55.35</v>
+        <v>72.66</v>
       </c>
       <c r="E77" s="1">
-        <v>110.9074526942</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H77" s="1">
-        <v>7385105.46</v>
+        <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>-3699459.66</v>
+        <v>-687099.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-50.093525137013</v>
+        <v>-19.032886634401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3685645.8</v>
+        <v>2922964.49</v>
       </c>
       <c r="N77" s="1">
-        <v>3685645.8</v>
+        <v>2922964.49</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>131273.0</v>
+        <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>60.6</v>
+        <v>358.9</v>
       </c>
       <c r="E78" s="1">
-        <v>50.6091509297</v>
+        <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>6643615.07</v>
+        <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>1311528.73</v>
+        <v>17238556.24</v>
       </c>
       <c r="J78" s="1">
-        <v>19.741190845363</v>
+        <v>89.247690557287</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>7955143.8</v>
+        <v>36553965.0</v>
       </c>
       <c r="N78" s="1">
-        <v>7955143.8</v>
+        <v>36553965.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.35</v>
+        <v>1.48</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>37233.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>69.9</v>
+        <v>483.3</v>
       </c>
       <c r="E79" s="1">
-        <v>90.0816265141</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3610063.85</v>
+        <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>-752747.39</v>
+        <v>21781031.52</v>
       </c>
       <c r="J79" s="1">
-        <v>-20.851359457257</v>
+        <v>168.79339543003</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2857316.46</v>
+        <v>34684991.1</v>
       </c>
       <c r="N79" s="1">
-        <v>2857316.46</v>
+        <v>34684991.1</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>1.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>105783.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>347.7</v>
+        <v>3.649</v>
       </c>
       <c r="E80" s="1">
-        <v>189.6456431563</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H80" s="1">
-        <v>20061285.07</v>
+        <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>16719464.03</v>
+        <v>361173.75</v>
       </c>
       <c r="J80" s="1">
-        <v>83.34193932074</v>
+        <v>8.8371999362021</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>36780749.1</v>
+        <v>4448144.2</v>
       </c>
       <c r="N80" s="1">
-        <v>36780749.1</v>
+        <v>4448144.2</v>
       </c>
       <c r="O80" s="1">
-        <v>1.6</v>
+        <v>0.18</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>53034.0</v>
+        <v>158974.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.62</v>
+        <v>53.88</v>
       </c>
       <c r="E81" s="1">
-        <v>23.1342944149</v>
+        <v>39.1090210978</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1226904.17</v>
+        <v>6217317.52</v>
       </c>
       <c r="I81" s="1">
-        <v>78792.91</v>
+        <v>2348201.6</v>
       </c>
       <c r="J81" s="1">
-        <v>6.4220916292101</v>
+        <v>37.768725699568</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1305697.08</v>
+        <v>8565519.12</v>
       </c>
       <c r="N81" s="1">
-        <v>1305697.08</v>
+        <v>8565519.12</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>74286.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D82" s="1">
-        <v>457.95</v>
+        <v>16.33</v>
       </c>
       <c r="E82" s="1">
-        <v>179.8035250249</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>13356884.66</v>
+        <v>8047001.84</v>
       </c>
       <c r="I82" s="1">
-        <v>20662389.04</v>
+        <v>989611.91</v>
       </c>
       <c r="J82" s="1">
-        <v>154.6946729418</v>
+        <v>12.297895908024</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>34019273.7</v>
+        <v>9036613.75</v>
       </c>
       <c r="N82" s="1">
-        <v>34019273.7</v>
+        <v>9036613.75</v>
       </c>
       <c r="O82" s="1">
-        <v>1.48</v>
+        <v>0.37</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>108892.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D83" s="1">
-        <v>12.878</v>
+        <v>30.45</v>
       </c>
       <c r="E83" s="1">
-        <v>14.1799373691</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1544081.74</v>
+        <v>10976292.7</v>
       </c>
       <c r="I83" s="1">
-        <v>-141770.56</v>
+        <v>-358804.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-9.1815450132841</v>
+        <v>-3.2688997078221</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1402311.18</v>
+        <v>10617488.7</v>
       </c>
       <c r="N83" s="1">
-        <v>1402311.18</v>
+        <v>10617488.7</v>
       </c>
       <c r="O83" s="1">
-        <v>0.06</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>761278.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3.306</v>
+        <v>54.38</v>
       </c>
       <c r="E84" s="1">
-        <v>3.2452314135</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F84" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2826015.83</v>
+        <v>6128481.07</v>
       </c>
       <c r="I84" s="1">
-        <v>74007.3</v>
+        <v>266824.45</v>
       </c>
       <c r="J84" s="1">
-        <v>2.6187857553508</v>
+        <v>4.3538430967202</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2900023.13</v>
+        <v>6395305.52</v>
       </c>
       <c r="N84" s="1">
-        <v>2900023.13</v>
+        <v>6395305.52</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>158974.0</v>
+        <v>43478.0</v>
       </c>
       <c r="D85" s="1">
-        <v>50.86</v>
+        <v>549.4</v>
       </c>
       <c r="E85" s="1">
-        <v>39.1090210978</v>
+        <v>206.5642347854</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>6217317.52</v>
+        <v>8980999.8</v>
       </c>
       <c r="I85" s="1">
-        <v>1868100.12</v>
+        <v>14905813.4</v>
       </c>
       <c r="J85" s="1">
-        <v>30.046722143282</v>
+        <v>165.97053481729</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>8085417.64</v>
+        <v>23886813.2</v>
       </c>
       <c r="N85" s="1">
-        <v>8085417.64</v>
+        <v>23886813.2</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.97</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>553375.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D86" s="1">
-        <v>14.035</v>
+        <v>14.28</v>
       </c>
       <c r="E86" s="1">
-        <v>14.5416794037</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>8047001.84</v>
+        <v>4937988.65</v>
       </c>
       <c r="I86" s="1">
-        <v>-280383.71</v>
+        <v>409271.59</v>
       </c>
       <c r="J86" s="1">
-        <v>-3.484325163271</v>
+        <v>8.2882245993012</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>7766618.13</v>
+        <v>5347260.24</v>
       </c>
       <c r="N86" s="1">
-        <v>7766618.13</v>
+        <v>5347260.24</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>348686.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D87" s="1">
-        <v>28.45</v>
+        <v>134.2</v>
       </c>
       <c r="E87" s="1">
-        <v>31.4790175115</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H87" s="1">
-        <v>10976292.7</v>
+        <v>8791480.07</v>
       </c>
       <c r="I87" s="1">
-        <v>-1056176.0</v>
+        <v>653125.11</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.6223381506581</v>
+        <v>7.4290688803211</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>9920116.7</v>
+        <v>9444605.18</v>
       </c>
       <c r="N87" s="1">
-        <v>9920116.7</v>
+        <v>9444605.18</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>94538.0</v>
+        <v>108833.0</v>
       </c>
       <c r="D88" s="1">
-        <v>52.1</v>
+        <v>71.4</v>
       </c>
       <c r="E88" s="1">
-        <v>51.5623778798</v>
+        <v>60.9445884061</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4874604.08</v>
+        <v>6632782.39</v>
       </c>
       <c r="I88" s="1">
-        <v>50825.72</v>
+        <v>1137893.81</v>
       </c>
       <c r="J88" s="1">
-        <v>1.0426635510468</v>
+        <v>17.155602929407</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>4925429.8</v>
+        <v>7770676.2</v>
       </c>
       <c r="N88" s="1">
-        <v>4925429.8</v>
+        <v>7770676.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>43478.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D89" s="1">
-        <v>520.8</v>
+        <v>8.034</v>
       </c>
       <c r="E89" s="1">
-        <v>206.5642347854</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>8980999.8</v>
+        <v>10233904.94</v>
       </c>
       <c r="I89" s="1">
-        <v>13662342.6</v>
+        <v>2742523.49</v>
       </c>
       <c r="J89" s="1">
-        <v>152.12496274635</v>
+        <v>26.798406923643</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>22643342.4</v>
+        <v>12976428.43</v>
       </c>
       <c r="N89" s="1">
-        <v>22643342.4</v>
+        <v>12976428.43</v>
       </c>
       <c r="O89" s="1">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>374458.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D90" s="1">
-        <v>12.6</v>
+        <v>15.79</v>
       </c>
       <c r="E90" s="1">
-        <v>13.1870293865</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4937988.65</v>
+        <v>10527965.01</v>
       </c>
       <c r="I90" s="1">
-        <v>-219817.85</v>
+        <v>6008933.57</v>
       </c>
       <c r="J90" s="1">
-        <v>-4.4515665300284</v>
+        <v>57.075926489995</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>4718170.8</v>
+        <v>16536898.58</v>
       </c>
       <c r="N90" s="1">
-        <v>4718170.8</v>
+        <v>16536898.58</v>
       </c>
       <c r="O90" s="1">
-        <v>0.21</v>
+        <v>0.67</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>45143.0</v>
+        <v>25567.0</v>
       </c>
       <c r="D91" s="1">
-        <v>121.3</v>
+        <v>1072.64</v>
       </c>
       <c r="E91" s="1">
-        <v>121.5500356644</v>
+        <v>1072.0331571948</v>
       </c>
       <c r="F91" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>6316436.84</v>
+        <v>27408671.73</v>
       </c>
       <c r="I91" s="1">
-        <v>-6768.23</v>
+        <v>15515.15</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.10715265855488</v>
+        <v>0.056606719774085</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>6309668.61</v>
+        <v>27424186.88</v>
       </c>
       <c r="N91" s="1">
-        <v>6309668.61</v>
+        <v>27424186.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.27</v>
+        <v>1.11</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>108833.0</v>
+        <v>968.0</v>
       </c>
       <c r="D92" s="1">
-        <v>65.7</v>
+        <v>27966.52</v>
       </c>
       <c r="E92" s="1">
-        <v>60.9445884061</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>6632782.39</v>
+        <v>17613468.57</v>
       </c>
       <c r="I92" s="1">
-        <v>517545.71</v>
+        <v>9458122.79</v>
       </c>
       <c r="J92" s="1">
-        <v>7.8028447123531</v>
+        <v>53.698240936538</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>7150328.1</v>
+        <v>27071591.36</v>
       </c>
       <c r="N92" s="1">
-        <v>7150328.1</v>
+        <v>27071591.36</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>1.09</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>1615189.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D93" s="1">
-        <v>6.916</v>
+        <v>17.945</v>
       </c>
       <c r="E93" s="1">
-        <v>6.3360417512</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>10233904.94</v>
+        <v>16938311.42</v>
       </c>
       <c r="I93" s="1">
-        <v>936742.18</v>
+        <v>9632903.92</v>
       </c>
       <c r="J93" s="1">
-        <v>9.1533210977823</v>
+        <v>56.870508996699</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>11170647.12</v>
+        <v>26571215.34</v>
       </c>
       <c r="N93" s="1">
-        <v>11170647.12</v>
+        <v>26571215.34</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>1.07</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>1077048.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D94" s="1">
-        <v>15.325</v>
+        <v>73.1</v>
       </c>
       <c r="E94" s="1">
-        <v>10.0524633907</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>10826985.59</v>
+        <v>6059639.11</v>
       </c>
       <c r="I94" s="1">
-        <v>5678775.01</v>
+        <v>1976170.79</v>
       </c>
       <c r="J94" s="1">
-        <v>52.45019458828</v>
+        <v>32.612021180251</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>16505760.6</v>
+        <v>8035809.9</v>
       </c>
       <c r="N94" s="1">
-        <v>16505760.6</v>
+        <v>8035809.9</v>
       </c>
       <c r="O94" s="1">
-        <v>0.72</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>57473.0</v>
+        <v>489778.0</v>
       </c>
       <c r="D95" s="1">
-        <v>115.6</v>
+        <v>41.555</v>
       </c>
       <c r="E95" s="1">
-        <v>83.8987566335</v>
+        <v>30.0058583685</v>
       </c>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>4767445.26</v>
+        <v>14696209.3</v>
       </c>
       <c r="I95" s="1">
-        <v>2526707.23</v>
+        <v>5656515.49</v>
       </c>
       <c r="J95" s="1">
-        <v>52.999187032092</v>
+        <v>38.489622558655</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7294152.49</v>
+        <v>20352724.79</v>
       </c>
       <c r="N95" s="1">
-        <v>7294152.49</v>
+        <v>20352724.79</v>
       </c>
       <c r="O95" s="1">
-        <v>0.32</v>
+        <v>0.82</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>16131.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D96" s="1">
-        <v>1071.41</v>
+        <v>119.8</v>
       </c>
       <c r="E96" s="1">
-        <v>1069.6167956109</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>17253988.53</v>
+        <v>6815229.41</v>
       </c>
       <c r="I96" s="1">
-        <v>28926.18</v>
+        <v>21060673.19</v>
       </c>
       <c r="J96" s="1">
-        <v>0.16764923628937</v>
+        <v>309.02368684901</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>17282914.71</v>
+        <v>27875902.6</v>
       </c>
       <c r="N96" s="1">
-        <v>17282914.71</v>
+        <v>27875902.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.75</v>
+        <v>1.13</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>979.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26275.74</v>
+        <v>73.52</v>
       </c>
       <c r="E97" s="1">
-        <v>18195.731991828</v>
+        <v>54.715396238</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>17813621.62</v>
+        <v>10335136.48</v>
       </c>
       <c r="I97" s="1">
-        <v>7910327.84</v>
+        <v>3551982.8</v>
       </c>
       <c r="J97" s="1">
-        <v>44.406061881986</v>
+        <v>34.368029942068</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>25723949.46</v>
+        <v>13887119.28</v>
       </c>
       <c r="N97" s="1">
-        <v>25723949.46</v>
+        <v>13887119.28</v>
       </c>
       <c r="O97" s="1">
-        <v>1.12</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>1480703.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D98" s="1">
-        <v>17.115</v>
+        <v>688.0</v>
       </c>
       <c r="E98" s="1">
-        <v>11.4393713121</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>16938311.42</v>
+        <v>2153021.44</v>
       </c>
       <c r="I98" s="1">
-        <v>8403920.43</v>
+        <v>102930.56</v>
       </c>
       <c r="J98" s="1">
-        <v>49.614865505879</v>
+        <v>4.780749419755</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>25342231.85</v>
+        <v>2255952.0</v>
       </c>
       <c r="N98" s="1">
-        <v>25342231.85</v>
+        <v>2255952.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.1</v>
+        <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>109929.0</v>
+        <v>50169.0</v>
       </c>
       <c r="D99" s="1">
-        <v>68.9</v>
+        <v>52.28</v>
       </c>
       <c r="E99" s="1">
-        <v>55.1232077978</v>
+        <v>70.3323169686</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>6059639.11</v>
+        <v>3528502.01</v>
       </c>
       <c r="I99" s="1">
-        <v>1514468.99</v>
+        <v>-905666.69</v>
       </c>
       <c r="J99" s="1">
-        <v>24.992725845682</v>
+        <v>-25.667172285386</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>7574108.1</v>
+        <v>2622835.32</v>
       </c>
       <c r="N99" s="1">
-        <v>7574108.1</v>
+        <v>2622835.32</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>547826.0</v>
+        <v>187896.0</v>
       </c>
       <c r="D100" s="1">
-        <v>40.02</v>
+        <v>21.6</v>
       </c>
       <c r="E100" s="1">
-        <v>30.0058583747</v>
+        <v>22.8138976349</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>16437989.37</v>
+        <v>4286640.11</v>
       </c>
       <c r="I100" s="1">
-        <v>5486007.15</v>
+        <v>-228086.51</v>
       </c>
       <c r="J100" s="1">
-        <v>33.373954846401</v>
+        <v>-5.3208691223673</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>21923996.52</v>
+        <v>4058553.6</v>
       </c>
       <c r="N100" s="1">
-        <v>21923996.52</v>
+        <v>4058553.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.95</v>
+        <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>269121.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D101" s="1">
-        <v>93.9</v>
+        <v>315.6</v>
       </c>
       <c r="E101" s="1">
-        <v>29.2892572858</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H101" s="1">
-        <v>7882354.21</v>
+        <v>10078824.51</v>
       </c>
       <c r="I101" s="1">
-        <v>17388107.69</v>
+        <v>-144525.55</v>
       </c>
       <c r="J101" s="1">
-        <v>220.5953605579</v>
+        <v>-1.4339524401542</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>25270461.9</v>
+        <v>9934298.96</v>
       </c>
       <c r="N101" s="1">
-        <v>25270461.9</v>
+        <v>9934298.96</v>
       </c>
       <c r="O101" s="1">
-        <v>1.1</v>
+        <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>188889.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D102" s="1">
-        <v>70.52</v>
+        <v>313.3</v>
       </c>
       <c r="E102" s="1">
-        <v>54.715396238</v>
+        <v>164.549703246</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10335136.48</v>
+        <v>28656495.37</v>
       </c>
       <c r="I102" s="1">
-        <v>2985315.8</v>
+        <v>25905012.93</v>
       </c>
       <c r="J102" s="1">
-        <v>28.885112507</v>
+        <v>90.398398672015</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>13320452.28</v>
+        <v>54561508.3</v>
       </c>
       <c r="N102" s="1">
-        <v>13320452.28</v>
+        <v>54561508.3</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>2.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>2157.0</v>
+        <v>3816907.0</v>
       </c>
       <c r="D103" s="1">
-        <v>620.0</v>
+        <v>4.133</v>
       </c>
       <c r="E103" s="1">
-        <v>679.1062540566</v>
+        <v>2.3415455158</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1464832.19</v>
+        <v>8937461.47</v>
       </c>
       <c r="I103" s="1">
-        <v>-127492.19</v>
+        <v>6837815.16</v>
       </c>
       <c r="J103" s="1">
-        <v>-8.7035355223864</v>
+        <v>76.507352596173</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1337340.0</v>
+        <v>15775276.63</v>
       </c>
       <c r="N103" s="1">
-        <v>1337340.0</v>
+        <v>15775276.63</v>
       </c>
       <c r="O103" s="1">
-        <v>0.06</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>50169.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D104" s="1">
-        <v>51.74</v>
+        <v>80.19</v>
       </c>
       <c r="E104" s="1">
-        <v>70.3323169686</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3528502.01</v>
+        <v>53323127.6</v>
       </c>
       <c r="I104" s="1">
-        <v>-932757.95</v>
+        <v>-7202971.76</v>
       </c>
       <c r="J104" s="1">
-        <v>-26.434955892231</v>
+        <v>-13.508156937141</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2595744.06</v>
+        <v>46120155.84</v>
       </c>
       <c r="N104" s="1">
-        <v>2595744.06</v>
+        <v>46120155.84</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>1.86</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>9734.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D105" s="1">
-        <v>300.9</v>
+        <v>139.38</v>
       </c>
       <c r="E105" s="1">
-        <v>335.8173001849</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>3619783.62</v>
+        <v>35493364.1</v>
       </c>
       <c r="I105" s="1">
-        <v>-404149.21</v>
+        <v>25722331.9</v>
       </c>
       <c r="J105" s="1">
-        <v>-11.1650101892</v>
+        <v>72.470819693307</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3215634.41</v>
+        <v>61215696.0</v>
       </c>
       <c r="N105" s="1">
-        <v>3215634.41</v>
+        <v>61215696.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>2.47</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>174151.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D106" s="1">
-        <v>281.6</v>
+        <v>271.2</v>
       </c>
       <c r="E106" s="1">
-        <v>164.549703246</v>
+        <v>290.484279553</v>
       </c>
       <c r="F106" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H106" s="1">
-        <v>28656495.37</v>
+        <v>3159368.29</v>
       </c>
       <c r="I106" s="1">
-        <v>20384426.23</v>
+        <v>-170029.63</v>
       </c>
       <c r="J106" s="1">
-        <v>71.133702732331</v>
+        <v>-5.3817603518455</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>49040921.6</v>
+        <v>2989338.66</v>
       </c>
       <c r="N106" s="1">
-        <v>49040921.6</v>
+        <v>2989338.66</v>
       </c>
       <c r="O106" s="1">
-        <v>2.13</v>
+        <v>0.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>3816907.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D107" s="1">
-        <v>3.42</v>
+        <v>260.2</v>
       </c>
       <c r="E107" s="1">
-        <v>2.3415455158</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>8937461.47</v>
+        <v>16287489.27</v>
       </c>
       <c r="I107" s="1">
-        <v>4116360.47</v>
+        <v>39702867.13</v>
       </c>
       <c r="J107" s="1">
-        <v>46.05737863953</v>
+        <v>243.76296721883</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>13053821.94</v>
+        <v>55990356.4</v>
       </c>
       <c r="N107" s="1">
-        <v>13053821.94</v>
+        <v>55990356.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.57</v>
+        <v>2.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>575136.0</v>
+        <v>246720.0</v>
       </c>
       <c r="D108" s="1">
-        <v>77.79</v>
+        <v>167.22</v>
       </c>
       <c r="E108" s="1">
-        <v>92.7139452234</v>
+        <v>71.701553583</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>53323127.6</v>
+        <v>17690207.3</v>
       </c>
       <c r="I108" s="1">
-        <v>-8583298.16</v>
+        <v>23566311.1</v>
       </c>
       <c r="J108" s="1">
-        <v>-16.096764286572</v>
+        <v>133.21670402359</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>44739829.44</v>
+        <v>41256518.4</v>
       </c>
       <c r="N108" s="1">
-        <v>44739829.44</v>
+        <v>41256518.4</v>
       </c>
       <c r="O108" s="1">
-        <v>1.95</v>
+        <v>1.67</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>439200.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D109" s="1">
-        <v>153.82</v>
+        <v>229.45</v>
       </c>
       <c r="E109" s="1">
-        <v>80.8136705373</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>35493364.1</v>
+        <v>28689983.28</v>
       </c>
       <c r="I109" s="1">
-        <v>32064379.9</v>
+        <v>41376704.32</v>
       </c>
       <c r="J109" s="1">
-        <v>90.339083693676</v>
+        <v>144.22003636664</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>67557744.0</v>
+        <v>70066687.6</v>
       </c>
       <c r="N109" s="1">
-        <v>67557744.0</v>
+        <v>70066687.6</v>
       </c>
       <c r="O109" s="1">
-        <v>2.94</v>
+        <v>2.83</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>10202.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D110" s="1">
-        <v>261.4</v>
+        <v>19.37</v>
       </c>
       <c r="E110" s="1">
-        <v>290.484279553</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F110" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3159368.29</v>
+        <v>7974330.59</v>
       </c>
       <c r="I110" s="1">
-        <v>-231550.54</v>
+        <v>-1049904.25</v>
       </c>
       <c r="J110" s="1">
-        <v>-7.3290138643507</v>
+        <v>-13.166048712811</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>2927817.75</v>
+        <v>6924426.34</v>
       </c>
       <c r="N110" s="1">
-        <v>2927817.75</v>
+        <v>6924426.34</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>224067.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D111" s="1">
-        <v>237.15</v>
+        <v>12.465</v>
       </c>
       <c r="E111" s="1">
-        <v>75.6916901641</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F111" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G111">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H111" s="1">
-        <v>16960009.94</v>
+        <v>4352991.98</v>
       </c>
       <c r="I111" s="1">
-        <v>36177479.11</v>
+        <v>-5273.24</v>
       </c>
       <c r="J111" s="1">
-        <v>213.31048294185</v>
+        <v>-0.1211405861584</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>53137489.05</v>
+        <v>4347718.74</v>
       </c>
       <c r="N111" s="1">
-        <v>53137489.05</v>
+        <v>4347718.74</v>
       </c>
       <c r="O111" s="1">
-        <v>2.31</v>
+        <v>0.18</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>238957.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D112" s="1">
-        <v>140.75</v>
+        <v>71.4</v>
       </c>
       <c r="E112" s="1">
-        <v>69.3296750043</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>16566811.15</v>
+        <v>13616714.54</v>
       </c>
       <c r="I112" s="1">
-        <v>17066386.6</v>
+        <v>7284992.86</v>
       </c>
       <c r="J112" s="1">
-        <v>103.01551967652</v>
+        <v>53.500371463321</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>33633197.75</v>
+        <v>20901707.4</v>
       </c>
       <c r="N112" s="1">
-        <v>33633197.75</v>
+        <v>20901707.4</v>
       </c>
       <c r="O112" s="1">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>305368.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D113" s="1">
-        <v>203.75</v>
+        <v>80.26</v>
       </c>
       <c r="E113" s="1">
-        <v>93.9521602787</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F113" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="G113">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H113" s="1">
-        <v>28689983.28</v>
+        <v>3783798.37</v>
       </c>
       <c r="I113" s="1">
-        <v>33528746.72</v>
+        <v>1360335.72</v>
       </c>
       <c r="J113" s="1">
-        <v>116.86568929921</v>
+        <v>35.951591152041</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>62218730.0</v>
+        <v>5144134.09</v>
       </c>
       <c r="N113" s="1">
-        <v>62218730.0</v>
+        <v>5144134.09</v>
       </c>
       <c r="O113" s="1">
-        <v>2.71</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>357482.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D114" s="1">
-        <v>17.59</v>
+        <v>33.885</v>
       </c>
       <c r="E114" s="1">
-        <v>22.3069429789</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7974330.59</v>
+        <v>4802197.13</v>
       </c>
       <c r="I114" s="1">
-        <v>-1686222.21</v>
+        <v>2516895.1</v>
       </c>
       <c r="J114" s="1">
-        <v>-21.145627096456</v>
+        <v>52.411324064075</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6288108.38</v>
+        <v>7319092.23</v>
       </c>
       <c r="N114" s="1">
-        <v>6288108.38</v>
+        <v>7319092.23</v>
       </c>
       <c r="O114" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>303852.0</v>
+        <v>103736.0</v>
       </c>
       <c r="D115" s="1">
-        <v>12.005</v>
+        <v>52.3</v>
       </c>
       <c r="E115" s="1">
-        <v>12.5240896555</v>
+        <v>85.1394583365</v>
       </c>
       <c r="F115" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G115">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4352991.98</v>
+        <v>8832026.85</v>
       </c>
       <c r="I115" s="1">
-        <v>-149796.43</v>
+        <v>-3406634.05</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.4412291749731</v>
+        <v>-38.571373342236</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>4203195.55</v>
+        <v>5425392.8</v>
       </c>
       <c r="N115" s="1">
-        <v>4203195.55</v>
+        <v>5425392.8</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>374387.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D116" s="1">
-        <v>60.98</v>
+        <v>39.12</v>
       </c>
       <c r="E116" s="1">
-        <v>46.5145454303</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>17414441.12</v>
+        <v>3226903.87</v>
       </c>
       <c r="I116" s="1">
-        <v>5415678.14</v>
+        <v>2689644.05</v>
       </c>
       <c r="J116" s="1">
-        <v>31.098776599728</v>
+        <v>83.350609697586</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>22830119.26</v>
+        <v>5916547.92</v>
       </c>
       <c r="N116" s="1">
-        <v>22830119.26</v>
+        <v>5916547.92</v>
       </c>
       <c r="O116" s="1">
-        <v>0.99</v>
+        <v>0.24</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>148137.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D117" s="1">
-        <v>24.5</v>
+        <v>4.8605</v>
       </c>
       <c r="E117" s="1">
-        <v>26.4103380654</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F117" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G117">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H117" s="1">
-        <v>3912348.25</v>
+        <v>3598689.94</v>
       </c>
       <c r="I117" s="1">
-        <v>-282991.75</v>
+        <v>196824.1</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.2332965246639</v>
+        <v>5.4693264293839</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3629356.5</v>
+        <v>3795514.04</v>
       </c>
       <c r="N117" s="1">
-        <v>3629356.5</v>
+        <v>3795514.04</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>695349.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D118" s="1">
-        <v>67.54</v>
+        <v>259.2</v>
       </c>
       <c r="E118" s="1">
-        <v>59.7352610847</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F118" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G118">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3783798.37</v>
+        <v>5260323.12</v>
       </c>
       <c r="I118" s="1">
-        <v>561911.7</v>
+        <v>-4524.72</v>
       </c>
       <c r="J118" s="1">
-        <v>14.850466252513</v>
+        <v>-0.086016008841677</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>4345710.07</v>
+        <v>5255798.4</v>
       </c>
       <c r="N118" s="1">
-        <v>4345710.07</v>
+        <v>5255798.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>215998.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D119" s="1">
-        <v>26.815</v>
+        <v>78.61</v>
       </c>
       <c r="E119" s="1">
-        <v>22.2325999778</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4802197.13</v>
+        <v>26094242.55</v>
       </c>
       <c r="I119" s="1">
-        <v>989789.24</v>
+        <v>19455928.9</v>
       </c>
       <c r="J119" s="1">
-        <v>20.611174702026</v>
+        <v>74.560236277102</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5791986.37</v>
+        <v>45550171.45</v>
       </c>
       <c r="N119" s="1">
-        <v>5791986.37</v>
+        <v>45550171.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.25</v>
+        <v>1.84</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>114211.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D120" s="1">
-        <v>43.52</v>
+        <v>275.0</v>
       </c>
       <c r="E120" s="1">
-        <v>85.1394583709</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9723862.68</v>
+        <v>16555164.03</v>
       </c>
       <c r="I120" s="1">
-        <v>-4753399.96</v>
+        <v>7341235.97</v>
       </c>
       <c r="J120" s="1">
-        <v>-48.883865562774</v>
+        <v>44.344084762294</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>4970462.72</v>
+        <v>23896400.0</v>
       </c>
       <c r="N120" s="1">
-        <v>4970462.72</v>
+        <v>23896400.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.97</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>151241.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D121" s="1">
-        <v>32.02</v>
+        <v>17.55</v>
       </c>
       <c r="E121" s="1">
-        <v>21.3361712102</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3226903.87</v>
+        <v>2497967.67</v>
       </c>
       <c r="I121" s="1">
-        <v>1615832.95</v>
+        <v>66877.08</v>
       </c>
       <c r="J121" s="1">
-        <v>50.073786362901</v>
+        <v>2.6772596300256</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4842736.82</v>
+        <v>2564844.75</v>
       </c>
       <c r="N121" s="1">
-        <v>4842736.82</v>
+        <v>2564844.75</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>2410708.0</v>
+        <v>80263.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.578</v>
+        <v>102.45</v>
       </c>
       <c r="E122" s="1">
-        <v>4.6656286742</v>
+        <v>77.549813239</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>11247468.37</v>
+        <v>6224380.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-2621955.15</v>
+        <v>1998563.69</v>
       </c>
       <c r="J122" s="1">
-        <v>-23.311513878034</v>
+        <v>32.108635367426</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8625513.22</v>
+        <v>8222944.35</v>
       </c>
       <c r="N122" s="1">
-        <v>8625513.22</v>
+        <v>8222944.35</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>466420.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.689</v>
+        <v>68.52</v>
       </c>
       <c r="E123" s="1">
-        <v>4.5006999914</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F123" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G123">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2403912.39</v>
+        <v>16163371.58</v>
       </c>
       <c r="I123" s="1">
-        <v>116158.34</v>
+        <v>50134319.26</v>
       </c>
       <c r="J123" s="1">
-        <v>4.8320538004299</v>
+        <v>310.17241057574</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2520070.73</v>
+        <v>66297690.84</v>
       </c>
       <c r="N123" s="1">
-        <v>2520070.73</v>
+        <v>66297690.84</v>
       </c>
       <c r="O123" s="1">
-        <v>0.11</v>
+        <v>2.68</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>20277.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>242.3</v>
+        <v>49.67</v>
       </c>
       <c r="E124" s="1">
-        <v>259.4231454357</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5260323.12</v>
+        <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>-347206.02</v>
+        <v>649374.06</v>
       </c>
       <c r="J124" s="1">
-        <v>-6.600469440364</v>
+        <v>6.8596932438137</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>4913117.1</v>
+        <v>10115891.54</v>
       </c>
       <c r="N124" s="1">
-        <v>4913117.1</v>
+        <v>10115891.54</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>579445.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>76.96</v>
+        <v>23.14</v>
       </c>
       <c r="E125" s="1">
-        <v>45.0331654428</v>
+        <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>26094242.55</v>
+        <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>18499844.65</v>
+        <v>3379205.76</v>
       </c>
       <c r="J125" s="1">
-        <v>70.896269989642</v>
+        <v>50.704014559134</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>44594087.2</v>
+        <v>10043778.16</v>
       </c>
       <c r="N125" s="1">
-        <v>44594087.2</v>
+        <v>10043778.16</v>
       </c>
       <c r="O125" s="1">
-        <v>1.94</v>
+        <v>0.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>86896.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D126" s="1">
-        <v>246.6</v>
+        <v>135.65</v>
       </c>
       <c r="E126" s="1">
-        <v>190.5169861674</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16555164.03</v>
+        <v>16099581.52</v>
       </c>
       <c r="I126" s="1">
-        <v>4873389.57</v>
+        <v>6712814.63</v>
       </c>
       <c r="J126" s="1">
-        <v>29.437277463206</v>
+        <v>41.695584581878</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>21428553.6</v>
+        <v>22812396.15</v>
       </c>
       <c r="N126" s="1">
-        <v>21428553.6</v>
+        <v>22812396.15</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>146145.0</v>
+        <v>62687.0</v>
       </c>
       <c r="D127" s="1">
-        <v>15.4</v>
+        <v>43.12</v>
       </c>
       <c r="E127" s="1">
-        <v>17.0923922816</v>
+        <v>38.7475120838</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2497967.67</v>
+        <v>2428965.29</v>
       </c>
       <c r="I127" s="1">
-        <v>-247334.67</v>
+        <v>274098.15</v>
       </c>
       <c r="J127" s="1">
-        <v>-9.9014359941656</v>
+        <v>11.28456430104</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2250633.0</v>
+        <v>2703063.44</v>
       </c>
       <c r="N127" s="1">
-        <v>2250633.0</v>
+        <v>2703063.44</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>80263.0</v>
+        <v>363032.0</v>
       </c>
       <c r="D128" s="1">
-        <v>93.98</v>
+        <v>23.13</v>
       </c>
       <c r="E128" s="1">
-        <v>77.549813239</v>
+        <v>49.0180555433</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6224380.66</v>
+        <v>17795122.74</v>
       </c>
       <c r="I128" s="1">
-        <v>1318736.08</v>
+        <v>-9398192.58</v>
       </c>
       <c r="J128" s="1">
-        <v>21.186623248714</v>
+        <v>-52.813305742897</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>7543116.74</v>
+        <v>8396930.16</v>
       </c>
       <c r="N128" s="1">
-        <v>7543116.74</v>
+        <v>8396930.16</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>967567.0</v>
+        <v>218752.0</v>
       </c>
       <c r="D129" s="1">
-        <v>59.63</v>
+        <v>35.67</v>
       </c>
       <c r="E129" s="1">
-        <v>16.7051703706</v>
+        <v>20.9068441431</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>16163371.58</v>
+        <v>4573413.97</v>
       </c>
       <c r="I129" s="1">
-        <v>41532648.63</v>
+        <v>3229469.87</v>
       </c>
       <c r="J129" s="1">
-        <v>256.95535380373</v>
+        <v>70.613985333149</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>57696020.21</v>
+        <v>7802883.84</v>
       </c>
       <c r="N129" s="1">
-        <v>57696020.21</v>
+        <v>7802883.84</v>
       </c>
       <c r="O129" s="1">
-        <v>2.51</v>
+        <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>203662.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D130" s="1">
-        <v>53.0</v>
+        <v>62.68</v>
       </c>
       <c r="E130" s="1">
-        <v>39.7678394595</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9466517.48</v>
+        <v>15565553.05</v>
       </c>
       <c r="I130" s="1">
-        <v>1327568.52</v>
+        <v>-2740974.33</v>
       </c>
       <c r="J130" s="1">
-        <v>14.023832130504</v>
+        <v>-17.609231880135</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>10794086.0</v>
+        <v>12824578.72</v>
       </c>
       <c r="N130" s="1">
-        <v>10794086.0</v>
+        <v>12824578.72</v>
       </c>
       <c r="O130" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>434044.0</v>
+        <v>423.0</v>
       </c>
       <c r="D131" s="1">
-        <v>20.05</v>
+        <v>5876.0</v>
       </c>
       <c r="E131" s="1">
-        <v>15.354600916</v>
+        <v>5756.676122931</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>6664572.4</v>
+        <v>0.0</v>
       </c>
       <c r="I131" s="1">
-        <v>2038009.8</v>
+        <v>504740.0</v>
       </c>
       <c r="J131" s="1">
-        <v>30.579753323709</v>
+        <v>0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>8702582.2</v>
+        <v>504740.0</v>
       </c>
       <c r="N131" s="1">
-        <v>8702582.2</v>
+        <v>504740.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.38</v>
+        <v>0.02</v>
       </c>
       <c r="P131">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>