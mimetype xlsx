--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -163,80 +163,80 @@
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
@@ -271,59 +271,50 @@
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>DK0010181759</t>
-[...7 lines deleted...]
-  <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
@@ -454,50 +445,56 @@
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
@@ -592,56 +589,50 @@
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -700,56 +691,50 @@
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
-    <t>DE000RENK730</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0173516115</t>
   </si>
   <si>
     <t>REPSOL SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -808,50 +793,56 @@
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
+  </si>
+  <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -866,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
@@ -1303,183 +1288,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6440504.0898</v>
+        <v>6452550.0898</v>
       </c>
       <c r="D2">
-        <v>259.06</v>
+        <v>259.07</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1668485881.23</v>
+        <v>1671722550.44</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1668485881.23</v>
+        <v>1671722550.44</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3085.1276</v>
+        <v>3096.1002</v>
       </c>
       <c r="D3">
-        <v>249576.56</v>
+        <v>249687.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>769975564.25</v>
+        <v>773056893.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>769975564.25</v>
+        <v>773056893.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78464.0</v>
+        <v>77287.0</v>
       </c>
       <c r="D4">
-        <v>253.57</v>
+        <v>253.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19896622.0</v>
+        <v>19599531.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19896622.0</v>
+        <v>19599531.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>123799.0</v>
+        <v>130553.0</v>
       </c>
       <c r="D5">
-        <v>130.88</v>
+        <v>130.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16203855.05</v>
+        <v>17096342.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16203855.05</v>
+        <v>17096342.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1501,6536 +1486,6436 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.84</v>
+        <v>78.44</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>2716035.96</v>
+        <v>4526052.54</v>
       </c>
       <c r="J2" s="1">
-        <v>17.981977748451</v>
+        <v>29.965500185278</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>17820247.51</v>
+        <v>19630264.09</v>
       </c>
       <c r="N2" s="1">
-        <v>17820247.51</v>
+        <v>19630264.09</v>
       </c>
       <c r="O2" s="1">
-        <v>0.72</v>
+        <v>0.79</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>56306.0</v>
+        <v>77041.0</v>
       </c>
       <c r="D3" s="1">
-        <v>120.0</v>
+        <v>122.6</v>
       </c>
       <c r="E3" s="1">
-        <v>109.5524104003</v>
+        <v>113.5735566776</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6168458.02</v>
+        <v>8749820.38</v>
       </c>
       <c r="I3" s="1">
-        <v>588261.98</v>
+        <v>695406.22</v>
       </c>
       <c r="J3" s="1">
-        <v>9.5366131712768</v>
+        <v>7.947662806765</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6756720.0</v>
+        <v>9445226.6</v>
       </c>
       <c r="N3" s="1">
-        <v>6756720.0</v>
+        <v>9445226.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-9008222.98</v>
+        <v>-7789262.98</v>
       </c>
       <c r="J4" s="1">
-        <v>-33.986396974973</v>
+        <v>-29.387481234478</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17497155.0</v>
+        <v>18716115.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17497155.0</v>
+        <v>18716115.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>858.8</v>
+        <v>958.5</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-858655.61</v>
+        <v>-750979.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-48.072725706747</v>
+        <v>-42.044373066974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>927504.0</v>
+        <v>1035180.0</v>
       </c>
       <c r="N5" s="1">
-        <v>927504.0</v>
+        <v>1035180.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>26.8</v>
+        <v>23.24</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>5949797.52</v>
+        <v>3549396.32</v>
       </c>
       <c r="J6" s="1">
-        <v>49.08815265646</v>
+        <v>29.283905512542</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>18070436.0</v>
+        <v>15670034.8</v>
       </c>
       <c r="N6" s="1">
-        <v>18070436.0</v>
+        <v>15670034.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>943053.0</v>
+        <v>1201208.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.564</v>
+        <v>9.798</v>
       </c>
       <c r="E7" s="1">
-        <v>9.1427565577</v>
+        <v>9.2645999694</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>8622104.0</v>
+        <v>11128711.6</v>
       </c>
       <c r="I7" s="1">
-        <v>397254.89</v>
+        <v>640724.38</v>
       </c>
       <c r="J7" s="1">
-        <v>4.6074008153926</v>
+        <v>5.757399445952</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9019358.89</v>
+        <v>11769435.98</v>
       </c>
       <c r="N7" s="1">
-        <v>9019358.89</v>
+        <v>11769435.98</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>7887904.77</v>
+        <v>8984058.25</v>
       </c>
       <c r="J8" s="1">
-        <v>29.601427062399</v>
+        <v>33.715029880072</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>34534947.0</v>
+        <v>35631100.48</v>
       </c>
       <c r="N8" s="1">
-        <v>34534947.0</v>
+        <v>35631100.48</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.12</v>
+        <v>49.88</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2232739.37</v>
+        <v>-2631560.17</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.39413751472</v>
+        <v>-22.858395610787</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9279705.4</v>
+        <v>8880884.6</v>
       </c>
       <c r="N9" s="1">
-        <v>9279705.4</v>
+        <v>8880884.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>27549731.46</v>
+        <v>29699969.16</v>
       </c>
       <c r="J10" s="1">
-        <v>65.922894982433</v>
+        <v>71.068131853078</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>69340571.3</v>
+        <v>71490809.0</v>
       </c>
       <c r="N10" s="1">
-        <v>69340571.3</v>
+        <v>71490809.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.8</v>
+        <v>2.88</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>129699.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>14.4</v>
+        <v>49.0</v>
       </c>
       <c r="E11" s="1">
-        <v>18.8510966931</v>
+        <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2444968.39</v>
+        <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-577302.79</v>
+        <v>-5982684.07</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.611871317486</v>
+        <v>-27.079543337045</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1867665.6</v>
+        <v>16110318.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1867665.6</v>
+        <v>16110318.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.08</v>
+        <v>0.65</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>328782.0</v>
+        <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.26</v>
+        <v>64.4</v>
       </c>
       <c r="E12" s="1">
-        <v>67.196507321</v>
+        <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>22093002.07</v>
+        <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>-5897200.75</v>
+        <v>2169295.8</v>
       </c>
       <c r="J12" s="1">
-        <v>-26.692618464956</v>
+        <v>8.4860705769701</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>16195801.32</v>
+        <v>27732314.4</v>
       </c>
       <c r="N12" s="1">
-        <v>16195801.32</v>
+        <v>27732314.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.65</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>391816.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>64.44</v>
+        <v>668.0</v>
       </c>
       <c r="E13" s="1">
-        <v>58.8784933234</v>
+        <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>23069535.74</v>
+        <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>2179087.3</v>
+        <v>-288738.91</v>
       </c>
       <c r="J13" s="1">
-        <v>9.4457353826228</v>
+        <v>-2.275537392617</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25248623.04</v>
+        <v>12400084.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25248623.04</v>
+        <v>12400084.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>18563.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>682.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E14" s="1">
-        <v>683.554539137</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>12688822.91</v>
+        <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-28856.91</v>
+        <v>170452400.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.22741991282153</v>
+        <v>474.46220075994</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>12659966.0</v>
+        <v>206377792.0</v>
       </c>
       <c r="N14" s="1">
-        <v>12659966.0</v>
+        <v>206377792.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.51</v>
+        <v>8.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>168830.0</v>
+        <v>17882.0</v>
       </c>
       <c r="D15" s="1">
-        <v>1270.0</v>
+        <v>183.3</v>
       </c>
       <c r="E15" s="1">
-        <v>212.7903277853</v>
+        <v>185.1985504977</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>35925391.04</v>
+        <v>3311720.48</v>
       </c>
       <c r="I15" s="1">
-        <v>178488708.96</v>
+        <v>-33949.88</v>
       </c>
       <c r="J15" s="1">
-        <v>496.83163855132</v>
+        <v>-1.0251432814161</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>214414100.0</v>
+        <v>3277770.6</v>
       </c>
       <c r="N15" s="1">
-        <v>214414100.0</v>
+        <v>3277770.6</v>
       </c>
       <c r="O15" s="1">
-        <v>8.66</v>
+        <v>0.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>16208795.54</v>
+        <v>16069831.59</v>
       </c>
       <c r="J16" s="1">
-        <v>93.175645646603</v>
+        <v>92.376816657065</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>33604752.85</v>
+        <v>33465788.9</v>
       </c>
       <c r="N16" s="1">
-        <v>33604752.85</v>
+        <v>33465788.9</v>
       </c>
       <c r="O16" s="1">
-        <v>1.36</v>
+        <v>1.35</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.705</v>
+        <v>18.81</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>42014245.98</v>
+        <v>38956064.99</v>
       </c>
       <c r="J17" s="1">
-        <v>165.95276768016</v>
+        <v>153.87320781851</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>67331236.21</v>
+        <v>64273055.22</v>
       </c>
       <c r="N17" s="1">
-        <v>67331236.21</v>
+        <v>64273055.22</v>
       </c>
       <c r="O17" s="1">
-        <v>2.72</v>
+        <v>2.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>11201331.0</v>
+        <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.901</v>
+        <v>0.909</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255806</v>
+        <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5425091.14</v>
+        <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>4667308.09</v>
+        <v>3572598.61</v>
       </c>
       <c r="J18" s="1">
-        <v>86.031883512283</v>
+        <v>87.683665026062</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10092399.23</v>
+        <v>7647016.13</v>
       </c>
       <c r="N18" s="1">
-        <v>10092399.23</v>
+        <v>7647016.13</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
         <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E19" s="1">
         <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>26554926.67</v>
+        <v>25911502.92</v>
       </c>
       <c r="J19" s="1">
-        <v>114.47634147366</v>
+        <v>111.70258887278</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49751795.41</v>
+        <v>49108371.66</v>
       </c>
       <c r="N19" s="1">
-        <v>49751795.41</v>
+        <v>49108371.66</v>
       </c>
       <c r="O19" s="1">
-        <v>2.01</v>
+        <v>1.98</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>140.9</v>
+        <v>145.7</v>
       </c>
       <c r="E20" s="1">
-        <v>108.9943275457</v>
+        <v>104.9443275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7708732.81</v>
+        <v>7422292.51</v>
       </c>
       <c r="I20" s="1">
-        <v>2256560.59</v>
+        <v>2882485.69</v>
       </c>
       <c r="J20" s="1">
-        <v>29.272782513265</v>
+        <v>38.83551727605</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9965293.4</v>
+        <v>10304778.2</v>
       </c>
       <c r="N20" s="1">
-        <v>9965293.4</v>
+        <v>10304778.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>211.5</v>
+        <v>247.2</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>4425125.45</v>
+        <v>6688933.85</v>
       </c>
       <c r="J21" s="1">
-        <v>49.241854672534</v>
+        <v>74.433032978961</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>13411638.0</v>
+        <v>15675446.4</v>
       </c>
       <c r="N21" s="1">
-        <v>13411638.0</v>
+        <v>15675446.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.2</v>
+        <v>71.7</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-689248.36</v>
+        <v>-1187971.36</v>
       </c>
       <c r="J22" s="1">
-        <v>-22.085206283976</v>
+        <v>-38.065513199125</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2431611.6</v>
+        <v>1932888.6</v>
       </c>
       <c r="N22" s="1">
-        <v>2431611.6</v>
+        <v>1932888.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>83.84</v>
+        <v>77.92</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>1011922.21</v>
+        <v>-878576.51</v>
       </c>
       <c r="J23" s="1">
-        <v>3.9280213201035</v>
+        <v>-3.4104076662396</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>26773549.44</v>
+        <v>24883050.72</v>
       </c>
       <c r="N23" s="1">
-        <v>26773549.44</v>
+        <v>24883050.72</v>
       </c>
       <c r="O23" s="1">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E24" s="1">
         <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>15225458.58</v>
+        <v>14727930.78</v>
       </c>
       <c r="J24" s="1">
-        <v>59.403396104223</v>
+        <v>57.462249910105</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>40856078.34</v>
+        <v>40358550.54</v>
       </c>
       <c r="N24" s="1">
-        <v>40856078.34</v>
+        <v>40358550.54</v>
       </c>
       <c r="O24" s="1">
-        <v>1.65</v>
+        <v>1.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.28</v>
+        <v>12.534</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5541100.66</v>
+        <v>5771282.32</v>
       </c>
       <c r="J25" s="1">
-        <v>99.171949134037</v>
+        <v>103.29162955094</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11128467.56</v>
+        <v>11358649.22</v>
       </c>
       <c r="N25" s="1">
-        <v>11128467.56</v>
+        <v>11358649.22</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.21</v>
+        <v>26.06</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-703321.33</v>
+        <v>-1263628.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.0378707132291</v>
+        <v>-9.0513381399026</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>13257365.04</v>
+        <v>12697057.44</v>
       </c>
       <c r="N26" s="1">
-        <v>13257365.04</v>
+        <v>12697057.44</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.655</v>
+        <v>10.84</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5421781.81</v>
+        <v>5566049.25</v>
       </c>
       <c r="J27" s="1">
-        <v>187.78405485807</v>
+        <v>192.78077472186</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8309024.72</v>
+        <v>8453292.16</v>
       </c>
       <c r="N27" s="1">
-        <v>8309024.72</v>
+        <v>8453292.16</v>
       </c>
       <c r="O27" s="1">
         <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.3</v>
+        <v>103.0</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>108956.22</v>
+        <v>158115.12</v>
       </c>
       <c r="J28" s="1">
-        <v>6.344971285563</v>
+        <v>9.2076973321335</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1826162.1</v>
+        <v>1875321.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1826162.1</v>
+        <v>1875321.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>44854.0</v>
+        <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>862.6</v>
+        <v>42.8</v>
       </c>
       <c r="E29" s="1">
-        <v>776.507313729</v>
+        <v>43.0530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>4665610.4</v>
+        <v>6729140.85</v>
       </c>
       <c r="I29" s="1">
-        <v>512529.38</v>
+        <v>345539.25</v>
       </c>
       <c r="J29" s="1">
-        <v>10.985258863449</v>
+        <v>5.134968307284</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5178139.78</v>
+        <v>7074680.1</v>
       </c>
       <c r="N29" s="1">
-        <v>5178139.78</v>
+        <v>7074680.1</v>
       </c>
       <c r="O29" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>93431.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>44.78</v>
+        <v>35.21</v>
       </c>
       <c r="E30" s="1">
-        <v>42.5434530295</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4235732.31</v>
+        <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>566931.04</v>
+        <v>7404155.55</v>
       </c>
       <c r="J30" s="1">
-        <v>13.384486990869</v>
+        <v>205.37424339668</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4802663.35</v>
+        <v>11009357.17</v>
       </c>
       <c r="N30" s="1">
-        <v>4802663.35</v>
+        <v>11009357.17</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>312677.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>34.56</v>
+        <v>77.64</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5301145271</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3605201.62</v>
+        <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7200915.5</v>
+        <v>7475228.65</v>
       </c>
       <c r="J31" s="1">
-        <v>199.73683191677</v>
+        <v>62.154087795919</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>10806117.12</v>
+        <v>19502158.68</v>
       </c>
       <c r="N31" s="1">
-        <v>10806117.12</v>
+        <v>19502158.68</v>
       </c>
       <c r="O31" s="1">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>251187.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>76.0</v>
+        <v>148.5</v>
       </c>
       <c r="E32" s="1">
-        <v>47.8803840565</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>12026930.03</v>
+        <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>7063281.97</v>
+        <v>-664008.46</v>
       </c>
       <c r="J32" s="1">
-        <v>58.728885529236</v>
+        <v>-11.172779262032</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19090212.0</v>
+        <v>5279082.73</v>
       </c>
       <c r="N32" s="1">
-        <v>19090212.0</v>
+        <v>5279082.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.77</v>
+        <v>0.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
         <v>95</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>32613.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.35</v>
+        <v>2.108</v>
       </c>
       <c r="E33" s="1">
-        <v>169.9207733113</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G33">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="H33" s="1">
-        <v>5943091.19</v>
+        <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-539597.54</v>
+        <v>-211591.7</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.0794087243342</v>
+        <v>-6.7142021633424</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5403493.65</v>
+        <v>2939813.26</v>
       </c>
       <c r="N33" s="1">
-        <v>5403493.65</v>
+        <v>2939813.26</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>1203887.0</v>
+        <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.34</v>
+        <v>42.94</v>
       </c>
       <c r="E34" s="1">
-        <v>2.2886534617</v>
+        <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3151404.96</v>
+        <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>82361.42</v>
+        <v>945390.8</v>
       </c>
       <c r="J34" s="1">
-        <v>2.6134825909521</v>
+        <v>15.565732811191</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3233766.38</v>
+        <v>7018929.46</v>
       </c>
       <c r="N34" s="1">
-        <v>3233766.38</v>
+        <v>7018929.46</v>
       </c>
       <c r="O34" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>219678.0</v>
+        <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>44.3</v>
+        <v>66.74</v>
       </c>
       <c r="E35" s="1">
-        <v>37.1563429656</v>
+        <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>8162431.11</v>
+        <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1569304.29</v>
+        <v>2610113.61</v>
       </c>
       <c r="J35" s="1">
-        <v>19.225942232791</v>
+        <v>30.966306339388</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9731735.4</v>
+        <v>11038996.22</v>
       </c>
       <c r="N35" s="1">
-        <v>9731735.4</v>
+        <v>11038996.22</v>
       </c>
       <c r="O35" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>275547.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>69.18</v>
+        <v>261.6</v>
       </c>
       <c r="E36" s="1">
-        <v>50.9596719253</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>14041784.72</v>
+        <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>5020556.74</v>
+        <v>-317560.3</v>
       </c>
       <c r="J36" s="1">
-        <v>35.754406153579</v>
+        <v>-3.6901709549447</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19062341.46</v>
+        <v>8288011.2</v>
       </c>
       <c r="N36" s="1">
-        <v>19062341.46</v>
+        <v>8288011.2</v>
       </c>
       <c r="O36" s="1">
-        <v>0.77</v>
+        <v>0.33</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>31682.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>252.5</v>
+        <v>27.57</v>
       </c>
       <c r="E37" s="1">
-        <v>271.6233665804</v>
+        <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8605571.5</v>
+        <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-605866.5</v>
+        <v>-1519873.5</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.0403981885456</v>
+        <v>-10.926526681695</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7999705.0</v>
+        <v>12390068.28</v>
       </c>
       <c r="N37" s="1">
-        <v>7999705.0</v>
+        <v>12390068.28</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>449404.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>30.99</v>
+        <v>18.89</v>
       </c>
       <c r="E38" s="1">
-        <v>30.9519759059</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>13909941.78</v>
+        <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>17088.18</v>
+        <v>10313172.88</v>
       </c>
       <c r="J38" s="1">
-        <v>0.12284868096695</v>
+        <v>51.755415010475</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>13927029.96</v>
+        <v>30239924.27</v>
       </c>
       <c r="N38" s="1">
-        <v>13927029.96</v>
+        <v>30239924.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>1600843.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.59</v>
+        <v>137.0</v>
       </c>
       <c r="E39" s="1">
-        <v>12.4476612572</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19926751.39</v>
+        <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>11433762.98</v>
+        <v>5358148.23</v>
       </c>
       <c r="J39" s="1">
-        <v>57.378961358136</v>
+        <v>53.80651313679</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>31360514.37</v>
+        <v>15316326.0</v>
       </c>
       <c r="N39" s="1">
-        <v>31360514.37</v>
+        <v>15316326.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.27</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" t="s">
         <v>109</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>111798.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>141.5</v>
+        <v>9.924</v>
       </c>
       <c r="E40" s="1">
-        <v>89.0729509472</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9958177.77</v>
+        <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>5861239.23</v>
+        <v>19007170.2</v>
       </c>
       <c r="J40" s="1">
-        <v>58.858551889459</v>
+        <v>47.990551132663</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>15819417.0</v>
+        <v>58613237.96</v>
       </c>
       <c r="N40" s="1">
-        <v>15819417.0</v>
+        <v>58613237.96</v>
       </c>
       <c r="O40" s="1">
-        <v>0.64</v>
+        <v>2.36</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>5906211.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>9.866</v>
+        <v>28.07</v>
       </c>
       <c r="E41" s="1">
-        <v>6.7058335302</v>
+        <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39606067.76</v>
+        <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>18664609.97</v>
+        <v>18990239.88</v>
       </c>
       <c r="J41" s="1">
-        <v>47.125632575043</v>
+        <v>49.942477367789</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>58270677.73</v>
+        <v>57014464.71</v>
       </c>
       <c r="N41" s="1">
-        <v>58270677.73</v>
+        <v>57014464.71</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>2.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" t="s">
         <v>113</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>498057.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>108.35</v>
+      </c>
+      <c r="E42" s="1">
+        <v>105.1142000012</v>
+      </c>
+      <c r="F42" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H42" s="1">
-        <v>38672162.64</v>
+        <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>20495324.25</v>
+        <v>50585.81</v>
       </c>
       <c r="J42" s="1">
-        <v>52.997615987478</v>
+        <v>1.027797199259</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>59167486.89</v>
+        <v>4972355.4</v>
       </c>
       <c r="N42" s="1">
-        <v>59167486.89</v>
+        <v>4972355.4</v>
       </c>
       <c r="O42" s="1">
-        <v>2.39</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>498057.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>110.95</v>
+        <v>94.2</v>
       </c>
       <c r="E43" s="1">
-        <v>105.1142000012</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4921769.59</v>
+        <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>171734.34</v>
+        <v>-454753.75</v>
       </c>
       <c r="J43" s="1">
-        <v>3.489280366739</v>
+        <v>-3.7422883111426</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5093503.93</v>
+        <v>11697002.4</v>
       </c>
       <c r="N43" s="1">
-        <v>5093503.93</v>
+        <v>11697002.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" t="s">
         <v>118</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.8</v>
+        <v>181.25</v>
       </c>
       <c r="E44" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>737297.45</v>
+        <v>4072718.75</v>
       </c>
       <c r="J44" s="1">
-        <v>6.0674147909066</v>
+        <v>44.683124112437</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12889053.6</v>
+        <v>13187387.5</v>
       </c>
       <c r="N44" s="1">
-        <v>12889053.6</v>
+        <v>13187387.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" t="s">
         <v>120</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>199.25</v>
+        <v>59.02</v>
       </c>
       <c r="E45" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>5382362.75</v>
+        <v>-409560.48</v>
       </c>
       <c r="J45" s="1">
-        <v>59.051655058775</v>
+        <v>-9.7407587941366</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14497031.5</v>
+        <v>3795045.02</v>
       </c>
       <c r="N45" s="1">
-        <v>14497031.5</v>
+        <v>3795045.02</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>64301.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>64.16</v>
+        <v>17.68</v>
       </c>
       <c r="E46" s="1">
-        <v>65.389426292</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4204605.5</v>
+        <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-79053.34</v>
+        <v>-932384.56</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.8801606952186</v>
+        <v>-6.2594973198301</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4125552.16</v>
+        <v>13963133.6</v>
       </c>
       <c r="N46" s="1">
-        <v>4125552.16</v>
+        <v>13963133.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>789770.0</v>
+        <v>44625.0</v>
       </c>
       <c r="D47" s="1">
-        <v>17.36</v>
+        <v>293.35</v>
       </c>
       <c r="E47" s="1">
-        <v>18.8605773326</v>
+        <v>343.7634095238</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14895518.16</v>
+        <v>15340442.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-1185110.96</v>
+        <v>-2249698.4</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.9561580018241</v>
+        <v>-14.665147053796</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13710407.2</v>
+        <v>13090743.75</v>
       </c>
       <c r="N47" s="1">
-        <v>13710407.2</v>
+        <v>13090743.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>30568.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>301.65</v>
+        <v>38.61</v>
       </c>
       <c r="E48" s="1">
-        <v>361.6388154279</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11054575.31</v>
+        <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-1833738.11</v>
+        <v>-603616.57</v>
       </c>
       <c r="J48" s="1">
-        <v>-16.588046655589</v>
+        <v>-7.3837596150492</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9220837.2</v>
+        <v>7571305.17</v>
       </c>
       <c r="N48" s="1">
-        <v>9220837.2</v>
+        <v>7571305.17</v>
       </c>
       <c r="O48" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>40.34</v>
+        <v>41.25</v>
       </c>
       <c r="E49" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-264368.76</v>
+        <v>652874.76</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.2338995822607</v>
+        <v>12.064409718803</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7910552.98</v>
+        <v>6064451.25</v>
       </c>
       <c r="N49" s="1">
-        <v>7910552.98</v>
+        <v>6064451.25</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" t="s">
         <v>130</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>44.7</v>
+        <v>19.96</v>
       </c>
       <c r="E50" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>1160083.41</v>
+        <v>3527104.53</v>
       </c>
       <c r="J50" s="1">
-        <v>21.437069440739</v>
+        <v>30.709914703733</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>6571659.9</v>
+        <v>15012335.16</v>
       </c>
       <c r="N50" s="1">
-        <v>6571659.9</v>
+        <v>15012335.16</v>
       </c>
       <c r="O50" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
         <v>132</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.32</v>
+        <v>207.0</v>
       </c>
       <c r="E51" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>3045747.09</v>
+        <v>1802582.5</v>
       </c>
       <c r="J51" s="1">
-        <v>26.518815234274</v>
+        <v>50.382969910096</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>14530977.72</v>
+        <v>5380344.0</v>
       </c>
       <c r="N51" s="1">
-        <v>14530977.72</v>
+        <v>5380344.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>199.9</v>
+        <v>58.35</v>
       </c>
       <c r="E52" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>1618039.3</v>
+        <v>5120519.54</v>
       </c>
       <c r="J52" s="1">
-        <v>45.224906690957</v>
+        <v>50.313843845473</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5195800.8</v>
+        <v>15297677.85</v>
       </c>
       <c r="N52" s="1">
-        <v>5195800.8</v>
+        <v>15297677.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>262171.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>62.25</v>
+        <v>527.2</v>
       </c>
       <c r="E53" s="1">
-        <v>38.8187797659</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>10177158.31</v>
+        <v>3115906.0</v>
       </c>
       <c r="I53" s="1">
-        <v>6142986.44</v>
+        <v>-401176.55</v>
       </c>
       <c r="J53" s="1">
-        <v>60.360527495813</v>
+        <v>-12.875117221123</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>16320144.75</v>
+        <v>2714729.45</v>
       </c>
       <c r="N53" s="1">
-        <v>16320144.75</v>
+        <v>2714729.45</v>
       </c>
       <c r="O53" s="1">
-        <v>0.66</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
         <v>138</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>4724.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>552.0</v>
+        <v>38.1</v>
       </c>
       <c r="E54" s="1">
-        <v>618.7056117697</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3115906.0</v>
+        <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-298502.29</v>
+        <v>11991814.68</v>
       </c>
       <c r="J54" s="1">
-        <v>-9.5799517058602</v>
+        <v>52.444153185385</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2817403.71</v>
+        <v>34857690.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2817403.71</v>
+        <v>34857690.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>1.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
         <v>140</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>914900.0</v>
+        <v>248513.0</v>
       </c>
       <c r="D55" s="1">
-        <v>35.9</v>
+        <v>19.78</v>
       </c>
       <c r="E55" s="1">
-        <v>24.9927591212</v>
+        <v>16.6783863621</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>22865875.32</v>
+        <v>4144795.83</v>
       </c>
       <c r="I55" s="1">
-        <v>9979034.68</v>
+        <v>770791.31</v>
       </c>
       <c r="J55" s="1">
-        <v>43.64160365762</v>
+        <v>18.596605034704</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>32844910.0</v>
+        <v>4915587.14</v>
       </c>
       <c r="N55" s="1">
-        <v>32844910.0</v>
+        <v>4915587.14</v>
       </c>
       <c r="O55" s="1">
-        <v>1.33</v>
+        <v>0.2</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" t="s">
         <v>142</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>175383.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>17.41</v>
+        <v>188.35</v>
       </c>
       <c r="E56" s="1">
-        <v>16.5508601176</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2902739.5</v>
+        <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>150678.53</v>
+        <v>6569281.14</v>
       </c>
       <c r="J56" s="1">
-        <v>5.190907761444</v>
+        <v>85.374628168241</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3053418.03</v>
+        <v>14263933.85</v>
       </c>
       <c r="N56" s="1">
-        <v>3053418.03</v>
+        <v>14263933.85</v>
       </c>
       <c r="O56" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
         <v>144</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>88934.0</v>
+        <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>189.7</v>
+        <v>66.14</v>
       </c>
       <c r="E57" s="1">
-        <v>101.6050588077</v>
+        <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9036144.3</v>
+        <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>7834635.5</v>
+        <v>-254038.31</v>
       </c>
       <c r="J57" s="1">
-        <v>86.703302203795</v>
+        <v>-2.5439588758761</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>16870779.8</v>
+        <v>9731905.74</v>
       </c>
       <c r="N57" s="1">
-        <v>16870779.8</v>
+        <v>9731905.74</v>
       </c>
       <c r="O57" s="1">
-        <v>0.68</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" t="s">
         <v>146</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>74856.0</v>
+        <v>112726.0</v>
       </c>
       <c r="D58" s="1">
-        <v>66.7</v>
+        <v>62.1</v>
       </c>
       <c r="E58" s="1">
-        <v>81.693697232</v>
+        <v>76.2256770399</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6115263.4</v>
+        <v>8592615.67</v>
       </c>
       <c r="I58" s="1">
-        <v>-1122368.2</v>
+        <v>-1592331.07</v>
       </c>
       <c r="J58" s="1">
-        <v>-18.353554484669</v>
+        <v>-18.531389406365</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4992895.2</v>
+        <v>7000284.6</v>
       </c>
       <c r="N58" s="1">
-        <v>4992895.2</v>
+        <v>7000284.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1757.5</v>
+        <v>1623.5</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>-1234690.57</v>
+        <v>-3043958.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.9457940972834</v>
+        <v>-12.193170251459</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>23729765.0</v>
+        <v>21920497.0</v>
       </c>
       <c r="N59" s="1">
-        <v>23729765.0</v>
+        <v>21920497.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>90421.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>47.32</v>
+        <v>50.65</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520458743</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4652345.44</v>
+        <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-373623.72</v>
+        <v>-51076.68</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.0308679744125</v>
+        <v>-1.5588219012098</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4278721.72</v>
+        <v>3225543.95</v>
       </c>
       <c r="N60" s="1">
-        <v>4278721.72</v>
+        <v>3225543.95</v>
       </c>
       <c r="O60" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" t="s">
         <v>152</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>670893.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>20.32</v>
+        <v>19.95</v>
       </c>
       <c r="E61" s="1">
-        <v>9.98268791</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>6697315.44</v>
+        <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6935230.32</v>
+        <v>6686098.38</v>
       </c>
       <c r="J61" s="1">
-        <v>103.55239173265</v>
+        <v>72.976549096343</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>13632545.76</v>
+        <v>15848080.5</v>
       </c>
       <c r="N61" s="1">
-        <v>13632545.76</v>
+        <v>15848080.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>0.64</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>54.0</v>
+        <v>50.58</v>
       </c>
       <c r="E62" s="1">
         <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>12130946.08</v>
+        <v>10467550.42</v>
       </c>
       <c r="J62" s="1">
-        <v>85.833000183868</v>
+        <v>74.06357683889</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>26264142.0</v>
+        <v>24600746.34</v>
       </c>
       <c r="N62" s="1">
-        <v>26264142.0</v>
+        <v>24600746.34</v>
       </c>
       <c r="O62" s="1">
-        <v>1.06</v>
+        <v>0.99</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>7165415.95</v>
+        <v>12293086.11</v>
       </c>
       <c r="J63" s="1">
-        <v>87.539691631243</v>
+        <v>150.18429840988</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>15350749.73</v>
+        <v>20478419.89</v>
       </c>
       <c r="N63" s="1">
-        <v>15350749.73</v>
+        <v>20478419.89</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C64" s="1">
         <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.585</v>
+        <v>24.755</v>
       </c>
       <c r="E64" s="1">
         <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>6637858.85</v>
+        <v>6742971.55</v>
       </c>
       <c r="J64" s="1">
-        <v>77.515264718565</v>
+        <v>78.742744686112</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15201151.35</v>
+        <v>15306264.05</v>
       </c>
       <c r="N64" s="1">
-        <v>15201151.35</v>
+        <v>15306264.05</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E65" s="1">
         <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>21168896.97</v>
+        <v>22220509.19</v>
       </c>
       <c r="J65" s="1">
-        <v>72.381933385463</v>
+        <v>75.977667530858</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>50415002.98</v>
+        <v>51466615.2</v>
       </c>
       <c r="N65" s="1">
-        <v>50415002.98</v>
+        <v>51466615.2</v>
       </c>
       <c r="O65" s="1">
-        <v>2.04</v>
+        <v>2.07</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>19.2</v>
+        <v>13.965</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>3469963.34</v>
+        <v>1330837.64</v>
       </c>
       <c r="J66" s="1">
-        <v>79.30364747199</v>
+        <v>30.415387340955</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7845504.0</v>
+        <v>5706378.3</v>
       </c>
       <c r="N66" s="1">
-        <v>7845504.0</v>
+        <v>5706378.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>114.8</v>
+        <v>113.25</v>
       </c>
       <c r="E67" s="1">
         <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5267025.58</v>
+        <v>5084956.38</v>
       </c>
       <c r="J67" s="1">
-        <v>64.092566193798</v>
+        <v>61.877030674631</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13484867.2</v>
+        <v>13302798.0</v>
       </c>
       <c r="N67" s="1">
-        <v>13484867.2</v>
+        <v>13302798.0</v>
       </c>
       <c r="O67" s="1">
         <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>45.04</v>
+        <v>44.3</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-746142.96</v>
+        <v>-772998.3</v>
       </c>
       <c r="J68" s="1">
-        <v>-31.341463414634</v>
+        <v>-32.469512195122</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1634546.64</v>
+        <v>1607691.3</v>
       </c>
       <c r="N68" s="1">
-        <v>1634546.64</v>
+        <v>1607691.3</v>
       </c>
       <c r="O68" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>57.2</v>
+        <v>54.2</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>611432.05</v>
+        <v>-202716.95</v>
       </c>
       <c r="J69" s="1">
-        <v>4.1003577897723</v>
+        <v>-1.3594511852157</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>15523107.6</v>
+        <v>14708958.6</v>
       </c>
       <c r="N69" s="1">
-        <v>15523107.6</v>
+        <v>14708958.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C70" s="1">
         <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>30.78</v>
+        <v>27.94</v>
       </c>
       <c r="E70" s="1">
         <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>1779101.28</v>
+        <v>1223077.56</v>
       </c>
       <c r="J70" s="1">
-        <v>41.889795535893</v>
+        <v>28.797949554023</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6026200.74</v>
+        <v>5470177.02</v>
       </c>
       <c r="N70" s="1">
-        <v>6026200.74</v>
+        <v>5470177.02</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" t="s">
         <v>172</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>353695.0</v>
+        <v>293111.0</v>
       </c>
       <c r="D71" s="1">
-        <v>40.98</v>
+        <v>40.02</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726507867</v>
+        <v>28.8726508046</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>10212112.22</v>
+        <v>8462891.55</v>
       </c>
       <c r="I71" s="1">
-        <v>4282308.88</v>
+        <v>3267410.67</v>
       </c>
       <c r="J71" s="1">
-        <v>41.933625363157</v>
+        <v>38.608679441248</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14494421.1</v>
+        <v>11730302.22</v>
       </c>
       <c r="N71" s="1">
-        <v>14494421.1</v>
+        <v>11730302.22</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C72" s="1">
         <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E72" s="1">
         <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>6357400.56</v>
+        <v>5248631.08</v>
       </c>
       <c r="J72" s="1">
-        <v>44.724637929996</v>
+        <v>36.924387957887</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20571938.35</v>
+        <v>19463168.87</v>
       </c>
       <c r="N72" s="1">
-        <v>20571938.35</v>
+        <v>19463168.87</v>
       </c>
       <c r="O72" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C73" s="1">
         <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E73" s="1">
         <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>-172247.25</v>
+        <v>-720297.33</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.3766959526231</v>
+        <v>-9.9387813094038</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>7075093.32</v>
+        <v>6527043.24</v>
       </c>
       <c r="N73" s="1">
-        <v>7075093.32</v>
+        <v>6527043.24</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E74" s="1">
         <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>31444513.75</v>
+        <v>30170941.45</v>
       </c>
       <c r="J74" s="1">
-        <v>250.88606457317</v>
+        <v>240.72462449377</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>43977897.7</v>
+        <v>42704325.4</v>
       </c>
       <c r="N74" s="1">
-        <v>43977897.7</v>
+        <v>42704325.4</v>
       </c>
       <c r="O74" s="1">
-        <v>1.78</v>
+        <v>1.72</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C75" s="1">
         <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>59.8</v>
+        <v>59.65</v>
       </c>
       <c r="E75" s="1">
         <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-3403143.06</v>
+        <v>-3413131.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-46.081170789401</v>
+        <v>-46.216418688759</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3981962.4</v>
+        <v>3971974.2</v>
       </c>
       <c r="N75" s="1">
-        <v>3981962.4</v>
+        <v>3971974.2</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" t="s">
         <v>182</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>131273.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.31</v>
+        <v>53.02</v>
       </c>
       <c r="E76" s="1">
-        <v>50.6091509297</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>6643615.07</v>
+        <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>748367.56</v>
+        <v>99925.08</v>
       </c>
       <c r="J76" s="1">
-        <v>11.264462978587</v>
+        <v>1.0680162091223</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>7391982.63</v>
+        <v>9456063.98</v>
       </c>
       <c r="N76" s="1">
-        <v>7391982.63</v>
+        <v>9456063.98</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>72.66</v>
+        <v>76.74</v>
       </c>
       <c r="E77" s="1">
         <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H77" s="1">
         <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>-687099.36</v>
+        <v>-495544.1</v>
       </c>
       <c r="J77" s="1">
-        <v>-19.032886634401</v>
+        <v>-13.726740594907</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2922964.49</v>
+        <v>3114519.75</v>
       </c>
       <c r="N77" s="1">
-        <v>2922964.49</v>
+        <v>3114519.75</v>
       </c>
       <c r="O77" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C78" s="1">
         <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E78" s="1">
         <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>17238556.24</v>
+        <v>17966783.74</v>
       </c>
       <c r="J78" s="1">
-        <v>89.247690557287</v>
+        <v>93.017879990234</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>36553965.0</v>
+        <v>37282192.5</v>
       </c>
       <c r="N78" s="1">
-        <v>36553965.0</v>
+        <v>37282192.5</v>
       </c>
       <c r="O78" s="1">
-        <v>1.48</v>
+        <v>1.5</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C79" s="1">
         <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E79" s="1">
         <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>21781031.52</v>
+        <v>19491664.22</v>
       </c>
       <c r="J79" s="1">
-        <v>168.79339543003</v>
+        <v>151.05180777387</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>34684991.1</v>
+        <v>32395623.8</v>
       </c>
       <c r="N79" s="1">
-        <v>34684991.1</v>
+        <v>32395623.8</v>
       </c>
       <c r="O79" s="1">
-        <v>1.4</v>
+        <v>1.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C80" s="1">
         <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.649</v>
+        <v>3.301</v>
       </c>
       <c r="E80" s="1">
         <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G80">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H80" s="1">
         <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>361173.75</v>
+        <v>-26214.66</v>
       </c>
       <c r="J80" s="1">
-        <v>8.8371999362021</v>
+        <v>-0.641420345968</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4448144.2</v>
+        <v>4060755.79</v>
       </c>
       <c r="N80" s="1">
-        <v>4448144.2</v>
+        <v>4060755.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>158974.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>53.88</v>
+        <v>14.68</v>
       </c>
       <c r="E81" s="1">
-        <v>39.1090210978</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>6217317.52</v>
+        <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>2348201.6</v>
+        <v>76543.16</v>
       </c>
       <c r="J81" s="1">
-        <v>37.768725699568</v>
+        <v>0.95120097549276</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8565519.12</v>
+        <v>8123545.0</v>
       </c>
       <c r="N81" s="1">
-        <v>8565519.12</v>
+        <v>8123545.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
         <v>194</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>16.33</v>
+        <v>30.84</v>
       </c>
       <c r="E82" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>989611.91</v>
+        <v>-222816.46</v>
       </c>
       <c r="J82" s="1">
-        <v>12.297895908024</v>
+        <v>-2.0299792114691</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9036613.75</v>
+        <v>10753476.24</v>
       </c>
       <c r="N82" s="1">
-        <v>9036613.75</v>
+        <v>10753476.24</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" t="s">
         <v>196</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>348686.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>30.45</v>
+        <v>51.24</v>
       </c>
       <c r="E83" s="1">
-        <v>31.4790175115</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10976292.7</v>
+        <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>-358804.0</v>
+        <v>-102452.11</v>
       </c>
       <c r="J83" s="1">
-        <v>-3.2688997078221</v>
+        <v>-1.6717373983828</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>10617488.7</v>
+        <v>6026028.96</v>
       </c>
       <c r="N83" s="1">
-        <v>10617488.7</v>
+        <v>6026028.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" t="s">
         <v>198</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>54.38</v>
+        <v>510.8</v>
       </c>
       <c r="E84" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>266824.45</v>
+        <v>11867628.73</v>
       </c>
       <c r="J84" s="1">
-        <v>4.3538430967202</v>
+        <v>147.28385364627</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>6395305.52</v>
+        <v>19925286.4</v>
       </c>
       <c r="N84" s="1">
-        <v>6395305.52</v>
+        <v>19925286.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" t="s">
         <v>200</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>43478.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>549.4</v>
+        <v>13.425</v>
       </c>
       <c r="E85" s="1">
-        <v>206.5642347854</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>8980999.8</v>
+        <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>14905813.4</v>
+        <v>89110.0</v>
       </c>
       <c r="J85" s="1">
-        <v>165.97053481729</v>
+        <v>1.8045808995531</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>23886813.2</v>
+        <v>5027098.65</v>
       </c>
       <c r="N85" s="1">
-        <v>23886813.2</v>
+        <v>5027098.65</v>
       </c>
       <c r="O85" s="1">
-        <v>0.97</v>
+        <v>0.2</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
         <v>202</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>374458.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D86" s="1">
-        <v>14.28</v>
+        <v>129.45</v>
       </c>
       <c r="E86" s="1">
-        <v>13.1870293865</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H86" s="1">
-        <v>4937988.65</v>
+        <v>8791480.07</v>
       </c>
       <c r="I86" s="1">
-        <v>409271.59</v>
+        <v>402206.64</v>
       </c>
       <c r="J86" s="1">
-        <v>8.2882245993012</v>
+        <v>4.5749593560758</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>5347260.24</v>
+        <v>9193686.71</v>
       </c>
       <c r="N86" s="1">
-        <v>5347260.24</v>
+        <v>9193686.71</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
         <v>204</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>61309.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>134.2</v>
+        <v>74.3</v>
       </c>
       <c r="E87" s="1">
-        <v>124.6053735993</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>8791480.07</v>
+        <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>653125.11</v>
+        <v>1509207.3</v>
       </c>
       <c r="J87" s="1">
-        <v>7.4290688803211</v>
+        <v>16.551153509583</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>9444605.18</v>
+        <v>10627649.1</v>
       </c>
       <c r="N87" s="1">
-        <v>9444605.18</v>
+        <v>10627649.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>108833.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D88" s="1">
-        <v>71.4</v>
+        <v>10.605</v>
       </c>
       <c r="E88" s="1">
-        <v>60.9445884061</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6632782.39</v>
+        <v>10233904.94</v>
       </c>
       <c r="I88" s="1">
-        <v>1137893.81</v>
+        <v>6895174.41</v>
       </c>
       <c r="J88" s="1">
-        <v>17.155602929407</v>
+        <v>67.375791063387</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>7770676.2</v>
+        <v>17129079.35</v>
       </c>
       <c r="N88" s="1">
-        <v>7770676.2</v>
+        <v>17129079.35</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.69</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" t="s">
         <v>208</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1615189.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>8.034</v>
+        <v>15.99</v>
       </c>
       <c r="E89" s="1">
-        <v>6.3360417512</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10233904.94</v>
+        <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>2742523.49</v>
+        <v>6218393.97</v>
       </c>
       <c r="J89" s="1">
-        <v>26.798406923643</v>
+        <v>59.065488573466</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>12976428.43</v>
+        <v>16746358.98</v>
       </c>
       <c r="N89" s="1">
-        <v>12976428.43</v>
+        <v>16746358.98</v>
       </c>
       <c r="O89" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>1047302.0</v>
+        <v>32334.0</v>
       </c>
       <c r="D90" s="1">
-        <v>15.79</v>
+        <v>1073.9</v>
       </c>
       <c r="E90" s="1">
-        <v>10.0524633869</v>
+        <v>1072.5042305313</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10527965.01</v>
+        <v>34678351.79</v>
       </c>
       <c r="I90" s="1">
-        <v>6008933.57</v>
+        <v>45130.81</v>
       </c>
       <c r="J90" s="1">
-        <v>57.075926489995</v>
+        <v>0.13014116205204</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>16536898.58</v>
+        <v>34723482.6</v>
       </c>
       <c r="N90" s="1">
-        <v>16536898.58</v>
+        <v>34723482.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.67</v>
+        <v>1.4</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>25567.0</v>
+        <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>1072.64</v>
+        <v>27843.58</v>
       </c>
       <c r="E91" s="1">
-        <v>1072.0331571948</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>27408671.73</v>
+        <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>15515.15</v>
+        <v>9339116.87</v>
       </c>
       <c r="J91" s="1">
-        <v>0.056606719774085</v>
+        <v>53.022587986484</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27424186.88</v>
+        <v>26952585.44</v>
       </c>
       <c r="N91" s="1">
-        <v>27424186.88</v>
+        <v>26952585.44</v>
       </c>
       <c r="O91" s="1">
-        <v>1.11</v>
+        <v>1.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" t="s">
         <v>214</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>27966.52</v>
+        <v>17.77</v>
       </c>
       <c r="E92" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>9458122.79</v>
+        <v>9373780.89</v>
       </c>
       <c r="J92" s="1">
-        <v>53.698240936538</v>
+        <v>55.340704616706</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>27071591.36</v>
+        <v>26312092.31</v>
       </c>
       <c r="N92" s="1">
-        <v>27071591.36</v>
+        <v>26312092.31</v>
       </c>
       <c r="O92" s="1">
-        <v>1.09</v>
+        <v>1.06</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s">
         <v>216</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>17.945</v>
+        <v>68.7</v>
       </c>
       <c r="E93" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>9632903.92</v>
+        <v>1492483.19</v>
       </c>
       <c r="J93" s="1">
-        <v>56.870508996699</v>
+        <v>24.629902258321</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>26571215.34</v>
+        <v>7552122.3</v>
       </c>
       <c r="N93" s="1">
-        <v>26571215.34</v>
+        <v>7552122.3</v>
       </c>
       <c r="O93" s="1">
-        <v>1.07</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" t="s">
         <v>218</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>109929.0</v>
+        <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>73.1</v>
+        <v>41.07</v>
       </c>
       <c r="E94" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6059639.11</v>
+        <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>1976170.79</v>
+        <v>5221931.86</v>
       </c>
       <c r="J94" s="1">
-        <v>32.612021180251</v>
+        <v>36.87327151504</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>8035809.9</v>
+        <v>19383766.83</v>
       </c>
       <c r="N94" s="1">
-        <v>8035809.9</v>
+        <v>19383766.83</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" t="s">
         <v>220</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>489778.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D95" s="1">
-        <v>41.555</v>
+        <v>127.95</v>
       </c>
       <c r="E95" s="1">
-        <v>30.0058583685</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14696209.3</v>
+        <v>6815229.41</v>
       </c>
       <c r="I95" s="1">
-        <v>5656515.49</v>
+        <v>22957072.24</v>
       </c>
       <c r="J95" s="1">
-        <v>38.489622558655</v>
+        <v>336.84958875067</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>20352724.79</v>
+        <v>29772301.65</v>
       </c>
       <c r="N95" s="1">
-        <v>20352724.79</v>
+        <v>29772301.65</v>
       </c>
       <c r="O95" s="1">
-        <v>0.82</v>
+        <v>1.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" t="s">
         <v>222</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>232687.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>119.8</v>
+        <v>79.38</v>
       </c>
       <c r="E96" s="1">
-        <v>29.2892572855</v>
+        <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>6815229.41</v>
+        <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>21060673.19</v>
+        <v>4658872.34</v>
       </c>
       <c r="J96" s="1">
-        <v>309.02368684901</v>
+        <v>45.077995331901</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>27875902.6</v>
+        <v>14994008.82</v>
       </c>
       <c r="N96" s="1">
-        <v>27875902.6</v>
+        <v>14994008.82</v>
       </c>
       <c r="O96" s="1">
-        <v>1.13</v>
+        <v>0.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" t="s">
         <v>224</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>73.52</v>
+        <v>623.5</v>
       </c>
       <c r="E97" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>3551982.8</v>
+        <v>-108564.94</v>
       </c>
       <c r="J97" s="1">
-        <v>34.368029942068</v>
+        <v>-5.0424458383471</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>13887119.28</v>
+        <v>2044456.5</v>
       </c>
       <c r="N97" s="1">
-        <v>13887119.28</v>
+        <v>2044456.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" t="s">
         <v>226</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>3279.0</v>
+        <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>688.0</v>
+        <v>22.78</v>
       </c>
       <c r="E98" s="1">
-        <v>656.6091613297</v>
+        <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2153021.44</v>
+        <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>102930.56</v>
+        <v>169992.52</v>
       </c>
       <c r="J98" s="1">
-        <v>4.780749419755</v>
+        <v>2.5331882529473</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>2255952.0</v>
+        <v>6880607.88</v>
       </c>
       <c r="N98" s="1">
-        <v>2255952.0</v>
+        <v>6880607.88</v>
       </c>
       <c r="O98" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" t="s">
         <v>228</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>50169.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.28</v>
+        <v>318.4</v>
       </c>
       <c r="E99" s="1">
-        <v>70.3323169686</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>3528502.01</v>
+        <v>10078824.51</v>
       </c>
       <c r="I99" s="1">
-        <v>-905666.69</v>
+        <v>32648.78</v>
       </c>
       <c r="J99" s="1">
-        <v>-25.667172285386</v>
+        <v>0.3239344029416</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2622835.32</v>
+        <v>10111473.29</v>
       </c>
       <c r="N99" s="1">
-        <v>2622835.32</v>
+        <v>10111473.29</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" t="s">
         <v>230</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>187896.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>21.6</v>
+        <v>273.0</v>
       </c>
       <c r="E100" s="1">
-        <v>22.8138976349</v>
+        <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>4286640.11</v>
+        <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>-228086.51</v>
+        <v>18886727.63</v>
       </c>
       <c r="J100" s="1">
-        <v>-5.3208691223673</v>
+        <v>65.907318344909</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>4058553.6</v>
+        <v>47543223.0</v>
       </c>
       <c r="N100" s="1">
-        <v>4058553.6</v>
+        <v>47543223.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.16</v>
+        <v>1.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" t="s">
         <v>232</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>29134.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>315.6</v>
+        <v>4.606</v>
       </c>
       <c r="E101" s="1">
-        <v>315.3562064941</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>10078824.51</v>
+        <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>-144525.55</v>
+        <v>7295089.58</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.4339524401542</v>
+        <v>96.707686050358</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>9934298.96</v>
+        <v>14838533.0</v>
       </c>
       <c r="N101" s="1">
-        <v>9934298.96</v>
+        <v>14838533.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" t="s">
         <v>234</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>174151.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D102" s="1">
-        <v>313.3</v>
+        <v>79.82</v>
       </c>
       <c r="E102" s="1">
-        <v>164.549703246</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>28656495.37</v>
+        <v>53323127.6</v>
       </c>
       <c r="I102" s="1">
-        <v>25905012.93</v>
+        <v>-7415772.08</v>
       </c>
       <c r="J102" s="1">
-        <v>90.398398672015</v>
+        <v>-13.907233903512</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>54561508.3</v>
+        <v>45907355.52</v>
       </c>
       <c r="N102" s="1">
-        <v>54561508.3</v>
+        <v>45907355.52</v>
       </c>
       <c r="O102" s="1">
-        <v>2.2</v>
+        <v>1.85</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" t="s">
         <v>236</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>3816907.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>4.133</v>
+        <v>145.5</v>
       </c>
       <c r="E103" s="1">
-        <v>2.3415455158</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8937461.47</v>
+        <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>6837815.16</v>
+        <v>28410235.9</v>
       </c>
       <c r="J103" s="1">
-        <v>76.507352596173</v>
+        <v>80.043795848588</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>15775276.63</v>
+        <v>63903600.0</v>
       </c>
       <c r="N103" s="1">
-        <v>15775276.63</v>
+        <v>63903600.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.64</v>
+        <v>2.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" t="s">
         <v>238</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>575136.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>80.19</v>
+        <v>273.4</v>
       </c>
       <c r="E104" s="1">
-        <v>92.7139452234</v>
+        <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>53323127.6</v>
+        <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-7202971.76</v>
+        <v>-119007.71</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.508156937141</v>
+        <v>-3.7668197904208</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>46120155.84</v>
+        <v>3040360.58</v>
       </c>
       <c r="N104" s="1">
-        <v>46120155.84</v>
+        <v>3040360.58</v>
       </c>
       <c r="O104" s="1">
-        <v>1.86</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" t="s">
         <v>240</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>439200.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>139.38</v>
+        <v>268.6</v>
       </c>
       <c r="E105" s="1">
-        <v>80.8136705373</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>35493364.1</v>
+        <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>25722331.9</v>
+        <v>41510395.93</v>
       </c>
       <c r="J105" s="1">
-        <v>72.470819693307</v>
+        <v>254.8606187355</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>61215696.0</v>
+        <v>57797885.2</v>
       </c>
       <c r="N105" s="1">
-        <v>61215696.0</v>
+        <v>57797885.2</v>
       </c>
       <c r="O105" s="1">
-        <v>2.47</v>
+        <v>2.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" t="s">
         <v>242</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>10202.0</v>
+        <v>258489.0</v>
       </c>
       <c r="D106" s="1">
-        <v>271.2</v>
+        <v>180.58</v>
       </c>
       <c r="E106" s="1">
-        <v>290.484279553</v>
+        <v>76.0454849529</v>
       </c>
       <c r="F106" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G106">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3159368.29</v>
+        <v>19656921.36</v>
       </c>
       <c r="I106" s="1">
-        <v>-170029.63</v>
+        <v>27021022.26</v>
       </c>
       <c r="J106" s="1">
-        <v>-5.3817603518455</v>
+        <v>137.46314473733</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2989338.66</v>
+        <v>46677943.62</v>
       </c>
       <c r="N106" s="1">
-        <v>2989338.66</v>
+        <v>46677943.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>1.88</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" t="s">
         <v>244</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>215182.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>260.2</v>
+        <v>252.55</v>
       </c>
       <c r="E107" s="1">
-        <v>75.6916901507</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>16287489.27</v>
+        <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>39702867.13</v>
+        <v>48430705.12</v>
       </c>
       <c r="J107" s="1">
-        <v>243.76296721883</v>
+        <v>168.8070175829</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>55990356.4</v>
+        <v>77120688.4</v>
       </c>
       <c r="N107" s="1">
-        <v>55990356.4</v>
+        <v>77120688.4</v>
       </c>
       <c r="O107" s="1">
-        <v>2.26</v>
+        <v>3.11</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" t="s">
         <v>246</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>246720.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>167.22</v>
+        <v>19.32</v>
       </c>
       <c r="E108" s="1">
-        <v>71.701553583</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>17690207.3</v>
+        <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>23566311.1</v>
+        <v>-1067778.35</v>
       </c>
       <c r="J108" s="1">
-        <v>133.21670402359</v>
+        <v>-13.390194173026</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>41256518.4</v>
+        <v>6906552.24</v>
       </c>
       <c r="N108" s="1">
-        <v>41256518.4</v>
+        <v>6906552.24</v>
       </c>
       <c r="O108" s="1">
-        <v>1.67</v>
+        <v>0.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" t="s">
         <v>248</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>305368.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>229.45</v>
+        <v>11.37</v>
       </c>
       <c r="E109" s="1">
-        <v>93.9521602787</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H109" s="1">
-        <v>28689983.28</v>
+        <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>41376704.32</v>
+        <v>-350910.03</v>
       </c>
       <c r="J109" s="1">
-        <v>144.22003636664</v>
+        <v>-8.0613525504359</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>70066687.6</v>
+        <v>4002081.95</v>
       </c>
       <c r="N109" s="1">
-        <v>70066687.6</v>
+        <v>4002081.95</v>
       </c>
       <c r="O109" s="1">
-        <v>2.83</v>
+        <v>0.16</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" t="s">
         <v>250</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>357482.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>19.37</v>
+        <v>68.44</v>
       </c>
       <c r="E110" s="1">
-        <v>22.3069429789</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>7974330.59</v>
+        <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>-1049904.25</v>
+        <v>6418479.5</v>
       </c>
       <c r="J110" s="1">
-        <v>-13.166048712811</v>
+        <v>47.136770629547</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6924426.34</v>
+        <v>20035194.04</v>
       </c>
       <c r="N110" s="1">
-        <v>6924426.34</v>
+        <v>20035194.04</v>
       </c>
       <c r="O110" s="1">
-        <v>0.28</v>
+        <v>0.81</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" t="s">
         <v>252</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>303852.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>12.465</v>
+        <v>82.44</v>
       </c>
       <c r="E111" s="1">
-        <v>12.5240896555</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="G111">
-        <v>0.87</v>
+        <v>10.85</v>
       </c>
       <c r="H111" s="1">
-        <v>4352991.98</v>
+        <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>-5273.24</v>
+        <v>1498160.51</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.1211405861584</v>
+        <v>39.594089417613</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>4347718.74</v>
+        <v>5281958.88</v>
       </c>
       <c r="N111" s="1">
-        <v>4347718.74</v>
+        <v>5281958.88</v>
       </c>
       <c r="O111" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" t="s">
         <v>254</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>292741.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D112" s="1">
-        <v>71.4</v>
+        <v>45.995</v>
       </c>
       <c r="E112" s="1">
-        <v>46.5145454173</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>13616714.54</v>
+        <v>4802197.13</v>
       </c>
       <c r="I112" s="1">
-        <v>7284992.86</v>
+        <v>5132630.88</v>
       </c>
       <c r="J112" s="1">
-        <v>53.500371463321</v>
+        <v>106.88088683273</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>20901707.4</v>
+        <v>9934828.01</v>
       </c>
       <c r="N112" s="1">
-        <v>20901707.4</v>
+        <v>9934828.01</v>
       </c>
       <c r="O112" s="1">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" t="s">
         <v>256</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>695349.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>80.26</v>
+        <v>56.35</v>
       </c>
       <c r="E113" s="1">
-        <v>59.7352610847</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3783798.37</v>
+        <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>1360335.72</v>
+        <v>-1753825.01</v>
       </c>
       <c r="J113" s="1">
-        <v>35.951591152041</v>
+        <v>-33.814472012056</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5144134.09</v>
+        <v>3432785.65</v>
       </c>
       <c r="N113" s="1">
-        <v>5144134.09</v>
+        <v>3432785.65</v>
       </c>
       <c r="O113" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" t="s">
         <v>258</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>215998.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>33.885</v>
+        <v>40.3</v>
       </c>
       <c r="E114" s="1">
-        <v>22.2325999778</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4802197.13</v>
+        <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>2516895.1</v>
+        <v>2868108.43</v>
       </c>
       <c r="J114" s="1">
-        <v>52.411324064075</v>
+        <v>88.88112399828</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>7319092.23</v>
+        <v>6095012.3</v>
       </c>
       <c r="N114" s="1">
-        <v>7319092.23</v>
+        <v>6095012.3</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" t="s">
         <v>260</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>103736.0</v>
+        <v>38052.0</v>
       </c>
       <c r="D115" s="1">
-        <v>52.3</v>
+        <v>73.9</v>
       </c>
       <c r="E115" s="1">
-        <v>85.1394583365</v>
+        <v>75.3178001156</v>
       </c>
       <c r="F115" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G115">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>8832026.85</v>
+        <v>3109562.43</v>
       </c>
       <c r="I115" s="1">
-        <v>-3406634.05</v>
+        <v>-44331.56</v>
       </c>
       <c r="J115" s="1">
-        <v>-38.571373342236</v>
+        <v>-1.4256526761548</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5425392.8</v>
+        <v>3065230.87</v>
       </c>
       <c r="N115" s="1">
-        <v>5425392.8</v>
+        <v>3065230.87</v>
       </c>
       <c r="O115" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" t="s">
         <v>262</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>151241.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>39.12</v>
+        <v>4.8205</v>
       </c>
       <c r="E116" s="1">
-        <v>21.3361712102</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G116">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H116" s="1">
-        <v>3226903.87</v>
+        <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>2689644.05</v>
+        <v>200037.17</v>
       </c>
       <c r="J116" s="1">
-        <v>83.350609697586</v>
+        <v>5.5586108649305</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>5916547.92</v>
+        <v>3798727.11</v>
       </c>
       <c r="N116" s="1">
-        <v>5916547.92</v>
+        <v>3798727.11</v>
       </c>
       <c r="O116" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
         <v>264</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>4.8605</v>
+        <v>233.9</v>
       </c>
       <c r="E117" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G117">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>196824.1</v>
+        <v>-517532.82</v>
       </c>
       <c r="J117" s="1">
-        <v>5.4693264293839</v>
+        <v>-9.8384226252626</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3795514.04</v>
+        <v>4742790.3</v>
       </c>
       <c r="N117" s="1">
-        <v>3795514.04</v>
+        <v>4742790.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" t="s">
         <v>266</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>259.2</v>
+        <v>79.29</v>
       </c>
       <c r="E118" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>-4524.72</v>
+        <v>19849951.5</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.086016008841677</v>
+        <v>76.070234504661</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>5255798.4</v>
+        <v>45944194.05</v>
       </c>
       <c r="N118" s="1">
-        <v>5255798.4</v>
+        <v>45944194.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.21</v>
+        <v>1.85</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" t="s">
         <v>268</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>579445.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>78.61</v>
+        <v>231.2</v>
       </c>
       <c r="E119" s="1">
-        <v>45.0331654428</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>26094242.55</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>19455928.9</v>
+        <v>3535191.17</v>
       </c>
       <c r="J119" s="1">
-        <v>74.560236277102</v>
+        <v>21.354008716518</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>45550171.45</v>
+        <v>20090355.2</v>
       </c>
       <c r="N119" s="1">
-        <v>45550171.45</v>
+        <v>20090355.2</v>
       </c>
       <c r="O119" s="1">
-        <v>1.84</v>
+        <v>0.81</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" t="s">
         <v>270</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>86896.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D120" s="1">
-        <v>275.0</v>
+        <v>17.18</v>
       </c>
       <c r="E120" s="1">
-        <v>190.5169861674</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>16555164.03</v>
+        <v>2497967.67</v>
       </c>
       <c r="I120" s="1">
-        <v>7341235.97</v>
+        <v>12803.43</v>
       </c>
       <c r="J120" s="1">
-        <v>44.344084762294</v>
+        <v>0.51255387144382</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>23896400.0</v>
+        <v>2510771.1</v>
       </c>
       <c r="N120" s="1">
-        <v>23896400.0</v>
+        <v>2510771.1</v>
       </c>
       <c r="O120" s="1">
-        <v>0.97</v>
+        <v>0.1</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" t="s">
         <v>272</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>146145.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D121" s="1">
-        <v>17.55</v>
+        <v>103.1</v>
       </c>
       <c r="E121" s="1">
-        <v>17.0923922816</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2497967.67</v>
+        <v>9245132.53</v>
       </c>
       <c r="I121" s="1">
-        <v>66877.08</v>
+        <v>2033285.77</v>
       </c>
       <c r="J121" s="1">
-        <v>2.6772596300256</v>
+        <v>21.993040807172</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2564844.75</v>
+        <v>11278418.3</v>
       </c>
       <c r="N121" s="1">
-        <v>2564844.75</v>
+        <v>11278418.3</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" t="s">
         <v>274</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>80263.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.45</v>
+        <v>65.62</v>
       </c>
       <c r="E122" s="1">
-        <v>77.549813239</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>6224380.66</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1998563.69</v>
+        <v>47328374.96</v>
       </c>
       <c r="J122" s="1">
-        <v>32.108635367426</v>
+        <v>292.81251579072</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8222944.35</v>
+        <v>63491746.54</v>
       </c>
       <c r="N122" s="1">
-        <v>8222944.35</v>
+        <v>63491746.54</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>2.56</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" t="s">
         <v>276</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1">
-        <v>967567.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>68.52</v>
+        <v>49.925</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703706</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16163371.58</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>50134319.26</v>
+        <v>701307.87</v>
       </c>
       <c r="J123" s="1">
-        <v>310.17241057574</v>
+        <v>7.4082984738755</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>66297690.84</v>
+        <v>10167825.35</v>
       </c>
       <c r="N123" s="1">
-        <v>66297690.84</v>
+        <v>10167825.35</v>
       </c>
       <c r="O123" s="1">
-        <v>2.68</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" t="s">
         <v>278</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>49.67</v>
+        <v>25.65</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>649374.06</v>
+        <v>4468656.2</v>
       </c>
       <c r="J124" s="1">
-        <v>6.8596932438137</v>
+        <v>67.050906371728</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10115891.54</v>
+        <v>11133228.6</v>
       </c>
       <c r="N124" s="1">
-        <v>10115891.54</v>
+        <v>11133228.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" t="s">
         <v>280</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D125" s="1">
-        <v>23.14</v>
+        <v>128.5</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>16099581.52</v>
       </c>
       <c r="I125" s="1">
-        <v>3379205.76</v>
+        <v>5510391.98</v>
       </c>
       <c r="J125" s="1">
-        <v>50.704014559134</v>
+        <v>34.226926787846</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>10043778.16</v>
+        <v>21609973.5</v>
       </c>
       <c r="N125" s="1">
-        <v>10043778.16</v>
+        <v>21609973.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.41</v>
+        <v>0.87</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" t="s">
         <v>282</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>168171.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D126" s="1">
-        <v>135.65</v>
+        <v>22.91</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994565</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16099581.52</v>
+        <v>11493557.59</v>
       </c>
       <c r="I126" s="1">
-        <v>6712814.63</v>
+        <v>-6121712.43</v>
       </c>
       <c r="J126" s="1">
-        <v>41.695584581878</v>
+        <v>-53.262119949059</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>22812396.15</v>
+        <v>5371845.16</v>
       </c>
       <c r="N126" s="1">
-        <v>22812396.15</v>
+        <v>5371845.16</v>
       </c>
       <c r="O126" s="1">
-        <v>0.92</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" t="s">
         <v>284</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>62687.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D127" s="1">
-        <v>43.12</v>
+        <v>35.75</v>
       </c>
       <c r="E127" s="1">
-        <v>38.7475120838</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2428965.29</v>
+        <v>6332242.86</v>
       </c>
       <c r="I127" s="1">
-        <v>274098.15</v>
+        <v>3249543.64</v>
       </c>
       <c r="J127" s="1">
-        <v>11.28456430104</v>
+        <v>51.317419622784</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2703063.44</v>
+        <v>9581786.5</v>
       </c>
       <c r="N127" s="1">
-        <v>2703063.44</v>
+        <v>9581786.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" t="s">
         <v>286</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>363032.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D128" s="1">
-        <v>23.13</v>
+        <v>66.42</v>
       </c>
       <c r="E128" s="1">
-        <v>49.0180555433</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>17795122.74</v>
+        <v>15565553.05</v>
       </c>
       <c r="I128" s="1">
-        <v>-9398192.58</v>
+        <v>-1975755.37</v>
       </c>
       <c r="J128" s="1">
-        <v>-52.813305742897</v>
+        <v>-12.693126698765</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>8396930.16</v>
+        <v>13589797.68</v>
       </c>
       <c r="N128" s="1">
-        <v>8396930.16</v>
+        <v>13589797.68</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" t="s">
         <v>288</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="1">
-        <v>218752.0</v>
+        <v>423.0</v>
       </c>
       <c r="D129" s="1">
-        <v>35.67</v>
+        <v>5840.0</v>
       </c>
       <c r="E129" s="1">
-        <v>20.9068441431</v>
+        <v>5756.676122931</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>4573413.97</v>
+        <v>0.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3229469.87</v>
+        <v>352460.0</v>
       </c>
       <c r="J129" s="1">
-        <v>70.613985333149</v>
+        <v>0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>7802883.84</v>
+        <v>352460.0</v>
       </c>
       <c r="N129" s="1">
-        <v>7802883.84</v>
+        <v>352460.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.32</v>
+        <v>0.01</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>