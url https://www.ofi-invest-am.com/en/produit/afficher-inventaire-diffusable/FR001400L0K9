--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
@@ -352,561 +352,555 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...2 lines deleted...]
-    <t>ERICSSON CLASS B</t>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IE0000669501</t>
+  </si>
+  <si>
+    <t>GLANBIA PLC</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>DE000KGX8881</t>
+  </si>
+  <si>
+    <t>KION GROUP AG</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000LEG1110</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>LOGITECH INTERNATIONAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>MARKS AND SPENCER GROUP PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
+    <t>GB0032089863</t>
+  </si>
+  <si>
+    <t>NEXT PLC</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010838607</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>CH0024638196</t>
+  </si>
+  <si>
+    <t>SCHINDLER HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
+    <t>GB0009223206</t>
+  </si>
+  <si>
+    <t>SMITH AND NEPHEW PLC</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>SE0000171100</t>
+  </si>
+  <si>
+    <t>SSAB A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...412 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
+    <t>SE0000114837</t>
+  </si>
+  <si>
+    <t>TRELLEBORG B</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1288,183 +1282,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6452550.0898</v>
+        <v>6399765.0898</v>
       </c>
       <c r="D2">
-        <v>259.07</v>
+        <v>269.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1671722550.44</v>
+        <v>1724607543.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1671722550.44</v>
+        <v>1724607543.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3096.1002</v>
+        <v>3213.29</v>
       </c>
       <c r="D3">
-        <v>249687.29</v>
+        <v>259865.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>773056893.02</v>
+        <v>835022516.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>773056893.02</v>
+        <v>835022516.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>77287.0</v>
+        <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>253.59</v>
+        <v>263.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19599531.09</v>
+        <v>20567275.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19599531.09</v>
+        <v>20567275.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>130553.0</v>
+        <v>142843.0</v>
       </c>
       <c r="D5">
-        <v>130.95</v>
+        <v>136.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17096342.19</v>
+        <v>19469856.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17096342.19</v>
+        <v>19469856.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1486,6436 +1480,6386 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.44</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>4526052.54</v>
+        <v>5837396.39</v>
       </c>
       <c r="J2" s="1">
-        <v>29.965500185278</v>
+        <v>38.64747504811</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>19630264.09</v>
+        <v>20941607.94</v>
       </c>
       <c r="N2" s="1">
-        <v>19630264.09</v>
+        <v>20941607.94</v>
       </c>
       <c r="O2" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>77041.0</v>
+        <v>114183.0</v>
       </c>
       <c r="D3" s="1">
-        <v>122.6</v>
+        <v>122.7</v>
       </c>
       <c r="E3" s="1">
-        <v>113.5735566776</v>
+        <v>117.9386913113</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8749820.38</v>
+        <v>13466593.59</v>
       </c>
       <c r="I3" s="1">
-        <v>695406.22</v>
+        <v>543660.51</v>
       </c>
       <c r="J3" s="1">
-        <v>7.947662806765</v>
+        <v>4.0371049023393</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9445226.6</v>
+        <v>14010254.1</v>
       </c>
       <c r="N3" s="1">
-        <v>9445226.6</v>
+        <v>14010254.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>126975.0</v>
+        <v>130303.0</v>
       </c>
       <c r="D4" s="1">
-        <v>147.4</v>
+        <v>165.0</v>
       </c>
       <c r="E4" s="1">
-        <v>208.744855129</v>
+        <v>207.4280381112</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>26505377.98</v>
+        <v>27028495.65</v>
       </c>
       <c r="I4" s="1">
-        <v>-7789262.98</v>
+        <v>-5528500.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-29.387481234478</v>
+        <v>-20.454340935545</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>18716115.0</v>
+        <v>21499995.0</v>
       </c>
       <c r="N4" s="1">
-        <v>18716115.0</v>
+        <v>21499995.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>958.5</v>
+        <v>911.8</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-750979.61</v>
+        <v>-801415.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-42.044373066974</v>
+        <v>-44.868084885202</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1035180.0</v>
+        <v>984744.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1035180.0</v>
+        <v>984744.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>23.24</v>
+        <v>24.14</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>3549396.32</v>
+        <v>4156239.32</v>
       </c>
       <c r="J6" s="1">
-        <v>29.283905512542</v>
+        <v>34.290597206229</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>15670034.8</v>
+        <v>16276877.8</v>
       </c>
       <c r="N6" s="1">
-        <v>15670034.8</v>
+        <v>16276877.8</v>
       </c>
       <c r="O6" s="1">
         <v>0.63</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1201208.0</v>
+        <v>1302111.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.798</v>
+        <v>10.065</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2645999694</v>
+        <v>9.3165326074</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11128711.6</v>
+        <v>12131159.59</v>
       </c>
       <c r="I7" s="1">
-        <v>640724.38</v>
+        <v>974587.63</v>
       </c>
       <c r="J7" s="1">
-        <v>5.757399445952</v>
+        <v>8.0337549165817</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>11769435.98</v>
+        <v>13105747.22</v>
       </c>
       <c r="N7" s="1">
-        <v>11769435.98</v>
+        <v>13105747.22</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>174.88</v>
+        <v>173.18</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>8984058.25</v>
+        <v>8637690.05</v>
       </c>
       <c r="J8" s="1">
-        <v>33.715029880072</v>
+        <v>32.415192558503</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>35631100.48</v>
+        <v>35284732.28</v>
       </c>
       <c r="N8" s="1">
-        <v>35631100.48</v>
+        <v>35284732.28</v>
       </c>
       <c r="O8" s="1">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>178045.0</v>
+        <v>158232.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.88</v>
+        <v>66.04</v>
       </c>
       <c r="E9" s="1">
-        <v>64.6603093038</v>
+        <v>64.6603092927</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11512444.77</v>
+        <v>10231330.06</v>
       </c>
       <c r="I9" s="1">
-        <v>-2631560.17</v>
+        <v>218311.22</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.858395610787</v>
+        <v>2.1337520998712</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8880884.6</v>
+        <v>10449641.28</v>
       </c>
       <c r="N9" s="1">
-        <v>8880884.6</v>
+        <v>10449641.28</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>389.0</v>
+        <v>374.9</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>29699969.16</v>
+        <v>27108657.06</v>
       </c>
       <c r="J10" s="1">
-        <v>71.068131853078</v>
+        <v>64.867461778198</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71490809.0</v>
+        <v>68899496.9</v>
       </c>
       <c r="N10" s="1">
-        <v>71490809.0</v>
+        <v>68899496.9</v>
       </c>
       <c r="O10" s="1">
-        <v>2.88</v>
+        <v>2.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>328782.0</v>
+        <v>338590.0</v>
       </c>
       <c r="D11" s="1">
-        <v>49.0</v>
+        <v>55.7</v>
       </c>
       <c r="E11" s="1">
-        <v>67.196507321</v>
+        <v>66.836465253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>22093002.07</v>
+        <v>22630158.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-5982684.07</v>
+        <v>-3770695.77</v>
       </c>
       <c r="J11" s="1">
-        <v>-27.079543337045</v>
+        <v>-16.662259457935</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>16110318.0</v>
+        <v>18859463.0</v>
       </c>
       <c r="N11" s="1">
-        <v>16110318.0</v>
+        <v>18859463.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.65</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>64.4</v>
+        <v>69.24</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>2169295.8</v>
+        <v>4253525.64</v>
       </c>
       <c r="J12" s="1">
-        <v>8.4860705769701</v>
+        <v>16.639371533376</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>27732314.4</v>
+        <v>29816544.24</v>
       </c>
       <c r="N12" s="1">
-        <v>27732314.4</v>
+        <v>29816544.24</v>
       </c>
       <c r="O12" s="1">
-        <v>1.12</v>
+        <v>1.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>18563.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D13" s="1">
-        <v>668.0</v>
+        <v>718.0</v>
       </c>
       <c r="E13" s="1">
-        <v>683.554539137</v>
+        <v>685.8813861683</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>12688822.91</v>
+        <v>13725858.3</v>
       </c>
       <c r="I13" s="1">
-        <v>-288738.91</v>
+        <v>642757.7</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.275537392617</v>
+        <v>4.6828233685029</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12400084.0</v>
+        <v>14368616.0</v>
       </c>
       <c r="N13" s="1">
-        <v>12400084.0</v>
+        <v>14368616.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1222.4</v>
+        <v>1394.0</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>170452400.96</v>
+        <v>199423628.96</v>
       </c>
       <c r="J14" s="1">
-        <v>474.46220075994</v>
+        <v>555.10496389019</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>206377792.0</v>
+        <v>235349020.0</v>
       </c>
       <c r="N14" s="1">
-        <v>206377792.0</v>
+        <v>235349020.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.32</v>
+        <v>9.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>17882.0</v>
+        <v>33018.0</v>
       </c>
       <c r="D15" s="1">
-        <v>183.3</v>
+        <v>214.8</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1985504977</v>
+        <v>194.8049094433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3311720.48</v>
+        <v>6432068.5</v>
       </c>
       <c r="I15" s="1">
-        <v>-33949.88</v>
+        <v>660197.9</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.0251432814161</v>
+        <v>10.26416152129</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3277770.6</v>
+        <v>7092266.4</v>
       </c>
       <c r="N15" s="1">
-        <v>3277770.6</v>
+        <v>7092266.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>40.94</v>
+        <v>39.57</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>16069831.59</v>
+        <v>14949945.64</v>
       </c>
       <c r="J16" s="1">
-        <v>92.376816657065</v>
+        <v>85.939194800197</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>33465788.9</v>
+        <v>32345902.95</v>
       </c>
       <c r="N16" s="1">
-        <v>33465788.9</v>
+        <v>32345902.95</v>
       </c>
       <c r="O16" s="1">
-        <v>1.35</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3416962.0</v>
+        <v>3220013.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.81</v>
+        <v>19.825</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25316990.23</v>
+        <v>23857753.66</v>
       </c>
       <c r="I17" s="1">
-        <v>38956064.99</v>
+        <v>39979004.07</v>
       </c>
       <c r="J17" s="1">
-        <v>153.87320781851</v>
+        <v>167.57237349227</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>64273055.22</v>
+        <v>63836757.73</v>
       </c>
       <c r="N17" s="1">
-        <v>64273055.22</v>
+        <v>63836757.73</v>
       </c>
       <c r="O17" s="1">
-        <v>2.59</v>
+        <v>2.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>8412559.0</v>
+        <v>8943222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.909</v>
+        <v>0.9386</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255804</v>
+        <v>0.5140577792</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4074417.52</v>
+        <v>4597332.84</v>
       </c>
       <c r="I18" s="1">
-        <v>3572598.61</v>
+        <v>3796775.33</v>
       </c>
       <c r="J18" s="1">
-        <v>87.683665026062</v>
+        <v>82.586479207366</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7647016.13</v>
+        <v>8394108.17</v>
       </c>
       <c r="N18" s="1">
-        <v>7647016.13</v>
+        <v>8394108.17</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4731057.0</v>
+        <v>5072239.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.38</v>
+        <v>10.656</v>
       </c>
       <c r="E19" s="1">
-        <v>4.903104896</v>
+        <v>5.2858859766</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23196868.74</v>
+        <v>26811277.0</v>
       </c>
       <c r="I19" s="1">
-        <v>25911502.92</v>
+        <v>27238501.78</v>
       </c>
       <c r="J19" s="1">
-        <v>111.70258887278</v>
+        <v>101.59345181507</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49108371.66</v>
+        <v>54049778.78</v>
       </c>
       <c r="N19" s="1">
-        <v>49108371.66</v>
+        <v>54049778.78</v>
       </c>
       <c r="O19" s="1">
-        <v>1.98</v>
+        <v>2.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>70726.0</v>
+        <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>145.7</v>
+        <v>151.2</v>
       </c>
       <c r="E20" s="1">
-        <v>104.9443275457</v>
+        <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7422292.51</v>
+        <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>2882485.69</v>
+        <v>3289325.83</v>
       </c>
       <c r="J20" s="1">
-        <v>38.83551727605</v>
+        <v>41.532488717575</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10304778.2</v>
+        <v>11209212.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10304778.2</v>
+        <v>11209212.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>63412.0</v>
+        <v>67112.0</v>
       </c>
       <c r="D21" s="1">
-        <v>247.2</v>
+        <v>278.2</v>
       </c>
       <c r="E21" s="1">
-        <v>141.7162768877</v>
+        <v>149.3741640839</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8986512.55</v>
+        <v>10024798.9</v>
       </c>
       <c r="I21" s="1">
-        <v>6688933.85</v>
+        <v>8645759.5</v>
       </c>
       <c r="J21" s="1">
-        <v>74.433032978961</v>
+        <v>86.243720061058</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>15675446.4</v>
+        <v>18670558.4</v>
       </c>
       <c r="N21" s="1">
-        <v>15675446.4</v>
+        <v>18670558.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>71.7</v>
+        <v>71.5</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1187971.36</v>
+        <v>-1193362.96</v>
       </c>
       <c r="J22" s="1">
-        <v>-38.065513199125</v>
+        <v>-38.238273273883</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1932888.6</v>
+        <v>1927497.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1932888.6</v>
+        <v>1927497.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>77.92</v>
+        <v>73.72</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>-878576.51</v>
+        <v>-2219808.71</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.4104076662396</v>
+        <v>-8.6167255281723</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>24883050.72</v>
+        <v>23541818.52</v>
       </c>
       <c r="N23" s="1">
-        <v>24883050.72</v>
+        <v>23541818.52</v>
       </c>
       <c r="O23" s="1">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>452298.0</v>
+        <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505087</v>
+        <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>25630619.76</v>
+        <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>14727930.78</v>
+        <v>16265184.52</v>
       </c>
       <c r="J24" s="1">
-        <v>57.462249910105</v>
+        <v>62.255828473242</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>40358550.54</v>
+        <v>42391548.78</v>
       </c>
       <c r="N24" s="1">
-        <v>40358550.54</v>
+        <v>42391548.78</v>
       </c>
       <c r="O24" s="1">
         <v>1.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>906227.0</v>
+        <v>950870.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.534</v>
+        <v>11.654</v>
       </c>
       <c r="E25" s="1">
-        <v>6.1655268492</v>
+        <v>6.4196217149</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>5587366.9</v>
+        <v>6104225.7</v>
       </c>
       <c r="I25" s="1">
-        <v>5771282.32</v>
+        <v>4977213.28</v>
       </c>
       <c r="J25" s="1">
-        <v>103.29162955094</v>
+        <v>81.537176451388</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11358649.22</v>
+        <v>11081438.98</v>
       </c>
       <c r="N25" s="1">
-        <v>11358649.22</v>
+        <v>11081438.98</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>26.06</v>
+        <v>25.99</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1263628.93</v>
+        <v>-1297734.61</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.0513381399026</v>
+        <v>-9.2956361571784</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12697057.44</v>
+        <v>12662951.76</v>
       </c>
       <c r="N26" s="1">
-        <v>12697057.44</v>
+        <v>12662951.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.84</v>
+        <v>11.56</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5566049.25</v>
+        <v>6127522.53</v>
       </c>
       <c r="J27" s="1">
-        <v>192.78077472186</v>
+        <v>212.22746824582</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8453292.16</v>
+        <v>9014765.44</v>
       </c>
       <c r="N27" s="1">
-        <v>8453292.16</v>
+        <v>9014765.44</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>103.0</v>
+        <v>109.1</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>158115.12</v>
+        <v>269177.82</v>
       </c>
       <c r="J28" s="1">
-        <v>9.2076973321335</v>
+        <v>15.675337659571</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1875321.0</v>
+        <v>1986383.7</v>
       </c>
       <c r="N28" s="1">
-        <v>1875321.0</v>
+        <v>1986383.7</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>42.8</v>
+        <v>42.28</v>
       </c>
       <c r="E29" s="1">
-        <v>43.0530775376</v>
+        <v>41.8530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>6729140.85</v>
+        <v>6557910.45</v>
       </c>
       <c r="I29" s="1">
-        <v>345539.25</v>
+        <v>420306.84</v>
       </c>
       <c r="J29" s="1">
-        <v>5.134968307284</v>
+        <v>6.4091579658579</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>7074680.1</v>
+        <v>6978217.29</v>
       </c>
       <c r="N29" s="1">
-        <v>7074680.1</v>
+        <v>6978217.29</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>35.21</v>
+        <v>36.98</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7404155.55</v>
+        <v>7957593.84</v>
       </c>
       <c r="J30" s="1">
-        <v>205.37424339668</v>
+        <v>220.72534850353</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11009357.17</v>
+        <v>11562795.46</v>
       </c>
       <c r="N30" s="1">
-        <v>11009357.17</v>
+        <v>11562795.46</v>
       </c>
       <c r="O30" s="1">
         <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>77.64</v>
+        <v>76.16</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7475228.65</v>
+        <v>7103471.89</v>
       </c>
       <c r="J31" s="1">
-        <v>62.154087795919</v>
+        <v>59.063051604034</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19502158.68</v>
+        <v>19130401.92</v>
       </c>
       <c r="N31" s="1">
-        <v>19502158.68</v>
+        <v>19130401.92</v>
       </c>
       <c r="O31" s="1">
-        <v>0.79</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>148.5</v>
+        <v>166.3</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-664008.46</v>
+        <v>-12806.46</v>
       </c>
       <c r="J32" s="1">
-        <v>-11.172779262032</v>
+        <v>-0.2154848308831</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5279082.73</v>
+        <v>5930284.73</v>
       </c>
       <c r="N32" s="1">
-        <v>5279082.73</v>
+        <v>5930284.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.108</v>
+        <v>1.94</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
         <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-211591.7</v>
+        <v>-449952.44</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.7142021633424</v>
+        <v>-14.277836257515</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2939813.26</v>
+        <v>2701452.52</v>
       </c>
       <c r="N33" s="1">
-        <v>2939813.26</v>
+        <v>2701452.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>42.94</v>
+        <v>41.16</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>945390.8</v>
+        <v>654433.78</v>
       </c>
       <c r="J34" s="1">
-        <v>15.565732811191</v>
+        <v>10.775164473885</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>7018929.46</v>
+        <v>6727972.44</v>
       </c>
       <c r="N34" s="1">
-        <v>7018929.46</v>
+        <v>6727972.44</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>2610113.61</v>
+        <v>1720245.47</v>
       </c>
       <c r="J35" s="1">
-        <v>30.966306339388</v>
+        <v>20.408938522398</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>11038996.22</v>
+        <v>10149128.08</v>
       </c>
       <c r="N35" s="1">
-        <v>11038996.22</v>
+        <v>10149128.08</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>261.6</v>
+        <v>248.0</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-317560.3</v>
+        <v>-748435.5</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.6901709549447</v>
+        <v>-8.6971039634032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8288011.2</v>
+        <v>7857136.0</v>
       </c>
       <c r="N36" s="1">
-        <v>8288011.2</v>
+        <v>7857136.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>449404.0</v>
+        <v>781786.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.57</v>
+        <v>28.82</v>
       </c>
       <c r="E37" s="1">
-        <v>30.9519759059</v>
+        <v>30.0780976124</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13909941.78</v>
+        <v>23514635.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-1519873.5</v>
+        <v>-983563.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.926526681695</v>
+        <v>-4.1827698965637</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12390068.28</v>
+        <v>22531072.52</v>
       </c>
       <c r="N37" s="1">
-        <v>12390068.28</v>
+        <v>22531072.52</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>18.005</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>10313172.88</v>
+        <v>8896426.83</v>
       </c>
       <c r="J38" s="1">
-        <v>51.755415010475</v>
+        <v>44.645645724594</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30239924.27</v>
+        <v>28823178.22</v>
       </c>
       <c r="N38" s="1">
-        <v>30239924.27</v>
+        <v>28823178.22</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>1.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>137.0</v>
+        <v>123.45</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5358148.23</v>
+        <v>3843285.33</v>
       </c>
       <c r="J39" s="1">
-        <v>53.80651313679</v>
+        <v>38.594263114867</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15316326.0</v>
+        <v>13801463.1</v>
       </c>
       <c r="N39" s="1">
-        <v>15316326.0</v>
+        <v>13801463.1</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>5906211.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.924</v>
+        <v>9.56</v>
       </c>
       <c r="E40" s="1">
-        <v>6.7058335302</v>
+        <v>6.7315341212</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>39606067.76</v>
+        <v>40115325.53</v>
       </c>
       <c r="I40" s="1">
-        <v>19007170.2</v>
+        <v>16855716.31</v>
       </c>
       <c r="J40" s="1">
-        <v>47.990551132663</v>
+        <v>42.018146649202</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58613237.96</v>
+        <v>56971041.84</v>
       </c>
       <c r="N40" s="1">
-        <v>58613237.96</v>
+        <v>56971041.84</v>
       </c>
       <c r="O40" s="1">
-        <v>2.36</v>
+        <v>2.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>28.07</v>
+        <v>26.66</v>
       </c>
       <c r="E41" s="1">
         <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>18990239.88</v>
+        <v>16126314.15</v>
       </c>
       <c r="J41" s="1">
-        <v>49.942477367789</v>
+        <v>42.410632227476</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>57014464.71</v>
+        <v>54150538.98</v>
       </c>
       <c r="N41" s="1">
-        <v>57014464.71</v>
+        <v>54150538.98</v>
       </c>
       <c r="O41" s="1">
-        <v>2.3</v>
+        <v>2.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>498057.0</v>
+        <v>137081.0</v>
       </c>
       <c r="D42" s="1">
-        <v>108.35</v>
+        <v>101.8</v>
       </c>
       <c r="E42" s="1">
-        <v>105.1142000012</v>
+        <v>98.3458089743</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4921769.59</v>
+        <v>13481341.84</v>
       </c>
       <c r="I42" s="1">
-        <v>50585.81</v>
+        <v>473503.96</v>
       </c>
       <c r="J42" s="1">
-        <v>1.027797199259</v>
+        <v>3.5122910287393</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4972355.4</v>
+        <v>13954845.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4972355.4</v>
+        <v>13954845.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
         <v>115</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D43" s="1">
-        <v>94.2</v>
+        <v>172.8</v>
       </c>
       <c r="E43" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I43" s="1">
-        <v>-454753.75</v>
+        <v>3457913.65</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.7422883111426</v>
+        <v>37.93789708485</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>11697002.4</v>
+        <v>12572582.4</v>
       </c>
       <c r="N43" s="1">
-        <v>11697002.4</v>
+        <v>12572582.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" t="s">
         <v>117</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>181.25</v>
+        <v>61.86</v>
       </c>
       <c r="E44" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I44" s="1">
-        <v>4072718.75</v>
+        <v>-226945.64</v>
       </c>
       <c r="J44" s="1">
-        <v>44.683124112437</v>
+        <v>-5.3975489495982</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>13187387.5</v>
+        <v>3977659.86</v>
       </c>
       <c r="N44" s="1">
-        <v>13187387.5</v>
+        <v>3977659.86</v>
       </c>
       <c r="O44" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" t="s">
         <v>119</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>64301.0</v>
+        <v>820457.0</v>
       </c>
       <c r="D45" s="1">
-        <v>59.02</v>
+        <v>16.82</v>
       </c>
       <c r="E45" s="1">
-        <v>65.389426292</v>
+        <v>18.7987895405</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4204605.5</v>
+        <v>15423598.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-409560.48</v>
+        <v>-1623511.73</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.7407587941366</v>
+        <v>-10.526154017546</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3795045.02</v>
+        <v>13800086.74</v>
       </c>
       <c r="N45" s="1">
-        <v>3795045.02</v>
+        <v>13800086.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>789770.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.68</v>
+        <v>298.6</v>
       </c>
       <c r="E46" s="1">
-        <v>18.8605773326</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14895518.16</v>
+        <v>16047704.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-932384.56</v>
+        <v>-1969908.56</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.2594973198301</v>
+        <v>-12.275329482395</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>13963133.6</v>
+        <v>14077795.6</v>
       </c>
       <c r="N46" s="1">
-        <v>13963133.6</v>
+        <v>14077795.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
         <v>123</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>44625.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D47" s="1">
-        <v>293.35</v>
+        <v>36.4</v>
       </c>
       <c r="E47" s="1">
-        <v>343.7634095238</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>15340442.15</v>
+        <v>8174921.74</v>
       </c>
       <c r="I47" s="1">
-        <v>-2249698.4</v>
+        <v>-1036990.94</v>
       </c>
       <c r="J47" s="1">
-        <v>-14.665147053796</v>
+        <v>-12.68502589971</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13090743.75</v>
+        <v>7137930.8</v>
       </c>
       <c r="N47" s="1">
-        <v>13090743.75</v>
+        <v>7137930.8</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
         <v>125</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D48" s="1">
-        <v>38.61</v>
+        <v>35.45</v>
       </c>
       <c r="E48" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I48" s="1">
-        <v>-603616.57</v>
+        <v>-199823.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.3837596150492</v>
+        <v>-3.6925254659017</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7571305.17</v>
+        <v>5211752.65</v>
       </c>
       <c r="N48" s="1">
-        <v>7571305.17</v>
+        <v>5211752.65</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>41.25</v>
+        <v>18.975</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I49" s="1">
-        <v>652874.76</v>
+        <v>2786265.35</v>
       </c>
       <c r="J49" s="1">
-        <v>12.064409718803</v>
+        <v>24.259550720054</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6064451.25</v>
+        <v>14271495.98</v>
       </c>
       <c r="N49" s="1">
-        <v>6064451.25</v>
+        <v>14271495.98</v>
       </c>
       <c r="O49" s="1">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.96</v>
+        <v>196.5</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I50" s="1">
-        <v>3527104.53</v>
+        <v>1529666.5</v>
       </c>
       <c r="J50" s="1">
-        <v>30.709914703733</v>
+        <v>42.75484824799</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>15012335.16</v>
+        <v>5107428.0</v>
       </c>
       <c r="N50" s="1">
-        <v>15012335.16</v>
+        <v>5107428.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" t="s">
         <v>131</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D51" s="1">
-        <v>207.0</v>
+        <v>54.7</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I51" s="1">
-        <v>1802582.5</v>
+        <v>4163595.39</v>
       </c>
       <c r="J51" s="1">
-        <v>50.382969910096</v>
+        <v>40.911178377847</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5380344.0</v>
+        <v>14340753.7</v>
       </c>
       <c r="N51" s="1">
-        <v>5380344.0</v>
+        <v>14340753.7</v>
       </c>
       <c r="O51" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
         <v>133</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D52" s="1">
-        <v>58.35</v>
+        <v>499.1</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>3602614.37</v>
       </c>
       <c r="I52" s="1">
-        <v>5120519.54</v>
+        <v>-554150.54</v>
       </c>
       <c r="J52" s="1">
-        <v>50.313843845473</v>
+        <v>-15.381900006134</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>15297677.85</v>
+        <v>3048463.83</v>
       </c>
       <c r="N52" s="1">
-        <v>15297677.85</v>
+        <v>3048463.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.62</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>527.2</v>
+        <v>38.4</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>22865875.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-401176.55</v>
+        <v>12266284.68</v>
       </c>
       <c r="J53" s="1">
-        <v>-12.875117221123</v>
+        <v>53.644500848262</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2714729.45</v>
+        <v>35132160.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2714729.45</v>
+        <v>35132160.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>1.35</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>914900.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D54" s="1">
-        <v>38.1</v>
+        <v>20.74</v>
       </c>
       <c r="E54" s="1">
-        <v>24.9927591212</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>22865875.32</v>
+        <v>4633156.49</v>
       </c>
       <c r="I54" s="1">
-        <v>11991814.68</v>
+        <v>1033882.59</v>
       </c>
       <c r="J54" s="1">
-        <v>52.444153185385</v>
+        <v>22.314864439211</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34857690.0</v>
+        <v>5667039.08</v>
       </c>
       <c r="N54" s="1">
-        <v>34857690.0</v>
+        <v>5667039.08</v>
       </c>
       <c r="O54" s="1">
-        <v>1.4</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" t="s">
         <v>139</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>248513.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>19.78</v>
+        <v>185.95</v>
       </c>
       <c r="E55" s="1">
-        <v>16.6783863621</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4144795.83</v>
+        <v>7694652.71</v>
       </c>
       <c r="I55" s="1">
-        <v>770791.31</v>
+        <v>6387526.74</v>
       </c>
       <c r="J55" s="1">
-        <v>18.596605034704</v>
+        <v>83.01254105593</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4915587.14</v>
+        <v>14082179.45</v>
       </c>
       <c r="N55" s="1">
-        <v>4915587.14</v>
+        <v>14082179.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>75731.0</v>
+        <v>90197.0</v>
       </c>
       <c r="D56" s="1">
-        <v>188.35</v>
+        <v>66.26</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588266</v>
+        <v>67.8664957815</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>7694652.71</v>
+        <v>6121354.32</v>
       </c>
       <c r="I56" s="1">
-        <v>6569281.14</v>
+        <v>-144901.1</v>
       </c>
       <c r="J56" s="1">
-        <v>85.374628168241</v>
+        <v>-2.3671411982569</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14263933.85</v>
+        <v>5976453.22</v>
       </c>
       <c r="N56" s="1">
-        <v>14263933.85</v>
+        <v>5976453.22</v>
       </c>
       <c r="O56" s="1">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>147141.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D57" s="1">
-        <v>66.14</v>
+        <v>65.78</v>
       </c>
       <c r="E57" s="1">
-        <v>67.8664957422</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9985944.05</v>
+        <v>9331588.5</v>
       </c>
       <c r="I57" s="1">
-        <v>-254038.31</v>
+        <v>-1131716.82</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.5439588758761</v>
+        <v>-12.127804606901</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9731905.74</v>
+        <v>8199871.68</v>
       </c>
       <c r="N57" s="1">
-        <v>9731905.74</v>
+        <v>8199871.68</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>112726.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D58" s="1">
-        <v>62.1</v>
+        <v>1609.5</v>
       </c>
       <c r="E58" s="1">
-        <v>76.2256770399</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8592615.67</v>
+        <v>24964455.57</v>
       </c>
       <c r="I58" s="1">
-        <v>-1592331.07</v>
+        <v>-3232986.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-18.531389406365</v>
+        <v>-12.950358804881</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7000284.6</v>
+        <v>21731469.0</v>
       </c>
       <c r="N58" s="1">
-        <v>7000284.6</v>
+        <v>21731469.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>13502.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1623.5</v>
+        <v>56.9</v>
       </c>
       <c r="E59" s="1">
-        <v>1848.9450133314</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24964455.57</v>
+        <v>3276620.63</v>
       </c>
       <c r="I59" s="1">
-        <v>-3043958.57</v>
+        <v>346942.07</v>
       </c>
       <c r="J59" s="1">
-        <v>-12.193170251459</v>
+        <v>10.588411329144</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21920497.0</v>
+        <v>3623562.7</v>
       </c>
       <c r="N59" s="1">
-        <v>21920497.0</v>
+        <v>3623562.7</v>
       </c>
       <c r="O59" s="1">
-        <v>0.88</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
         <v>149</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>63683.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D60" s="1">
-        <v>50.65</v>
+        <v>19.365</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520457579</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3276620.63</v>
+        <v>9161982.12</v>
       </c>
       <c r="I60" s="1">
-        <v>-51076.68</v>
+        <v>6221380.23</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.5588219012098</v>
+        <v>67.904304423593</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3225543.95</v>
+        <v>15383362.35</v>
       </c>
       <c r="N60" s="1">
-        <v>3225543.95</v>
+        <v>15383362.35</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" t="s">
         <v>151</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>794390.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.95</v>
+        <v>52.68</v>
       </c>
       <c r="E61" s="1">
-        <v>11.5333553041</v>
+        <v>29.058348058</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9161982.12</v>
+        <v>14133195.92</v>
       </c>
       <c r="I61" s="1">
-        <v>6686098.38</v>
+        <v>11488933.72</v>
       </c>
       <c r="J61" s="1">
-        <v>72.976549096343</v>
+        <v>81.290415734929</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15848080.5</v>
+        <v>25622129.64</v>
       </c>
       <c r="N61" s="1">
-        <v>15848080.5</v>
+        <v>25622129.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.64</v>
+        <v>0.99</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" t="s">
         <v>153</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>486373.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D62" s="1">
-        <v>50.58</v>
+        <v>80.35</v>
       </c>
       <c r="E62" s="1">
-        <v>29.058348058</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14133195.92</v>
+        <v>8185333.78</v>
       </c>
       <c r="I62" s="1">
-        <v>10467550.42</v>
+        <v>20616364.77</v>
       </c>
       <c r="J62" s="1">
-        <v>74.06357683889</v>
+        <v>251.86956725423</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>24600746.34</v>
+        <v>28801698.55</v>
       </c>
       <c r="N62" s="1">
-        <v>24600746.34</v>
+        <v>28801698.55</v>
       </c>
       <c r="O62" s="1">
-        <v>0.99</v>
+        <v>1.11</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" t="s">
         <v>155</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>358453.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D63" s="1">
-        <v>57.13</v>
+        <v>26.5</v>
       </c>
       <c r="E63" s="1">
-        <v>22.8351660608</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8185333.78</v>
+        <v>8563292.5</v>
       </c>
       <c r="I63" s="1">
-        <v>12293086.11</v>
+        <v>7821922.5</v>
       </c>
       <c r="J63" s="1">
-        <v>150.18429840988</v>
+        <v>91.342465529468</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>20478419.89</v>
+        <v>16385215.0</v>
       </c>
       <c r="N63" s="1">
-        <v>20478419.89</v>
+        <v>16385215.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>618310.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.755</v>
+        <v>5.694</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131892</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8563292.5</v>
+        <v>29246106.01</v>
       </c>
       <c r="I64" s="1">
-        <v>6742971.55</v>
+        <v>21498639.78</v>
       </c>
       <c r="J64" s="1">
-        <v>78.742744686112</v>
+        <v>73.50940933008</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15306264.05</v>
+        <v>50744745.79</v>
       </c>
       <c r="N64" s="1">
-        <v>15306264.05</v>
+        <v>50744745.79</v>
       </c>
       <c r="O64" s="1">
-        <v>0.62</v>
+        <v>1.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>8911968.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.775</v>
+        <v>13.94</v>
       </c>
       <c r="E65" s="1">
-        <v>3.2816664075</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29246106.01</v>
+        <v>4375540.66</v>
       </c>
       <c r="I65" s="1">
-        <v>22220509.19</v>
+        <v>1320622.14</v>
       </c>
       <c r="J65" s="1">
-        <v>75.977667530858</v>
+        <v>30.181919049976</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51466615.2</v>
+        <v>5696162.8</v>
       </c>
       <c r="N65" s="1">
-        <v>51466615.2</v>
+        <v>5696162.8</v>
       </c>
       <c r="O65" s="1">
-        <v>2.07</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>408620.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D66" s="1">
-        <v>13.965</v>
+        <v>113.65</v>
       </c>
       <c r="E66" s="1">
-        <v>10.7080922618</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4375540.66</v>
+        <v>8217841.62</v>
       </c>
       <c r="I66" s="1">
-        <v>1330837.64</v>
+        <v>5131941.98</v>
       </c>
       <c r="J66" s="1">
-        <v>30.415387340955</v>
+        <v>62.448781776352</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5706378.3</v>
+        <v>13349783.6</v>
       </c>
       <c r="N66" s="1">
-        <v>5706378.3</v>
+        <v>13349783.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67" t="s">
         <v>163</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>117464.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D67" s="1">
-        <v>113.25</v>
+        <v>41.6</v>
       </c>
       <c r="E67" s="1">
-        <v>69.9605123272</v>
+        <v>65.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8217841.62</v>
+        <v>2380689.6</v>
       </c>
       <c r="I67" s="1">
-        <v>5084956.38</v>
+        <v>-870984.0</v>
       </c>
       <c r="J67" s="1">
-        <v>61.877030674631</v>
+        <v>-36.585365853659</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13302798.0</v>
+        <v>1509705.6</v>
       </c>
       <c r="N67" s="1">
-        <v>13302798.0</v>
+        <v>1509705.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" t="s">
         <v>165</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>36291.0</v>
+        <v>323132.0</v>
       </c>
       <c r="D68" s="1">
-        <v>44.3</v>
+        <v>50.28</v>
       </c>
       <c r="E68" s="1">
-        <v>65.6</v>
+        <v>54.2210453004</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2380689.6</v>
+        <v>17520554.81</v>
       </c>
       <c r="I68" s="1">
-        <v>-772998.3</v>
+        <v>-1273477.85</v>
       </c>
       <c r="J68" s="1">
-        <v>-32.469512195122</v>
+        <v>-7.2684790168468</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1607691.3</v>
+        <v>16247076.96</v>
       </c>
       <c r="N68" s="1">
-        <v>1607691.3</v>
+        <v>16247076.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.06</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>166</v>
+      </c>
+      <c r="B69" t="s">
         <v>167</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>271383.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D69" s="1">
-        <v>54.2</v>
+        <v>27.26</v>
       </c>
       <c r="E69" s="1">
-        <v>54.9469773346</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14911675.55</v>
+        <v>4247099.46</v>
       </c>
       <c r="I69" s="1">
-        <v>-202716.95</v>
+        <v>1089945.12</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3594511852157</v>
+        <v>25.663282206252</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14708958.6</v>
+        <v>5337044.58</v>
       </c>
       <c r="N69" s="1">
-        <v>14708958.6</v>
+        <v>5337044.58</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" t="s">
         <v>169</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>195783.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D70" s="1">
-        <v>27.94</v>
+        <v>35.66</v>
       </c>
       <c r="E70" s="1">
-        <v>21.6928919263</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4247099.46</v>
+        <v>9201979.09</v>
       </c>
       <c r="I70" s="1">
-        <v>1223077.56</v>
+        <v>1919019.83</v>
       </c>
       <c r="J70" s="1">
-        <v>28.797949554023</v>
+        <v>20.854425023476</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5470177.02</v>
+        <v>11120998.92</v>
       </c>
       <c r="N70" s="1">
-        <v>5470177.02</v>
+        <v>11120998.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" t="s">
         <v>171</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>293111.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>40.02</v>
+        <v>4.43</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726508046</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>8462891.55</v>
+        <v>14214537.79</v>
       </c>
       <c r="I71" s="1">
-        <v>3267410.67</v>
+        <v>4677188.35</v>
       </c>
       <c r="J71" s="1">
-        <v>38.608679441248</v>
+        <v>32.904259140177</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>11730302.22</v>
+        <v>18891726.14</v>
       </c>
       <c r="N71" s="1">
-        <v>11730302.22</v>
+        <v>18891726.14</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s">
         <v>173</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>4264498.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.564</v>
+        <v>22.39</v>
       </c>
       <c r="E72" s="1">
-        <v>3.3332265111</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14214537.79</v>
+        <v>7740319.41</v>
       </c>
       <c r="I72" s="1">
-        <v>5248631.08</v>
+        <v>-726965.37</v>
       </c>
       <c r="J72" s="1">
-        <v>36.924387957887</v>
+        <v>-9.391929860941</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19463168.87</v>
+        <v>7013354.04</v>
       </c>
       <c r="N72" s="1">
-        <v>19463168.87</v>
+        <v>7013354.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" t="s">
         <v>175</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>291516.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D73" s="1">
-        <v>22.39</v>
+        <v>177.42</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8608672251</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7247340.57</v>
+        <v>12533383.95</v>
       </c>
       <c r="I73" s="1">
-        <v>-720297.33</v>
+        <v>28850718.15</v>
       </c>
       <c r="J73" s="1">
-        <v>-9.9387813094038</v>
+        <v>230.19097049205</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>6527043.24</v>
+        <v>41384102.1</v>
       </c>
       <c r="N73" s="1">
-        <v>6527043.24</v>
+        <v>41384102.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.26</v>
+        <v>1.59</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" t="s">
         <v>177</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>233255.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D74" s="1">
-        <v>183.08</v>
+        <v>54.5</v>
       </c>
       <c r="E74" s="1">
-        <v>53.7325414246</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>12533383.95</v>
+        <v>7385105.46</v>
       </c>
       <c r="I74" s="1">
-        <v>30170941.45</v>
+        <v>-3756059.46</v>
       </c>
       <c r="J74" s="1">
-        <v>240.72462449377</v>
+        <v>-50.85992990004</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>42704325.4</v>
+        <v>3629046.0</v>
       </c>
       <c r="N74" s="1">
-        <v>42704325.4</v>
+        <v>3629046.0</v>
       </c>
       <c r="O74" s="1">
-        <v>1.72</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s">
         <v>179</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>66588.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D75" s="1">
-        <v>59.65</v>
+        <v>52.47</v>
       </c>
       <c r="E75" s="1">
-        <v>110.9074526942</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7385105.46</v>
+        <v>9356138.9</v>
       </c>
       <c r="I75" s="1">
-        <v>-3413131.26</v>
+        <v>1833.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-46.216418688759</v>
+        <v>0.019592804463388</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3971974.2</v>
+        <v>9357972.03</v>
       </c>
       <c r="N75" s="1">
-        <v>3971974.2</v>
+        <v>9357972.03</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>178349.0</v>
+        <v>48402.0</v>
       </c>
       <c r="D76" s="1">
-        <v>53.02</v>
+        <v>97.56</v>
       </c>
       <c r="E76" s="1">
-        <v>52.4597216693</v>
+        <v>88.5762993265</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H76" s="1">
-        <v>9356138.9</v>
+        <v>4631055.88</v>
       </c>
       <c r="I76" s="1">
-        <v>99925.08</v>
+        <v>532247.52</v>
       </c>
       <c r="J76" s="1">
-        <v>1.0680162091223</v>
+        <v>11.49300578079</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9456063.98</v>
+        <v>5163303.4</v>
       </c>
       <c r="N76" s="1">
-        <v>9456063.98</v>
+        <v>5163303.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" t="s">
         <v>183</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>37233.0</v>
+        <v>107321.0</v>
       </c>
       <c r="D77" s="1">
-        <v>76.74</v>
+        <v>379.4</v>
       </c>
       <c r="E77" s="1">
-        <v>90.0816265141</v>
+        <v>199.3169066632</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3610063.85</v>
+        <v>21390889.74</v>
       </c>
       <c r="I77" s="1">
-        <v>-495544.1</v>
+        <v>19326697.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.726740594907</v>
+        <v>90.350134542837</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3114519.75</v>
+        <v>40717587.4</v>
       </c>
       <c r="N77" s="1">
-        <v>3114519.75</v>
+        <v>40717587.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.13</v>
+        <v>1.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" t="s">
         <v>185</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>101850.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>366.05</v>
+        <v>469.8</v>
       </c>
       <c r="E78" s="1">
-        <v>189.6456432008</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19315408.76</v>
+        <v>12903959.58</v>
       </c>
       <c r="I78" s="1">
-        <v>17966783.74</v>
+        <v>20812177.02</v>
       </c>
       <c r="J78" s="1">
-        <v>93.017879990234</v>
+        <v>161.28520002695</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>37282192.5</v>
+        <v>33716136.6</v>
       </c>
       <c r="N78" s="1">
-        <v>37282192.5</v>
+        <v>33716136.6</v>
       </c>
       <c r="O78" s="1">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>71767.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D79" s="1">
-        <v>451.4</v>
+        <v>3.559</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250185</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H79" s="1">
-        <v>12903959.58</v>
+        <v>4086970.45</v>
       </c>
       <c r="I79" s="1">
-        <v>19491664.22</v>
+        <v>284583.16</v>
       </c>
       <c r="J79" s="1">
-        <v>151.05180777387</v>
+        <v>6.9631812483499</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>32395623.8</v>
+        <v>4371553.61</v>
       </c>
       <c r="N79" s="1">
-        <v>32395623.8</v>
+        <v>4371553.61</v>
       </c>
       <c r="O79" s="1">
-        <v>1.31</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
         <v>189</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>1061935.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.301</v>
+        <v>15.68</v>
       </c>
       <c r="E80" s="1">
-        <v>3.3590091861</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F80" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4086970.45</v>
+        <v>8047001.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-26214.66</v>
+        <v>629918.16</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.641420345968</v>
+        <v>7.8279857830876</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4060755.79</v>
+        <v>8676920.0</v>
       </c>
       <c r="N80" s="1">
-        <v>4060755.79</v>
+        <v>8676920.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" t="s">
         <v>191</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D81" s="1">
-        <v>14.68</v>
+        <v>31.39</v>
       </c>
       <c r="E81" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I81" s="1">
-        <v>76543.16</v>
+        <v>-31039.16</v>
       </c>
       <c r="J81" s="1">
-        <v>0.95120097549276</v>
+        <v>-0.2827836396892</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8123545.0</v>
+        <v>10945253.54</v>
       </c>
       <c r="N81" s="1">
-        <v>8123545.0</v>
+        <v>10945253.54</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
         <v>193</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>348686.0</v>
+        <v>164642.0</v>
       </c>
       <c r="D82" s="1">
-        <v>30.84</v>
+        <v>54.82</v>
       </c>
       <c r="E82" s="1">
-        <v>31.4790175115</v>
+        <v>53.1914279467</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10976292.7</v>
+        <v>8757543.08</v>
       </c>
       <c r="I82" s="1">
-        <v>-222816.46</v>
+        <v>268131.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.0299792114691</v>
+        <v>3.0617189952778</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>10753476.24</v>
+        <v>9025674.44</v>
       </c>
       <c r="N82" s="1">
-        <v>10753476.24</v>
+        <v>9025674.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D83" s="1">
-        <v>51.24</v>
+        <v>444.9</v>
       </c>
       <c r="E83" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I83" s="1">
-        <v>-102452.11</v>
+        <v>9297001.53</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.6717373983828</v>
+        <v>115.3809445717</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6026028.96</v>
+        <v>17354659.2</v>
       </c>
       <c r="N83" s="1">
-        <v>6026028.96</v>
+        <v>17354659.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>39008.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D84" s="1">
-        <v>510.8</v>
+        <v>14.825</v>
       </c>
       <c r="E84" s="1">
-        <v>206.5642347724</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>8057657.67</v>
+        <v>4937988.65</v>
       </c>
       <c r="I84" s="1">
-        <v>11867628.73</v>
+        <v>613351.2</v>
       </c>
       <c r="J84" s="1">
-        <v>147.28385364627</v>
+        <v>12.421073507328</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19925286.4</v>
+        <v>5551339.85</v>
       </c>
       <c r="N84" s="1">
-        <v>19925286.4</v>
+        <v>5551339.85</v>
       </c>
       <c r="O84" s="1">
-        <v>0.8</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>374458.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D85" s="1">
-        <v>13.425</v>
+        <v>129.0</v>
       </c>
       <c r="E85" s="1">
-        <v>13.1870293865</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H85" s="1">
-        <v>4937988.65</v>
+        <v>9268820.09</v>
       </c>
       <c r="I85" s="1">
-        <v>89110.0</v>
+        <v>363916.02</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8045808995531</v>
+        <v>3.9262389005978</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5027098.65</v>
+        <v>9632736.11</v>
       </c>
       <c r="N85" s="1">
-        <v>5027098.65</v>
+        <v>9632736.11</v>
       </c>
       <c r="O85" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>61309.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D86" s="1">
-        <v>129.45</v>
+        <v>71.68</v>
       </c>
       <c r="E86" s="1">
-        <v>124.6053735993</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>8791480.07</v>
+        <v>9118441.8</v>
       </c>
       <c r="I86" s="1">
-        <v>402206.64</v>
+        <v>1134450.36</v>
       </c>
       <c r="J86" s="1">
-        <v>4.5749593560758</v>
+        <v>12.441274341412</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9193686.71</v>
+        <v>10252892.16</v>
       </c>
       <c r="N86" s="1">
-        <v>9193686.71</v>
+        <v>10252892.16</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>143037.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="D87" s="1">
-        <v>74.3</v>
+        <v>13.545</v>
       </c>
       <c r="E87" s="1">
-        <v>63.7488328195</v>
+        <v>6.9277589069</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9118441.8</v>
+        <v>12315040.56</v>
       </c>
       <c r="I87" s="1">
-        <v>1509207.3</v>
+        <v>11763052.61</v>
       </c>
       <c r="J87" s="1">
-        <v>16.551153509583</v>
+        <v>95.517773999114</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10627649.1</v>
+        <v>24078093.17</v>
       </c>
       <c r="N87" s="1">
-        <v>10627649.1</v>
+        <v>24078093.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" t="s">
         <v>205</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1615189.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D88" s="1">
-        <v>10.605</v>
+        <v>16.235</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417512</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10233904.94</v>
+        <v>10527965.01</v>
       </c>
       <c r="I88" s="1">
-        <v>6895174.41</v>
+        <v>6474982.96</v>
       </c>
       <c r="J88" s="1">
-        <v>67.375791063387</v>
+        <v>61.502702125717</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>17129079.35</v>
+        <v>17002947.97</v>
       </c>
       <c r="N88" s="1">
-        <v>17129079.35</v>
+        <v>17002947.97</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>0.65</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" t="s">
         <v>207</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1047302.0</v>
+        <v>49494.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.99</v>
+        <v>1076.04</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633869</v>
+        <v>1074.0882850447</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10527965.01</v>
+        <v>53160925.58</v>
       </c>
       <c r="I89" s="1">
-        <v>6218393.97</v>
+        <v>96598.18</v>
       </c>
       <c r="J89" s="1">
-        <v>59.065488573466</v>
+        <v>0.18170898822037</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16746358.98</v>
+        <v>53257523.76</v>
       </c>
       <c r="N89" s="1">
-        <v>16746358.98</v>
+        <v>53257523.76</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>2.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
         <v>209</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>32334.0</v>
+        <v>968.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1073.9</v>
+        <v>29428.37</v>
       </c>
       <c r="E90" s="1">
-        <v>1072.5042305313</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>34678351.79</v>
+        <v>17613468.57</v>
       </c>
       <c r="I90" s="1">
-        <v>45130.81</v>
+        <v>10873193.59</v>
       </c>
       <c r="J90" s="1">
-        <v>0.13014116205204</v>
+        <v>61.732267819864</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>34723482.6</v>
+        <v>28486662.16</v>
       </c>
       <c r="N90" s="1">
-        <v>34723482.6</v>
+        <v>28486662.16</v>
       </c>
       <c r="O90" s="1">
-        <v>1.4</v>
+        <v>1.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" t="s">
         <v>211</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D91" s="1">
-        <v>27843.58</v>
+        <v>17.905</v>
       </c>
       <c r="E91" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I91" s="1">
-        <v>9339116.87</v>
+        <v>9573675.8</v>
       </c>
       <c r="J91" s="1">
-        <v>53.022587986484</v>
+        <v>56.520839430876</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>26952585.44</v>
+        <v>26511987.22</v>
       </c>
       <c r="N91" s="1">
-        <v>26952585.44</v>
+        <v>26511987.22</v>
       </c>
       <c r="O91" s="1">
-        <v>1.09</v>
+        <v>1.02</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" t="s">
         <v>213</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.77</v>
+        <v>68.1</v>
       </c>
       <c r="E92" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I92" s="1">
-        <v>9373780.89</v>
+        <v>1426525.79</v>
       </c>
       <c r="J92" s="1">
-        <v>55.340704616706</v>
+        <v>23.54143149624</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>26312092.31</v>
+        <v>7486164.9</v>
       </c>
       <c r="N92" s="1">
-        <v>26312092.31</v>
+        <v>7486164.9</v>
       </c>
       <c r="O92" s="1">
-        <v>1.06</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
         <v>215</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>109929.0</v>
+        <v>438248.0</v>
       </c>
       <c r="D93" s="1">
-        <v>68.7</v>
+        <v>38.945</v>
       </c>
       <c r="E93" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583724</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>6059639.11</v>
+        <v>13150007.42</v>
       </c>
       <c r="I93" s="1">
-        <v>1492483.19</v>
+        <v>3917560.94</v>
       </c>
       <c r="J93" s="1">
-        <v>24.629902258321</v>
+        <v>29.79132113676</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>7552122.3</v>
+        <v>17067568.36</v>
       </c>
       <c r="N93" s="1">
-        <v>7552122.3</v>
+        <v>17067568.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.3</v>
+        <v>0.66</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>471969.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D94" s="1">
-        <v>41.07</v>
+        <v>149.3</v>
       </c>
       <c r="E94" s="1">
-        <v>30.0058583721</v>
+        <v>31.067426023</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14161834.97</v>
+        <v>7349310.3</v>
       </c>
       <c r="I94" s="1">
-        <v>5221931.86</v>
+        <v>27969097.7</v>
       </c>
       <c r="J94" s="1">
-        <v>36.87327151504</v>
+        <v>380.56765272246</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19383766.83</v>
+        <v>35318408.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19383766.83</v>
+        <v>35318408.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.78</v>
+        <v>1.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" t="s">
         <v>219</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>232687.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D95" s="1">
-        <v>127.95</v>
+        <v>85.88</v>
       </c>
       <c r="E95" s="1">
-        <v>29.2892572855</v>
+        <v>54.715396238</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>6815229.41</v>
+        <v>10335136.48</v>
       </c>
       <c r="I95" s="1">
-        <v>22957072.24</v>
+        <v>5886650.84</v>
       </c>
       <c r="J95" s="1">
-        <v>336.84958875067</v>
+        <v>56.957649774548</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>29772301.65</v>
+        <v>16221787.32</v>
       </c>
       <c r="N95" s="1">
-        <v>29772301.65</v>
+        <v>16221787.32</v>
       </c>
       <c r="O95" s="1">
-        <v>1.2</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>220</v>
+      </c>
+      <c r="B96" t="s">
         <v>221</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D96" s="1">
-        <v>79.38</v>
+        <v>649.5</v>
       </c>
       <c r="E96" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I96" s="1">
-        <v>4658872.34</v>
+        <v>-23310.94</v>
       </c>
       <c r="J96" s="1">
-        <v>45.077995331901</v>
+        <v>-1.0827082149261</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14994008.82</v>
+        <v>2129710.5</v>
       </c>
       <c r="N96" s="1">
-        <v>14994008.82</v>
+        <v>2129710.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s">
         <v>223</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>3279.0</v>
+        <v>338277.0</v>
       </c>
       <c r="D97" s="1">
-        <v>623.5</v>
+        <v>22.63</v>
       </c>
       <c r="E97" s="1">
-        <v>656.6091613297</v>
+        <v>22.2295461116</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2153021.44</v>
+        <v>7519744.17</v>
       </c>
       <c r="I97" s="1">
-        <v>-108564.94</v>
+        <v>135464.34</v>
       </c>
       <c r="J97" s="1">
-        <v>-5.0424458383471</v>
+        <v>1.8014487851919</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2044456.5</v>
+        <v>7655208.51</v>
       </c>
       <c r="N97" s="1">
-        <v>2044456.5</v>
+        <v>7655208.51</v>
       </c>
       <c r="O97" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
         <v>225</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>302046.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D98" s="1">
-        <v>22.78</v>
+        <v>317.4</v>
       </c>
       <c r="E98" s="1">
-        <v>22.217196586</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H98" s="1">
-        <v>6710615.36</v>
+        <v>10571776.95</v>
       </c>
       <c r="I98" s="1">
-        <v>169992.52</v>
+        <v>30781.69</v>
       </c>
       <c r="J98" s="1">
-        <v>2.5331882529473</v>
+        <v>0.29116855326767</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6880607.88</v>
+        <v>10602558.64</v>
       </c>
       <c r="N98" s="1">
-        <v>6880607.88</v>
+        <v>10602558.64</v>
       </c>
       <c r="O98" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
         <v>227</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>29134.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D99" s="1">
-        <v>318.4</v>
+        <v>297.0</v>
       </c>
       <c r="E99" s="1">
-        <v>315.3562064941</v>
+        <v>164.549703246</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>10078824.51</v>
+        <v>28656495.37</v>
       </c>
       <c r="I99" s="1">
-        <v>32648.78</v>
+        <v>23066351.63</v>
       </c>
       <c r="J99" s="1">
-        <v>0.3239344029416</v>
+        <v>80.492577100505</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10111473.29</v>
+        <v>51722847.0</v>
       </c>
       <c r="N99" s="1">
-        <v>10111473.29</v>
+        <v>51722847.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>1.99</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
         <v>229</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D100" s="1">
-        <v>273.0</v>
+        <v>4.234</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>7543443.42</v>
       </c>
       <c r="I100" s="1">
-        <v>18886727.63</v>
+        <v>6096667.02</v>
       </c>
       <c r="J100" s="1">
-        <v>65.907318344909</v>
+        <v>80.820743002272</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>47543223.0</v>
+        <v>13640110.44</v>
       </c>
       <c r="N100" s="1">
-        <v>47543223.0</v>
+        <v>13640110.44</v>
       </c>
       <c r="O100" s="1">
-        <v>1.92</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
         <v>231</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>3221566.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.606</v>
+        <v>74.16</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455154</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7543443.42</v>
+        <v>53814781.03</v>
       </c>
       <c r="I101" s="1">
-        <v>7295089.58</v>
+        <v>-10670421.19</v>
       </c>
       <c r="J101" s="1">
-        <v>96.707686050358</v>
+        <v>-19.828049070852</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14838533.0</v>
+        <v>43144359.84</v>
       </c>
       <c r="N101" s="1">
-        <v>14838533.0</v>
+        <v>43144359.84</v>
       </c>
       <c r="O101" s="1">
-        <v>0.6</v>
+        <v>1.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s">
         <v>233</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D102" s="1">
-        <v>79.82</v>
+        <v>167.9</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>35493364.1</v>
       </c>
       <c r="I102" s="1">
-        <v>-7415772.08</v>
+        <v>38248315.9</v>
       </c>
       <c r="J102" s="1">
-        <v>-13.907233903512</v>
+        <v>107.76187850844</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>45907355.52</v>
+        <v>73741680.0</v>
       </c>
       <c r="N102" s="1">
-        <v>45907355.52</v>
+        <v>73741680.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.85</v>
+        <v>2.84</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
         <v>235</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>439200.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D103" s="1">
-        <v>145.5</v>
+        <v>261.2</v>
       </c>
       <c r="E103" s="1">
-        <v>80.8136705373</v>
+        <v>290.484279553</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H103" s="1">
-        <v>35493364.1</v>
+        <v>3159368.29</v>
       </c>
       <c r="I103" s="1">
-        <v>28410235.9</v>
+        <v>-245626.67</v>
       </c>
       <c r="J103" s="1">
-        <v>80.043795848588</v>
+        <v>-7.7745500826053</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>63903600.0</v>
+        <v>2913741.62</v>
       </c>
       <c r="N103" s="1">
-        <v>63903600.0</v>
+        <v>2913741.62</v>
       </c>
       <c r="O103" s="1">
-        <v>2.58</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
         <v>237</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D104" s="1">
-        <v>273.4</v>
+        <v>276.2</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>16287489.27</v>
       </c>
       <c r="I104" s="1">
-        <v>-119007.71</v>
+        <v>43145779.13</v>
       </c>
       <c r="J104" s="1">
-        <v>-3.7668197904208</v>
+        <v>264.90135106011</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3040360.58</v>
+        <v>59433268.4</v>
       </c>
       <c r="N104" s="1">
-        <v>3040360.58</v>
+        <v>59433268.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>2.29</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
         <v>239</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>215182.0</v>
+        <v>272762.0</v>
       </c>
       <c r="D105" s="1">
-        <v>268.6</v>
+        <v>160.0</v>
       </c>
       <c r="E105" s="1">
-        <v>75.6916901507</v>
+        <v>81.4996660825</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>16287489.27</v>
+        <v>22230011.92</v>
       </c>
       <c r="I105" s="1">
-        <v>41510395.93</v>
+        <v>21411908.08</v>
       </c>
       <c r="J105" s="1">
-        <v>254.8606187355</v>
+        <v>96.319822756082</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>57797885.2</v>
+        <v>43641920.0</v>
       </c>
       <c r="N105" s="1">
-        <v>57797885.2</v>
+        <v>43641920.0</v>
       </c>
       <c r="O105" s="1">
-        <v>2.33</v>
+        <v>1.68</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>240</v>
+      </c>
+      <c r="B106" t="s">
         <v>241</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>258489.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D106" s="1">
-        <v>180.58</v>
+        <v>272.65</v>
       </c>
       <c r="E106" s="1">
-        <v>76.0454849529</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19656921.36</v>
+        <v>28689983.28</v>
       </c>
       <c r="I106" s="1">
-        <v>27021022.26</v>
+        <v>54568601.92</v>
       </c>
       <c r="J106" s="1">
-        <v>137.46314473733</v>
+        <v>190.20088435548</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>46677943.62</v>
+        <v>83258585.2</v>
       </c>
       <c r="N106" s="1">
-        <v>46677943.62</v>
+        <v>83258585.2</v>
       </c>
       <c r="O106" s="1">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>242</v>
+      </c>
+      <c r="B107" t="s">
         <v>243</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>305368.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D107" s="1">
-        <v>252.55</v>
+        <v>20.82</v>
       </c>
       <c r="E107" s="1">
-        <v>93.9521602787</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>28689983.28</v>
+        <v>7974330.59</v>
       </c>
       <c r="I107" s="1">
-        <v>48430705.12</v>
+        <v>-531555.35</v>
       </c>
       <c r="J107" s="1">
-        <v>168.8070175829</v>
+        <v>-6.6658303665838</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>77120688.4</v>
+        <v>7442775.24</v>
       </c>
       <c r="N107" s="1">
-        <v>77120688.4</v>
+        <v>7442775.24</v>
       </c>
       <c r="O107" s="1">
-        <v>3.11</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
         <v>245</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>357482.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D108" s="1">
-        <v>19.32</v>
+        <v>10.95</v>
       </c>
       <c r="E108" s="1">
-        <v>22.3069429789</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H108" s="1">
-        <v>7974330.59</v>
+        <v>4352991.98</v>
       </c>
       <c r="I108" s="1">
-        <v>-1067778.35</v>
+        <v>-504539.72</v>
       </c>
       <c r="J108" s="1">
-        <v>-13.390194173026</v>
+        <v>-11.590642076028</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6906552.24</v>
+        <v>3848452.26</v>
       </c>
       <c r="N108" s="1">
-        <v>6906552.24</v>
+        <v>3848452.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" t="s">
         <v>247</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>303852.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D109" s="1">
-        <v>11.37</v>
+        <v>70.82</v>
       </c>
       <c r="E109" s="1">
-        <v>12.5240896555</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4352991.98</v>
+        <v>13616714.54</v>
       </c>
       <c r="I109" s="1">
-        <v>-350910.03</v>
+        <v>7115203.08</v>
       </c>
       <c r="J109" s="1">
-        <v>-8.0613525504359</v>
+        <v>52.253449678325</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>4002081.95</v>
+        <v>20731917.62</v>
       </c>
       <c r="N109" s="1">
-        <v>4002081.95</v>
+        <v>20731917.62</v>
       </c>
       <c r="O109" s="1">
-        <v>0.16</v>
+        <v>0.8</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
         <v>249</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>695349.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>94.4</v>
+      </c>
+      <c r="E110" s="1">
+        <v>59.7352610847</v>
+      </c>
+      <c r="F110" t="s">
         <v>250</v>
       </c>
-      <c r="C110" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G110">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H110" s="1">
-        <v>13616714.54</v>
+        <v>3783798.37</v>
       </c>
       <c r="I110" s="1">
-        <v>6418479.5</v>
+        <v>2275048.91</v>
       </c>
       <c r="J110" s="1">
-        <v>47.136770629547</v>
+        <v>60.126060839759</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20035194.04</v>
+        <v>6058847.28</v>
       </c>
       <c r="N110" s="1">
-        <v>20035194.04</v>
+        <v>6058847.28</v>
       </c>
       <c r="O110" s="1">
-        <v>0.81</v>
+        <v>0.23</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>695349.0</v>
+        <v>239994.0</v>
       </c>
       <c r="D111" s="1">
-        <v>82.44</v>
+        <v>59.3</v>
       </c>
       <c r="E111" s="1">
-        <v>59.7352610847</v>
+        <v>25.5081878714</v>
       </c>
       <c r="F111" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G111">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3783798.37</v>
+        <v>6121812.04</v>
       </c>
       <c r="I111" s="1">
-        <v>1498160.51</v>
+        <v>8109832.16</v>
       </c>
       <c r="J111" s="1">
-        <v>39.594089417613</v>
+        <v>132.47437371501</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5281958.88</v>
+        <v>14231644.2</v>
       </c>
       <c r="N111" s="1">
-        <v>5281958.88</v>
+        <v>14231644.2</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>215998.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D112" s="1">
-        <v>45.995</v>
+        <v>67.65</v>
       </c>
       <c r="E112" s="1">
-        <v>22.2325999778</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4802197.13</v>
+        <v>5186610.66</v>
       </c>
       <c r="I112" s="1">
-        <v>5132630.88</v>
+        <v>-1065440.31</v>
       </c>
       <c r="J112" s="1">
-        <v>106.88088683273</v>
+        <v>-20.542130108528</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9934828.01</v>
+        <v>4121170.35</v>
       </c>
       <c r="N112" s="1">
-        <v>9934828.01</v>
+        <v>4121170.35</v>
       </c>
       <c r="O112" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>60919.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D113" s="1">
-        <v>56.35</v>
+        <v>35.48</v>
       </c>
       <c r="E113" s="1">
-        <v>85.1394582971</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5186610.66</v>
+        <v>3226903.87</v>
       </c>
       <c r="I113" s="1">
-        <v>-1753825.01</v>
+        <v>2139126.81</v>
       </c>
       <c r="J113" s="1">
-        <v>-33.814472012056</v>
+        <v>66.290379142903</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3432785.65</v>
+        <v>5366030.68</v>
       </c>
       <c r="N113" s="1">
-        <v>3432785.65</v>
+        <v>5366030.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
-        <v>151241.0</v>
+        <v>58266.0</v>
       </c>
       <c r="D114" s="1">
-        <v>40.3</v>
+        <v>72.35</v>
       </c>
       <c r="E114" s="1">
-        <v>21.3361712102</v>
+        <v>73.1329655374</v>
       </c>
       <c r="F114" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H114" s="1">
-        <v>3226903.87</v>
+        <v>4635498.11</v>
       </c>
       <c r="I114" s="1">
-        <v>2868108.43</v>
+        <v>-26078.07</v>
       </c>
       <c r="J114" s="1">
-        <v>88.88112399828</v>
+        <v>-0.56257319884874</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6095012.3</v>
+        <v>4609420.04</v>
       </c>
       <c r="N114" s="1">
-        <v>6095012.3</v>
+        <v>4609420.04</v>
       </c>
       <c r="O114" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>38052.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73.9</v>
+        <v>4.359</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3178001156</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F115" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G115">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H115" s="1">
-        <v>3109562.43</v>
+        <v>3598689.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-44331.56</v>
+        <v>-168806.59</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.4256526761548</v>
+        <v>-4.6907789449624</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3065230.87</v>
+        <v>3429883.35</v>
       </c>
       <c r="N115" s="1">
-        <v>3065230.87</v>
+        <v>3429883.35</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.8205</v>
+        <v>230.0</v>
       </c>
       <c r="E116" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G116">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I116" s="1">
-        <v>200037.17</v>
+        <v>-596613.12</v>
       </c>
       <c r="J116" s="1">
-        <v>5.5586108649305</v>
+        <v>-11.341758032537</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3798727.11</v>
+        <v>4663710.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3798727.11</v>
+        <v>4663710.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D117" s="1">
-        <v>233.9</v>
+        <v>76.38</v>
       </c>
       <c r="E117" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I117" s="1">
-        <v>-517532.82</v>
+        <v>18163766.55</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.8384226252626</v>
+        <v>69.608330324959</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4742790.3</v>
+        <v>44258009.1</v>
       </c>
       <c r="N117" s="1">
-        <v>4742790.3</v>
+        <v>44258009.1</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>1.7</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>579445.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D118" s="1">
-        <v>79.29</v>
+        <v>387.6</v>
       </c>
       <c r="E118" s="1">
-        <v>45.0331654428</v>
+        <v>381.608</v>
       </c>
       <c r="F118" t="s">
-        <v>8</v>
+        <v>250</v>
       </c>
       <c r="G118">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H118" s="1">
-        <v>26094242.55</v>
+        <v>1249934.09</v>
       </c>
       <c r="I118" s="1">
-        <v>19849951.5</v>
+        <v>18524.91</v>
       </c>
       <c r="J118" s="1">
-        <v>76.070234504661</v>
+        <v>1.4820709466369</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>45944194.05</v>
+        <v>1268459.0</v>
       </c>
       <c r="N118" s="1">
-        <v>45944194.05</v>
+        <v>1268459.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.85</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
         <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>231.2</v>
+        <v>254.2</v>
       </c>
       <c r="E119" s="1">
         <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>3535191.17</v>
+        <v>5533799.17</v>
       </c>
       <c r="J119" s="1">
-        <v>21.354008716518</v>
+        <v>33.426423078455</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>20090355.2</v>
+        <v>22088963.2</v>
       </c>
       <c r="N119" s="1">
-        <v>20090355.2</v>
+        <v>22088963.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>146145.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D120" s="1">
-        <v>17.18</v>
+        <v>25.34</v>
       </c>
       <c r="E120" s="1">
-        <v>17.0923922816</v>
+        <v>17.749247995</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2497967.67</v>
+        <v>3268719.26</v>
       </c>
       <c r="I120" s="1">
-        <v>12803.43</v>
+        <v>1397920.48</v>
       </c>
       <c r="J120" s="1">
-        <v>0.51255387144382</v>
+        <v>42.766611899243</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2510771.1</v>
+        <v>4666639.74</v>
       </c>
       <c r="N120" s="1">
-        <v>2510771.1</v>
+        <v>4666639.74</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>109393.0</v>
+        <v>148942.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.1</v>
+        <v>98.38</v>
       </c>
       <c r="E121" s="1">
-        <v>84.5130175605</v>
+        <v>88.447387238</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9245132.53</v>
+        <v>13173530.75</v>
       </c>
       <c r="I121" s="1">
-        <v>2033285.77</v>
+        <v>1479383.21</v>
       </c>
       <c r="J121" s="1">
-        <v>21.993040807172</v>
+        <v>11.229967410218</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>11278418.3</v>
+        <v>14652913.96</v>
       </c>
       <c r="N121" s="1">
-        <v>11278418.3</v>
+        <v>14652913.96</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
         <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>65.62</v>
+        <v>73.72</v>
       </c>
       <c r="E122" s="1">
         <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>47328374.96</v>
+        <v>55165667.66</v>
       </c>
       <c r="J122" s="1">
-        <v>292.81251579072</v>
+        <v>341.30049777647</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>63491746.54</v>
+        <v>71329039.24</v>
       </c>
       <c r="N122" s="1">
-        <v>63491746.54</v>
+        <v>71329039.24</v>
       </c>
       <c r="O122" s="1">
-        <v>2.56</v>
+        <v>2.74</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
         <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>49.925</v>
+        <v>47.875</v>
       </c>
       <c r="E123" s="1">
         <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>701307.87</v>
+        <v>283800.77</v>
       </c>
       <c r="J123" s="1">
-        <v>7.4082984738755</v>
+        <v>2.99794270279</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>10167825.35</v>
+        <v>9750318.25</v>
       </c>
       <c r="N123" s="1">
-        <v>10167825.35</v>
+        <v>9750318.25</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
         <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>25.65</v>
+        <v>24.08</v>
       </c>
       <c r="E124" s="1">
         <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>4468656.2</v>
+        <v>3787207.12</v>
       </c>
       <c r="J124" s="1">
-        <v>67.050906371728</v>
+        <v>56.82595810648</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>11133228.6</v>
+        <v>10451779.52</v>
       </c>
       <c r="N124" s="1">
-        <v>11133228.6</v>
+        <v>10451779.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>168171.0</v>
+        <v>143032.0</v>
       </c>
       <c r="D125" s="1">
-        <v>128.5</v>
+        <v>123.35</v>
       </c>
       <c r="E125" s="1">
-        <v>95.7333994565</v>
+        <v>95.7333994491</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>16099581.52</v>
+        <v>13692939.59</v>
       </c>
       <c r="I125" s="1">
-        <v>5510391.98</v>
+        <v>3950057.61</v>
       </c>
       <c r="J125" s="1">
-        <v>34.226926787846</v>
+        <v>28.847404051098</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>21609973.5</v>
+        <v>17642997.2</v>
       </c>
       <c r="N125" s="1">
-        <v>21609973.5</v>
+        <v>17642997.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.87</v>
+        <v>0.68</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>234476.0</v>
+        <v>290065.0</v>
       </c>
       <c r="D126" s="1">
-        <v>22.91</v>
+        <v>33.34</v>
       </c>
       <c r="E126" s="1">
-        <v>49.0180555366</v>
+        <v>24.618059435</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>11493557.59</v>
+        <v>7140837.41</v>
       </c>
       <c r="I126" s="1">
-        <v>-6121712.43</v>
+        <v>2529929.69</v>
       </c>
       <c r="J126" s="1">
-        <v>-53.262119949059</v>
+        <v>35.429033665675</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5371845.16</v>
+        <v>9670767.1</v>
       </c>
       <c r="N126" s="1">
-        <v>5371845.16</v>
+        <v>9670767.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>268022.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D127" s="1">
-        <v>35.75</v>
+        <v>64.04</v>
       </c>
       <c r="E127" s="1">
-        <v>23.6258324317</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>6332242.86</v>
+        <v>16048802.68</v>
       </c>
       <c r="I127" s="1">
-        <v>3249543.64</v>
+        <v>-2491470.64</v>
       </c>
       <c r="J127" s="1">
-        <v>51.317419622784</v>
+        <v>-15.524339663699</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>9581786.5</v>
+        <v>13557332.04</v>
       </c>
       <c r="N127" s="1">
-        <v>9581786.5</v>
+        <v>13557332.04</v>
       </c>
       <c r="O127" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>204604.0</v>
+        <v>796.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.42</v>
+        <v>6027.0</v>
       </c>
       <c r="E128" s="1">
-        <v>76.0764845751</v>
+        <v>5837.349246231</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>15565553.05</v>
+        <v>0.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-1975755.37</v>
+        <v>1509620.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-12.693126698765</v>
+        <v>0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>13589797.68</v>
+        <v>1509620.0</v>
       </c>
       <c r="N128" s="1">
-        <v>13589797.68</v>
+        <v>1509620.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.55</v>
+        <v>0.06</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P129">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>