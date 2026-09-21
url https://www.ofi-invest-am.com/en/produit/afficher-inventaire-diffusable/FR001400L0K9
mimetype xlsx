--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -229,74 +229,74 @@
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
@@ -352,116 +352,113 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0014000MR3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
-    <t>CH0030170408</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
@@ -550,80 +547,80 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0031274896</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -766,83 +763,68 @@
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>BE0974464977</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
-    <t>GB00BLGZ9862</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>SE0000114837</t>
   </si>
   <si>
     <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -859,66 +841,72 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
+  </si>
+  <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1227,6640 +1215,6540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6404690.0898</v>
+      </c>
+      <c r="C2">
+        <v>280.73</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1798018141.32</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1798018141.32</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3219.755</v>
+      </c>
+      <c r="C3">
+        <v>270809.52</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>871940333.24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>871940333.24</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>77973.0</v>
+      </c>
+      <c r="C4">
+        <v>274.79</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>21426269.02</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>21426269.02</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>153252.0</v>
+      </c>
+      <c r="C5">
+        <v>142.04</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>21769356.13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>21769356.13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:Z126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="N126" sqref="N126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>229587.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>87.1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.759836489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.93</v>
+      </c>
+      <c r="G2" s="1">
+        <v>15104211.55</v>
+      </c>
+      <c r="H2" s="1">
+        <v>6480361.5</v>
+      </c>
+      <c r="I2" s="1">
+        <v>42.904334850898</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>21584573.05</v>
+      </c>
+      <c r="M2" s="1">
+        <v>21584573.05</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>143800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>130.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>119.4640922114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>17178936.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1586963.54</v>
+      </c>
+      <c r="I3" s="1">
+        <v>9.2378450999871</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>18765900.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>18765900.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>145391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>174.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>204.197030559</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>29688410.47</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-4259524.57</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-14.347432222093</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>25428885.9</v>
+      </c>
+      <c r="M4" s="1">
+        <v>25428885.9</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>875.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1653.8514907407</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1786159.61</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-840295.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-47.044822047006</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>945864.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>945864.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>26.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>5882370.52</v>
+      </c>
+      <c r="I6" s="1">
+        <v>48.531853579383</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>18003009.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>18003009.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1302111.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.665</v>
+      </c>
+      <c r="D7" s="1">
+        <v>9.3165326074</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>12131159.59</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1755854.23</v>
+      </c>
+      <c r="I7" s="1">
+        <v>14.473919141641</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>13887013.82</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13887013.82</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>203746.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>189.42</v>
+      </c>
+      <c r="D8" s="1">
+        <v>130.7855969197</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>26647042.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>11946525.09</v>
+      </c>
+      <c r="I8" s="1">
+        <v>44.83246203044</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>38593567.32</v>
+      </c>
+      <c r="M8" s="1">
+        <v>38593567.32</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>58.58</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-962099.5</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-9.4034645970555</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9269230.56</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9269230.56</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>400.4</v>
+      </c>
+      <c r="D10" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>31795072.56</v>
+      </c>
+      <c r="I10" s="1">
+        <v>76.081439573194</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>73585912.4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>73585912.4</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>51.58</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-5165686.57</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-22.82655911742</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>17464472.2</v>
+      </c>
+      <c r="M11" s="1">
+        <v>17464472.2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>430626.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>69.98</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.3624597679</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>25563018.6</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4572188.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>17.885950605223</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>30135207.48</v>
+      </c>
+      <c r="M12" s="1">
+        <v>30135207.48</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20012.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>773.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>685.8813861683</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>13725858.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1759427.3</v>
+      </c>
+      <c r="I13" s="1">
+        <v>12.818340839203</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>15485285.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>15485285.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1657.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>234214392.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>679.0767640663</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>268704513.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>268704513.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-13292.45</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-0.14141186402076</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>9386520.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>9386520.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H16" s="1">
+        <v>17345030.19</v>
+      </c>
+      <c r="I16" s="1">
+        <v>99.707247384594</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>34740987.5</v>
+      </c>
+      <c r="M16" s="1">
+        <v>34740987.5</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.34</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H17" s="1">
+        <v>44857323.76</v>
+      </c>
+      <c r="I17" s="1">
+        <v>188.01989658904</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>68715077.42</v>
+      </c>
+      <c r="M17" s="1">
+        <v>68715077.42</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.53</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.0345</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4654430.32</v>
+      </c>
+      <c r="I18" s="1">
+        <v>101.24196968084</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9251763.16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9251763.16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5072239.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.802</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.2858859766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>26811277.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>33051287.68</v>
+      </c>
+      <c r="I19" s="1">
+        <v>123.27382869529</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>59862564.68</v>
+      </c>
+      <c r="M19" s="1">
+        <v>59862564.68</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>171.2</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4772025.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>60.25371738392</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12691912.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12691912.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>309.8</v>
+      </c>
+      <c r="D21" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>10685761.41</v>
+      </c>
+      <c r="I21" s="1">
+        <v>74.392414738265</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>25049808.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>25049808.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>59.98</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6607554.05</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-25.648822533638</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19154073.18</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19154073.18</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>457891.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D23" s="1">
+        <v>57.0580427656</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26126364.26</v>
+      </c>
+      <c r="H23" s="1">
+        <v>20386203.52</v>
+      </c>
+      <c r="I23" s="1">
+        <v>78.029240184834</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>46512567.78</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46512567.78</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.8</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7017780.3</v>
+      </c>
+      <c r="I24" s="1">
+        <v>114.96593744887</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>13122006.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>13122006.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>53.9</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-94611.95</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.7932267557678</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5181460.9</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5181460.9</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>26.01</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1287990.13</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-9.2258367236711</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>12672696.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>12672696.24</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.645</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6973631.57</v>
+      </c>
+      <c r="I27" s="1">
+        <v>241.53255501457</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9860874.48</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9860874.48</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>18207.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.52</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.3156961608</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1717205.88</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-87315.24</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-5.0847275225962</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1629890.64</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1629890.64</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>142692.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>45.42</v>
+      </c>
+      <c r="D29" s="1">
+        <v>41.8530775376</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29">
+        <v>0.87</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6557910.45</v>
+      </c>
+      <c r="H29" s="1">
+        <v>918235.17</v>
+      </c>
+      <c r="I29" s="1">
+        <v>14.001947373344</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>7476145.62</v>
+      </c>
+      <c r="M29" s="1">
+        <v>7476145.62</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>312677.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>38.37</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.5301145271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3605201.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8392214.87</v>
+      </c>
+      <c r="I30" s="1">
+        <v>232.78073612981</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11997416.49</v>
+      </c>
+      <c r="M30" s="1">
+        <v>11997416.49</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>251187.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>78.26</v>
+      </c>
+      <c r="D31" s="1">
+        <v>47.8803840565</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7630964.59</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.448981335763</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19657894.62</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19657894.62</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>32613.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>183.65</v>
+      </c>
+      <c r="D32" s="1">
+        <v>169.9207733113</v>
+      </c>
+      <c r="E32" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...73 lines deleted...]
-      <c r="O3" s="1">
+      <c r="F32">
+        <v>0.93</v>
+      </c>
+      <c r="G32" s="1">
+        <v>5943091.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>521777.34</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.7795613985859</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>6464868.53</v>
+      </c>
+      <c r="M32" s="1">
+        <v>6464868.53</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33">
+        <v>0.87</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-276741.11</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.7815153403833</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2874663.85</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2874663.85</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>41.45</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>701836.89</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11.555650326592</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6775375.55</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6775375.55</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>65.06</v>
+      </c>
+      <c r="D35" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2332236.57</v>
+      </c>
+      <c r="I35" s="1">
+        <v>27.66958181661</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>10761119.18</v>
+      </c>
+      <c r="M35" s="1">
+        <v>10761119.18</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-875163.5</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-10.169731318832</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>781786.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.6</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.0780976124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>23514635.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-2719128.02</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-11.563555837911</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>20795507.6</v>
+      </c>
+      <c r="M37" s="1">
+        <v>20795507.6</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>18.025</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>8928443.69</v>
+      </c>
+      <c r="I38" s="1">
+        <v>44.806318477384</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>28855195.08</v>
+      </c>
+      <c r="M38" s="1">
+        <v>28855195.08</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>111798.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>130.85</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.0729509472</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9958177.77</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4670590.53</v>
+      </c>
+      <c r="I39" s="1">
+        <v>46.90206017481</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>14628768.3</v>
+      </c>
+      <c r="M39" s="1">
+        <v>14628768.3</v>
+      </c>
+      <c r="N39" s="1">
         <v>0.54</v>
       </c>
-      <c r="P3">
-[...146 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9.939</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>19114296.32</v>
+      </c>
+      <c r="I40" s="1">
+        <v>47.648363979261</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>59229621.85</v>
+      </c>
+      <c r="M40" s="1">
+        <v>59229621.85</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>26.83</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16471610.16</v>
+      </c>
+      <c r="I41" s="1">
+        <v>43.318727031627</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>54495834.99</v>
+      </c>
+      <c r="M41" s="1">
+        <v>54495834.99</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>277.2</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>10.99</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>89626.78</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.6573563981256</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5497442.51</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5497442.51</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>137081.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>116.9</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.3458089743</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>13481341.84</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2543427.06</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18.866275257953</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>16024768.9</v>
+      </c>
+      <c r="M43" s="1">
+        <v>16024768.9</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>106215.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>173.55</v>
+      </c>
+      <c r="D44" s="1">
+        <v>142.0915744481</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>3341356.67</v>
+      </c>
+      <c r="I44" s="1">
+        <v>22.139543230586</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>18433613.25</v>
+      </c>
+      <c r="M44" s="1">
+        <v>18433613.25</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>16.08</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-2230649.91</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.462577681459</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>13192948.56</v>
+      </c>
+      <c r="M45" s="1">
+        <v>13192948.56</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>307.5</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1550309.16</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-9.6606289880658</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>14497395.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>14497395.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>40.7</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-193773.84</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-2.3703448933567</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>7981147.9</v>
+      </c>
+      <c r="M47" s="1">
+        <v>7981147.9</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>147017.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>39.61</v>
+      </c>
+      <c r="D48" s="1">
+        <v>36.8091886653</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5411576.49</v>
+      </c>
+      <c r="H48" s="1">
+        <v>411766.88</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7.6090004596794</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5823343.37</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5823343.37</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>18.52</v>
+      </c>
+      <c r="D49" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2444050.29</v>
+      </c>
+      <c r="I49" s="1">
+        <v>21.279940897452</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>13929280.92</v>
+      </c>
+      <c r="M49" s="1">
+        <v>13929280.92</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D50" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1469884.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>41.0839263601</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>5047646.4</v>
+      </c>
+      <c r="M50" s="1">
+        <v>5047646.4</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D51" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5435124.74</v>
+      </c>
+      <c r="I51" s="1">
+        <v>53.405131122501</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>15612283.05</v>
+      </c>
+      <c r="M51" s="1">
+        <v>15612283.05</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>42.54</v>
+      </c>
+      <c r="D52" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>16053970.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>70.209298595966</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>38919846.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>38919846.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>21.94</v>
+      </c>
+      <c r="D53" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1361772.99</v>
+      </c>
+      <c r="I53" s="1">
+        <v>29.391905776099</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>5994929.48</v>
+      </c>
+      <c r="M53" s="1">
+        <v>5994929.48</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>184.9</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6308009.19</v>
+      </c>
+      <c r="I54" s="1">
+        <v>81.979127944294</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>14002661.9</v>
+      </c>
+      <c r="M54" s="1">
+        <v>14002661.9</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>69.94</v>
+      </c>
+      <c r="D55" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>187023.86</v>
+      </c>
+      <c r="I55" s="1">
+        <v>3.0552693117101</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6308378.18</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6308378.18</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>70.28</v>
+      </c>
+      <c r="D56" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-570764.82</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-6.116480811386</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>8760823.68</v>
+      </c>
+      <c r="M56" s="1">
+        <v>8760823.68</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1721.5</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-1720762.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-6.8928503775098</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>23243693.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>23243693.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>55.6</v>
+      </c>
+      <c r="D58" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H58" s="1">
+        <v>264154.17</v>
+      </c>
+      <c r="I58" s="1">
+        <v>8.0617868172307</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3540774.8</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3540774.8</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>20.83</v>
+      </c>
+      <c r="D59" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7385161.58</v>
+      </c>
+      <c r="I59" s="1">
+        <v>80.606592364753</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>16547143.7</v>
+      </c>
+      <c r="M59" s="1">
+        <v>16547143.7</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>55.74</v>
+      </c>
+      <c r="D60" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H60" s="1">
+        <v>12966553.21</v>
+      </c>
+      <c r="I60" s="1">
+        <v>77.281092762338</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>29744982.12</v>
+      </c>
+      <c r="M60" s="1">
+        <v>29744982.12</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>81.97</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>21197058.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>258.96388833639</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>29382392.41</v>
+      </c>
+      <c r="M61" s="1">
+        <v>29382392.41</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>27.96</v>
+      </c>
+      <c r="D62" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8724655.1</v>
+      </c>
+      <c r="I62" s="1">
+        <v>101.88435230958</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>17287947.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>17287947.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>6.178</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>25812032.29</v>
+      </c>
+      <c r="I63" s="1">
+        <v>88.258013840113</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>55058138.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>55058138.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D64" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1314492.84</v>
+      </c>
+      <c r="I64" s="1">
+        <v>30.041838075389</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>117464.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.9605123272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>8217841.62</v>
+      </c>
+      <c r="H65" s="1">
+        <v>5836725.98</v>
+      </c>
+      <c r="I65" s="1">
+        <v>71.02504830216</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>14054567.6</v>
+      </c>
+      <c r="M65" s="1">
+        <v>14054567.6</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.85</v>
+      </c>
+      <c r="D66" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-861911.25</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-36.204268292683</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1518778.35</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1518778.35</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>49.03</v>
+      </c>
+      <c r="D67" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-1677392.85</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-9.5738569251392</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>15843161.96</v>
+      </c>
+      <c r="M67" s="1">
+        <v>15843161.96</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>27.48</v>
+      </c>
+      <c r="D68" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1133017.38</v>
+      </c>
+      <c r="I68" s="1">
+        <v>26.677439289354</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5380116.84</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5380116.84</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>34.61</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1461740.37</v>
+      </c>
+      <c r="I69" s="1">
+        <v>10.089750835228</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>15949118.64</v>
+      </c>
+      <c r="M69" s="1">
+        <v>15949118.64</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>4.354</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H70" s="1">
+        <v>4353086.5</v>
+      </c>
+      <c r="I70" s="1">
+        <v>30.624186057336</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>18567624.29</v>
+      </c>
+      <c r="M70" s="1">
+        <v>18567624.29</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>313236.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>23.5</v>
+      </c>
+      <c r="D71" s="1">
+        <v>24.7108231812</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7740319.41</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-379273.41</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-4.8999710465437</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>7361046.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>7361046.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>164.16</v>
+      </c>
+      <c r="D72" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H72" s="1">
+        <v>25883539.47</v>
+      </c>
+      <c r="I72" s="1">
+        <v>236.0638510561</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>36848174.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>36848174.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="D73" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3842623.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-52.03207836114</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3542481.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3542481.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>151.5</v>
+      </c>
+      <c r="D74" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>890179.1</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.3379842262082</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>14935324.5</v>
+      </c>
+      <c r="M74" s="1">
+        <v>14935324.5</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>52.66</v>
+      </c>
+      <c r="D75" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>35719.44</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.38177543516375</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>9391858.34</v>
+      </c>
+      <c r="M75" s="1">
+        <v>9391858.34</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>87.2</v>
+      </c>
+      <c r="D76" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>0.93</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-75327.67</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.6265765724252</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4555728.21</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4555728.21</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>107321.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>380.1</v>
+      </c>
+      <c r="D77" s="1">
+        <v>199.3169066632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>21390889.74</v>
+      </c>
+      <c r="H77" s="1">
+        <v>19401822.36</v>
+      </c>
+      <c r="I77" s="1">
+        <v>90.701334053064</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>40792712.1</v>
+      </c>
+      <c r="M77" s="1">
+        <v>40792712.1</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>499.25</v>
+      </c>
+      <c r="D78" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H78" s="1">
+        <v>22925715.17</v>
+      </c>
+      <c r="I78" s="1">
+        <v>177.6641892581</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>35829674.75</v>
+      </c>
+      <c r="M78" s="1">
+        <v>35829674.75</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H79" s="1">
+        <v>210345.45</v>
+      </c>
+      <c r="I79" s="1">
+        <v>7.2778429314796</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3100562.4</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3100562.4</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>33.35</v>
+      </c>
+      <c r="D80" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>652385.4</v>
+      </c>
+      <c r="I80" s="1">
+        <v>5.9435860342901</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>11628678.1</v>
+      </c>
+      <c r="M80" s="1">
+        <v>11628678.1</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>52.84</v>
+      </c>
+      <c r="D81" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-57859.8</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.660685302618</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>8699683.28</v>
+      </c>
+      <c r="M81" s="1">
+        <v>8699683.28</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H82" s="1">
+        <v>10315110.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>128.01623936451</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>18372768.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>18372768.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>374458.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>15.505</v>
+      </c>
+      <c r="D83" s="1">
+        <v>13.1870293865</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>4937988.65</v>
+      </c>
+      <c r="H83" s="1">
+        <v>867982.64</v>
+      </c>
+      <c r="I83" s="1">
+        <v>17.577655631104</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5805971.29</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5805971.29</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>141.4</v>
+      </c>
+      <c r="D84" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84">
+        <v>0.87</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1261230.9</v>
+      </c>
+      <c r="I84" s="1">
+        <v>13.607243292603</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>10530050.99</v>
+      </c>
+      <c r="M84" s="1">
+        <v>10530050.99</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>74.88</v>
+      </c>
+      <c r="D85" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1592168.76</v>
+      </c>
+      <c r="I85" s="1">
+        <v>17.460974088797</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>10710610.56</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10710610.56</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1777637.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.9277589069</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>12315040.56</v>
+      </c>
+      <c r="H86" s="1">
+        <v>8634411.49</v>
+      </c>
+      <c r="I86" s="1">
+        <v>70.1127328646</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>20949452.05</v>
+      </c>
+      <c r="M86" s="1">
+        <v>20949452.05</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>16.505</v>
+      </c>
+      <c r="D87" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H87" s="1">
+        <v>6757754.5</v>
+      </c>
+      <c r="I87" s="1">
+        <v>64.188610938402</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>17285719.51</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17285719.51</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>42248.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1077.12</v>
+      </c>
+      <c r="D88" s="1">
+        <v>1075.3458132929</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>45431209.92</v>
+      </c>
+      <c r="H88" s="1">
+        <v>74955.84</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.16498754959859</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>45506165.76</v>
+      </c>
+      <c r="M88" s="1">
+        <v>45506165.76</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>29962.92</v>
+      </c>
+      <c r="D89" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>11390637.99</v>
+      </c>
+      <c r="I89" s="1">
+        <v>64.670044657763</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29004106.56</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29004106.56</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1480703.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>17.085</v>
+      </c>
+      <c r="D90" s="1">
+        <v>11.4393713121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>16938311.42</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8359499.34</v>
+      </c>
+      <c r="I90" s="1">
+        <v>49.352613331512</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>25297810.76</v>
+      </c>
+      <c r="M90" s="1">
+        <v>25297810.76</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>67.35</v>
+      </c>
+      <c r="D91" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1344079.04</v>
+      </c>
+      <c r="I91" s="1">
+        <v>22.180843043638</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>7403718.15</v>
+      </c>
+      <c r="M91" s="1">
+        <v>7403718.15</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>38.215</v>
+      </c>
+      <c r="D92" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3597639.9</v>
+      </c>
+      <c r="I92" s="1">
+        <v>27.358462889749</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>16747647.32</v>
+      </c>
+      <c r="M92" s="1">
+        <v>16747647.32</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>153.2</v>
+      </c>
+      <c r="D93" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>28891681.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>393.12099395232</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>36240992.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>36240992.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>89.88</v>
+      </c>
+      <c r="D94" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6642206.84</v>
+      </c>
+      <c r="I94" s="1">
+        <v>64.268206354639</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>16977343.32</v>
+      </c>
+      <c r="M94" s="1">
+        <v>16977343.32</v>
+      </c>
+      <c r="N94" s="1">
         <v>0.63</v>
       </c>
-      <c r="P6">
-[...446 lines deleted...]
-      <c r="O15" s="1">
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>664.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>24234.56</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1.1256069981356</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2177256.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2177256.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>21.55</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-229874.82</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.056950007915</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7289869.35</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7289869.35</v>
+      </c>
+      <c r="N96" s="1">
         <v>0.27</v>
       </c>
-      <c r="P15">
-[...346 lines deleted...]
-      <c r="O22" s="1">
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>319.8</v>
+      </c>
+      <c r="D97" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="F97">
+        <v>0.93</v>
+      </c>
+      <c r="G97" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-26264.51</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.24843988029846</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>10545512.44</v>
+      </c>
+      <c r="M97" s="1">
+        <v>10545512.44</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>329.4</v>
+      </c>
+      <c r="D98" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>28708844.03</v>
+      </c>
+      <c r="I98" s="1">
+        <v>100.18267642056</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>57365339.4</v>
+      </c>
+      <c r="M98" s="1">
+        <v>57365339.4</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3221566.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4.487</v>
+      </c>
+      <c r="D99" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>7543443.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>6911723.22</v>
+      </c>
+      <c r="I99" s="1">
+        <v>91.625572502803</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14455166.64</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14455166.64</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>74.14</v>
+      </c>
+      <c r="D100" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-10682056.67</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-19.849670416842</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>43132724.36</v>
+      </c>
+      <c r="M100" s="1">
+        <v>43132724.36</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>439200.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>134.14</v>
+      </c>
+      <c r="D101" s="1">
+        <v>80.8136705373</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>35493364.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>23420923.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>65.986768213949</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>58914288.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>58914288.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>269.2</v>
+      </c>
+      <c r="D102" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102">
+        <v>0.93</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-194957.47</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-6.1707737783239</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>2964410.82</v>
+      </c>
+      <c r="M102" s="1">
+        <v>2964410.82</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>289.25</v>
+      </c>
+      <c r="D103" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H103" s="1">
+        <v>45953904.23</v>
+      </c>
+      <c r="I103" s="1">
+        <v>282.14234538065</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>62241393.5</v>
+      </c>
+      <c r="M103" s="1">
+        <v>62241393.5</v>
+      </c>
+      <c r="N103" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>272762.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>168.92</v>
+      </c>
+      <c r="D104" s="1">
+        <v>81.4996660825</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>22230011.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>23844945.12</v>
+      </c>
+      <c r="I104" s="1">
+        <v>107.26465287473</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>46074957.04</v>
+      </c>
+      <c r="M104" s="1">
+        <v>46074957.04</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>274.5</v>
+      </c>
+      <c r="D105" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H105" s="1">
+        <v>46100182.66</v>
+      </c>
+      <c r="I105" s="1">
+        <v>192.16997165388</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>70089457.5</v>
+      </c>
+      <c r="M105" s="1">
+        <v>70089457.5</v>
+      </c>
+      <c r="N105" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.78</v>
+      </c>
+      <c r="D106" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-545854.63</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-6.8451467347556</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>7428475.96</v>
+      </c>
+      <c r="M106" s="1">
+        <v>7428475.96</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>11.25</v>
+      </c>
+      <c r="D107" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E107" t="s">
+        <v>87</v>
+      </c>
+      <c r="F107">
+        <v>0.87</v>
+      </c>
+      <c r="G107" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-409820.91</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-9.4146948095227</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3943171.07</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3943171.07</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>292741.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>77.67</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.5145454173</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13616714.54</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9120478.93</v>
+      </c>
+      <c r="I108" s="1">
+        <v>66.980025932159</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>22737193.47</v>
+      </c>
+      <c r="M108" s="1">
+        <v>22737193.47</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>94.48</v>
+      </c>
+      <c r="D109" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109">
+        <v>10.99</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1168753.65</v>
+      </c>
+      <c r="I109" s="1">
+        <v>58.057341598024</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3181855.9</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3181855.9</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>68.03</v>
+      </c>
+      <c r="D110" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10251814.57</v>
+      </c>
+      <c r="I110" s="1">
+        <v>100.15551574364</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>20487710.71</v>
+      </c>
+      <c r="M110" s="1">
+        <v>20487710.71</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>35.66</v>
+      </c>
+      <c r="D111" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2166350.19</v>
+      </c>
+      <c r="I111" s="1">
+        <v>67.134016917585</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>5393254.06</v>
+      </c>
+      <c r="M111" s="1">
+        <v>5393254.06</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>65.2</v>
+      </c>
+      <c r="D112" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>0.93</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-534960.36</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-11.540515114135</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4100537.75</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4100537.75</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>232.4</v>
+      </c>
+      <c r="D113" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-547948.32</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-10.416628551137</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4712374.8</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4712374.8</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>579445.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>71.07</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45.0331654428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>26094242.55</v>
+      </c>
+      <c r="H114" s="1">
+        <v>15086913.6</v>
+      </c>
+      <c r="I114" s="1">
+        <v>57.817020636225</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>41181156.15</v>
+      </c>
+      <c r="M114" s="1">
+        <v>41181156.15</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>420.2</v>
+      </c>
+      <c r="D115" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115">
+        <v>10.99</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H115" s="1">
+        <v>106296.32</v>
+      </c>
+      <c r="I115" s="1">
+        <v>8.5041540070325</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1356230.41</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1356230.41</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>249.7</v>
+      </c>
+      <c r="D116" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>5142767.17</v>
+      </c>
+      <c r="I116" s="1">
+        <v>31.064428964163</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>21697931.2</v>
+      </c>
+      <c r="M116" s="1">
+        <v>21697931.2</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>22.82</v>
+      </c>
+      <c r="D117" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H117" s="1">
+        <v>933834.76</v>
+      </c>
+      <c r="I117" s="1">
+        <v>28.568827290478</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4202554.02</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4202554.02</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>98.7</v>
+      </c>
+      <c r="D118" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1527044.65</v>
+      </c>
+      <c r="I118" s="1">
+        <v>11.591764417447</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>14700575.4</v>
+      </c>
+      <c r="M118" s="1">
+        <v>14700575.4</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>79.52</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H119" s="1">
+        <v>60777556.26</v>
+      </c>
+      <c r="I119" s="1">
+        <v>376.02028734651</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>76940927.84</v>
+      </c>
+      <c r="M119" s="1">
+        <v>76940927.84</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>50.41</v>
+      </c>
+      <c r="D120" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H120" s="1">
+        <v>800083.94</v>
+      </c>
+      <c r="I120" s="1">
+        <v>8.4517241075226</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>10266601.42</v>
+      </c>
+      <c r="M120" s="1">
+        <v>10266601.42</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>22.48</v>
+      </c>
+      <c r="D121" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H121" s="1">
+        <v>3092736.72</v>
+      </c>
+      <c r="I121" s="1">
+        <v>46.405628664189</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>9757309.12</v>
+      </c>
+      <c r="M121" s="1">
+        <v>9757309.12</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>143032.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>129.65</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.7333994491</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>13692939.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4851159.21</v>
+      </c>
+      <c r="I122" s="1">
+        <v>35.428179450546</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>18544098.8</v>
+      </c>
+      <c r="M122" s="1">
+        <v>18544098.8</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>43.7</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-81142.71</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-3.8354535528309</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2034453.5</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2034453.5</v>
+      </c>
+      <c r="N123" s="1">
         <v>0.07</v>
       </c>
-      <c r="P22">
-[...2646 lines deleted...]
-      <c r="O75" s="1">
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>33.68</v>
+      </c>
+      <c r="D124" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2628551.79</v>
+      </c>
+      <c r="I124" s="1">
+        <v>36.81013358908</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>9769389.2</v>
+      </c>
+      <c r="M124" s="1">
+        <v>9769389.2</v>
+      </c>
+      <c r="N124" s="1">
         <v>0.36</v>
       </c>
-      <c r="P75">
-[...2404 lines deleted...]
-      <c r="A124" t="s">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>277</v>
       </c>
-      <c r="B124" t="s">
-[...45 lines deleted...]
-    <row r="125" spans="1:16">
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>58.86</v>
+      </c>
+      <c r="D125" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-3588081.82</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-22.357317810826</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>12460720.86</v>
+      </c>
+      <c r="M125" s="1">
+        <v>12460720.86</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>282</v>
+      </c>
+      <c r="B126" s="1">
+        <v>874.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6337.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>6271.624141876</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>571385.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>571385.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>571385.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>281</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">