--- v6 (2026-09-21)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
@@ -322,50 +322,56 @@
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
@@ -391,56 +397,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
-    <t>DE0005785604</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
@@ -455,50 +455,56 @@
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
@@ -1267,186 +1273,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>6404690.0898</v>
+        <v>6385948.8886</v>
       </c>
       <c r="C2">
-        <v>280.73</v>
+        <v>275.67</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1798018141.32</v>
+        <v>1760425860.2</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1798018141.32</v>
+        <v>1760425860.2</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3219.755</v>
+        <v>3211.4169</v>
       </c>
       <c r="C3">
-        <v>270809.52</v>
+        <v>266064.97</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>871940333.24</v>
+        <v>854445557.44</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>871940333.24</v>
+        <v>854445557.44</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>77973.0</v>
+        <v>77979.0</v>
       </c>
       <c r="C4">
-        <v>274.79</v>
+        <v>269.83</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>21426269.02</v>
+        <v>21041480.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>21426269.02</v>
+        <v>21041480.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>153252.0</v>
+        <v>174614.0</v>
       </c>
       <c r="C5">
-        <v>142.04</v>
+        <v>139.57</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>21769356.13</v>
+        <v>24370988.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>21769356.13</v>
+        <v>24370988.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z126"/>
+  <dimension ref="A1:Z127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N126" sqref="N126"/>
+      <selection activeCell="N127" sqref="N127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1465,6290 +1471,6340 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>229587.0</v>
       </c>
       <c r="C2" s="1">
-        <v>87.1</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="H2" s="1">
-        <v>6480361.5</v>
+        <v>4597061.98</v>
       </c>
       <c r="I2" s="1">
-        <v>42.904334850898</v>
+        <v>30.435630253073</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>21584573.05</v>
+        <v>19701273.53</v>
       </c>
       <c r="M2" s="1">
-        <v>21584573.05</v>
+        <v>19701273.53</v>
       </c>
       <c r="N2" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
-        <v>143800.0</v>
+        <v>38887.0</v>
       </c>
       <c r="C3" s="1">
-        <v>130.5</v>
+        <v>117.7</v>
       </c>
       <c r="D3" s="1">
-        <v>119.4640922114</v>
+        <v>119.4640923702</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>17178936.46</v>
+        <v>4645600.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1586963.54</v>
+        <v>-68600.26</v>
       </c>
       <c r="I3" s="1">
-        <v>9.2378450999871</v>
+        <v>-1.4766716384821</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>18765900.0</v>
+        <v>4576999.9</v>
       </c>
       <c r="M3" s="1">
-        <v>18765900.0</v>
+        <v>4576999.9</v>
       </c>
       <c r="N3" s="1">
-        <v>0.69</v>
+        <v>0.17</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="1">
         <v>145391.0</v>
       </c>
       <c r="C4" s="1">
-        <v>174.9</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
         <v>204.197030559</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29688410.47</v>
       </c>
       <c r="H4" s="1">
-        <v>-4259524.57</v>
+        <v>-3358100.37</v>
       </c>
       <c r="I4" s="1">
-        <v>-14.347432222093</v>
+        <v>-11.311149087599</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>25428885.9</v>
+        <v>26330310.1</v>
       </c>
       <c r="M4" s="1">
-        <v>25428885.9</v>
+        <v>26330310.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="1">
         <v>1080.0</v>
       </c>
       <c r="C5" s="1">
-        <v>875.8</v>
+        <v>833.1</v>
       </c>
       <c r="D5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="H5" s="1">
-        <v>-840295.61</v>
+        <v>-886411.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-47.044822047006</v>
+        <v>-49.62667418059</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>945864.0</v>
+        <v>899748.0</v>
       </c>
       <c r="M5" s="1">
-        <v>945864.0</v>
+        <v>899748.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="1">
         <v>674270.0</v>
       </c>
       <c r="C6" s="1">
-        <v>26.7</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="H6" s="1">
-        <v>5882370.52</v>
+        <v>5518264.72</v>
       </c>
       <c r="I6" s="1">
-        <v>48.531853579383</v>
+        <v>45.527838563171</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>18003009.0</v>
+        <v>17638903.2</v>
       </c>
       <c r="M6" s="1">
-        <v>18003009.0</v>
+        <v>17638903.2</v>
       </c>
       <c r="N6" s="1">
         <v>0.66</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="1">
         <v>1302111.0</v>
       </c>
       <c r="C7" s="1">
-        <v>10.665</v>
+        <v>10.26</v>
       </c>
       <c r="D7" s="1">
         <v>9.3165326074</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>12131159.59</v>
       </c>
       <c r="H7" s="1">
-        <v>1755854.23</v>
+        <v>1228499.27</v>
       </c>
       <c r="I7" s="1">
-        <v>14.473919141641</v>
+        <v>10.12680824851</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>13887013.82</v>
+        <v>13359658.86</v>
       </c>
       <c r="M7" s="1">
-        <v>13887013.82</v>
+        <v>13359658.86</v>
       </c>
       <c r="N7" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="1">
         <v>203746.0</v>
       </c>
       <c r="C8" s="1">
-        <v>189.42</v>
+        <v>194.32</v>
       </c>
       <c r="D8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="H8" s="1">
-        <v>11946525.09</v>
+        <v>12944880.49</v>
       </c>
       <c r="I8" s="1">
-        <v>44.83246203044</v>
+        <v>48.579051957317</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>38593567.32</v>
+        <v>39591922.72</v>
       </c>
       <c r="M8" s="1">
-        <v>38593567.32</v>
+        <v>39591922.72</v>
       </c>
       <c r="N8" s="1">
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
         <v>158232.0</v>
       </c>
       <c r="C9" s="1">
-        <v>58.58</v>
+        <v>57.58</v>
       </c>
       <c r="D9" s="1">
         <v>64.6603092927</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>10231330.06</v>
       </c>
       <c r="H9" s="1">
-        <v>-962099.5</v>
+        <v>-1120331.5</v>
       </c>
       <c r="I9" s="1">
-        <v>-9.4034645970555</v>
+        <v>-10.950008390209</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>9269230.56</v>
+        <v>9110998.56</v>
       </c>
       <c r="M9" s="1">
-        <v>9269230.56</v>
+        <v>9110998.56</v>
       </c>
       <c r="N9" s="1">
         <v>0.34</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="1">
         <v>183781.0</v>
       </c>
       <c r="C10" s="1">
-        <v>400.4</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="H10" s="1">
-        <v>31795072.56</v>
+        <v>35930145.06</v>
       </c>
       <c r="I10" s="1">
-        <v>76.081439573194</v>
+        <v>85.976125862897</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>73585912.4</v>
+        <v>77720984.9</v>
       </c>
       <c r="M10" s="1">
-        <v>73585912.4</v>
+        <v>77720984.9</v>
       </c>
       <c r="N10" s="1">
-        <v>2.71</v>
+        <v>2.92</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="1">
         <v>338590.0</v>
       </c>
       <c r="C11" s="1">
-        <v>51.58</v>
+        <v>49.94</v>
       </c>
       <c r="D11" s="1">
         <v>66.836465253</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>22630158.77</v>
       </c>
       <c r="H11" s="1">
-        <v>-5165686.57</v>
+        <v>-5720974.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-22.82655911742</v>
+        <v>-25.280309467312</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>17464472.2</v>
+        <v>16909184.6</v>
       </c>
       <c r="M11" s="1">
-        <v>17464472.2</v>
+        <v>16909184.6</v>
       </c>
       <c r="N11" s="1">
         <v>0.64</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="1">
-        <v>430626.0</v>
+        <v>468706.0</v>
       </c>
       <c r="C12" s="1">
-        <v>69.98</v>
+        <v>71.1</v>
       </c>
       <c r="D12" s="1">
-        <v>59.3624597679</v>
+        <v>60.1503929115</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>25563018.6</v>
+        <v>28192850.06</v>
       </c>
       <c r="H12" s="1">
-        <v>4572188.88</v>
+        <v>5132146.54</v>
       </c>
       <c r="I12" s="1">
-        <v>17.885950605223</v>
+        <v>18.203716648291</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>30135207.48</v>
+        <v>33324996.6</v>
       </c>
       <c r="M12" s="1">
-        <v>30135207.48</v>
+        <v>33324996.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1.11</v>
+        <v>1.25</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="1">
-        <v>20012.0</v>
+        <v>23332.0</v>
       </c>
       <c r="C13" s="1">
-        <v>773.8</v>
+        <v>752.0</v>
       </c>
       <c r="D13" s="1">
-        <v>685.8813861683</v>
+        <v>701.9056531802</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>13725858.3</v>
+        <v>16376862.7</v>
       </c>
       <c r="H13" s="1">
-        <v>1759427.3</v>
+        <v>1168801.3</v>
       </c>
       <c r="I13" s="1">
-        <v>12.818340839203</v>
+        <v>7.1369060204675</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>15485285.6</v>
+        <v>17545664.0</v>
       </c>
       <c r="M13" s="1">
-        <v>15485285.6</v>
+        <v>17545664.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="1">
         <v>162085.0</v>
       </c>
       <c r="C14" s="1">
-        <v>1657.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D14" s="1">
         <v>212.790327791</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>34490120.28</v>
       </c>
       <c r="H14" s="1">
-        <v>234214392.72</v>
+        <v>214634524.72</v>
       </c>
       <c r="I14" s="1">
-        <v>679.0767640663</v>
+        <v>622.30726647962</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>268704513.0</v>
+        <v>249124645.0</v>
       </c>
       <c r="M14" s="1">
-        <v>268704513.0</v>
+        <v>249124645.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9.9</v>
+        <v>9.36</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="1">
         <v>48136.0</v>
       </c>
       <c r="C15" s="1">
-        <v>195.0</v>
+        <v>171.1</v>
       </c>
       <c r="D15" s="1">
         <v>195.2761436347</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>9399812.45</v>
       </c>
       <c r="H15" s="1">
-        <v>-13292.45</v>
+        <v>-1163742.85</v>
       </c>
       <c r="I15" s="1">
-        <v>-0.14141186402076</v>
+        <v>-12.380490102225</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>9386520.0</v>
+        <v>8236069.6</v>
       </c>
       <c r="M15" s="1">
-        <v>9386520.0</v>
+        <v>8236069.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="1">
         <v>817435.0</v>
       </c>
       <c r="C16" s="1">
-        <v>42.5</v>
+        <v>44.8</v>
       </c>
       <c r="D16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="H16" s="1">
-        <v>17345030.19</v>
+        <v>19225130.69</v>
       </c>
       <c r="I16" s="1">
-        <v>99.707247384594</v>
+        <v>110.51493371364</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>34740987.5</v>
+        <v>36621088.0</v>
       </c>
       <c r="M16" s="1">
-        <v>34740987.5</v>
+        <v>36621088.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="1">
         <v>3220013.0</v>
       </c>
       <c r="C17" s="1">
-        <v>21.34</v>
+        <v>22.07</v>
       </c>
       <c r="D17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>23857753.66</v>
       </c>
       <c r="H17" s="1">
-        <v>44857323.76</v>
+        <v>47207933.25</v>
       </c>
       <c r="I17" s="1">
-        <v>188.01989658904</v>
+        <v>197.87249848735</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>68715077.42</v>
+        <v>71065686.91</v>
       </c>
       <c r="M17" s="1">
-        <v>68715077.42</v>
+        <v>71065686.91</v>
       </c>
       <c r="N17" s="1">
-        <v>2.53</v>
+        <v>2.67</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="1">
         <v>8943222.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1.0345</v>
+        <v>1.026</v>
       </c>
       <c r="D18" s="1">
         <v>0.5140577792</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>4597332.84</v>
       </c>
       <c r="H18" s="1">
-        <v>4654430.32</v>
+        <v>4578412.93</v>
       </c>
       <c r="I18" s="1">
-        <v>101.24196968084</v>
+        <v>99.588458990061</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>9251763.16</v>
+        <v>9175745.77</v>
       </c>
       <c r="M18" s="1">
-        <v>9251763.16</v>
+        <v>9175745.77</v>
       </c>
       <c r="N18" s="1">
         <v>0.34</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="1">
         <v>5072239.0</v>
       </c>
       <c r="C19" s="1">
-        <v>11.802</v>
+        <v>11.814</v>
       </c>
       <c r="D19" s="1">
         <v>5.2858859766</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>26811277.0</v>
       </c>
       <c r="H19" s="1">
-        <v>33051287.68</v>
+        <v>33112154.55</v>
       </c>
       <c r="I19" s="1">
-        <v>123.27382869529</v>
+        <v>123.50084835571</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>59862564.68</v>
+        <v>59923431.55</v>
       </c>
       <c r="M19" s="1">
-        <v>59862564.68</v>
+        <v>59923431.55</v>
       </c>
       <c r="N19" s="1">
-        <v>2.21</v>
+        <v>2.25</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="1">
         <v>74135.0</v>
       </c>
       <c r="C20" s="1">
-        <v>171.2</v>
+        <v>172.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.8305951305</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>7919886.17</v>
       </c>
       <c r="H20" s="1">
-        <v>4772025.83</v>
+        <v>4831333.83</v>
       </c>
       <c r="I20" s="1">
-        <v>60.25371738392</v>
+        <v>61.002566530574</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>12691912.0</v>
+        <v>12751220.0</v>
       </c>
       <c r="M20" s="1">
-        <v>12691912.0</v>
+        <v>12751220.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>80858.0</v>
       </c>
       <c r="C21" s="1">
-        <v>309.8</v>
+        <v>225.5</v>
       </c>
       <c r="D21" s="1">
         <v>177.6453410918</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>14364046.99</v>
       </c>
       <c r="H21" s="1">
-        <v>10685761.41</v>
+        <v>3869432.01</v>
       </c>
       <c r="I21" s="1">
-        <v>74.392414738265</v>
+        <v>26.938313503805</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>25049808.4</v>
+        <v>18233479.0</v>
       </c>
       <c r="M21" s="1">
-        <v>25049808.4</v>
+        <v>18233479.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.92</v>
+        <v>0.69</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="1">
         <v>319341.0</v>
       </c>
       <c r="C22" s="1">
-        <v>59.98</v>
+        <v>58.54</v>
       </c>
       <c r="D22" s="1">
         <v>80.671217382</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>25761627.23</v>
       </c>
       <c r="H22" s="1">
-        <v>-6607554.05</v>
+        <v>-7067405.09</v>
       </c>
       <c r="I22" s="1">
-        <v>-25.648822533638</v>
+        <v>-27.433845800586</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>19154073.18</v>
+        <v>18694222.14</v>
       </c>
       <c r="M22" s="1">
-        <v>19154073.18</v>
+        <v>18694222.14</v>
       </c>
       <c r="N22" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="1">
         <v>457891.0</v>
       </c>
       <c r="C23" s="1">
-        <v>101.58</v>
+        <v>101.94</v>
       </c>
       <c r="D23" s="1">
         <v>57.0580427656</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>26126364.26</v>
       </c>
       <c r="H23" s="1">
-        <v>20386203.52</v>
+        <v>20551044.28</v>
       </c>
       <c r="I23" s="1">
-        <v>78.029240184834</v>
+        <v>78.660176653298</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>46512567.78</v>
+        <v>46677408.54</v>
       </c>
       <c r="M23" s="1">
-        <v>46512567.78</v>
+        <v>46677408.54</v>
       </c>
       <c r="N23" s="1">
-        <v>1.71</v>
+        <v>1.75</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="1">
         <v>950870.0</v>
       </c>
       <c r="C24" s="1">
-        <v>13.8</v>
+        <v>13.7</v>
       </c>
       <c r="D24" s="1">
         <v>6.4196217149</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>6104225.7</v>
       </c>
       <c r="H24" s="1">
-        <v>7017780.3</v>
+        <v>6922693.3</v>
       </c>
       <c r="I24" s="1">
-        <v>114.96593744887</v>
+        <v>113.40821326446</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>13122006.0</v>
+        <v>13026919.0</v>
       </c>
       <c r="M24" s="1">
-        <v>13122006.0</v>
+        <v>13026919.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
         <v>96131.0</v>
       </c>
       <c r="C25" s="1">
-        <v>53.9</v>
+        <v>59.54</v>
       </c>
       <c r="D25" s="1">
         <v>54.8841981255</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>5276072.85</v>
       </c>
       <c r="H25" s="1">
-        <v>-94611.95</v>
+        <v>447566.89</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.7932267557678</v>
+        <v>8.4829550827753</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>5181460.9</v>
+        <v>5723639.74</v>
       </c>
       <c r="M25" s="1">
-        <v>5181460.9</v>
+        <v>5723639.74</v>
       </c>
       <c r="N25" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
         <v>487224.0</v>
       </c>
       <c r="C26" s="1">
-        <v>26.01</v>
+        <v>27.4</v>
       </c>
       <c r="D26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="H26" s="1">
-        <v>-1287990.13</v>
+        <v>-610748.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-9.2258367236711</v>
+        <v>-4.3747760949092</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>12672696.24</v>
+        <v>13349937.6</v>
       </c>
       <c r="M26" s="1">
-        <v>12672696.24</v>
+        <v>13349937.6</v>
       </c>
       <c r="N26" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
         <v>779824.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.645</v>
+        <v>12.47</v>
       </c>
       <c r="D27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="H27" s="1">
-        <v>6973631.57</v>
+        <v>6837162.37</v>
       </c>
       <c r="I27" s="1">
-        <v>241.53255501457</v>
+        <v>236.80592811638</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>9860874.48</v>
+        <v>9724405.28</v>
       </c>
       <c r="M27" s="1">
-        <v>9860874.48</v>
+        <v>9724405.28</v>
       </c>
       <c r="N27" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
         <v>18207.0</v>
       </c>
       <c r="C28" s="1">
-        <v>89.52</v>
+        <v>91.32</v>
       </c>
       <c r="D28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="H28" s="1">
-        <v>-87315.24</v>
+        <v>-54542.64</v>
       </c>
       <c r="I28" s="1">
-        <v>-5.0847275225962</v>
+        <v>-3.1762434915492</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1629890.64</v>
+        <v>1662663.24</v>
       </c>
       <c r="M28" s="1">
-        <v>1629890.64</v>
+        <v>1662663.24</v>
       </c>
       <c r="N28" s="1">
         <v>0.06</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>142692.0</v>
+        <v>96545.0</v>
       </c>
       <c r="C29" s="1">
-        <v>45.42</v>
+        <v>49.36</v>
       </c>
       <c r="D29" s="1">
-        <v>41.8530775376</v>
+        <v>41.8530775286</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G29" s="1">
-        <v>6557910.45</v>
+        <v>4437063.5</v>
       </c>
       <c r="H29" s="1">
-        <v>918235.17</v>
+        <v>1163431.51</v>
       </c>
       <c r="I29" s="1">
-        <v>14.001947373344</v>
+        <v>26.220754109108</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>7476145.62</v>
+        <v>5600495.01</v>
       </c>
       <c r="M29" s="1">
-        <v>7476145.62</v>
+        <v>5600495.01</v>
       </c>
       <c r="N29" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
         <v>312677.0</v>
       </c>
       <c r="C30" s="1">
-        <v>38.37</v>
+        <v>36.85</v>
       </c>
       <c r="D30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="H30" s="1">
-        <v>8392214.87</v>
+        <v>7916945.83</v>
       </c>
       <c r="I30" s="1">
-        <v>232.78073612981</v>
+        <v>219.59786620755</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>11997416.49</v>
+        <v>11522147.45</v>
       </c>
       <c r="M30" s="1">
-        <v>11997416.49</v>
+        <v>11522147.45</v>
       </c>
       <c r="N30" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
         <v>251187.0</v>
       </c>
       <c r="C31" s="1">
-        <v>78.26</v>
+        <v>75.98</v>
       </c>
       <c r="D31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="H31" s="1">
-        <v>7630964.59</v>
+        <v>7058258.23</v>
       </c>
       <c r="I31" s="1">
-        <v>63.448981335763</v>
+        <v>58.687114769886</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>19657894.62</v>
+        <v>19085188.26</v>
       </c>
       <c r="M31" s="1">
-        <v>19657894.62</v>
+        <v>19085188.26</v>
       </c>
       <c r="N31" s="1">
         <v>0.72</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>32613.0</v>
+        <v>12335.0</v>
       </c>
       <c r="C32" s="1">
-        <v>183.65</v>
+        <v>194.2</v>
       </c>
       <c r="D32" s="1">
-        <v>169.9207733113</v>
+        <v>169.920773409</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="G32" s="1">
-        <v>5943091.19</v>
+        <v>2247816.21</v>
       </c>
       <c r="H32" s="1">
-        <v>521777.34</v>
+        <v>347619.08</v>
       </c>
       <c r="I32" s="1">
-        <v>8.7795613985859</v>
+        <v>15.464746559506</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>6464868.53</v>
+        <v>2595435.29</v>
       </c>
       <c r="M32" s="1">
-        <v>6464868.53</v>
+        <v>2595435.29</v>
       </c>
       <c r="N32" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="C33" s="1">
-        <v>2.07</v>
+        <v>2.168</v>
       </c>
       <c r="D33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="E33" t="s">
         <v>87</v>
       </c>
       <c r="F33">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="H33" s="1">
-        <v>-276741.11</v>
+        <v>-84032.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-8.7815153403833</v>
+        <v>-2.6665167145006</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>2874663.85</v>
+        <v>3067372.22</v>
       </c>
       <c r="M33" s="1">
-        <v>2874663.85</v>
+        <v>3067372.22</v>
       </c>
       <c r="N33" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
         <v>163459.0</v>
       </c>
       <c r="C34" s="1">
-        <v>41.45</v>
+        <v>42.5</v>
       </c>
       <c r="D34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="H34" s="1">
-        <v>701836.89</v>
+        <v>873468.84</v>
       </c>
       <c r="I34" s="1">
-        <v>11.555650326592</v>
+        <v>14.381547379498</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>6775375.55</v>
+        <v>6947007.5</v>
       </c>
       <c r="M34" s="1">
-        <v>6775375.55</v>
+        <v>6947007.5</v>
       </c>
       <c r="N34" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
         <v>165403.0</v>
       </c>
       <c r="C35" s="1">
-        <v>65.06</v>
+        <v>72.98</v>
       </c>
       <c r="D35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="H35" s="1">
-        <v>2332236.57</v>
+        <v>3642228.33</v>
       </c>
       <c r="I35" s="1">
-        <v>27.66958181661</v>
+        <v>43.211283138276</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>10761119.18</v>
+        <v>12071110.94</v>
       </c>
       <c r="M35" s="1">
-        <v>10761119.18</v>
+        <v>12071110.94</v>
       </c>
       <c r="N35" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
         <v>31682.0</v>
       </c>
       <c r="C36" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="H36" s="1">
-        <v>-875163.5</v>
+        <v>-466465.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-10.169731318832</v>
+        <v>-5.4205080975738</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>7730408.0</v>
+        <v>8139105.8</v>
       </c>
       <c r="M36" s="1">
-        <v>7730408.0</v>
+        <v>8139105.8</v>
       </c>
       <c r="N36" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>781786.0</v>
+        <v>262000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>26.6</v>
+        <v>56.9</v>
       </c>
       <c r="D37" s="1">
-        <v>30.0780976124</v>
+        <v>56.2825619847</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>23514635.62</v>
+        <v>14746031.24</v>
       </c>
       <c r="H37" s="1">
-        <v>-2719128.02</v>
+        <v>161768.76</v>
       </c>
       <c r="I37" s="1">
-        <v>-11.563555837911</v>
+        <v>1.0970325328024</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>20795507.6</v>
+        <v>14907800.0</v>
       </c>
       <c r="M37" s="1">
-        <v>20795507.6</v>
+        <v>14907800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>1600843.0</v>
+        <v>781786.0</v>
       </c>
       <c r="C38" s="1">
-        <v>18.025</v>
+        <v>27.11</v>
       </c>
       <c r="D38" s="1">
-        <v>12.4476612572</v>
+        <v>30.0780976124</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>19926751.39</v>
+        <v>23514635.62</v>
       </c>
       <c r="H38" s="1">
-        <v>8928443.69</v>
+        <v>-2320417.16</v>
       </c>
       <c r="I38" s="1">
-        <v>44.806318477384</v>
+        <v>-9.8679698784123</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>28855195.08</v>
+        <v>21194218.46</v>
       </c>
       <c r="M38" s="1">
-        <v>28855195.08</v>
+        <v>21194218.46</v>
       </c>
       <c r="N38" s="1">
-        <v>1.06</v>
+        <v>0.8</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>111798.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="C39" s="1">
-        <v>130.85</v>
+        <v>19.235</v>
       </c>
       <c r="D39" s="1">
-        <v>89.0729509472</v>
+        <v>12.4476612572</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>9958177.77</v>
+        <v>19926751.39</v>
       </c>
       <c r="H39" s="1">
-        <v>4670590.53</v>
+        <v>10865463.72</v>
       </c>
       <c r="I39" s="1">
-        <v>46.90206017481</v>
+        <v>54.5270200212</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>14628768.3</v>
+        <v>30792215.11</v>
       </c>
       <c r="M39" s="1">
-        <v>14628768.3</v>
+        <v>30792215.11</v>
       </c>
       <c r="N39" s="1">
-        <v>0.54</v>
+        <v>1.16</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>5959314.0</v>
+        <v>122377.0</v>
       </c>
       <c r="C40" s="1">
-        <v>9.939</v>
+        <v>121.35</v>
       </c>
       <c r="D40" s="1">
-        <v>6.7315341212</v>
+        <v>92.3572887879</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>40115325.53</v>
+        <v>11302407.93</v>
       </c>
       <c r="H40" s="1">
-        <v>19114296.32</v>
+        <v>3548041.02</v>
       </c>
       <c r="I40" s="1">
-        <v>47.648363979261</v>
+        <v>31.391903760458</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>59229621.85</v>
+        <v>14850448.95</v>
       </c>
       <c r="M40" s="1">
-        <v>59229621.85</v>
+        <v>14850448.95</v>
       </c>
       <c r="N40" s="1">
-        <v>2.18</v>
+        <v>0.56</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>2031153.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="C41" s="1">
-        <v>26.83</v>
+        <v>10.168</v>
       </c>
       <c r="D41" s="1">
-        <v>18.7205123543</v>
+        <v>6.7315341212</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>38024224.83</v>
+        <v>40115325.53</v>
       </c>
       <c r="H41" s="1">
-        <v>16471610.16</v>
+        <v>20478979.22</v>
       </c>
       <c r="I41" s="1">
-        <v>43.318727031627</v>
+        <v>51.05026308383</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>54495834.99</v>
+        <v>60594304.75</v>
       </c>
       <c r="M41" s="1">
-        <v>54495834.99</v>
+        <v>60594304.75</v>
       </c>
       <c r="N41" s="1">
-        <v>2.01</v>
+        <v>2.28</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>217855.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="C42" s="1">
-        <v>277.2</v>
+        <v>26.86</v>
       </c>
       <c r="D42" s="1">
-        <v>271.2956322784</v>
+        <v>18.7205123543</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>5407815.73</v>
+        <v>38024224.83</v>
       </c>
       <c r="H42" s="1">
-        <v>89626.78</v>
+        <v>16532544.75</v>
       </c>
       <c r="I42" s="1">
-        <v>1.6573563981256</v>
+        <v>43.478979055889</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>5497442.51</v>
+        <v>54556769.58</v>
       </c>
       <c r="M42" s="1">
-        <v>5497442.51</v>
+        <v>54556769.58</v>
       </c>
       <c r="N42" s="1">
-        <v>0.2</v>
+        <v>2.05</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>235.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E43" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F43">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G43" s="1">
-        <v>13481341.84</v>
+        <v>5407815.73</v>
       </c>
       <c r="H43" s="1">
-        <v>2543427.06</v>
+        <v>-769285.23</v>
       </c>
       <c r="I43" s="1">
-        <v>18.866275257953</v>
+        <v>-14.225433491241</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>16024768.9</v>
+        <v>4638530.5</v>
       </c>
       <c r="M43" s="1">
-        <v>16024768.9</v>
+        <v>4638530.5</v>
       </c>
       <c r="N43" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" s="1">
-        <v>106215.0</v>
+        <v>137081.0</v>
       </c>
       <c r="C44" s="1">
-        <v>173.55</v>
+        <v>111.7</v>
       </c>
       <c r="D44" s="1">
-        <v>142.0915744481</v>
+        <v>98.3458089743</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>15092256.58</v>
+        <v>13481341.84</v>
       </c>
       <c r="H44" s="1">
-        <v>3341356.67</v>
+        <v>1830605.86</v>
       </c>
       <c r="I44" s="1">
-        <v>22.139543230586</v>
+        <v>13.578810490277</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>18433613.25</v>
+        <v>15311947.7</v>
       </c>
       <c r="M44" s="1">
-        <v>18433613.25</v>
+        <v>15311947.7</v>
       </c>
       <c r="N44" s="1">
-        <v>0.68</v>
+        <v>0.58</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" s="1">
-        <v>820457.0</v>
+        <v>106215.0</v>
       </c>
       <c r="C45" s="1">
-        <v>16.08</v>
+        <v>166.7</v>
       </c>
       <c r="D45" s="1">
-        <v>18.7987895405</v>
+        <v>142.0915744481</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>15423598.47</v>
+        <v>15092256.58</v>
       </c>
       <c r="H45" s="1">
-        <v>-2230649.91</v>
+        <v>2613783.92</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.462577681459</v>
+        <v>17.318708479047</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>13192948.56</v>
+        <v>17706040.5</v>
       </c>
       <c r="M45" s="1">
-        <v>13192948.56</v>
+        <v>17706040.5</v>
       </c>
       <c r="N45" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" s="1">
-        <v>47146.0</v>
+        <v>820457.0</v>
       </c>
       <c r="C46" s="1">
-        <v>307.5</v>
+        <v>16.95</v>
       </c>
       <c r="D46" s="1">
-        <v>340.3831536079</v>
+        <v>18.7987895405</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>16047704.16</v>
+        <v>15423598.47</v>
       </c>
       <c r="H46" s="1">
-        <v>-1550309.16</v>
+        <v>-1516852.32</v>
       </c>
       <c r="I46" s="1">
-        <v>-9.6606289880658</v>
+        <v>-9.8346201306419</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>14497395.0</v>
+        <v>13906746.15</v>
       </c>
       <c r="M46" s="1">
-        <v>14497395.0</v>
+        <v>13906746.15</v>
       </c>
       <c r="N46" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" s="1">
-        <v>196097.0</v>
+        <v>47146.0</v>
       </c>
       <c r="C47" s="1">
-        <v>40.7</v>
+        <v>328.85</v>
       </c>
       <c r="D47" s="1">
-        <v>41.6881530059</v>
+        <v>340.3831536079</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>8174921.74</v>
+        <v>16047704.16</v>
       </c>
       <c r="H47" s="1">
-        <v>-193773.84</v>
+        <v>-543742.06</v>
       </c>
       <c r="I47" s="1">
-        <v>-2.3703448933567</v>
+        <v>-3.3882856673998</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>7981147.9</v>
+        <v>15503962.1</v>
       </c>
       <c r="M47" s="1">
-        <v>7981147.9</v>
+        <v>15503962.1</v>
       </c>
       <c r="N47" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" s="1">
-        <v>147017.0</v>
+        <v>196097.0</v>
       </c>
       <c r="C48" s="1">
-        <v>39.61</v>
+        <v>42.24</v>
       </c>
       <c r="D48" s="1">
-        <v>36.8091886653</v>
+        <v>41.6881530059</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>5411576.49</v>
+        <v>8174921.74</v>
       </c>
       <c r="H48" s="1">
-        <v>411766.88</v>
+        <v>108215.54</v>
       </c>
       <c r="I48" s="1">
-        <v>7.6090004596794</v>
+        <v>1.3237501647325</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>5823343.37</v>
+        <v>8283137.28</v>
       </c>
       <c r="M48" s="1">
-        <v>5823343.37</v>
+        <v>8283137.28</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" s="1">
         <v>752121.0</v>
       </c>
       <c r="C49" s="1">
-        <v>18.52</v>
+        <v>18.955</v>
       </c>
       <c r="D49" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>11485230.63</v>
       </c>
       <c r="H49" s="1">
-        <v>2444050.29</v>
+        <v>2771222.93</v>
       </c>
       <c r="I49" s="1">
-        <v>21.279940897452</v>
+        <v>24.128578861633</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>13929280.92</v>
+        <v>14256453.56</v>
       </c>
       <c r="M49" s="1">
-        <v>13929280.92</v>
+        <v>14256453.56</v>
       </c>
       <c r="N49" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" s="1">
         <v>25992.0</v>
       </c>
       <c r="C50" s="1">
-        <v>194.2</v>
+        <v>186.3</v>
       </c>
       <c r="D50" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>3577761.5</v>
       </c>
       <c r="H50" s="1">
-        <v>1469884.9</v>
+        <v>1264548.1</v>
       </c>
       <c r="I50" s="1">
-        <v>41.0839263601</v>
+        <v>35.344672919086</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>5047646.4</v>
+        <v>4842309.6</v>
       </c>
       <c r="M50" s="1">
-        <v>5047646.4</v>
+        <v>4842309.6</v>
       </c>
       <c r="N50" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" s="1">
         <v>262171.0</v>
       </c>
       <c r="C51" s="1">
-        <v>59.55</v>
+        <v>60.3</v>
       </c>
       <c r="D51" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>10177158.31</v>
       </c>
       <c r="H51" s="1">
-        <v>5435124.74</v>
+        <v>5631752.99</v>
       </c>
       <c r="I51" s="1">
-        <v>53.405131122501</v>
+        <v>55.337185670643</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>15612283.05</v>
+        <v>15808911.3</v>
       </c>
       <c r="M51" s="1">
-        <v>15612283.05</v>
+        <v>15808911.3</v>
       </c>
       <c r="N51" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" s="1">
         <v>914900.0</v>
       </c>
       <c r="C52" s="1">
-        <v>42.54</v>
+        <v>42.24</v>
       </c>
       <c r="D52" s="1">
         <v>24.9927591212</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>22865875.32</v>
       </c>
       <c r="H52" s="1">
-        <v>16053970.68</v>
+        <v>15779500.68</v>
       </c>
       <c r="I52" s="1">
-        <v>70.209298595966</v>
+        <v>69.008950933089</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>38919846.0</v>
+        <v>38645376.0</v>
       </c>
       <c r="M52" s="1">
-        <v>38919846.0</v>
+        <v>38645376.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1.43</v>
+        <v>1.45</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" s="1">
         <v>273242.0</v>
       </c>
       <c r="C53" s="1">
-        <v>21.94</v>
+        <v>22.9</v>
       </c>
       <c r="D53" s="1">
         <v>16.9562383894</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>4633156.49</v>
       </c>
       <c r="H53" s="1">
-        <v>1361772.99</v>
+        <v>1624085.31</v>
       </c>
       <c r="I53" s="1">
-        <v>29.391905776099</v>
+        <v>35.053538845609</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>5994929.48</v>
+        <v>6257241.8</v>
       </c>
       <c r="M53" s="1">
-        <v>5994929.48</v>
+        <v>6257241.8</v>
       </c>
       <c r="N53" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="1">
         <v>75731.0</v>
       </c>
       <c r="C54" s="1">
-        <v>184.9</v>
+        <v>173.95</v>
       </c>
       <c r="D54" s="1">
         <v>101.6050588266</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>7694652.71</v>
       </c>
       <c r="H54" s="1">
-        <v>6308009.19</v>
+        <v>5478754.74</v>
       </c>
       <c r="I54" s="1">
-        <v>81.979127944294</v>
+        <v>71.202105494375</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>14002661.9</v>
+        <v>13173407.45</v>
       </c>
       <c r="M54" s="1">
-        <v>14002661.9</v>
+        <v>13173407.45</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="1">
         <v>90197.0</v>
       </c>
       <c r="C55" s="1">
-        <v>69.94</v>
+        <v>77.24</v>
       </c>
       <c r="D55" s="1">
         <v>67.8664957815</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>6121354.32</v>
       </c>
       <c r="H55" s="1">
-        <v>187023.86</v>
+        <v>845461.96</v>
       </c>
       <c r="I55" s="1">
-        <v>3.0552693117101</v>
+        <v>13.811681464634</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>6308378.18</v>
+        <v>6966816.28</v>
       </c>
       <c r="M55" s="1">
-        <v>6308378.18</v>
+        <v>6966816.28</v>
       </c>
       <c r="N55" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" s="1">
         <v>124656.0</v>
       </c>
       <c r="C56" s="1">
-        <v>70.28</v>
+        <v>74.9</v>
       </c>
       <c r="D56" s="1">
         <v>74.8587191952</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>9331588.5</v>
       </c>
       <c r="H56" s="1">
-        <v>-570764.82</v>
+        <v>5145.9</v>
       </c>
       <c r="I56" s="1">
-        <v>-6.116480811386</v>
+        <v>0.055144952008975</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>8760823.68</v>
+        <v>9336734.4</v>
       </c>
       <c r="M56" s="1">
-        <v>8760823.68</v>
+        <v>9336734.4</v>
       </c>
       <c r="N56" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="1">
         <v>13502.0</v>
       </c>
       <c r="C57" s="1">
-        <v>1721.5</v>
+        <v>1681.0</v>
       </c>
       <c r="D57" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>24964455.57</v>
       </c>
       <c r="H57" s="1">
-        <v>-1720762.57</v>
+        <v>-2267593.57</v>
       </c>
       <c r="I57" s="1">
-        <v>-6.8928503775098</v>
+        <v>-9.0832886927644</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>23243693.0</v>
+        <v>22696862.0</v>
       </c>
       <c r="M57" s="1">
-        <v>23243693.0</v>
+        <v>22696862.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" s="1">
         <v>63683.0</v>
       </c>
       <c r="C58" s="1">
-        <v>55.6</v>
+        <v>54.1</v>
       </c>
       <c r="D58" s="1">
         <v>51.4520457579</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>3276620.63</v>
       </c>
       <c r="H58" s="1">
-        <v>264154.17</v>
+        <v>168629.67</v>
       </c>
       <c r="I58" s="1">
-        <v>8.0617868172307</v>
+        <v>5.1464508419457</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3540774.8</v>
+        <v>3445250.3</v>
       </c>
       <c r="M58" s="1">
-        <v>3540774.8</v>
+        <v>3445250.3</v>
       </c>
       <c r="N58" s="1">
         <v>0.13</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" s="1">
         <v>794390.0</v>
       </c>
       <c r="C59" s="1">
-        <v>20.83</v>
+        <v>0.4248</v>
       </c>
       <c r="D59" s="1">
-        <v>11.5333553041</v>
+        <v>0.0</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>9161982.12</v>
+        <v>0.0</v>
       </c>
       <c r="H59" s="1">
-        <v>7385161.58</v>
+        <v>337456.87</v>
       </c>
       <c r="I59" s="1">
-        <v>80.606592364753</v>
+        <v>0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>16547143.7</v>
+        <v>337456.87</v>
       </c>
       <c r="M59" s="1">
-        <v>16547143.7</v>
+        <v>337456.87</v>
       </c>
       <c r="N59" s="1">
-        <v>0.61</v>
+        <v>0.01</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" s="1">
-        <v>533638.0</v>
+        <v>794390.0</v>
       </c>
       <c r="C60" s="1">
-        <v>55.74</v>
+        <v>21.25</v>
       </c>
       <c r="D60" s="1">
-        <v>31.4415931961</v>
+        <v>11.5333553041</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>16778428.91</v>
+        <v>9161982.12</v>
       </c>
       <c r="H60" s="1">
-        <v>12966553.21</v>
+        <v>7718805.38</v>
       </c>
       <c r="I60" s="1">
-        <v>77.281092762338</v>
+        <v>84.248203924677</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>29744982.12</v>
+        <v>16880787.5</v>
       </c>
       <c r="M60" s="1">
-        <v>29744982.12</v>
+        <v>16880787.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1.1</v>
+        <v>0.63</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" s="1">
-        <v>358453.0</v>
+        <v>533638.0</v>
       </c>
       <c r="C61" s="1">
-        <v>81.97</v>
+        <v>53.74</v>
       </c>
       <c r="D61" s="1">
-        <v>22.8351660608</v>
+        <v>31.4415931961</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>8185333.78</v>
+        <v>16778428.91</v>
       </c>
       <c r="H61" s="1">
-        <v>21197058.63</v>
+        <v>11899277.21</v>
       </c>
       <c r="I61" s="1">
-        <v>258.96388833639</v>
+        <v>70.920091945605</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>29382392.41</v>
+        <v>28677706.12</v>
       </c>
       <c r="M61" s="1">
-        <v>29382392.41</v>
+        <v>28677706.12</v>
       </c>
       <c r="N61" s="1">
         <v>1.08</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" s="1">
-        <v>618310.0</v>
+        <v>358453.0</v>
       </c>
       <c r="C62" s="1">
-        <v>27.96</v>
+        <v>63.66</v>
       </c>
       <c r="D62" s="1">
-        <v>13.8495131892</v>
+        <v>22.8351660608</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>8563292.5</v>
+        <v>8185333.78</v>
       </c>
       <c r="H62" s="1">
-        <v>8724655.1</v>
+        <v>14633784.2</v>
       </c>
       <c r="I62" s="1">
-        <v>101.88435230958</v>
+        <v>178.78054326576</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>17287947.6</v>
+        <v>22819117.98</v>
       </c>
       <c r="M62" s="1">
-        <v>17287947.6</v>
+        <v>22819117.98</v>
       </c>
       <c r="N62" s="1">
-        <v>0.64</v>
+        <v>0.86</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" s="1">
-        <v>8911968.0</v>
+        <v>618310.0</v>
       </c>
       <c r="C63" s="1">
-        <v>6.178</v>
+        <v>28.37</v>
       </c>
       <c r="D63" s="1">
-        <v>3.2816664075</v>
+        <v>13.8495131892</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>29246106.01</v>
+        <v>8563292.5</v>
       </c>
       <c r="H63" s="1">
-        <v>25812032.29</v>
+        <v>8978162.2</v>
       </c>
       <c r="I63" s="1">
-        <v>88.258013840113</v>
+        <v>104.84474517249</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>55058138.3</v>
+        <v>17541454.7</v>
       </c>
       <c r="M63" s="1">
-        <v>55058138.3</v>
+        <v>17541454.7</v>
       </c>
       <c r="N63" s="1">
-        <v>2.03</v>
+        <v>0.66</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" s="1">
-        <v>408620.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="C64" s="1">
-        <v>13.925</v>
+        <v>6.282</v>
       </c>
       <c r="D64" s="1">
-        <v>10.7080922618</v>
+        <v>3.2816664075</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>4375540.66</v>
+        <v>29246106.01</v>
       </c>
       <c r="H64" s="1">
-        <v>1314492.84</v>
+        <v>26738876.97</v>
       </c>
       <c r="I64" s="1">
-        <v>30.041838075389</v>
+        <v>91.427135499192</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>5690033.5</v>
+        <v>55984982.98</v>
       </c>
       <c r="M64" s="1">
-        <v>5690033.5</v>
+        <v>55984982.98</v>
       </c>
       <c r="N64" s="1">
-        <v>0.21</v>
+        <v>2.1</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" s="1">
-        <v>117464.0</v>
+        <v>408620.0</v>
       </c>
       <c r="C65" s="1">
-        <v>119.65</v>
+        <v>13.95</v>
       </c>
       <c r="D65" s="1">
-        <v>69.9605123272</v>
+        <v>10.7080922618</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>8217841.62</v>
+        <v>4375540.66</v>
       </c>
       <c r="H65" s="1">
-        <v>5836725.98</v>
+        <v>1324708.34</v>
       </c>
       <c r="I65" s="1">
-        <v>71.02504830216</v>
+        <v>30.275306366368</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>14054567.6</v>
+        <v>5700249.0</v>
       </c>
       <c r="M65" s="1">
-        <v>14054567.6</v>
+        <v>5700249.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" s="1">
-        <v>36291.0</v>
+        <v>117464.0</v>
       </c>
       <c r="C66" s="1">
-        <v>41.85</v>
+        <v>120.4</v>
       </c>
       <c r="D66" s="1">
-        <v>65.6</v>
+        <v>69.9605123272</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2380689.6</v>
+        <v>8217841.62</v>
       </c>
       <c r="H66" s="1">
-        <v>-861911.25</v>
+        <v>5924823.98</v>
       </c>
       <c r="I66" s="1">
-        <v>-36.204268292683</v>
+        <v>72.097081617886</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1518778.35</v>
+        <v>14142665.6</v>
       </c>
       <c r="M66" s="1">
-        <v>1518778.35</v>
+        <v>14142665.6</v>
       </c>
       <c r="N66" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" s="1">
-        <v>323132.0</v>
+        <v>36291.0</v>
       </c>
       <c r="C67" s="1">
-        <v>49.03</v>
+        <v>40.88</v>
       </c>
       <c r="D67" s="1">
-        <v>54.2210453004</v>
+        <v>65.6</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>17520554.81</v>
+        <v>2380689.6</v>
       </c>
       <c r="H67" s="1">
-        <v>-1677392.85</v>
+        <v>-897113.52</v>
       </c>
       <c r="I67" s="1">
-        <v>-9.5738569251392</v>
+        <v>-37.682926829268</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>15843161.96</v>
+        <v>1483576.08</v>
       </c>
       <c r="M67" s="1">
-        <v>15843161.96</v>
+        <v>1483576.08</v>
       </c>
       <c r="N67" s="1">
-        <v>0.58</v>
+        <v>0.06</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" s="1">
-        <v>195783.0</v>
+        <v>323132.0</v>
       </c>
       <c r="C68" s="1">
-        <v>27.48</v>
+        <v>49.38</v>
       </c>
       <c r="D68" s="1">
-        <v>21.6928919263</v>
+        <v>54.2210453004</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>4247099.46</v>
+        <v>17520554.81</v>
       </c>
       <c r="H68" s="1">
-        <v>1133017.38</v>
+        <v>-1564296.65</v>
       </c>
       <c r="I68" s="1">
-        <v>26.677439289354</v>
+        <v>-8.9283511108174</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>5380116.84</v>
+        <v>15956258.16</v>
       </c>
       <c r="M68" s="1">
-        <v>5380116.84</v>
+        <v>15956258.16</v>
       </c>
       <c r="N68" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" s="1">
-        <v>460824.0</v>
+        <v>195783.0</v>
       </c>
       <c r="C69" s="1">
-        <v>34.61</v>
+        <v>27.38</v>
       </c>
       <c r="D69" s="1">
-        <v>31.4379855867</v>
+        <v>21.6928919263</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>14487378.27</v>
+        <v>4247099.46</v>
       </c>
       <c r="H69" s="1">
-        <v>1461740.37</v>
+        <v>1113439.08</v>
       </c>
       <c r="I69" s="1">
-        <v>10.089750835228</v>
+        <v>26.216458797035</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>15949118.64</v>
+        <v>5360538.54</v>
       </c>
       <c r="M69" s="1">
-        <v>15949118.64</v>
+        <v>5360538.54</v>
       </c>
       <c r="N69" s="1">
-        <v>0.59</v>
+        <v>0.2</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" s="1">
-        <v>4264498.0</v>
+        <v>460824.0</v>
       </c>
       <c r="C70" s="1">
-        <v>4.354</v>
+        <v>36.3</v>
       </c>
       <c r="D70" s="1">
-        <v>3.3332265111</v>
+        <v>31.4379855867</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>14214537.79</v>
+        <v>14487378.27</v>
       </c>
       <c r="H70" s="1">
-        <v>4353086.5</v>
+        <v>2240532.93</v>
       </c>
       <c r="I70" s="1">
-        <v>30.624186057336</v>
+        <v>15.465413329061</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>18567624.29</v>
+        <v>16727911.2</v>
       </c>
       <c r="M70" s="1">
-        <v>18567624.29</v>
+        <v>16727911.2</v>
       </c>
       <c r="N70" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" s="1">
-        <v>313236.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="C71" s="1">
-        <v>23.5</v>
+        <v>4.357</v>
       </c>
       <c r="D71" s="1">
-        <v>24.7108231812</v>
+        <v>3.3332265111</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>7740319.41</v>
+        <v>14214537.79</v>
       </c>
       <c r="H71" s="1">
-        <v>-379273.41</v>
+        <v>4365880.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4.8999710465437</v>
+        <v>30.71418898384</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>7361046.0</v>
+        <v>18580417.79</v>
       </c>
       <c r="M71" s="1">
-        <v>7361046.0</v>
+        <v>18580417.79</v>
       </c>
       <c r="N71" s="1">
-        <v>0.27</v>
+        <v>0.7</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" s="1">
-        <v>224465.0</v>
+        <v>533657.0</v>
       </c>
       <c r="C72" s="1">
-        <v>164.16</v>
+        <v>23.66</v>
       </c>
       <c r="D72" s="1">
-        <v>48.8478601564</v>
+        <v>24.4032236811</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>10964634.93</v>
+        <v>13022951.14</v>
       </c>
       <c r="H72" s="1">
-        <v>25883539.47</v>
+        <v>-396626.52</v>
       </c>
       <c r="I72" s="1">
-        <v>236.0638510561</v>
+        <v>-3.045596314815</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>36848174.4</v>
+        <v>12626324.62</v>
       </c>
       <c r="M72" s="1">
-        <v>36848174.4</v>
+        <v>12626324.62</v>
       </c>
       <c r="N72" s="1">
-        <v>1.36</v>
+        <v>0.47</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" s="1">
-        <v>66588.0</v>
+        <v>224465.0</v>
       </c>
       <c r="C73" s="1">
-        <v>53.2</v>
+        <v>176.46</v>
       </c>
       <c r="D73" s="1">
-        <v>110.9074526942</v>
+        <v>48.8478601564</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>7385105.46</v>
+        <v>10964634.93</v>
       </c>
       <c r="H73" s="1">
-        <v>-3842623.86</v>
+        <v>28644458.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-52.03207836114</v>
+        <v>261.24407381432</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>3542481.6</v>
+        <v>39609093.9</v>
       </c>
       <c r="M73" s="1">
-        <v>3542481.6</v>
+        <v>39609093.9</v>
       </c>
       <c r="N73" s="1">
-        <v>0.13</v>
+        <v>1.49</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" s="1">
-        <v>98583.0</v>
+        <v>66588.0</v>
       </c>
       <c r="C74" s="1">
-        <v>151.5</v>
+        <v>52.65</v>
       </c>
       <c r="D74" s="1">
-        <v>142.4702575495</v>
+        <v>110.9074526942</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>14045145.4</v>
+        <v>7385105.46</v>
       </c>
       <c r="H74" s="1">
-        <v>890179.1</v>
+        <v>-3879247.26</v>
       </c>
       <c r="I74" s="1">
-        <v>6.3379842262082</v>
+        <v>-52.527987325451</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>14935324.5</v>
+        <v>3505858.2</v>
       </c>
       <c r="M74" s="1">
-        <v>14935324.5</v>
+        <v>3505858.2</v>
       </c>
       <c r="N74" s="1">
-        <v>0.55</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" s="1">
-        <v>178349.0</v>
+        <v>98583.0</v>
       </c>
       <c r="C75" s="1">
-        <v>52.66</v>
+        <v>135.4</v>
       </c>
       <c r="D75" s="1">
-        <v>52.4597216693</v>
+        <v>142.4702575495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9356138.9</v>
+        <v>14045145.4</v>
       </c>
       <c r="H75" s="1">
-        <v>35719.44</v>
+        <v>-697007.2</v>
       </c>
       <c r="I75" s="1">
-        <v>0.38177543516375</v>
+        <v>-4.9626200380952</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>9391858.34</v>
+        <v>13348138.2</v>
       </c>
       <c r="M75" s="1">
-        <v>9391858.34</v>
+        <v>13348138.2</v>
       </c>
       <c r="N75" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" s="1">
-        <v>48402.0</v>
+        <v>178349.0</v>
       </c>
       <c r="C76" s="1">
-        <v>87.2</v>
+        <v>50.75</v>
       </c>
       <c r="D76" s="1">
-        <v>88.5762993265</v>
+        <v>52.4597216693</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F76">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4631055.88</v>
+        <v>9356138.9</v>
       </c>
       <c r="H76" s="1">
-        <v>-75327.67</v>
+        <v>-304927.15</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.6265765724252</v>
+        <v>-3.2591131155609</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>4555728.21</v>
+        <v>9051211.75</v>
       </c>
       <c r="M76" s="1">
-        <v>4555728.21</v>
+        <v>9051211.75</v>
       </c>
       <c r="N76" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" s="1">
-        <v>107321.0</v>
+        <v>48402.0</v>
       </c>
       <c r="C77" s="1">
-        <v>380.1</v>
+        <v>83.04</v>
       </c>
       <c r="D77" s="1">
-        <v>199.3169066632</v>
+        <v>88.5762993265</v>
       </c>
       <c r="E77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F77">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G77" s="1">
-        <v>21390889.74</v>
+        <v>4631055.88</v>
       </c>
       <c r="H77" s="1">
-        <v>19401822.36</v>
+        <v>-276213.17</v>
       </c>
       <c r="I77" s="1">
-        <v>90.701334053064</v>
+        <v>-5.9643670289722</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>40792712.1</v>
+        <v>4354842.71</v>
       </c>
       <c r="M77" s="1">
-        <v>40792712.1</v>
+        <v>4354842.71</v>
       </c>
       <c r="N77" s="1">
-        <v>1.5</v>
+        <v>0.16</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" s="1">
-        <v>71767.0</v>
+        <v>117829.0</v>
       </c>
       <c r="C78" s="1">
-        <v>499.25</v>
+        <v>381.75</v>
       </c>
       <c r="D78" s="1">
-        <v>179.8035250185</v>
+        <v>215.4276925884</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>12903959.58</v>
+        <v>25383629.59</v>
       </c>
       <c r="H78" s="1">
-        <v>22925715.17</v>
+        <v>19597591.16</v>
       </c>
       <c r="I78" s="1">
-        <v>177.6641892581</v>
+        <v>77.205630071598</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>35829674.75</v>
+        <v>44981220.75</v>
       </c>
       <c r="M78" s="1">
-        <v>35829674.75</v>
+        <v>44981220.75</v>
       </c>
       <c r="N78" s="1">
-        <v>1.32</v>
+        <v>1.69</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" s="1">
-        <v>198754.0</v>
+        <v>71767.0</v>
       </c>
       <c r="C79" s="1">
-        <v>15.6</v>
+        <v>495.1</v>
       </c>
       <c r="D79" s="1">
-        <v>14.5416794127</v>
+        <v>179.8035250185</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>2890216.95</v>
+        <v>12903959.58</v>
       </c>
       <c r="H79" s="1">
-        <v>210345.45</v>
+        <v>22627882.12</v>
       </c>
       <c r="I79" s="1">
-        <v>7.2778429314796</v>
+        <v>175.35611437493</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>3100562.4</v>
+        <v>35531841.7</v>
       </c>
       <c r="M79" s="1">
-        <v>3100562.4</v>
+        <v>35531841.7</v>
       </c>
       <c r="N79" s="1">
-        <v>0.11</v>
+        <v>1.34</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" s="1">
-        <v>348686.0</v>
+        <v>198754.0</v>
       </c>
       <c r="C80" s="1">
-        <v>33.35</v>
+        <v>15.25</v>
       </c>
       <c r="D80" s="1">
-        <v>31.4790175115</v>
+        <v>14.5416794127</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>10976292.7</v>
+        <v>2890216.95</v>
       </c>
       <c r="H80" s="1">
-        <v>652385.4</v>
+        <v>140781.55</v>
       </c>
       <c r="I80" s="1">
-        <v>5.9435860342901</v>
+        <v>4.8709682503246</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>11628678.1</v>
+        <v>3030998.5</v>
       </c>
       <c r="M80" s="1">
-        <v>11628678.1</v>
+        <v>3030998.5</v>
       </c>
       <c r="N80" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" s="1">
-        <v>164642.0</v>
+        <v>348686.0</v>
       </c>
       <c r="C81" s="1">
-        <v>52.84</v>
+        <v>35.12</v>
       </c>
       <c r="D81" s="1">
-        <v>53.1914279467</v>
+        <v>31.4790175115</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>8757543.08</v>
+        <v>10976292.7</v>
       </c>
       <c r="H81" s="1">
-        <v>-57859.8</v>
+        <v>1269559.62</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.660685302618</v>
+        <v>11.5663790562</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>8699683.28</v>
+        <v>12245852.32</v>
       </c>
       <c r="M81" s="1">
-        <v>8699683.28</v>
+        <v>12245852.32</v>
       </c>
       <c r="N81" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" s="1">
-        <v>39008.0</v>
+        <v>164642.0</v>
       </c>
       <c r="C82" s="1">
-        <v>471.0</v>
+        <v>50.64</v>
       </c>
       <c r="D82" s="1">
-        <v>206.5642347724</v>
+        <v>53.1914279467</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>8057657.67</v>
+        <v>8757543.08</v>
       </c>
       <c r="H82" s="1">
-        <v>10315110.33</v>
+        <v>-420072.2</v>
       </c>
       <c r="I82" s="1">
-        <v>128.01623936451</v>
+        <v>-4.7966900780578</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>18372768.0</v>
+        <v>8337470.88</v>
       </c>
       <c r="M82" s="1">
-        <v>18372768.0</v>
+        <v>8337470.88</v>
       </c>
       <c r="N82" s="1">
-        <v>0.68</v>
+        <v>0.31</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" s="1">
-        <v>374458.0</v>
+        <v>39008.0</v>
       </c>
       <c r="C83" s="1">
-        <v>15.505</v>
+        <v>515.6</v>
       </c>
       <c r="D83" s="1">
-        <v>13.1870293865</v>
+        <v>206.5642347724</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>4937988.65</v>
+        <v>8057657.67</v>
       </c>
       <c r="H83" s="1">
-        <v>867982.64</v>
+        <v>12054867.13</v>
       </c>
       <c r="I83" s="1">
-        <v>17.577655631104</v>
+        <v>149.60758602196</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>5805971.29</v>
+        <v>20112524.8</v>
       </c>
       <c r="M83" s="1">
-        <v>5805971.29</v>
+        <v>20112524.8</v>
       </c>
       <c r="N83" s="1">
-        <v>0.21</v>
+        <v>0.76</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" s="1">
-        <v>64558.0</v>
+        <v>374458.0</v>
       </c>
       <c r="C84" s="1">
-        <v>141.4</v>
+        <v>14.575</v>
       </c>
       <c r="D84" s="1">
-        <v>124.7150069705</v>
+        <v>13.1870293865</v>
       </c>
       <c r="E84" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>9268820.09</v>
+        <v>4937988.65</v>
       </c>
       <c r="H84" s="1">
-        <v>1261230.9</v>
+        <v>519736.7</v>
       </c>
       <c r="I84" s="1">
-        <v>13.607243292603</v>
+        <v>10.525271255939</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>10530050.99</v>
+        <v>5457725.35</v>
       </c>
       <c r="M84" s="1">
-        <v>10530050.99</v>
+        <v>5457725.35</v>
       </c>
       <c r="N84" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" s="1">
-        <v>143037.0</v>
+        <v>64558.0</v>
       </c>
       <c r="C85" s="1">
-        <v>74.88</v>
+        <v>148.75</v>
       </c>
       <c r="D85" s="1">
-        <v>63.7488328195</v>
+        <v>124.7150069705</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="F85">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G85" s="1">
-        <v>9118441.8</v>
+        <v>9268820.09</v>
       </c>
       <c r="H85" s="1">
-        <v>1592168.76</v>
+        <v>2016880.34</v>
       </c>
       <c r="I85" s="1">
-        <v>17.460974088797</v>
+        <v>21.759839121012</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>10710610.56</v>
+        <v>11285700.43</v>
       </c>
       <c r="M85" s="1">
-        <v>10710610.56</v>
+        <v>11285700.43</v>
       </c>
       <c r="N85" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" s="1">
-        <v>1777637.0</v>
+        <v>143037.0</v>
       </c>
       <c r="C86" s="1">
-        <v>11.785</v>
+        <v>78.06</v>
       </c>
       <c r="D86" s="1">
-        <v>6.9277589069</v>
+        <v>63.7488328195</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>12315040.56</v>
+        <v>9118441.8</v>
       </c>
       <c r="H86" s="1">
-        <v>8634411.49</v>
+        <v>2047026.42</v>
       </c>
       <c r="I86" s="1">
-        <v>70.1127328646</v>
+        <v>22.44930071276</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>20949452.05</v>
+        <v>11165468.22</v>
       </c>
       <c r="M86" s="1">
-        <v>20949452.05</v>
+        <v>11165468.22</v>
       </c>
       <c r="N86" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" s="1">
-        <v>1047302.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="C87" s="1">
-        <v>16.505</v>
+        <v>8.852</v>
       </c>
       <c r="D87" s="1">
-        <v>10.0524633869</v>
+        <v>6.9277589069</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>10527965.01</v>
+        <v>12315040.56</v>
       </c>
       <c r="H87" s="1">
-        <v>6757754.5</v>
+        <v>3420602.16</v>
       </c>
       <c r="I87" s="1">
-        <v>64.188610938402</v>
+        <v>27.775809128151</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>17285719.51</v>
+        <v>15735642.72</v>
       </c>
       <c r="M87" s="1">
-        <v>17285719.51</v>
+        <v>15735642.72</v>
       </c>
       <c r="N87" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" s="1">
-        <v>42248.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="C88" s="1">
-        <v>1077.12</v>
+        <v>17.04</v>
       </c>
       <c r="D88" s="1">
-        <v>1075.3458132929</v>
+        <v>10.0524633869</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>45431209.92</v>
+        <v>10527965.01</v>
       </c>
       <c r="H88" s="1">
-        <v>74955.84</v>
+        <v>7318061.07</v>
       </c>
       <c r="I88" s="1">
-        <v>0.16498754959859</v>
+        <v>69.510689511686</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>45506165.76</v>
+        <v>17846026.08</v>
       </c>
       <c r="M88" s="1">
-        <v>45506165.76</v>
+        <v>17846026.08</v>
       </c>
       <c r="N88" s="1">
-        <v>1.68</v>
+        <v>0.67</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" s="1">
-        <v>968.0</v>
+        <v>33756.0</v>
       </c>
       <c r="C89" s="1">
-        <v>29962.92</v>
+        <v>1079.05</v>
       </c>
       <c r="D89" s="1">
-        <v>18195.731993802</v>
+        <v>1077.1802547695</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>17613468.57</v>
+        <v>36361296.68</v>
       </c>
       <c r="H89" s="1">
-        <v>11390637.99</v>
+        <v>63115.12</v>
       </c>
       <c r="I89" s="1">
-        <v>64.670044657763</v>
+        <v>0.17357774821797</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>29004106.56</v>
+        <v>36424411.8</v>
       </c>
       <c r="M89" s="1">
-        <v>29004106.56</v>
+        <v>36424411.8</v>
       </c>
       <c r="N89" s="1">
-        <v>1.07</v>
+        <v>1.37</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" s="1">
-        <v>1480703.0</v>
+        <v>968.0</v>
       </c>
       <c r="C90" s="1">
-        <v>17.085</v>
+        <v>29961.82</v>
       </c>
       <c r="D90" s="1">
-        <v>11.4393713121</v>
+        <v>18195.731993802</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>16938311.42</v>
+        <v>17613468.57</v>
       </c>
       <c r="H90" s="1">
-        <v>8359499.34</v>
+        <v>11389573.19</v>
       </c>
       <c r="I90" s="1">
-        <v>49.352613331512</v>
+        <v>64.663999284043</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>25297810.76</v>
+        <v>29003041.76</v>
       </c>
       <c r="M90" s="1">
-        <v>25297810.76</v>
+        <v>29003041.76</v>
       </c>
       <c r="N90" s="1">
-        <v>0.93</v>
+        <v>1.09</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" s="1">
-        <v>109929.0</v>
+        <v>1144675.0</v>
       </c>
       <c r="C91" s="1">
-        <v>67.35</v>
+        <v>16.465</v>
       </c>
       <c r="D91" s="1">
-        <v>55.1232077978</v>
+        <v>11.439371315</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>6059639.11</v>
+        <v>13094362.36</v>
       </c>
       <c r="H91" s="1">
-        <v>1344079.04</v>
+        <v>5752711.52</v>
       </c>
       <c r="I91" s="1">
-        <v>22.180843043638</v>
+        <v>43.932735033919</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>7403718.15</v>
+        <v>18847073.88</v>
       </c>
       <c r="M91" s="1">
-        <v>7403718.15</v>
+        <v>18847073.88</v>
       </c>
       <c r="N91" s="1">
-        <v>0.27</v>
+        <v>0.71</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" s="1">
-        <v>438248.0</v>
+        <v>109929.0</v>
       </c>
       <c r="C92" s="1">
-        <v>38.215</v>
+        <v>77.4</v>
       </c>
       <c r="D92" s="1">
-        <v>30.0058583724</v>
+        <v>55.1232077978</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>13150007.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="H92" s="1">
-        <v>3597639.9</v>
+        <v>2448865.49</v>
       </c>
       <c r="I92" s="1">
-        <v>27.358462889749</v>
+        <v>40.412728308502</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>16747647.32</v>
+        <v>8508504.6</v>
       </c>
       <c r="M92" s="1">
-        <v>16747647.32</v>
+        <v>8508504.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" s="1">
-        <v>236560.0</v>
+        <v>438248.0</v>
       </c>
       <c r="C93" s="1">
-        <v>153.2</v>
+        <v>38.505</v>
       </c>
       <c r="D93" s="1">
-        <v>31.067426023</v>
+        <v>30.0058583724</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>7349310.3</v>
+        <v>13150007.42</v>
       </c>
       <c r="H93" s="1">
-        <v>28891681.7</v>
+        <v>3724731.82</v>
       </c>
       <c r="I93" s="1">
-        <v>393.12099395232</v>
+        <v>28.324940823493</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>36240992.0</v>
+        <v>16874739.24</v>
       </c>
       <c r="M93" s="1">
-        <v>36240992.0</v>
+        <v>16874739.24</v>
       </c>
       <c r="N93" s="1">
-        <v>1.34</v>
+        <v>0.63</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" s="1">
-        <v>188889.0</v>
+        <v>236560.0</v>
       </c>
       <c r="C94" s="1">
-        <v>89.88</v>
+        <v>125.35</v>
       </c>
       <c r="D94" s="1">
-        <v>54.715396238</v>
+        <v>31.067426023</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>10335136.48</v>
+        <v>7349310.3</v>
       </c>
       <c r="H94" s="1">
-        <v>6642206.84</v>
+        <v>22303485.7</v>
       </c>
       <c r="I94" s="1">
-        <v>64.268206354639</v>
+        <v>303.47726234937</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>16977343.32</v>
+        <v>29652796.0</v>
       </c>
       <c r="M94" s="1">
-        <v>16977343.32</v>
+        <v>29652796.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.63</v>
+        <v>1.11</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" s="1">
-        <v>3279.0</v>
+        <v>188889.0</v>
       </c>
       <c r="C95" s="1">
-        <v>664.0</v>
+        <v>87.7</v>
       </c>
       <c r="D95" s="1">
-        <v>656.6091613297</v>
+        <v>54.715396238</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2153021.44</v>
+        <v>10335136.48</v>
       </c>
       <c r="H95" s="1">
-        <v>24234.56</v>
+        <v>6230428.82</v>
       </c>
       <c r="I95" s="1">
-        <v>1.1256069981356</v>
+        <v>60.28395301849</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>2177256.0</v>
+        <v>16565565.3</v>
       </c>
       <c r="M95" s="1">
-        <v>2177256.0</v>
+        <v>16565565.3</v>
       </c>
       <c r="N95" s="1">
-        <v>0.08</v>
+        <v>0.62</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" s="1">
-        <v>338277.0</v>
+        <v>3279.0</v>
       </c>
       <c r="C96" s="1">
-        <v>21.55</v>
+        <v>639.0</v>
       </c>
       <c r="D96" s="1">
-        <v>22.2295461116</v>
+        <v>656.6091613297</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>7519744.17</v>
+        <v>2153021.44</v>
       </c>
       <c r="H96" s="1">
-        <v>-229874.82</v>
+        <v>-57740.44</v>
       </c>
       <c r="I96" s="1">
-        <v>-3.056950007915</v>
+        <v>-2.6818330243846</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>7289869.35</v>
+        <v>2095281.0</v>
       </c>
       <c r="M96" s="1">
-        <v>7289869.35</v>
+        <v>2095281.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" s="1">
-        <v>30550.0</v>
+        <v>338277.0</v>
       </c>
       <c r="C97" s="1">
-        <v>319.8</v>
+        <v>24.5</v>
       </c>
       <c r="D97" s="1">
-        <v>315.5061584288</v>
+        <v>22.2295461116</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F97">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>10571776.95</v>
+        <v>7519744.17</v>
       </c>
       <c r="H97" s="1">
-        <v>-26264.51</v>
+        <v>768042.33</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.24843988029846</v>
+        <v>10.213676325108</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>10545512.44</v>
+        <v>8287786.5</v>
       </c>
       <c r="M97" s="1">
-        <v>10545512.44</v>
+        <v>8287786.5</v>
       </c>
       <c r="N97" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" s="1">
-        <v>174151.0</v>
+        <v>30550.0</v>
       </c>
       <c r="C98" s="1">
-        <v>329.4</v>
+        <v>334.2</v>
       </c>
       <c r="D98" s="1">
-        <v>164.549703246</v>
+        <v>315.5061584288</v>
       </c>
       <c r="E98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F98">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G98" s="1">
-        <v>28656495.37</v>
+        <v>10571776.95</v>
       </c>
       <c r="H98" s="1">
-        <v>28708844.03</v>
+        <v>490371.6</v>
       </c>
       <c r="I98" s="1">
-        <v>100.18267642056</v>
+        <v>4.6384974098418</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>57365339.4</v>
+        <v>11062148.55</v>
       </c>
       <c r="M98" s="1">
-        <v>57365339.4</v>
+        <v>11062148.55</v>
       </c>
       <c r="N98" s="1">
-        <v>2.11</v>
+        <v>0.42</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" s="1">
-        <v>3221566.0</v>
+        <v>174151.0</v>
       </c>
       <c r="C99" s="1">
-        <v>4.487</v>
+        <v>329.5</v>
       </c>
       <c r="D99" s="1">
-        <v>2.3415455154</v>
+        <v>164.549703246</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>7543443.42</v>
+        <v>28656495.37</v>
       </c>
       <c r="H99" s="1">
-        <v>6911723.22</v>
+        <v>28726259.13</v>
       </c>
       <c r="I99" s="1">
-        <v>91.625572502803</v>
+        <v>100.24344833204</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>14455166.64</v>
+        <v>57382754.5</v>
       </c>
       <c r="M99" s="1">
-        <v>14455166.64</v>
+        <v>57382754.5</v>
       </c>
       <c r="N99" s="1">
-        <v>0.53</v>
+        <v>2.16</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" s="1">
-        <v>581774.0</v>
+        <v>2915351.0</v>
       </c>
       <c r="C100" s="1">
-        <v>74.14</v>
+        <v>4.202</v>
       </c>
       <c r="D100" s="1">
-        <v>92.5011792036</v>
+        <v>2.3415455154</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>53814781.03</v>
+        <v>6826427.06</v>
       </c>
       <c r="H100" s="1">
-        <v>-10682056.67</v>
+        <v>5423877.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-19.849670416842</v>
+        <v>79.454124278008</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>43132724.36</v>
+        <v>12250304.9</v>
       </c>
       <c r="M100" s="1">
-        <v>43132724.36</v>
+        <v>12250304.9</v>
       </c>
       <c r="N100" s="1">
-        <v>1.59</v>
+        <v>0.46</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" s="1">
-        <v>439200.0</v>
+        <v>581774.0</v>
       </c>
       <c r="C101" s="1">
-        <v>134.14</v>
+        <v>77.34</v>
       </c>
       <c r="D101" s="1">
-        <v>80.8136705373</v>
+        <v>92.5011792036</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>35493364.1</v>
+        <v>53814781.03</v>
       </c>
       <c r="H101" s="1">
-        <v>23420923.9</v>
+        <v>-8820379.87</v>
       </c>
       <c r="I101" s="1">
-        <v>65.986768213949</v>
+        <v>-16.390255058518</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>58914288.0</v>
+        <v>44994401.16</v>
       </c>
       <c r="M101" s="1">
-        <v>58914288.0</v>
+        <v>44994401.16</v>
       </c>
       <c r="N101" s="1">
-        <v>2.17</v>
+        <v>1.69</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" s="1">
-        <v>10202.0</v>
+        <v>439200.0</v>
       </c>
       <c r="C102" s="1">
-        <v>269.2</v>
+        <v>137.92</v>
       </c>
       <c r="D102" s="1">
-        <v>290.484279553</v>
+        <v>80.8136705373</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F102">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3159368.29</v>
+        <v>35493364.1</v>
       </c>
       <c r="H102" s="1">
-        <v>-194957.47</v>
+        <v>25081099.9</v>
       </c>
       <c r="I102" s="1">
-        <v>-6.1707737783239</v>
+        <v>70.664194662799</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>2964410.82</v>
+        <v>60574464.0</v>
       </c>
       <c r="M102" s="1">
-        <v>2964410.82</v>
+        <v>60574464.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.11</v>
+        <v>2.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" s="1">
-        <v>215182.0</v>
+        <v>10202.0</v>
       </c>
       <c r="C103" s="1">
-        <v>289.25</v>
+        <v>270.2</v>
       </c>
       <c r="D103" s="1">
-        <v>75.6916901507</v>
+        <v>290.484279553</v>
       </c>
       <c r="E103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G103" s="1">
-        <v>16287489.27</v>
+        <v>3159368.29</v>
       </c>
       <c r="H103" s="1">
-        <v>45953904.23</v>
+        <v>-172662.18</v>
       </c>
       <c r="I103" s="1">
-        <v>282.14234538065</v>
+        <v>-5.4650855535427</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>62241393.5</v>
+        <v>2986706.11</v>
       </c>
       <c r="M103" s="1">
-        <v>62241393.5</v>
+        <v>2986706.11</v>
       </c>
       <c r="N103" s="1">
-        <v>2.29</v>
+        <v>0.11</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" s="1">
-        <v>272762.0</v>
+        <v>215182.0</v>
       </c>
       <c r="C104" s="1">
-        <v>168.92</v>
+        <v>262.45</v>
       </c>
       <c r="D104" s="1">
-        <v>81.4996660825</v>
+        <v>75.6916901507</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>22230011.92</v>
+        <v>16287489.27</v>
       </c>
       <c r="H104" s="1">
-        <v>23844945.12</v>
+        <v>40187026.63</v>
       </c>
       <c r="I104" s="1">
-        <v>107.26465287473</v>
+        <v>246.73555244651</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>46074957.04</v>
+        <v>56474515.9</v>
       </c>
       <c r="M104" s="1">
-        <v>46074957.04</v>
+        <v>56474515.9</v>
       </c>
       <c r="N104" s="1">
-        <v>1.7</v>
+        <v>2.12</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" s="1">
-        <v>255335.0</v>
+        <v>264070.0</v>
       </c>
       <c r="C105" s="1">
-        <v>274.5</v>
+        <v>147.66</v>
       </c>
       <c r="D105" s="1">
-        <v>93.9521602601</v>
+        <v>81.4996660734</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>23989274.84</v>
+        <v>21521616.82</v>
       </c>
       <c r="H105" s="1">
-        <v>46100182.66</v>
+        <v>17470959.38</v>
       </c>
       <c r="I105" s="1">
-        <v>192.16997165388</v>
+        <v>81.178656446314</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>70089457.5</v>
+        <v>38992576.2</v>
       </c>
       <c r="M105" s="1">
-        <v>70089457.5</v>
+        <v>38992576.2</v>
       </c>
       <c r="N105" s="1">
-        <v>2.58</v>
+        <v>1.47</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" s="1">
-        <v>357482.0</v>
+        <v>255335.0</v>
       </c>
       <c r="C106" s="1">
-        <v>20.78</v>
+        <v>264.55</v>
       </c>
       <c r="D106" s="1">
-        <v>22.3069429789</v>
+        <v>93.9521602601</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>7974330.59</v>
+        <v>23989274.84</v>
       </c>
       <c r="H106" s="1">
-        <v>-545854.63</v>
+        <v>43559599.41</v>
       </c>
       <c r="I106" s="1">
-        <v>-6.8451467347556</v>
+        <v>181.57947541361</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>7428475.96</v>
+        <v>67548874.25</v>
       </c>
       <c r="M106" s="1">
-        <v>7428475.96</v>
+        <v>67548874.25</v>
       </c>
       <c r="N106" s="1">
-        <v>0.27</v>
+        <v>2.54</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" s="1">
-        <v>303852.0</v>
+        <v>357482.0</v>
       </c>
       <c r="C107" s="1">
-        <v>11.25</v>
+        <v>16.44</v>
       </c>
       <c r="D107" s="1">
-        <v>12.5240896555</v>
+        <v>22.3069429789</v>
       </c>
       <c r="E107" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>4352991.98</v>
+        <v>7974330.59</v>
       </c>
       <c r="H107" s="1">
-        <v>-409820.91</v>
+        <v>-2097326.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-9.4146948095227</v>
+        <v>-26.300972681395</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>3943171.07</v>
+        <v>5877004.08</v>
       </c>
       <c r="M107" s="1">
-        <v>3943171.07</v>
+        <v>5877004.08</v>
       </c>
       <c r="N107" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" s="1">
-        <v>292741.0</v>
+        <v>303852.0</v>
       </c>
       <c r="C108" s="1">
-        <v>77.67</v>
+        <v>11.51</v>
       </c>
       <c r="D108" s="1">
-        <v>46.5145454173</v>
+        <v>12.5240896555</v>
       </c>
       <c r="E108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="F108">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G108" s="1">
-        <v>13616714.54</v>
+        <v>4352991.98</v>
       </c>
       <c r="H108" s="1">
-        <v>9120478.93</v>
+        <v>-242830.36</v>
       </c>
       <c r="I108" s="1">
-        <v>66.980025932159</v>
+        <v>-5.5784701905194</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>22737193.47</v>
+        <v>4110161.62</v>
       </c>
       <c r="M108" s="1">
-        <v>22737193.47</v>
+        <v>4110161.62</v>
       </c>
       <c r="N108" s="1">
-        <v>0.84</v>
+        <v>0.15</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" s="1">
-        <v>369948.0</v>
+        <v>292741.0</v>
       </c>
       <c r="C109" s="1">
-        <v>94.48</v>
+        <v>74.55</v>
       </c>
       <c r="D109" s="1">
-        <v>59.7352610907</v>
+        <v>46.5145454173</v>
       </c>
       <c r="E109" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F109">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2013102.25</v>
+        <v>13616714.54</v>
       </c>
       <c r="H109" s="1">
-        <v>1168753.65</v>
+        <v>8207127.01</v>
       </c>
       <c r="I109" s="1">
-        <v>58.057341598024</v>
+        <v>60.272446674938</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>3181855.9</v>
+        <v>21823841.55</v>
       </c>
       <c r="M109" s="1">
-        <v>3181855.9</v>
+        <v>21823841.55</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.82</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" s="1">
-        <v>301157.0</v>
+        <v>369948.0</v>
       </c>
       <c r="C110" s="1">
-        <v>68.03</v>
+        <v>99.78</v>
       </c>
       <c r="D110" s="1">
-        <v>33.9885712104</v>
+        <v>59.7352610907</v>
       </c>
       <c r="E110" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="F110">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G110" s="1">
-        <v>10235896.14</v>
+        <v>2013102.25</v>
       </c>
       <c r="H110" s="1">
-        <v>10251814.57</v>
+        <v>1331382.39</v>
       </c>
       <c r="I110" s="1">
-        <v>100.15551574364</v>
+        <v>66.135855245306</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>20487710.71</v>
+        <v>3344484.64</v>
       </c>
       <c r="M110" s="1">
-        <v>20487710.71</v>
+        <v>3344484.64</v>
       </c>
       <c r="N110" s="1">
-        <v>0.76</v>
+        <v>0.13</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" s="1">
-        <v>151241.0</v>
+        <v>301157.0</v>
       </c>
       <c r="C111" s="1">
-        <v>35.66</v>
+        <v>53.79</v>
       </c>
       <c r="D111" s="1">
-        <v>21.3361712102</v>
+        <v>33.9885712104</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3226903.87</v>
+        <v>10235896.14</v>
       </c>
       <c r="H111" s="1">
-        <v>2166350.19</v>
+        <v>5963338.89</v>
       </c>
       <c r="I111" s="1">
-        <v>67.134016917585</v>
+        <v>58.259079697931</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>5393254.06</v>
+        <v>16199235.03</v>
       </c>
       <c r="M111" s="1">
-        <v>5393254.06</v>
+        <v>16199235.03</v>
       </c>
       <c r="N111" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" s="1">
-        <v>58266.0</v>
+        <v>151241.0</v>
       </c>
       <c r="C112" s="1">
-        <v>65.2</v>
+        <v>33.08</v>
       </c>
       <c r="D112" s="1">
-        <v>73.1329655374</v>
+        <v>21.3361712102</v>
       </c>
       <c r="E112" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F112">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>4635498.11</v>
+        <v>3226903.87</v>
       </c>
       <c r="H112" s="1">
-        <v>-534960.36</v>
+        <v>1776148.41</v>
       </c>
       <c r="I112" s="1">
-        <v>-11.540515114135</v>
+        <v>55.041875480474</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>4100537.75</v>
+        <v>5003052.28</v>
       </c>
       <c r="M112" s="1">
-        <v>4100537.75</v>
+        <v>5003052.28</v>
       </c>
       <c r="N112" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" s="1">
-        <v>20277.0</v>
+        <v>58266.0</v>
       </c>
       <c r="C113" s="1">
-        <v>232.4</v>
+        <v>68.35</v>
       </c>
       <c r="D113" s="1">
-        <v>259.4231454357</v>
+        <v>73.1329655374</v>
       </c>
       <c r="E113" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F113">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G113" s="1">
-        <v>5260323.12</v>
+        <v>4635498.11</v>
       </c>
       <c r="H113" s="1">
-        <v>-547948.32</v>
+        <v>-320550.28</v>
       </c>
       <c r="I113" s="1">
-        <v>-10.416628551137</v>
+        <v>-6.915120498237</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>4712374.8</v>
+        <v>4314947.83</v>
       </c>
       <c r="M113" s="1">
-        <v>4712374.8</v>
+        <v>4314947.83</v>
       </c>
       <c r="N113" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" s="1">
-        <v>579445.0</v>
+        <v>20277.0</v>
       </c>
       <c r="C114" s="1">
-        <v>71.07</v>
+        <v>223.1</v>
       </c>
       <c r="D114" s="1">
-        <v>45.0331654428</v>
+        <v>259.4231454357</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>26094242.55</v>
+        <v>5260323.12</v>
       </c>
       <c r="H114" s="1">
-        <v>15086913.6</v>
+        <v>-736524.42</v>
       </c>
       <c r="I114" s="1">
-        <v>57.817020636225</v>
+        <v>-14.001505291561</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>41181156.15</v>
+        <v>4523798.7</v>
       </c>
       <c r="M114" s="1">
-        <v>41181156.15</v>
+        <v>4523798.7</v>
       </c>
       <c r="N114" s="1">
-        <v>1.52</v>
+        <v>0.17</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" s="1">
-        <v>35455.0</v>
+        <v>619274.0</v>
       </c>
       <c r="C115" s="1">
-        <v>420.2</v>
+        <v>70.51</v>
       </c>
       <c r="D115" s="1">
-        <v>381.608</v>
+        <v>46.5830779752</v>
       </c>
       <c r="E115" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F115">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1249934.09</v>
+        <v>28847689.03</v>
       </c>
       <c r="H115" s="1">
-        <v>106296.32</v>
+        <v>14817320.71</v>
       </c>
       <c r="I115" s="1">
-        <v>8.5041540070325</v>
+        <v>51.363978218813</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>1356230.41</v>
+        <v>43665009.74</v>
       </c>
       <c r="M115" s="1">
-        <v>1356230.41</v>
+        <v>43665009.74</v>
       </c>
       <c r="N115" s="1">
-        <v>0.05</v>
+        <v>1.64</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" s="1">
-        <v>86896.0</v>
+        <v>35455.0</v>
       </c>
       <c r="C116" s="1">
-        <v>249.7</v>
+        <v>417.0</v>
       </c>
       <c r="D116" s="1">
-        <v>190.5169861674</v>
+        <v>381.608</v>
       </c>
       <c r="E116" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="F116">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G116" s="1">
-        <v>16555164.03</v>
+        <v>1249934.09</v>
       </c>
       <c r="H116" s="1">
-        <v>5142767.17</v>
+        <v>89614.8</v>
       </c>
       <c r="I116" s="1">
-        <v>31.064428964163</v>
+        <v>7.1695620366671</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>21697931.2</v>
+        <v>1339548.89</v>
       </c>
       <c r="M116" s="1">
-        <v>21697931.2</v>
+        <v>1339548.89</v>
       </c>
       <c r="N116" s="1">
-        <v>0.8</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" s="1">
-        <v>184161.0</v>
+        <v>86896.0</v>
       </c>
       <c r="C117" s="1">
-        <v>22.82</v>
+        <v>239.3</v>
       </c>
       <c r="D117" s="1">
-        <v>17.749247995</v>
+        <v>190.5169861674</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>3268719.26</v>
+        <v>16555164.03</v>
       </c>
       <c r="H117" s="1">
-        <v>933834.76</v>
+        <v>4239048.77</v>
       </c>
       <c r="I117" s="1">
-        <v>28.568827290478</v>
+        <v>25.605598122243</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>4202554.02</v>
+        <v>20794212.8</v>
       </c>
       <c r="M117" s="1">
-        <v>4202554.02</v>
+        <v>20794212.8</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" s="1">
-        <v>148942.0</v>
+        <v>184161.0</v>
       </c>
       <c r="C118" s="1">
-        <v>98.7</v>
+        <v>19.33</v>
       </c>
       <c r="D118" s="1">
-        <v>88.447387238</v>
+        <v>17.749247995</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>13173530.75</v>
+        <v>3268719.26</v>
       </c>
       <c r="H118" s="1">
-        <v>1527044.65</v>
+        <v>291112.87</v>
       </c>
       <c r="I118" s="1">
-        <v>11.591764417447</v>
+        <v>8.9060224156418</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>14700575.4</v>
+        <v>3559832.13</v>
       </c>
       <c r="M118" s="1">
-        <v>14700575.4</v>
+        <v>3559832.13</v>
       </c>
       <c r="N118" s="1">
-        <v>0.54</v>
+        <v>0.13</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" s="1">
-        <v>967567.0</v>
+        <v>148942.0</v>
       </c>
       <c r="C119" s="1">
-        <v>79.52</v>
+        <v>103.65</v>
       </c>
       <c r="D119" s="1">
-        <v>16.7051703706</v>
+        <v>88.447387238</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>16163371.58</v>
+        <v>13173530.75</v>
       </c>
       <c r="H119" s="1">
-        <v>60777556.26</v>
+        <v>2264307.55</v>
       </c>
       <c r="I119" s="1">
-        <v>376.02028734651</v>
+        <v>17.188311873034</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>76940927.84</v>
+        <v>15437838.3</v>
       </c>
       <c r="M119" s="1">
-        <v>76940927.84</v>
+        <v>15437838.3</v>
       </c>
       <c r="N119" s="1">
-        <v>2.84</v>
+        <v>0.58</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" s="1">
-        <v>203662.0</v>
+        <v>967567.0</v>
       </c>
       <c r="C120" s="1">
-        <v>50.41</v>
+        <v>80.6</v>
       </c>
       <c r="D120" s="1">
-        <v>39.7678394595</v>
+        <v>16.7051703706</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>9466517.48</v>
+        <v>16163371.58</v>
       </c>
       <c r="H120" s="1">
-        <v>800083.94</v>
+        <v>61822528.62</v>
       </c>
       <c r="I120" s="1">
-        <v>8.4517241075226</v>
+        <v>382.48535161128</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>10266601.42</v>
+        <v>77985900.2</v>
       </c>
       <c r="M120" s="1">
-        <v>10266601.42</v>
+        <v>77985900.2</v>
       </c>
       <c r="N120" s="1">
-        <v>0.38</v>
+        <v>2.93</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" s="1">
-        <v>434044.0</v>
+        <v>203662.0</v>
       </c>
       <c r="C121" s="1">
-        <v>22.48</v>
+        <v>54.91</v>
       </c>
       <c r="D121" s="1">
-        <v>15.354600916</v>
+        <v>39.7678394595</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>6664572.4</v>
+        <v>9466517.48</v>
       </c>
       <c r="H121" s="1">
-        <v>3092736.72</v>
+        <v>1716562.94</v>
       </c>
       <c r="I121" s="1">
-        <v>46.405628664189</v>
+        <v>18.13299287332</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>9757309.12</v>
+        <v>11183080.42</v>
       </c>
       <c r="M121" s="1">
-        <v>9757309.12</v>
+        <v>11183080.42</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" s="1">
-        <v>143032.0</v>
+        <v>434044.0</v>
       </c>
       <c r="C122" s="1">
-        <v>129.65</v>
+        <v>20.73</v>
       </c>
       <c r="D122" s="1">
-        <v>95.7333994491</v>
+        <v>15.354600916</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>13692939.59</v>
+        <v>6664572.4</v>
       </c>
       <c r="H122" s="1">
-        <v>4851159.21</v>
+        <v>2333159.72</v>
       </c>
       <c r="I122" s="1">
-        <v>35.428179450546</v>
+        <v>35.008393336683</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>18544098.8</v>
+        <v>8997732.12</v>
       </c>
       <c r="M122" s="1">
-        <v>18544098.8</v>
+        <v>8997732.12</v>
       </c>
       <c r="N122" s="1">
-        <v>0.68</v>
+        <v>0.34</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" s="1">
-        <v>46555.0</v>
+        <v>153752.0</v>
       </c>
       <c r="C123" s="1">
-        <v>43.7</v>
+        <v>117.95</v>
       </c>
       <c r="D123" s="1">
-        <v>45.4429429707</v>
+        <v>97.7965769551</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2115596.21</v>
+        <v>15036419.3</v>
       </c>
       <c r="H123" s="1">
-        <v>-81142.71</v>
+        <v>3098629.1</v>
       </c>
       <c r="I123" s="1">
-        <v>-3.8354535528309</v>
+        <v>20.607493301281</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>2034453.5</v>
+        <v>18135048.4</v>
       </c>
       <c r="M123" s="1">
-        <v>2034453.5</v>
+        <v>18135048.4</v>
       </c>
       <c r="N123" s="1">
-        <v>0.07</v>
+        <v>0.68</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" s="1">
-        <v>290065.0</v>
+        <v>46555.0</v>
       </c>
       <c r="C124" s="1">
-        <v>33.68</v>
+        <v>44.8</v>
       </c>
       <c r="D124" s="1">
-        <v>24.618059435</v>
+        <v>45.4429429707</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>7140837.41</v>
+        <v>2115596.21</v>
       </c>
       <c r="H124" s="1">
-        <v>2628551.79</v>
+        <v>-29932.21</v>
       </c>
       <c r="I124" s="1">
-        <v>36.81013358908</v>
+        <v>-1.4148356788747</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>9769389.2</v>
+        <v>2085664.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9769389.2</v>
+        <v>2085664.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.36</v>
+        <v>0.08</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" s="1">
-        <v>211701.0</v>
+        <v>290065.0</v>
       </c>
       <c r="C125" s="1">
-        <v>58.86</v>
+        <v>29.88</v>
       </c>
       <c r="D125" s="1">
-        <v>75.8088184751</v>
+        <v>24.618059435</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>16048802.68</v>
+        <v>7140837.41</v>
       </c>
       <c r="H125" s="1">
-        <v>-3588081.82</v>
+        <v>1526304.79</v>
       </c>
       <c r="I125" s="1">
-        <v>-22.357317810826</v>
+        <v>21.374310915728</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>12460720.86</v>
+        <v>8667142.2</v>
       </c>
       <c r="M125" s="1">
-        <v>12460720.86</v>
+        <v>8667142.2</v>
       </c>
       <c r="N125" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" s="1">
-        <v>874.0</v>
+        <v>211701.0</v>
       </c>
       <c r="C126" s="1">
-        <v>6337.0</v>
+        <v>61.78</v>
       </c>
       <c r="D126" s="1">
-        <v>6271.624141876</v>
+        <v>75.8088184751</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>0.0</v>
+        <v>16048802.68</v>
       </c>
       <c r="H126" s="1">
-        <v>571385.0</v>
+        <v>-2969914.9</v>
       </c>
       <c r="I126" s="1">
-        <v>0</v>
+        <v>-18.505523179627</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>571385.0</v>
+        <v>13078887.78</v>
       </c>
       <c r="M126" s="1">
-        <v>571385.0</v>
+        <v>13078887.78</v>
       </c>
       <c r="N126" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>281</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>284</v>
+      </c>
+      <c r="B127" s="1">
+        <v>909.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>6273.45929593</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">