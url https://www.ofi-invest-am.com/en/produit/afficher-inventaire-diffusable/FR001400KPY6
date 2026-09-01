--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="889">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -154,1941 +154,1989 @@
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...2 lines deleted...]
-    <t>EURO ACHMEA BANK NV 30/04/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>223 392.17</t>
-[...8 lines deleted...]
-    <t>81 660.00</t>
+    <t>320 833.33</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>46 154.31</t>
+  </si>
+  <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>299 774.22</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
+    <t>433 803.11</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>10 094.22</t>
+    <t>77 063.33</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>94 259.38</t>
+    <t>173 766.39</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>223 839.00</t>
+    <t>323 919.00</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>385 346.21</t>
+    <t>501 380.83</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>488 150.25</t>
+    <t>588 874.00</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>437 109.75</t>
+    <t>538 156.33</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3297690037</t>
-[...14 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3396985460</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/06/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>BE6373282910</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>70 756.00</t>
+    <t>137 872.89</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>67 644.89</t>
+    <t>131 817.33</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>68 578.22</t>
+    <t>133 634.00</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>302 418.67</t>
+    <t>437 625.33</t>
   </si>
   <si>
     <t>FR0129582690</t>
   </si>
   <si>
     <t>EURO ELIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>ES05306747J8</t>
-[...8 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 20/04/2026</t>
+    <t>FR0129582195</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3374195777</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129716512</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+  </si>
+  <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>1 883.33</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>769 144.44</t>
+    <t>902 580.22</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>315 325.83</t>
+    <t>414 751.50</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>24 511.50</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>24 403.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>88 540.94</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>154 820.89</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>1 600 178.42</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>66 089.33</t>
-[...5 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>128 789.56</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3099966312</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>279 055.00</t>
-[...23 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>380 150.00</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+  </si>
+  <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129575652</t>
-[...2 lines deleted...]
-    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 21/04/2026</t>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...10 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...32 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129629764</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129549632</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>112 240.00</t>
-[...8 lines deleted...]
-    <t>633 175.42</t>
+    <t>177 109.44</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>35 648.75</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
-    <t>FR0129202190</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>11 406.00</t>
+    <t>78 674.56</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>143 192.29</t>
+    <t>226 860.00</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>141 296.46</t>
+    <t>223 860.00</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>71 706.00</t>
+    <t>138 532.78</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>36 451.39</t>
+    <t>103 192.44</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>233 110.28</t>
+    <t>316 993.75</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>69 489.33</t>
+    <t>134 255.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>75 444.75</t>
+    <t>124 960.58</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>242 995.96</t>
+    <t>293 137.00</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>80 874.67</t>
+    <t>148 018.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>171 072.42</t>
+    <t>271 032.00</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>230 504.17</t>
+    <t>314 013.89</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>229 483.33</t>
+    <t>312 625.00</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>FR0129439222</t>
-[...8 lines deleted...]
-    <t>NEUCP COFACE SA 23/04/2026</t>
+    <t>136 699.44</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
+    <t>BE6373961919</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 04/06/2026</t>
+  </si>
+  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
+    <t>FR0129716140</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>145 411.11</t>
+    <t>229 442.36</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>139 400.63</t>
+    <t>220 860.00</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>43 991.11</t>
+    <t>127 411.88</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>50 726.67</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>708 854.00</t>
+    <t>843 306.67</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>393 933.33</t>
+    <t>461 552.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>224 406.00</t>
+    <t>290 146.67</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>3 718.50</t>
+    <t>102 377.92</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>1 195.00</t>
-[...11 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
+    <t>64 611.00</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>583 125.00</t>
+    <t>683 228.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>1 256.11</t>
-[...8 lines deleted...]
-    <t>614 455.67</t>
+    <t>67 911.00</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>15 075.33</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
+    <t>65 101.50</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>233 548.22</t>
+    <t>365 654.33</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>87 662.83</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>91 677.78</t>
+    <t>157 522.33</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>65 032.92</t>
+    <t>114 410.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>62 699.58</t>
+    <t>110 310.50</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>63 866.25</t>
-[...5 lines deleted...]
-    <t>NEUCP SAFRAN SA 07/05/2026</t>
+    <t>112 360.50</t>
+  </si>
+  <si>
+    <t>FR0129716108</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>702 587.33</t>
+    <t>835 862.22</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 046 406.67</t>
+    <t>1 246 308.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>775 116.25</t>
-[...23 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>941 443.06</t>
+  </si>
+  <si>
+    <t>FR0129753432</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129766715</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>1 227.78</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>1 875.92</t>
-[...5 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>51 647.29</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>103 628.00</t>
+    <t>169 210.22</t>
+  </si>
+  <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>22 715.00</t>
+    <t>89 716.39</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>38 801.10</t>
+    <t>63 282.74</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>136 438.36</t>
+    <t>223 561.64</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>83 690.63</t>
+    <t>1 579.07</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>32 223.70</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>59 579.45</t>
+    <t>128 225.34</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>325 386.99</t>
+    <t>538 294.52</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>65 684.93</t>
-[...8 lines deleted...]
-    <t>212 149.32</t>
+    <t>91 095.89</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>628 561.64</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>33 184.93</t>
+    <t>53 876.71</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>200 000.00</t>
-[...8 lines deleted...]
-    <t>1 368.49</t>
+    <t>236 301.37</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>173 157.53</t>
+    <t>3 267.12</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>245 753.42</t>
+    <t>340 136.99</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
+    <t>23 143.33</t>
+  </si>
+  <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>92 465.75</t>
+    <t>114 246.58</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>321 133.56</t>
+    <t>377 491.44</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>55 479.45</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>18 684.93</t>
-[...8 lines deleted...]
-    <t>81 934.93</t>
+    <t>41 191.78</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>13 663.13</t>
-[...8 lines deleted...]
-    <t>35 978.08</t>
+    <t>61 939.50</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>201 883.56</t>
+    <t>829 890.41</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 694.52</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>135 232.19</t>
+    <t>172 368.49</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>85 616.44</t>
+    <t>108 304.79</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>97 534.25</t>
+    <t>126 575.34</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>1 298 116.44</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>43 410.62</t>
+    <t>69 856.16</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>158 364.33</t>
+    <t>216 249.23</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>546 805.48</t>
+    <t>700 142.47</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>313 950.00</t>
+    <t>427 918.15</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>14 970.89</t>
+    <t>26 305.99</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>74 527.40</t>
+    <t>138 236.30</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>2 053.97</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>40 462.33</t>
+    <t>53 077.05</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 010.27</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>203 967.12</t>
-[...8 lines deleted...]
-    <t>45 495.89</t>
+    <t>260 270.55</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
+    <t>35 301.99</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>32 723.78</t>
+    <t>38 602.97</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>36 587.88</t>
+    <t>87 618.35</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>14 023.97</t>
+    <t>28 317.64</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>31 232.90</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>42 882.19</t>
+    <t>56 095.89</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>3 630.82</t>
+    <t>7 006.85</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>198 575.34</t>
+    <t>268 273.97</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>55 956.16</t>
+    <t>96 032.88</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>151 890.41</t>
+    <t>353 876.71</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>36 328.77</t>
+    <t>74 082.19</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>10 479.45</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>23 948.63</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>306 164.38</t>
+    <t>360 616.44</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 297.59</t>
+    <t>-6 611.31</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 631.56</t>
-[...8 lines deleted...]
-    <t>-24 921.55</t>
+    <t>-2 034.95</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04609322</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 575.17</t>
-[...5 lines deleted...]
-    <t>-2 857.24</t>
+    <t>-8 555.56</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-11 425.17</t>
-[...23 lines deleted...]
-    <t>39 562.25</t>
+    <t>-13 100.41</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>10 173.61</t>
-[...5 lines deleted...]
-    <t>12 821.85</t>
+    <t>12 250.23</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>47 597.92</t>
-[...5 lines deleted...]
-    <t>10 611.93</t>
+    <t>55 955.00</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>26 479.63</t>
+    <t>31 605.83</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 252.00</t>
+    <t>8 663.33</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>4 603.23</t>
-[...5 lines deleted...]
-    <t>45 066.00</t>
+    <t>6 346.52</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>24 468.66</t>
+    <t>29 391.11</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 439.95</t>
-[...5 lines deleted...]
-    <t>26 473.34</t>
+    <t>6 526.36</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>18 418.12</t>
-[...5 lines deleted...]
-    <t>13 483.16</t>
+    <t>22 119.06</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>13 005.45</t>
-[...5 lines deleted...]
-    <t>20 722.17</t>
+    <t>15 755.05</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>4 700.99</t>
+    <t>5 701.13</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>14 201.83</t>
+    <t>17 265.28</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>17 458.86</t>
+    <t>21 252.00</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>19 136.95</t>
+    <t>23 666.02</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>8 492.50</t>
+    <t>10 630.00</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>21 571.92</t>
+    <t>27 003.67</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>5 362.93</t>
-[...5 lines deleted...]
-    <t>7 637.75</t>
+    <t>7 128.23</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>6 387.92</t>
+    <t>8 341.89</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 462.32</t>
+    <t>1 910.80</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 977.65</t>
+    <t>2 583.85</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 552.32</t>
+    <t>2 707.85</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>27 330.00</t>
+    <t>34 895.42</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>14 742.92</t>
+    <t>19 050.67</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>7 286.04</t>
-[...5 lines deleted...]
-    <t>2 107.50</t>
+    <t>9 418.66</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>2 925.42</t>
+    <t>3 952.00</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>2 999.17</t>
+    <t>4 047.00</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>1 607.65</t>
+    <t>2 748.77</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
+    <t>1 134.68</t>
+  </si>
+  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>9 576.39</t>
+    <t>12 718.78</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>3 934.14</t>
+    <t>5 239.50</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>19 477.33</t>
+    <t>26 160.55</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>2 920.42</t>
+    <t>4 000.61</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>1 821.69</t>
+    <t>4 119.83</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>7 612.67</t>
+    <t>10 640.59</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>6 027.22</t>
+    <t>8 444.24</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 347.56</t>
+    <t>3 504.44</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>5 776.23</t>
+    <t>8 486.67</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 087.63</t>
+    <t>3 064.95</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 054.00</t>
+    <t>1 618.75</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2119,342 +2167,558 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 288.61</t>
+  </si>
+  <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
+    <t>1 259.34</t>
+  </si>
+  <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>1 192.40</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>C00000002Y1T20260206</t>
-[...2 lines deleted...]
-    <t>SWAP04987064</t>
+    <t>1 054.69</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>1 221.42</t>
+  </si>
+  <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
+    <t>-4 717.41</t>
+  </si>
+  <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
+    <t>-3 603.30</t>
+  </si>
+  <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
+    <t>-6 904.84</t>
+  </si>
+  <si>
+    <t>SWAP05030938</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260512</t>
+  </si>
+  <si>
+    <t>-4 513.33</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>1 257.11</t>
+  </si>
+  <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
+    <t>1 081.38</t>
+  </si>
+  <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-1 530.57</t>
+    <t>-14 406.21</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>-3 972.03</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
+    <t>-7 172.66</t>
   </si>
   <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
     <t>SWAP04987054</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>1 148.64</t>
+  </si>
+  <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
     <t>SWAP04988860</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988861</t>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-2 035.16</t>
+  </si>
+  <si>
+    <t>SWAP05034353</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 113.28</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>1 026.26</t>
+  </si>
+  <si>
     <t>SWAP04987452</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
+    <t>2 065.60</t>
+  </si>
+  <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...5 lines deleted...]
-    <t>SWAP04996163</t>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996572</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-2 267.85</t>
+    <t>-6 326.10</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-4 214.23</t>
+    <t>-12 338.11</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
+    <t>-4 166.73</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 444.20</t>
+    <t>2 672.46</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>-3 706.71</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>-6 381.49</t>
+  </si>
+  <si>
+    <t>SWAP05030306</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260505</t>
+  </si>
+  <si>
+    <t>-1 639.64</t>
+  </si>
+  <si>
+    <t>SWAP05034116</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260521</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-11 469.55</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-5 995.64</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-12 168.29</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>-14 829.45</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-7 895.34</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-6 755.34</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-10 951.12</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>-8 813.67</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-4 119.80</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>-2 313.97</t>
+  </si>
+  <si>
+    <t>SWAP05030305</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260505</t>
+  </si>
+  <si>
+    <t>-2 535.21</t>
+  </si>
+  <si>
+    <t>SWAP05034118</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-1 135.65</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>SWAP05034135</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260522</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-7 035.40</t>
+    <t>1 178.19</t>
+  </si>
+  <si>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-12 223.49</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2824,241 +3088,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>786689.6991</v>
+        <v>882183.6009</v>
       </c>
       <c r="D2">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3768547617.09</v>
+        <v>4239393011.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3768547617.09</v>
+        <v>4239393011.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1806942.0976</v>
+        <v>1786824.7609</v>
       </c>
       <c r="D3">
-        <v>106.88</v>
+        <v>107.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>193130342.32</v>
+        <v>191557784.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>193130342.32</v>
+        <v>191557784.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1019260.0295</v>
+        <v>1197381.26</v>
       </c>
       <c r="D4">
-        <v>1072.64</v>
+        <v>1076.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1093308030.97</v>
+        <v>1288438636.76</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1093308030.97</v>
+        <v>1288438636.76</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2000578.0</v>
+        <v>2133277.0</v>
       </c>
       <c r="D5">
-        <v>103.35</v>
+        <v>103.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>206763042.47</v>
+        <v>221179050.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>206763042.47</v>
+        <v>221179050.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.46</v>
+        <v>101.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1014.61</v>
+        <v>1017.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1014.61</v>
+        <v>1017.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.71</v>
+        <v>101.02</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>312812.72</v>
+        <v>313781.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>312812.72</v>
+        <v>313781.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P339"/>
+  <dimension ref="A1:P369"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O339" sqref="O339"/>
+      <selection activeCell="O369" sqref="O369"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3077,16939 +3341,18439 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>21906.0</v>
+        <v>24816.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11606.414</v>
+        <v>11642.449</v>
       </c>
       <c r="E2" s="1">
-        <v>11595.707629417</v>
+        <v>11620.014113878</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>254015571.33</v>
+        <v>288362270.25</v>
       </c>
       <c r="I2" s="1">
-        <v>234533.75</v>
+        <v>556744.13</v>
       </c>
       <c r="J2" s="1">
-        <v>0.092330461779176</v>
+        <v>0.19307107324315</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>254250105.08</v>
+        <v>288919014.38</v>
       </c>
       <c r="N2" s="1">
-        <v>254250105.08</v>
+        <v>288919014.38</v>
       </c>
       <c r="O2" s="1">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>970.0</v>
+        <v>1100.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261841.86</v>
+        <v>262653.1</v>
       </c>
       <c r="E3" s="1">
-        <v>261617.98661856</v>
+        <v>262107.01897273</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>253769447.02</v>
+        <v>288317720.87</v>
       </c>
       <c r="I3" s="1">
-        <v>217157.18</v>
+        <v>600689.13</v>
       </c>
       <c r="J3" s="1">
-        <v>0.085572626078539</v>
+        <v>0.20834277136605</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>253986604.2</v>
+        <v>288918410.0</v>
       </c>
       <c r="N3" s="1">
-        <v>253986604.2</v>
+        <v>288918410.0</v>
       </c>
       <c r="O3" s="1">
-        <v>4.83</v>
+        <v>4.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.8232</v>
+        <v>98.2311</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>8552.33</v>
+        <v>90132.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.043732315708114</v>
+        <v>0.46089141918845</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19564640.0</v>
+        <v>19646220.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19564640.0</v>
+        <v>19646220.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3084</v>
+        <v>97.7388</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>17617.5</v>
+        <v>60657.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.18137646903486</v>
+        <v>0.62448379000893</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9730840.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9730840.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.9885</v>
+        <v>99.3326</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>96514.1</v>
+        <v>130924.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.98460306792792</v>
+        <v>1.3356418443077</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9898850.0</v>
+        <v>9933260.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9898850.0</v>
+        <v>9933260.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.7276</v>
+        <v>99.0964</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>91433.77</v>
+        <v>128313.77</v>
       </c>
       <c r="J7" s="1">
-        <v>0.93477886178222</v>
+        <v>1.3118238466114</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9872760.0</v>
+        <v>9909640.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9872760.0</v>
+        <v>9909640.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.8779</v>
+        <v>97.5469</v>
       </c>
       <c r="E8" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>198049.16</v>
+        <v>32396.51</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0230276085633</v>
+        <v>0.33321880308717</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9987790.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9987790.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0101</v>
+        <v>100.0049</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3030.0</v>
+        <v>1470.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0101</v>
+        <v>0.0049</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30003030.0</v>
+        <v>30001470.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30226422.17</v>
+        <v>30322303.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0112</v>
+        <v>97.4153</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0099729</v>
+        <v>97.1680113</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000997.29</v>
+        <v>19433602.26</v>
       </c>
       <c r="I10" s="1">
-        <v>122.71</v>
+        <v>49457.74</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0012269776347475</v>
+        <v>0.25449599790255</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>53</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10001120.0</v>
+        <v>19483060.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10082780.0</v>
+        <v>19483060.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.6517</v>
+        <v>98.0034</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-23814.42</v>
+        <v>46525.58</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.12178701000562</v>
+        <v>0.23793194530781</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19530340.0</v>
+        <v>19600680.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19530340.0</v>
+        <v>19600680.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.4844</v>
+        <v>98.8253</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>279651.11</v>
+        <v>416011.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.71496224236236</v>
+        <v>1.0635832486174</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39393760.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39393760.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.1587</v>
+        <v>99.4911</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>159197.66</v>
+        <v>225677.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.8092378567477</v>
+        <v>1.1471707931777</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19831740.0</v>
+        <v>19898220.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19831740.0</v>
+        <v>19898220.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.8289</v>
+        <v>97.21816</v>
       </c>
       <c r="E14" s="1">
-        <v>98.72033763</v>
+        <v>97.21815643</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>29616101.29</v>
+        <v>29165446.93</v>
       </c>
       <c r="I14" s="1">
-        <v>32568.71</v>
+        <v>1.07</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10996960633369</v>
+        <v>3.6687248529676E-6</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29648670.0</v>
+        <v>29165448.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29648670.0</v>
+        <v>29165448.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0076</v>
+        <v>99.1959</v>
       </c>
       <c r="E15" s="1">
-        <v>100.0</v>
+        <v>98.72033763</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>40000000.0</v>
+        <v>29616101.29</v>
       </c>
       <c r="I15" s="1">
-        <v>3040.0</v>
+        <v>142668.71</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0076</v>
+        <v>0.48172684379687</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>64</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>40003040.0</v>
+        <v>29758770.0</v>
       </c>
       <c r="N15" s="1">
-        <v>40302814.22</v>
+        <v>29758770.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9945</v>
+        <v>97.8709</v>
       </c>
       <c r="E16" s="1">
-        <v>98.942062</v>
+        <v>97.51078004</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>14841309.3</v>
+        <v>24377695.01</v>
       </c>
       <c r="I16" s="1">
-        <v>157865.7</v>
+        <v>90029.99</v>
       </c>
       <c r="J16" s="1">
-        <v>1.063691193337</v>
+        <v>0.36931297221935</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14999175.0</v>
+        <v>24467725.0</v>
       </c>
       <c r="N16" s="1">
-        <v>14999175.0</v>
+        <v>24467725.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9768</v>
+        <v>99.9931</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-4640.0</v>
+        <v>-1725.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.0232</v>
+        <v>-0.0069</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>19995360.0</v>
+        <v>24998275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>20005454.22</v>
+        <v>25044429.31</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0155</v>
+        <v>100.0131</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>3875.0</v>
+        <v>5240.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0155</v>
+        <v>0.0131</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M18" s="1">
-        <v>25003875.0</v>
+        <v>40005240.0</v>
       </c>
       <c r="N18" s="1">
-        <v>25098134.38</v>
+        <v>40439043.11</v>
       </c>
       <c r="O18" s="1">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0273</v>
+        <v>99.763</v>
       </c>
       <c r="E19" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I19" s="1">
-        <v>8190.0</v>
+        <v>48530.21</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0273</v>
+        <v>0.32535848062508</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>75</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>30008190.0</v>
+        <v>14964450.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30232029.0</v>
+        <v>14964450.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0444</v>
+        <v>100.0221</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>15540.0</v>
+        <v>4420.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0444</v>
+        <v>0.0221</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>35015540.0</v>
+        <v>20004420.0</v>
       </c>
       <c r="N20" s="1">
-        <v>35400886.21</v>
+        <v>20081483.33</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0441</v>
+        <v>100.019</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>13230.0</v>
+        <v>4750.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0441</v>
+        <v>0.019</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>30013230.0</v>
+        <v>25004750.0</v>
       </c>
       <c r="N21" s="1">
-        <v>30501380.25</v>
+        <v>25178516.39</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0107</v>
+        <v>100.0386</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3210.0</v>
+        <v>11580.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0107</v>
+        <v>0.0386</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>30003210.0</v>
+        <v>30011580.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30440319.75</v>
+        <v>30335499.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>13000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0557</v>
+        <v>100.0351</v>
       </c>
       <c r="E23" s="1">
-        <v>97.79494138</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>12713342.38</v>
+        <v>35000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>33898.62</v>
+        <v>12285.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.26663814272262</v>
+        <v>0.0351</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" t="s">
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>12747241.0</v>
+        <v>35012285.0</v>
       </c>
       <c r="N23" s="1">
-        <v>12747241.0</v>
+        <v>35513665.83</v>
       </c>
       <c r="O23" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0319</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>9570.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0.0319</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>87</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>19869640.0</v>
+        <v>30009570.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19869640.0</v>
+        <v>30598444.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.022</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.022</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>90</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>14699910.0</v>
+        <v>30006600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14699910.0</v>
+        <v>30544756.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8284</v>
+        <v>98.4193</v>
       </c>
       <c r="E26" s="1">
-        <v>99.6192332</v>
+        <v>97.79494138</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>9961923.32</v>
+        <v>12713342.38</v>
       </c>
       <c r="I26" s="1">
-        <v>20916.68</v>
+        <v>81166.62</v>
       </c>
       <c r="J26" s="1">
-        <v>0.20996628189264</v>
+        <v>0.63843651475703</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>9982840.0</v>
+        <v>12794509.0</v>
       </c>
       <c r="N26" s="1">
-        <v>9982840.0</v>
+        <v>12794509.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6054</v>
+        <v>99.6695</v>
       </c>
       <c r="E27" s="1">
-        <v>99.23194471</v>
+        <v>98.9520157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6946236.13</v>
+        <v>19790403.14</v>
       </c>
       <c r="I27" s="1">
-        <v>26141.87</v>
+        <v>143496.86</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37634582975226</v>
+        <v>0.72508305659508</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>6972378.0</v>
+        <v>19933900.0</v>
       </c>
       <c r="N27" s="1">
-        <v>6972378.0</v>
+        <v>19933900.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.7403</v>
+        <v>98.3667</v>
       </c>
       <c r="E28" s="1">
-        <v>99.41494305</v>
+        <v>97.81428547</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19882988.61</v>
+        <v>14672142.82</v>
       </c>
       <c r="I28" s="1">
-        <v>65071.39</v>
+        <v>82862.18</v>
       </c>
       <c r="J28" s="1">
-        <v>0.32727167568397</v>
+        <v>0.56475854288338</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19948060.0</v>
+        <v>14755005.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19948060.0</v>
+        <v>14755005.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>18500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8498</v>
+        <v>97.6373</v>
       </c>
       <c r="E29" s="1">
-        <v>99.83751443</v>
+        <v>97.32339047</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>18469940.17</v>
+        <v>14598508.57</v>
       </c>
       <c r="I29" s="1">
-        <v>2272.83</v>
+        <v>47086.43</v>
       </c>
       <c r="J29" s="1">
-        <v>0.012305562330362</v>
+        <v>0.32254274314544</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>18472213.0</v>
+        <v>14645595.0</v>
       </c>
       <c r="N29" s="1">
-        <v>18472213.0</v>
+        <v>14645595.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8737</v>
+        <v>99.9403</v>
       </c>
       <c r="E30" s="1">
-        <v>99.83073145</v>
+        <v>99.23194471</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19966146.29</v>
+        <v>6946236.13</v>
       </c>
       <c r="I30" s="1">
-        <v>8593.71</v>
+        <v>49584.87</v>
       </c>
       <c r="J30" s="1">
-        <v>0.043041405563096</v>
+        <v>0.71383795586575</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19974740.0</v>
+        <v>6995821.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19974740.0</v>
+        <v>6995821.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.5755</v>
+        <v>99.7994</v>
       </c>
       <c r="E31" s="1">
-        <v>97.7369551</v>
+        <v>99.63136395</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9773695.51</v>
+        <v>18431802.33</v>
       </c>
       <c r="I31" s="1">
-        <v>-16145.51</v>
+        <v>31086.67</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.16519350314812</v>
+        <v>0.16865778746663</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9757550.0</v>
+        <v>18462889.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9757550.0</v>
+        <v>18462889.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8463</v>
+        <v>99.8259</v>
       </c>
       <c r="E32" s="1">
-        <v>99.8048261</v>
+        <v>99.809627</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9980482.61</v>
+        <v>19961925.4</v>
       </c>
       <c r="I32" s="1">
-        <v>4147.39</v>
+        <v>3254.6</v>
       </c>
       <c r="J32" s="1">
-        <v>0.041555004522973</v>
+        <v>0.016304038487189</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9984630.0</v>
+        <v>19965180.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9984630.0</v>
+        <v>19965180.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9077</v>
+        <v>98.2024</v>
       </c>
       <c r="E33" s="1">
-        <v>99.809198</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4990459.9</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>4925.1</v>
+        <v>46544.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.098690303072068</v>
+        <v>0.47622201809313</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4995385.0</v>
+        <v>9820240.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4995385.0</v>
+        <v>9820240.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.8893</v>
+        <v>99.8641</v>
       </c>
       <c r="E34" s="1">
-        <v>99.803498</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9980349.8</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>8580.2</v>
+        <v>24137.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.085970934605919</v>
+        <v>0.24229362417381</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9988930.0</v>
+        <v>9986410.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9988930.0</v>
+        <v>9986410.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.8699</v>
+        <v>99.8721</v>
       </c>
       <c r="E35" s="1">
-        <v>97.75144525</v>
+        <v>99.81048484</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19550289.05</v>
+        <v>30941250.3</v>
       </c>
       <c r="I35" s="1">
-        <v>23690.95</v>
+        <v>19100.7</v>
       </c>
       <c r="J35" s="1">
-        <v>0.12117953826366</v>
+        <v>0.0617321530798</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19573980.0</v>
+        <v>30960351.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19573980.0</v>
+        <v>30960351.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.5688</v>
+        <v>99.8257</v>
       </c>
       <c r="E36" s="1">
-        <v>97.52492576</v>
+        <v>99.7987392</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24381231.44</v>
+        <v>19959747.84</v>
       </c>
       <c r="I36" s="1">
-        <v>10968.56</v>
+        <v>5392.16</v>
       </c>
       <c r="J36" s="1">
-        <v>0.044987719455404</v>
+        <v>0.027015170949174</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24392200.0</v>
+        <v>19965140.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24392200.0</v>
+        <v>19965140.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.536</v>
+        <v>98.2592</v>
       </c>
       <c r="E37" s="1">
-        <v>98.14746657</v>
+        <v>97.75144525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29444239.97</v>
+        <v>19550289.05</v>
       </c>
       <c r="I37" s="1">
-        <v>116560.03</v>
+        <v>101550.95</v>
       </c>
       <c r="J37" s="1">
-        <v>0.39586700189497</v>
+        <v>0.51943451956277</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29560800.0</v>
+        <v>19651840.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29560800.0</v>
+        <v>19651840.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.9905</v>
+        <v>97.9537</v>
       </c>
       <c r="E38" s="1">
-        <v>97.87236357</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29361709.07</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>335440.93</v>
+        <v>107193.56</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1424434769798</v>
+        <v>0.43965605373048</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29697150.0</v>
+        <v>24488425.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29697150.0</v>
+        <v>24488425.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5894</v>
+        <v>98.9015</v>
       </c>
       <c r="E39" s="1">
-        <v>99.30246913</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>14895370.37</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>43039.63</v>
+        <v>226210.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.28894635669271</v>
+        <v>0.768265814402</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14938410.0</v>
+        <v>29670450.0</v>
       </c>
       <c r="N39" s="1">
-        <v>14938410.0</v>
+        <v>29670450.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9975</v>
+        <v>99.3303</v>
       </c>
       <c r="E40" s="1">
-        <v>97.75627623</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29326882.87</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>72367.13</v>
+        <v>437380.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.24676038814213</v>
+        <v>1.489630351412</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29399250.0</v>
+        <v>29799090.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29399250.0</v>
+        <v>29799090.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.5578</v>
+        <v>99.9074</v>
       </c>
       <c r="E41" s="1">
-        <v>97.8675211</v>
+        <v>99.30246913</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19573504.22</v>
+        <v>14895370.37</v>
       </c>
       <c r="I41" s="1">
-        <v>338055.78</v>
+        <v>90739.63</v>
       </c>
       <c r="J41" s="1">
-        <v>1.7271091379467</v>
+        <v>0.6091800857987</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19911560.0</v>
+        <v>14986110.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19911560.0</v>
+        <v>14986110.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0069</v>
+        <v>98.3898</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>20000000.0</v>
+        <v>29326882.87</v>
       </c>
       <c r="I42" s="1">
-        <v>1380.0</v>
+        <v>190057.13</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0069</v>
+        <v>0.64806454488356</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>125</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20001380.0</v>
+        <v>29516940.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20072136.0</v>
+        <v>29516940.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0133</v>
+        <v>97.6345</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>2660.0</v>
+        <v>62221.9</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0133</v>
+        <v>0.31966570256304</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>128</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20002660.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20070304.89</v>
+        <v>19526900.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0014</v>
+        <v>99.877</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>20000000.0</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>280.0</v>
+        <v>401895.78</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0014</v>
+        <v>2.0532643285679</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>131</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>20000280.0</v>
+        <v>19975400.0</v>
       </c>
       <c r="N44" s="1">
-        <v>20068858.22</v>
+        <v>19975400.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0337</v>
+        <v>99.9993</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>13480.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.0337</v>
+        <v>-0.0007</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="M45" s="1">
-        <v>40013480.0</v>
+        <v>19999860.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40315898.67</v>
+        <v>20137732.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.6619</v>
+        <v>100.0141</v>
       </c>
       <c r="E46" s="1">
-        <v>99.43839407</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29831518.22</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>67051.78</v>
+        <v>2820.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.22476824513426</v>
+        <v>0.0141</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>134</v>
       </c>
       <c r="M46" s="1">
-        <v>29898570.0</v>
+        <v>20002820.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29898570.0</v>
+        <v>20134637.33</v>
       </c>
       <c r="O46" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0077</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.0077</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>137</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>9999410.0</v>
+        <v>20001540.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9999410.0</v>
+        <v>20135174.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0387</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>15480.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0387</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>8994150.0</v>
+        <v>40015480.0</v>
       </c>
       <c r="N48" s="1">
-        <v>8994150.0</v>
+        <v>40453105.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.68</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.6828</v>
+        <v>99.9878</v>
       </c>
       <c r="E49" s="1">
-        <v>97.7369551</v>
+        <v>99.43839407</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9773695.51</v>
+        <v>29831518.22</v>
       </c>
       <c r="I49" s="1">
-        <v>-5415.51</v>
+        <v>164821.78</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.055409031255978</v>
+        <v>0.55250885584998</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9768280.0</v>
+        <v>29996340.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9768280.0</v>
+        <v>29996340.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.8259</v>
+        <v>99.8689</v>
       </c>
       <c r="E50" s="1">
-        <v>99.64625582</v>
+        <v>99.8014782</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>10961088.14</v>
+        <v>9980147.82</v>
       </c>
       <c r="I50" s="1">
-        <v>19760.86</v>
+        <v>6742.18</v>
       </c>
       <c r="J50" s="1">
-        <v>0.18028191861616</v>
+        <v>0.067555913214921</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>10980849.0</v>
+        <v>9986890.0</v>
       </c>
       <c r="N50" s="1">
-        <v>10980849.0</v>
+        <v>9986890.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0289</v>
+        <v>99.9475</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>99.625243</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>40000000.0</v>
+        <v>9962524.3</v>
       </c>
       <c r="I51" s="1">
-        <v>11560.0</v>
+        <v>32225.7</v>
       </c>
       <c r="J51" s="1">
-        <v>0.0289</v>
+        <v>0.32346922355813</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>147</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>40011560.0</v>
+        <v>9994750.0</v>
       </c>
       <c r="N51" s="1">
-        <v>40780704.44</v>
+        <v>9994750.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.77</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>147</v>
+      </c>
+      <c r="B52" t="s">
         <v>148</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0293</v>
+        <v>99.7583</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0</v>
+        <v>99.6766324</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>30000000.0</v>
+        <v>24919158.1</v>
       </c>
       <c r="I52" s="1">
-        <v>8790.0</v>
+        <v>20416.9</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0293</v>
+        <v>0.081932543298885</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>150</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>30008790.0</v>
+        <v>24939575.0</v>
       </c>
       <c r="N52" s="1">
-        <v>30324115.83</v>
+        <v>24939575.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0146</v>
+        <v>99.9573</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>99.8134874</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>20000000.0</v>
+        <v>14972023.11</v>
       </c>
       <c r="I53" s="1">
-        <v>2920.0</v>
+        <v>21571.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0146</v>
+        <v>0.14408132983439</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53" t="s">
-        <v>153</v>
+      <c r="L53">
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>20002920.0</v>
+        <v>14993595.0</v>
       </c>
       <c r="N53" s="1">
-        <v>20091460.94</v>
+        <v>14993595.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9324</v>
+        <v>99.817</v>
       </c>
       <c r="E54" s="1">
-        <v>97.88689386</v>
+        <v>99.76007705</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>48943446.93</v>
+        <v>19952015.41</v>
       </c>
       <c r="I54" s="1">
-        <v>1022753.07</v>
+        <v>11384.59</v>
       </c>
       <c r="J54" s="1">
-        <v>2.0896629358017</v>
+        <v>0.057059849674605</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>49966200.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>49966200.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.95</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C55" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0519</v>
+        <v>99.817</v>
       </c>
       <c r="E55" s="1">
-        <v>97.78527224</v>
+        <v>99.80128457</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>24446318.06</v>
+        <v>29940385.37</v>
       </c>
       <c r="I55" s="1">
-        <v>66656.94</v>
+        <v>4714.63</v>
       </c>
       <c r="J55" s="1">
-        <v>0.27266658249475</v>
+        <v>0.01574672450517</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>24512975.0</v>
+        <v>29945100.0</v>
       </c>
       <c r="N55" s="1">
-        <v>24512975.0</v>
+        <v>29945100.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C56" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.7576</v>
+        <v>99.8308</v>
       </c>
       <c r="E56" s="1">
-        <v>98.376783</v>
+        <v>99.625574</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>24594195.75</v>
+        <v>14943836.1</v>
       </c>
       <c r="I56" s="1">
-        <v>95204.25</v>
+        <v>30783.9</v>
       </c>
       <c r="J56" s="1">
-        <v>0.38710048081162</v>
+        <v>0.2059973074785</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>24689400.0</v>
+        <v>14974620.0</v>
       </c>
       <c r="N56" s="1">
-        <v>24689400.0</v>
+        <v>14974620.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C57" s="1">
-        <v>25000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.5237</v>
+        <v>99.4885</v>
       </c>
       <c r="E57" s="1">
-        <v>98.185719</v>
+        <v>99.47499306</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>24546429.75</v>
+        <v>15915998.89</v>
       </c>
       <c r="I57" s="1">
-        <v>84495.25</v>
+        <v>2161.11</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34422623110801</v>
+        <v>0.013578224118612</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24630925.0</v>
+        <v>15918160.0</v>
       </c>
       <c r="N57" s="1">
-        <v>24630925.0</v>
+        <v>15918160.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C58" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.2909</v>
+        <v>99.8628</v>
       </c>
       <c r="E58" s="1">
-        <v>97.990834</v>
+        <v>99.6104126</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24497708.5</v>
+        <v>29883123.78</v>
       </c>
       <c r="I58" s="1">
-        <v>75016.5</v>
+        <v>75716.22</v>
       </c>
       <c r="J58" s="1">
-        <v>0.30621843671623</v>
+        <v>0.25337451518598</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>24572725.0</v>
+        <v>29958840.0</v>
       </c>
       <c r="N58" s="1">
-        <v>24572725.0</v>
+        <v>29958840.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.7819</v>
+        <v>99.8728</v>
       </c>
       <c r="E59" s="1">
-        <v>97.79010655</v>
+        <v>99.81091375</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19558021.31</v>
+        <v>19962182.75</v>
       </c>
       <c r="I59" s="1">
-        <v>-1641.31</v>
+        <v>12377.25</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.008392004354555</v>
+        <v>0.062003490074251</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19556380.0</v>
+        <v>19974560.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19556380.0</v>
+        <v>19974560.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C60" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.1937</v>
+        <v>99.9759</v>
       </c>
       <c r="E60" s="1">
-        <v>97.85057616</v>
+        <v>99.7849634</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>12231322.02</v>
+        <v>9978496.34</v>
       </c>
       <c r="I60" s="1">
-        <v>167890.48</v>
+        <v>19093.66</v>
       </c>
       <c r="J60" s="1">
-        <v>1.3726274210218</v>
+        <v>0.19134806838041</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12399212.5</v>
+        <v>9997590.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12399212.5</v>
+        <v>9997590.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.9541</v>
+        <v>99.7731</v>
       </c>
       <c r="E61" s="1">
-        <v>97.86267907</v>
+        <v>99.6130035</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14679401.86</v>
+        <v>9961300.35</v>
       </c>
       <c r="I61" s="1">
-        <v>163713.14</v>
+        <v>16009.65</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1152575667685</v>
+        <v>0.16071847487261</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14843115.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14843115.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.1642</v>
+        <v>98.0658</v>
       </c>
       <c r="E62" s="1">
-        <v>97.85299653</v>
+        <v>97.7369551</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29355898.96</v>
+        <v>9773695.51</v>
       </c>
       <c r="I62" s="1">
-        <v>393361.04</v>
+        <v>32884.49</v>
       </c>
       <c r="J62" s="1">
-        <v>1.3399727275802</v>
+        <v>0.33645912097787</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29749260.0</v>
+        <v>9806580.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29749260.0</v>
+        <v>9806580.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.6546</v>
+        <v>99.7948</v>
       </c>
       <c r="E63" s="1">
-        <v>98.5230842</v>
+        <v>99.63053676</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4926154.21</v>
+        <v>24907634.19</v>
       </c>
       <c r="I63" s="1">
-        <v>6575.79</v>
+        <v>41065.81</v>
       </c>
       <c r="J63" s="1">
-        <v>0.13348729495011</v>
+        <v>0.16487238284753</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4932730.0</v>
+        <v>24948700.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4932730.0</v>
+        <v>24948700.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.42</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.5004</v>
+        <v>99.7624</v>
       </c>
       <c r="E64" s="1">
-        <v>98.503513</v>
+        <v>99.62944764</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9850351.3</v>
+        <v>21918478.48</v>
       </c>
       <c r="I64" s="1">
-        <v>99688.7</v>
+        <v>29249.52</v>
       </c>
       <c r="J64" s="1">
-        <v>1.0120319262116</v>
+        <v>0.13344685410846</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9950040.0</v>
+        <v>21947728.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9950040.0</v>
+        <v>21947728.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C65" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.0771</v>
+        <v>99.8913</v>
       </c>
       <c r="E65" s="1">
-        <v>97.87236356</v>
+        <v>99.61734485</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>48936181.78</v>
+        <v>19923468.97</v>
       </c>
       <c r="I65" s="1">
-        <v>602368.22</v>
+        <v>54791.03</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2309260716499</v>
+        <v>0.2750074802862</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>49538550.0</v>
+        <v>19978260.0</v>
       </c>
       <c r="N65" s="1">
-        <v>49538550.0</v>
+        <v>19978260.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.94</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B66" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C66" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0089</v>
+        <v>99.9712</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>6230.0</v>
+        <v>-8640.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0089</v>
+        <v>-0.0288</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M66" s="1">
-        <v>70006230.0</v>
+        <v>29991360.0</v>
       </c>
       <c r="N66" s="1">
-        <v>71606408.42</v>
+        <v>29993243.33</v>
       </c>
       <c r="O66" s="1">
-        <v>1.36</v>
+        <v>0.5</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C67" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.61</v>
+        <v>100.0027</v>
       </c>
       <c r="E67" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24451153.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>201347.0</v>
+        <v>1080.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.82346627989281</v>
+        <v>0.0027</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" t="s">
+        <v>179</v>
       </c>
       <c r="M67" s="1">
-        <v>24652500.0</v>
+        <v>40001080.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24652500.0</v>
+        <v>40903660.22</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B68" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C68" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.106</v>
+        <v>100.0283</v>
       </c>
       <c r="E68" s="1">
-        <v>97.780438</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>39112175.2</v>
+        <v>30000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>130224.8</v>
+        <v>8490.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.33295207779699</v>
+        <v>0.0283</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>182</v>
       </c>
       <c r="M68" s="1">
-        <v>39242400.0</v>
+        <v>30008490.0</v>
       </c>
       <c r="N68" s="1">
-        <v>39242400.0</v>
+        <v>30423241.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.75</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>183</v>
+      </c>
+      <c r="B69" t="s">
+        <v>184</v>
+      </c>
+      <c r="C69" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.9909</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.0091</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>185</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>19756800.0</v>
+        <v>9999090.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19756800.0</v>
+        <v>10023601.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>186</v>
+      </c>
+      <c r="B70" t="s">
         <v>187</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0025</v>
+        <v>99.9963</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>500.0</v>
+        <v>-370.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0025</v>
+        <v>-0.0037</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="M70" s="1">
-        <v>20000500.0</v>
+        <v>9999630.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20066589.33</v>
+        <v>10024033.17</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71" t="s">
         <v>190</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.0153</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>3060.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.0153</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>191</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>24923075.0</v>
+        <v>20003060.0</v>
       </c>
       <c r="N71" s="1">
-        <v>24923075.0</v>
+        <v>20157880.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.47</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>192</v>
       </c>
       <c r="B72" t="s">
         <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.9025</v>
+        <v>98.4486</v>
       </c>
       <c r="E72" s="1">
-        <v>97.81428545</v>
+        <v>97.78527224</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19562857.09</v>
+        <v>24446318.06</v>
       </c>
       <c r="I72" s="1">
-        <v>17642.91</v>
+        <v>165831.94</v>
       </c>
       <c r="J72" s="1">
-        <v>0.090185753128149</v>
+        <v>0.67835139669291</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19580500.0</v>
+        <v>24612150.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19580500.0</v>
+        <v>24612150.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>194</v>
       </c>
       <c r="B73" t="s">
         <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.0899</v>
+        <v>99.1384</v>
       </c>
       <c r="E73" s="1">
-        <v>97.775605</v>
+        <v>98.376783</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14666340.75</v>
+        <v>24594195.75</v>
       </c>
       <c r="I73" s="1">
-        <v>47144.25</v>
+        <v>190404.25</v>
       </c>
       <c r="J73" s="1">
-        <v>0.3214452112058</v>
+        <v>0.77418368112322</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14713485.0</v>
+        <v>24784600.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14713485.0</v>
+        <v>24784600.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>196</v>
       </c>
       <c r="B74" t="s">
         <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.7953</v>
+        <v>98.9069</v>
       </c>
       <c r="E74" s="1">
-        <v>98.1034157</v>
+        <v>98.185719</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>29431024.71</v>
+        <v>24546429.75</v>
       </c>
       <c r="I74" s="1">
-        <v>507565.29</v>
+        <v>180295.25</v>
       </c>
       <c r="J74" s="1">
-        <v>1.7245926535053</v>
+        <v>0.73450702133169</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>29938590.0</v>
+        <v>24726725.0</v>
       </c>
       <c r="N74" s="1">
-        <v>29938590.0</v>
+        <v>24726725.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>198</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0168</v>
+        <v>98.6781</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.990834</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>24497708.5</v>
       </c>
       <c r="I75" s="1">
-        <v>5040.0</v>
+        <v>171816.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0168</v>
+        <v>0.701357435125</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>200</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>30005040.0</v>
+        <v>24669525.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30284095.0</v>
+        <v>24669525.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C76" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.964</v>
+        <v>98.1897</v>
       </c>
       <c r="E76" s="1">
-        <v>99.7875357</v>
+        <v>97.79010655</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19957507.14</v>
+        <v>19558021.31</v>
       </c>
       <c r="I76" s="1">
-        <v>35292.86</v>
+        <v>79918.69</v>
       </c>
       <c r="J76" s="1">
-        <v>0.17684002191468</v>
+        <v>0.40862359608504</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19992800.0</v>
+        <v>19637940.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19992800.0</v>
+        <v>19637940.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" t="s">
         <v>203</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>60000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7584</v>
+        <v>99.5397</v>
       </c>
       <c r="E77" s="1">
-        <v>99.48788612</v>
+        <v>97.85057616</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>59692731.67</v>
+        <v>12231322.02</v>
       </c>
       <c r="I77" s="1">
-        <v>162308.33</v>
+        <v>211140.48</v>
       </c>
       <c r="J77" s="1">
-        <v>0.27190635351937</v>
+        <v>1.7262277916872</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>59855040.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="N77" s="1">
-        <v>59855040.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="O77" s="1">
-        <v>1.14</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78" t="s">
         <v>205</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.746</v>
+        <v>99.3182</v>
       </c>
       <c r="E78" s="1">
-        <v>99.46446673</v>
+        <v>97.86267907</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>29839340.02</v>
+        <v>14679401.86</v>
       </c>
       <c r="I78" s="1">
-        <v>84459.98</v>
+        <v>218328.14</v>
       </c>
       <c r="J78" s="1">
-        <v>0.28304908869764</v>
+        <v>1.4873095108522</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29923800.0</v>
+        <v>14897730.0</v>
       </c>
       <c r="N78" s="1">
-        <v>29923800.0</v>
+        <v>14897730.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.57</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
         <v>207</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.69</v>
+        <v>99.5125</v>
       </c>
       <c r="E79" s="1">
-        <v>99.2427776</v>
+        <v>97.85299653</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9924277.76</v>
+        <v>29355898.96</v>
       </c>
       <c r="I79" s="1">
-        <v>44722.24</v>
+        <v>497851.04</v>
       </c>
       <c r="J79" s="1">
-        <v>0.45063470694315</v>
+        <v>1.6959148165701</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>9969000.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="N79" s="1">
-        <v>9969000.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>208</v>
+      </c>
+      <c r="B80" t="s">
         <v>209</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.6632</v>
+        <v>97.621</v>
       </c>
       <c r="E80" s="1">
-        <v>97.9014285</v>
+        <v>97.41445795</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>39160571.4</v>
+        <v>19482891.59</v>
       </c>
       <c r="I80" s="1">
-        <v>304708.6</v>
+        <v>41308.41</v>
       </c>
       <c r="J80" s="1">
-        <v>0.77810049523435</v>
+        <v>0.21202402019833</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>39465280.0</v>
+        <v>19524200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>39465280.0</v>
+        <v>19524200.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.75</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81" t="s">
         <v>211</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>28000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9307</v>
+        <v>99.8552</v>
       </c>
       <c r="E81" s="1">
-        <v>99.49170793</v>
+        <v>99.6210388</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>27857678.22</v>
+        <v>29886311.64</v>
       </c>
       <c r="I81" s="1">
-        <v>122917.78</v>
+        <v>70248.36</v>
       </c>
       <c r="J81" s="1">
-        <v>0.44123483310161</v>
+        <v>0.23505195571199</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>27980596.0</v>
+        <v>29956560.0</v>
       </c>
       <c r="N81" s="1">
-        <v>27980596.0</v>
+        <v>29956560.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82" t="s">
         <v>213</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.2894</v>
+        <v>99.0058</v>
       </c>
       <c r="E82" s="1">
-        <v>98.15917464</v>
+        <v>98.5230842</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>12269896.83</v>
+        <v>4926154.21</v>
       </c>
       <c r="I82" s="1">
-        <v>16278.17</v>
+        <v>24135.79</v>
       </c>
       <c r="J82" s="1">
-        <v>0.13266753767807</v>
+        <v>0.48995197817813</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>12286175.0</v>
+        <v>4950290.0</v>
       </c>
       <c r="N82" s="1">
-        <v>12286175.0</v>
+        <v>4950290.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83" t="s">
         <v>215</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.2894</v>
+        <v>99.8412</v>
       </c>
       <c r="E83" s="1">
-        <v>98.20184247</v>
+        <v>98.503513</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14730276.37</v>
+        <v>9850351.3</v>
       </c>
       <c r="I83" s="1">
-        <v>13133.63</v>
+        <v>133768.7</v>
       </c>
       <c r="J83" s="1">
-        <v>0.089160784700199</v>
+        <v>1.3580094346483</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14743410.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14743410.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>216</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.788</v>
+        <v>99.5611</v>
       </c>
       <c r="E84" s="1">
-        <v>98.22903955</v>
+        <v>99.44454695</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19645807.91</v>
+        <v>19888909.39</v>
       </c>
       <c r="I84" s="1">
-        <v>311792.09</v>
+        <v>23310.61</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5870667748985</v>
+        <v>0.11720406354569</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19957600.0</v>
+        <v>19912220.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19957600.0</v>
+        <v>19912220.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>218</v>
       </c>
       <c r="B85" t="s">
         <v>219</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.6846</v>
+        <v>99.409</v>
       </c>
       <c r="E85" s="1">
-        <v>98.10119685</v>
+        <v>97.87236356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>19620239.37</v>
+        <v>48936181.78</v>
       </c>
       <c r="I85" s="1">
-        <v>316680.63</v>
+        <v>768318.22</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6140507973833</v>
+        <v>1.5700412088832</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19936920.0</v>
+        <v>49704500.0</v>
       </c>
       <c r="N85" s="1">
-        <v>19936920.0</v>
+        <v>49704500.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.38</v>
+        <v>0.84</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>220</v>
       </c>
       <c r="B86" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.8107</v>
+        <v>98.1091</v>
       </c>
       <c r="E86" s="1">
-        <v>97.80461245</v>
+        <v>97.8233224</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19560922.49</v>
+        <v>19564664.48</v>
       </c>
       <c r="I86" s="1">
-        <v>1217.51</v>
+        <v>57155.52</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0062241952066546</v>
+        <v>0.29213646908398</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19562140.0</v>
+        <v>19621820.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19562140.0</v>
+        <v>19621820.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>222</v>
       </c>
       <c r="B87" t="s">
         <v>223</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.9482</v>
+        <v>97.6219</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7852722</v>
+        <v>97.34254844</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14667790.83</v>
+        <v>24335637.11</v>
       </c>
       <c r="I87" s="1">
-        <v>24439.17</v>
+        <v>69837.89</v>
       </c>
       <c r="J87" s="1">
-        <v>0.16661793369738</v>
+        <v>0.28697785755238</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14692230.0</v>
+        <v>24405475.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14692230.0</v>
+        <v>24405475.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>224</v>
       </c>
       <c r="B88" t="s">
         <v>225</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8272</v>
+        <v>98.5849</v>
       </c>
       <c r="E88" s="1">
-        <v>99.826856</v>
+        <v>98.3075804</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9982685.6</v>
+        <v>19661516.08</v>
       </c>
       <c r="I88" s="1">
-        <v>34.4</v>
+        <v>55463.92</v>
       </c>
       <c r="J88" s="1">
-        <v>0.00034459664842094</v>
+        <v>0.28209381094685</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9982720.0</v>
+        <v>19716980.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9982720.0</v>
+        <v>19716980.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9575</v>
+        <v>98.9718</v>
       </c>
       <c r="E89" s="1">
-        <v>99.47362905</v>
+        <v>97.804612</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19894725.81</v>
+        <v>24451153.0</v>
       </c>
       <c r="I89" s="1">
-        <v>96774.19</v>
+        <v>291797.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.4864313834944</v>
+        <v>1.1933874856535</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19991500.0</v>
+        <v>24742950.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19991500.0</v>
+        <v>24742950.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>228</v>
       </c>
       <c r="B90" t="s">
         <v>229</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.4349</v>
+        <v>98.4911</v>
       </c>
       <c r="E90" s="1">
-        <v>98.92074717</v>
+        <v>97.780438</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>29676224.15</v>
+        <v>39112175.2</v>
       </c>
       <c r="I90" s="1">
-        <v>154245.85</v>
+        <v>284264.8</v>
       </c>
       <c r="J90" s="1">
-        <v>0.51976238358477</v>
+        <v>0.72679363534862</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29830470.0</v>
+        <v>39396440.0</v>
       </c>
       <c r="N90" s="1">
-        <v>29830470.0</v>
+        <v>39396440.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>230</v>
       </c>
       <c r="B91" t="s">
         <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.9391</v>
+        <v>99.1402</v>
       </c>
       <c r="E91" s="1">
-        <v>97.81428547</v>
+        <v>97.8626791</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14672142.82</v>
+        <v>19572535.82</v>
       </c>
       <c r="I91" s="1">
-        <v>18722.18</v>
+        <v>255504.18</v>
       </c>
       <c r="J91" s="1">
-        <v>0.12760358340078</v>
+        <v>1.3054219563053</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14690865.0</v>
+        <v>19828040.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14690865.0</v>
+        <v>19828040.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>232</v>
       </c>
       <c r="B92" t="s">
         <v>233</v>
       </c>
       <c r="C92" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.8864</v>
+        <v>100.0015</v>
       </c>
       <c r="E92" s="1">
-        <v>97.9881802</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19597636.04</v>
+        <v>20000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>379643.96</v>
+        <v>300.0</v>
       </c>
       <c r="J92" s="1">
-        <v>1.9371926247897</v>
+        <v>0.0015</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" t="s">
+        <v>234</v>
       </c>
       <c r="M92" s="1">
-        <v>19977280.0</v>
+        <v>20000300.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19977280.0</v>
+        <v>20129089.56</v>
       </c>
       <c r="O92" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.7744</v>
+        <v>98.2774</v>
       </c>
       <c r="E93" s="1">
-        <v>99.47617503</v>
+        <v>97.81428545</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29842852.51</v>
+        <v>19562857.09</v>
       </c>
       <c r="I93" s="1">
-        <v>89467.49</v>
+        <v>92622.91</v>
       </c>
       <c r="J93" s="1">
-        <v>0.29979536966187</v>
+        <v>0.47346310190727</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29932320.0</v>
+        <v>19655480.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29932320.0</v>
+        <v>19655480.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9523</v>
+        <v>98.465</v>
       </c>
       <c r="E94" s="1">
-        <v>99.65960714</v>
+        <v>97.775605</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6976172.5</v>
+        <v>14666340.75</v>
       </c>
       <c r="I94" s="1">
-        <v>20488.5</v>
+        <v>103409.25</v>
       </c>
       <c r="J94" s="1">
-        <v>0.29369256565832</v>
+        <v>0.70507873615305</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>6996661.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="N94" s="1">
-        <v>6996661.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8322</v>
+        <v>100.029</v>
       </c>
       <c r="E95" s="1">
-        <v>99.66048993</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14949073.49</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>25756.51</v>
+        <v>8700.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.17229502562302</v>
+        <v>0.029</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>241</v>
       </c>
       <c r="M95" s="1">
-        <v>14974830.0</v>
+        <v>30008700.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14974830.0</v>
+        <v>30388850.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.7954</v>
+        <v>99.566</v>
       </c>
       <c r="E96" s="1">
-        <v>99.57189617</v>
+        <v>99.5421063</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>29871568.85</v>
+        <v>9954210.63</v>
       </c>
       <c r="I96" s="1">
-        <v>67051.15</v>
+        <v>2389.37</v>
       </c>
       <c r="J96" s="1">
-        <v>0.22446477564234</v>
+        <v>0.024003611022645</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>29938620.0</v>
+        <v>9956600.0</v>
       </c>
       <c r="N96" s="1">
-        <v>29938620.0</v>
+        <v>9956600.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C97" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9221</v>
+        <v>99.7274</v>
       </c>
       <c r="E97" s="1">
-        <v>99.6413465</v>
+        <v>99.66065547</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29892403.95</v>
+        <v>29898196.64</v>
       </c>
       <c r="I97" s="1">
-        <v>84226.05</v>
+        <v>20023.36</v>
       </c>
       <c r="J97" s="1">
-        <v>0.28176405665092</v>
+        <v>0.066971798470317</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29976630.0</v>
+        <v>29918220.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29976630.0</v>
+        <v>29918220.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C98" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.9694</v>
+        <v>99.9037</v>
       </c>
       <c r="E98" s="1">
-        <v>97.77932292</v>
+        <v>99.81617188</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>24444830.73</v>
+        <v>24954042.97</v>
       </c>
       <c r="I98" s="1">
-        <v>47519.27</v>
+        <v>21882.03</v>
       </c>
       <c r="J98" s="1">
-        <v>0.19439394170843</v>
+        <v>0.087689317624029</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>24492350.0</v>
+        <v>24975925.0</v>
       </c>
       <c r="N98" s="1">
-        <v>24492350.0</v>
+        <v>24975925.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
         <v>247</v>
       </c>
       <c r="C99" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9752</v>
+        <v>99.9037</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81013893</v>
+        <v>99.81617188</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>14971520.84</v>
+        <v>24954042.97</v>
       </c>
       <c r="I99" s="1">
-        <v>24759.16</v>
+        <v>21882.03</v>
       </c>
       <c r="J99" s="1">
-        <v>0.16537504949965</v>
+        <v>0.087689317624029</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14996280.0</v>
+        <v>24975925.0</v>
       </c>
       <c r="N99" s="1">
-        <v>14996280.0</v>
+        <v>24975925.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>21400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.4593</v>
+        <v>99.8974</v>
       </c>
       <c r="E100" s="1">
-        <v>98.04874822</v>
+        <v>99.78048292</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20982432.12</v>
+        <v>24945120.73</v>
       </c>
       <c r="I100" s="1">
-        <v>301858.08</v>
+        <v>29229.27</v>
       </c>
       <c r="J100" s="1">
-        <v>1.4386229311914</v>
+        <v>0.11717429759659</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>21284290.2</v>
+        <v>24974350.0</v>
       </c>
       <c r="N100" s="1">
-        <v>21284290.2</v>
+        <v>24974350.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B101" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.0427</v>
+        <v>98.853</v>
       </c>
       <c r="E101" s="1">
-        <v>97.75025085</v>
+        <v>98.49526593</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>12707532.61</v>
+        <v>29548579.78</v>
       </c>
       <c r="I101" s="1">
-        <v>38018.39</v>
+        <v>107320.22</v>
       </c>
       <c r="J101" s="1">
-        <v>0.2991799522913</v>
+        <v>0.36319924950383</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12745551.0</v>
+        <v>29655900.0</v>
       </c>
       <c r="N101" s="1">
-        <v>12745551.0</v>
+        <v>29655900.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B102" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.7162</v>
+        <v>99.0368</v>
       </c>
       <c r="E102" s="1">
-        <v>98.05766825</v>
+        <v>97.9014285</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19611533.65</v>
+        <v>39160571.4</v>
       </c>
       <c r="I102" s="1">
-        <v>331706.35</v>
+        <v>454148.6</v>
       </c>
       <c r="J102" s="1">
-        <v>1.691384039208</v>
+        <v>1.1597088187533</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>19943240.0</v>
+        <v>39614720.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19943240.0</v>
+        <v>39614720.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.38</v>
+        <v>0.67</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0006</v>
+        <v>99.8239</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.80490915</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>12974638.19</v>
       </c>
       <c r="I103" s="1">
-        <v>120.0</v>
+        <v>2468.81</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0006</v>
+        <v>0.019027967977579</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>256</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>20000120.0</v>
+        <v>12977107.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20112360.0</v>
+        <v>12977107.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>257</v>
       </c>
       <c r="B104" t="s">
         <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0223</v>
+        <v>98.6637</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>98.15917464</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>12269896.83</v>
       </c>
       <c r="I104" s="1">
-        <v>6690.0</v>
+        <v>63065.67</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0223</v>
+        <v>0.51398696235003</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>259</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30006690.0</v>
+        <v>12332962.5</v>
       </c>
       <c r="N104" s="1">
-        <v>30639865.42</v>
+        <v>12332962.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B105" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C105" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.5503</v>
+        <v>98.6637</v>
       </c>
       <c r="E105" s="1">
-        <v>99.1206757</v>
+        <v>98.20184247</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>49560337.85</v>
+        <v>14730276.37</v>
       </c>
       <c r="I105" s="1">
-        <v>214812.15</v>
+        <v>69278.63</v>
       </c>
       <c r="J105" s="1">
-        <v>0.43343560459607</v>
+        <v>0.47031452947546</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>49775150.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="N105" s="1">
-        <v>49775150.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.95</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B106" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8027</v>
+        <v>99.9889</v>
       </c>
       <c r="E106" s="1">
-        <v>97.87236357</v>
+        <v>98.10119685</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>29361709.07</v>
+        <v>19620239.37</v>
       </c>
       <c r="I106" s="1">
-        <v>579100.93</v>
+        <v>377540.63</v>
       </c>
       <c r="J106" s="1">
-        <v>1.972299802506</v>
+        <v>1.9242406928902</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29940810.0</v>
+        <v>19997780.0</v>
       </c>
       <c r="N106" s="1">
-        <v>29940810.0</v>
+        <v>19997780.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B107" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C107" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9757</v>
+        <v>98.1971</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>20000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I107" s="1">
-        <v>-4860.0</v>
+        <v>78497.51</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0243</v>
+        <v>0.40129758726936</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>266</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19995140.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="N107" s="1">
-        <v>20006546.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B108" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9922</v>
+        <v>98.3342</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.7852722</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>14667790.83</v>
       </c>
       <c r="I108" s="1">
-        <v>-1950.0</v>
+        <v>82339.17</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0078</v>
+        <v>0.56136040494654</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>269</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>24998050.0</v>
+        <v>14750130.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25141242.29</v>
+        <v>14750130.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B109" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C109" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0062</v>
+        <v>99.7706</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>25000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I109" s="1">
-        <v>1550.0</v>
+        <v>254955.85</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0062</v>
+        <v>0.85912496384753</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>272</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25001550.0</v>
+        <v>29931180.0</v>
       </c>
       <c r="N109" s="1">
-        <v>25142846.46</v>
+        <v>29931180.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B110" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9819</v>
+        <v>99.066</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>98.76742373</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>14815113.56</v>
       </c>
       <c r="I110" s="1">
-        <v>-3620.0</v>
+        <v>44786.44</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.0181</v>
+        <v>0.30230237398194</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>275</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19996380.0</v>
+        <v>14859900.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20068086.0</v>
+        <v>14859900.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9688</v>
+        <v>98.3083</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>20000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I111" s="1">
-        <v>-6240.0</v>
+        <v>74102.18</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0312</v>
+        <v>0.5050535624489</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>278</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19993760.0</v>
+        <v>14746245.0</v>
       </c>
       <c r="N111" s="1">
-        <v>20030211.39</v>
+        <v>14746245.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0152</v>
+        <v>97.7151</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>25000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I112" s="1">
-        <v>3800.0</v>
+        <v>103140.15</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0152</v>
+        <v>0.3530819674436</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>281</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>25003800.0</v>
+        <v>29314530.0</v>
       </c>
       <c r="N112" s="1">
-        <v>25236910.28</v>
+        <v>29314530.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9958</v>
+        <v>99.8166</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.796858</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20000000.0</v>
+        <v>8981717.22</v>
       </c>
       <c r="I113" s="1">
-        <v>-840.0</v>
+        <v>1776.78</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0042</v>
+        <v>0.019782185928138</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113" t="s">
-        <v>284</v>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19999160.0</v>
+        <v>8983494.0</v>
       </c>
       <c r="N113" s="1">
-        <v>20068649.33</v>
+        <v>8983494.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="B114" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="C114" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0052</v>
+        <v>99.6017</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.60490056</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>15000000.0</v>
+        <v>12450612.57</v>
       </c>
       <c r="I114" s="1">
-        <v>780.0</v>
+        <v>-400.07</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0052</v>
+        <v>-0.0032132555547024</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>287</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>15000780.0</v>
+        <v>12450212.5</v>
       </c>
       <c r="N114" s="1">
-        <v>15076224.75</v>
+        <v>12450212.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="B115" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C115" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0192</v>
+        <v>98.3471</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>97.77932292</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>15000000.0</v>
+        <v>24444830.73</v>
       </c>
       <c r="I115" s="1">
-        <v>2880.0</v>
+        <v>141944.27</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0192</v>
+        <v>0.58067192842452</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>290</v>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>15002880.0</v>
+        <v>24586775.0</v>
       </c>
       <c r="N115" s="1">
-        <v>15245875.96</v>
+        <v>24586775.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="B116" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0006</v>
+        <v>99.7885</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>98.04874822</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I116" s="1">
-        <v>120.0</v>
+        <v>372306.88</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0006</v>
+        <v>1.7743742854534</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>293</v>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>20000120.0</v>
+        <v>21354739.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20080994.67</v>
+        <v>21354739.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0083</v>
+        <v>98.4412</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>30000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I117" s="1">
-        <v>2490.0</v>
+        <v>89823.39</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0083</v>
+        <v>0.70685154039514</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>296</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30002490.0</v>
+        <v>12797356.0</v>
       </c>
       <c r="N117" s="1">
-        <v>30173562.42</v>
+        <v>12797356.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.0385</v>
+        <v>100.0135</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>9625.0</v>
+        <v>2700.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0385</v>
+        <v>0.0135</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="M118" s="1">
-        <v>25009625.0</v>
+        <v>20002700.0</v>
       </c>
       <c r="N118" s="1">
-        <v>25240129.17</v>
+        <v>20179809.44</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B119" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="C119" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.0401</v>
+        <v>99.4447</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>99.40744877</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>25000000.0</v>
+        <v>29822234.63</v>
       </c>
       <c r="I119" s="1">
-        <v>10025.0</v>
+        <v>11175.37</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0401</v>
+        <v>0.037473281726373</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119" t="s">
-        <v>302</v>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>25010025.0</v>
+        <v>29833410.0</v>
       </c>
       <c r="N119" s="1">
-        <v>25239508.33</v>
+        <v>29833410.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0057</v>
+        <v>99.9805</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1140.0</v>
+        <v>-5850.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0057</v>
+        <v>-0.0195</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>125</v>
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>20001140.0</v>
+        <v>29994150.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20071896.0</v>
+        <v>30029798.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.964</v>
+        <v>99.873</v>
       </c>
       <c r="E121" s="1">
-        <v>99.196295</v>
+        <v>99.1206757</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19839259.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I121" s="1">
-        <v>153541.0</v>
+        <v>376162.15</v>
       </c>
       <c r="J121" s="1">
-        <v>0.77392507452017</v>
+        <v>0.75899835698961</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19992800.0</v>
+        <v>49936500.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19992800.0</v>
+        <v>49936500.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.38</v>
+        <v>0.84</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="C122" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9161</v>
+        <v>99.9971</v>
       </c>
       <c r="E122" s="1">
-        <v>99.4690838</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9946908.38</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>44701.62</v>
+        <v>-580.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.44940214881119</v>
+        <v>-0.0029</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>0.0</v>
+      <c r="L122" t="s">
+        <v>296</v>
       </c>
       <c r="M122" s="1">
-        <v>9991610.0</v>
+        <v>19999420.0</v>
       </c>
       <c r="N122" s="1">
-        <v>9991610.0</v>
+        <v>20078094.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.4703</v>
+        <v>100.0073</v>
       </c>
       <c r="E123" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19885454.26</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>8605.74</v>
+        <v>1825.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.043276557263822</v>
+        <v>0.0073</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>299</v>
       </c>
       <c r="M123" s="1">
-        <v>19894060.0</v>
+        <v>25001825.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19894060.0</v>
+        <v>25228685.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.261</v>
+        <v>100.0139</v>
       </c>
       <c r="E124" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9774178.47</v>
+        <v>25000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>51921.53</v>
+        <v>3475.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.5312111924226</v>
+        <v>0.0139</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>302</v>
       </c>
       <c r="M124" s="1">
-        <v>9826100.0</v>
+        <v>25003475.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9826100.0</v>
+        <v>25227335.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B125" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C125" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.6368</v>
+        <v>99.9984</v>
       </c>
       <c r="E125" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4885882.08</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-4042.08</v>
+        <v>-320.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.08272979031864</v>
+        <v>-0.0016</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" t="s">
+        <v>305</v>
       </c>
       <c r="M125" s="1">
-        <v>4881840.0</v>
+        <v>19999680.0</v>
       </c>
       <c r="N125" s="1">
-        <v>4881840.0</v>
+        <v>20138212.78</v>
       </c>
       <c r="O125" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B126" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="C126" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.3908</v>
+        <v>99.9889</v>
       </c>
       <c r="E126" s="1">
-        <v>97.77077207</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>13687908.09</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>86803.91</v>
+        <v>-2220.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.63416490985512</v>
+        <v>-0.0111</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
-      <c r="L126">
-        <v>0.0</v>
+      <c r="L126" t="s">
+        <v>308</v>
       </c>
       <c r="M126" s="1">
-        <v>13774712.0</v>
+        <v>19997780.0</v>
       </c>
       <c r="N126" s="1">
-        <v>13774712.0</v>
+        <v>20100972.44</v>
       </c>
       <c r="O126" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C127" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.2984</v>
+        <v>100.0207</v>
       </c>
       <c r="E127" s="1">
-        <v>98.17348233</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>5890408.94</v>
+        <v>25000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7495.06</v>
+        <v>5175.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.12724175989044</v>
+        <v>0.0207</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
-      <c r="L127">
-        <v>0.0</v>
+      <c r="L127" t="s">
+        <v>311</v>
       </c>
       <c r="M127" s="1">
-        <v>5897904.0</v>
+        <v>25005175.0</v>
       </c>
       <c r="N127" s="1">
-        <v>5897904.0</v>
+        <v>25322168.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0159</v>
+        <v>100.0058</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3975.0</v>
+        <v>1160.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0159</v>
+        <v>0.0058</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="M128" s="1">
-        <v>25003975.0</v>
+        <v>20001160.0</v>
       </c>
       <c r="N128" s="1">
-        <v>25149386.11</v>
+        <v>20135415.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B129" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C129" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0095</v>
+        <v>100.0137</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2375.0</v>
+        <v>2055.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0095</v>
+        <v>0.0137</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="M129" s="1">
-        <v>25002375.0</v>
+        <v>15002055.0</v>
       </c>
       <c r="N129" s="1">
-        <v>25141775.63</v>
+        <v>15127015.58</v>
       </c>
       <c r="O129" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B130" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9867</v>
+        <v>100.0121</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-3325.0</v>
+        <v>1815.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.0133</v>
+        <v>0.0121</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="M130" s="1">
-        <v>24996675.0</v>
+        <v>15001815.0</v>
       </c>
       <c r="N130" s="1">
-        <v>25040666.11</v>
+        <v>15294952.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B131" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C131" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0217</v>
+        <v>100.0175</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>8680.0</v>
+        <v>3500.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0217</v>
+        <v>0.0175</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="M131" s="1">
-        <v>40008680.0</v>
+        <v>20003500.0</v>
       </c>
       <c r="N131" s="1">
-        <v>40717534.0</v>
+        <v>20151518.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B132" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0289</v>
+        <v>100.0332</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>5780.0</v>
+        <v>9960.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0289</v>
+        <v>0.0332</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="M132" s="1">
-        <v>20005780.0</v>
+        <v>30009960.0</v>
       </c>
       <c r="N132" s="1">
-        <v>20399713.33</v>
+        <v>30280992.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.0232</v>
+        <v>100.0464</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>4640.0</v>
+        <v>11600.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0232</v>
+        <v>0.0464</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="M133" s="1">
-        <v>20004640.0</v>
+        <v>25011600.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20229046.0</v>
+        <v>25325613.89</v>
       </c>
       <c r="O133" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B134" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C134" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.8609</v>
+        <v>100.043</v>
       </c>
       <c r="E134" s="1">
         <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-41730.0</v>
+        <v>10750.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.1391</v>
+        <v>0.043</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="M134" s="1">
-        <v>29958270.0</v>
+        <v>25010750.0</v>
       </c>
       <c r="N134" s="1">
-        <v>29961988.5</v>
+        <v>25323375.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="B135" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9992</v>
+        <v>100.0046</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-160.0</v>
+        <v>920.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0008</v>
+        <v>0.0046</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="M135" s="1">
-        <v>19999840.0</v>
+        <v>20000920.0</v>
       </c>
       <c r="N135" s="1">
-        <v>20001035.0</v>
+        <v>20137619.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B136" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C136" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.6984</v>
+        <v>97.3227</v>
       </c>
       <c r="E136" s="1">
-        <v>99.53694581</v>
+        <v>97.2107272</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>15925911.33</v>
+        <v>19442145.44</v>
       </c>
       <c r="I136" s="1">
-        <v>25832.67</v>
+        <v>22394.56</v>
       </c>
       <c r="J136" s="1">
-        <v>0.16220528586856</v>
+        <v>0.11518564177555</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>15951744.0</v>
+        <v>19464540.0</v>
       </c>
       <c r="N136" s="1">
-        <v>15951744.0</v>
+        <v>19464540.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B137" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C137" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.7878</v>
+        <v>99.6026</v>
       </c>
       <c r="E137" s="1">
-        <v>99.48082065</v>
+        <v>99.60490055</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>39792328.26</v>
+        <v>19920980.11</v>
       </c>
       <c r="I137" s="1">
-        <v>122791.74</v>
+        <v>-460.11</v>
       </c>
       <c r="J137" s="1">
-        <v>0.30858144112023</v>
+        <v>-0.0023096755152576</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>39915120.0</v>
+        <v>19920520.0</v>
       </c>
       <c r="N137" s="1">
-        <v>39915120.0</v>
+        <v>19920520.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.76</v>
+        <v>0.34</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B138" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C138" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0285</v>
+        <v>99.815</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>30000000.0</v>
+        <v>19885454.26</v>
       </c>
       <c r="I138" s="1">
-        <v>8550.0</v>
+        <v>77545.74</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0285</v>
+        <v>0.38996212500906</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>349</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30008550.0</v>
+        <v>19963000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>30591675.0</v>
+        <v>19963000.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B139" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="C139" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9918</v>
+        <v>99.9819</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>99.8156322</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>20000000.0</v>
+        <v>9981563.22</v>
       </c>
       <c r="I139" s="1">
-        <v>-1640.0</v>
+        <v>16626.78</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.0082</v>
+        <v>0.16657491049784</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>352</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>19998360.0</v>
+        <v>9998190.0</v>
       </c>
       <c r="N139" s="1">
-        <v>19999616.11</v>
+        <v>9998190.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="B140" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.023</v>
+        <v>98.6893</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I140" s="1">
-        <v>6900.0</v>
+        <v>94751.53</v>
       </c>
       <c r="J140" s="1">
-        <v>0.023</v>
+        <v>0.96940658788687</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>355</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>30006900.0</v>
+        <v>9868930.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30621355.67</v>
+        <v>9868930.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9992</v>
+        <v>98.0487</v>
       </c>
       <c r="E141" s="1">
-        <v>115.855</v>
+        <v>97.7176416</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>15000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I141" s="1">
-        <v>-120.0</v>
+        <v>16552.92</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.0008</v>
+        <v>0.33879082075595</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>358</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>14999880.0</v>
+        <v>4902435.0</v>
       </c>
       <c r="N141" s="1">
-        <v>15014955.33</v>
+        <v>4902435.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B142" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.8123</v>
+        <v>98.7981</v>
       </c>
       <c r="E142" s="1">
-        <v>99.4884085</v>
+        <v>97.77077207</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>19897681.7</v>
+        <v>13687908.09</v>
       </c>
       <c r="I142" s="1">
-        <v>64778.3</v>
+        <v>143825.91</v>
       </c>
       <c r="J142" s="1">
-        <v>0.32555702205247</v>
+        <v>1.0507515761673</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>19962460.0</v>
+        <v>13831734.0</v>
       </c>
       <c r="N142" s="1">
-        <v>19962460.0</v>
+        <v>13831734.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="C143" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0211</v>
+        <v>98.7226</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>40000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I143" s="1">
-        <v>8440.0</v>
+        <v>32947.06</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0211</v>
+        <v>0.5593340010108</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>363</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>40008440.0</v>
+        <v>5923356.0</v>
       </c>
       <c r="N143" s="1">
-        <v>40241988.22</v>
+        <v>5923356.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.76</v>
+        <v>0.1</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="C144" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0116</v>
+        <v>99.8513</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.81091375</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>20000000.0</v>
+        <v>19962182.75</v>
       </c>
       <c r="I144" s="1">
-        <v>2320.0</v>
+        <v>8077.25</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0116</v>
+        <v>0.040462759514613</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>366</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>20002320.0</v>
+        <v>19970260.0</v>
       </c>
       <c r="N144" s="1">
-        <v>20093997.78</v>
+        <v>19970260.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="B145" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9992</v>
+        <v>100.0113</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-120.0</v>
+        <v>2825.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.0008</v>
+        <v>0.0113</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="M145" s="1">
-        <v>14999880.0</v>
+        <v>25002825.0</v>
       </c>
       <c r="N145" s="1">
-        <v>15064912.92</v>
+        <v>25232267.36</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B146" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0126</v>
+        <v>100.0148</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1890.0</v>
+        <v>3700.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0126</v>
+        <v>0.0148</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="M146" s="1">
-        <v>15001890.0</v>
+        <v>25003700.0</v>
       </c>
       <c r="N146" s="1">
-        <v>15064589.58</v>
+        <v>25224560.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B147" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0019</v>
+        <v>99.9816</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>285.0</v>
+        <v>-4600.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0019</v>
+        <v>-0.0184</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="M147" s="1">
-        <v>15000285.0</v>
+        <v>24995400.0</v>
       </c>
       <c r="N147" s="1">
-        <v>15064151.25</v>
+        <v>25122811.88</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="B148" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.8298</v>
+        <v>99.9848</v>
       </c>
       <c r="E148" s="1">
-        <v>99.81990825</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19963981.65</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1978.35</v>
+        <v>-3040.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0099095963655126</v>
+        <v>-0.0152</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>365</v>
       </c>
       <c r="M148" s="1">
-        <v>19965960.0</v>
+        <v>19996960.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19965960.0</v>
+        <v>20047686.67</v>
       </c>
       <c r="O148" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="C149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0312</v>
+        <v>100.0151</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12480.0</v>
+        <v>6040.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0312</v>
+        <v>0.0151</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="M149" s="1">
-        <v>40012480.0</v>
+        <v>40006040.0</v>
       </c>
       <c r="N149" s="1">
-        <v>40715067.33</v>
+        <v>40849346.67</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.69</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="C150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0314</v>
+        <v>100.0015</v>
       </c>
       <c r="E150" s="1">
         <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>18840.0</v>
+        <v>300.0</v>
       </c>
       <c r="J150" s="1">
-        <v>0.0314</v>
+        <v>0.0015</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="M150" s="1">
-        <v>60018840.0</v>
+        <v>20000300.0</v>
       </c>
       <c r="N150" s="1">
-        <v>61065246.67</v>
+        <v>20461852.0</v>
       </c>
       <c r="O150" s="1">
-        <v>1.16</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="B151" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="C151" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.031</v>
+        <v>100.0196</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>15500.0</v>
+        <v>3920.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.031</v>
+        <v>0.0196</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="M151" s="1">
-        <v>50015500.0</v>
+        <v>20003920.0</v>
       </c>
       <c r="N151" s="1">
-        <v>50790616.25</v>
+        <v>20294066.67</v>
       </c>
       <c r="O151" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="B152" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.8335</v>
+        <v>100.0032</v>
       </c>
       <c r="E152" s="1">
-        <v>99.49610747</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>14924416.12</v>
+        <v>30000000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>50608.88</v>
+        <v>960.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.33910123915789</v>
+        <v>0.0032</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152">
-        <v>0.0</v>
+      <c r="L152" t="s">
+        <v>377</v>
       </c>
       <c r="M152" s="1">
-        <v>14975025.0</v>
+        <v>30000960.0</v>
       </c>
       <c r="N152" s="1">
-        <v>14975025.0</v>
+        <v>30103337.92</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B153" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="C153" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.7849</v>
+        <v>100.0043</v>
       </c>
       <c r="E153" s="1">
-        <v>99.4890821</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>19897816.42</v>
+        <v>20000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>59163.58</v>
+        <v>860.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.2973370482026</v>
+        <v>0.0043</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153">
-        <v>0.0</v>
+      <c r="L153" t="s">
+        <v>380</v>
       </c>
       <c r="M153" s="1">
-        <v>19956980.0</v>
+        <v>20000860.0</v>
       </c>
       <c r="N153" s="1">
-        <v>19956980.0</v>
+        <v>20065471.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B154" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.7414</v>
+        <v>99.9357</v>
       </c>
       <c r="E154" s="1">
-        <v>99.4820302</v>
+        <v>99.63136397</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>9948203.02</v>
+        <v>29889409.19</v>
       </c>
       <c r="I154" s="1">
-        <v>25936.98</v>
+        <v>91300.81</v>
       </c>
       <c r="J154" s="1">
-        <v>0.26072025216872</v>
+        <v>0.30546207661591</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9974140.0</v>
+        <v>29980710.0</v>
       </c>
       <c r="N154" s="1">
-        <v>9974140.0</v>
+        <v>29980710.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="C155" s="1">
-        <v>7300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.8457</v>
+        <v>99.5132</v>
       </c>
       <c r="E155" s="1">
-        <v>99.63533466</v>
+        <v>99.4107291</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>7273379.43</v>
+        <v>19882145.82</v>
       </c>
       <c r="I155" s="1">
-        <v>15356.67</v>
+        <v>20494.18</v>
       </c>
       <c r="J155" s="1">
-        <v>0.21113527965638</v>
+        <v>0.10307831048792</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>7288736.1</v>
+        <v>19902640.0</v>
       </c>
       <c r="N155" s="1">
-        <v>7288736.1</v>
+        <v>19902640.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="C156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.5751</v>
+        <v>100.0013</v>
       </c>
       <c r="E156" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>29351542.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>220987.11</v>
+        <v>390.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.75289776359692</v>
+        <v>0.0013</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156">
-        <v>0.0</v>
+      <c r="L156" t="s">
+        <v>387</v>
       </c>
       <c r="M156" s="1">
-        <v>29572530.0</v>
+        <v>30000390.0</v>
       </c>
       <c r="N156" s="1">
-        <v>29572530.0</v>
+        <v>30683618.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B157" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="C157" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.8288</v>
+        <v>99.9974</v>
       </c>
       <c r="E157" s="1">
-        <v>99.8307314</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4991536.57</v>
+        <v>20000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-96.57</v>
+        <v>-520.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.0019346747969433</v>
+        <v>-0.0026</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>390</v>
       </c>
       <c r="M157" s="1">
-        <v>4991440.0</v>
+        <v>19999480.0</v>
       </c>
       <c r="N157" s="1">
-        <v>4991440.0</v>
+        <v>20067391.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="C158" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0116</v>
+        <v>100.0029</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1740.0</v>
+        <v>435.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0116</v>
+        <v>0.0029</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="M158" s="1">
-        <v>15001740.0</v>
+        <v>15000435.0</v>
       </c>
       <c r="N158" s="1">
-        <v>15003615.92</v>
+        <v>15065536.5</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B159" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9597</v>
+        <v>100.0251</v>
       </c>
       <c r="E159" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>19895795.77</v>
+        <v>40000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>96144.23</v>
+        <v>10040.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.48323892701478</v>
+        <v>0.0251</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
-      <c r="L159">
-        <v>0.0</v>
+      <c r="L159" t="s">
+        <v>396</v>
       </c>
       <c r="M159" s="1">
-        <v>19991940.0</v>
+        <v>40010040.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19991940.0</v>
+        <v>40375694.33</v>
       </c>
       <c r="O159" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="B160" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.9871</v>
+        <v>99.9969</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-2580.0</v>
+        <v>-930.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.0129</v>
+        <v>-0.0031</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="M160" s="1">
-        <v>19997420.0</v>
+        <v>29999070.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20101048.0</v>
+        <v>30086732.83</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B161" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="C161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.9935</v>
+        <v>100.0201</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1300.0</v>
+        <v>4020.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.0065</v>
+        <v>0.0201</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="M161" s="1">
-        <v>19998700.0</v>
+        <v>20004020.0</v>
       </c>
       <c r="N161" s="1">
-        <v>20021415.0</v>
+        <v>20161542.33</v>
       </c>
       <c r="O161" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B162" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C162" s="1">
-        <v>28100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.524</v>
+        <v>100.0126</v>
       </c>
       <c r="E162" s="1">
-        <v>98.38921708</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>27647370.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>37874.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.136989521969</v>
+        <v>0.0126</v>
       </c>
       <c r="K162">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="M162" s="1">
-        <v>27685244.0</v>
+        <v>15001890.0</v>
       </c>
       <c r="N162" s="1">
-        <v>27724045.1</v>
+        <v>15116300.5</v>
       </c>
       <c r="O162" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B163" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C163" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.632</v>
+        <v>100.0131</v>
       </c>
       <c r="E163" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>15411569.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-166769.0</v>
+        <v>1965.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.0821026723496</v>
+        <v>0.0131</v>
       </c>
       <c r="K163">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="M163" s="1">
-        <v>15244800.0</v>
+        <v>15001965.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15381238.36</v>
+        <v>15112275.5</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B164" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C164" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.783</v>
+        <v>100.02</v>
       </c>
       <c r="E164" s="1">
-        <v>98.74687695</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>6323750.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2313.32</v>
+        <v>3000.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.036581458786321</v>
+        <v>0.02</v>
       </c>
       <c r="K164">
-        <v>1.31</v>
+        <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="M164" s="1">
-        <v>6326063.32</v>
+        <v>15003000.0</v>
       </c>
       <c r="N164" s="1">
-        <v>6409753.95</v>
+        <v>15115360.5</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B165" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C165" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.042</v>
+        <v>99.8736</v>
       </c>
       <c r="E165" s="1">
-        <v>101.60704918</v>
+        <v>99.81177167</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>12396060.0</v>
+        <v>14971765.75</v>
       </c>
       <c r="I165" s="1">
-        <v>-68936.0</v>
+        <v>9274.25</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.55611218403267</v>
+        <v>0.061944931245</v>
       </c>
       <c r="K165">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>12327124.0</v>
+        <v>14981040.0</v>
       </c>
       <c r="N165" s="1">
-        <v>12386703.45</v>
+        <v>14981040.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B166" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C166" s="1">
-        <v>34500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.197</v>
+        <v>99.9573</v>
       </c>
       <c r="E166" s="1">
-        <v>101.93998551</v>
+        <v>99.80217</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>35169295.0</v>
+        <v>19960434.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-256330.0</v>
+        <v>31026.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.72884600046717</v>
+        <v>0.15543750201023</v>
       </c>
       <c r="K166">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>34912965.0</v>
+        <v>19991460.0</v>
       </c>
       <c r="N166" s="1">
-        <v>35238351.99</v>
+        <v>19991460.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="C167" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.033</v>
+        <v>99.8169</v>
       </c>
       <c r="E167" s="1">
-        <v>101.5</v>
+        <v>99.79508743</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>4060000.0</v>
+        <v>29938526.23</v>
       </c>
       <c r="I167" s="1">
-        <v>-18680.0</v>
+        <v>6543.77</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.46009852216749</v>
+        <v>0.021857355134077</v>
       </c>
       <c r="K167">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.0</v>
+      </c>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>4041320.0</v>
+        <v>29945070.0</v>
       </c>
       <c r="N167" s="1">
-        <v>4107004.93</v>
+        <v>29945070.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0</v>
+        <v>99.4192</v>
       </c>
       <c r="E168" s="1">
-        <v>101.32059615</v>
+        <v>99.4030296</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5268671.0</v>
+        <v>9940302.96</v>
       </c>
       <c r="I168" s="1">
-        <v>-68671.0</v>
+        <v>1617.04</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.3033837185886</v>
+        <v>0.016267512232846</v>
       </c>
       <c r="K168">
-        <v>4.08</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>5200000.0</v>
+        <v>9941920.0</v>
       </c>
       <c r="N168" s="1">
-        <v>5412149.32</v>
+        <v>9941920.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="B169" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C169" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.801</v>
+        <v>99.7065</v>
       </c>
       <c r="E169" s="1">
-        <v>102.4148</v>
+        <v>99.421972</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>15362220.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I169" s="1">
-        <v>-92070.0</v>
+        <v>56905.6</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.5993274409558</v>
+        <v>0.28618221332403</v>
       </c>
       <c r="K169">
-        <v>4.19</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>15270150.0</v>
+        <v>19941300.0</v>
       </c>
       <c r="N169" s="1">
-        <v>15898711.64</v>
+        <v>19941300.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="B170" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="C170" s="1">
-        <v>28500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.388</v>
+        <v>99.8499</v>
       </c>
       <c r="E170" s="1">
-        <v>98.37645614</v>
+        <v>99.80748247</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28037290.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I170" s="1">
-        <v>3290.0</v>
+        <v>6362.63</v>
       </c>
       <c r="J170" s="1">
-        <v>0.011734372330564</v>
+        <v>0.042499352037559</v>
       </c>
       <c r="K170">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>28040580.0</v>
+        <v>14977485.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28073764.93</v>
+        <v>14977485.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="B171" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="C171" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.735</v>
+        <v>100.017</v>
       </c>
       <c r="E171" s="1">
-        <v>98.926908</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>24731727.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>202023.0</v>
+        <v>6800.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.816857633921</v>
+        <v>0.017</v>
       </c>
       <c r="K171">
-        <v>0.8</v>
+        <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="M171" s="1">
-        <v>24933750.0</v>
+        <v>40006800.0</v>
       </c>
       <c r="N171" s="1">
-        <v>25133750.0</v>
+        <v>40842662.22</v>
       </c>
       <c r="O171" s="1">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="B172" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.811</v>
+        <v>100.0174</v>
       </c>
       <c r="E172" s="1">
-        <v>96.05</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>14407500.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>564150.0</v>
+        <v>10440.0</v>
       </c>
       <c r="J172" s="1">
-        <v>3.9156689224362</v>
+        <v>0.0174</v>
       </c>
       <c r="K172">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L172" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="M172" s="1">
-        <v>14971650.0</v>
+        <v>60010440.0</v>
       </c>
       <c r="N172" s="1">
-        <v>14973018.49</v>
+        <v>61256748.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="B173" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="C173" s="1">
-        <v>15900000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.375</v>
+        <v>100.0275</v>
       </c>
       <c r="E173" s="1">
-        <v>98.63984906</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>15683736.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-42111.0</v>
+        <v>13750.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.26850107652921</v>
+        <v>0.0275</v>
       </c>
       <c r="K173">
-        <v>1.09</v>
+        <v>0.0</v>
       </c>
       <c r="L173" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="M173" s="1">
-        <v>15641625.0</v>
+        <v>50013750.0</v>
       </c>
       <c r="N173" s="1">
-        <v>15814782.53</v>
+        <v>50955193.06</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.86</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="B174" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.374</v>
+        <v>99.716</v>
       </c>
       <c r="E174" s="1">
-        <v>100.747</v>
+        <v>99.6151535</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>20149400.0</v>
+        <v>9961515.35</v>
       </c>
       <c r="I174" s="1">
-        <v>-74600.0</v>
+        <v>10084.65</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.37023434940991</v>
+        <v>0.10123610360145</v>
       </c>
       <c r="K174">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>20074800.0</v>
+        <v>9971600.0</v>
       </c>
       <c r="N174" s="1">
-        <v>20320553.42</v>
+        <v>9971600.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="C175" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.114</v>
+        <v>99.8704</v>
       </c>
       <c r="E175" s="1">
-        <v>100.16216667</v>
+        <v>99.8109138</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>6009730.0</v>
+        <v>9981091.38</v>
       </c>
       <c r="I175" s="1">
-        <v>-2890.0</v>
+        <v>5948.62</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.048088682852641</v>
+        <v>0.05959889328255</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>6006840.0</v>
+        <v>9987040.0</v>
       </c>
       <c r="N175" s="1">
-        <v>6006840.0</v>
+        <v>9987040.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="B176" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="C176" s="1">
-        <v>5000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.184</v>
+        <v>99.9815</v>
       </c>
       <c r="E176" s="1">
-        <v>100.855</v>
+        <v>99.80962699</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>5042750.0</v>
+        <v>7286102.77</v>
       </c>
       <c r="I176" s="1">
-        <v>-33550.0</v>
+        <v>12546.73</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.66531158594021</v>
+        <v>0.17220083762283</v>
       </c>
       <c r="K176">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.0</v>
+      </c>
+      <c r="L176">
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>5009200.0</v>
+        <v>7298649.5</v>
       </c>
       <c r="N176" s="1">
-        <v>5101665.75</v>
+        <v>7298649.5</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="C177" s="1">
-        <v>34500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.788</v>
+        <v>99.815</v>
       </c>
       <c r="E177" s="1">
-        <v>98.79801159</v>
+        <v>99.61683493</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>34085314.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I177" s="1">
-        <v>341546.0</v>
+        <v>14862.38</v>
       </c>
       <c r="J177" s="1">
-        <v>1.0020327229492</v>
+        <v>0.19892728653674</v>
       </c>
       <c r="K177">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>34426860.0</v>
+        <v>7486125.0</v>
       </c>
       <c r="N177" s="1">
-        <v>34747993.56</v>
+        <v>7486125.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.66</v>
+        <v>0.13</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="C178" s="1">
-        <v>31000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.207</v>
+        <v>98.9369</v>
       </c>
       <c r="E178" s="1">
-        <v>97.49172258</v>
+        <v>97.8384763</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>30222434.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I178" s="1">
-        <v>221736.0</v>
+        <v>329527.11</v>
       </c>
       <c r="J178" s="1">
-        <v>0.73368015296187</v>
+        <v>1.1226909305414</v>
       </c>
       <c r="K178">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>30444170.0</v>
+        <v>29681070.0</v>
       </c>
       <c r="N178" s="1">
-        <v>30462854.93</v>
+        <v>29681070.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.803</v>
+        <v>99.6647</v>
       </c>
       <c r="E179" s="1">
-        <v>98.92166667</v>
+        <v>99.47115587</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>14838250.0</v>
+        <v>53714424.17</v>
       </c>
       <c r="I179" s="1">
-        <v>132200.0</v>
+        <v>104513.83</v>
       </c>
       <c r="J179" s="1">
-        <v>0.89094064326993</v>
+        <v>0.19457311814276</v>
       </c>
       <c r="K179">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>14970450.0</v>
+        <v>53818938.0</v>
       </c>
       <c r="N179" s="1">
-        <v>15052384.93</v>
+        <v>53818938.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="C180" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.986</v>
+        <v>100.0072</v>
       </c>
       <c r="E180" s="1">
         <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1890.01</v>
+        <v>1440.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.014000074074074</v>
+        <v>0.0072</v>
       </c>
       <c r="K180">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="M180" s="1">
-        <v>13498109.99</v>
+        <v>20001440.0</v>
       </c>
       <c r="N180" s="1">
-        <v>13511773.12</v>
+        <v>20002667.78</v>
       </c>
       <c r="O180" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="C181" s="1">
-        <v>2800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.509</v>
+        <v>100.016</v>
       </c>
       <c r="E181" s="1">
-        <v>100.95</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2826600.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-12348.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.43684992570579</v>
+        <v>0.016</v>
       </c>
       <c r="K181">
-        <v>1.28</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="M181" s="1">
-        <v>2814252.0</v>
+        <v>15002400.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2850230.08</v>
+        <v>15054047.29</v>
       </c>
       <c r="O181" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.616</v>
+        <v>97.6546</v>
       </c>
       <c r="E182" s="1">
-        <v>101.13</v>
+        <v>97.26824825</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>15169500.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I182" s="1">
-        <v>-77100.0</v>
+        <v>77270.35</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.50825669929793</v>
+        <v>0.39720233164577</v>
       </c>
       <c r="K182">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>15092400.0</v>
+        <v>19530920.0</v>
       </c>
       <c r="N182" s="1">
-        <v>15294283.56</v>
+        <v>19530920.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="B183" t="s">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="C183" s="1">
-        <v>1200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.993</v>
+        <v>99.9981</v>
       </c>
       <c r="E183" s="1">
-        <v>98.09</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1177080.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1164.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.098888775614232</v>
+        <v>-0.0019</v>
       </c>
       <c r="K183">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
       <c r="M183" s="1">
-        <v>1175916.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1185610.52</v>
+        <v>20168830.22</v>
       </c>
       <c r="O183" s="1">
-        <v>0.02</v>
+        <v>0.34</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="B184" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="C184" s="1">
-        <v>6600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.509</v>
+        <v>99.912</v>
       </c>
       <c r="E184" s="1">
-        <v>102.17515152</v>
+        <v>99.7960003</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>6743560.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I184" s="1">
-        <v>-109966.0</v>
+        <v>11599.97</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.6306817170753</v>
+        <v>0.11623682276974</v>
       </c>
       <c r="K184">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.0</v>
+      </c>
+      <c r="L184">
+        <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>6633594.0</v>
+        <v>9991200.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6768826.19</v>
+        <v>9991200.0</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="B185" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.241</v>
+        <v>100.0205</v>
       </c>
       <c r="E185" s="1">
-        <v>100.493844</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5024692.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-12642.2</v>
+        <v>4100.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.25160148118128</v>
+        <v>0.0205</v>
       </c>
       <c r="K185">
-        <v>1.71</v>
+        <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>480</v>
+        <v>460</v>
       </c>
       <c r="M185" s="1">
-        <v>5012050.0</v>
+        <v>20004100.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5097666.44</v>
+        <v>20093816.39</v>
       </c>
       <c r="O185" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>481</v>
+        <v>461</v>
       </c>
       <c r="B186" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
       <c r="C186" s="1">
-        <v>20000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.252</v>
+        <v>98.83</v>
       </c>
       <c r="E186" s="1">
-        <v>99.2</v>
+        <v>98.38921708</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>19840000.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I186" s="1">
-        <v>10400.0</v>
+        <v>123860.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.05241935483871</v>
+        <v>0.44799921294503</v>
       </c>
       <c r="K186">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="L186" t="s">
-        <v>483</v>
+        <v>463</v>
       </c>
       <c r="M186" s="1">
-        <v>19850400.0</v>
+        <v>27771230.0</v>
       </c>
       <c r="N186" s="1">
-        <v>19947934.25</v>
+        <v>27834512.74</v>
       </c>
       <c r="O186" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>484</v>
+        <v>464</v>
       </c>
       <c r="B187" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="C187" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.852</v>
+        <v>101.686</v>
       </c>
       <c r="E187" s="1">
-        <v>101.44351064</v>
+        <v>102.74379333</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4767845.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-27801.0</v>
+        <v>-158669.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.5830936198639</v>
+        <v>-1.0295447530359</v>
       </c>
       <c r="K187">
-        <v>0.92</v>
+        <v>1.49</v>
       </c>
       <c r="L187" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
       <c r="M187" s="1">
-        <v>4740044.0</v>
+        <v>15252900.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4783454.62</v>
+        <v>15476461.64</v>
       </c>
       <c r="O187" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
       <c r="B188" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="C188" s="1">
-        <v>10997000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.534</v>
+        <v>98.906</v>
       </c>
       <c r="E188" s="1">
-        <v>101.38580613</v>
+        <v>98.74687695</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>11149397.1</v>
+        <v>6323750.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-93673.12</v>
+        <v>10190.24</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.84016309724945</v>
+        <v>0.16114236015023</v>
       </c>
       <c r="K188">
-        <v>1.44</v>
+        <v>0.02</v>
       </c>
       <c r="L188" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="M188" s="1">
-        <v>11055723.98</v>
+        <v>6333940.24</v>
       </c>
       <c r="N188" s="1">
-        <v>11214088.31</v>
+        <v>6335519.31</v>
       </c>
       <c r="O188" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>490</v>
+        <v>470</v>
       </c>
       <c r="B189" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="C189" s="1">
-        <v>25600000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.747</v>
+        <v>99.891</v>
       </c>
       <c r="E189" s="1">
-        <v>102.00832031</v>
+        <v>99.9</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>26114130.0</v>
+        <v>2212785.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-322898.0</v>
+        <v>-199.35</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.2364876792755</v>
+        <v>-0.009009009009009</v>
       </c>
       <c r="K189">
-        <v>2.14</v>
+        <v>1.45</v>
       </c>
       <c r="L189" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="M189" s="1">
-        <v>25791232.0</v>
+        <v>2212585.65</v>
       </c>
       <c r="N189" s="1">
-        <v>26338037.48</v>
+        <v>2244809.35</v>
       </c>
       <c r="O189" s="1">
-        <v>0.5</v>
+        <v>0.04</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>493</v>
+        <v>473</v>
       </c>
       <c r="B190" t="s">
-        <v>494</v>
+        <v>474</v>
       </c>
       <c r="C190" s="1">
-        <v>16100000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.251</v>
+        <v>100.924</v>
       </c>
       <c r="E190" s="1">
-        <v>101.68176398</v>
+        <v>101.60704918</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>16370764.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-69353.0</v>
+        <v>-83332.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.42363936099745</v>
+        <v>-0.6722458587648</v>
       </c>
       <c r="K190">
-        <v>1.95</v>
+        <v>1.05</v>
       </c>
       <c r="L190" t="s">
-        <v>495</v>
+        <v>475</v>
       </c>
       <c r="M190" s="1">
-        <v>16301411.0</v>
+        <v>12312728.0</v>
       </c>
       <c r="N190" s="1">
-        <v>16615361.0</v>
+        <v>12440953.34</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>496</v>
+        <v>476</v>
       </c>
       <c r="B191" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="C191" s="1">
-        <v>6245000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.971</v>
+        <v>101.018</v>
       </c>
       <c r="E191" s="1">
-        <v>99.04783667</v>
+        <v>101.93998551</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6185537.4</v>
+        <v>35169295.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-4798.45</v>
+        <v>-318085.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.07757531301969</v>
+        <v>-0.90443951179573</v>
       </c>
       <c r="K191">
-        <v>0.24</v>
+        <v>1.56</v>
       </c>
       <c r="L191" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="M191" s="1">
-        <v>6180738.95</v>
+        <v>34851210.0</v>
       </c>
       <c r="N191" s="1">
-        <v>6195709.84</v>
+        <v>35389504.52</v>
       </c>
       <c r="O191" s="1">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>499</v>
+        <v>479</v>
       </c>
       <c r="B192" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="C192" s="1">
-        <v>13000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.513</v>
+        <v>100.806</v>
       </c>
       <c r="E192" s="1">
-        <v>100.98692308</v>
+        <v>101.5</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>13128300.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-61610.0</v>
+        <v>-27760.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.46929153051042</v>
+        <v>-0.68374384236453</v>
       </c>
       <c r="K192">
-        <v>0.57</v>
+        <v>2.28</v>
       </c>
       <c r="L192" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
       <c r="M192" s="1">
-        <v>13066690.0</v>
+        <v>4032240.0</v>
       </c>
       <c r="N192" s="1">
-        <v>13141217.4</v>
+        <v>4123335.89</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>482</v>
       </c>
       <c r="B193" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
       <c r="C193" s="1">
-        <v>6120000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.063</v>
+        <v>101.467</v>
       </c>
       <c r="E193" s="1">
-        <v>99.295</v>
+        <v>102.4148</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>6076854.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-14198.4</v>
+        <v>-142170.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.2336472128506</v>
+        <v>-0.9254521807395</v>
       </c>
       <c r="K193">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="L193" t="s">
-        <v>504</v>
+        <v>484</v>
       </c>
       <c r="M193" s="1">
-        <v>6062655.6</v>
+        <v>15220050.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6064709.57</v>
+        <v>15239570.55</v>
       </c>
       <c r="O193" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>505</v>
+        <v>485</v>
       </c>
       <c r="B194" t="s">
-        <v>506</v>
+        <v>486</v>
       </c>
       <c r="C194" s="1">
-        <v>13900000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.078</v>
+        <v>98.695</v>
       </c>
       <c r="E194" s="1">
-        <v>98.855</v>
+        <v>98.37645614</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>13740845.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I194" s="1">
-        <v>30997.0</v>
+        <v>90785.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.22558292448536</v>
+        <v>0.32380090943169</v>
       </c>
       <c r="K194">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="L194" t="s">
-        <v>507</v>
+        <v>487</v>
       </c>
       <c r="M194" s="1">
-        <v>13771842.0</v>
+        <v>28128075.0</v>
       </c>
       <c r="N194" s="1">
-        <v>13812304.33</v>
+        <v>28181951.71</v>
       </c>
       <c r="O194" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>508</v>
+        <v>488</v>
       </c>
       <c r="B195" t="s">
-        <v>509</v>
+        <v>489</v>
       </c>
       <c r="C195" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.609</v>
+        <v>99.938</v>
       </c>
       <c r="E195" s="1">
-        <v>98.02</v>
+        <v>98.926908</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>980200.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I195" s="1">
-        <v>15890.0</v>
+        <v>252773.0</v>
       </c>
       <c r="J195" s="1">
-        <v>1.6210977351561</v>
+        <v>1.0220596402346</v>
       </c>
       <c r="K195">
-        <v>0.1</v>
+        <v>0.95</v>
       </c>
       <c r="L195" t="s">
-        <v>510</v>
+        <v>490</v>
       </c>
       <c r="M195" s="1">
-        <v>996090.0</v>
+        <v>24984500.0</v>
       </c>
       <c r="N195" s="1">
-        <v>997100.27</v>
+        <v>25220801.37</v>
       </c>
       <c r="O195" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>511</v>
+        <v>491</v>
       </c>
       <c r="B196" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="C196" s="1">
-        <v>9400000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.612</v>
+        <v>98.616</v>
       </c>
       <c r="E196" s="1">
-        <v>100.937</v>
+        <v>98.63984906</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>9488078.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-30550.0</v>
+        <v>-3792.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.32198301911093</v>
+        <v>-0.024177912711614</v>
       </c>
       <c r="K196">
-        <v>2.17</v>
+        <v>0.02</v>
       </c>
       <c r="L196" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="M196" s="1">
-        <v>9457528.0</v>
+        <v>15679944.0</v>
       </c>
       <c r="N196" s="1">
-        <v>9661495.12</v>
+        <v>15683211.12</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>494</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="C197" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>100.316</v>
       </c>
       <c r="E197" s="1">
-        <v>97.37396836</v>
+        <v>100.747</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>24343492.09</v>
+        <v>20149400.0</v>
       </c>
       <c r="I197" s="1">
-        <v>656507.91</v>
+        <v>-86200.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.6968518221331</v>
+        <v>-0.42780430186507</v>
       </c>
       <c r="K197">
-        <v>0.18</v>
+        <v>1.7</v>
       </c>
       <c r="L197" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="M197" s="1">
-        <v>25000000.0</v>
+        <v>20063200.0</v>
       </c>
       <c r="N197" s="1">
-        <v>25045495.89</v>
+        <v>20403336.99</v>
       </c>
       <c r="O197" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="C198" s="1">
-        <v>14630000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.894</v>
+        <v>100.072</v>
       </c>
       <c r="E198" s="1">
-        <v>99.18034949</v>
+        <v>100.16216667</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14510085.13</v>
+        <v>6009730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-41892.93</v>
+        <v>-5410.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.28871594911173</v>
+        <v>-0.090020683125531</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>653.74</v>
+        <v>0.39</v>
+      </c>
+      <c r="L198" t="s">
+        <v>499</v>
       </c>
       <c r="M198" s="1">
-        <v>14468192.2</v>
+        <v>6004320.0</v>
       </c>
       <c r="N198" s="1">
-        <v>14468845.94</v>
+        <v>6027463.33</v>
       </c>
       <c r="O198" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="B199" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="C199" s="1">
-        <v>32391000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.583</v>
+        <v>100.177</v>
       </c>
       <c r="E199" s="1">
-        <v>97.79440718</v>
+        <v>100.855</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>31676586.43</v>
+        <v>5042750.0</v>
       </c>
       <c r="I199" s="1">
-        <v>579343.1</v>
+        <v>-33900.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.8289316030951</v>
+        <v>-0.67225224331962</v>
       </c>
       <c r="K199">
-        <v>0.1</v>
+        <v>2.28</v>
       </c>
       <c r="L199" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
       <c r="M199" s="1">
-        <v>32255929.53</v>
+        <v>5008850.0</v>
       </c>
       <c r="N199" s="1">
-        <v>32288653.31</v>
+        <v>5123096.58</v>
       </c>
       <c r="O199" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>522</v>
+        <v>503</v>
       </c>
       <c r="B200" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="C200" s="1">
-        <v>25559000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.88</v>
+        <v>99.972</v>
       </c>
       <c r="E200" s="1">
-        <v>99.00726766</v>
+        <v>98.79801159</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>25305267.54</v>
+        <v>34085314.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-32528.34</v>
+        <v>405026.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.12854375061865</v>
+        <v>1.1882712889193</v>
       </c>
       <c r="K200">
-        <v>0.14</v>
+        <v>1.09</v>
       </c>
       <c r="L200" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="M200" s="1">
-        <v>25272739.2</v>
+        <v>34490340.0</v>
       </c>
       <c r="N200" s="1">
-        <v>25309327.08</v>
+        <v>34867831.44</v>
       </c>
       <c r="O200" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>506</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
       <c r="C201" s="1">
-        <v>8750000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.703</v>
+        <v>99.295</v>
       </c>
       <c r="E201" s="1">
-        <v>98.885</v>
+        <v>99.268</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>8652437.5</v>
+        <v>12408500.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-15925.0</v>
+        <v>3375.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.18405218182738</v>
+        <v>0.027199097392916</v>
       </c>
       <c r="K201">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L201" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="M201" s="1">
-        <v>8636512.5</v>
+        <v>12411875.0</v>
       </c>
       <c r="N201" s="1">
-        <v>8650536.47</v>
+        <v>12467354.45</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="C202" s="1">
-        <v>9100000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.143</v>
+        <v>98.501</v>
       </c>
       <c r="E202" s="1">
-        <v>98.67873626</v>
+        <v>97.49172258</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>8979765.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I202" s="1">
-        <v>42248.0</v>
+        <v>312876.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.47048001812965</v>
+        <v>1.0352442162666</v>
       </c>
       <c r="K202">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="L202" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="M202" s="1">
-        <v>9022013.0</v>
+        <v>30535310.0</v>
       </c>
       <c r="N202" s="1">
-        <v>9064895.19</v>
+        <v>30576501.78</v>
       </c>
       <c r="O202" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="B203" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="C203" s="1">
-        <v>6200000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.092</v>
+        <v>99.991</v>
       </c>
       <c r="E203" s="1">
-        <v>98.20403226</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>6088650.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6946.0</v>
+        <v>-1215.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.11408111814606</v>
+        <v>-0.009</v>
       </c>
       <c r="K203">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="L203" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="M203" s="1">
-        <v>6081704.0</v>
+        <v>13498785.0</v>
       </c>
       <c r="N203" s="1">
-        <v>6085334.82</v>
+        <v>13560724.5</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="C204" s="1">
-        <v>12000000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.815</v>
+        <v>100.449</v>
       </c>
       <c r="E204" s="1">
-        <v>101.21997975</v>
+        <v>100.75132118</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>12146397.57</v>
+        <v>44229830.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-48597.57</v>
+        <v>-132719.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.40009862776128</v>
+        <v>-0.30006671967765</v>
       </c>
       <c r="K204">
-        <v>1.65</v>
+        <v>1.89</v>
       </c>
       <c r="L204" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="M204" s="1">
-        <v>12097800.0</v>
+        <v>44097111.0</v>
       </c>
       <c r="N204" s="1">
-        <v>12296375.34</v>
+        <v>44927001.41</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.76</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>537</v>
+        <v>518</v>
       </c>
       <c r="B205" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="C205" s="1">
-        <v>36800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.56</v>
+        <v>98.358</v>
       </c>
       <c r="E205" s="1">
-        <v>98.39334511</v>
+        <v>98.09</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>36208751.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I205" s="1">
-        <v>61329.0</v>
+        <v>3216.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.16937618201744</v>
+        <v>0.27321847283107</v>
       </c>
       <c r="K205">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.06</v>
+      </c>
+      <c r="L205">
+        <v>719.18</v>
       </c>
       <c r="M205" s="1">
-        <v>36270080.0</v>
+        <v>1180296.0</v>
       </c>
       <c r="N205" s="1">
-        <v>36326036.16</v>
+        <v>1181015.18</v>
       </c>
       <c r="O205" s="1">
-        <v>0.69</v>
+        <v>0.02</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="B206" t="s">
-        <v>541</v>
+        <v>521</v>
       </c>
       <c r="C206" s="1">
-        <v>33000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.213</v>
+        <v>100.315</v>
       </c>
       <c r="E206" s="1">
-        <v>100.63928788</v>
+        <v>102.17515152</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>33210965.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-140675.0</v>
+        <v>-122770.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.42357998329768</v>
+        <v>-1.8205517560458</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>2.61</v>
       </c>
       <c r="L206" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="M206" s="1">
-        <v>33070290.0</v>
+        <v>6620790.0</v>
       </c>
       <c r="N206" s="1">
-        <v>33222180.41</v>
+        <v>6793158.49</v>
       </c>
       <c r="O206" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="C207" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.87</v>
+        <v>100.171</v>
       </c>
       <c r="E207" s="1">
-        <v>99.04495</v>
+        <v>100.493844</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>19808990.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I207" s="1">
-        <v>-34990.0</v>
+        <v>-16142.2</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.17663697139531</v>
+        <v>-0.32125748916521</v>
       </c>
       <c r="K207">
-        <v>0.18</v>
+        <v>2.17</v>
       </c>
       <c r="L207" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="M207" s="1">
-        <v>19774000.0</v>
+        <v>5008550.0</v>
       </c>
       <c r="N207" s="1">
-        <v>19810328.77</v>
+        <v>5116854.79</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="C208" s="1">
-        <v>1800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.697</v>
+        <v>99.469</v>
       </c>
       <c r="E208" s="1">
-        <v>97.44894444</v>
+        <v>99.2</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1754081.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4465.0</v>
+        <v>53800.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.25454924829583</v>
+        <v>0.27116935483871</v>
       </c>
       <c r="K208">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="L208" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="M208" s="1">
-        <v>1758546.0</v>
+        <v>19893800.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1769025.45</v>
+        <v>20020375.34</v>
       </c>
       <c r="O208" s="1">
-        <v>0.03</v>
+        <v>0.34</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="B209" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="C209" s="1">
-        <v>3000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.786</v>
+        <v>100.87</v>
       </c>
       <c r="E209" s="1">
-        <v>102.19</v>
+        <v>100.93323143</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>3065700.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-12120.0</v>
+        <v>-22131.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.39534200998141</v>
+        <v>-0.062646789047051</v>
       </c>
       <c r="K209">
-        <v>0.13</v>
+        <v>3.71</v>
       </c>
       <c r="L209" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="M209" s="1">
-        <v>3053580.0</v>
+        <v>35304500.0</v>
       </c>
       <c r="N209" s="1">
-        <v>3057381.37</v>
+        <v>36602616.44</v>
       </c>
       <c r="O209" s="1">
-        <v>0.06</v>
+        <v>0.62</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="B210" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="C210" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.847</v>
+        <v>100.664</v>
       </c>
       <c r="E210" s="1">
-        <v>99.721</v>
+        <v>101.44351064</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>24930250.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I210" s="1">
-        <v>31500.0</v>
+        <v>-36637.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.12635252354068</v>
+        <v>-0.76841843642149</v>
       </c>
       <c r="K210">
-        <v>1.22</v>
+        <v>1.49</v>
       </c>
       <c r="L210" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="M210" s="1">
-        <v>24961750.0</v>
+        <v>4731208.0</v>
       </c>
       <c r="N210" s="1">
-        <v>25267914.38</v>
+        <v>4801064.16</v>
       </c>
       <c r="O210" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="B211" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="C211" s="1">
-        <v>5000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.0236124</v>
+        <v>100.387</v>
       </c>
       <c r="E211" s="1">
-        <v>0.0</v>
+        <v>101.38580613</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>0.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I211" s="1">
-        <v>1180.62</v>
+        <v>-109838.71</v>
       </c>
       <c r="J211" s="1">
-        <v>0</v>
+        <v>-0.98515380710586</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
+        <v>1.97</v>
       </c>
       <c r="L211" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="M211" s="1">
-        <v>1180.62</v>
+        <v>11039558.39</v>
       </c>
       <c r="N211" s="1">
-        <v>-4116.97</v>
+        <v>11255807.62</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="B212" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
       <c r="C212" s="1">
-        <v>1600000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.02713813</v>
+        <v>100.556</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>102.00832031</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I212" s="1">
-        <v>434.21</v>
+        <v>-371794.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-1.4237273077832</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
+        <v>2.73</v>
       </c>
       <c r="L212" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="M212" s="1">
-        <v>434.21</v>
+        <v>25742336.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-1197.35</v>
+        <v>26442478.47</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="B213" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="C213" s="1">
-        <v>15000000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.985155</v>
+        <v>101.004</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2226.75</v>
+        <v>-109120.0</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.66655410828719</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>2.66</v>
       </c>
       <c r="L213" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="M213" s="1">
-        <v>-2226.75</v>
+        <v>16261644.0</v>
       </c>
       <c r="N213" s="1">
-        <v>-27148.3</v>
+        <v>16689562.15</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>544</v>
+      </c>
+      <c r="B214" t="s">
+        <v>545</v>
       </c>
       <c r="C214" s="1">
-        <v>5000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0881886</v>
+        <v>99.114</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>99.04783667</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I214" s="1">
-        <v>4409.43</v>
+        <v>4131.9</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>0.066799369768583</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>468.67</v>
+        <v>0.42</v>
+      </c>
+      <c r="L214" t="s">
+        <v>546</v>
       </c>
       <c r="M214" s="1">
-        <v>4409.43</v>
+        <v>6189669.3</v>
       </c>
       <c r="N214" s="1">
-        <v>4878.1</v>
+        <v>6215975.29</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>547</v>
+      </c>
+      <c r="B215" t="s">
+        <v>548</v>
       </c>
       <c r="C215" s="1">
-        <v>8000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.99561325</v>
+        <v>100.423</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-350.94</v>
+        <v>-73310.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>-0.55841198022592</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>1.06</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>549</v>
       </c>
       <c r="M215" s="1">
-        <v>-350.94</v>
+        <v>13054990.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-13166.94</v>
+        <v>13193226.3</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>550</v>
+      </c>
+      <c r="B216" t="s">
+        <v>551</v>
       </c>
       <c r="C216" s="1">
-        <v>10000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.9966702</v>
+        <v>99.176</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-332.98</v>
+        <v>-7282.8</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>-0.11984490659147</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L216" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="M216" s="1">
-        <v>-332.98</v>
+        <v>6069571.2</v>
       </c>
       <c r="N216" s="1">
-        <v>-7908.15</v>
+        <v>6087176.68</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>553</v>
+      </c>
+      <c r="B217" t="s">
+        <v>554</v>
       </c>
       <c r="C217" s="1">
-        <v>5200000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.99900192</v>
+        <v>99.333</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-51.9</v>
+        <v>66442.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>0.48353649284305</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.38</v>
       </c>
       <c r="L217" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="M217" s="1">
-        <v>-51.9</v>
+        <v>13807287.0</v>
       </c>
       <c r="N217" s="1">
-        <v>-2909.14</v>
+        <v>13860364.05</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>556</v>
+      </c>
+      <c r="B218" t="s">
+        <v>557</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9891537</v>
+        <v>99.916</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1084.63</v>
+        <v>18960.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>1.934299122628</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L218" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="M218" s="1">
-        <v>-1084.63</v>
+        <v>999160.0</v>
       </c>
       <c r="N218" s="1">
-        <v>-12509.8</v>
+        <v>1000351.78</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>559</v>
+      </c>
+      <c r="B219" t="s">
+        <v>560</v>
       </c>
       <c r="C219" s="1">
-        <v>50000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.00632776</v>
+        <v>100.372</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I219" s="1">
-        <v>3163.88</v>
+        <v>-53110.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-0.55975509476208</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>2.77</v>
       </c>
       <c r="L219" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="M219" s="1">
-        <v>3163.88</v>
+        <v>9434968.0</v>
       </c>
       <c r="N219" s="1">
-        <v>95155.13</v>
+        <v>9695238.55</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>562</v>
+      </c>
+      <c r="B220" t="s">
+        <v>563</v>
       </c>
       <c r="C220" s="1">
-        <v>50000000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.0144905</v>
+        <v>99.157</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I220" s="1">
-        <v>7245.25</v>
+        <v>-3416.03</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.023542453193037</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L220" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="M220" s="1">
-        <v>7245.25</v>
+        <v>14506669.1</v>
       </c>
       <c r="N220" s="1">
-        <v>132088.58</v>
+        <v>14541971.09</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>565</v>
+      </c>
+      <c r="B221" t="s">
+        <v>566</v>
       </c>
       <c r="C221" s="1">
-        <v>10000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.0144503</v>
+        <v>99.907</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I221" s="1">
-        <v>1445.03</v>
+        <v>684289.94</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>2.1602388928876</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L221" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
       <c r="M221" s="1">
-        <v>1445.03</v>
+        <v>32360876.37</v>
       </c>
       <c r="N221" s="1">
-        <v>25068.75</v>
+        <v>32399479.34</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>568</v>
+      </c>
+      <c r="B222" t="s">
+        <v>569</v>
       </c>
       <c r="C222" s="1">
-        <v>30000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0156655</v>
+        <v>99.084</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I222" s="1">
-        <v>4699.65</v>
+        <v>19612.02</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.0775017295075</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L222" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="M222" s="1">
-        <v>4699.65</v>
+        <v>25324879.56</v>
       </c>
       <c r="N222" s="1">
-        <v>44261.9</v>
+        <v>25412497.91</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>571</v>
+      </c>
+      <c r="B223" t="s">
+        <v>572</v>
       </c>
       <c r="C223" s="1">
-        <v>10000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0413176</v>
+        <v>98.977</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I223" s="1">
-        <v>4131.76</v>
+        <v>8050.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>0.093037366638014</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L223" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="M223" s="1">
-        <v>4131.76</v>
+        <v>8660487.5</v>
       </c>
       <c r="N223" s="1">
-        <v>14305.37</v>
+        <v>8688805.14</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>574</v>
+      </c>
+      <c r="B224" t="s">
+        <v>575</v>
       </c>
       <c r="C224" s="1">
-        <v>7969000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.02375166</v>
+        <v>100.0245</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1892.77</v>
+        <v>6353.34</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.0245</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L224" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="M224" s="1">
-        <v>1892.77</v>
+        <v>25938353.34</v>
       </c>
       <c r="N224" s="1">
-        <v>14714.62</v>
+        <v>25969586.24</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>577</v>
+      </c>
+      <c r="B225" t="s">
+        <v>578</v>
       </c>
       <c r="C225" s="1">
-        <v>25000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.04006128</v>
+        <v>99.378</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I225" s="1">
-        <v>10015.32</v>
+        <v>63633.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>0.70862656205368</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L225" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="M225" s="1">
-        <v>10015.32</v>
+        <v>9043398.0</v>
       </c>
       <c r="N225" s="1">
-        <v>57613.24</v>
+        <v>9099493.89</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>580</v>
+      </c>
+      <c r="B226" t="s">
+        <v>581</v>
       </c>
       <c r="C226" s="1">
-        <v>6299000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.00056914</v>
+        <v>98.483</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I226" s="1">
-        <v>35.85</v>
+        <v>17296.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>0.28406953922462</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L226" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="M226" s="1">
-        <v>35.85</v>
+        <v>6105946.0</v>
       </c>
       <c r="N226" s="1">
-        <v>10647.78</v>
+        <v>6112952.85</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>583</v>
+      </c>
+      <c r="B227" t="s">
+        <v>584</v>
       </c>
       <c r="C227" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.06356207</v>
+        <v>100.637</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I227" s="1">
-        <v>9534.31</v>
+        <v>-69957.57</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>-0.57595323713745</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>2.24</v>
       </c>
       <c r="L227" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="M227" s="1">
-        <v>9534.31</v>
+        <v>12076440.0</v>
       </c>
       <c r="N227" s="1">
-        <v>36013.94</v>
+        <v>12344713.97</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>586</v>
+      </c>
+      <c r="B228" t="s">
+        <v>587</v>
       </c>
       <c r="C228" s="1">
-        <v>5000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0504922</v>
+        <v>98.854</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I228" s="1">
-        <v>2524.61</v>
+        <v>169521.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>0.46817687801493</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L228" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="M228" s="1">
-        <v>2524.61</v>
+        <v>36378272.0</v>
       </c>
       <c r="N228" s="1">
-        <v>9776.61</v>
+        <v>36474304.88</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>589</v>
+      </c>
+      <c r="B229" t="s">
+        <v>590</v>
       </c>
       <c r="C229" s="1">
-        <v>5997000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.30341004</v>
+        <v>100.227</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>100.56617722</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="I229" s="1">
-        <v>18195.5</v>
+        <v>-133975.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>-0.33726768241782</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="L229" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="M229" s="1">
-        <v>18195.5</v>
+        <v>39589665.0</v>
       </c>
       <c r="N229" s="1">
-        <v>22798.73</v>
+        <v>39943541.71</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.67</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>2807665232</v>
+        <v>592</v>
+      </c>
+      <c r="B230" t="s">
+        <v>593</v>
       </c>
       <c r="C230" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0225902</v>
+        <v>99.098</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I230" s="1">
-        <v>6777.06</v>
+        <v>10610.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>0.053561539482831</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="L230" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="M230" s="1">
-        <v>6777.06</v>
+        <v>19819600.0</v>
       </c>
       <c r="N230" s="1">
-        <v>51843.06</v>
+        <v>19893682.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2813843002</v>
+        <v>595</v>
+      </c>
+      <c r="B231" t="s">
+        <v>596</v>
       </c>
       <c r="C231" s="1">
-        <v>20000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.049787</v>
+        <v>98.002</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I231" s="1">
-        <v>9957.4</v>
+        <v>9955.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>0.56753365437514</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.05</v>
+      </c>
+      <c r="L231">
+        <v>863.01</v>
       </c>
       <c r="M231" s="1">
-        <v>9957.4</v>
+        <v>1764036.0</v>
       </c>
       <c r="N231" s="1">
-        <v>34426.06</v>
+        <v>1764899.01</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>597</v>
+      </c>
+      <c r="B232" t="s">
+        <v>598</v>
+      </c>
+      <c r="C232" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.522</v>
+      </c>
+      <c r="E232" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>3065700.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-20040.0</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-0.65368431353361</v>
+      </c>
+      <c r="K232">
+        <v>0.8</v>
+      </c>
+      <c r="L232" t="s">
         <v>599</v>
       </c>
-      <c r="B232">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>1948.1</v>
+        <v>3045660.0</v>
       </c>
       <c r="N232" s="1">
-        <v>7388.05</v>
+        <v>3069608.63</v>
       </c>
       <c r="O232" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>600</v>
+      </c>
+      <c r="B233" t="s">
         <v>601</v>
       </c>
-      <c r="B233">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0293706</v>
+        <v>99.964</v>
       </c>
       <c r="E233" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I233" s="1">
-        <v>5874.12</v>
+        <v>60750.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0</v>
+        <v>0.24367986682845</v>
       </c>
       <c r="K233">
-        <v>0.0</v>
+        <v>1.44</v>
       </c>
       <c r="L233" t="s">
         <v>602</v>
       </c>
       <c r="M233" s="1">
-        <v>5874.12</v>
+        <v>24991000.0</v>
       </c>
       <c r="N233" s="1">
-        <v>32347.46</v>
+        <v>25351616.44</v>
       </c>
       <c r="O233" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>603</v>
       </c>
-      <c r="B234">
-        <v>2821297082</v>
+      <c r="B234" t="s">
+        <v>604</v>
       </c>
       <c r="C234" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.04503552</v>
+        <v>100.0233588</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>5629.44</v>
+        <v>1167.94</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M234" s="1">
-        <v>5629.44</v>
+        <v>1167.94</v>
       </c>
       <c r="N234" s="1">
-        <v>24047.56</v>
+        <v>-5443.37</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>2829527952</v>
+        <v>606</v>
+      </c>
+      <c r="B235" t="s">
+        <v>607</v>
       </c>
       <c r="C235" s="1">
-        <v>10000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0027152</v>
+        <v>100.02584438</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>271.52</v>
+        <v>413.51</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="M235" s="1">
-        <v>271.52</v>
+        <v>413.51</v>
       </c>
       <c r="N235" s="1">
-        <v>13754.68</v>
+        <v>-1621.44</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B236">
-        <v>2833851572</v>
+        <v>2621898882</v>
       </c>
       <c r="C236" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0496252</v>
+        <v>100.063956</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>4962.52</v>
+        <v>3197.8</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
-      <c r="L236" t="s">
-        <v>608</v>
+      <c r="L236">
+        <v>690.08</v>
       </c>
       <c r="M236" s="1">
-        <v>4962.52</v>
+        <v>3197.8</v>
       </c>
       <c r="N236" s="1">
-        <v>17967.97</v>
+        <v>3887.88</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B237">
-        <v>2834781292</v>
+        <v>2675905932</v>
       </c>
       <c r="C237" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.01807995</v>
+        <v>99.9976432</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>3615.99</v>
+        <v>-235.68</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="M237" s="1">
-        <v>3615.99</v>
+        <v>-235.68</v>
       </c>
       <c r="N237" s="1">
-        <v>24338.16</v>
+        <v>-8791.24</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B238">
-        <v>2837532542</v>
+        <v>2715283662</v>
       </c>
       <c r="C238" s="1">
-        <v>3507000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.0510231</v>
+        <v>99.99457</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>1789.38</v>
+        <v>-543.0</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="M238" s="1">
-        <v>1789.38</v>
+        <v>-543.0</v>
       </c>
       <c r="N238" s="1">
-        <v>6490.37</v>
+        <v>-13643.41</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B239">
-        <v>2842055272</v>
+        <v>2777134362</v>
       </c>
       <c r="C239" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0585554</v>
+        <v>100.0099595</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5855.54</v>
+        <v>995.95</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M239" s="1">
-        <v>5855.54</v>
+        <v>995.95</v>
       </c>
       <c r="N239" s="1">
-        <v>20057.37</v>
+        <v>13246.18</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B240">
-        <v>2844936832</v>
+        <v>2792185192</v>
       </c>
       <c r="C240" s="1">
-        <v>12000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.04753067</v>
+        <v>100.00199468</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5703.68</v>
+        <v>498.67</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M240" s="1">
-        <v>5703.68</v>
+        <v>498.67</v>
       </c>
       <c r="N240" s="1">
-        <v>23162.54</v>
+        <v>56453.67</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B241">
-        <v>2855281262</v>
+        <v>2798594422</v>
       </c>
       <c r="C241" s="1">
-        <v>21400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.06016603</v>
+        <v>100.01926107</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>12875.53</v>
+        <v>2889.16</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M241" s="1">
-        <v>12875.53</v>
+        <v>2889.16</v>
       </c>
       <c r="N241" s="1">
-        <v>32012.48</v>
+        <v>34494.99</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B242">
-        <v>2862709272</v>
+        <v>2805968982</v>
       </c>
       <c r="C242" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.09847904</v>
+        <v>100.0118422</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12309.88</v>
+        <v>592.11</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M242" s="1">
-        <v>12309.88</v>
+        <v>592.11</v>
       </c>
       <c r="N242" s="1">
-        <v>20802.38</v>
+        <v>9255.44</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B243">
-        <v>2863882182</v>
+        <v>2806083582</v>
       </c>
       <c r="C243" s="1">
-        <v>30000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.1064544</v>
+        <v>100.24192229</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>31936.32</v>
+        <v>14508.08</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M243" s="1">
-        <v>31936.32</v>
+        <v>14508.08</v>
       </c>
       <c r="N243" s="1">
-        <v>53508.24</v>
+        <v>20854.6</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B244">
-        <v>2870139172</v>
+        <v>2813843002</v>
       </c>
       <c r="C244" s="1">
-        <v>9100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.21210484</v>
+        <v>100.01485515</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>19301.54</v>
+        <v>2971.03</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="M244" s="1">
-        <v>19301.54</v>
+        <v>2971.03</v>
       </c>
       <c r="N244" s="1">
-        <v>24664.47</v>
+        <v>32362.14</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B245">
-        <v>2874445782</v>
+        <v>2818053312</v>
       </c>
       <c r="C245" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.0164708</v>
+        <v>100.01175206</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>2470.62</v>
+        <v>456.45</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M245" s="1">
-        <v>2470.62</v>
+        <v>456.45</v>
       </c>
       <c r="N245" s="1">
-        <v>10108.37</v>
+        <v>6982.81</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B246">
-        <v>2874472682</v>
+        <v>2821297082</v>
       </c>
       <c r="C246" s="1">
-        <v>11100000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.17598874</v>
+        <v>100.00737376</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>19534.75</v>
+        <v>921.72</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="M246" s="1">
-        <v>19534.75</v>
+        <v>921.72</v>
       </c>
       <c r="N246" s="1">
-        <v>25922.67</v>
+        <v>23040.78</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B247">
-        <v>2874671822</v>
+        <v>2833851572</v>
       </c>
       <c r="C247" s="1">
-        <v>2600000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.17478692</v>
+        <v>100.011676</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>4544.46</v>
+        <v>1167.6</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="M247" s="1">
-        <v>4544.46</v>
+        <v>1167.6</v>
       </c>
       <c r="N247" s="1">
-        <v>6006.78</v>
+        <v>16922.65</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B248">
-        <v>2874739212</v>
+        <v>2837532542</v>
       </c>
       <c r="C248" s="1">
-        <v>3500000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.17502714</v>
+        <v>100.01206843</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>6125.95</v>
+        <v>423.24</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="M248" s="1">
-        <v>6125.95</v>
+        <v>423.24</v>
       </c>
       <c r="N248" s="1">
-        <v>8103.6</v>
+        <v>6124.37</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B249">
-        <v>2877251822</v>
+        <v>2842055272</v>
       </c>
       <c r="C249" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.3890327</v>
+        <v>100.0176995</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>24509.06</v>
+        <v>1769.95</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="M249" s="1">
-        <v>24509.06</v>
+        <v>1769.95</v>
       </c>
       <c r="N249" s="1">
-        <v>26061.38</v>
+        <v>19035.23</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B250">
-        <v>2880689472</v>
+        <v>2844936832</v>
       </c>
       <c r="C250" s="1">
-        <v>50000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.12217556</v>
+        <v>100.00788025</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>61087.78</v>
+        <v>945.63</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="M250" s="1">
-        <v>61087.78</v>
+        <v>945.63</v>
       </c>
       <c r="N250" s="1">
-        <v>88417.78</v>
+        <v>22197.63</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B251">
-        <v>2892744262</v>
+        <v>2855281262</v>
       </c>
       <c r="C251" s="1">
-        <v>30000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.13624313</v>
+        <v>100.0283857</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>40872.94</v>
+        <v>6074.54</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="M251" s="1">
-        <v>40872.94</v>
+        <v>6074.54</v>
       </c>
       <c r="N251" s="1">
-        <v>55615.86</v>
+        <v>29740.56</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B252">
-        <v>2892891122</v>
+        <v>2862709272</v>
       </c>
       <c r="C252" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.135811</v>
+        <v>100.06506144</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>20371.65</v>
+        <v>8132.68</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="M252" s="1">
-        <v>20371.65</v>
+        <v>8132.68</v>
       </c>
       <c r="N252" s="1">
-        <v>27657.69</v>
+        <v>18762.68</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B253">
-        <v>2922922912</v>
+        <v>2863882182</v>
       </c>
       <c r="C253" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0002178</v>
+        <v>100.07136577</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>32.67</v>
+        <v>21409.73</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="M253" s="1">
-        <v>32.67</v>
+        <v>21409.73</v>
       </c>
       <c r="N253" s="1">
-        <v>2140.17</v>
+        <v>48413.4</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B254">
-        <v>2922947892</v>
+        <v>2870139172</v>
       </c>
       <c r="C254" s="1">
-        <v>10000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.1193029</v>
+        <v>100.16330934</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11930.29</v>
+        <v>14861.15</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M254" s="1">
-        <v>11930.29</v>
+        <v>14861.15</v>
       </c>
       <c r="N254" s="1">
-        <v>14855.71</v>
+        <v>21989.38</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B255">
-        <v>2922949092</v>
+        <v>2874472682</v>
       </c>
       <c r="C255" s="1">
-        <v>10000000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.1692829</v>
+        <v>100.13192171</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>16928.29</v>
+        <v>14643.31</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="M255" s="1">
-        <v>16928.29</v>
+        <v>14643.31</v>
       </c>
       <c r="N255" s="1">
-        <v>19927.46</v>
+        <v>22985.2</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B256">
-        <v>2923119892</v>
+        <v>2874671822</v>
       </c>
       <c r="C256" s="1">
-        <v>11000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.332146</v>
+        <v>100.13106654</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>36536.06</v>
+        <v>3407.73</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="M256" s="1">
-        <v>36536.06</v>
+        <v>3407.73</v>
       </c>
       <c r="N256" s="1">
-        <v>38143.71</v>
+        <v>5318.53</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B257">
-        <v>2924236522</v>
+        <v>2874739212</v>
       </c>
       <c r="C257" s="1">
-        <v>6400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.39375281</v>
+        <v>100.13123743</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>25200.18</v>
+        <v>4593.31</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
-      <c r="L257">
-        <v>501.48</v>
+      <c r="L257" t="s">
+        <v>651</v>
       </c>
       <c r="M257" s="1">
-        <v>25200.18</v>
+        <v>4593.31</v>
       </c>
       <c r="N257" s="1">
-        <v>25701.66</v>
+        <v>7177.16</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B258">
-        <v>2924470782</v>
+        <v>2877251822</v>
       </c>
       <c r="C258" s="1">
-        <v>1700000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.39899588</v>
+        <v>100.33321079</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6782.93</v>
+        <v>20992.28</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258">
-        <v>145.39</v>
+      <c r="L258" t="s">
+        <v>653</v>
       </c>
       <c r="M258" s="1">
-        <v>6782.93</v>
+        <v>20992.28</v>
       </c>
       <c r="N258" s="1">
-        <v>6928.32</v>
+        <v>23700.13</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B259">
-        <v>2925413132</v>
+        <v>2880689472</v>
       </c>
       <c r="C259" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0009477</v>
+        <v>100.08688616</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>94.77</v>
+        <v>43443.08</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="M259" s="1">
-        <v>94.77</v>
+        <v>43443.08</v>
       </c>
       <c r="N259" s="1">
-        <v>1942.0</v>
+        <v>78338.5</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B260">
-        <v>2926627572</v>
+        <v>2892744262</v>
       </c>
       <c r="C260" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.1899786</v>
+        <v>100.0994047</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>37995.72</v>
+        <v>29821.41</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="M260" s="1">
-        <v>37995.72</v>
+        <v>29821.41</v>
       </c>
       <c r="N260" s="1">
-        <v>47572.11</v>
+        <v>48872.08</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B261">
-        <v>2926707222</v>
+        <v>2892891122</v>
       </c>
       <c r="C261" s="1">
-        <v>8400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.16897071</v>
+        <v>100.09911127</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>14193.54</v>
+        <v>14866.69</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="M261" s="1">
-        <v>14193.54</v>
+        <v>14866.69</v>
       </c>
       <c r="N261" s="1">
-        <v>18127.68</v>
+        <v>24285.35</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B262">
-        <v>2935657822</v>
+        <v>2922947892</v>
       </c>
       <c r="C262" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.20869508</v>
+        <v>100.0871615</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>83478.03</v>
+        <v>8716.15</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M262" s="1">
-        <v>83478.03</v>
+        <v>8716.15</v>
       </c>
       <c r="N262" s="1">
-        <v>102955.36</v>
+        <v>12668.15</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="B263">
-        <v>2937267392</v>
+        <v>2922949092</v>
       </c>
       <c r="C263" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0332494</v>
+        <v>100.1301015</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>3324.94</v>
+        <v>13010.15</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="M263" s="1">
-        <v>3324.94</v>
+        <v>13010.15</v>
       </c>
       <c r="N263" s="1">
-        <v>6245.36</v>
+        <v>17057.15</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B264">
-        <v>2947946482</v>
+        <v>2923119892</v>
       </c>
       <c r="C264" s="1">
-        <v>22900000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.39462664</v>
+        <v>100.28403227</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>90369.5</v>
+        <v>31243.55</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="M264" s="1">
-        <v>90369.5</v>
+        <v>31243.55</v>
       </c>
       <c r="N264" s="1">
-        <v>92191.19</v>
+        <v>33992.32</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B265">
-        <v>2949187922</v>
+        <v>2924236522</v>
       </c>
       <c r="C265" s="1">
-        <v>30000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.2061496</v>
+        <v>100.34815484</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>61844.88</v>
+        <v>22281.91</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="M265" s="1">
-        <v>61844.88</v>
+        <v>22281.91</v>
       </c>
       <c r="N265" s="1">
-        <v>69457.55</v>
+        <v>23416.59</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B266">
-        <v>2949233212</v>
+        <v>2924470782</v>
       </c>
       <c r="C266" s="1">
-        <v>25000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.2044226</v>
+        <v>100.35256647</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>51105.65</v>
+        <v>5993.63</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
-      <c r="L266" t="s">
-        <v>666</v>
+      <c r="L266">
+        <v>328.03</v>
       </c>
       <c r="M266" s="1">
-        <v>51105.65</v>
+        <v>5993.63</v>
       </c>
       <c r="N266" s="1">
-        <v>57132.87</v>
+        <v>6321.66</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B267">
-        <v>2962036302</v>
+        <v>2926627572</v>
       </c>
       <c r="C267" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.3781065</v>
+        <v>100.14551805</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>15124.26</v>
+        <v>29103.61</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>151.29</v>
+      <c r="L267" t="s">
+        <v>670</v>
       </c>
       <c r="M267" s="1">
-        <v>15124.26</v>
+        <v>29103.61</v>
       </c>
       <c r="N267" s="1">
-        <v>15275.55</v>
+        <v>41822.39</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B268">
-        <v>2962647782</v>
+        <v>2926707222</v>
       </c>
       <c r="C268" s="1">
-        <v>20000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.07850695</v>
+        <v>100.12693381</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>15701.39</v>
+        <v>10662.44</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="M268" s="1">
-        <v>15701.39</v>
+        <v>10662.44</v>
       </c>
       <c r="N268" s="1">
-        <v>18048.95</v>
+        <v>15901.94</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="B269">
-        <v>2962651672</v>
+        <v>2935657822</v>
       </c>
       <c r="C269" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.21342978</v>
+        <v>100.16202395</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>85371.91</v>
+        <v>64809.58</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="M269" s="1">
-        <v>85371.91</v>
+        <v>64809.58</v>
       </c>
       <c r="N269" s="1">
-        <v>91148.14</v>
+        <v>90970.13</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="B270">
-        <v>2963783942</v>
+        <v>2937267392</v>
       </c>
       <c r="C270" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.21585836</v>
+        <v>100.0121094</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>30220.17</v>
+        <v>1210.94</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="M270" s="1">
-        <v>30220.17</v>
+        <v>1210.94</v>
       </c>
       <c r="N270" s="1">
-        <v>32307.8</v>
+        <v>5211.55</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B271">
-        <v>2963841042</v>
+        <v>2947946482</v>
       </c>
       <c r="C271" s="1">
-        <v>1709000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.38255705</v>
+        <v>100.34889009</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>6537.9</v>
+        <v>79895.83</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271">
-        <v>73.42</v>
+      <c r="L271" t="s">
+        <v>678</v>
       </c>
       <c r="M271" s="1">
-        <v>6537.9</v>
+        <v>79895.83</v>
       </c>
       <c r="N271" s="1">
-        <v>6611.32</v>
+        <v>84015.66</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="B272">
-        <v>2979716682</v>
+        <v>2949187922</v>
       </c>
       <c r="C272" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.2326719</v>
+        <v>100.1643928</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>23267.19</v>
+        <v>49317.84</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="M272" s="1">
-        <v>23267.19</v>
+        <v>49317.84</v>
       </c>
       <c r="N272" s="1">
-        <v>24321.19</v>
+        <v>59958.43</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B273">
-        <v>2983096372</v>
+        <v>2949233212</v>
       </c>
       <c r="C273" s="1">
-        <v>7000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.353936</v>
+        <v>100.16308164</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>24775.52</v>
+        <v>40770.41</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
-      <c r="L273">
-        <v>201.91</v>
+      <c r="L273" t="s">
+        <v>682</v>
       </c>
       <c r="M273" s="1">
-        <v>24775.52</v>
+        <v>40770.41</v>
       </c>
       <c r="N273" s="1">
-        <v>24977.43</v>
+        <v>49214.65</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B274">
-        <v>2984931932</v>
+        <v>2962036302</v>
       </c>
       <c r="C274" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.31066467</v>
+        <v>100.337149</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>46599.7</v>
+        <v>13485.96</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
-        <v>-215.42</v>
+        <v>382.31</v>
       </c>
       <c r="M274" s="1">
-        <v>46599.7</v>
+        <v>13485.96</v>
       </c>
       <c r="N274" s="1">
-        <v>46384.28</v>
+        <v>13868.27</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="B275">
-        <v>2991145112</v>
+        <v>2962647782</v>
       </c>
       <c r="C275" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.26134144</v>
+        <v>100.05503655</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>23520.73</v>
+        <v>11007.31</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275">
-        <v>-398.4</v>
+      <c r="L275" t="s">
+        <v>685</v>
       </c>
       <c r="M275" s="1">
-        <v>23520.73</v>
+        <v>11007.31</v>
       </c>
       <c r="N275" s="1">
-        <v>23122.33</v>
+        <v>14511.75</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>686</v>
+      </c>
+      <c r="B276">
+        <v>2962651672</v>
       </c>
       <c r="C276" s="1">
-        <v>13000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.26615777</v>
+        <v>100.17338018</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>34600.51</v>
+        <v>69352.07</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
-      <c r="L276">
-        <v>168.22</v>
+      <c r="L276" t="s">
+        <v>687</v>
       </c>
       <c r="M276" s="1">
-        <v>34600.51</v>
+        <v>69352.07</v>
       </c>
       <c r="N276" s="1">
-        <v>34768.73</v>
+        <v>77838.74</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>688</v>
+      </c>
+      <c r="B277">
+        <v>2963783942</v>
       </c>
       <c r="C277" s="1">
-        <v>4700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.27856957</v>
+        <v>100.17548757</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>13092.77</v>
+        <v>24568.26</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277">
-        <v>150.74</v>
+      <c r="L277" t="s">
+        <v>689</v>
       </c>
       <c r="M277" s="1">
-        <v>13092.77</v>
+        <v>24568.26</v>
       </c>
       <c r="N277" s="1">
-        <v>13243.51</v>
+        <v>27633.21</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>690</v>
+      </c>
+      <c r="B278">
+        <v>2963841042</v>
       </c>
       <c r="C278" s="1">
-        <v>25000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.26718588</v>
+        <v>100.34090638</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>66796.47</v>
+        <v>5826.09</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
-        <v>408.18</v>
+        <v>184.23</v>
       </c>
       <c r="M278" s="1">
-        <v>66796.47</v>
+        <v>5826.09</v>
       </c>
       <c r="N278" s="1">
-        <v>67204.65</v>
+        <v>6010.32</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>691</v>
+      </c>
+      <c r="B279">
+        <v>2979716682</v>
       </c>
       <c r="C279" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.27241787</v>
+        <v>100.1918363</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>40862.68</v>
+        <v>19183.63</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279">
-        <v>190.4</v>
+      <c r="L279" t="s">
+        <v>692</v>
       </c>
       <c r="M279" s="1">
-        <v>40862.68</v>
+        <v>19183.63</v>
       </c>
       <c r="N279" s="1">
-        <v>41053.08</v>
+        <v>20802.38</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>693</v>
+      </c>
+      <c r="B280">
+        <v>2983096372</v>
       </c>
       <c r="C280" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.1782348</v>
+        <v>100.313926</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>53470.44</v>
+        <v>21974.82</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
-        <v>262.1</v>
+        <v>480.28</v>
       </c>
       <c r="M280" s="1">
-        <v>53470.44</v>
+        <v>21974.82</v>
       </c>
       <c r="N280" s="1">
-        <v>53732.54</v>
+        <v>22455.1</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>694</v>
+      </c>
+      <c r="B281">
+        <v>2984931932</v>
       </c>
       <c r="C281" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.28173908</v>
+        <v>100.2742506</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>36626.08</v>
+        <v>41137.59</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
-        <v>161.14</v>
+        <v>-309.17</v>
       </c>
       <c r="M281" s="1">
-        <v>36626.08</v>
+        <v>41137.59</v>
       </c>
       <c r="N281" s="1">
-        <v>36787.22</v>
+        <v>40828.42</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>695</v>
+      </c>
+      <c r="B282">
+        <v>2991145112</v>
       </c>
       <c r="C282" s="1">
-        <v>25000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.28371516</v>
+        <v>100.22509044</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>70928.79</v>
+        <v>20258.14</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
-        <v>337.3</v>
+        <v>-556.1</v>
       </c>
       <c r="M282" s="1">
-        <v>70928.79</v>
+        <v>20258.14</v>
       </c>
       <c r="N282" s="1">
-        <v>71266.09</v>
+        <v>19702.04</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B283" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="C283" s="1">
-        <v>5000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.1372632</v>
+        <v>100.23472008</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6863.16</v>
+        <v>30513.61</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>61.97</v>
+        <v>394.36</v>
       </c>
       <c r="M283" s="1">
-        <v>6863.16</v>
+        <v>30513.61</v>
       </c>
       <c r="N283" s="1">
-        <v>6925.13</v>
+        <v>30907.97</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B284" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C284" s="1">
-        <v>15000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.29655273</v>
+        <v>100.24621894</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>44482.91</v>
+        <v>11572.29</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
-        <v>321.21</v>
+        <v>286.32</v>
       </c>
       <c r="M284" s="1">
-        <v>44482.91</v>
+        <v>11572.29</v>
       </c>
       <c r="N284" s="1">
-        <v>44804.12</v>
+        <v>11858.61</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="B285" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C285" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.29338227</v>
+        <v>100.2355562</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>44007.34</v>
+        <v>58889.05</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>201.21</v>
+        <v>892.51</v>
       </c>
       <c r="M285" s="1">
-        <v>44007.34</v>
+        <v>58889.05</v>
       </c>
       <c r="N285" s="1">
-        <v>44208.55</v>
+        <v>59781.56</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B286" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="C286" s="1">
-        <v>6120000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.38368791</v>
+        <v>100.2411924</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>23481.7</v>
+        <v>36178.86</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>-7.25</v>
+        <v>450.89</v>
       </c>
       <c r="M286" s="1">
-        <v>23481.7</v>
+        <v>36178.86</v>
       </c>
       <c r="N286" s="1">
-        <v>23474.45</v>
+        <v>36629.75</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="B287" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="C287" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.3129918</v>
+        <v>100.15004017</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>46948.77</v>
+        <v>45012.05</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>662.0</v>
+        <v>710.47</v>
       </c>
       <c r="M287" s="1">
-        <v>46948.77</v>
+        <v>45012.05</v>
       </c>
       <c r="N287" s="1">
-        <v>47610.77</v>
+        <v>45722.52</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B288" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C288" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.3091839</v>
+        <v>100.250944</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>61836.78</v>
+        <v>32622.72</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>250.12</v>
+        <v>384.6</v>
       </c>
       <c r="M288" s="1">
-        <v>61836.78</v>
+        <v>32622.72</v>
       </c>
       <c r="N288" s="1">
-        <v>62086.9</v>
+        <v>33007.32</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="B289" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="C289" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.3192749</v>
+        <v>100.252927</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>63854.98</v>
+        <v>63231.75</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>600.33</v>
+        <v>784.74</v>
       </c>
       <c r="M289" s="1">
-        <v>63854.98</v>
+        <v>63231.75</v>
       </c>
       <c r="N289" s="1">
-        <v>64455.31</v>
+        <v>64016.49</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="B290" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C290" s="1">
-        <v>19100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.28531885</v>
+        <v>100.1112852</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>54495.9</v>
+        <v>5564.26</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>557.96</v>
+        <v>147.92</v>
       </c>
       <c r="M290" s="1">
-        <v>54495.9</v>
+        <v>5564.26</v>
       </c>
       <c r="N290" s="1">
-        <v>55053.86</v>
+        <v>5712.18</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B291" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C291" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.1385028</v>
+        <v>100.26567773</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>27700.56</v>
+        <v>39851.66</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>478.29</v>
+        <v>680.43</v>
       </c>
       <c r="M291" s="1">
-        <v>27700.56</v>
+        <v>39851.66</v>
       </c>
       <c r="N291" s="1">
-        <v>28178.85</v>
+        <v>40532.09</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="B292" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C292" s="1">
-        <v>9609000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.36502966</v>
+        <v>100.26306187</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>35075.7</v>
+        <v>39459.28</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>249.68</v>
+        <v>475.43</v>
       </c>
       <c r="M292" s="1">
-        <v>35075.7</v>
+        <v>39459.28</v>
       </c>
       <c r="N292" s="1">
-        <v>35325.38</v>
+        <v>39934.71</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B293" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C293" s="1">
-        <v>20000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.32736955</v>
+        <v>100.36187843</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>65473.91</v>
+        <v>22146.96</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>562.96</v>
+        <v>-41.56</v>
       </c>
       <c r="M293" s="1">
-        <v>65473.91</v>
+        <v>22146.96</v>
       </c>
       <c r="N293" s="1">
-        <v>66036.87</v>
+        <v>22105.4</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B294" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.88706833</v>
+        <v>100.28073233</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-6775.9</v>
+        <v>42109.85</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>-643.79</v>
+      <c r="L294" t="s">
+        <v>717</v>
       </c>
       <c r="M294" s="1">
-        <v>-6775.9</v>
+        <v>42109.85</v>
       </c>
       <c r="N294" s="1">
-        <v>-7419.69</v>
+        <v>43398.46</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="B295" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="C295" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.9928083</v>
+        <v>100.279761</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1438.34</v>
+        <v>55952.2</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>-388.72</v>
+        <v>614.59</v>
       </c>
       <c r="M295" s="1">
-        <v>-1438.34</v>
+        <v>55952.2</v>
       </c>
       <c r="N295" s="1">
-        <v>-1827.06</v>
+        <v>56566.79</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B296" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="C296" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.9230819</v>
+        <v>100.2885008</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-7691.81</v>
+        <v>57700.16</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>-133.53</v>
+      <c r="L296" t="s">
+        <v>722</v>
       </c>
       <c r="M296" s="1">
-        <v>-7691.81</v>
+        <v>57700.16</v>
       </c>
       <c r="N296" s="1">
-        <v>-7825.34</v>
+        <v>58959.5</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B297" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C297" s="1">
-        <v>13500000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.26778007</v>
+        <v>100.25277482</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>36150.31</v>
+        <v>48279.99</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>-103.42</v>
+      <c r="L297" t="s">
+        <v>725</v>
       </c>
       <c r="M297" s="1">
-        <v>36150.31</v>
+        <v>48279.99</v>
       </c>
       <c r="N297" s="1">
-        <v>36046.89</v>
+        <v>49472.39</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="B298" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="C298" s="1">
-        <v>20000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.31585405</v>
+        <v>100.33560277</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>63170.81</v>
+        <v>32248.07</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>606.36</v>
+        <v>648.04</v>
       </c>
       <c r="M298" s="1">
-        <v>63170.81</v>
+        <v>32248.07</v>
       </c>
       <c r="N298" s="1">
-        <v>63777.17</v>
+        <v>32896.11</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="B299" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.8490084</v>
+        <v>100.1116587</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>127351.26</v>
+        <v>22331.74</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>477.71</v>
+      <c r="L299" t="s">
+        <v>729</v>
       </c>
       <c r="M299" s="1">
-        <v>127351.26</v>
+        <v>22331.74</v>
       </c>
       <c r="N299" s="1">
-        <v>127828.97</v>
+        <v>23386.43</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B300" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="C300" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.3491167</v>
+        <v>100.297025</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>34911.67</v>
+        <v>59405.0</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>264.37</v>
+      <c r="L300" t="s">
+        <v>732</v>
       </c>
       <c r="M300" s="1">
-        <v>34911.67</v>
+        <v>59405.0</v>
       </c>
       <c r="N300" s="1">
-        <v>35176.04</v>
+        <v>60626.42</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="B301" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="C301" s="1">
-        <v>2200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.26909727</v>
+        <v>99.92586467</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>5920.14</v>
+        <v>-4448.12</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>-104.36</v>
+      <c r="L301" t="s">
+        <v>735</v>
       </c>
       <c r="M301" s="1">
-        <v>5920.14</v>
+        <v>-4448.12</v>
       </c>
       <c r="N301" s="1">
-        <v>5815.78</v>
+        <v>-9165.53</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="B302" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="C302" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.96527503</v>
+        <v>99.9988411</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-10417.49</v>
+        <v>-231.78</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="M302" s="1">
-        <v>-10417.49</v>
+        <v>-231.78</v>
       </c>
       <c r="N302" s="1">
-        <v>-11948.06</v>
+        <v>-3835.08</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="B303" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="C303" s="1">
-        <v>1200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.43788917</v>
+        <v>99.9674523</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5254.67</v>
+        <v>-3254.77</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
-      <c r="L303">
-        <v>-3.45</v>
+      <c r="L303" t="s">
+        <v>741</v>
       </c>
       <c r="M303" s="1">
-        <v>5254.67</v>
+        <v>-3254.77</v>
       </c>
       <c r="N303" s="1">
-        <v>5251.22</v>
+        <v>-10159.61</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="B304" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="C304" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.32223913</v>
+        <v>99.88458745</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>25779.13</v>
+        <v>-23082.51</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>201.48</v>
+      <c r="L304" t="s">
+        <v>744</v>
       </c>
       <c r="M304" s="1">
-        <v>25779.13</v>
+        <v>-23082.51</v>
       </c>
       <c r="N304" s="1">
-        <v>25980.61</v>
+        <v>-27595.84</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>735</v>
+        <v>745</v>
       </c>
       <c r="B305" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="C305" s="1">
-        <v>6245000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.30678575</v>
+        <v>100.23808133</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>19158.77</v>
+        <v>32140.98</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>167.33</v>
+        <v>-59.43</v>
       </c>
       <c r="M305" s="1">
-        <v>19158.77</v>
+        <v>32140.98</v>
       </c>
       <c r="N305" s="1">
-        <v>19326.1</v>
+        <v>32081.55</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="B306" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="C306" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.28767107</v>
+        <v>100.2849424</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>43150.66</v>
+        <v>56988.48</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>540.13</v>
+      <c r="L306" t="s">
+        <v>749</v>
       </c>
       <c r="M306" s="1">
-        <v>43150.66</v>
+        <v>56988.48</v>
       </c>
       <c r="N306" s="1">
-        <v>43690.79</v>
+        <v>58245.59</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="B307" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
       <c r="C307" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.4901316</v>
+        <v>100.85176053</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>73519.74</v>
+        <v>127764.08</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>466.73</v>
+      <c r="L307" t="s">
+        <v>752</v>
       </c>
       <c r="M307" s="1">
-        <v>73519.74</v>
+        <v>127764.08</v>
       </c>
       <c r="N307" s="1">
-        <v>73986.47</v>
+        <v>128845.46</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
       <c r="B308" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="C308" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.3306744</v>
+        <v>100.319428</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>16533.72</v>
+        <v>31942.8</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308">
-        <v>174.97</v>
+        <v>632.59</v>
       </c>
       <c r="M308" s="1">
-        <v>16533.72</v>
+        <v>31942.8</v>
       </c>
       <c r="N308" s="1">
-        <v>16708.69</v>
+        <v>32575.39</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
       <c r="B309" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
       <c r="C309" s="1">
-        <v>7500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.50699413</v>
+        <v>100.24871091</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>38024.56</v>
+        <v>5471.64</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>335.9</v>
+        <v>-252.88</v>
       </c>
       <c r="M309" s="1">
-        <v>38024.56</v>
+        <v>5471.64</v>
       </c>
       <c r="N309" s="1">
-        <v>38360.46</v>
+        <v>5218.76</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="B310" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="C310" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.2902393</v>
+        <v>99.9855237</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>29023.93</v>
+        <v>-4342.89</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310">
-        <v>227.87</v>
+      <c r="L310" t="s">
+        <v>759</v>
       </c>
       <c r="M310" s="1">
-        <v>29023.93</v>
+        <v>-4342.89</v>
       </c>
       <c r="N310" s="1">
-        <v>29251.8</v>
+        <v>-18749.1</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="B311" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="C311" s="1">
-        <v>8750000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.33951383</v>
+        <v>100.0156688</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>29707.46</v>
+        <v>2350.32</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311">
-        <v>224.9</v>
+      <c r="L311" t="s">
+        <v>762</v>
       </c>
       <c r="M311" s="1">
-        <v>29707.46</v>
+        <v>2350.32</v>
       </c>
       <c r="N311" s="1">
-        <v>29932.36</v>
+        <v>-1621.71</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="B312" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="C312" s="1">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.42231788</v>
+        <v>100.07961835</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>33785.43</v>
+        <v>15923.67</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
-      <c r="L312">
-        <v>0.0</v>
+      <c r="L312" t="s">
+        <v>765</v>
       </c>
       <c r="M312" s="1">
-        <v>33785.43</v>
+        <v>15923.67</v>
       </c>
       <c r="N312" s="1">
-        <v>33785.43</v>
+        <v>8751.01</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="B313" t="s">
-        <v>749</v>
+        <v>767</v>
       </c>
       <c r="C313" s="1">
-        <v>4000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.3303995</v>
+        <v>100.41961</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>13215.98</v>
+        <v>5035.32</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
       <c r="L313">
-        <v>87.48</v>
+        <v>-3.58</v>
       </c>
       <c r="M313" s="1">
-        <v>13215.98</v>
+        <v>5035.32</v>
       </c>
       <c r="N313" s="1">
-        <v>13303.46</v>
+        <v>5031.74</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
       <c r="B314" t="s">
-        <v>751</v>
+        <v>769</v>
       </c>
       <c r="C314" s="1">
-        <v>1800000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.81358056</v>
+        <v>100.27558591</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-3355.55</v>
+        <v>17210.34</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
       <c r="L314">
-        <v>-353.5</v>
+        <v>361.51</v>
       </c>
       <c r="M314" s="1">
-        <v>-3355.55</v>
+        <v>17210.34</v>
       </c>
       <c r="N314" s="1">
-        <v>-3709.05</v>
+        <v>17571.85</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="B315" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="C315" s="1">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.00098087</v>
+        <v>100.29204113</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>147.13</v>
+        <v>23363.29</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>0.0</v>
+        <v>438.88</v>
       </c>
       <c r="M315" s="1">
-        <v>147.13</v>
+        <v>23363.29</v>
       </c>
       <c r="N315" s="1">
-        <v>147.13</v>
+        <v>23802.17</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="B316" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="C316" s="1">
-        <v>6404000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.45273579</v>
+        <v>100.25434107</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>28993.2</v>
+        <v>38151.16</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
-      <c r="L316">
-        <v>-205.32</v>
+      <c r="L316" t="s">
+        <v>773</v>
       </c>
       <c r="M316" s="1">
-        <v>28993.2</v>
+        <v>38151.16</v>
       </c>
       <c r="N316" s="1">
-        <v>28787.88</v>
+        <v>39299.8</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="B317" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="C317" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.28251273</v>
+        <v>100.47077053</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>84753.82</v>
+        <v>70615.58</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>437.68</v>
+        <v>54.78</v>
       </c>
       <c r="M317" s="1">
-        <v>84753.82</v>
+        <v>70615.58</v>
       </c>
       <c r="N317" s="1">
-        <v>85191.5</v>
+        <v>70670.36</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="B318" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="C318" s="1">
-        <v>14000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.33594621</v>
+        <v>100.48614453</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>47032.47</v>
+        <v>36460.84</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>525.52</v>
+        <v>20.46</v>
       </c>
       <c r="M318" s="1">
-        <v>47032.47</v>
+        <v>36460.84</v>
       </c>
       <c r="N318" s="1">
-        <v>47557.99</v>
+        <v>36481.3</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
       <c r="B319" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
       <c r="C319" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.3354226</v>
+        <v>100.299054</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>16771.13</v>
+        <v>14952.7</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>180.2</v>
+        <v>396.71</v>
       </c>
       <c r="M319" s="1">
-        <v>16771.13</v>
+        <v>14952.7</v>
       </c>
       <c r="N319" s="1">
-        <v>16951.33</v>
+        <v>15349.41</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="B320" t="s">
-        <v>761</v>
+        <v>780</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.23123553</v>
+        <v>100.3092728</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>34685.33</v>
+        <v>27061.37</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>473.09</v>
+        <v>550.71</v>
       </c>
       <c r="M320" s="1">
-        <v>34685.33</v>
+        <v>27061.37</v>
       </c>
       <c r="N320" s="1">
-        <v>35158.42</v>
+        <v>27612.08</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="B321" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="C321" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.35224865</v>
+        <v>100.2578822</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>70449.73</v>
+        <v>25788.22</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>957.32</v>
+        <v>564.8</v>
       </c>
       <c r="M321" s="1">
-        <v>70449.73</v>
+        <v>25788.22</v>
       </c>
       <c r="N321" s="1">
-        <v>71407.05</v>
+        <v>26353.02</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="B322" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="C322" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.6482378</v>
+        <v>100.3948765</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>32411.89</v>
+        <v>31590.12</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
       <c r="L322">
-        <v>173.37</v>
+        <v>259.78</v>
       </c>
       <c r="M322" s="1">
-        <v>32411.89</v>
+        <v>31590.12</v>
       </c>
       <c r="N322" s="1">
-        <v>32585.26</v>
+        <v>31849.9</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="B323" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="C323" s="1">
-        <v>7300000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.2995</v>
+        <v>100.299883</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>21863.5</v>
+        <v>11995.32</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>129.66</v>
+        <v>230.65</v>
       </c>
       <c r="M323" s="1">
-        <v>21863.5</v>
+        <v>11995.32</v>
       </c>
       <c r="N323" s="1">
-        <v>21993.16</v>
+        <v>12225.97</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
       <c r="B324" t="s">
-        <v>768</v>
+        <v>787</v>
       </c>
       <c r="C324" s="1">
-        <v>6630000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.42103469</v>
+        <v>99.87634722</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>27914.6</v>
+        <v>-2225.75</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>0.0</v>
+        <v>-735.69</v>
       </c>
       <c r="M324" s="1">
-        <v>27914.6</v>
+        <v>-2225.75</v>
       </c>
       <c r="N324" s="1">
-        <v>27914.6</v>
+        <v>-2961.44</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="B325" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="C325" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.34576288</v>
+        <v>100.0037116</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>17979.67</v>
+        <v>556.74</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>97.7</v>
+      <c r="L325" t="s">
+        <v>790</v>
       </c>
       <c r="M325" s="1">
-        <v>17979.67</v>
+        <v>556.74</v>
       </c>
       <c r="N325" s="1">
-        <v>18077.37</v>
+        <v>-1478.42</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="B326" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="C326" s="1">
-        <v>4700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.51244149</v>
+        <v>99.95690007</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>24084.75</v>
+        <v>-12929.98</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
       <c r="L326">
-        <v>181.71</v>
+        <v>0.0</v>
       </c>
       <c r="M326" s="1">
-        <v>24084.75</v>
+        <v>-12929.98</v>
       </c>
       <c r="N326" s="1">
-        <v>24266.46</v>
+        <v>-12929.98</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="B327" t="s">
-        <v>772</v>
+        <v>794</v>
       </c>
       <c r="C327" s="1">
-        <v>4000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.3365155</v>
+        <v>100.43804372</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>13460.62</v>
+        <v>28052.32</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
       <c r="L327">
-        <v>106.65</v>
+        <v>-8.68</v>
       </c>
       <c r="M327" s="1">
-        <v>13460.62</v>
+        <v>28052.32</v>
       </c>
       <c r="N327" s="1">
-        <v>13567.27</v>
+        <v>28043.64</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>774</v>
+        <v>795</v>
       </c>
       <c r="B328" t="s">
-        <v>772</v>
+        <v>796</v>
       </c>
       <c r="C328" s="1">
-        <v>3700000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.50628243</v>
+        <v>100.25157903</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>18732.45</v>
+        <v>75473.71</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>122.7</v>
+        <v>995.86</v>
       </c>
       <c r="M328" s="1">
-        <v>18732.45</v>
+        <v>75473.71</v>
       </c>
       <c r="N328" s="1">
-        <v>18855.15</v>
+        <v>76469.57</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="B329" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="C329" s="1">
-        <v>12500000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.05886352</v>
+        <v>100.30488814</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>7357.94</v>
+        <v>42684.34</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
       <c r="L329" t="s">
-        <v>777</v>
+        <v>799</v>
       </c>
       <c r="M329" s="1">
-        <v>7357.94</v>
+        <v>42684.34</v>
       </c>
       <c r="N329" s="1">
-        <v>5090.09</v>
+        <v>43797.62</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>778</v>
+        <v>800</v>
       </c>
       <c r="B330" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="C330" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.1441278</v>
+        <v>100.19848867</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>36031.95</v>
+        <v>29773.3</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="M330" s="1">
-        <v>36031.95</v>
+        <v>29773.3</v>
       </c>
       <c r="N330" s="1">
-        <v>31817.72</v>
+        <v>30799.56</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="B331" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C331" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.27315723</v>
+        <v>100.3044496</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>109262.89</v>
+        <v>15222.48</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
-      <c r="L331" t="s">
-        <v>783</v>
+      <c r="L331">
+        <v>385.84</v>
       </c>
       <c r="M331" s="1">
-        <v>109262.89</v>
+        <v>15222.48</v>
       </c>
       <c r="N331" s="1">
-        <v>110707.09</v>
+        <v>15608.32</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="B332" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="C332" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.17488836</v>
+        <v>100.3203031</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>43722.09</v>
+        <v>64060.62</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
-      <c r="L332">
-        <v>473.31</v>
+      <c r="L332" t="s">
+        <v>806</v>
       </c>
       <c r="M332" s="1">
-        <v>43722.09</v>
+        <v>64060.62</v>
       </c>
       <c r="N332" s="1">
-        <v>44195.4</v>
+        <v>66126.22</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="B333" t="s">
-        <v>787</v>
+        <v>808</v>
       </c>
       <c r="C333" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.3566397</v>
+        <v>100.6399472</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>71327.94</v>
+        <v>31997.36</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>273.01</v>
+        <v>419.01</v>
       </c>
       <c r="M333" s="1">
-        <v>71327.94</v>
+        <v>31997.36</v>
       </c>
       <c r="N333" s="1">
-        <v>71600.95</v>
+        <v>32416.37</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="B334" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="C334" s="1">
-        <v>25000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.22097752</v>
+        <v>100.3166</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>55244.38</v>
+        <v>16463.2</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>473.31</v>
+        <v>261.71</v>
       </c>
       <c r="M334" s="1">
-        <v>55244.38</v>
+        <v>16463.2</v>
       </c>
       <c r="N334" s="1">
-        <v>55717.69</v>
+        <v>16724.91</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>790</v>
+        <v>811</v>
       </c>
       <c r="B335" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="C335" s="1">
-        <v>25000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.13016388</v>
+        <v>100.39402474</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>32540.97</v>
+        <v>26123.84</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
       <c r="L335">
-        <v>473.31</v>
+        <v>205.9</v>
       </c>
       <c r="M335" s="1">
-        <v>32540.97</v>
+        <v>26123.84</v>
       </c>
       <c r="N335" s="1">
-        <v>33014.28</v>
+        <v>26329.74</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="B336" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="C336" s="1">
-        <v>20000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.3284761</v>
+        <v>100.26807041</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>65695.22</v>
+        <v>19569.14</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>536.85</v>
+        <v>349.56</v>
       </c>
       <c r="M336" s="1">
-        <v>65695.22</v>
+        <v>19569.14</v>
       </c>
       <c r="N336" s="1">
-        <v>66232.07</v>
+        <v>19918.7</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="B337" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="C337" s="1">
-        <v>10000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.9981136</v>
+        <v>100.48565405</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-188.64</v>
+        <v>17969.2</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337" t="s">
-        <v>795</v>
+      <c r="L337">
+        <v>9.93</v>
       </c>
       <c r="M337" s="1">
-        <v>-188.64</v>
+        <v>17969.2</v>
       </c>
       <c r="N337" s="1">
-        <v>-12215.14</v>
+        <v>17979.13</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="B338" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="C338" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.9978356</v>
+        <v>100.30533925</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-108.22</v>
+        <v>12213.57</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338" t="s">
-        <v>798</v>
+      <c r="L338">
+        <v>280.39</v>
       </c>
       <c r="M338" s="1">
-        <v>-108.22</v>
+        <v>12213.57</v>
       </c>
       <c r="N338" s="1">
-        <v>-7143.62</v>
+        <v>12493.96</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="B339" t="s">
-        <v>800</v>
+        <v>814</v>
       </c>
       <c r="C339" s="1">
-        <v>10241000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.36146929</v>
+        <v>100.49105277</v>
       </c>
       <c r="E339" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>37018.07</v>
+        <v>23079.48</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
       <c r="L339">
-        <v>223.99</v>
+        <v>14.78</v>
       </c>
       <c r="M339" s="1">
-        <v>37018.07</v>
+        <v>23079.48</v>
       </c>
       <c r="N339" s="1">
-        <v>37242.06</v>
+        <v>23094.26</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>817</v>
+      </c>
+      <c r="B340" t="s">
+        <v>818</v>
+      </c>
+      <c r="C340" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.06172352</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>7715.44</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340" t="s">
+        <v>819</v>
+      </c>
+      <c r="M340" s="1">
+        <v>7715.44</v>
+      </c>
+      <c r="N340" s="1">
+        <v>1389.34</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>820</v>
+      </c>
+      <c r="B341" t="s">
+        <v>821</v>
+      </c>
+      <c r="C341" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.15151896</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>37879.74</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341" t="s">
+        <v>822</v>
+      </c>
+      <c r="M341" s="1">
+        <v>37879.74</v>
+      </c>
+      <c r="N341" s="1">
+        <v>25541.63</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>823</v>
+      </c>
+      <c r="B342" t="s">
+        <v>824</v>
+      </c>
+      <c r="C342" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0354382</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>5315.73</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342" t="s">
+        <v>825</v>
+      </c>
+      <c r="M342" s="1">
+        <v>5315.73</v>
+      </c>
+      <c r="N342" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>826</v>
+      </c>
+      <c r="B343" t="s">
+        <v>827</v>
+      </c>
+      <c r="C343" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.24041838</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>96167.35</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343" t="s">
+        <v>828</v>
+      </c>
+      <c r="M343" s="1">
+        <v>96167.35</v>
+      </c>
+      <c r="N343" s="1">
+        <v>98839.81</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>829</v>
+      </c>
+      <c r="B344" t="s">
+        <v>830</v>
+      </c>
+      <c r="C344" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.14639976</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>36599.94</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>999.69</v>
+      </c>
+      <c r="M344" s="1">
+        <v>36599.94</v>
+      </c>
+      <c r="N344" s="1">
+        <v>37599.63</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>831</v>
+      </c>
+      <c r="B345" t="s">
+        <v>832</v>
+      </c>
+      <c r="C345" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.0076375</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>2596.75</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" t="s">
+        <v>833</v>
+      </c>
+      <c r="M345" s="1">
+        <v>2596.75</v>
+      </c>
+      <c r="N345" s="1">
+        <v>-1109.96</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>834</v>
+      </c>
+      <c r="B346" t="s">
+        <v>835</v>
+      </c>
+      <c r="C346" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.9745844</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-3812.34</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346" t="s">
+        <v>836</v>
+      </c>
+      <c r="M346" s="1">
+        <v>-3812.34</v>
+      </c>
+      <c r="N346" s="1">
+        <v>-10193.83</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>837</v>
+      </c>
+      <c r="B347" t="s">
+        <v>838</v>
+      </c>
+      <c r="C347" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.98282438</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-1374.05</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347" t="s">
+        <v>839</v>
+      </c>
+      <c r="M347" s="1">
+        <v>-1374.05</v>
+      </c>
+      <c r="N347" s="1">
+        <v>-3013.69</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>840</v>
+      </c>
+      <c r="B348" t="s">
+        <v>841</v>
+      </c>
+      <c r="C348" s="1">
+        <v>2215000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.00040948</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>-64.74</v>
+      </c>
+      <c r="M348" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="N348" s="1">
+        <v>-55.67</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>842</v>
+      </c>
+      <c r="B349" t="s">
+        <v>843</v>
+      </c>
+      <c r="C349" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.3288605</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>65772.1</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>784.59</v>
+      </c>
+      <c r="M349" s="1">
+        <v>65772.1</v>
+      </c>
+      <c r="N349" s="1">
+        <v>66556.69</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>844</v>
+      </c>
+      <c r="B350" t="s">
+        <v>845</v>
+      </c>
+      <c r="C350" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.9693798</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-6124.04</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350" t="s">
+        <v>846</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-6124.04</v>
+      </c>
+      <c r="N350" s="1">
+        <v>-17593.59</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>847</v>
+      </c>
+      <c r="B351" t="s">
+        <v>848</v>
+      </c>
+      <c r="C351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.0049206</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>984.12</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" t="s">
+        <v>849</v>
+      </c>
+      <c r="M351" s="1">
+        <v>984.12</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-5011.52</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>850</v>
+      </c>
+      <c r="B352" t="s">
+        <v>848</v>
+      </c>
+      <c r="C352" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.01052824</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>2632.06</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>851</v>
+      </c>
+      <c r="M352" s="1">
+        <v>2632.06</v>
+      </c>
+      <c r="N352" s="1">
+        <v>-9536.23</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>852</v>
+      </c>
+      <c r="B353" t="s">
+        <v>848</v>
+      </c>
+      <c r="C353" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.01857813</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>5573.44</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>853</v>
+      </c>
+      <c r="M353" s="1">
+        <v>5573.44</v>
+      </c>
+      <c r="N353" s="1">
+        <v>-9256.01</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>854</v>
+      </c>
+      <c r="B354" t="s">
+        <v>855</v>
+      </c>
+      <c r="C354" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.02330675</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>4661.35</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>856</v>
+      </c>
+      <c r="M354" s="1">
+        <v>4661.35</v>
+      </c>
+      <c r="N354" s="1">
+        <v>-3233.99</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>857</v>
+      </c>
+      <c r="B355" t="s">
+        <v>855</v>
+      </c>
+      <c r="C355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.01800895</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>3601.79</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>858</v>
+      </c>
+      <c r="M355" s="1">
+        <v>3601.79</v>
+      </c>
+      <c r="N355" s="1">
+        <v>-3153.55</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>859</v>
+      </c>
+      <c r="B356" t="s">
+        <v>855</v>
+      </c>
+      <c r="C356" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.02837868</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>7094.67</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" t="s">
+        <v>860</v>
+      </c>
+      <c r="M356" s="1">
+        <v>7094.67</v>
+      </c>
+      <c r="N356" s="1">
+        <v>-3856.45</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>861</v>
+      </c>
+      <c r="B357" t="s">
+        <v>855</v>
+      </c>
+      <c r="C357" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.0261681</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>862</v>
+      </c>
+      <c r="M357" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="N357" s="1">
+        <v>-3580.05</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>863</v>
+      </c>
+      <c r="B358" t="s">
+        <v>864</v>
+      </c>
+      <c r="C358" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>99.9460189</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>865</v>
+      </c>
+      <c r="M358" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="N358" s="1">
+        <v>-9517.91</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>866</v>
+      </c>
+      <c r="B359" t="s">
+        <v>864</v>
+      </c>
+      <c r="C359" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.97053092</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-1915.49</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359" t="s">
+        <v>867</v>
+      </c>
+      <c r="M359" s="1">
+        <v>-1915.49</v>
+      </c>
+      <c r="N359" s="1">
+        <v>-4229.46</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>868</v>
+      </c>
+      <c r="B360" t="s">
+        <v>869</v>
+      </c>
+      <c r="C360" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.98429584</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360" t="s">
+        <v>870</v>
+      </c>
+      <c r="M360" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="N360" s="1">
+        <v>-4498.23</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>871</v>
+      </c>
+      <c r="B361" t="s">
+        <v>872</v>
+      </c>
+      <c r="C361" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.9772278</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>-244.75</v>
+      </c>
+      <c r="M361" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="N361" s="1">
+        <v>-1383.36</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>873</v>
+      </c>
+      <c r="B362" t="s">
+        <v>872</v>
+      </c>
+      <c r="C362" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.95238135</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" t="s">
+        <v>874</v>
+      </c>
+      <c r="M362" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="N362" s="1">
+        <v>-10659.38</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>875</v>
+      </c>
+      <c r="B363" t="s">
+        <v>872</v>
+      </c>
+      <c r="C363" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.97646933</v>
+      </c>
+      <c r="E363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>-367.95</v>
+      </c>
+      <c r="M363" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="N363" s="1">
+        <v>-2132.75</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>876</v>
+      </c>
+      <c r="B364" t="s">
+        <v>877</v>
+      </c>
+      <c r="C364" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.00077657</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364">
+        <v>-504.41</v>
+      </c>
+      <c r="M364" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="N364" s="1">
+        <v>-271.44</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>878</v>
+      </c>
+      <c r="B365" t="s">
+        <v>879</v>
+      </c>
+      <c r="C365" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.18988312</v>
+      </c>
+      <c r="E365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>47470.78</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>999.69</v>
+      </c>
+      <c r="M365" s="1">
+        <v>47470.78</v>
+      </c>
+      <c r="N365" s="1">
+        <v>48470.47</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>880</v>
+      </c>
+      <c r="B366" t="s">
+        <v>879</v>
+      </c>
+      <c r="C366" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.10462</v>
+      </c>
+      <c r="E366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>26155.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>999.69</v>
+      </c>
+      <c r="M366" s="1">
+        <v>26155.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>27154.69</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>881</v>
+      </c>
+      <c r="B367" t="s">
+        <v>882</v>
+      </c>
+      <c r="C367" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.29830105</v>
+      </c>
+      <c r="E367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367" t="s">
+        <v>883</v>
+      </c>
+      <c r="M367" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="N367" s="1">
+        <v>60838.4</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>884</v>
+      </c>
+      <c r="B368" t="s">
+        <v>885</v>
+      </c>
+      <c r="C368" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.98862453</v>
+      </c>
+      <c r="E368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-3412.64</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368" t="s">
+        <v>886</v>
+      </c>
+      <c r="M368" s="1">
+        <v>-3412.64</v>
+      </c>
+      <c r="N368" s="1">
+        <v>-15636.13</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>887</v>
+      </c>
+      <c r="B369" t="s">
+        <v>888</v>
+      </c>
+      <c r="C369" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>100.33259711</v>
+      </c>
+      <c r="E369" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>34061.27</v>
+      </c>
+      <c r="J369" s="1">
+        <v>0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>590.53</v>
+      </c>
+      <c r="M369" s="1">
+        <v>34061.27</v>
+      </c>
+      <c r="N369" s="1">
+        <v>34651.8</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P369">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>