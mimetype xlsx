--- v5 (2026-09-22)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,450 +136,456 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129811727</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 05/07/2027</t>
+  </si>
+  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
+    <t>FR0129811768</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 07/06/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>FR0129762839</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129713642</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
   </si>
   <si>
-    <t>80 666.67</t>
+    <t>123 163.75</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>488 676.00</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>556 339.78</t>
+  </si>
+  <si>
+    <t>BE6375625090</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 12/07/2027</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>104 481.67</t>
+    <t>138 265.22</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>206 375.28</t>
+    <t>246 710.14</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>364 898.67</t>
+    <t>415 446.50</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>548 916.08</t>
+    <t>607 578.13</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>630 119.25</t>
+    <t>680 977.50</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>579 525.42</t>
+    <t>630 528.50</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>FR0129706430</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
-    <t>BE6374449948</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129678647</t>
-[...2 lines deleted...]
-    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+    <t>FR0129863660</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 09/07/2027</t>
+  </si>
+  <si>
+    <t>9 852.50</t>
   </si>
   <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>165 352.78</t>
+    <t>199 207.56</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>158 130.56</t>
+    <t>190 652.00</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>160 297.22</t>
+    <t>193 218.67</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>492 964.89</t>
-[...20 lines deleted...]
-    <t>EURO ENGIE SA 29/06/2026</t>
+    <t>561 162.00</t>
+  </si>
+  <si>
+    <t>XS3439196463</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BANK AG 06/07/2027</t>
+  </si>
+  <si>
+    <t>ES05306748O6</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129716512</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
   </si>
   <si>
-    <t>FR0129705275</t>
-[...2 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+    <t>XS3440096868</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 07/08/2026</t>
   </si>
   <si>
     <t>XS3420471735</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
-    <t>XS3367620492</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>42 722.17</t>
+    <t>93 054.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>455 483.25</t>
+    <t>505 742.50</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>38 148.33</t>
+    <t>54 954.67</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>37 981.67</t>
+    <t>54 721.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>181 966.94</t>
+    <t>215 446.83</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
@@ -604,81 +610,81 @@
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>FR0129680205</t>
   </si>
   <si>
     <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
-    <t>XS3359531426</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+    <t>XS3441637074</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 09/09/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>FR0129762334</t>
   </si>
   <si>
     <t>EURO LEGRAND FRANCE SA 18/12/2026</t>
   </si>
   <si>
-    <t>3 445.83</t>
+    <t>20 009.19</t>
   </si>
   <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
@@ -709,2007 +715,2154 @@
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>421 539.08</t>
+    <t>472 543.75</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3415315608</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3431959587</t>
+  </si>
+  <si>
+    <t>EURO OPEN BANK SA 30/04/2027</t>
+  </si>
+  <si>
     <t>XS3318879270</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>FR0129716322</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>BE6369222086</t>
-[...2 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
+    <t>XS3437345815</t>
+  </si>
+  <si>
+    <t>EURO SKANDINAVISKA ENSKILDA BANKEN AB 06/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129865004</t>
+  </si>
+  <si>
+    <t>EURO SONEPAR SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>BE6372902021</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/10/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>FR0129629764</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 30/06/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
   </si>
   <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129519841</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>76 346.67</t>
-[...5 lines deleted...]
-    <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
+    <t>126 517.33</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>106 207.72</t>
+    <t>140 128.39</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>23 134.83</t>
+  </si>
+  <si>
+    <t>FR0129810711</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/07/2027</t>
+  </si>
+  <si>
+    <t>42 228.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>261 112.50</t>
+    <t>303 331.88</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>257 675.00</t>
+    <t>299 394.38</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>165 896.94</t>
+    <t>199 622.78</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>130 518.17</t>
+    <t>164 196.89</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>351 345.83</t>
+    <t>393 668.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>160 802.50</t>
+    <t>193 595.00</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>145 241.46</t>
-[...8 lines deleted...]
-    <t>313 672.13</t>
+    <t>170 266.29</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>175 505.33</t>
+    <t>209 376.00</t>
+  </si>
+  <si>
+    <t>FR0129862688</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 07/07/2027</t>
+  </si>
+  <si>
+    <t>12 417.00</t>
+  </si>
+  <si>
+    <t>FR0129862696</t>
+  </si>
+  <si>
+    <t>NEUCP BNP PARIBAS SA 08/06/2027</t>
+  </si>
+  <si>
+    <t>15 521.25</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>23 551.00</t>
+    <t>57 232.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>311 960.00</t>
+    <t>362 423.25</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>348 213.13</t>
+    <t>390 383.68</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>346 678.40</t>
+    <t>388 682.29</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>163 713.61</t>
+    <t>197 039.44</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
-    <t>FR0129677144</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 30/06/2026</t>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129808442</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 23/09/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
-    <t>FR0129716140</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>35 776.50</t>
+    <t>86 898.00</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>263 847.78</t>
+    <t>306 243.06</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>254 237.50</t>
+    <t>295 456.88</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>161 570.83</t>
+    <t>203 673.75</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>78 235.89</t>
-[...17 lines deleted...]
-    <t>317 084.44</t>
+    <t>112 115.00</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>142 797.67</t>
+    <t>192 650.00</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>4 755.33</t>
-[...5 lines deleted...]
-    <t>NEUCP ELIS SA 03/07/2026</t>
+    <t>21 321.11</t>
   </si>
   <si>
     <t>FR0129784122</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129678530</t>
-[...5 lines deleted...]
-    <t>90 620.83</t>
+    <t>FR0129863157</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/10/2026</t>
+  </si>
+  <si>
+    <t>13 407.78</t>
+  </si>
+  <si>
+    <t>FR0129863009</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>13 463.33</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129787950</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 04/06/2027</t>
   </si>
   <si>
-    <t>35 026.50</t>
+    <t>85 148.00</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>95 204.17</t>
+    <t>128 843.00</t>
+  </si>
+  <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>39 991.25</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>85 582.50</t>
+    <t>110 831.75</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>26 028.13</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>419 776.00</t>
+    <t>486 549.33</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>128 151.67</t>
+    <t>178 089.00</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>184 498.44</t>
+    <t>217 790.22</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>134 634.00</t>
+    <t>159 593.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>129 834.00</t>
+    <t>153 993.00</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>132 234.00</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+    <t>156 793.00</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>1 009 599.31</t>
-[...5 lines deleted...]
-    <t>NEUCP SONEPAR SA 15/07/2026</t>
+    <t>1 093 676.53</t>
   </si>
   <si>
     <t>FR0129807998</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129783280</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>27 870.33</t>
+    <t>60 758.33</t>
   </si>
   <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>72 032.17</t>
+    <t>97 158.33</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>196 078.00</t>
-[...5 lines deleted...]
-    <t>NEUCP VINCI SA 02/07/2026</t>
+    <t>229 249.22</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129811099</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 03/08/2027</t>
+  </si>
+  <si>
+    <t>14 779.33</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>117 146.67</t>
+    <t>150 941.78</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>72 983.01</t>
+    <t>84 069.04</t>
+  </si>
+  <si>
+    <t>XS2487054004</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
+  </si>
+  <si>
+    <t>32 208.90</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>258 082.19</t>
+    <t>297 534.25</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>7 105.81</t>
+    <t>13 422.08</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>35 091.06</t>
+    <t>38 368.05</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>155 424.66</t>
+    <t>186 509.59</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>622 654.11</t>
+    <t>719 065.07</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>101 164.38</t>
+    <t>112 671.23</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>60 513.70</t>
+    <t>107 363.01</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>62 075.34</t>
+    <t>71 445.21</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>14 702.05</t>
+    <t>27 770.55</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>377 534.25</t>
+    <t>420 273.97</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>32 313.33</t>
+    <t>3 223.50</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>122 876.71</t>
+    <t>132 739.73</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>14 490.41</t>
+    <t>71 687.67</t>
+  </si>
+  <si>
+    <t>FR0014006NI7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 30/05/2028</t>
+  </si>
+  <si>
+    <t>6 438.36</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>68 424.66</t>
+    <t>83 219.18</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>50 109.59</t>
+    <t>60 301.37</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>81 067.88</t>
+    <t>20 664.00</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>924 606.16</t>
+    <t>1 032 852.74</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>1 323.29</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>187 082.88</t>
+    <t>203 899.32</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>117 294.52</t>
+    <t>127 568.49</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>138 082.19</t>
+    <t>151 232.88</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>61 130.14</t>
+    <t>147 431.51</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>80 334.59</t>
+    <t>92 309.93</t>
+  </si>
+  <si>
+    <t>XS1527192485</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1.375 29/01/2027</t>
+  </si>
+  <si>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>239 184.75</t>
+    <t>265 396.78</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>760 898.63</t>
+    <t>830 334.25</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>473 075.34</t>
+    <t>524 683.56</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>30 797.26</t>
+    <t>35 930.14</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>163 479.45</t>
+    <t>192 328.77</t>
+  </si>
+  <si>
+    <t>FR001400KHZ0</t>
+  </si>
+  <si>
+    <t>KERING SA 3.625 05/09/2027</t>
+  </si>
+  <si>
+    <t>327 441.78</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>23 767.40</t>
+    <t>30 809.59</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>58 075.34</t>
+    <t>63 787.67</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>282 579.45</t>
+    <t>308 075.34</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>49 030.54</t>
+    <t>64 720.31</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>107 837.97</t>
+    <t>130 946.11</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>33 981.16</t>
+    <t>40 453.77</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>65 753.47</t>
+    <t>105 205.55</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>61 331.51</t>
+    <t>67 315.07</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>8 344.52</t>
+    <t>9 873.29</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>295 890.41</t>
+    <t>327 452.05</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>111 912.33</t>
+    <t>130 060.27</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>422 054.79</t>
+    <t>499 972.60</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>89 041.10</t>
+    <t>106 136.99</t>
+  </si>
+  <si>
+    <t>XS3444061975</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 17/07/2028</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>14 095.89</t>
+    <t>21 000.00</t>
   </si>
   <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>31 931.51</t>
+    <t>41 054.79</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-7 075.43</t>
+    <t>-6 799.53</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-2 176.47</t>
+    <t>-2 079.51</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04698537</t>
-[...5 lines deleted...]
-    <t>33 964.09</t>
+    <t>1 924.45</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>7 161.85</t>
-[...17 lines deleted...]
-    <t>25 872.66</t>
+    <t>9 175.41</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>11 716.25</t>
+    <t>15 168.06</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>29 737.50</t>
+    <t>38 202.92</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>8 001.32</t>
+    <t>10 622.33</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>9 323.38</t>
+    <t>12 407.40</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>2 136.91</t>
+    <t>2 854.60</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 889.25</t>
+    <t>3 856.63</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>3 283.56</t>
+    <t>5 054.52</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>38 800.00</t>
+    <t>52 115.27</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>21 305.92</t>
+    <t>29 163.75</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>10 537.54</t>
+    <t>14 455.62</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>4 537.34</t>
+    <t>6 943.75</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>4 641.09</t>
+    <t>7 058.33</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>3 395.82</t>
+    <t>6 035.70</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 498.58</t>
+    <t>3 020.53</t>
   </si>
   <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>14 339.73</t>
+    <t>19 716.67</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>5 912.20</t>
+    <t>8 161.82</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>29 538.44</t>
-[...5 lines deleted...]
-    <t>4 608.61</t>
+    <t>40 480.00</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>5 435.25</t>
+    <t>10 897.54</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>12 376.00</t>
+    <t>19 562.50</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>9 846.67</t>
+    <t>15 781.25</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
+    <t>1 407.00</t>
+  </si>
+  <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>4 313.78</t>
+    <t>8 663.66</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>10 268.67</t>
+    <t>19 170.67</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>3 691.33</t>
+    <t>6 828.26</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>2 014.45</t>
+    <t>4 181.00</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
+    <t>2 159.19</t>
+  </si>
+  <si>
     <t>SWAP04902359</t>
   </si>
   <si>
+    <t>2 658.37</t>
+  </si>
+  <si>
     <t>SWAP04902899</t>
   </si>
   <si>
+    <t>1 126.72</t>
+  </si>
+  <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
+    <t>3 250.75</t>
+  </si>
+  <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
+    <t>1 368.40</t>
+  </si>
+  <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
   </si>
   <si>
-    <t>1 493.72</t>
+    <t>6 430.84</t>
   </si>
   <si>
     <t>SWAP04923741</t>
   </si>
   <si>
     <t>C00000002Y1T20260109</t>
   </si>
   <si>
+    <t>3 745.48</t>
+  </si>
+  <si>
     <t>SWAP04925385</t>
   </si>
   <si>
     <t>C00000002Y1T20260112</t>
   </si>
   <si>
-    <t>1 377.08</t>
+    <t>7 232.11</t>
   </si>
   <si>
     <t>SWAP04943177</t>
   </si>
   <si>
     <t>C00000002Y1T20260115</t>
   </si>
   <si>
+    <t>3 236.95</t>
+  </si>
+  <si>
     <t>SWAP04943179</t>
   </si>
   <si>
-    <t>1 370.55</t>
+    <t>6 286.35</t>
   </si>
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
+    <t>1 244.98</t>
+  </si>
+  <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
-    <t>1 069.19</t>
+    <t>4 063.88</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
+    <t>3 780.55</t>
+  </si>
+  <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
+    <t>1 167.81</t>
+  </si>
+  <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
-    <t>1 787.42</t>
+    <t>4 917.83</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
-    <t>1 085.62</t>
+    <t>5 018.16</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
-    <t>1 851.65</t>
+    <t>5 934.15</t>
   </si>
   <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
-    <t>1 760.10</t>
+    <t>5 660.91</t>
   </si>
   <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
+    <t>2 966.86</t>
+  </si>
+  <si>
     <t>SWAP04987063</t>
   </si>
   <si>
-    <t>1 612.90</t>
+    <t>5 652.49</t>
   </si>
   <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
-    <t>1 813.40</t>
+    <t>5 894.61</t>
   </si>
   <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-6 298.77</t>
-[...8 lines deleted...]
-    <t>-4 606.97</t>
+    <t>-7 254.74</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-9 533.07</t>
+    <t>-11 117.86</t>
   </si>
   <si>
     <t>SWAP05030938</t>
   </si>
   <si>
     <t>C00000002Y1T20260512</t>
   </si>
   <si>
-    <t>-10 983.05</t>
+    <t>-15 661.56</t>
   </si>
   <si>
     <t>SWAP05034875</t>
   </si>
   <si>
     <t>C00000002Y1T20260612</t>
   </si>
   <si>
+    <t>-7 034.24</t>
+  </si>
+  <si>
+    <t>SWAP05048199</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260702</t>
+  </si>
+  <si>
+    <t>SWAP05049287</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260703</t>
+  </si>
+  <si>
+    <t>SWAP05052667</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260709</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
+    <t>2 728.13</t>
+  </si>
+  <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
-    <t>1 846.04</t>
+    <t>5 924.73</t>
   </si>
   <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
-    <t>1 570.49</t>
+    <t>4 686.19</t>
   </si>
   <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
+    <t>3 003.80</t>
+  </si>
+  <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-19 227.94</t>
+    <t>-20 188.75</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
-    <t>-5 874.47</t>
+    <t>-5 727.80</t>
   </si>
   <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
-    <t>-11 042.92</t>
+    <t>-12 499.13</t>
   </si>
   <si>
     <t>SWAP05035203</t>
   </si>
   <si>
     <t>C000000051DS20260616</t>
   </si>
   <si>
+    <t>-2 790.44</t>
+  </si>
+  <si>
+    <t>SWAP05040217</t>
+  </si>
+  <si>
+    <t>C000000051DS20260623</t>
+  </si>
+  <si>
+    <t>-4 219.21</t>
+  </si>
+  <si>
+    <t>SWAP05045457</t>
+  </si>
+  <si>
+    <t>C000000051DS20260626</t>
+  </si>
+  <si>
+    <t>-1 898.19</t>
+  </si>
+  <si>
+    <t>SWAP05048201</t>
+  </si>
+  <si>
+    <t>C000000051DS20260702</t>
+  </si>
+  <si>
+    <t>SWAP05048197</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
     <t>SWAP04987054</t>
   </si>
   <si>
     <t>C00000009R8J20260205</t>
   </si>
   <si>
+    <t>2 284.40</t>
+  </si>
+  <si>
     <t>SWAP04987059</t>
   </si>
   <si>
+    <t>1 810.32</t>
+  </si>
+  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
-    <t>1 639.83</t>
+    <t>4 759.04</t>
   </si>
   <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
+    <t>3 418.49</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>1 617.16</t>
+  </si>
+  <si>
     <t>SWAP04988861</t>
   </si>
   <si>
-    <t>C00000009R8J20260218</t>
-[...2 lines deleted...]
-    <t>SWAP04988860</t>
+    <t>1 820.34</t>
+  </si>
+  <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>2 628.68</t>
   </si>
   <si>
     <t>SWAP04989116</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...2 lines deleted...]
-    <t>SWAP04989115</t>
+    <t>2 906.98</t>
   </si>
   <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
+    <t>2 120.85</t>
+  </si>
+  <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
+    <t>1 175.03</t>
+  </si>
+  <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
-    <t>-1 325.68</t>
-[...8 lines deleted...]
-    <t>-2 668.39</t>
+    <t>-1 756.12</t>
   </si>
   <si>
     <t>SWAP05034353</t>
   </si>
   <si>
     <t>C00000009R8J20260528</t>
   </si>
   <si>
-    <t>-7 268.26</t>
+    <t>-12 866.72</t>
   </si>
   <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
+    <t>1 118.50</t>
+  </si>
+  <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
-    <t>1 707.58</t>
+    <t>7 617.37</t>
   </si>
   <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
-    <t>1 579.90</t>
+    <t>4 501.28</t>
   </si>
   <si>
     <t>SWAP04987452</t>
   </si>
   <si>
     <t>C0000000BHC120260211</t>
   </si>
   <si>
+    <t>1 591.84</t>
+  </si>
+  <si>
     <t>SWAP04987450</t>
   </si>
   <si>
-    <t>1 494.66</t>
+    <t>4 585.51</t>
   </si>
   <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>2 842.71</t>
+    <t>7 152.03</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>1 661.18</t>
+  </si>
+  <si>
     <t>SWAP04996163</t>
   </si>
   <si>
     <t>C0000000BHC120260226</t>
   </si>
   <si>
+    <t>1 469.04</t>
+  </si>
+  <si>
     <t>SWAP04996162</t>
   </si>
   <si>
+    <t>1 739.61</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
+    <t>2 034.93</t>
+  </si>
+  <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>1 173.39</t>
+  </si>
+  <si>
     <t>SWAP04996573</t>
   </si>
   <si>
-    <t>C0000000BHC120260227</t>
-[...2 lines deleted...]
-    <t>SWAP04996572</t>
+    <t>1 252.91</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-7 796.92</t>
+    <t>-7 528.40</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-15 282.81</t>
+    <t>-14 750.00</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-7 579.21</t>
+    <t>-9 304.13</t>
+  </si>
+  <si>
+    <t>SWAP05046890</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260630</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>3 821.07</t>
+    <t>11 951.57</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
-    <t>1 618.16</t>
+    <t>6 575.97</t>
   </si>
   <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
-    <t>-5 276.16</t>
+    <t>-1 548.54</t>
   </si>
   <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
-    <t>-10 333.49</t>
+    <t>-12 725.33</t>
   </si>
   <si>
     <t>SWAP05030306</t>
   </si>
   <si>
     <t>C0000000KKM920260505</t>
   </si>
   <si>
-    <t>-3 080.29</t>
+    <t>-3 530.72</t>
   </si>
   <si>
     <t>SWAP05034116</t>
   </si>
   <si>
     <t>C0000000KXHY20260521</t>
   </si>
   <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
-    <t>1 315.73</t>
+    <t>5 317.85</t>
   </si>
   <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-16 754.56</t>
+    <t>-19 961.09</t>
   </si>
   <si>
     <t>SWAP05019681</t>
   </si>
   <si>
     <t>C0000000NXVE20260415</t>
   </si>
   <si>
-    <t>-21 770.05</t>
+    <t>-25 358.24</t>
   </si>
   <si>
     <t>SWAP05019679</t>
   </si>
   <si>
-    <t>-17 857.34</t>
+    <t>-20 730.14</t>
   </si>
   <si>
     <t>SWAP05019680</t>
   </si>
   <si>
-    <t>-10 930.61</t>
+    <t>-13 707.18</t>
   </si>
   <si>
     <t>SWAP05019988</t>
   </si>
   <si>
     <t>C0000000NXVE20260417</t>
   </si>
   <si>
-    <t>-11 943.98</t>
+    <t>-13 620.68</t>
   </si>
   <si>
     <t>SWAP05019985</t>
   </si>
   <si>
-    <t>-10 173.98</t>
+    <t>-11 070.68</t>
   </si>
   <si>
     <t>SWAP05019986</t>
   </si>
   <si>
-    <t>-16 609.85</t>
+    <t>-19 445.99</t>
   </si>
   <si>
     <t>SWAP05019981</t>
   </si>
   <si>
-    <t>-13 369.81</t>
+    <t>-15 674.85</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-4 751.83</t>
   </si>
   <si>
     <t>SWAP05029796</t>
   </si>
   <si>
-    <t>C0000000NXVE20260428</t>
-[...8 lines deleted...]
-    <t>-3 887.41</t>
+    <t>-8 777.72</t>
   </si>
   <si>
     <t>SWAP05030305</t>
   </si>
   <si>
     <t>C0000000NXVE20260505</t>
   </si>
   <si>
-    <t>-4 760.68</t>
+    <t>-5 432.89</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>-3 208.23</t>
   </si>
   <si>
     <t>SWAP05034119</t>
   </si>
   <si>
-    <t>C0000000NXVE20260521</t>
-[...2 lines deleted...]
-    <t>-6 818.44</t>
+    <t>-10 524.45</t>
   </si>
   <si>
     <t>SWAP05034118</t>
   </si>
   <si>
-    <t>-1 459.82</t>
-[...5 lines deleted...]
-    <t>-2 194.94</t>
+    <t>-2 131.74</t>
   </si>
   <si>
     <t>SWAP05034135</t>
   </si>
   <si>
     <t>C0000000NXVE20260522</t>
   </si>
   <si>
-    <t>-3 622.93</t>
+    <t>-2 489.48</t>
   </si>
   <si>
     <t>SWAP05034663</t>
   </si>
   <si>
     <t>C0000000NXVE20260608</t>
   </si>
   <si>
-    <t>-2 088.20</t>
+    <t>-5 976.77</t>
   </si>
   <si>
     <t>SWAP05034783</t>
   </si>
   <si>
     <t>C0000000NXVE20260609</t>
   </si>
   <si>
+    <t>-2 342.89</t>
+  </si>
+  <si>
     <t>SWAP05034877</t>
   </si>
   <si>
     <t>C0000000NXVE20260612</t>
   </si>
   <si>
+    <t>-7 094.66</t>
+  </si>
+  <si>
     <t>SWAP05035204</t>
   </si>
   <si>
     <t>C0000000NXVE20260616</t>
   </si>
   <si>
+    <t>-3 728.08</t>
+  </si>
+  <si>
+    <t>SWAP04923569</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
+  </si>
+  <si>
     <t>SWAP04923562</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
-    <t>1 763.11</t>
+    <t>5 835.40</t>
   </si>
   <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-17 718.50</t>
+    <t>-19 516.64</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
+  </si>
+  <si>
+    <t>3 008.38</t>
+  </si>
+  <si>
+    <t>SWAP05040214</t>
+  </si>
+  <si>
+    <t>ST 2.429/OIS+m240627</t>
+  </si>
+  <si>
+    <t>-3 889.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3070,244 +3223,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>789246.2025</v>
+        <v>818789.5305</v>
       </c>
       <c r="C2">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3797609133.76</v>
+        <v>3945812798.74</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3797609133.76</v>
+        <v>3945812798.74</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1783042.6224</v>
+        <v>1795701.9033</v>
       </c>
       <c r="C3">
-        <v>107.33</v>
+        <v>107.49</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>191384480.39</v>
+        <v>193024191.04</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>191384480.39</v>
+        <v>193024191.04</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1186808.352</v>
+        <v>1040702.2195</v>
       </c>
       <c r="C4">
-        <v>1077.41</v>
+        <v>1079.05</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1278686012.6</v>
+        <v>1122979787.82</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1278686012.6</v>
+        <v>1122979787.82</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>2277702.0</v>
+        <v>2398210.0</v>
       </c>
       <c r="C5">
-        <v>103.81</v>
+        <v>103.97</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>236454099.6</v>
+        <v>249344852.69</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>236454099.6</v>
+        <v>249344852.69</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.91</v>
+        <v>102.07</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1019.17</v>
+        <v>1020.76</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1019.17</v>
+        <v>1020.76</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>3106.0</v>
       </c>
       <c r="C7">
-        <v>101.14</v>
+        <v>101.3</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>314171.34</v>
+        <v>314639.85</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>314171.34</v>
+        <v>314639.85</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z361"/>
+  <dimension ref="A1:Z363"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N361" sqref="N361"/>
+      <selection activeCell="N363" sqref="N363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -3323,18043 +3476,18143 @@
       </c>
       <c r="K1" t="s">
         <v>29</v>
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
-        <v>19403.0</v>
+        <v>22825.0</v>
       </c>
       <c r="C2" s="1">
-        <v>11657.87</v>
+        <v>11676.626</v>
       </c>
       <c r="D2" s="1">
-        <v>11630.7605829</v>
+        <v>11654.201905367</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>225671647.59</v>
+        <v>266007158.49</v>
       </c>
       <c r="H2" s="1">
-        <v>526004.02</v>
+        <v>511829.96</v>
       </c>
       <c r="I2" s="1">
-        <v>0.2330837859418</v>
+        <v>0.19241210007483</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>226197651.61</v>
+        <v>266518988.45</v>
       </c>
       <c r="M2" s="1">
-        <v>226197651.61</v>
+        <v>266518988.45</v>
       </c>
       <c r="N2" s="1">
-        <v>4.11</v>
+        <v>4.84</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
-        <v>855.0</v>
+        <v>1031.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262988.8</v>
+        <v>263403.16</v>
       </c>
       <c r="D3" s="1">
-        <v>262288.86761404</v>
+        <v>262828.01018429</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>224256981.81</v>
+        <v>270975678.5</v>
       </c>
       <c r="H3" s="1">
-        <v>598442.19</v>
+        <v>592979.46</v>
       </c>
       <c r="I3" s="1">
-        <v>0.26685554454979</v>
+        <v>0.21883124835501</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>224855424.0</v>
+        <v>271568657.96</v>
       </c>
       <c r="M3" s="1">
-        <v>224855424.0</v>
+        <v>271568657.96</v>
       </c>
       <c r="N3" s="1">
-        <v>4.08</v>
+        <v>4.93</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>98.3366</v>
+        <v>98.5008</v>
       </c>
       <c r="D4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="H4" s="1">
-        <v>111232.33</v>
+        <v>144072.33</v>
       </c>
       <c r="I4" s="1">
-        <v>0.56878621060099</v>
+        <v>0.73671345941558</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>19667320.0</v>
+        <v>19700160.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19667320.0</v>
+        <v>19700160.0</v>
       </c>
       <c r="N4" s="1">
         <v>0.36</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.8379</v>
+        <v>97.2018</v>
       </c>
       <c r="D5" s="1">
-        <v>97.132225</v>
+        <v>97.3186022</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>9713222.5</v>
+        <v>9731860.22</v>
       </c>
       <c r="H5" s="1">
-        <v>70567.5</v>
+        <v>-11680.22</v>
       </c>
       <c r="I5" s="1">
-        <v>0.72650966247298</v>
+        <v>-0.12002042503648</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9783790.0</v>
+        <v>9720180.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9783790.0</v>
+        <v>9720180.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.18</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.4605</v>
+        <v>98.0003</v>
       </c>
       <c r="D6" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="H6" s="1">
-        <v>143714.1</v>
+        <v>86807.5</v>
       </c>
       <c r="I6" s="1">
-        <v>1.4661209477631</v>
+        <v>0.8937044322829</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9946050.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9946050.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="N6" s="1">
         <v>0.18</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.2252</v>
+        <v>97.4555</v>
       </c>
       <c r="D7" s="1">
-        <v>97.8132623</v>
+        <v>97.5375032</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>9781326.23</v>
+        <v>9753750.32</v>
       </c>
       <c r="H7" s="1">
-        <v>141193.77</v>
+        <v>-8200.32</v>
       </c>
       <c r="I7" s="1">
-        <v>1.4435033315518</v>
+        <v>-0.084073507430114</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>9922520.0</v>
+        <v>9745550.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9922520.0</v>
+        <v>9745550.0</v>
       </c>
       <c r="N7" s="1">
         <v>0.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.6415</v>
+        <v>99.6265</v>
       </c>
       <c r="D8" s="1">
-        <v>97.2229349</v>
+        <v>98.023359</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>9722293.49</v>
+        <v>9802335.9</v>
       </c>
       <c r="H8" s="1">
-        <v>41856.51</v>
+        <v>160314.1</v>
       </c>
       <c r="I8" s="1">
-        <v>0.43052094696639</v>
+        <v>1.6354683377051</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>9764150.0</v>
+        <v>9962650.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9764150.0</v>
+        <v>9962650.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.18</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.5036</v>
+        <v>99.3928</v>
       </c>
       <c r="D9" s="1">
-        <v>97.1680113</v>
+        <v>97.8132623</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>19433602.26</v>
+        <v>9781326.23</v>
       </c>
       <c r="H9" s="1">
-        <v>67117.74</v>
+        <v>157953.77</v>
       </c>
       <c r="I9" s="1">
-        <v>0.34536952594809</v>
+        <v>1.6148502389742</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>19500720.0</v>
+        <v>9939280.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19500720.0</v>
+        <v>9939280.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.1099</v>
+        <v>97.8027</v>
       </c>
       <c r="D10" s="1">
-        <v>97.7707721</v>
+        <v>97.2229349</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>19554154.42</v>
+        <v>9722293.49</v>
       </c>
       <c r="H10" s="1">
-        <v>67825.58</v>
+        <v>57976.51</v>
       </c>
       <c r="I10" s="1">
-        <v>0.34686020445163</v>
+        <v>0.59632544583881</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>19621980.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19621980.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="N10" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.9504</v>
+        <v>99.8097</v>
       </c>
       <c r="D11" s="1">
-        <v>97.78527223</v>
+        <v>99.7933308</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>39114108.89</v>
+        <v>9979333.08</v>
       </c>
       <c r="H11" s="1">
-        <v>466051.11</v>
+        <v>1636.92</v>
       </c>
       <c r="I11" s="1">
-        <v>1.1915166246294</v>
+        <v>0.016403100155867</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>39580160.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39580160.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.6157</v>
+        <v>97.6447</v>
       </c>
       <c r="D12" s="1">
-        <v>98.3627117</v>
+        <v>97.1680113</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>19672542.34</v>
+        <v>19433602.26</v>
       </c>
       <c r="H12" s="1">
-        <v>250597.66</v>
+        <v>95337.74</v>
       </c>
       <c r="I12" s="1">
-        <v>1.2738448120681</v>
+        <v>0.49058192467092</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>19923140.0</v>
+        <v>19528940.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19923140.0</v>
+        <v>19528940.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.4099</v>
+        <v>98.2598</v>
       </c>
       <c r="D13" s="1">
-        <v>97.21815647</v>
+        <v>97.7707721</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>29165446.94</v>
+        <v>19554154.42</v>
       </c>
       <c r="H13" s="1">
-        <v>57523.06</v>
+        <v>97805.58</v>
       </c>
       <c r="I13" s="1">
-        <v>0.19723016800784</v>
+        <v>0.50017800769725</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>29222970.0</v>
+        <v>19651960.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29222970.0</v>
+        <v>19651960.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.53</v>
+        <v>0.36</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.3014</v>
+        <v>99.1103</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72033763</v>
+        <v>97.78527223</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>29616101.29</v>
+        <v>39114108.89</v>
       </c>
       <c r="H14" s="1">
-        <v>174318.71</v>
+        <v>530011.11</v>
       </c>
       <c r="I14" s="1">
-        <v>0.58859438753628</v>
+        <v>1.3550381819781</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>29790420.0</v>
+        <v>39644120.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29790420.0</v>
+        <v>39644120.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.9435</v>
+        <v>99.7744</v>
       </c>
       <c r="D15" s="1">
-        <v>97.51078004</v>
+        <v>98.3627117</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>24377695.01</v>
+        <v>19672542.34</v>
       </c>
       <c r="H15" s="1">
-        <v>108179.99</v>
+        <v>282337.66</v>
       </c>
       <c r="I15" s="1">
-        <v>0.44376627878732</v>
+        <v>1.4351864396597</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>24485875.0</v>
+        <v>19954880.0</v>
       </c>
       <c r="M15" s="1">
-        <v>24485875.0</v>
+        <v>19954880.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>100.0095</v>
+        <v>97.2741</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>97.2277138</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>25000000.0</v>
+        <v>14584157.07</v>
       </c>
       <c r="H16" s="1">
-        <v>2375.0</v>
+        <v>6957.93</v>
       </c>
       <c r="I16" s="1">
-        <v>0.0095</v>
+        <v>0.047708825176552</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
-      <c r="K16" t="s">
-        <v>64</v>
+      <c r="K16">
+        <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>25002375.0</v>
+        <v>14591115.0</v>
       </c>
       <c r="M16" s="1">
-        <v>25083041.67</v>
+        <v>14591115.0</v>
       </c>
       <c r="N16" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.0339</v>
+        <v>97.546</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>40000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="H17" s="1">
-        <v>13560.0</v>
+        <v>98353.06</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0339</v>
+        <v>0.33722459389131</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17" t="s">
-        <v>67</v>
+      <c r="K17">
+        <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>40013560.0</v>
+        <v>29263800.0</v>
       </c>
       <c r="M17" s="1">
-        <v>40502236.0</v>
+        <v>29263800.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>99.8897</v>
+        <v>99.4696</v>
       </c>
       <c r="D18" s="1">
-        <v>99.43946527</v>
+        <v>98.72033763</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>14915919.79</v>
+        <v>29616101.29</v>
       </c>
       <c r="H18" s="1">
-        <v>67535.21</v>
+        <v>224778.71</v>
       </c>
       <c r="I18" s="1">
-        <v>0.45277268147605</v>
+        <v>0.7589746800194</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>14983455.0</v>
+        <v>29840880.0</v>
       </c>
       <c r="M18" s="1">
-        <v>14983455.0</v>
+        <v>29840880.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B19" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.0264</v>
+        <v>98.1194</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>20000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="H19" s="1">
-        <v>5280.0</v>
+        <v>152154.99</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0264</v>
+        <v>0.62415659043066</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19" t="s">
-        <v>72</v>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>20005280.0</v>
+        <v>24529850.0</v>
       </c>
       <c r="M19" s="1">
-        <v>20109761.67</v>
+        <v>24529850.0</v>
       </c>
       <c r="N19" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>100.0163</v>
+        <v>100.0023</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4075.0</v>
+        <v>575.0</v>
       </c>
       <c r="I20" s="1">
-        <v>0.0163</v>
+        <v>0.0023</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L20" s="1">
-        <v>25004075.0</v>
+        <v>25000575.0</v>
       </c>
       <c r="M20" s="1">
-        <v>25210450.28</v>
+        <v>25123738.75</v>
       </c>
       <c r="N20" s="1">
         <v>0.46</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B21" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.0443</v>
+        <v>100.0329</v>
       </c>
       <c r="D21" s="1">
         <v>100.0</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H21" s="1">
-        <v>13290.0</v>
+        <v>13160.0</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0443</v>
+        <v>0.0329</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="L21" s="1">
-        <v>30013290.0</v>
+        <v>40013160.0</v>
       </c>
       <c r="M21" s="1">
-        <v>30378188.67</v>
+        <v>40569499.78</v>
       </c>
       <c r="N21" s="1">
-        <v>0.55</v>
+        <v>0.74</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.0332</v>
+        <v>97.1599</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0</v>
+        <v>97.24683407</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>35000000.0</v>
+        <v>29174050.22</v>
       </c>
       <c r="H22" s="1">
-        <v>11620.0</v>
+        <v>-26080.22</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0332</v>
+        <v>-0.089395266695335</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22" t="s">
-        <v>81</v>
+      <c r="K22">
+        <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>35011620.0</v>
+        <v>29147970.0</v>
       </c>
       <c r="M22" s="1">
-        <v>35560536.08</v>
+        <v>29147970.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>100.0212</v>
+        <v>100.0343</v>
       </c>
       <c r="D23" s="1">
         <v>100.0</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H23" s="1">
-        <v>6360.0</v>
+        <v>6860.0</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0212</v>
+        <v>0.0343</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L23" s="1">
-        <v>30006360.0</v>
+        <v>20006860.0</v>
       </c>
       <c r="M23" s="1">
-        <v>30636479.25</v>
+        <v>20145125.22</v>
       </c>
       <c r="N23" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.0219</v>
+        <v>100.0091</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>6570.0</v>
+        <v>2275.0</v>
       </c>
       <c r="I24" s="1">
-        <v>0.0219</v>
+        <v>0.0091</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="L24" s="1">
-        <v>30006570.0</v>
+        <v>25002275.0</v>
       </c>
       <c r="M24" s="1">
-        <v>30586095.42</v>
+        <v>25248985.14</v>
       </c>
       <c r="N24" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B25" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>98.5155</v>
+        <v>100.0486</v>
       </c>
       <c r="D25" s="1">
-        <v>97.79494138</v>
+        <v>100.0</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>12713342.38</v>
+        <v>30000000.0</v>
       </c>
       <c r="H25" s="1">
-        <v>93672.62</v>
+        <v>14580.0</v>
       </c>
       <c r="I25" s="1">
-        <v>0.73680561098835</v>
+        <v>0.0486</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25">
-        <v>0.0</v>
+      <c r="K25" t="s">
+        <v>86</v>
       </c>
       <c r="L25" s="1">
-        <v>12807015.0</v>
+        <v>30014580.0</v>
       </c>
       <c r="M25" s="1">
-        <v>12807015.0</v>
+        <v>30430026.5</v>
       </c>
       <c r="N25" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B26" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.7957</v>
+        <v>100.0319</v>
       </c>
       <c r="D26" s="1">
-        <v>98.9520157</v>
+        <v>100.0</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>19790403.14</v>
+        <v>35000000.0</v>
       </c>
       <c r="H26" s="1">
-        <v>168736.86</v>
+        <v>11165.0</v>
       </c>
       <c r="I26" s="1">
-        <v>0.85261961975374</v>
+        <v>0.0319</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26">
-        <v>0.0</v>
+      <c r="K26" t="s">
+        <v>89</v>
       </c>
       <c r="L26" s="1">
-        <v>19959140.0</v>
+        <v>35011165.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19959140.0</v>
+        <v>35618743.13</v>
       </c>
       <c r="N26" s="1">
-        <v>0.36</v>
+        <v>0.65</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B27" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>98.4607</v>
+        <v>100.0057</v>
       </c>
       <c r="D27" s="1">
-        <v>97.81428547</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>14672142.82</v>
+        <v>30000000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>96962.18</v>
+        <v>1710.0</v>
       </c>
       <c r="I27" s="1">
-        <v>0.66085902508956</v>
+        <v>0.0057</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27">
-        <v>0.0</v>
+      <c r="K27" t="s">
+        <v>92</v>
       </c>
       <c r="L27" s="1">
-        <v>14769105.0</v>
+        <v>30001710.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14769105.0</v>
+        <v>30682687.5</v>
       </c>
       <c r="N27" s="1">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.0104</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3120.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.0104</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L28" s="1">
-        <v>14659155.0</v>
+        <v>30003120.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14659155.0</v>
+        <v>30633648.5</v>
       </c>
       <c r="N28" s="1">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="1">
-        <v>18500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.9268</v>
+        <v>98.6737</v>
       </c>
       <c r="D29" s="1">
-        <v>99.63136395</v>
+        <v>97.79494138</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>18431802.33</v>
+        <v>12713342.38</v>
       </c>
       <c r="H29" s="1">
-        <v>54655.67</v>
+        <v>114238.62</v>
       </c>
       <c r="I29" s="1">
-        <v>0.29652916747616</v>
+        <v>0.89857266944776</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>18486458.0</v>
+        <v>12827581.0</v>
       </c>
       <c r="M29" s="1">
-        <v>18486458.0</v>
+        <v>12827581.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" s="1">
-        <v>20000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.9534</v>
+        <v>97.3794</v>
       </c>
       <c r="D30" s="1">
-        <v>99.809627</v>
+        <v>97.28509719</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>19961925.4</v>
+        <v>13133488.12</v>
       </c>
       <c r="H30" s="1">
-        <v>28754.6</v>
+        <v>12730.88</v>
       </c>
       <c r="I30" s="1">
-        <v>0.14404722702751</v>
+        <v>0.096934492068509</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>19990680.0</v>
+        <v>13146219.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19990680.0</v>
+        <v>13146219.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.3182</v>
+        <v>99.9494</v>
       </c>
       <c r="D31" s="1">
-        <v>97.7369551</v>
+        <v>98.9520157</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>9773695.51</v>
+        <v>19790403.14</v>
       </c>
       <c r="H31" s="1">
-        <v>58124.49</v>
+        <v>199476.86</v>
       </c>
       <c r="I31" s="1">
-        <v>0.59470330276332</v>
+        <v>1.0079474308273</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>9831820.0</v>
+        <v>19989880.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9831820.0</v>
+        <v>19989880.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>99.9933</v>
+        <v>98.6187</v>
       </c>
       <c r="D32" s="1">
-        <v>99.6227205</v>
+        <v>97.81428547</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>9962272.05</v>
+        <v>14672142.82</v>
       </c>
       <c r="H32" s="1">
-        <v>37057.95</v>
+        <v>120662.18</v>
       </c>
       <c r="I32" s="1">
-        <v>0.37198291528286</v>
+        <v>0.82238962284038</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>9999330.0</v>
+        <v>14792805.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9999330.0</v>
+        <v>14792805.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>99.7106</v>
+        <v>97.8827</v>
       </c>
       <c r="D33" s="1">
-        <v>99.606747</v>
+        <v>97.32339047</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>9960674.7</v>
+        <v>14598508.57</v>
       </c>
       <c r="H33" s="1">
-        <v>10385.3</v>
+        <v>83896.43</v>
       </c>
       <c r="I33" s="1">
-        <v>0.10426301744399</v>
+        <v>0.57469178853248</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>9971060.0</v>
+        <v>14682405.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9971060.0</v>
+        <v>14682405.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.7983</v>
+        <v>98.4899</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7995692</v>
+        <v>97.7369551</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>9979956.92</v>
+        <v>9773695.51</v>
       </c>
       <c r="H34" s="1">
-        <v>-126.92</v>
+        <v>75294.49</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.0012717489766479</v>
+        <v>0.77037892087964</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>9979830.0</v>
+        <v>9848990.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9979830.0</v>
+        <v>9848990.0</v>
       </c>
       <c r="N34" s="1">
         <v>0.18</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.9529</v>
+        <v>99.8719</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7987392</v>
+        <v>99.606747</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19959747.84</v>
+        <v>9960674.7</v>
       </c>
       <c r="H35" s="1">
-        <v>30832.16</v>
+        <v>26515.3</v>
       </c>
       <c r="I35" s="1">
-        <v>0.154471690961</v>
+        <v>0.26619983885228</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19990580.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19990580.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.3725</v>
+        <v>99.9595</v>
       </c>
       <c r="D36" s="1">
-        <v>97.75144525</v>
+        <v>99.7995692</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>19550289.05</v>
+        <v>9979956.92</v>
       </c>
       <c r="H36" s="1">
-        <v>124210.95</v>
+        <v>15993.08</v>
       </c>
       <c r="I36" s="1">
-        <v>0.63534073425886</v>
+        <v>0.1602519943543</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>19674500.0</v>
+        <v>9995950.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19674500.0</v>
+        <v>9995950.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.0594</v>
+        <v>98.5408</v>
       </c>
       <c r="D37" s="1">
-        <v>97.52492576</v>
+        <v>97.75144525</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>24381231.44</v>
+        <v>19550289.05</v>
       </c>
       <c r="H37" s="1">
-        <v>133618.56</v>
+        <v>157870.95</v>
       </c>
       <c r="I37" s="1">
-        <v>0.54803860227004</v>
+        <v>0.80751210172005</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>24514850.0</v>
+        <v>19708160.0</v>
       </c>
       <c r="M37" s="1">
-        <v>24514850.0</v>
+        <v>19708160.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>99.0201</v>
+        <v>98.2287</v>
       </c>
       <c r="D38" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="H38" s="1">
-        <v>261790.03</v>
+        <v>175943.56</v>
       </c>
       <c r="I38" s="1">
-        <v>0.88910438940428</v>
+        <v>0.72163524813331</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>29706030.0</v>
+        <v>24557175.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29706030.0</v>
+        <v>24557175.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.4492</v>
+        <v>99.184</v>
       </c>
       <c r="D39" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="H39" s="1">
-        <v>473050.93</v>
+        <v>310960.03</v>
       </c>
       <c r="I39" s="1">
-        <v>1.6111151052966</v>
+        <v>1.0560980019074</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>29834760.0</v>
+        <v>29755200.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29834760.0</v>
+        <v>29755200.0</v>
       </c>
       <c r="N39" s="1">
         <v>0.54</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>97.2501</v>
+        <v>99.609</v>
       </c>
       <c r="D40" s="1">
-        <v>97.16562473</v>
+        <v>97.87236357</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>29149687.42</v>
+        <v>29361709.07</v>
       </c>
       <c r="H40" s="1">
-        <v>25342.58</v>
+        <v>520990.93</v>
       </c>
       <c r="I40" s="1">
-        <v>0.086939457136724</v>
+        <v>1.7743889797352</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>29175030.0</v>
+        <v>29882700.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29175030.0</v>
+        <v>29882700.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>98.5052</v>
+        <v>97.4035</v>
       </c>
       <c r="D41" s="1">
-        <v>97.75627623</v>
+        <v>97.16562473</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>29326882.87</v>
+        <v>29149687.42</v>
       </c>
       <c r="H41" s="1">
-        <v>224677.13</v>
+        <v>71362.58</v>
       </c>
       <c r="I41" s="1">
-        <v>0.76611323131731</v>
+        <v>0.24481422037835</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>29551560.0</v>
+        <v>29221050.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29551560.0</v>
+        <v>29221050.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>97.7289</v>
+        <v>98.6727</v>
       </c>
       <c r="D42" s="1">
-        <v>97.3233905</v>
+        <v>97.75627623</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>19464678.1</v>
+        <v>29326882.87</v>
       </c>
       <c r="H42" s="1">
-        <v>81101.9</v>
+        <v>274927.13</v>
       </c>
       <c r="I42" s="1">
-        <v>0.41666191232826</v>
+        <v>0.93745772852401</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>19545780.0</v>
+        <v>29601810.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19545780.0</v>
+        <v>29601810.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.907</v>
+        <v>97.8886</v>
       </c>
       <c r="D43" s="1">
-        <v>99.8061958</v>
+        <v>97.3233905</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>19961239.16</v>
+        <v>19464678.1</v>
       </c>
       <c r="H43" s="1">
-        <v>20160.84</v>
+        <v>113041.9</v>
       </c>
       <c r="I43" s="1">
-        <v>0.10099994212985</v>
+        <v>0.5807540171959</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>19981400.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19981400.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="N43" s="1">
         <v>0.36</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>100.0064</v>
+        <v>99.9731</v>
       </c>
       <c r="D44" s="1">
         <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1280.0</v>
+        <v>-5380.0</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0064</v>
+        <v>-0.0269</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44" t="s">
         <v>128</v>
       </c>
       <c r="L44" s="1">
-        <v>20001280.0</v>
+        <v>19994620.0</v>
       </c>
       <c r="M44" s="1">
-        <v>20166632.78</v>
+        <v>20004472.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>130</v>
       </c>
       <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.0168</v>
+        <v>100.0212</v>
       </c>
       <c r="D45" s="1">
         <v>100.0</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3360.0</v>
+        <v>4240.0</v>
       </c>
       <c r="I45" s="1">
-        <v>0.0168</v>
+        <v>0.0212</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
         <v>131</v>
       </c>
       <c r="L45" s="1">
-        <v>20003360.0</v>
+        <v>20004240.0</v>
       </c>
       <c r="M45" s="1">
-        <v>20161490.56</v>
+        <v>20203447.56</v>
       </c>
       <c r="N45" s="1">
         <v>0.37</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>133</v>
       </c>
       <c r="B46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.0128</v>
+        <v>100.0127</v>
       </c>
       <c r="D46" s="1">
         <v>100.0</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2560.0</v>
+        <v>2540.0</v>
       </c>
       <c r="I46" s="1">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
         <v>134</v>
       </c>
       <c r="L46" s="1">
-        <v>20002560.0</v>
+        <v>20002540.0</v>
       </c>
       <c r="M46" s="1">
-        <v>20162857.22</v>
+        <v>20193192.0</v>
       </c>
       <c r="N46" s="1">
         <v>0.37</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>100.0402</v>
+        <v>100.0162</v>
       </c>
       <c r="D47" s="1">
         <v>100.0</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H47" s="1">
-        <v>16080.0</v>
+        <v>3240.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0402</v>
+        <v>0.0162</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47" t="s">
         <v>137</v>
       </c>
       <c r="L47" s="1">
-        <v>40016080.0</v>
+        <v>20003240.0</v>
       </c>
       <c r="M47" s="1">
-        <v>40509044.89</v>
+        <v>20196458.67</v>
       </c>
       <c r="N47" s="1">
-        <v>0.74</v>
+        <v>0.37</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.8838</v>
+        <v>100.0424</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6766324</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>24919158.1</v>
+        <v>40000000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>51791.9</v>
+        <v>16960.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.20783968620513</v>
+        <v>0.0424</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
-      <c r="K48">
-        <v>0.0</v>
+      <c r="K48" t="s">
+        <v>140</v>
       </c>
       <c r="L48" s="1">
-        <v>24970950.0</v>
+        <v>40016960.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24970950.0</v>
+        <v>40578122.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>97.1901</v>
+      </c>
+      <c r="D49" s="1">
+        <v>97.3329685</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>19466593.7</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-28573.7</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.14678325566532</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>19438020.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>19438020.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B50" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>99.9457</v>
+        <v>99.8343</v>
       </c>
       <c r="D50" s="1">
-        <v>99.76007705</v>
+        <v>99.79418836</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>19952015.41</v>
+        <v>24948547.09</v>
       </c>
       <c r="H50" s="1">
-        <v>37124.59</v>
+        <v>10027.91</v>
       </c>
       <c r="I50" s="1">
-        <v>0.18606937312906</v>
+        <v>0.040194364681138</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>19989140.0</v>
+        <v>24958575.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19989140.0</v>
+        <v>24958575.0</v>
       </c>
       <c r="N50" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B51" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.9546</v>
+        <v>99.6151</v>
       </c>
       <c r="D51" s="1">
-        <v>99.625574</v>
+        <v>99.58068236</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>14943836.1</v>
+        <v>24895170.59</v>
       </c>
       <c r="H51" s="1">
-        <v>49353.9</v>
+        <v>8604.41</v>
       </c>
       <c r="I51" s="1">
-        <v>0.33026258900149</v>
+        <v>0.034562566940016</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>14993190.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="M51" s="1">
-        <v>14993190.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B52" s="1">
-        <v>16000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.618</v>
+        <v>99.9934</v>
       </c>
       <c r="D52" s="1">
-        <v>99.47499306</v>
+        <v>99.88632383</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>15915998.89</v>
+        <v>17979538.29</v>
       </c>
       <c r="H52" s="1">
-        <v>22881.11</v>
+        <v>19273.71</v>
       </c>
       <c r="I52" s="1">
-        <v>0.14376169637946</v>
+        <v>0.10719802527254</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>15938880.0</v>
+        <v>17998812.0</v>
       </c>
       <c r="M52" s="1">
-        <v>15938880.0</v>
+        <v>17998812.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B53" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.9869</v>
+        <v>99.7893</v>
       </c>
       <c r="D53" s="1">
-        <v>99.6104126</v>
+        <v>99.47499306</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>29883123.78</v>
+        <v>15915998.89</v>
       </c>
       <c r="H53" s="1">
-        <v>112946.22</v>
+        <v>50289.11</v>
       </c>
       <c r="I53" s="1">
-        <v>0.37795988408545</v>
+        <v>0.31596577976389</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>29996070.0</v>
+        <v>15966288.0</v>
       </c>
       <c r="M53" s="1">
-        <v>29996070.0</v>
+        <v>15966288.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B54" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.7955</v>
+        <v>99.8526</v>
       </c>
       <c r="D54" s="1">
-        <v>99.79624933</v>
+        <v>99.7987392</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>14969437.4</v>
+        <v>9979873.92</v>
       </c>
       <c r="H54" s="1">
-        <v>-112.4</v>
+        <v>5386.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-0.00075086322215423</v>
+        <v>0.053969419285008</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>14969325.0</v>
+        <v>9985260.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14969325.0</v>
+        <v>9985260.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B55" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9078</v>
+        <v>99.9604</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6130035</v>
+        <v>99.79624933</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>9961300.35</v>
+        <v>14969437.4</v>
       </c>
       <c r="H55" s="1">
-        <v>29479.65</v>
+        <v>24622.6</v>
       </c>
       <c r="I55" s="1">
-        <v>0.29594178434746</v>
+        <v>0.16448580759622</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>9990780.0</v>
+        <v>14994060.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9990780.0</v>
+        <v>14994060.0</v>
       </c>
       <c r="N55" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B56" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.1842</v>
+        <v>98.3592</v>
       </c>
       <c r="D56" s="1">
         <v>97.7369551</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>9773695.51</v>
       </c>
       <c r="H56" s="1">
-        <v>44724.49</v>
+        <v>62224.49</v>
       </c>
       <c r="I56" s="1">
-        <v>0.45760060720369</v>
+        <v>0.63665263498678</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>9818420.0</v>
+        <v>9835920.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9818420.0</v>
+        <v>9835920.0</v>
       </c>
       <c r="N56" s="1">
         <v>0.18</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B57" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.9279</v>
+        <v>99.6675</v>
       </c>
       <c r="D57" s="1">
-        <v>99.63053676</v>
+        <v>99.58751404</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>24907634.19</v>
+        <v>24896878.51</v>
       </c>
       <c r="H57" s="1">
-        <v>74340.81</v>
+        <v>19996.49</v>
       </c>
       <c r="I57" s="1">
-        <v>0.29846596201355</v>
+        <v>0.080317257410274</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>24981975.0</v>
+        <v>24916875.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24981975.0</v>
+        <v>24916875.0</v>
       </c>
       <c r="N57" s="1">
         <v>0.45</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B58" s="1">
         <v>22000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.895</v>
+        <v>99.6262</v>
       </c>
       <c r="D58" s="1">
-        <v>99.62944764</v>
+        <v>99.58088891</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>21918478.48</v>
+        <v>21907795.56</v>
       </c>
       <c r="H58" s="1">
-        <v>58421.52</v>
+        <v>9968.44</v>
       </c>
       <c r="I58" s="1">
-        <v>0.26654003403251</v>
+        <v>0.045501793974199</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>21976900.0</v>
+        <v>21917764.0</v>
       </c>
       <c r="M58" s="1">
-        <v>21976900.0</v>
+        <v>21917764.0</v>
       </c>
       <c r="N58" s="1">
         <v>0.4</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B59" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.9902</v>
+        <v>99.9996</v>
       </c>
       <c r="D59" s="1">
         <v>100.0</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H59" s="1">
-        <v>-2940.0</v>
+        <v>-120.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.0098</v>
+        <v>-0.0004</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L59" s="1">
-        <v>29997060.0</v>
+        <v>29999880.0</v>
       </c>
       <c r="M59" s="1">
-        <v>30039782.17</v>
+        <v>30092934.17</v>
       </c>
       <c r="N59" s="1">
         <v>0.55</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>100.0264</v>
+        <v>100.0308</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>7920.0</v>
+        <v>9240.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0264</v>
+        <v>0.0308</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L60" s="1">
-        <v>30007920.0</v>
+        <v>30009240.0</v>
       </c>
       <c r="M60" s="1">
-        <v>30463403.25</v>
+        <v>30514982.5</v>
       </c>
       <c r="N60" s="1">
         <v>0.55</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B61" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>100.0052</v>
+        <v>100.0124</v>
       </c>
       <c r="D61" s="1">
         <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>520.0</v>
+        <v>1240.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0052</v>
+        <v>0.0124</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L61" s="1">
-        <v>10000520.0</v>
+        <v>10001240.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10038668.33</v>
+        <v>10056194.67</v>
       </c>
       <c r="N61" s="1">
         <v>0.18</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.0078</v>
+        <v>100.014</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>780.0</v>
+        <v>1400.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0078</v>
+        <v>0.014</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L62" s="1">
-        <v>10000780.0</v>
+        <v>10001400.0</v>
       </c>
       <c r="M62" s="1">
-        <v>10038761.67</v>
+        <v>10056121.33</v>
       </c>
       <c r="N62" s="1">
         <v>0.18</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B63" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0192</v>
+        <v>100.028</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3840.0</v>
+        <v>5600.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0192</v>
+        <v>0.028</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L63" s="1">
-        <v>20003840.0</v>
+        <v>20005600.0</v>
       </c>
       <c r="M63" s="1">
-        <v>20185806.94</v>
+        <v>20221046.83</v>
       </c>
       <c r="N63" s="1">
         <v>0.37</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B64" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>98.5604</v>
+        <v>98.7245</v>
       </c>
       <c r="D64" s="1">
         <v>97.78527224</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>24446318.06</v>
       </c>
       <c r="H64" s="1">
-        <v>193781.94</v>
+        <v>234806.94</v>
       </c>
       <c r="I64" s="1">
-        <v>0.7926835424639</v>
+        <v>0.96050022512061</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>24640100.0</v>
+        <v>24681125.0</v>
       </c>
       <c r="M64" s="1">
-        <v>24640100.0</v>
+        <v>24681125.0</v>
       </c>
       <c r="N64" s="1">
         <v>0.45</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B65" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>99.2634</v>
+        <v>99.4283</v>
       </c>
       <c r="D65" s="1">
         <v>98.376783</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>24594195.75</v>
       </c>
       <c r="H65" s="1">
-        <v>221654.25</v>
+        <v>262879.25</v>
       </c>
       <c r="I65" s="1">
-        <v>0.9012461812255</v>
+        <v>1.0688670313604</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>24815850.0</v>
+        <v>24857075.0</v>
       </c>
       <c r="M65" s="1">
-        <v>24815850.0</v>
+        <v>24857075.0</v>
       </c>
       <c r="N65" s="1">
         <v>0.45</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B66" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.0297</v>
+        <v>99.1963</v>
       </c>
       <c r="D66" s="1">
         <v>98.185719</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>24546429.75</v>
       </c>
       <c r="H66" s="1">
-        <v>210995.25</v>
+        <v>252645.25</v>
       </c>
       <c r="I66" s="1">
-        <v>0.85957612634074</v>
+        <v>1.0292545701071</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>24757425.0</v>
+        <v>24799075.0</v>
       </c>
       <c r="M66" s="1">
-        <v>24757425.0</v>
+        <v>24799075.0</v>
       </c>
       <c r="N66" s="1">
         <v>0.45</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B67" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.7974</v>
+        <v>98.965</v>
       </c>
       <c r="D67" s="1">
         <v>97.990834</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>24497708.5</v>
       </c>
       <c r="H67" s="1">
-        <v>201641.5</v>
+        <v>243541.5</v>
       </c>
       <c r="I67" s="1">
-        <v>0.82310351598804</v>
+        <v>0.99413992129101</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>24699350.0</v>
+        <v>24741250.0</v>
       </c>
       <c r="M67" s="1">
-        <v>24699350.0</v>
+        <v>24741250.0</v>
       </c>
       <c r="N67" s="1">
         <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.2953</v>
+        <v>98.4577</v>
       </c>
       <c r="D68" s="1">
         <v>97.79010655</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>19558021.31</v>
       </c>
       <c r="H68" s="1">
-        <v>101038.69</v>
+        <v>133518.69</v>
       </c>
       <c r="I68" s="1">
-        <v>0.51660998011255</v>
+        <v>0.6826799494882</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>19659060.0</v>
+        <v>19691540.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19659060.0</v>
+        <v>19691540.0</v>
       </c>
       <c r="N68" s="1">
         <v>0.36</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B69" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.6626</v>
+        <v>99.8201</v>
       </c>
       <c r="D69" s="1">
         <v>97.85057616</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>12231322.02</v>
       </c>
       <c r="H69" s="1">
-        <v>226502.98</v>
+        <v>246190.48</v>
       </c>
       <c r="I69" s="1">
-        <v>1.8518274609207</v>
+        <v>2.0127871672207</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>12457825.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="M69" s="1">
-        <v>12457825.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="N69" s="1">
         <v>0.23</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B70" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.4439</v>
+        <v>99.6092</v>
       </c>
       <c r="D70" s="1">
         <v>97.86267907</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>14679401.86</v>
       </c>
       <c r="H70" s="1">
-        <v>237183.14</v>
+        <v>261978.14</v>
       </c>
       <c r="I70" s="1">
-        <v>1.6157547988812</v>
+        <v>1.7846649509192</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>14916585.0</v>
+        <v>14941380.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14916585.0</v>
+        <v>14941380.0</v>
       </c>
       <c r="N70" s="1">
         <v>0.27</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B71" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>97.2586</v>
+        <v>97.4079</v>
       </c>
       <c r="D71" s="1">
         <v>97.19905</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>29159715.0</v>
       </c>
       <c r="H71" s="1">
-        <v>17865.0</v>
+        <v>62655.0</v>
       </c>
       <c r="I71" s="1">
-        <v>0.061266030892277</v>
+        <v>0.21486835519483</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>29177580.0</v>
+        <v>29222370.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29177580.0</v>
+        <v>29222370.0</v>
       </c>
       <c r="N71" s="1">
         <v>0.53</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B72" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>99.6359</v>
+        <v>99.7941</v>
       </c>
       <c r="D72" s="1">
         <v>97.85299653</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>29355898.96</v>
       </c>
       <c r="H72" s="1">
-        <v>534871.04</v>
+        <v>582331.04</v>
       </c>
       <c r="I72" s="1">
-        <v>1.8220223496777</v>
+        <v>1.9836934334509</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>29890770.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="M72" s="1">
-        <v>29890770.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="N72" s="1">
         <v>0.54</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B73" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>97.712</v>
+        <v>97.8684</v>
       </c>
       <c r="D73" s="1">
         <v>97.41445795</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>19482891.59</v>
       </c>
       <c r="H73" s="1">
-        <v>59508.41</v>
+        <v>90788.41</v>
       </c>
       <c r="I73" s="1">
-        <v>0.30543931184498</v>
+        <v>0.46599042847725</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>19542400.0</v>
+        <v>19573680.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19542400.0</v>
+        <v>19573680.0</v>
       </c>
       <c r="N73" s="1">
         <v>0.36</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B74" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.7992</v>
+        <v>99.9598</v>
       </c>
       <c r="D74" s="1">
         <v>99.7941745</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>9979417.45</v>
       </c>
       <c r="H74" s="1">
-        <v>502.55</v>
+        <v>16562.55</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0050358650945101</v>
+        <v>0.1659671026188</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>9979920.0</v>
+        <v>9995980.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9979920.0</v>
+        <v>9995980.0</v>
       </c>
       <c r="N74" s="1">
         <v>0.18</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B75" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.9862</v>
+        <v>99.6259</v>
       </c>
       <c r="D75" s="1">
-        <v>99.6210388</v>
+        <v>99.58068236</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>29886311.64</v>
+        <v>24895170.59</v>
       </c>
       <c r="H75" s="1">
-        <v>109548.36</v>
+        <v>11304.41</v>
       </c>
       <c r="I75" s="1">
-        <v>0.3665502833524</v>
+        <v>0.045408043938212</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>29995860.0</v>
+        <v>24906475.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29995860.0</v>
+        <v>24906475.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B76" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.1282</v>
+        <v>99.2939</v>
       </c>
       <c r="D76" s="1">
         <v>98.5230842</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>4926154.21</v>
       </c>
       <c r="H76" s="1">
-        <v>30255.79</v>
+        <v>38540.79</v>
       </c>
       <c r="I76" s="1">
-        <v>0.61418682221887</v>
+        <v>0.78237075732958</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>4956410.0</v>
+        <v>4964695.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4956410.0</v>
+        <v>4964695.0</v>
       </c>
       <c r="N76" s="1">
         <v>0.09</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B77" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.9724</v>
+        <v>98.8038</v>
       </c>
       <c r="D77" s="1">
-        <v>98.503513</v>
+        <v>98.68745682</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>9850351.3</v>
+        <v>8388433.83</v>
       </c>
       <c r="H77" s="1">
-        <v>146888.7</v>
+        <v>9889.17</v>
       </c>
       <c r="I77" s="1">
-        <v>1.4912026538586</v>
+        <v>0.11789054071849</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>9997240.0</v>
+        <v>8398323.0</v>
       </c>
       <c r="M77" s="1">
-        <v>9997240.0</v>
+        <v>8398323.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B78" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.6878</v>
+        <v>99.8517</v>
       </c>
       <c r="D78" s="1">
         <v>99.44454695</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>19888909.39</v>
       </c>
       <c r="H78" s="1">
-        <v>48650.61</v>
+        <v>81430.61</v>
       </c>
       <c r="I78" s="1">
-        <v>0.24461175344517</v>
+        <v>0.40942722601443</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>19937560.0</v>
+        <v>19970340.0</v>
       </c>
       <c r="M78" s="1">
-        <v>19937560.0</v>
+        <v>19970340.0</v>
       </c>
       <c r="N78" s="1">
         <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.989</v>
+        <v>99.9948</v>
       </c>
       <c r="D79" s="1">
         <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-1100.0</v>
+        <v>-520.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.011</v>
+        <v>-0.0052</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L79" s="1">
-        <v>9998900.0</v>
+        <v>9999480.0</v>
       </c>
       <c r="M79" s="1">
-        <v>10002345.83</v>
+        <v>10019489.19</v>
       </c>
       <c r="N79" s="1">
         <v>0.18</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B80" s="1">
         <v>50000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.5301</v>
+        <v>99.689</v>
       </c>
       <c r="D80" s="1">
         <v>97.87236356</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>48936181.78</v>
       </c>
       <c r="H80" s="1">
-        <v>828868.22</v>
+        <v>908318.22</v>
       </c>
       <c r="I80" s="1">
-        <v>1.6937737883317</v>
+        <v>1.8561280977815</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>49765050.0</v>
+        <v>49844500.0</v>
       </c>
       <c r="M80" s="1">
-        <v>49765050.0</v>
+        <v>49844500.0</v>
       </c>
       <c r="N80" s="1">
         <v>0.9</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B81" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.2227</v>
+        <v>97.3742</v>
       </c>
       <c r="D81" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>14592764.58</v>
       </c>
       <c r="H81" s="1">
-        <v>-9359.58</v>
+        <v>13365.42</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.064138497874678</v>
+        <v>0.091589362157722</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>14583405.0</v>
+        <v>14606130.0</v>
       </c>
       <c r="M81" s="1">
-        <v>14583405.0</v>
+        <v>14606130.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.2161</v>
+        <v>98.3811</v>
       </c>
       <c r="D82" s="1">
         <v>97.8233224</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>19564664.48</v>
       </c>
       <c r="H82" s="1">
-        <v>78555.52</v>
+        <v>111555.52</v>
       </c>
       <c r="I82" s="1">
-        <v>0.40151733795539</v>
+        <v>0.57018877126177</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>19643220.0</v>
+        <v>19676220.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19643220.0</v>
+        <v>19676220.0</v>
       </c>
       <c r="N82" s="1">
         <v>0.36</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B83" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>97.7153</v>
+        <v>97.874</v>
       </c>
       <c r="D83" s="1">
         <v>97.34254844</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>24335637.11</v>
       </c>
       <c r="H83" s="1">
-        <v>93187.89</v>
+        <v>132862.89</v>
       </c>
       <c r="I83" s="1">
-        <v>0.38292767754047</v>
+        <v>0.54596018752024</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>24428825.0</v>
+        <v>24468500.0</v>
       </c>
       <c r="M83" s="1">
-        <v>24428825.0</v>
+        <v>24468500.0</v>
       </c>
       <c r="N83" s="1">
         <v>0.44</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.7043</v>
+        <v>98.8954</v>
       </c>
       <c r="D84" s="1">
         <v>98.3075804</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>19661516.08</v>
       </c>
       <c r="H84" s="1">
-        <v>79343.92</v>
+        <v>117563.92</v>
       </c>
       <c r="I84" s="1">
-        <v>0.40354934826572</v>
+        <v>0.59793924090924</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>19740860.0</v>
+        <v>19779080.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19740860.0</v>
+        <v>19779080.0</v>
       </c>
       <c r="N84" s="1">
         <v>0.36</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.763</v>
+        <v>98.9268</v>
       </c>
       <c r="D85" s="1">
         <v>98.6238683</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>19724773.66</v>
       </c>
       <c r="H85" s="1">
-        <v>27826.34</v>
+        <v>60586.34</v>
       </c>
       <c r="I85" s="1">
-        <v>0.14107305097462</v>
+        <v>0.30715860695965</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>19752600.0</v>
+        <v>19785360.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19752600.0</v>
+        <v>19785360.0</v>
       </c>
       <c r="N85" s="1">
         <v>0.36</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B86" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.0582</v>
+        <v>99.2228</v>
       </c>
       <c r="D86" s="1">
         <v>97.804612</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>24451153.0</v>
       </c>
       <c r="H86" s="1">
-        <v>313397.0</v>
+        <v>354547.0</v>
       </c>
       <c r="I86" s="1">
-        <v>1.281726878074</v>
+        <v>1.4500216002084</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>24764550.0</v>
+        <v>24805700.0</v>
       </c>
       <c r="M86" s="1">
-        <v>24764550.0</v>
+        <v>24805700.0</v>
       </c>
       <c r="N86" s="1">
         <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B87" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.5708</v>
+        <v>98.7337</v>
       </c>
       <c r="D87" s="1">
         <v>97.780438</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>39112175.2</v>
       </c>
       <c r="H87" s="1">
-        <v>316144.8</v>
+        <v>381304.8</v>
       </c>
       <c r="I87" s="1">
-        <v>0.80830278138046</v>
+        <v>0.97490052151331</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>39428320.0</v>
+        <v>39493480.0</v>
       </c>
       <c r="M87" s="1">
-        <v>39428320.0</v>
+        <v>39493480.0</v>
       </c>
       <c r="N87" s="1">
         <v>0.72</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B88" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.2301</v>
+        <v>99.3952</v>
       </c>
       <c r="D88" s="1">
         <v>97.8626791</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>19572535.82</v>
       </c>
       <c r="H88" s="1">
-        <v>273484.18</v>
+        <v>306504.18</v>
       </c>
       <c r="I88" s="1">
-        <v>1.3972853722947</v>
+        <v>1.5659911562752</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>19846020.0</v>
+        <v>19879040.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19846020.0</v>
+        <v>19879040.0</v>
       </c>
       <c r="N88" s="1">
         <v>0.36</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.3834</v>
+        <v>98.5445</v>
       </c>
       <c r="D89" s="1">
         <v>97.81428545</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>19562857.09</v>
       </c>
       <c r="H89" s="1">
-        <v>113822.91</v>
+        <v>146042.91</v>
       </c>
       <c r="I89" s="1">
-        <v>0.58183173079654</v>
+        <v>0.74653159979711</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>19676680.0</v>
+        <v>19708900.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19676680.0</v>
+        <v>19708900.0</v>
       </c>
       <c r="N89" s="1">
         <v>0.36</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B90" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>97.3581</v>
+        <v>97.4878</v>
       </c>
       <c r="D90" s="1">
         <v>97.170398</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>14575559.7</v>
       </c>
       <c r="H90" s="1">
-        <v>28155.3</v>
+        <v>47610.3</v>
       </c>
       <c r="I90" s="1">
-        <v>0.19316788225978</v>
+        <v>0.32664474627345</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>14603715.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14603715.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="N90" s="1">
         <v>0.27</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B91" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.5749</v>
+        <v>98.7345</v>
       </c>
       <c r="D91" s="1">
         <v>97.775605</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>14666340.75</v>
       </c>
       <c r="H91" s="1">
-        <v>119894.25</v>
+        <v>143834.25</v>
       </c>
       <c r="I91" s="1">
-        <v>0.8174789611376</v>
+        <v>0.98070986111515</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>14786235.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14786235.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="N91" s="1">
         <v>0.27</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>100.0477</v>
+        <v>97.3517</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0</v>
+        <v>97.26117923</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>30000000.0</v>
+        <v>29178353.77</v>
       </c>
       <c r="H92" s="1">
-        <v>14310.0</v>
+        <v>27156.23</v>
       </c>
       <c r="I92" s="1">
-        <v>0.0477</v>
+        <v>0.093069781160584</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
-      <c r="K92" t="s">
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>29205510.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>29205510.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.0456</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>13680.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.0456</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>237</v>
+      </c>
+      <c r="L93" s="1">
+        <v>30013680.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>30486223.75</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>235</v>
-      </c>
-[...43 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B94" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.6918</v>
+        <v>99.655</v>
       </c>
       <c r="D94" s="1">
-        <v>99.5421063</v>
+        <v>99.4543822</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>9954210.63</v>
+        <v>24863595.55</v>
       </c>
       <c r="H94" s="1">
-        <v>14969.37</v>
+        <v>50154.45</v>
       </c>
       <c r="I94" s="1">
-        <v>0.15038229103657</v>
+        <v>0.20171841155935</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>9969180.0</v>
+        <v>24913750.0</v>
       </c>
       <c r="M94" s="1">
-        <v>9969180.0</v>
+        <v>24913750.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B95" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.854</v>
+        <v>99.8554</v>
       </c>
       <c r="D95" s="1">
-        <v>99.66065547</v>
+        <v>99.5421063</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>29898196.64</v>
+        <v>9954210.63</v>
       </c>
       <c r="H95" s="1">
-        <v>58003.36</v>
+        <v>31329.37</v>
       </c>
       <c r="I95" s="1">
-        <v>0.19400287147218</v>
+        <v>0.31473485105468</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>29956200.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="M95" s="1">
-        <v>29956200.0</v>
+        <v>9985540.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.54</v>
+        <v>0.18</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B96" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>99.4031</v>
+        <v>99.4083</v>
       </c>
       <c r="D96" s="1">
-        <v>99.36204048</v>
+        <v>99.3922989</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>24840510.12</v>
+        <v>29817689.67</v>
       </c>
       <c r="H96" s="1">
-        <v>10264.88</v>
+        <v>4800.33</v>
       </c>
       <c r="I96" s="1">
-        <v>0.04132314493709</v>
+        <v>0.016098933395332</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>24850775.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="M96" s="1">
-        <v>24850775.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B97" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.4031</v>
+        <v>99.565</v>
       </c>
       <c r="D97" s="1">
-        <v>99.35759792</v>
+        <v>99.36204048</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>24839399.48</v>
+        <v>24840510.12</v>
       </c>
       <c r="H97" s="1">
-        <v>11375.52</v>
+        <v>50739.88</v>
       </c>
       <c r="I97" s="1">
-        <v>0.045796276231071</v>
+        <v>0.20426263291247</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>24850775.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="M97" s="1">
-        <v>24850775.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="N97" s="1">
         <v>0.45</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B98" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.9734</v>
+        <v>99.565</v>
       </c>
       <c r="D98" s="1">
-        <v>98.49526593</v>
+        <v>99.35759792</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>29548579.78</v>
+        <v>24839399.48</v>
       </c>
       <c r="H98" s="1">
-        <v>143440.22</v>
+        <v>51850.52</v>
       </c>
       <c r="I98" s="1">
-        <v>0.48543862706081</v>
+        <v>0.20874304969308</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>29692020.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29692020.0</v>
+        <v>24891250.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B99" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.1612</v>
+        <v>99.1454</v>
       </c>
       <c r="D99" s="1">
-        <v>97.9014285</v>
+        <v>98.49526593</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>39160571.4</v>
+        <v>29548579.78</v>
       </c>
       <c r="H99" s="1">
-        <v>503908.6</v>
+        <v>195040.22</v>
       </c>
       <c r="I99" s="1">
-        <v>1.2867754018523</v>
+        <v>0.66006630928507</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>39664480.0</v>
+        <v>29743620.0</v>
       </c>
       <c r="M99" s="1">
-        <v>39664480.0</v>
+        <v>29743620.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B100" s="1">
-        <v>12500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.784</v>
+        <v>99.3168</v>
       </c>
       <c r="D100" s="1">
-        <v>98.15917464</v>
+        <v>97.9014285</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>12269896.83</v>
+        <v>39160571.4</v>
       </c>
       <c r="H100" s="1">
-        <v>78103.17</v>
+        <v>566148.6</v>
       </c>
       <c r="I100" s="1">
-        <v>0.63654300506453</v>
+        <v>1.4457107742815</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>12348000.0</v>
+        <v>39726720.0</v>
       </c>
       <c r="M100" s="1">
-        <v>12348000.0</v>
+        <v>39726720.0</v>
       </c>
       <c r="N100" s="1">
-        <v>0.22</v>
+        <v>0.72</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B101" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.784</v>
+        <v>97.8092</v>
       </c>
       <c r="D101" s="1">
-        <v>98.20184247</v>
+        <v>97.7385472</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>14730276.37</v>
+        <v>24434636.8</v>
       </c>
       <c r="H101" s="1">
-        <v>87323.63</v>
+        <v>17663.2</v>
       </c>
       <c r="I101" s="1">
-        <v>0.59281732268001</v>
+        <v>0.072287548796305</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>14817600.0</v>
+        <v>24452300.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14817600.0</v>
+        <v>24452300.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B102" s="1">
-        <v>13000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.9544</v>
+        <v>98.9509</v>
       </c>
       <c r="D102" s="1">
-        <v>99.80490915</v>
+        <v>98.15917464</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>12974638.19</v>
+        <v>12269896.83</v>
       </c>
       <c r="H102" s="1">
-        <v>19433.81</v>
+        <v>98965.67</v>
       </c>
       <c r="I102" s="1">
-        <v>0.14978305919142</v>
+        <v>0.80657295958698</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>12994072.0</v>
+        <v>12368862.5</v>
       </c>
       <c r="M102" s="1">
-        <v>12994072.0</v>
+        <v>12368862.5</v>
       </c>
       <c r="N102" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B103" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.2796</v>
+        <v>98.9509</v>
       </c>
       <c r="D103" s="1">
-        <v>97.80461245</v>
+        <v>98.20184247</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>19560922.49</v>
+        <v>14730276.37</v>
       </c>
       <c r="H103" s="1">
-        <v>94997.51</v>
+        <v>112358.63</v>
       </c>
       <c r="I103" s="1">
-        <v>0.48564943728275</v>
+        <v>0.76277340070029</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>19655920.0</v>
+        <v>14842635.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19655920.0</v>
+        <v>14842635.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B104" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>97.2493</v>
+        <v>98.4473</v>
       </c>
       <c r="D104" s="1">
-        <v>97.21815645</v>
+        <v>97.80461245</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>19443631.29</v>
+        <v>19560922.49</v>
       </c>
       <c r="H104" s="1">
-        <v>6228.71</v>
+        <v>128537.51</v>
       </c>
       <c r="I104" s="1">
-        <v>0.032034705385529</v>
+        <v>0.65711374330997</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>19449860.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="M104" s="1">
-        <v>19449860.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B105" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.4459</v>
+        <v>97.3869</v>
       </c>
       <c r="D105" s="1">
-        <v>97.7852722</v>
+        <v>97.21815645</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>14667790.83</v>
+        <v>19443631.29</v>
       </c>
       <c r="H105" s="1">
-        <v>99094.17</v>
+        <v>33748.71</v>
       </c>
       <c r="I105" s="1">
-        <v>0.67559028587538</v>
+        <v>0.17357205295987</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>14766885.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="M105" s="1">
-        <v>14766885.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.8917</v>
+        <v>98.6111</v>
       </c>
       <c r="D106" s="1">
-        <v>98.92074717</v>
+        <v>97.7852722</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>29676224.15</v>
+        <v>14667790.83</v>
       </c>
       <c r="H106" s="1">
-        <v>291285.85</v>
+        <v>123874.17</v>
       </c>
       <c r="I106" s="1">
-        <v>0.98154619849102</v>
+        <v>0.84453188237891</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>29967510.0</v>
+        <v>14791665.0</v>
       </c>
       <c r="M106" s="1">
-        <v>29967510.0</v>
+        <v>14791665.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.54</v>
+        <v>0.27</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B107" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.1702</v>
+        <v>97.9737</v>
       </c>
       <c r="D107" s="1">
-        <v>98.76742373</v>
+        <v>98.0302456</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>14815113.56</v>
+        <v>14704536.84</v>
       </c>
       <c r="H107" s="1">
-        <v>60416.44</v>
+        <v>-8481.84</v>
       </c>
       <c r="I107" s="1">
-        <v>0.40780274653528</v>
+        <v>-0.057681789588417</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>14875530.0</v>
+        <v>14696055.0</v>
       </c>
       <c r="M107" s="1">
-        <v>14875530.0</v>
+        <v>14696055.0</v>
       </c>
       <c r="N107" s="1">
         <v>0.27</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B108" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.4147</v>
+        <v>99.8027</v>
       </c>
       <c r="D108" s="1">
-        <v>97.81428547</v>
+        <v>99.7929297</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>14672142.82</v>
+        <v>9979292.97</v>
       </c>
       <c r="H108" s="1">
-        <v>90062.18</v>
+        <v>977.03</v>
       </c>
       <c r="I108" s="1">
-        <v>0.61383112954185</v>
+        <v>0.0097905733696482</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>14762205.0</v>
+        <v>9980270.0</v>
       </c>
       <c r="M108" s="1">
-        <v>14762205.0</v>
+        <v>9980270.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>97.795</v>
+        <v>99.4283</v>
       </c>
       <c r="D109" s="1">
-        <v>97.3712995</v>
+        <v>99.38535677</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>29211389.85</v>
+        <v>29815607.03</v>
       </c>
       <c r="H109" s="1">
-        <v>127110.15</v>
+        <v>12882.97</v>
       </c>
       <c r="I109" s="1">
-        <v>0.43513900109755</v>
+        <v>0.043208813380983</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>29338500.0</v>
+        <v>29828490.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29338500.0</v>
+        <v>29828490.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B110" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.9467</v>
+        <v>99.348</v>
       </c>
       <c r="D110" s="1">
-        <v>99.796858</v>
+        <v>98.76742373</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>8981717.22</v>
+        <v>14815113.56</v>
       </c>
       <c r="H110" s="1">
-        <v>13485.78</v>
+        <v>87086.44</v>
       </c>
       <c r="I110" s="1">
-        <v>0.15014701164239</v>
+        <v>0.58782161640076</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>8995203.0</v>
+        <v>14902200.0</v>
       </c>
       <c r="M110" s="1">
-        <v>8995203.0</v>
+        <v>14902200.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B111" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.7402</v>
+        <v>98.5757</v>
       </c>
       <c r="D111" s="1">
-        <v>99.60490056</v>
+        <v>97.81428547</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>12450612.57</v>
+        <v>14672142.82</v>
       </c>
       <c r="H111" s="1">
-        <v>16912.43</v>
+        <v>114212.18</v>
       </c>
       <c r="I111" s="1">
-        <v>0.13583612778018</v>
+        <v>0.77842876395883</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>12467525.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12467525.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B112" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.4583</v>
+        <v>97.9485</v>
       </c>
       <c r="D112" s="1">
-        <v>97.77932292</v>
+        <v>97.3712995</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>24444830.73</v>
+        <v>29211389.85</v>
       </c>
       <c r="H112" s="1">
-        <v>169744.27</v>
+        <v>173160.15</v>
       </c>
       <c r="I112" s="1">
-        <v>0.69439740399462</v>
+        <v>0.59278298940644</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>24614575.0</v>
+        <v>29384550.0</v>
       </c>
       <c r="M112" s="1">
-        <v>24614575.0</v>
+        <v>29384550.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B113" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.8413</v>
+        <v>99.9452</v>
       </c>
       <c r="D113" s="1">
-        <v>99.7962493</v>
+        <v>99.80383</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>9979624.93</v>
+        <v>4990191.5</v>
       </c>
       <c r="H113" s="1">
-        <v>4505.07</v>
+        <v>7068.5</v>
       </c>
       <c r="I113" s="1">
-        <v>0.04514267852349</v>
+        <v>0.14164787062781</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>9984130.0</v>
+        <v>4997260.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9984130.0</v>
+        <v>4997260.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B114" s="1">
-        <v>21400000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.9087</v>
+        <v>99.8999</v>
       </c>
       <c r="D114" s="1">
-        <v>98.04874822</v>
+        <v>99.67926095</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>20982432.12</v>
+        <v>20932644.8</v>
       </c>
       <c r="H114" s="1">
-        <v>398029.68</v>
+        <v>46334.2</v>
       </c>
       <c r="I114" s="1">
-        <v>1.896966365594</v>
+        <v>0.22134900029451</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>21380461.8</v>
+        <v>20978979.0</v>
       </c>
       <c r="M114" s="1">
-        <v>21380461.8</v>
+        <v>20978979.0</v>
       </c>
       <c r="N114" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B115" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>98.5523</v>
+        <v>98.6228</v>
       </c>
       <c r="D115" s="1">
-        <v>97.75025085</v>
+        <v>97.77932292</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>12707532.61</v>
+        <v>24444830.73</v>
       </c>
       <c r="H115" s="1">
-        <v>104266.39</v>
+        <v>210869.27</v>
       </c>
       <c r="I115" s="1">
-        <v>0.82050853773099</v>
+        <v>0.86263338179393</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>12811799.0</v>
+        <v>24655700.0</v>
       </c>
       <c r="M115" s="1">
-        <v>12811799.0</v>
+        <v>24655700.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B116" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0098</v>
+        <v>98.7151</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="H116" s="1">
-        <v>1960.0</v>
+        <v>125430.39</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0098</v>
+        <v>0.9870554249162</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
-      <c r="K116" t="s">
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>12832963.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>12832963.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B117" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>99.5729</v>
+        <v>99.7354</v>
       </c>
       <c r="D117" s="1">
         <v>99.40744877</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>29822234.63</v>
       </c>
       <c r="H117" s="1">
-        <v>49635.37</v>
+        <v>98385.37</v>
       </c>
       <c r="I117" s="1">
-        <v>0.1664374605586</v>
+        <v>0.32990609597387</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>29871870.0</v>
+        <v>29920620.0</v>
       </c>
       <c r="M117" s="1">
-        <v>29871870.0</v>
+        <v>29920620.0</v>
       </c>
       <c r="N117" s="1">
         <v>0.54</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B118" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>99.9892</v>
+        <v>99.9982</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-3240.0</v>
+        <v>-540.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.0108</v>
+        <v>-0.0018</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L118" s="1">
-        <v>29996760.0</v>
+        <v>29999460.0</v>
       </c>
       <c r="M118" s="1">
-        <v>30073106.67</v>
+        <v>30125977.33</v>
       </c>
       <c r="N118" s="1">
         <v>0.55</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>288</v>
+      </c>
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.0059</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.0059</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>289</v>
+      </c>
+      <c r="L119" s="1">
+        <v>20001180.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>20141308.39</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B120" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.0116</v>
+        <v>99.9785</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2320.0</v>
+        <v>-3225.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.0116</v>
+        <v>-0.0215</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
+        <v>292</v>
+      </c>
+      <c r="L120" s="1">
+        <v>14996775.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>15019909.83</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B121" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0304</v>
+        <v>99.9756</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>7600.0</v>
+        <v>-9760.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0304</v>
+        <v>-0.0244</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
+        <v>295</v>
+      </c>
+      <c r="L121" s="1">
+        <v>39990240.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>40032468.33</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.0222</v>
+        <v>100.0227</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5550.0</v>
+        <v>5675.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0222</v>
+        <v>0.0227</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="L122" s="1">
-        <v>25005550.0</v>
+        <v>25005675.0</v>
       </c>
       <c r="M122" s="1">
-        <v>25263225.0</v>
+        <v>25309006.88</v>
       </c>
       <c r="N122" s="1">
         <v>0.46</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.019</v>
+        <v>100.0232</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3800.0</v>
+        <v>5800.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.019</v>
+        <v>0.0232</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
+        <v>301</v>
+      </c>
+      <c r="L123" s="1">
+        <v>25005800.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>25305194.38</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.006</v>
+        <v>100.0117</v>
       </c>
       <c r="D124" s="1">
         <v>100.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1200.0</v>
+        <v>2340.0</v>
       </c>
       <c r="I124" s="1">
-        <v>0.006</v>
+        <v>0.0117</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L124" s="1">
-        <v>20001200.0</v>
+        <v>20002340.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20131718.17</v>
+        <v>20201962.78</v>
       </c>
       <c r="N124" s="1">
         <v>0.37</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.032</v>
+        <v>100.0014</v>
       </c>
       <c r="D125" s="1">
         <v>100.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>8000.0</v>
+        <v>280.0</v>
       </c>
       <c r="I125" s="1">
-        <v>0.032</v>
+        <v>0.0014</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125" t="s">
+        <v>307</v>
+      </c>
+      <c r="L125" s="1">
+        <v>20000280.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20164476.89</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B126" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0145</v>
+        <v>100.0327</v>
       </c>
       <c r="D126" s="1">
         <v>100.0</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2900.0</v>
+        <v>8175.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0145</v>
+        <v>0.0327</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
+        <v>310</v>
+      </c>
+      <c r="L126" s="1">
+        <v>25008175.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>25401843.33</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>100.021</v>
+        <v>100.0156</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3150.0</v>
+        <v>3120.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.021</v>
+        <v>0.0156</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
+        <v>313</v>
+      </c>
+      <c r="L127" s="1">
+        <v>20003120.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>20196715.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>311</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B128" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.0016</v>
+        <v>100.0231</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>240.0</v>
+        <v>3465.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0016</v>
+        <v>0.0231</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="L128" s="1">
-        <v>15000240.0</v>
+        <v>15003465.0</v>
       </c>
       <c r="M128" s="1">
-        <v>15313912.13</v>
+        <v>15173731.29</v>
       </c>
       <c r="N128" s="1">
         <v>0.28</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0243</v>
+        <v>100.0304</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>4860.0</v>
+        <v>6080.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0243</v>
+        <v>0.0304</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L129" s="1">
-        <v>20004860.0</v>
+        <v>20006080.0</v>
       </c>
       <c r="M129" s="1">
-        <v>20180365.33</v>
+        <v>20215456.0</v>
       </c>
       <c r="N129" s="1">
         <v>0.37</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0003</v>
+        <v>99.9746</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>60.0</v>
+        <v>-5080.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0003</v>
+        <v>-0.0254</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="L130" s="1">
-        <v>20000060.0</v>
+        <v>19994920.0</v>
       </c>
       <c r="M130" s="1">
-        <v>20023611.0</v>
+        <v>20007337.0</v>
       </c>
       <c r="N130" s="1">
         <v>0.36</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B131" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0374</v>
+        <v>99.9858</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>11220.0</v>
+        <v>-3550.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0374</v>
+        <v>-0.0142</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
+        <v>325</v>
+      </c>
+      <c r="L131" s="1">
+        <v>24996450.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>25011971.25</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0481</v>
+        <v>100.0114</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>12025.0</v>
+        <v>2280.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0481</v>
+        <v>0.0114</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
+        <v>328</v>
+      </c>
+      <c r="L132" s="1">
+        <v>20002280.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>20059512.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B133" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0392</v>
+        <v>100.0427</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9800.0</v>
+        <v>12810.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0392</v>
+        <v>0.0427</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
+        <v>331</v>
+      </c>
+      <c r="L133" s="1">
+        <v>30012810.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>30375233.25</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B134" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>100.012</v>
+        <v>100.0428</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2400.0</v>
+        <v>10700.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.012</v>
+        <v>0.0428</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
+        <v>334</v>
+      </c>
+      <c r="L134" s="1">
+        <v>25010700.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>25401083.68</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B135" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>97.4043</v>
+        <v>100.035</v>
       </c>
       <c r="D135" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>19442145.44</v>
+        <v>25000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>38714.56</v>
+        <v>8750.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.19912699511212</v>
+        <v>0.035</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
-      <c r="K135">
-        <v>0.0</v>
+      <c r="K135" t="s">
+        <v>337</v>
       </c>
       <c r="L135" s="1">
-        <v>19480860.0</v>
+        <v>25008750.0</v>
       </c>
       <c r="M135" s="1">
-        <v>19480860.0</v>
+        <v>25397432.29</v>
       </c>
       <c r="N135" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B136" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.7335</v>
+        <v>100.0177</v>
       </c>
       <c r="D136" s="1">
-        <v>99.60490055</v>
+        <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>19920980.11</v>
+        <v>20000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>25719.89</v>
+        <v>3540.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.12910956116606</v>
+        <v>0.0177</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136">
-        <v>0.0</v>
+      <c r="K136" t="s">
+        <v>340</v>
       </c>
       <c r="L136" s="1">
-        <v>19946700.0</v>
+        <v>20003540.0</v>
       </c>
       <c r="M136" s="1">
-        <v>19946700.0</v>
+        <v>20200579.44</v>
       </c>
       <c r="N136" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B137" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>99.9463</v>
+        <v>97.5555</v>
       </c>
       <c r="D137" s="1">
-        <v>99.4272713</v>
+        <v>97.2107272</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>19885454.26</v>
+        <v>19442145.44</v>
       </c>
       <c r="H137" s="1">
-        <v>103805.74</v>
+        <v>68954.56</v>
       </c>
       <c r="I137" s="1">
-        <v>0.52201844947946</v>
+        <v>0.35466538511811</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>19989260.0</v>
+        <v>19511100.0</v>
       </c>
       <c r="M137" s="1">
-        <v>19989260.0</v>
+        <v>19511100.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B138" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.8098</v>
+        <v>99.9023</v>
       </c>
       <c r="D138" s="1">
-        <v>97.7417847</v>
+        <v>99.60490055</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>9774178.47</v>
+        <v>19920980.11</v>
       </c>
       <c r="H138" s="1">
-        <v>106801.53</v>
+        <v>59479.89</v>
       </c>
       <c r="I138" s="1">
-        <v>1.0926906064567</v>
+        <v>0.2985791345183</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>9880980.0</v>
+        <v>19980460.0</v>
       </c>
       <c r="M138" s="1">
-        <v>9880980.0</v>
+        <v>19980460.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B139" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>98.1878</v>
+        <v>99.6653</v>
       </c>
       <c r="D139" s="1">
-        <v>97.7176416</v>
+        <v>99.56012405</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>4885882.08</v>
+        <v>19912024.81</v>
       </c>
       <c r="H139" s="1">
-        <v>23507.92</v>
+        <v>21035.19</v>
       </c>
       <c r="I139" s="1">
-        <v>0.48113973311448</v>
+        <v>0.10564063775893</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>4909390.0</v>
+        <v>19933060.0</v>
       </c>
       <c r="M139" s="1">
-        <v>4909390.0</v>
+        <v>19933060.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B140" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>98.918</v>
+        <v>99.5231</v>
       </c>
       <c r="D140" s="1">
-        <v>97.77077207</v>
+        <v>99.3702137</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>13687908.09</v>
+        <v>9937021.37</v>
       </c>
       <c r="H140" s="1">
-        <v>160611.91</v>
+        <v>15288.63</v>
       </c>
       <c r="I140" s="1">
-        <v>1.1733853627885</v>
+        <v>0.15385525934519</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>13848520.0</v>
+        <v>9952310.0</v>
       </c>
       <c r="M140" s="1">
-        <v>13848520.0</v>
+        <v>9952310.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B141" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>98.8407</v>
+        <v>98.9803</v>
       </c>
       <c r="D141" s="1">
-        <v>98.17348233</v>
+        <v>97.7417847</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>5890408.94</v>
+        <v>9774178.47</v>
       </c>
       <c r="H141" s="1">
-        <v>40033.06</v>
+        <v>123851.53</v>
       </c>
       <c r="I141" s="1">
-        <v>0.67963125154431</v>
+        <v>1.2671298194538</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>5930442.0</v>
+        <v>9898030.0</v>
       </c>
       <c r="M141" s="1">
-        <v>5930442.0</v>
+        <v>9898030.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B142" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.9798</v>
+        <v>98.3832</v>
       </c>
       <c r="D142" s="1">
-        <v>99.81091375</v>
+        <v>97.7176416</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>19962182.75</v>
+        <v>4885882.08</v>
       </c>
       <c r="H142" s="1">
-        <v>33777.25</v>
+        <v>33277.92</v>
       </c>
       <c r="I142" s="1">
-        <v>0.16920619565012</v>
+        <v>0.68110362581653</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>19995960.0</v>
+        <v>4919160.0</v>
       </c>
       <c r="M142" s="1">
-        <v>19995960.0</v>
+        <v>4919160.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B143" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>99.996</v>
+        <v>99.0933</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>30000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="H143" s="1">
-        <v>-1200.0</v>
+        <v>185153.91</v>
       </c>
       <c r="I143" s="1">
-        <v>-0.004</v>
+        <v>1.3526823001922</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
-      <c r="K143" t="s">
-        <v>351</v>
+      <c r="K143">
+        <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>29998800.0</v>
+        <v>13873062.0</v>
       </c>
       <c r="M143" s="1">
-        <v>30034576.5</v>
+        <v>13873062.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B144" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.0163</v>
+        <v>99.0127</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>25000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="H144" s="1">
-        <v>4075.0</v>
+        <v>50353.06</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0163</v>
+        <v>0.85483131159311</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>354</v>
+      <c r="K144">
+        <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>25004075.0</v>
+        <v>5940762.0</v>
       </c>
       <c r="M144" s="1">
-        <v>25267922.78</v>
+        <v>5940762.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B145" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0188</v>
+        <v>100.0027</v>
       </c>
       <c r="D145" s="1">
         <v>100.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H145" s="1">
-        <v>4700.0</v>
+        <v>810.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0188</v>
+        <v>0.0027</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
+        <v>359</v>
+      </c>
+      <c r="L145" s="1">
+        <v>30000810.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>30087708.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B146" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.9891</v>
+        <v>100.029</v>
       </c>
       <c r="D146" s="1">
         <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-2725.0</v>
+        <v>7250.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-0.0109</v>
+        <v>0.029</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="L146" s="1">
-        <v>24997275.0</v>
+        <v>25007250.0</v>
       </c>
       <c r="M146" s="1">
-        <v>25158845.83</v>
+        <v>25313493.06</v>
       </c>
       <c r="N146" s="1">
         <v>0.46</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B147" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.991</v>
+        <v>100.0206</v>
       </c>
       <c r="D147" s="1">
         <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-1800.0</v>
+        <v>5150.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.009</v>
+        <v>0.0206</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
+        <v>365</v>
+      </c>
+      <c r="L147" s="1">
+        <v>25005150.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>25300606.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>363</v>
-      </c>
-[...13 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B148" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.0055</v>
+        <v>100.0035</v>
       </c>
       <c r="D148" s="1">
         <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2200.0</v>
+        <v>875.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0055</v>
+        <v>0.0035</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
+        <v>368</v>
+      </c>
+      <c r="L148" s="1">
+        <v>25000875.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>25204548.75</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>366</v>
-      </c>
-[...13 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B149" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0107</v>
+        <v>99.9972</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2140.0</v>
+        <v>-560.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0107</v>
+        <v>-0.0028</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
+        <v>371</v>
+      </c>
+      <c r="L149" s="1">
+        <v>19999440.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>20111555.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>369</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B150" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.0097</v>
+        <v>100.0154</v>
       </c>
       <c r="D150" s="1">
         <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>2910.0</v>
+        <v>4620.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.0097</v>
+        <v>0.0154</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="L150" s="1">
-        <v>30002910.0</v>
+        <v>30004620.0</v>
       </c>
       <c r="M150" s="1">
-        <v>30145707.67</v>
+        <v>30197270.0</v>
       </c>
       <c r="N150" s="1">
         <v>0.55</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B151" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.0072</v>
+        <v>100.0123</v>
       </c>
       <c r="D151" s="1">
         <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>720.0</v>
+        <v>1230.0</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0072</v>
+        <v>0.0123</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="L151" s="1">
-        <v>10000720.0</v>
+        <v>10001230.0</v>
       </c>
       <c r="M151" s="1">
-        <v>10005475.33</v>
+        <v>10022551.11</v>
       </c>
       <c r="N151" s="1">
         <v>0.18</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B152" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.9254</v>
+        <v>99.9585</v>
       </c>
       <c r="D152" s="1">
-        <v>99.80496447</v>
+        <v>99.7929297</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>29941489.34</v>
+        <v>9979292.97</v>
       </c>
       <c r="H152" s="1">
-        <v>36130.66</v>
+        <v>16557.03</v>
       </c>
       <c r="I152" s="1">
-        <v>0.12067088443637</v>
+        <v>0.16591385832417</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>29977620.0</v>
+        <v>9995850.0</v>
       </c>
       <c r="M152" s="1">
-        <v>29977620.0</v>
+        <v>9995850.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.54</v>
+        <v>0.18</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B153" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.7896</v>
+        <v>99.9983</v>
       </c>
       <c r="D153" s="1">
-        <v>99.7929297</v>
+        <v>100.0</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>9979292.97</v>
+        <v>25000000.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-332.97</v>
+        <v>-425.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.0033366091265281</v>
+        <v>-0.0017</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
-      <c r="K153">
-        <v>0.0</v>
+      <c r="K153" t="s">
+        <v>382</v>
       </c>
       <c r="L153" s="1">
-        <v>9978960.0</v>
+        <v>24999575.0</v>
       </c>
       <c r="M153" s="1">
-        <v>9978960.0</v>
+        <v>25012982.78</v>
       </c>
       <c r="N153" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B154" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.0026</v>
+        <v>99.9962</v>
       </c>
       <c r="D154" s="1">
         <v>100.0</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H154" s="1">
-        <v>520.0</v>
+        <v>-950.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0.0026</v>
+        <v>-0.0038</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="L154" s="1">
-        <v>20000520.0</v>
+        <v>24999050.0</v>
       </c>
       <c r="M154" s="1">
-        <v>20091140.83</v>
+        <v>25012513.33</v>
       </c>
       <c r="N154" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B155" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.6422</v>
+        <v>99.8077</v>
       </c>
       <c r="D155" s="1">
         <v>99.4107291</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
         <v>19882145.82</v>
       </c>
       <c r="H155" s="1">
-        <v>46294.18</v>
+        <v>79394.18</v>
       </c>
       <c r="I155" s="1">
-        <v>0.23284297589967</v>
+        <v>0.39932400012948</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>19928440.0</v>
+        <v>19961540.0</v>
       </c>
       <c r="M155" s="1">
-        <v>19928440.0</v>
+        <v>19961540.0</v>
       </c>
       <c r="N155" s="1">
         <v>0.36</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.9796</v>
+        <v>99.9899</v>
       </c>
       <c r="D156" s="1">
         <v>100.0</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H156" s="1">
-        <v>-6120.0</v>
+        <v>-3030.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.0204</v>
+        <v>-0.0101</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L156" s="1">
-        <v>29993880.0</v>
+        <v>29996970.0</v>
       </c>
       <c r="M156" s="1">
-        <v>30028906.5</v>
+        <v>30082118.0</v>
       </c>
       <c r="N156" s="1">
         <v>0.55</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B157" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.0099</v>
+        <v>100.0164</v>
       </c>
       <c r="D157" s="1">
         <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1980.0</v>
+        <v>3280.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.0099</v>
+        <v>0.0164</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L157" s="1">
-        <v>20001980.0</v>
+        <v>20003280.0</v>
       </c>
       <c r="M157" s="1">
-        <v>20097184.17</v>
+        <v>20132123.0</v>
       </c>
       <c r="N157" s="1">
         <v>0.37</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B158" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.0139</v>
+        <v>99.9812</v>
       </c>
       <c r="D158" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2085.0</v>
+        <v>-4700.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.0139</v>
+        <v>-0.0188</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="L158" s="1">
-        <v>15002085.0</v>
+        <v>24995300.0</v>
       </c>
       <c r="M158" s="1">
-        <v>15087667.5</v>
+        <v>25035291.25</v>
       </c>
       <c r="N158" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B159" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.0286</v>
+        <v>100.0197</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>11440.0</v>
+        <v>2955.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0286</v>
+        <v>0.0197</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="L159" s="1">
-        <v>40011440.0</v>
+        <v>15002955.0</v>
       </c>
       <c r="M159" s="1">
-        <v>40431216.0</v>
+        <v>15113786.75</v>
       </c>
       <c r="N159" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B160" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>99.9959</v>
+        <v>99.9749</v>
       </c>
       <c r="D160" s="1">
         <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-1230.0</v>
+        <v>-6275.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.0041</v>
+        <v>-0.0251</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="L160" s="1">
-        <v>29998770.0</v>
+        <v>24993725.0</v>
       </c>
       <c r="M160" s="1">
-        <v>30126921.67</v>
+        <v>25019753.13</v>
       </c>
       <c r="N160" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>100.0174</v>
+        <v>100.0337</v>
       </c>
       <c r="D161" s="1">
         <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>3480.0</v>
+        <v>13480.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.0174</v>
+        <v>0.0337</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L161" s="1">
-        <v>20003480.0</v>
+        <v>40013480.0</v>
       </c>
       <c r="M161" s="1">
-        <v>20187978.44</v>
+        <v>40500029.33</v>
       </c>
       <c r="N161" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B162" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.0107</v>
+        <v>100.0037</v>
       </c>
       <c r="D162" s="1">
         <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1605.0</v>
+        <v>1110.0</v>
       </c>
       <c r="I162" s="1">
-        <v>0.0107</v>
+        <v>0.0037</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="L162" s="1">
-        <v>15001605.0</v>
+        <v>30001110.0</v>
       </c>
       <c r="M162" s="1">
-        <v>15136239.0</v>
+        <v>30179199.0</v>
       </c>
       <c r="N162" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0098</v>
+        <v>100.028</v>
       </c>
       <c r="D163" s="1">
         <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1470.0</v>
+        <v>5600.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0098</v>
+        <v>0.028</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="L163" s="1">
-        <v>15001470.0</v>
+        <v>20005600.0</v>
       </c>
       <c r="M163" s="1">
-        <v>15131304.0</v>
+        <v>20223390.22</v>
       </c>
       <c r="N163" s="1">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B164" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.0185</v>
+        <v>100.015</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2775.0</v>
+        <v>2250.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.0185</v>
+        <v>0.015</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="L164" s="1">
-        <v>15002775.0</v>
+        <v>15002250.0</v>
       </c>
       <c r="M164" s="1">
-        <v>15135009.0</v>
+        <v>15161843.0</v>
       </c>
       <c r="N164" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B165" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>99.8924</v>
+        <v>100.0061</v>
       </c>
       <c r="D165" s="1">
-        <v>99.802889</v>
+        <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>19960577.8</v>
+        <v>15000000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>17902.2</v>
+        <v>915.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.089687784488884</v>
+        <v>0.0061</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
-      <c r="K165">
-        <v>0.0</v>
+      <c r="K165" t="s">
+        <v>417</v>
       </c>
       <c r="L165" s="1">
-        <v>19978480.0</v>
+        <v>15000915.0</v>
       </c>
       <c r="M165" s="1">
-        <v>19978480.0</v>
+        <v>15154908.0</v>
       </c>
       <c r="N165" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B166" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.9462</v>
+        <v>100.0226</v>
       </c>
       <c r="D166" s="1">
-        <v>99.79508743</v>
+        <v>100.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>29938526.23</v>
+        <v>15000000.0</v>
       </c>
       <c r="H166" s="1">
-        <v>45333.77</v>
+        <v>3390.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.15142285111741</v>
+        <v>0.0226</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
-      <c r="K166">
-        <v>0.0</v>
+      <c r="K166" t="s">
+        <v>420</v>
       </c>
       <c r="L166" s="1">
-        <v>29983860.0</v>
+        <v>15003390.0</v>
       </c>
       <c r="M166" s="1">
-        <v>29983860.0</v>
+        <v>15160183.0</v>
       </c>
       <c r="N166" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B167" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.542</v>
+        <v>99.8291</v>
       </c>
       <c r="D167" s="1">
-        <v>99.4030296</v>
+        <v>99.774095</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>9940302.96</v>
+        <v>29932228.5</v>
       </c>
       <c r="H167" s="1">
-        <v>13897.04</v>
+        <v>16501.5</v>
       </c>
       <c r="I167" s="1">
-        <v>0.1398049944345</v>
+        <v>0.055129540388214</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" s="1">
-        <v>9954200.0</v>
+        <v>29948730.0</v>
       </c>
       <c r="M167" s="1">
-        <v>9954200.0</v>
+        <v>29948730.0</v>
       </c>
       <c r="N167" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B168" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.8387</v>
+        <v>99.7059</v>
       </c>
       <c r="D168" s="1">
-        <v>99.421972</v>
+        <v>99.59194967</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>19884394.4</v>
+        <v>29877584.9</v>
       </c>
       <c r="H168" s="1">
-        <v>83345.6</v>
+        <v>34185.1</v>
       </c>
       <c r="I168" s="1">
-        <v>0.41915080903847</v>
+        <v>0.11441721315299</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" s="1">
-        <v>19967740.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="M168" s="1">
-        <v>19967740.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="N168" s="1">
-        <v>0.36</v>
+        <v>0.54</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B169" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.98</v>
+        <v>99.7145</v>
       </c>
       <c r="D169" s="1">
-        <v>99.80748247</v>
+        <v>99.4030296</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>14971122.37</v>
+        <v>9940302.96</v>
       </c>
       <c r="H169" s="1">
-        <v>25877.63</v>
+        <v>31147.04</v>
       </c>
       <c r="I169" s="1">
-        <v>0.17285030046815</v>
+        <v>0.31334095273893</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" s="1">
-        <v>14997000.0</v>
+        <v>9971450.0</v>
       </c>
       <c r="M169" s="1">
-        <v>14997000.0</v>
+        <v>9971450.0</v>
       </c>
       <c r="N169" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B170" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.006</v>
+        <v>100.0112</v>
       </c>
       <c r="D170" s="1">
         <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2400.0</v>
+        <v>5600.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.006</v>
+        <v>0.0112</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="L170" s="1">
-        <v>40002400.0</v>
+        <v>50005600.0</v>
       </c>
       <c r="M170" s="1">
-        <v>40892874.67</v>
+        <v>51099276.53</v>
       </c>
       <c r="N170" s="1">
-        <v>0.74</v>
+        <v>0.93</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B171" s="1">
-        <v>60000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.0067</v>
+        <v>99.96</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.7958344</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>60000000.0</v>
+        <v>9979583.44</v>
       </c>
       <c r="H171" s="1">
-        <v>4020.0</v>
+        <v>16416.56</v>
       </c>
       <c r="I171" s="1">
-        <v>0.0067</v>
+        <v>0.16450145538339</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
-      <c r="K171" t="s">
-        <v>427</v>
+      <c r="K171">
+        <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>60004020.0</v>
+        <v>9996000.0</v>
       </c>
       <c r="M171" s="1">
-        <v>61332169.0</v>
+        <v>9996000.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1.11</v>
+        <v>0.18</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B172" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.0216</v>
+        <v>99.2148</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>50000000.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="H172" s="1">
-        <v>10800.0</v>
+        <v>412897.11</v>
       </c>
       <c r="I172" s="1">
-        <v>0.0216</v>
+        <v>1.4067305134432</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
-      <c r="K172" t="s">
-        <v>430</v>
+      <c r="K172">
+        <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>50010800.0</v>
+        <v>29764440.0</v>
       </c>
       <c r="M172" s="1">
-        <v>51020399.31</v>
+        <v>29764440.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.93</v>
+        <v>0.54</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B173" s="1">
-        <v>10000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.8448</v>
+        <v>99.9601</v>
       </c>
       <c r="D173" s="1">
-        <v>99.6151535</v>
+        <v>99.47115587</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>9961515.35</v>
+        <v>53714424.17</v>
       </c>
       <c r="H173" s="1">
-        <v>22964.65</v>
+        <v>264029.83</v>
       </c>
       <c r="I173" s="1">
-        <v>0.23053370087915</v>
+        <v>0.49154362925753</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>9984480.0</v>
+        <v>53978454.0</v>
       </c>
       <c r="M173" s="1">
-        <v>9984480.0</v>
+        <v>53978454.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.18</v>
+        <v>0.98</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B174" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.7959</v>
+        <v>100.0089</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7958344</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>9979583.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>6.56</v>
+        <v>1780.0</v>
       </c>
       <c r="I174" s="1">
-        <v>6.5734206637386E-5</v>
+        <v>0.0089</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
-      <c r="K174">
-        <v>0.0</v>
+      <c r="K174" t="s">
+        <v>438</v>
       </c>
       <c r="L174" s="1">
-        <v>9979590.0</v>
+        <v>20001780.0</v>
       </c>
       <c r="M174" s="1">
-        <v>9979590.0</v>
+        <v>20062538.33</v>
       </c>
       <c r="N174" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B175" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.9031</v>
+        <v>100.0188</v>
       </c>
       <c r="D175" s="1">
-        <v>99.793317</v>
+        <v>100.0</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>8981398.53</v>
+        <v>15000000.0</v>
       </c>
       <c r="H175" s="1">
-        <v>9880.47</v>
+        <v>2820.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.11001037273869</v>
+        <v>0.0188</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
-      <c r="K175">
-        <v>0.0</v>
+      <c r="K175" t="s">
+        <v>441</v>
       </c>
       <c r="L175" s="1">
-        <v>8991279.0</v>
+        <v>15002820.0</v>
       </c>
       <c r="M175" s="1">
-        <v>8991279.0</v>
+        <v>15099978.33</v>
       </c>
       <c r="N175" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B176" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.9446</v>
+        <v>97.9007</v>
       </c>
       <c r="D176" s="1">
-        <v>99.61683493</v>
+        <v>97.26824825</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>7471262.62</v>
+        <v>19453649.65</v>
       </c>
       <c r="H176" s="1">
-        <v>24582.38</v>
+        <v>126490.35</v>
       </c>
       <c r="I176" s="1">
-        <v>0.32902577851025</v>
+        <v>0.65021398182731</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" s="1">
-        <v>7495845.0</v>
+        <v>19580140.0</v>
       </c>
       <c r="M176" s="1">
-        <v>7495845.0</v>
+        <v>19580140.0</v>
       </c>
       <c r="N176" s="1">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B177" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.0712</v>
+        <v>100.0066</v>
       </c>
       <c r="D177" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>29351542.89</v>
+        <v>20000000.0</v>
       </c>
       <c r="H177" s="1">
-        <v>369817.11</v>
+        <v>1320.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1.2599579905764</v>
+        <v>0.0066</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
-      <c r="K177">
-        <v>0.0</v>
+      <c r="K177" t="s">
+        <v>446</v>
       </c>
       <c r="L177" s="1">
-        <v>29721360.0</v>
+        <v>20001320.0</v>
       </c>
       <c r="M177" s="1">
-        <v>29721360.0</v>
+        <v>20230569.22</v>
       </c>
       <c r="N177" s="1">
-        <v>0.54</v>
+        <v>0.37</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B178" s="1">
-        <v>54000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.8004</v>
+        <v>99.4655</v>
       </c>
       <c r="D178" s="1">
-        <v>99.47115587</v>
+        <v>99.3727372</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>53714424.17</v>
+        <v>9937273.72</v>
       </c>
       <c r="H178" s="1">
-        <v>177791.83</v>
+        <v>9276.28</v>
       </c>
       <c r="I178" s="1">
-        <v>0.33099457500896</v>
+        <v>0.093348339407521</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" s="1">
-        <v>53892216.0</v>
+        <v>9946550.0</v>
       </c>
       <c r="M178" s="1">
-        <v>53892216.0</v>
+        <v>9946550.0</v>
       </c>
       <c r="N178" s="1">
-        <v>0.98</v>
+        <v>0.18</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.0068</v>
+        <v>99.9887</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1360.0</v>
+        <v>-1695.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.0068</v>
+        <v>-0.0113</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="L179" s="1">
-        <v>20001360.0</v>
+        <v>14998305.0</v>
       </c>
       <c r="M179" s="1">
-        <v>20029230.33</v>
+        <v>15013084.33</v>
       </c>
       <c r="N179" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.0178</v>
+        <v>100.035</v>
       </c>
       <c r="D180" s="1">
         <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2670.0</v>
+        <v>7000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.0178</v>
+        <v>0.035</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="L180" s="1">
-        <v>15002670.0</v>
+        <v>20007000.0</v>
       </c>
       <c r="M180" s="1">
-        <v>15074702.17</v>
+        <v>20157941.78</v>
       </c>
       <c r="N180" s="1">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B181" s="1">
-        <v>20000000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>97.7452</v>
+        <v>98.984</v>
       </c>
       <c r="D181" s="1">
-        <v>97.26824825</v>
+        <v>98.38921708</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>19453649.65</v>
+        <v>27647370.0</v>
       </c>
       <c r="H181" s="1">
-        <v>95390.35</v>
+        <v>167134.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.49034680749481</v>
+        <v>0.60452042997218</v>
       </c>
       <c r="J181">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K181" t="s">
+        <v>457</v>
       </c>
       <c r="L181" s="1">
-        <v>19549040.0</v>
+        <v>27814504.0</v>
       </c>
       <c r="M181" s="1">
-        <v>19549040.0</v>
+        <v>27898573.04</v>
       </c>
       <c r="N181" s="1">
-        <v>0.36</v>
+        <v>0.51</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="B182" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.0016</v>
+        <v>99.588</v>
       </c>
       <c r="D182" s="1">
-        <v>100.0</v>
+        <v>99.71181818</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>20000000.0</v>
+        <v>10968300.0</v>
       </c>
       <c r="H182" s="1">
-        <v>320.0</v>
+        <v>-13620.0</v>
       </c>
       <c r="I182" s="1">
-        <v>0.0016</v>
+        <v>-0.12417603457236</v>
       </c>
       <c r="J182">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="K182" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="L182" s="1">
-        <v>20000320.0</v>
+        <v>10954680.0</v>
       </c>
       <c r="M182" s="1">
-        <v>20196398.0</v>
+        <v>10986888.9</v>
       </c>
       <c r="N182" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="B183" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>99.9344</v>
+        <v>101.308</v>
       </c>
       <c r="D183" s="1">
-        <v>99.8120207</v>
+        <v>102.74379333</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>9981202.07</v>
+        <v>15411569.0</v>
       </c>
       <c r="H183" s="1">
-        <v>12237.93</v>
+        <v>-215369.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.12260978100807</v>
+        <v>-1.397450188232</v>
       </c>
       <c r="J183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.98</v>
+      </c>
+      <c r="K183" t="s">
+        <v>463</v>
       </c>
       <c r="L183" s="1">
-        <v>9993440.0</v>
+        <v>15196200.0</v>
       </c>
       <c r="M183" s="1">
-        <v>9993440.0</v>
+        <v>15493734.25</v>
       </c>
       <c r="N183" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B184" s="1">
-        <v>20000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.0288</v>
+        <v>98.932</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0</v>
+        <v>98.74687695</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>20000000.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5760.0</v>
+        <v>11855.28</v>
       </c>
       <c r="I184" s="1">
-        <v>0.0288</v>
+        <v>0.18747230678</v>
       </c>
       <c r="J184">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="K184" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="L184" s="1">
-        <v>20005760.0</v>
+        <v>6335605.28</v>
       </c>
       <c r="M184" s="1">
-        <v>20122906.67</v>
+        <v>6349027.36</v>
       </c>
       <c r="N184" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B185" s="1">
-        <v>28100000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>98.898</v>
+        <v>99.904</v>
       </c>
       <c r="D185" s="1">
-        <v>98.38921708</v>
+        <v>99.9</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>27647370.0</v>
+        <v>2212785.0</v>
       </c>
       <c r="H185" s="1">
-        <v>142968.0</v>
+        <v>88.6</v>
       </c>
       <c r="I185" s="1">
-        <v>0.51711247760637</v>
+        <v>0.004004004004004</v>
       </c>
       <c r="J185">
-        <v>0.26</v>
+        <v>1.73</v>
       </c>
       <c r="K185" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="L185" s="1">
-        <v>27790338.0</v>
+        <v>2212873.6</v>
       </c>
       <c r="M185" s="1">
-        <v>27863321.01</v>
+        <v>2251241.65</v>
       </c>
       <c r="N185" s="1">
-        <v>0.51</v>
+        <v>0.04</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B186" s="1">
-        <v>15000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>101.495</v>
+        <v>100.647</v>
       </c>
       <c r="D186" s="1">
-        <v>102.74379333</v>
+        <v>101.60704918</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>15411569.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-187319.0</v>
+        <v>-117126.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1.2154440602381</v>
+        <v>-0.94486473928006</v>
       </c>
       <c r="J186">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="K186" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="L186" s="1">
-        <v>15224250.0</v>
+        <v>12278934.0</v>
       </c>
       <c r="M186" s="1">
-        <v>15482332.19</v>
+        <v>12465443.59</v>
       </c>
       <c r="N186" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B187" s="1">
-        <v>6404000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>98.928</v>
+        <v>100.757</v>
       </c>
       <c r="D187" s="1">
-        <v>98.74687695</v>
+        <v>101.93998551</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>6323750.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="H187" s="1">
-        <v>11599.12</v>
+        <v>-408130.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.18342154576003</v>
+        <v>-1.1604725087608</v>
       </c>
       <c r="J187">
-        <v>0.11</v>
+        <v>2.08</v>
       </c>
       <c r="K187" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="L187" s="1">
-        <v>6335349.12</v>
+        <v>34761165.0</v>
       </c>
       <c r="M187" s="1">
-        <v>6342454.93</v>
+        <v>35480230.07</v>
       </c>
       <c r="N187" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="B188" s="1">
-        <v>2215000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>99.873</v>
+        <v>100.575</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9</v>
+        <v>101.5</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>2212785.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-598.05</v>
+        <v>-37000.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-0.027027027027027</v>
+        <v>-0.91133004926108</v>
       </c>
       <c r="J188">
-        <v>1.58</v>
+        <v>2.82</v>
       </c>
       <c r="K188" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="L188" s="1">
-        <v>2212186.95</v>
+        <v>4023000.0</v>
       </c>
       <c r="M188" s="1">
-        <v>2247278.01</v>
+        <v>4135671.23</v>
       </c>
       <c r="N188" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B189" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.864</v>
+        <v>101.112</v>
       </c>
       <c r="D189" s="1">
-        <v>101.60704918</v>
+        <v>102.4148</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>12396060.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-90652.0</v>
+        <v>-195420.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-0.73129687981504</v>
+        <v>-1.2720817694318</v>
       </c>
       <c r="J189">
-        <v>1.27</v>
+        <v>0.72</v>
       </c>
       <c r="K189" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="L189" s="1">
-        <v>12305408.0</v>
+        <v>15166800.0</v>
       </c>
       <c r="M189" s="1">
-        <v>12460832.66</v>
+        <v>15274163.01</v>
       </c>
       <c r="N189" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B190" s="1">
-        <v>34500000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.882</v>
+        <v>98.93</v>
       </c>
       <c r="D190" s="1">
-        <v>101.93998551</v>
+        <v>98.37645614</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>35169295.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-365005.0</v>
+        <v>157760.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-1.037851341632</v>
+        <v>0.56267920330389</v>
       </c>
       <c r="J190">
-        <v>1.8</v>
+        <v>0.25</v>
       </c>
       <c r="K190" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="L190" s="1">
-        <v>34804290.0</v>
+        <v>28195050.0</v>
       </c>
       <c r="M190" s="1">
-        <v>35426944.11</v>
+        <v>28266495.21</v>
       </c>
       <c r="N190" s="1">
-        <v>0.64</v>
+        <v>0.51</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B191" s="1">
-        <v>4000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.69</v>
+        <v>98.709</v>
       </c>
       <c r="D191" s="1">
-        <v>101.5</v>
+        <v>98.63984906</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>4060000.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-32400.0</v>
+        <v>10995.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.79802955665025</v>
+        <v>0.070104470006381</v>
       </c>
       <c r="J191">
-        <v>2.53</v>
+        <v>0.17</v>
       </c>
       <c r="K191" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="L191" s="1">
-        <v>4027600.0</v>
+        <v>15694731.0</v>
       </c>
       <c r="M191" s="1">
-        <v>4128764.38</v>
+        <v>15722501.55</v>
       </c>
       <c r="N191" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B192" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>101.284</v>
+        <v>100.232</v>
       </c>
       <c r="D192" s="1">
-        <v>102.4148</v>
+        <v>100.747</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>15362220.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-169620.0</v>
+        <v>-103000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1.1041372926569</v>
+        <v>-0.51118147438633</v>
       </c>
       <c r="J192">
-        <v>0.4</v>
+        <v>2.1</v>
       </c>
       <c r="K192" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="L192" s="1">
-        <v>15192600.0</v>
+        <v>20046400.0</v>
       </c>
       <c r="M192" s="1">
-        <v>15253113.7</v>
+        <v>20466673.97</v>
       </c>
       <c r="N192" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B193" s="1">
-        <v>28500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.809</v>
+        <v>100.018</v>
       </c>
       <c r="D193" s="1">
-        <v>98.37645614</v>
+        <v>100.16216667</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>28037290.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="H193" s="1">
-        <v>123275.0</v>
+        <v>-8650.0</v>
       </c>
       <c r="I193" s="1">
-        <v>0.43968229454416</v>
+        <v>-0.14393325490496</v>
       </c>
       <c r="J193">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="K193" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="L193" s="1">
-        <v>28160565.0</v>
+        <v>6001080.0</v>
       </c>
       <c r="M193" s="1">
-        <v>28222640.34</v>
+        <v>6004303.5</v>
       </c>
       <c r="N193" s="1">
-        <v>0.51</v>
+        <v>0.11</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B194" s="1">
-        <v>15900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.654</v>
+        <v>100.021</v>
       </c>
       <c r="D194" s="1">
-        <v>98.63984906</v>
+        <v>100.855</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>15683736.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2250.0</v>
+        <v>-41700.0</v>
       </c>
       <c r="I194" s="1">
-        <v>0.014346071624771</v>
+        <v>-0.8269297506321</v>
       </c>
       <c r="J194">
+        <v>2.65</v>
+      </c>
+      <c r="K194" t="s">
+        <v>496</v>
+      </c>
+      <c r="L194" s="1">
+        <v>5001050.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>5133789.73</v>
+      </c>
+      <c r="N194" s="1">
         <v>0.09</v>
       </c>
-      <c r="K194" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="B195" s="1">
-        <v>20000000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.247</v>
+        <v>98.601</v>
       </c>
       <c r="D195" s="1">
-        <v>100.747</v>
+        <v>98.53711517</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>20149400.0</v>
+        <v>35079213.0</v>
       </c>
       <c r="H195" s="1">
-        <v>-100000.0</v>
+        <v>22743.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.49629269357897</v>
+        <v>0.064833267496623</v>
       </c>
       <c r="J195">
-        <v>1.89</v>
+        <v>0.2</v>
       </c>
       <c r="K195" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="L195" s="1">
-        <v>20049400.0</v>
+        <v>35101956.0</v>
       </c>
       <c r="M195" s="1">
-        <v>20426934.25</v>
+        <v>35173643.67</v>
       </c>
       <c r="N195" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="B196" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.059</v>
+        <v>97.907</v>
       </c>
       <c r="D196" s="1">
-        <v>100.16216667</v>
+        <v>97.86532</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>6009730.0</v>
+        <v>9786532.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-6190.0</v>
+        <v>4168.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.10299963559095</v>
+        <v>0.042589141894187</v>
       </c>
       <c r="J196">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="K196" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="L196" s="1">
-        <v>6003540.0</v>
+        <v>9790700.0</v>
       </c>
       <c r="M196" s="1">
-        <v>6035853.33</v>
+        <v>9797138.36</v>
       </c>
       <c r="N196" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B197" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.063</v>
+        <v>99.332</v>
       </c>
       <c r="D197" s="1">
-        <v>100.855</v>
+        <v>99.268</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>5042750.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-39600.0</v>
+        <v>8000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.78528580635566</v>
+        <v>0.064471934560986</v>
       </c>
       <c r="J197">
-        <v>2.46</v>
+        <v>0.67</v>
       </c>
       <c r="K197" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="L197" s="1">
-        <v>5003150.0</v>
+        <v>12416500.0</v>
       </c>
       <c r="M197" s="1">
-        <v>5126026.71</v>
+        <v>12499719.18</v>
       </c>
       <c r="N197" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B198" s="1">
-        <v>8600000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.511</v>
+        <v>98.637</v>
       </c>
       <c r="D198" s="1">
-        <v>98.44156977</v>
+        <v>97.49172258</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>8465975.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5971.0</v>
+        <v>355036.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.070529383798086</v>
+        <v>1.1747432387477</v>
       </c>
       <c r="J198">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="K198" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="L198" s="1">
-        <v>8471946.0</v>
+        <v>30577470.0</v>
       </c>
       <c r="M198" s="1">
-        <v>8486436.41</v>
+        <v>30637771.37</v>
       </c>
       <c r="N198" s="1">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="B199" s="1">
-        <v>12500000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>99.31</v>
+        <v>99.937</v>
       </c>
       <c r="D199" s="1">
-        <v>99.268</v>
+        <v>100.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>12408500.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5250.0</v>
+        <v>-8505.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.042309707055647</v>
+        <v>-0.063</v>
       </c>
       <c r="J199">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="K199" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="L199" s="1">
-        <v>12413750.0</v>
+        <v>13491495.0</v>
       </c>
       <c r="M199" s="1">
-        <v>12482174.66</v>
+        <v>13512159.0</v>
       </c>
       <c r="N199" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="B200" s="1">
-        <v>31000000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>98.575</v>
+        <v>100.3</v>
       </c>
       <c r="D200" s="1">
-        <v>97.49172258</v>
+        <v>100.75132118</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>30222434.0</v>
+        <v>44229830.0</v>
       </c>
       <c r="H200" s="1">
-        <v>335816.0</v>
+        <v>-198130.0</v>
       </c>
       <c r="I200" s="1">
-        <v>1.1111480961461</v>
+        <v>-0.44795559919629</v>
       </c>
       <c r="J200">
-        <v>0.16</v>
+        <v>2.35</v>
       </c>
       <c r="K200" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="L200" s="1">
-        <v>30558250.0</v>
+        <v>44031700.0</v>
       </c>
       <c r="M200" s="1">
-        <v>30608359.59</v>
+        <v>45064552.74</v>
       </c>
       <c r="N200" s="1">
-        <v>0.56</v>
+        <v>0.82</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="B201" s="1">
-        <v>13500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.989</v>
+        <v>98.459</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>98.09</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>13500000.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-1485.0</v>
+        <v>4428.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.011</v>
+        <v>0.3761851360995</v>
       </c>
       <c r="J201">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="K201" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="L201" s="1">
-        <v>13498515.0</v>
+        <v>1181508.0</v>
       </c>
       <c r="M201" s="1">
-        <v>13579582.88</v>
+        <v>1183521.7</v>
       </c>
       <c r="N201" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B202" s="1">
-        <v>43900000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.369</v>
+        <v>100.143</v>
       </c>
       <c r="D202" s="1">
-        <v>100.75132118</v>
+        <v>102.17515152</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>44229830.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="H202" s="1">
-        <v>-167839.0</v>
+        <v>-134122.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-0.37947014492256</v>
+        <v>-1.9888901411124</v>
       </c>
       <c r="J202">
-        <v>2.11</v>
+        <v>3.09</v>
       </c>
       <c r="K202" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="L202" s="1">
-        <v>44061991.0</v>
+        <v>6609438.0</v>
       </c>
       <c r="M202" s="1">
-        <v>44986597.16</v>
+        <v>6813337.32</v>
       </c>
       <c r="N202" s="1">
-        <v>0.82</v>
+        <v>0.12</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B203" s="1">
-        <v>1200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.402</v>
+        <v>100.09</v>
       </c>
       <c r="D203" s="1">
-        <v>98.09</v>
+        <v>100.493844</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1177080.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="H203" s="1">
-        <v>3744.0</v>
+        <v>-20192.2</v>
       </c>
       <c r="I203" s="1">
-        <v>0.31807523702722</v>
+        <v>-0.4018594412609</v>
       </c>
       <c r="J203">
-        <v>0.11</v>
+        <v>2.55</v>
       </c>
       <c r="K203" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="L203" s="1">
-        <v>1180824.0</v>
+        <v>5004500.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1182147.29</v>
+        <v>5132068.49</v>
       </c>
       <c r="N203" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B204" s="1">
-        <v>6600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.224</v>
+        <v>99.648</v>
       </c>
       <c r="D204" s="1">
-        <v>102.17515152</v>
+        <v>99.2</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>6743560.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-128776.0</v>
+        <v>89600.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.9096145062845</v>
+        <v>0.45161290322581</v>
       </c>
       <c r="J204">
-        <v>2.83</v>
+        <v>0.76</v>
       </c>
       <c r="K204" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="L204" s="1">
-        <v>6614784.0</v>
+        <v>19929600.0</v>
       </c>
       <c r="M204" s="1">
-        <v>6801866.88</v>
+        <v>20080832.88</v>
       </c>
       <c r="N204" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B205" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.129</v>
+        <v>100.687</v>
       </c>
       <c r="D205" s="1">
-        <v>100.493844</v>
+        <v>100.93323143</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>5024692.2</v>
+        <v>35326631.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-18242.2</v>
+        <v>-86181.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.36305109395557</v>
+        <v>-0.2439547660234</v>
       </c>
       <c r="J205">
-        <v>2.35</v>
+        <v>0.42</v>
       </c>
       <c r="K205" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="L205" s="1">
-        <v>5006450.0</v>
+        <v>35240450.0</v>
       </c>
       <c r="M205" s="1">
-        <v>5123744.52</v>
+        <v>35387881.51</v>
       </c>
       <c r="N205" s="1">
-        <v>0.09</v>
+        <v>0.64</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="B206" s="1">
-        <v>20000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>99.545</v>
+        <v>100.489</v>
       </c>
       <c r="D206" s="1">
-        <v>99.2</v>
+        <v>101.44351064</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>19840000.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="H206" s="1">
-        <v>69000.0</v>
+        <v>-44862.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.34778225806452</v>
+        <v>-0.94092823906817</v>
       </c>
       <c r="J206">
-        <v>0.69</v>
+        <v>1.96</v>
       </c>
       <c r="K206" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="L206" s="1">
-        <v>19909000.0</v>
+        <v>4722983.0</v>
       </c>
       <c r="M206" s="1">
-        <v>20047082.19</v>
+        <v>4815292.93</v>
       </c>
       <c r="N206" s="1">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="B207" s="1">
-        <v>35000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.769</v>
+        <v>99.275</v>
       </c>
       <c r="D207" s="1">
-        <v>100.93323143</v>
+        <v>99.2636</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>35326631.0</v>
+        <v>2481590.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-57481.0</v>
+        <v>285.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.16271294027443</v>
+        <v>0.011484572391088</v>
       </c>
       <c r="J207">
-        <v>0.17</v>
+        <v>0.63</v>
       </c>
       <c r="K207" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="L207" s="1">
-        <v>35269150.0</v>
+        <v>2481875.0</v>
       </c>
       <c r="M207" s="1">
-        <v>35330280.14</v>
+        <v>2497696.92</v>
       </c>
       <c r="N207" s="1">
-        <v>0.64</v>
+        <v>0.05</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B208" s="1">
-        <v>4700000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.573</v>
+        <v>100.239</v>
       </c>
       <c r="D208" s="1">
-        <v>101.44351064</v>
+        <v>101.38580613</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>4767845.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="H208" s="1">
-        <v>-40914.0</v>
+        <v>-126114.27</v>
       </c>
       <c r="I208" s="1">
-        <v>-0.85812353379776</v>
+        <v>-1.1311308483218</v>
       </c>
       <c r="J208">
-        <v>1.71</v>
+        <v>2.41</v>
       </c>
       <c r="K208" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="L208" s="1">
-        <v>4726931.0</v>
+        <v>11023282.83</v>
       </c>
       <c r="M208" s="1">
-        <v>4807265.59</v>
+        <v>11288679.61</v>
       </c>
       <c r="N208" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B209" s="1">
-        <v>10997000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.3</v>
+        <v>100.328</v>
       </c>
       <c r="D209" s="1">
-        <v>101.38580613</v>
+        <v>102.00832031</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>11149397.1</v>
+        <v>26114130.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-119406.1</v>
+        <v>-430162.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.0709646353882</v>
+        <v>-1.647238487363</v>
       </c>
       <c r="J209">
-        <v>2.18</v>
+        <v>3.24</v>
       </c>
       <c r="K209" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="L209" s="1">
-        <v>11029991.0</v>
+        <v>25683968.0</v>
       </c>
       <c r="M209" s="1">
-        <v>11269175.75</v>
+        <v>26514302.25</v>
       </c>
       <c r="N209" s="1">
-        <v>0.2</v>
+        <v>0.48</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B210" s="1">
-        <v>25600000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.453</v>
+        <v>100.702</v>
       </c>
       <c r="D210" s="1">
-        <v>102.00832031</v>
+        <v>101.68176398</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>26114130.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-398162.0</v>
+        <v>-157742.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1.5246994634705</v>
+        <v>-0.9635591839208</v>
       </c>
       <c r="J210">
-        <v>2.97</v>
+        <v>3.26</v>
       </c>
       <c r="K210" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="L210" s="1">
-        <v>25715968.0</v>
+        <v>16213022.0</v>
       </c>
       <c r="M210" s="1">
-        <v>26476866.63</v>
+        <v>16737705.56</v>
       </c>
       <c r="N210" s="1">
-        <v>0.48</v>
+        <v>0.3</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="B211" s="1">
-        <v>16100000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.878</v>
+        <v>99.209</v>
       </c>
       <c r="D211" s="1">
-        <v>101.68176398</v>
+        <v>99.04783667</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>16370764.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="H211" s="1">
-        <v>-129406.0</v>
+        <v>10064.65</v>
       </c>
       <c r="I211" s="1">
-        <v>-0.79047013322042</v>
+        <v>0.16271262057198</v>
       </c>
       <c r="J211">
-        <v>2.94</v>
+        <v>0.58</v>
       </c>
       <c r="K211" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="L211" s="1">
-        <v>16241358.0</v>
+        <v>6195602.05</v>
       </c>
       <c r="M211" s="1">
-        <v>16714433.34</v>
+        <v>6231532.19</v>
       </c>
       <c r="N211" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="B212" s="1">
-        <v>6245000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>99.158</v>
+        <v>100.271</v>
       </c>
       <c r="D212" s="1">
-        <v>99.04783667</v>
+        <v>100.98692308</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>6185537.4</v>
+        <v>13128300.0</v>
       </c>
       <c r="H212" s="1">
-        <v>6879.7</v>
+        <v>-93070.0</v>
       </c>
       <c r="I212" s="1">
-        <v>0.11122234908805</v>
+        <v>-0.70892651752321</v>
       </c>
       <c r="J212">
-        <v>0.49</v>
+        <v>1.48</v>
       </c>
       <c r="K212" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="L212" s="1">
-        <v>6192417.1</v>
+        <v>13035230.0</v>
       </c>
       <c r="M212" s="1">
-        <v>6223214.36</v>
+        <v>13227558.77</v>
       </c>
       <c r="N212" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B213" s="1">
-        <v>13000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.35</v>
+        <v>100.561</v>
       </c>
       <c r="D213" s="1">
-        <v>100.98692308</v>
+        <v>100.76</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>13128300.0</v>
+        <v>10579800.0</v>
       </c>
       <c r="H213" s="1">
-        <v>-82800.0</v>
+        <v>-20895.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-0.63069856721739</v>
+        <v>-0.19749900754268</v>
       </c>
       <c r="J213">
-        <v>1.26</v>
+        <v>3.12</v>
       </c>
       <c r="K213" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="L213" s="1">
-        <v>13045500.0</v>
+        <v>10558905.0</v>
       </c>
       <c r="M213" s="1">
-        <v>13208979.45</v>
+        <v>10886346.78</v>
       </c>
       <c r="N213" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="B214" s="1">
         <v>6120000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.225</v>
+        <v>99.256</v>
       </c>
       <c r="D214" s="1">
         <v>99.295</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
         <v>6076854.0</v>
       </c>
       <c r="H214" s="1">
-        <v>-4284.0</v>
+        <v>-2386.8</v>
       </c>
       <c r="I214" s="1">
-        <v>-0.070497003877335</v>
+        <v>-0.03927690216023</v>
       </c>
       <c r="J214">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="K214" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="L214" s="1">
-        <v>6072570.0</v>
+        <v>6074467.2</v>
       </c>
       <c r="M214" s="1">
-        <v>6096337.4</v>
+        <v>6105276.79</v>
       </c>
       <c r="N214" s="1">
         <v>0.11</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="B215" s="1">
         <v>13900000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>99.422</v>
+        <v>99.535</v>
       </c>
       <c r="D215" s="1">
         <v>98.855</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
         <v>13740845.0</v>
       </c>
       <c r="H215" s="1">
-        <v>78813.0</v>
+        <v>94520.0</v>
       </c>
       <c r="I215" s="1">
-        <v>0.57356734611299</v>
+        <v>0.68787618228719</v>
       </c>
       <c r="J215">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="K215" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="L215" s="1">
-        <v>13819658.0</v>
+        <v>13835365.0</v>
       </c>
       <c r="M215" s="1">
-        <v>13877733.34</v>
+        <v>13899152.67</v>
       </c>
       <c r="N215" s="1">
         <v>0.25</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B216" s="1">
         <v>9400000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.274</v>
+        <v>100.181</v>
       </c>
       <c r="D216" s="1">
         <v>100.937</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
         <v>9488078.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-62322.0</v>
+        <v>-71064.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-0.6568453589863</v>
+        <v>-0.74898203830112</v>
       </c>
       <c r="J216">
-        <v>3.01</v>
+        <v>3.28</v>
       </c>
       <c r="K216" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="L216" s="1">
-        <v>9425756.0</v>
+        <v>9417014.0</v>
       </c>
       <c r="M216" s="1">
-        <v>9708335.45</v>
+        <v>9725089.34</v>
       </c>
       <c r="N216" s="1">
         <v>0.18</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="B217" s="1">
         <v>14630000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>99.168</v>
+        <v>99.153</v>
       </c>
       <c r="D217" s="1">
         <v>99.18034949</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
         <v>14510085.13</v>
       </c>
       <c r="H217" s="1">
-        <v>-1806.73</v>
+        <v>-4001.23</v>
       </c>
       <c r="I217" s="1">
-        <v>-0.012451546519631</v>
+        <v>-0.027575510165184</v>
       </c>
       <c r="J217">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="K217" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="L217" s="1">
-        <v>14508278.4</v>
+        <v>14506083.9</v>
       </c>
       <c r="M217" s="1">
-        <v>14557308.94</v>
+        <v>14570804.21</v>
       </c>
       <c r="N217" s="1">
         <v>0.26</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="B218" s="1">
         <v>25559000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.099</v>
+        <v>99.142</v>
       </c>
       <c r="D218" s="1">
         <v>99.00726766</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
         <v>25305267.54</v>
       </c>
       <c r="H218" s="1">
-        <v>23445.87</v>
+        <v>34436.24</v>
       </c>
       <c r="I218" s="1">
-        <v>0.092652132457952</v>
+        <v>0.13608328758258</v>
       </c>
       <c r="J218">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="K218" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="L218" s="1">
-        <v>25328713.41</v>
+        <v>25339703.78</v>
       </c>
       <c r="M218" s="1">
-        <v>25436551.38</v>
+        <v>25470649.89</v>
       </c>
       <c r="N218" s="1">
         <v>0.46</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="B219" s="1">
         <v>8750000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.023</v>
+        <v>99.105</v>
       </c>
       <c r="D219" s="1">
         <v>98.885</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>8652437.5</v>
       </c>
       <c r="H219" s="1">
-        <v>12075.0</v>
+        <v>19250.0</v>
       </c>
       <c r="I219" s="1">
-        <v>0.13955604995702</v>
+        <v>0.22248065935177</v>
       </c>
       <c r="J219">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="K219" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="L219" s="1">
-        <v>8664512.5</v>
+        <v>8671687.5</v>
       </c>
       <c r="M219" s="1">
-        <v>8698493.66</v>
+        <v>8712141.27</v>
       </c>
       <c r="N219" s="1">
         <v>0.16</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="B220" s="1">
         <v>25932000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.0305</v>
+        <v>100.0205</v>
       </c>
       <c r="D220" s="1">
         <v>100.0</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>25932000.0</v>
       </c>
       <c r="H220" s="1">
-        <v>7909.26</v>
+        <v>5316.06</v>
       </c>
       <c r="I220" s="1">
-        <v>0.0305</v>
+        <v>0.0205</v>
       </c>
       <c r="J220">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="K220" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="L220" s="1">
-        <v>25939909.26</v>
+        <v>25937316.06</v>
       </c>
       <c r="M220" s="1">
-        <v>26005662.73</v>
+        <v>26042521.61</v>
       </c>
       <c r="N220" s="1">
         <v>0.47</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="B221" s="1">
         <v>9100000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.465</v>
+        <v>99.568</v>
       </c>
       <c r="D221" s="1">
         <v>98.67873626</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>8979765.0</v>
       </c>
       <c r="H221" s="1">
-        <v>71550.0</v>
+        <v>80923.0</v>
       </c>
       <c r="I221" s="1">
-        <v>0.79679145278301</v>
+        <v>0.90117057629014</v>
       </c>
       <c r="J221">
-        <v>0.67</v>
+        <v>0.74</v>
       </c>
       <c r="K221" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="L221" s="1">
-        <v>9051315.0</v>
+        <v>9060688.0</v>
       </c>
       <c r="M221" s="1">
-        <v>9112646.51</v>
+        <v>9128003.07</v>
       </c>
       <c r="N221" s="1">
         <v>0.17</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="B222" s="1">
         <v>6200000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>98.582</v>
+        <v>98.697</v>
       </c>
       <c r="D222" s="1">
         <v>98.20403226</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>6088650.0</v>
       </c>
       <c r="H222" s="1">
-        <v>23434.0</v>
+        <v>30564.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.38488006372513</v>
+        <v>0.50198319824592</v>
       </c>
       <c r="J222">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="K222" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="L222" s="1">
-        <v>6112084.0</v>
+        <v>6119214.0</v>
       </c>
       <c r="M222" s="1">
-        <v>6120428.52</v>
+        <v>6129087.29</v>
       </c>
       <c r="N222" s="1">
         <v>0.11</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B223" s="1">
         <v>12000000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.526</v>
+        <v>100.42</v>
       </c>
       <c r="D223" s="1">
         <v>101.21997975</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>12146397.57</v>
       </c>
       <c r="H223" s="1">
-        <v>-83277.57</v>
+        <v>-95997.57</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.68561538118664</v>
+        <v>-0.79033778901739</v>
       </c>
       <c r="J223">
-        <v>2.47</v>
+        <v>2.73</v>
       </c>
       <c r="K223" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="L223" s="1">
-        <v>12063120.0</v>
+        <v>12050400.0</v>
       </c>
       <c r="M223" s="1">
-        <v>12359010.41</v>
+        <v>12377852.05</v>
       </c>
       <c r="N223" s="1">
         <v>0.22</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="B224" s="1">
         <v>36800000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>98.893</v>
+        <v>98.95</v>
       </c>
       <c r="D224" s="1">
         <v>98.39334511</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>36208751.0</v>
       </c>
       <c r="H224" s="1">
-        <v>183873.0</v>
+        <v>204849.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.50781370503501</v>
+        <v>0.56574445221819</v>
       </c>
       <c r="J224">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="K224" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="L224" s="1">
-        <v>36392624.0</v>
+        <v>36413600.0</v>
       </c>
       <c r="M224" s="1">
-        <v>36504536.33</v>
+        <v>36543660.27</v>
       </c>
       <c r="N224" s="1">
         <v>0.66</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B225" s="1">
         <v>39500000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.177</v>
+        <v>100.112</v>
       </c>
       <c r="D225" s="1">
         <v>100.56617722</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>39723640.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-153725.0</v>
+        <v>-179400.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.38698618756992</v>
+        <v>-0.45162024426765</v>
       </c>
       <c r="J225">
-        <v>1.07</v>
+        <v>1.27</v>
       </c>
       <c r="K225" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="L225" s="1">
-        <v>39569915.0</v>
+        <v>39544240.0</v>
       </c>
       <c r="M225" s="1">
-        <v>39991969.79</v>
+        <v>40044212.6</v>
       </c>
       <c r="N225" s="1">
         <v>0.73</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="B226" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.136</v>
+        <v>99.197</v>
       </c>
       <c r="D226" s="1">
         <v>99.04495</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>19808990.0</v>
       </c>
       <c r="H226" s="1">
-        <v>18210.0</v>
+        <v>30410.0</v>
       </c>
       <c r="I226" s="1">
-        <v>0.091927957962521</v>
+        <v>0.15351615604834</v>
       </c>
       <c r="J226">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="K226" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="L226" s="1">
-        <v>19827200.0</v>
+        <v>19839400.0</v>
       </c>
       <c r="M226" s="1">
-        <v>19916241.1</v>
+        <v>19945536.99</v>
       </c>
       <c r="N226" s="1">
         <v>0.36</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="B227" s="1">
-        <v>16800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>98.052</v>
+        <v>100.004</v>
       </c>
       <c r="D227" s="1">
-        <v>98.00345833</v>
+        <v>100.0</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>16464581.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H227" s="1">
-        <v>8155.0</v>
+        <v>1200.0</v>
       </c>
       <c r="I227" s="1">
-        <v>0.049530565035333</v>
+        <v>0.004</v>
       </c>
       <c r="J227">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
       </c>
       <c r="L227" s="1">
-        <v>16472736.0</v>
+        <v>30001200.0</v>
       </c>
       <c r="M227" s="1">
-        <v>16486831.89</v>
+        <v>30001200.0</v>
       </c>
       <c r="N227" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="B228" s="1">
-        <v>3000000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>101.345</v>
+        <v>98.152</v>
       </c>
       <c r="D228" s="1">
-        <v>102.19</v>
+        <v>98.00345833</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>3065700.0</v>
+        <v>16464581.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-25350.0</v>
+        <v>24955.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.82689108523339</v>
+        <v>0.15156778055876</v>
       </c>
       <c r="J228">
-        <v>1.06</v>
+        <v>0.13</v>
       </c>
       <c r="K228" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="L228" s="1">
-        <v>3040350.0</v>
+        <v>16489536.0</v>
       </c>
       <c r="M228" s="1">
-        <v>3072281.51</v>
+        <v>16510536.0</v>
       </c>
       <c r="N228" s="1">
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="B229" s="1">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>100.0366734</v>
+        <v>101.2</v>
       </c>
       <c r="D229" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1833.67</v>
+        <v>-29700.0</v>
       </c>
       <c r="I229" s="1">
-        <v>0</v>
+        <v>-0.96878363832078</v>
       </c>
       <c r="J229">
-        <v>0.0</v>
+        <v>1.37</v>
       </c>
       <c r="K229" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="L229" s="1">
-        <v>1833.67</v>
+        <v>3036000.0</v>
       </c>
       <c r="M229" s="1">
-        <v>-5241.76</v>
+        <v>3077054.79</v>
       </c>
       <c r="N229" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="B230" s="1">
-        <v>1600000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>100.03873</v>
+        <v>100.0264226</v>
       </c>
       <c r="D230" s="1">
         <v>0.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>0.0</v>
       </c>
       <c r="H230" s="1">
-        <v>619.68</v>
+        <v>1321.13</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="L230" s="1">
-        <v>619.68</v>
+        <v>1321.13</v>
       </c>
       <c r="M230" s="1">
-        <v>-1556.79</v>
+        <v>-5478.4</v>
       </c>
       <c r="N230" s="1">
         <v>0.0</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
     </row>
     <row r="231" spans="1:26">
-      <c r="A231">
-        <v>2621898882</v>
+      <c r="A231" t="s">
+        <v>605</v>
       </c>
       <c r="B231" s="1">
-        <v>5000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.0643914</v>
+        <v>100.02794938</v>
       </c>
       <c r="D231" s="1">
         <v>0.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>0.0</v>
       </c>
       <c r="H231" s="1">
-        <v>3219.57</v>
+        <v>447.19</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
-      <c r="K231">
-        <v>865.67</v>
+      <c r="K231" t="s">
+        <v>606</v>
       </c>
       <c r="L231" s="1">
-        <v>3219.57</v>
+        <v>447.19</v>
       </c>
       <c r="M231" s="1">
-        <v>4085.24</v>
+        <v>-1632.32</v>
       </c>
       <c r="N231" s="1">
         <v>0.0</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
-        <v>2777134362</v>
+        <v>2621898882</v>
       </c>
       <c r="B232" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.0</v>
+        <v>100.0396368</v>
       </c>
       <c r="D232" s="1">
         <v>0.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>0.0</v>
       </c>
       <c r="H232" s="1">
-        <v>0.0</v>
+        <v>1981.84</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
-      <c r="K232">
-        <v>0.0</v>
+      <c r="K232" t="s">
+        <v>608</v>
       </c>
       <c r="L232" s="1">
-        <v>0.0</v>
+        <v>1981.84</v>
       </c>
       <c r="M232" s="1">
-        <v>0.0</v>
+        <v>3906.29</v>
       </c>
       <c r="N232" s="1">
         <v>0.0</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
-        <v>2798594422</v>
+        <v>2806083582</v>
       </c>
       <c r="B233" s="1">
-        <v>15000000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>100.00407013</v>
+        <v>100.20597249</v>
       </c>
       <c r="D233" s="1">
         <v>0.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>0.0</v>
       </c>
       <c r="H233" s="1">
-        <v>610.52</v>
+        <v>12352.17</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="L233" s="1">
-        <v>610.52</v>
+        <v>12352.17</v>
       </c>
       <c r="M233" s="1">
-        <v>34574.61</v>
+        <v>21527.58</v>
       </c>
       <c r="N233" s="1">
         <v>0.0</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
-        <v>2806083582</v>
+        <v>2862709272</v>
       </c>
       <c r="B234" s="1">
-        <v>5997000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>100.24117726</v>
+        <v>100.03174312</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>14463.4</v>
+        <v>3967.89</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="L234" s="1">
-        <v>14463.4</v>
+        <v>3967.89</v>
       </c>
       <c r="M234" s="1">
-        <v>21625.25</v>
+        <v>19135.95</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>2813843002</v>
+        <v>2863882182</v>
       </c>
       <c r="B235" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.00352415</v>
+        <v>100.0368513</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>704.83</v>
+        <v>11055.39</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="L235" s="1">
-        <v>704.83</v>
+        <v>11055.39</v>
       </c>
       <c r="M235" s="1">
-        <v>32452.77</v>
+        <v>49258.31</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
-        <v>2842055272</v>
+        <v>2870139172</v>
       </c>
       <c r="B236" s="1">
-        <v>10000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.0039145</v>
+        <v>100.13098901</v>
       </c>
       <c r="D236" s="1">
         <v>0.0</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>391.45</v>
+        <v>11920.0</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="L236" s="1">
-        <v>391.45</v>
+        <v>11920.0</v>
       </c>
       <c r="M236" s="1">
-        <v>19083.76</v>
+        <v>22542.33</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
-        <v>2855281262</v>
+        <v>2874472682</v>
       </c>
       <c r="B237" s="1">
-        <v>21400000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.01936131</v>
+        <v>100.09644045</v>
       </c>
       <c r="D237" s="1">
         <v>0.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
         <v>0.0</v>
       </c>
       <c r="H237" s="1">
-        <v>4143.32</v>
+        <v>10704.89</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="L237" s="1">
-        <v>4143.32</v>
+        <v>10704.89</v>
       </c>
       <c r="M237" s="1">
-        <v>30015.98</v>
+        <v>23112.29</v>
       </c>
       <c r="N237" s="1">
         <v>0.0</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
-        <v>2862709272</v>
+        <v>2874671822</v>
       </c>
       <c r="B238" s="1">
-        <v>12500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.06020696</v>
+        <v>100.09590462</v>
       </c>
       <c r="D238" s="1">
         <v>0.0</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
         <v>0.0</v>
       </c>
       <c r="H238" s="1">
-        <v>7525.87</v>
+        <v>2493.52</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="L238" s="1">
-        <v>7525.87</v>
+        <v>2493.52</v>
       </c>
       <c r="M238" s="1">
-        <v>19242.12</v>
+        <v>5348.12</v>
       </c>
       <c r="N238" s="1">
         <v>0.0</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
-        <v>2863882182</v>
+        <v>2874739212</v>
       </c>
       <c r="B239" s="1">
-        <v>30000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.06629033</v>
+        <v>100.096012</v>
       </c>
       <c r="D239" s="1">
         <v>0.0</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
         <v>0.0</v>
       </c>
       <c r="H239" s="1">
-        <v>19887.1</v>
+        <v>3360.42</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="L239" s="1">
-        <v>19887.1</v>
+        <v>3360.42</v>
       </c>
       <c r="M239" s="1">
-        <v>49624.6</v>
+        <v>7217.05</v>
       </c>
       <c r="N239" s="1">
         <v>0.0</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
-        <v>2870139172</v>
+        <v>2877251822</v>
       </c>
       <c r="B240" s="1">
-        <v>9100000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.16202231</v>
+        <v>100.32591698</v>
       </c>
       <c r="D240" s="1">
         <v>0.0</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
         <v>0.0</v>
       </c>
       <c r="H240" s="1">
-        <v>14744.03</v>
+        <v>20532.77</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="L240" s="1">
-        <v>14744.03</v>
+        <v>20532.77</v>
       </c>
       <c r="M240" s="1">
-        <v>22745.35</v>
+        <v>25587.29</v>
       </c>
       <c r="N240" s="1">
         <v>0.0</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
-        <v>2874472682</v>
+        <v>2880689472</v>
       </c>
       <c r="B241" s="1">
-        <v>11100000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>100.12803505</v>
+        <v>100.05245756</v>
       </c>
       <c r="D241" s="1">
         <v>0.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
         <v>0.0</v>
       </c>
       <c r="H241" s="1">
-        <v>14211.89</v>
+        <v>26228.78</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="L241" s="1">
-        <v>14211.89</v>
+        <v>26228.78</v>
       </c>
       <c r="M241" s="1">
-        <v>23535.27</v>
+        <v>78344.05</v>
       </c>
       <c r="N241" s="1">
         <v>0.0</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242">
-        <v>2874671822</v>
+        <v>2892744262</v>
       </c>
       <c r="B242" s="1">
-        <v>2600000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>100.12732269</v>
+        <v>100.06429797</v>
       </c>
       <c r="D242" s="1">
         <v>0.0</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
         <v>0.0</v>
       </c>
       <c r="H242" s="1">
-        <v>3310.39</v>
+        <v>19289.39</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="L242" s="1">
-        <v>3310.39</v>
+        <v>19289.39</v>
       </c>
       <c r="M242" s="1">
-        <v>5447.3</v>
+        <v>48453.14</v>
       </c>
       <c r="N242" s="1">
         <v>0.0</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243">
-        <v>2874739212</v>
+        <v>2892891122</v>
       </c>
       <c r="B243" s="1">
-        <v>3500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.12746543</v>
+        <v>100.06413233</v>
       </c>
       <c r="D243" s="1">
         <v>0.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
         <v>0.0</v>
       </c>
       <c r="H243" s="1">
-        <v>4461.29</v>
+        <v>9619.85</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="L243" s="1">
-        <v>4461.29</v>
+        <v>9619.85</v>
       </c>
       <c r="M243" s="1">
-        <v>7350.54</v>
+        <v>24075.47</v>
       </c>
       <c r="N243" s="1">
         <v>0.0</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
-        <v>2877251822</v>
+        <v>2922947892</v>
       </c>
       <c r="B244" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.35055143</v>
+        <v>100.0559741</v>
       </c>
       <c r="D244" s="1">
         <v>0.0</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
         <v>0.0</v>
       </c>
       <c r="H244" s="1">
-        <v>22084.74</v>
+        <v>5597.41</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="L244" s="1">
-        <v>22084.74</v>
+        <v>5597.41</v>
       </c>
       <c r="M244" s="1">
-        <v>25368.3</v>
+        <v>12541.16</v>
       </c>
       <c r="N244" s="1">
         <v>0.0</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245">
-        <v>2880689472</v>
+        <v>2922949092</v>
       </c>
       <c r="B245" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>100.08299868</v>
+        <v>100.104221</v>
       </c>
       <c r="D245" s="1">
         <v>0.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
         <v>0.0</v>
       </c>
       <c r="H245" s="1">
-        <v>41499.34</v>
+        <v>10422.1</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="L245" s="1">
-        <v>41499.34</v>
+        <v>10422.1</v>
       </c>
       <c r="M245" s="1">
-        <v>80299.34</v>
+        <v>17480.43</v>
       </c>
       <c r="N245" s="1">
         <v>0.0</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
-        <v>2892744262</v>
+        <v>2923119892</v>
       </c>
       <c r="B246" s="1">
-        <v>30000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>100.09546787</v>
+        <v>100.28184445</v>
       </c>
       <c r="D246" s="1">
         <v>0.0</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>0.0</v>
       </c>
       <c r="H246" s="1">
-        <v>28640.36</v>
+        <v>31002.89</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="L246" s="1">
-        <v>28640.36</v>
+        <v>31002.89</v>
       </c>
       <c r="M246" s="1">
-        <v>49946.28</v>
+        <v>37038.59</v>
       </c>
       <c r="N246" s="1">
         <v>0.0</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
-        <v>2892891122</v>
+        <v>2924236522</v>
       </c>
       <c r="B247" s="1">
-        <v>15000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.09523167</v>
+        <v>100.35755953</v>
       </c>
       <c r="D247" s="1">
         <v>0.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>0.0</v>
       </c>
       <c r="H247" s="1">
-        <v>14284.75</v>
+        <v>22883.81</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="L247" s="1">
-        <v>14284.75</v>
+        <v>22883.81</v>
       </c>
       <c r="M247" s="1">
-        <v>24822.29</v>
+        <v>25904.34</v>
       </c>
       <c r="N247" s="1">
         <v>0.0</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
-        <v>2922947892</v>
+        <v>2924470782</v>
       </c>
       <c r="B248" s="1">
-        <v>10000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>100.0848988</v>
+        <v>100.36120176</v>
       </c>
       <c r="D248" s="1">
         <v>0.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>0.0</v>
       </c>
       <c r="H248" s="1">
-        <v>8489.88</v>
+        <v>6140.43</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
-      <c r="K248" t="s">
-        <v>630</v>
+      <c r="K248">
+        <v>842.28</v>
       </c>
       <c r="L248" s="1">
-        <v>8489.88</v>
+        <v>6140.43</v>
       </c>
       <c r="M248" s="1">
-        <v>13027.22</v>
+        <v>6982.71</v>
       </c>
       <c r="N248" s="1">
         <v>0.0</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
-        <v>2922949092</v>
+        <v>2926627572</v>
       </c>
       <c r="B249" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>100.1311514</v>
+        <v>100.11515465</v>
       </c>
       <c r="D249" s="1">
         <v>0.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>0.0</v>
       </c>
       <c r="H249" s="1">
-        <v>13115.14</v>
+        <v>23030.93</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="L249" s="1">
-        <v>13115.14</v>
+        <v>23030.93</v>
       </c>
       <c r="M249" s="1">
-        <v>17756.23</v>
+        <v>42747.6</v>
       </c>
       <c r="N249" s="1">
         <v>0.0</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
-        <v>2923119892</v>
+        <v>2926707222</v>
       </c>
       <c r="B250" s="1">
-        <v>11000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>100.30268964</v>
+        <v>100.09324071</v>
       </c>
       <c r="D250" s="1">
         <v>0.0</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>0.0</v>
       </c>
       <c r="H250" s="1">
-        <v>33295.86</v>
+        <v>7832.22</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="L250" s="1">
-        <v>33295.86</v>
+        <v>7832.22</v>
       </c>
       <c r="M250" s="1">
-        <v>36691.68</v>
+        <v>15994.04</v>
       </c>
       <c r="N250" s="1">
         <v>0.0</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
-        <v>2924236522</v>
+        <v>2935657822</v>
       </c>
       <c r="B251" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>100.37534734</v>
+        <v>100.13320145</v>
       </c>
       <c r="D251" s="1">
         <v>0.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>0.0</v>
       </c>
       <c r="H251" s="1">
-        <v>24022.23</v>
+        <v>53280.58</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="L251" s="1">
-        <v>24022.23</v>
+        <v>53280.58</v>
       </c>
       <c r="M251" s="1">
-        <v>25520.81</v>
+        <v>93760.58</v>
       </c>
       <c r="N251" s="1">
         <v>0.0</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
-        <v>2924470782</v>
+        <v>2947946482</v>
       </c>
       <c r="B252" s="1">
-        <v>1700000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.37941353</v>
+        <v>100.35816655</v>
       </c>
       <c r="D252" s="1">
         <v>0.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>0.0</v>
       </c>
       <c r="H252" s="1">
-        <v>6450.03</v>
+        <v>82020.14</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
-      <c r="K252">
-        <v>430.64</v>
+      <c r="K252" t="s">
+        <v>647</v>
       </c>
       <c r="L252" s="1">
-        <v>6450.03</v>
+        <v>82020.14</v>
       </c>
       <c r="M252" s="1">
-        <v>6880.67</v>
+        <v>92917.68</v>
       </c>
       <c r="N252" s="1">
         <v>0.0</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
-        <v>2926627572</v>
+        <v>2949187922</v>
       </c>
       <c r="B253" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>100.1446517</v>
+        <v>100.1440287</v>
       </c>
       <c r="D253" s="1">
         <v>0.0</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>0.0</v>
       </c>
       <c r="H253" s="1">
-        <v>28930.34</v>
+        <v>43208.61</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="L253" s="1">
-        <v>28930.34</v>
+        <v>43208.61</v>
       </c>
       <c r="M253" s="1">
-        <v>43270.07</v>
+        <v>62771.11</v>
       </c>
       <c r="N253" s="1">
         <v>0.0</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
-        <v>2926707222</v>
+        <v>2949233212</v>
       </c>
       <c r="B254" s="1">
-        <v>8400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>100.12385821</v>
+        <v>100.14310132</v>
       </c>
       <c r="D254" s="1">
         <v>0.0</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>0.0</v>
       </c>
       <c r="H254" s="1">
-        <v>10404.09</v>
+        <v>35775.33</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="L254" s="1">
-        <v>10404.09</v>
+        <v>35775.33</v>
       </c>
       <c r="M254" s="1">
-        <v>16316.29</v>
+        <v>51556.58</v>
       </c>
       <c r="N254" s="1">
         <v>0.0</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
-        <v>2935657822</v>
+        <v>2962036302</v>
       </c>
       <c r="B255" s="1">
-        <v>40000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>100.1626666</v>
+        <v>100.3523155</v>
       </c>
       <c r="D255" s="1">
         <v>0.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>0.0</v>
       </c>
       <c r="H255" s="1">
-        <v>65066.64</v>
+        <v>14092.62</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="L255" s="1">
-        <v>65066.64</v>
+        <v>14092.62</v>
       </c>
       <c r="M255" s="1">
-        <v>94605.08</v>
+        <v>15499.62</v>
       </c>
       <c r="N255" s="1">
         <v>0.0</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
-        <v>2937267392</v>
+        <v>2962647782</v>
       </c>
       <c r="B256" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>100.0065047</v>
+        <v>100.03149285</v>
       </c>
       <c r="D256" s="1">
         <v>0.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>0.0</v>
       </c>
       <c r="H256" s="1">
-        <v>650.47</v>
+        <v>6298.57</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="L256" s="1">
-        <v>650.47</v>
+        <v>6298.57</v>
       </c>
       <c r="M256" s="1">
-        <v>5259.08</v>
+        <v>14962.23</v>
       </c>
       <c r="N256" s="1">
         <v>0.0</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>2947946482</v>
+        <v>2962651672</v>
       </c>
       <c r="B257" s="1">
-        <v>22900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>100.37602511</v>
+        <v>100.15794868</v>
       </c>
       <c r="D257" s="1">
         <v>0.0</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>0.0</v>
       </c>
       <c r="H257" s="1">
-        <v>86109.75</v>
+        <v>63179.47</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="L257" s="1">
-        <v>86109.75</v>
+        <v>63179.47</v>
       </c>
       <c r="M257" s="1">
-        <v>91545.0</v>
+        <v>82350.14</v>
       </c>
       <c r="N257" s="1">
         <v>0.0</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
-        <v>2949187922</v>
+        <v>2963783942</v>
       </c>
       <c r="B258" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>100.17000987</v>
+        <v>100.16004807</v>
       </c>
       <c r="D258" s="1">
         <v>0.0</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>0.0</v>
       </c>
       <c r="H258" s="1">
-        <v>51002.96</v>
+        <v>22406.73</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="L258" s="1">
-        <v>51002.96</v>
+        <v>22406.73</v>
       </c>
       <c r="M258" s="1">
-        <v>63378.96</v>
+        <v>29234.99</v>
       </c>
       <c r="N258" s="1">
         <v>0.0</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
-        <v>2949233212</v>
+        <v>2963841042</v>
       </c>
       <c r="B259" s="1">
-        <v>25000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>100.1688706</v>
+        <v>100.35543183</v>
       </c>
       <c r="D259" s="1">
         <v>0.0</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>0.0</v>
       </c>
       <c r="H259" s="1">
-        <v>42217.65</v>
+        <v>6074.33</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
-      <c r="K259" t="s">
-        <v>651</v>
+      <c r="K259">
+        <v>633.19</v>
       </c>
       <c r="L259" s="1">
-        <v>42217.65</v>
+        <v>6074.33</v>
       </c>
       <c r="M259" s="1">
-        <v>52064.32</v>
+        <v>6707.52</v>
       </c>
       <c r="N259" s="1">
         <v>0.0</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
-        <v>2962036302</v>
+        <v>2979716682</v>
       </c>
       <c r="B260" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>100.36731525</v>
+        <v>100.1802732</v>
       </c>
       <c r="D260" s="1">
         <v>0.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
         <v>0.0</v>
       </c>
       <c r="H260" s="1">
-        <v>14692.61</v>
+        <v>18027.32</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
-      <c r="K260">
-        <v>541.37</v>
+      <c r="K260" t="s">
+        <v>662</v>
       </c>
       <c r="L260" s="1">
-        <v>14692.61</v>
+        <v>18027.32</v>
       </c>
       <c r="M260" s="1">
-        <v>15233.98</v>
+        <v>22208.32</v>
       </c>
       <c r="N260" s="1">
         <v>0.0</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
-        <v>2962647782</v>
+        <v>2983096372</v>
       </c>
       <c r="B261" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>100.05500405</v>
+        <v>100.32807314</v>
       </c>
       <c r="D261" s="1">
         <v>0.0</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
         <v>0.0</v>
       </c>
       <c r="H261" s="1">
-        <v>11000.81</v>
+        <v>22965.12</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="L261" s="1">
-        <v>11000.81</v>
+        <v>22965.12</v>
       </c>
       <c r="M261" s="1">
-        <v>15314.59</v>
+        <v>25124.31</v>
       </c>
       <c r="N261" s="1">
         <v>0.0</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
-        <v>2962651672</v>
+        <v>2984931932</v>
       </c>
       <c r="B262" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.18195585</v>
+        <v>100.28943227</v>
       </c>
       <c r="D262" s="1">
         <v>0.0</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
         <v>0.0</v>
       </c>
       <c r="H262" s="1">
-        <v>72782.34</v>
+        <v>43414.84</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="L262" s="1">
-        <v>72782.34</v>
+        <v>43414.84</v>
       </c>
       <c r="M262" s="1">
-        <v>83051.01</v>
+        <v>46073.21</v>
       </c>
       <c r="N262" s="1">
         <v>0.0</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
-        <v>2963783942</v>
+        <v>2991145112</v>
       </c>
       <c r="B263" s="1">
-        <v>14000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.18415164</v>
+        <v>100.23293078</v>
       </c>
       <c r="D263" s="1">
         <v>0.0</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
         <v>0.0</v>
       </c>
       <c r="H263" s="1">
-        <v>25781.23</v>
+        <v>20963.77</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="L263" s="1">
-        <v>25781.23</v>
+        <v>20963.77</v>
       </c>
       <c r="M263" s="1">
-        <v>29472.56</v>
+        <v>22090.49</v>
       </c>
       <c r="N263" s="1">
         <v>0.0</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
     </row>
     <row r="264" spans="1:26">
-      <c r="A264">
-        <v>2963841042</v>
+      <c r="A264" t="s">
+        <v>670</v>
       </c>
       <c r="B264" s="1">
-        <v>1709000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.37078525</v>
+        <v>100.23109862</v>
       </c>
       <c r="D264" s="1">
         <v>0.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
         <v>0.0</v>
       </c>
       <c r="H264" s="1">
-        <v>6336.72</v>
+        <v>30042.82</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
-      <c r="K264">
-        <v>257.17</v>
+      <c r="K264" t="s">
+        <v>671</v>
       </c>
       <c r="L264" s="1">
-        <v>6336.72</v>
+        <v>30042.82</v>
       </c>
       <c r="M264" s="1">
-        <v>6593.89</v>
+        <v>33293.57</v>
       </c>
       <c r="N264" s="1">
         <v>0.0</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
     </row>
     <row r="265" spans="1:26">
-      <c r="A265">
-        <v>2979716682</v>
+      <c r="A265" t="s">
+        <v>673</v>
       </c>
       <c r="B265" s="1">
-        <v>10000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>100.2023854</v>
+        <v>100.24262191</v>
       </c>
       <c r="D265" s="1">
         <v>0.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
         <v>0.0</v>
       </c>
       <c r="H265" s="1">
-        <v>20238.54</v>
+        <v>11403.23</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265" t="s">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="L265" s="1">
-        <v>20238.54</v>
+        <v>11403.23</v>
       </c>
       <c r="M265" s="1">
-        <v>22252.99</v>
+        <v>12771.63</v>
       </c>
       <c r="N265" s="1">
         <v>0.0</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
     </row>
     <row r="266" spans="1:26">
-      <c r="A266">
-        <v>2983096372</v>
+      <c r="A266" t="s">
+        <v>676</v>
       </c>
       <c r="B266" s="1">
-        <v>7000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.34312814</v>
+        <v>100.23175616</v>
       </c>
       <c r="D266" s="1">
         <v>0.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
         <v>0.0</v>
       </c>
       <c r="H266" s="1">
-        <v>24018.97</v>
+        <v>57939.04</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
-      <c r="K266">
-        <v>705.99</v>
+      <c r="K266" t="s">
+        <v>677</v>
       </c>
       <c r="L266" s="1">
-        <v>24018.97</v>
+        <v>57939.04</v>
       </c>
       <c r="M266" s="1">
-        <v>24724.96</v>
+        <v>64369.88</v>
       </c>
       <c r="N266" s="1">
         <v>0.0</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>662</v>
+        <v>675</v>
       </c>
     </row>
     <row r="267" spans="1:26">
-      <c r="A267">
-        <v>2984931932</v>
+      <c r="A267" t="s">
+        <v>679</v>
       </c>
       <c r="B267" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.30325853</v>
+        <v>100.2386328</v>
       </c>
       <c r="D267" s="1">
         <v>0.0</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
         <v>0.0</v>
       </c>
       <c r="H267" s="1">
-        <v>45488.78</v>
+        <v>35794.92</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
-      <c r="K267">
-        <v>-105.84</v>
+      <c r="K267" t="s">
+        <v>680</v>
       </c>
       <c r="L267" s="1">
-        <v>45488.78</v>
+        <v>35794.92</v>
       </c>
       <c r="M267" s="1">
-        <v>45382.94</v>
+        <v>39540.4</v>
       </c>
       <c r="N267" s="1">
         <v>0.0</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
     </row>
     <row r="268" spans="1:26">
-      <c r="A268">
-        <v>2991145112</v>
+      <c r="A268" t="s">
+        <v>682</v>
       </c>
       <c r="B268" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.247808</v>
+        <v>100.13528793</v>
       </c>
       <c r="D268" s="1">
         <v>0.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
         <v>0.0</v>
       </c>
       <c r="H268" s="1">
-        <v>22302.72</v>
+        <v>40586.38</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
-      <c r="K268">
-        <v>-476.63</v>
+      <c r="K268" t="s">
+        <v>683</v>
       </c>
       <c r="L268" s="1">
-        <v>22302.72</v>
+        <v>40586.38</v>
       </c>
       <c r="M268" s="1">
-        <v>21826.09</v>
+        <v>47818.49</v>
       </c>
       <c r="N268" s="1">
         <v>0.0</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="B269" s="1">
         <v>13000000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.24912569</v>
+        <v>100.24991177</v>
       </c>
       <c r="D269" s="1">
         <v>0.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
         <v>0.0</v>
       </c>
       <c r="H269" s="1">
-        <v>32386.34</v>
+        <v>32488.53</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
-      <c r="K269">
-        <v>696.42</v>
+      <c r="K269" t="s">
+        <v>686</v>
       </c>
       <c r="L269" s="1">
-        <v>32386.34</v>
+        <v>32488.53</v>
       </c>
       <c r="M269" s="1">
-        <v>33082.76</v>
+        <v>35725.48</v>
       </c>
       <c r="N269" s="1">
         <v>0.0</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="B270" s="1">
-        <v>4700000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>100.26117553</v>
+        <v>100.25207336</v>
       </c>
       <c r="D270" s="1">
         <v>0.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
         <v>0.0</v>
       </c>
       <c r="H270" s="1">
-        <v>12275.25</v>
+        <v>63018.34</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
-      <c r="K270">
-        <v>417.67</v>
+      <c r="K270" t="s">
+        <v>688</v>
       </c>
       <c r="L270" s="1">
-        <v>12275.25</v>
+        <v>63018.34</v>
       </c>
       <c r="M270" s="1">
-        <v>12692.92</v>
+        <v>69304.69</v>
       </c>
       <c r="N270" s="1">
         <v>0.0</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
       <c r="B271" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.249881</v>
+        <v>100.0914978</v>
       </c>
       <c r="D271" s="1">
         <v>0.0</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
         <v>0.0</v>
       </c>
       <c r="H271" s="1">
-        <v>62470.25</v>
+        <v>4574.89</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="L271" s="1">
-        <v>62470.25</v>
+        <v>4574.89</v>
       </c>
       <c r="M271" s="1">
-        <v>63963.97</v>
+        <v>5819.87</v>
       </c>
       <c r="N271" s="1">
         <v>0.0</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="B272" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.25661313</v>
+        <v>100.26568987</v>
       </c>
       <c r="D272" s="1">
         <v>0.0</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
         <v>0.0</v>
       </c>
       <c r="H272" s="1">
-        <v>38491.97</v>
+        <v>39853.48</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
-      <c r="K272">
-        <v>799.16</v>
+      <c r="K272" t="s">
+        <v>693</v>
       </c>
       <c r="L272" s="1">
-        <v>38491.97</v>
+        <v>39853.48</v>
       </c>
       <c r="M272" s="1">
-        <v>39291.13</v>
+        <v>43917.36</v>
       </c>
       <c r="N272" s="1">
         <v>0.0</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="B273" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.15726183</v>
+        <v>100.2635862</v>
       </c>
       <c r="D273" s="1">
         <v>0.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
         <v>0.0</v>
       </c>
       <c r="H273" s="1">
-        <v>47178.55</v>
+        <v>39537.93</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="L273" s="1">
-        <v>47178.55</v>
+        <v>39537.93</v>
       </c>
       <c r="M273" s="1">
-        <v>48555.63</v>
+        <v>43318.48</v>
       </c>
       <c r="N273" s="1">
         <v>0.0</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="B274" s="1">
-        <v>13000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.26788231</v>
+        <v>100.3848951</v>
       </c>
       <c r="D274" s="1">
         <v>0.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
         <v>0.0</v>
       </c>
       <c r="H274" s="1">
-        <v>34824.7</v>
+        <v>23555.58</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
-      <c r="K274">
-        <v>685.43</v>
+      <c r="K274" t="s">
+        <v>698</v>
       </c>
       <c r="L274" s="1">
-        <v>34824.7</v>
+        <v>23555.58</v>
       </c>
       <c r="M274" s="1">
-        <v>35510.13</v>
+        <v>24723.39</v>
       </c>
       <c r="N274" s="1">
         <v>0.0</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>700</v>
       </c>
       <c r="B275" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>100.27008444</v>
+        <v>100.28005207</v>
       </c>
       <c r="D275" s="1">
         <v>0.0</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
         <v>0.0</v>
       </c>
       <c r="H275" s="1">
-        <v>67521.11</v>
+        <v>42007.81</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
       <c r="L275" s="1">
-        <v>67521.11</v>
+        <v>42007.81</v>
       </c>
       <c r="M275" s="1">
-        <v>68891.66</v>
+        <v>46925.64</v>
       </c>
       <c r="N275" s="1">
         <v>0.0</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
       <c r="B276" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>100.1140586</v>
+        <v>100.2826277</v>
       </c>
       <c r="D276" s="1">
         <v>0.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
         <v>0.0</v>
       </c>
       <c r="H276" s="1">
-        <v>5702.93</v>
+        <v>56525.54</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
-      <c r="K276">
-        <v>263.62</v>
+      <c r="K276" t="s">
+        <v>704</v>
       </c>
       <c r="L276" s="1">
-        <v>5702.93</v>
+        <v>56525.54</v>
       </c>
       <c r="M276" s="1">
-        <v>5966.55</v>
+        <v>61543.7</v>
       </c>
       <c r="N276" s="1">
         <v>0.0</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>683</v>
+        <v>706</v>
       </c>
       <c r="B277" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>100.28400953</v>
+        <v>100.29027325</v>
       </c>
       <c r="D277" s="1">
         <v>0.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
         <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>42601.43</v>
+        <v>58054.65</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="L277" s="1">
-        <v>42601.43</v>
+        <v>58054.65</v>
       </c>
       <c r="M277" s="1">
-        <v>43670.62</v>
+        <v>63988.8</v>
       </c>
       <c r="N277" s="1">
         <v>0.0</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>683</v>
+        <v>709</v>
       </c>
       <c r="B278" s="1">
-        <v>15000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.28162327</v>
+        <v>100.24954361</v>
       </c>
       <c r="D278" s="1">
         <v>0.0</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
         <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>42243.49</v>
+        <v>47662.83</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
-      <c r="K278">
-        <v>829.19</v>
+      <c r="K278" t="s">
+        <v>710</v>
       </c>
       <c r="L278" s="1">
-        <v>42243.49</v>
+        <v>47662.83</v>
       </c>
       <c r="M278" s="1">
-        <v>43072.68</v>
+        <v>53323.74</v>
       </c>
       <c r="N278" s="1">
         <v>0.0</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
       <c r="B279" s="1">
-        <v>6120000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.39609935</v>
+        <v>100.34355011</v>
       </c>
       <c r="D279" s="1">
         <v>0.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
         <v>0.0</v>
       </c>
       <c r="H279" s="1">
-        <v>24241.28</v>
+        <v>33011.73</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
-      <c r="K279">
-        <v>42.24</v>
+      <c r="K279" t="s">
+        <v>713</v>
       </c>
       <c r="L279" s="1">
-        <v>24241.28</v>
+        <v>33011.73</v>
       </c>
       <c r="M279" s="1">
-        <v>24283.52</v>
+        <v>35978.59</v>
       </c>
       <c r="N279" s="1">
         <v>0.0</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>686</v>
+        <v>711</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>689</v>
+        <v>712</v>
       </c>
       <c r="B280" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.2992072</v>
+        <v>100.0902256</v>
       </c>
       <c r="D280" s="1">
         <v>0.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>44881.08</v>
+        <v>18045.12</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280" t="s">
-        <v>690</v>
+        <v>715</v>
       </c>
       <c r="L280" s="1">
-        <v>44881.08</v>
+        <v>18045.12</v>
       </c>
       <c r="M280" s="1">
-        <v>46668.5</v>
+        <v>23697.61</v>
       </c>
       <c r="N280" s="1">
         <v>0.0</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>688</v>
+        <v>714</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>692</v>
+        <v>717</v>
       </c>
       <c r="B281" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>100.30041875</v>
+        <v>100.30005315</v>
       </c>
       <c r="D281" s="1">
         <v>0.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
         <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>60083.75</v>
+        <v>60010.63</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281" t="s">
-        <v>693</v>
+        <v>718</v>
       </c>
       <c r="L281" s="1">
-        <v>60083.75</v>
+        <v>60010.63</v>
       </c>
       <c r="M281" s="1">
-        <v>61169.37</v>
+        <v>65905.24</v>
       </c>
       <c r="N281" s="1">
         <v>0.0</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>691</v>
+        <v>716</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>695</v>
+        <v>720</v>
       </c>
       <c r="B282" s="1">
-        <v>20000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>100.3087561</v>
+        <v>99.97620833</v>
       </c>
       <c r="D282" s="1">
         <v>0.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>0.0</v>
       </c>
       <c r="H282" s="1">
-        <v>61751.22</v>
+        <v>-1427.5</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282" t="s">
-        <v>696</v>
+        <v>721</v>
       </c>
       <c r="L282" s="1">
-        <v>61751.22</v>
+        <v>-1427.5</v>
       </c>
       <c r="M282" s="1">
-        <v>63602.87</v>
+        <v>-8682.24</v>
       </c>
       <c r="N282" s="1">
         <v>0.0</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>694</v>
+        <v>719</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>698</v>
+        <v>723</v>
       </c>
       <c r="B283" s="1">
-        <v>19100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.26828639</v>
+        <v>100.0528246</v>
       </c>
       <c r="D283" s="1">
         <v>0.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
         <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>51242.7</v>
+        <v>5282.46</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283" t="s">
-        <v>699</v>
+        <v>724</v>
       </c>
       <c r="L283" s="1">
-        <v>51242.7</v>
+        <v>5282.46</v>
       </c>
       <c r="M283" s="1">
-        <v>53002.8</v>
+        <v>-5835.4</v>
       </c>
       <c r="N283" s="1">
         <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>697</v>
+        <v>722</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>701</v>
+        <v>726</v>
       </c>
       <c r="B284" s="1">
-        <v>9609000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>100.36053335</v>
+        <v>99.99795875</v>
       </c>
       <c r="D284" s="1">
         <v>0.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
         <v>0.0</v>
       </c>
       <c r="H284" s="1">
-        <v>34643.65</v>
+        <v>-408.25</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
-      <c r="K284">
-        <v>966.07</v>
+      <c r="K284" t="s">
+        <v>727</v>
       </c>
       <c r="L284" s="1">
-        <v>34643.65</v>
+        <v>-408.25</v>
       </c>
       <c r="M284" s="1">
-        <v>35609.72</v>
+        <v>-16069.81</v>
       </c>
       <c r="N284" s="1">
         <v>0.0</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>700</v>
+        <v>725</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>701</v>
+        <v>729</v>
       </c>
       <c r="B285" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.11355965</v>
+        <v>100.05366577</v>
       </c>
       <c r="D285" s="1">
         <v>0.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
         <v>0.0</v>
       </c>
       <c r="H285" s="1">
-        <v>22711.93</v>
+        <v>16099.73</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285" t="s">
-        <v>703</v>
+        <v>730</v>
       </c>
       <c r="L285" s="1">
-        <v>22711.93</v>
+        <v>16099.73</v>
       </c>
       <c r="M285" s="1">
-        <v>24324.83</v>
+        <v>9065.49</v>
       </c>
       <c r="N285" s="1">
         <v>0.0</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>702</v>
+        <v>728</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="B286" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.31826975</v>
+        <v>100.1281692</v>
       </c>
       <c r="D286" s="1">
         <v>0.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
         <v>0.0</v>
       </c>
       <c r="H286" s="1">
-        <v>63653.95</v>
+        <v>12816.92</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
-      <c r="K286" t="s">
-        <v>706</v>
+      <c r="K286">
+        <v>-473.18</v>
       </c>
       <c r="L286" s="1">
-        <v>63653.95</v>
+        <v>12816.92</v>
       </c>
       <c r="M286" s="1">
-        <v>65467.35</v>
+        <v>12343.74</v>
       </c>
       <c r="N286" s="1">
         <v>0.0</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>708</v>
+        <v>734</v>
       </c>
       <c r="B287" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>99.962512</v>
+        <v>100.1575659</v>
       </c>
       <c r="D287" s="1">
         <v>0.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>0.0</v>
       </c>
       <c r="H287" s="1">
-        <v>-2249.28</v>
+        <v>31513.18</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
-      <c r="K287" t="s">
-        <v>709</v>
+      <c r="K287">
+        <v>-836.83</v>
       </c>
       <c r="L287" s="1">
-        <v>-2249.28</v>
+        <v>31513.18</v>
       </c>
       <c r="M287" s="1">
-        <v>-8548.05</v>
+        <v>30676.35</v>
       </c>
       <c r="N287" s="1">
         <v>0.0</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>707</v>
+        <v>733</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>711</v>
+        <v>736</v>
       </c>
       <c r="B288" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.00445345</v>
+        <v>100.03764637</v>
       </c>
       <c r="D288" s="1">
         <v>0.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
         <v>0.0</v>
       </c>
       <c r="H288" s="1">
-        <v>890.69</v>
+        <v>11293.91</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
-      <c r="K288" t="s">
-        <v>712</v>
+      <c r="K288">
+        <v>-524.39</v>
       </c>
       <c r="L288" s="1">
-        <v>890.69</v>
+        <v>11293.91</v>
       </c>
       <c r="M288" s="1">
-        <v>-3716.28</v>
+        <v>10769.52</v>
       </c>
       <c r="N288" s="1">
         <v>0.0</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>710</v>
+        <v>735</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="B289" s="1">
-        <v>10000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.0300244</v>
+        <v>100.23731163</v>
       </c>
       <c r="D289" s="1">
         <v>0.0</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
         <v>0.0</v>
       </c>
       <c r="H289" s="1">
-        <v>3002.44</v>
+        <v>32037.07</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="L289" s="1">
-        <v>3002.44</v>
+        <v>32037.07</v>
       </c>
       <c r="M289" s="1">
-        <v>-6530.63</v>
+        <v>34765.2</v>
       </c>
       <c r="N289" s="1">
         <v>0.0</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="B290" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>99.96274665</v>
+        <v>100.28627465</v>
       </c>
       <c r="D290" s="1">
         <v>0.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
         <v>0.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-7450.67</v>
+        <v>57254.93</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290" t="s">
-        <v>718</v>
+        <v>742</v>
       </c>
       <c r="L290" s="1">
-        <v>-7450.67</v>
+        <v>57254.93</v>
       </c>
       <c r="M290" s="1">
-        <v>-18433.72</v>
+        <v>63179.66</v>
       </c>
       <c r="N290" s="1">
         <v>0.0</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>716</v>
+        <v>740</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>744</v>
       </c>
       <c r="B291" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>100.01645533</v>
+        <v>101.01332007</v>
       </c>
       <c r="D291" s="1">
         <v>0.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
         <v>0.0</v>
       </c>
       <c r="H291" s="1">
-        <v>4936.6</v>
+        <v>151998.01</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
-      <c r="K291">
-        <v>-921.03</v>
+      <c r="K291" t="s">
+        <v>745</v>
       </c>
       <c r="L291" s="1">
-        <v>4936.6</v>
+        <v>151998.01</v>
       </c>
       <c r="M291" s="1">
-        <v>4015.57</v>
+        <v>156684.2</v>
       </c>
       <c r="N291" s="1">
         <v>0.0</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>719</v>
+        <v>743</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>722</v>
+        <v>747</v>
       </c>
       <c r="B292" s="1">
-        <v>13500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.25456978</v>
+        <v>100.3253811</v>
       </c>
       <c r="D292" s="1">
         <v>0.0</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
         <v>0.0</v>
       </c>
       <c r="H292" s="1">
-        <v>34366.92</v>
+        <v>32538.11</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
-      <c r="K292">
-        <v>175.43</v>
+      <c r="K292" t="s">
+        <v>748</v>
       </c>
       <c r="L292" s="1">
-        <v>34366.92</v>
+        <v>32538.11</v>
       </c>
       <c r="M292" s="1">
-        <v>34542.35</v>
+        <v>35541.91</v>
       </c>
       <c r="N292" s="1">
         <v>0.0</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="B293" s="1">
-        <v>20000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>100.30481975</v>
+        <v>100.26107864</v>
       </c>
       <c r="D293" s="1">
         <v>0.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
         <v>0.0</v>
       </c>
       <c r="H293" s="1">
-        <v>60963.95</v>
+        <v>5743.73</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
-      <c r="K293" t="s">
-        <v>725</v>
+      <c r="K293">
+        <v>57.01</v>
       </c>
       <c r="L293" s="1">
-        <v>60963.95</v>
+        <v>5743.73</v>
       </c>
       <c r="M293" s="1">
-        <v>62809.99</v>
+        <v>5800.74</v>
       </c>
       <c r="N293" s="1">
         <v>0.0</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>727</v>
+        <v>752</v>
       </c>
       <c r="B294" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.9671086</v>
+        <v>100.0028126</v>
       </c>
       <c r="D294" s="1">
         <v>0.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
         <v>0.0</v>
       </c>
       <c r="H294" s="1">
-        <v>145066.29</v>
+        <v>843.78</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="L294" s="1">
-        <v>145066.29</v>
+        <v>843.78</v>
       </c>
       <c r="M294" s="1">
-        <v>146636.78</v>
+        <v>-19344.97</v>
       </c>
       <c r="N294" s="1">
         <v>0.0</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>726</v>
+        <v>751</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>730</v>
+        <v>755</v>
       </c>
       <c r="B295" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>100.3428788</v>
+        <v>100.03056967</v>
       </c>
       <c r="D295" s="1">
         <v>0.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
         <v>0.0</v>
       </c>
       <c r="H295" s="1">
-        <v>34287.88</v>
+        <v>4585.45</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
-      <c r="K295">
-        <v>944.53</v>
+      <c r="K295" t="s">
+        <v>756</v>
       </c>
       <c r="L295" s="1">
-        <v>34287.88</v>
+        <v>4585.45</v>
       </c>
       <c r="M295" s="1">
-        <v>35232.41</v>
+        <v>-1142.35</v>
       </c>
       <c r="N295" s="1">
         <v>0.0</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="B296" s="1">
-        <v>2200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.27419909</v>
+        <v>100.15597655</v>
       </c>
       <c r="D296" s="1">
         <v>0.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
         <v>0.0</v>
       </c>
       <c r="H296" s="1">
-        <v>6032.38</v>
+        <v>31195.31</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
-      <c r="K296">
-        <v>-278.78</v>
+      <c r="K296" t="s">
+        <v>759</v>
       </c>
       <c r="L296" s="1">
-        <v>6032.38</v>
+        <v>31195.31</v>
       </c>
       <c r="M296" s="1">
-        <v>5753.6</v>
+        <v>18696.18</v>
       </c>
       <c r="N296" s="1">
         <v>0.0</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>734</v>
+        <v>761</v>
       </c>
       <c r="B297" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.00426803</v>
+        <v>100.08631787</v>
       </c>
       <c r="D297" s="1">
         <v>0.0</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
         <v>0.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1280.41</v>
+        <v>12947.68</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297" t="s">
-        <v>735</v>
+        <v>762</v>
       </c>
       <c r="L297" s="1">
-        <v>1280.41</v>
+        <v>12947.68</v>
       </c>
       <c r="M297" s="1">
-        <v>-17947.53</v>
+        <v>10157.24</v>
       </c>
       <c r="N297" s="1">
         <v>0.0</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>733</v>
+        <v>760</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>737</v>
+        <v>764</v>
       </c>
       <c r="B298" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.03426773</v>
+        <v>100.08640347</v>
       </c>
       <c r="D298" s="1">
         <v>0.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
         <v>0.0</v>
       </c>
       <c r="H298" s="1">
-        <v>5140.16</v>
+        <v>25921.04</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298" t="s">
-        <v>738</v>
+        <v>765</v>
       </c>
       <c r="L298" s="1">
-        <v>5140.16</v>
+        <v>25921.04</v>
       </c>
       <c r="M298" s="1">
-        <v>-734.31</v>
+        <v>21701.83</v>
       </c>
       <c r="N298" s="1">
         <v>0.0</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>736</v>
+        <v>763</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>740</v>
+        <v>767</v>
       </c>
       <c r="B299" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>100.13960185</v>
+        <v>100.09825436</v>
       </c>
       <c r="D299" s="1">
         <v>0.0</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
         <v>0.0</v>
       </c>
       <c r="H299" s="1">
-        <v>27920.37</v>
+        <v>24563.59</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299" t="s">
-        <v>741</v>
+        <v>768</v>
       </c>
       <c r="L299" s="1">
-        <v>27920.37</v>
+        <v>24563.59</v>
       </c>
       <c r="M299" s="1">
-        <v>16877.45</v>
+        <v>22665.4</v>
       </c>
       <c r="N299" s="1">
         <v>0.0</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>743</v>
+        <v>770</v>
       </c>
       <c r="B300" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>100.0511992</v>
+        <v>100.1471061</v>
       </c>
       <c r="D300" s="1">
         <v>0.0</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
         <v>0.0</v>
       </c>
       <c r="H300" s="1">
-        <v>7679.88</v>
+        <v>14710.61</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300">
-        <v>-104.88</v>
+        <v>-495.68</v>
       </c>
       <c r="L300" s="1">
-        <v>7679.88</v>
+        <v>14710.61</v>
       </c>
       <c r="M300" s="1">
-        <v>7575.0</v>
+        <v>14214.93</v>
       </c>
       <c r="N300" s="1">
         <v>0.0</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>742</v>
+        <v>769</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>745</v>
+        <v>770</v>
       </c>
       <c r="B301" s="1">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.4629125</v>
+        <v>100.09046373</v>
       </c>
       <c r="D301" s="1">
         <v>0.0</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
         <v>0.0</v>
       </c>
       <c r="H301" s="1">
-        <v>5554.95</v>
+        <v>13569.56</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301">
-        <v>11.67</v>
+        <v>-606.64</v>
       </c>
       <c r="L301" s="1">
-        <v>5554.95</v>
+        <v>13569.56</v>
       </c>
       <c r="M301" s="1">
-        <v>5566.62</v>
+        <v>12962.92</v>
       </c>
       <c r="N301" s="1">
         <v>0.0</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>744</v>
+        <v>771</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>747</v>
+        <v>773</v>
       </c>
       <c r="B302" s="1">
-        <v>8000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.31302588</v>
+        <v>100.45631167</v>
       </c>
       <c r="D302" s="1">
         <v>0.0</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
         <v>0.0</v>
       </c>
       <c r="H302" s="1">
-        <v>25042.07</v>
+        <v>5475.74</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
       <c r="K302">
-        <v>664.99</v>
+        <v>230.54</v>
       </c>
       <c r="L302" s="1">
-        <v>25042.07</v>
+        <v>5475.74</v>
       </c>
       <c r="M302" s="1">
-        <v>25707.06</v>
+        <v>5706.28</v>
       </c>
       <c r="N302" s="1">
         <v>0.0</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="B303" s="1">
-        <v>6245000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.29448247</v>
+        <v>100.29485613</v>
       </c>
       <c r="D303" s="1">
         <v>0.0</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>0.0</v>
       </c>
       <c r="H303" s="1">
-        <v>18390.43</v>
+        <v>23588.49</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
-      <c r="K303">
-        <v>541.66</v>
+      <c r="K303" t="s">
+        <v>776</v>
       </c>
       <c r="L303" s="1">
-        <v>18390.43</v>
+        <v>23588.49</v>
       </c>
       <c r="M303" s="1">
-        <v>18932.09</v>
+        <v>25872.89</v>
       </c>
       <c r="N303" s="1">
         <v>0.0</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>748</v>
+        <v>774</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>750</v>
+        <v>775</v>
       </c>
       <c r="B304" s="1">
-        <v>15000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.26930253</v>
+        <v>100.27586886</v>
       </c>
       <c r="D304" s="1">
         <v>0.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>0.0</v>
       </c>
       <c r="H304" s="1">
-        <v>40395.38</v>
+        <v>17228.01</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304">
         <v>0.0</v>
       </c>
       <c r="K304" t="s">
-        <v>751</v>
+        <v>778</v>
       </c>
       <c r="L304" s="1">
-        <v>40395.38</v>
+        <v>17228.01</v>
       </c>
       <c r="M304" s="1">
-        <v>42035.21</v>
+        <v>19038.33</v>
       </c>
       <c r="N304" s="1">
         <v>0.0</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>749</v>
+        <v>777</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="B305" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.5167044</v>
+        <v>100.2501956</v>
       </c>
       <c r="D305" s="1">
         <v>0.0</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>0.0</v>
       </c>
       <c r="H305" s="1">
-        <v>77505.66</v>
+        <v>37529.34</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305">
         <v>0.0</v>
       </c>
-      <c r="K305">
-        <v>441.69</v>
+      <c r="K305" t="s">
+        <v>781</v>
       </c>
       <c r="L305" s="1">
-        <v>77505.66</v>
+        <v>37529.34</v>
       </c>
       <c r="M305" s="1">
-        <v>77947.35</v>
+        <v>42288.38</v>
       </c>
       <c r="N305" s="1">
         <v>0.0</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="B306" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>100.53183627</v>
+        <v>100.5110316</v>
       </c>
       <c r="D306" s="1">
         <v>0.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>0.0</v>
       </c>
       <c r="H306" s="1">
-        <v>39887.72</v>
+        <v>76654.74</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306">
         <v>0.0</v>
       </c>
-      <c r="K306">
-        <v>266.77</v>
+      <c r="K306" t="s">
+        <v>784</v>
       </c>
       <c r="L306" s="1">
-        <v>39887.72</v>
+        <v>76654.74</v>
       </c>
       <c r="M306" s="1">
-        <v>40154.49</v>
+        <v>80073.23</v>
       </c>
       <c r="N306" s="1">
         <v>0.0</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>754</v>
+        <v>782</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>755</v>
+        <v>786</v>
       </c>
       <c r="B307" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.3194302</v>
+        <v>100.3005376</v>
       </c>
       <c r="D307" s="1">
         <v>0.0</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>0.0</v>
       </c>
       <c r="H307" s="1">
-        <v>15971.51</v>
+        <v>15026.88</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307">
         <v>0.0</v>
       </c>
-      <c r="K307">
-        <v>568.19</v>
+      <c r="K307" t="s">
+        <v>787</v>
       </c>
       <c r="L307" s="1">
-        <v>15971.51</v>
+        <v>15026.88</v>
       </c>
       <c r="M307" s="1">
-        <v>16539.7</v>
+        <v>16644.04</v>
       </c>
       <c r="N307" s="1">
         <v>0.0</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>756</v>
+        <v>785</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="B308" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.2741155</v>
+        <v>100.52561133</v>
       </c>
       <c r="D308" s="1">
         <v>0.0</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>0.0</v>
       </c>
       <c r="H308" s="1">
-        <v>27411.55</v>
+        <v>39420.85</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308">
         <v>0.0</v>
       </c>
-      <c r="K308">
-        <v>863.85</v>
+      <c r="K308" t="s">
+        <v>789</v>
       </c>
       <c r="L308" s="1">
-        <v>27411.55</v>
+        <v>39420.85</v>
       </c>
       <c r="M308" s="1">
-        <v>28275.4</v>
+        <v>41241.19</v>
       </c>
       <c r="N308" s="1">
         <v>0.0</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>757</v>
+        <v>788</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>758</v>
+        <v>791</v>
       </c>
       <c r="B309" s="1">
         <v>8750000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.33150423</v>
+        <v>100.31349166</v>
       </c>
       <c r="D309" s="1">
         <v>0.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>0.0</v>
       </c>
       <c r="H309" s="1">
-        <v>29006.62</v>
+        <v>27430.52</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309">
         <v>0.0</v>
       </c>
-      <c r="K309">
-        <v>825.14</v>
+      <c r="K309" t="s">
+        <v>792</v>
       </c>
       <c r="L309" s="1">
-        <v>29006.62</v>
+        <v>27430.52</v>
       </c>
       <c r="M309" s="1">
-        <v>29831.76</v>
+        <v>30059.2</v>
       </c>
       <c r="N309" s="1">
         <v>0.0</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>759</v>
+        <v>790</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>761</v>
+        <v>791</v>
       </c>
       <c r="B310" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.42914925</v>
+        <v>100.2553533</v>
       </c>
       <c r="D310" s="1">
         <v>0.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>0.0</v>
       </c>
       <c r="H310" s="1">
-        <v>34331.94</v>
+        <v>25535.33</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310">
         <v>0.0</v>
       </c>
-      <c r="K310">
-        <v>494.7</v>
+      <c r="K310" t="s">
+        <v>794</v>
       </c>
       <c r="L310" s="1">
-        <v>34331.94</v>
+        <v>25535.33</v>
       </c>
       <c r="M310" s="1">
-        <v>34826.64</v>
+        <v>28442.31</v>
       </c>
       <c r="N310" s="1">
         <v>0.0</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>760</v>
+        <v>793</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>763</v>
+        <v>796</v>
       </c>
       <c r="B311" s="1">
-        <v>4000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>100.32118425</v>
+        <v>100.41676063</v>
       </c>
       <c r="D311" s="1">
         <v>0.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>0.0</v>
       </c>
       <c r="H311" s="1">
-        <v>12847.37</v>
+        <v>33340.85</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311">
         <v>0.0</v>
       </c>
-      <c r="K311">
-        <v>353.7</v>
+      <c r="K311" t="s">
+        <v>797</v>
       </c>
       <c r="L311" s="1">
-        <v>12847.37</v>
+        <v>33340.85</v>
       </c>
       <c r="M311" s="1">
-        <v>13201.07</v>
+        <v>35461.7</v>
       </c>
       <c r="N311" s="1">
         <v>0.0</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>762</v>
+        <v>795</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>765</v>
+        <v>799</v>
       </c>
       <c r="B312" s="1">
-        <v>1800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>99.95258778</v>
+        <v>100.302901</v>
       </c>
       <c r="D312" s="1">
         <v>0.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>0.0</v>
       </c>
       <c r="H312" s="1">
-        <v>-853.42</v>
+        <v>12116.04</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312">
         <v>0.0</v>
       </c>
       <c r="K312" t="s">
-        <v>766</v>
+        <v>800</v>
       </c>
       <c r="L312" s="1">
-        <v>-853.42</v>
+        <v>12116.04</v>
       </c>
       <c r="M312" s="1">
-        <v>-2179.1</v>
+        <v>13291.07</v>
       </c>
       <c r="N312" s="1">
         <v>0.0</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>764</v>
+        <v>798</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>768</v>
+        <v>802</v>
       </c>
       <c r="B313" s="1">
-        <v>15000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>100.00936707</v>
+        <v>99.98686833</v>
       </c>
       <c r="D313" s="1">
         <v>0.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>0.0</v>
       </c>
       <c r="H313" s="1">
-        <v>1405.06</v>
+        <v>-236.37</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313">
         <v>0.0</v>
       </c>
       <c r="K313" t="s">
-        <v>769</v>
+        <v>803</v>
       </c>
       <c r="L313" s="1">
-        <v>1405.06</v>
+        <v>-236.37</v>
       </c>
       <c r="M313" s="1">
-        <v>-1263.33</v>
+        <v>-1992.49</v>
       </c>
       <c r="N313" s="1">
         <v>0.0</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>767</v>
+        <v>801</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>771</v>
+        <v>805</v>
       </c>
       <c r="B314" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.0309423</v>
+        <v>100.06408087</v>
       </c>
       <c r="D314" s="1">
         <v>0.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>0.0</v>
       </c>
       <c r="H314" s="1">
-        <v>9282.69</v>
+        <v>19224.26</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314">
         <v>0.0</v>
       </c>
       <c r="K314" t="s">
-        <v>772</v>
+        <v>806</v>
       </c>
       <c r="L314" s="1">
-        <v>9282.69</v>
+        <v>19224.26</v>
       </c>
       <c r="M314" s="1">
-        <v>2014.43</v>
+        <v>6357.54</v>
       </c>
       <c r="N314" s="1">
         <v>0.0</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>770</v>
+        <v>804</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>774</v>
+        <v>808</v>
       </c>
       <c r="B315" s="1">
         <v>6404000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.48656215</v>
+        <v>100.48380637</v>
       </c>
       <c r="D315" s="1">
         <v>0.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>0.0</v>
       </c>
       <c r="H315" s="1">
-        <v>31159.44</v>
+        <v>30982.96</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315">
         <v>0.0</v>
       </c>
-      <c r="K315">
-        <v>18.59</v>
+      <c r="K315" t="s">
+        <v>809</v>
       </c>
       <c r="L315" s="1">
-        <v>31159.44</v>
+        <v>30982.96</v>
       </c>
       <c r="M315" s="1">
-        <v>31178.03</v>
+        <v>32101.46</v>
       </c>
       <c r="N315" s="1">
         <v>0.0</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>776</v>
+        <v>811</v>
       </c>
       <c r="B316" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.26845993</v>
+        <v>100.25041873</v>
       </c>
       <c r="D316" s="1">
         <v>0.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>0.0</v>
       </c>
       <c r="H316" s="1">
-        <v>80537.98</v>
+        <v>75125.62</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316">
         <v>0.0</v>
       </c>
       <c r="K316" t="s">
-        <v>777</v>
+        <v>812</v>
       </c>
       <c r="L316" s="1">
-        <v>80537.98</v>
+        <v>75125.62</v>
       </c>
       <c r="M316" s="1">
-        <v>82245.56</v>
+        <v>82742.99</v>
       </c>
       <c r="N316" s="1">
         <v>0.0</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>775</v>
+        <v>810</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>779</v>
+        <v>814</v>
       </c>
       <c r="B317" s="1">
         <v>14000000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.3261525</v>
+        <v>100.30760893</v>
       </c>
       <c r="D317" s="1">
         <v>0.0</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>0.0</v>
       </c>
       <c r="H317" s="1">
-        <v>45661.35</v>
+        <v>43065.25</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317">
         <v>0.0</v>
       </c>
       <c r="K317" t="s">
-        <v>780</v>
+        <v>815</v>
       </c>
       <c r="L317" s="1">
-        <v>45661.35</v>
+        <v>43065.25</v>
       </c>
       <c r="M317" s="1">
-        <v>47241.25</v>
+        <v>47566.53</v>
       </c>
       <c r="N317" s="1">
         <v>0.0</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>778</v>
+        <v>813</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>782</v>
+        <v>817</v>
       </c>
       <c r="B318" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.3257474</v>
+        <v>100.3072472</v>
       </c>
       <c r="D318" s="1">
         <v>0.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>0.0</v>
       </c>
       <c r="H318" s="1">
-        <v>16287.37</v>
+        <v>15362.36</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318">
         <v>0.0</v>
       </c>
-      <c r="K318">
-        <v>550.72</v>
+      <c r="K318" t="s">
+        <v>818</v>
       </c>
       <c r="L318" s="1">
-        <v>16287.37</v>
+        <v>15362.36</v>
       </c>
       <c r="M318" s="1">
-        <v>16838.09</v>
+        <v>16954.2</v>
       </c>
       <c r="N318" s="1">
         <v>0.0</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>781</v>
+        <v>816</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>782</v>
+        <v>817</v>
       </c>
       <c r="B319" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>100.20689927</v>
+        <v>100.18579107</v>
       </c>
       <c r="D319" s="1">
         <v>0.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>0.0</v>
       </c>
       <c r="H319" s="1">
-        <v>31034.89</v>
+        <v>27868.66</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319">
         <v>0.0</v>
       </c>
       <c r="K319" t="s">
-        <v>784</v>
+        <v>820</v>
       </c>
       <c r="L319" s="1">
-        <v>31034.89</v>
+        <v>27868.66</v>
       </c>
       <c r="M319" s="1">
-        <v>32529.55</v>
+        <v>32454.17</v>
       </c>
       <c r="N319" s="1">
         <v>0.0</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>783</v>
+        <v>819</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>786</v>
+        <v>822</v>
       </c>
       <c r="B320" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.3420057</v>
+        <v>100.32315735</v>
       </c>
       <c r="D320" s="1">
         <v>0.0</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>0.0</v>
       </c>
       <c r="H320" s="1">
-        <v>68401.14</v>
+        <v>64631.47</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320">
         <v>0.0</v>
       </c>
       <c r="K320" t="s">
-        <v>787</v>
+        <v>823</v>
       </c>
       <c r="L320" s="1">
-        <v>68401.14</v>
+        <v>64631.47</v>
       </c>
       <c r="M320" s="1">
-        <v>71243.85</v>
+        <v>71783.5</v>
       </c>
       <c r="N320" s="1">
         <v>0.0</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>785</v>
+        <v>821</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>789</v>
+        <v>825</v>
       </c>
       <c r="B321" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>100.7096708</v>
+        <v>100.7204254</v>
       </c>
       <c r="D321" s="1">
         <v>0.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>0.0</v>
       </c>
       <c r="H321" s="1">
-        <v>35483.54</v>
+        <v>36021.27</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321">
         <v>0.0</v>
       </c>
-      <c r="K321">
-        <v>600.31</v>
+      <c r="K321" t="s">
+        <v>826</v>
       </c>
       <c r="L321" s="1">
-        <v>35483.54</v>
+        <v>36021.27</v>
       </c>
       <c r="M321" s="1">
-        <v>36083.85</v>
+        <v>37682.45</v>
       </c>
       <c r="N321" s="1">
         <v>0.0</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>788</v>
+        <v>824</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="B322" s="1">
         <v>5200000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.34025538</v>
+        <v>100.32302654</v>
       </c>
       <c r="D322" s="1">
         <v>0.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>0.0</v>
       </c>
       <c r="H322" s="1">
-        <v>17693.28</v>
+        <v>16797.38</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322">
         <v>0.0</v>
       </c>
-      <c r="K322">
-        <v>412.58</v>
+      <c r="K322" t="s">
+        <v>829</v>
       </c>
       <c r="L322" s="1">
-        <v>17693.28</v>
+        <v>16797.38</v>
       </c>
       <c r="M322" s="1">
-        <v>18105.86</v>
+        <v>18266.42</v>
       </c>
       <c r="N322" s="1">
         <v>0.0</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>790</v>
+        <v>827</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="B323" s="1">
         <v>6630000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>100.42835505</v>
+        <v>100.4160371</v>
       </c>
       <c r="D323" s="1">
         <v>0.0</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>0.0</v>
       </c>
       <c r="H323" s="1">
-        <v>28399.94</v>
+        <v>27583.26</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323">
         <v>0.0</v>
       </c>
-      <c r="K323">
-        <v>396.73</v>
+      <c r="K323" t="s">
+        <v>831</v>
       </c>
       <c r="L323" s="1">
-        <v>28399.94</v>
+        <v>27583.26</v>
       </c>
       <c r="M323" s="1">
-        <v>28796.67</v>
+        <v>29322.87</v>
       </c>
       <c r="N323" s="1">
         <v>0.0</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>792</v>
+        <v>830</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="B324" s="1">
         <v>7300000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.28611452</v>
+        <v>100.26751712</v>
       </c>
       <c r="D324" s="1">
         <v>0.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>0.0</v>
       </c>
       <c r="H324" s="1">
-        <v>20886.36</v>
+        <v>19528.75</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324">
         <v>0.0</v>
       </c>
-      <c r="K324">
-        <v>557.1</v>
+      <c r="K324" t="s">
+        <v>833</v>
       </c>
       <c r="L324" s="1">
-        <v>20886.36</v>
+        <v>19528.75</v>
       </c>
       <c r="M324" s="1">
-        <v>21443.46</v>
+        <v>21563.68</v>
       </c>
       <c r="N324" s="1">
         <v>0.0</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>793</v>
+        <v>832</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>795</v>
+        <v>835</v>
       </c>
       <c r="B325" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>100.32652025</v>
+        <v>100.52987702</v>
       </c>
       <c r="D325" s="1">
         <v>0.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>0.0</v>
       </c>
       <c r="H325" s="1">
-        <v>13060.81</v>
+        <v>24904.22</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.0</v>
       </c>
-      <c r="K325">
-        <v>416.03</v>
+      <c r="K325" t="s">
+        <v>836</v>
       </c>
       <c r="L325" s="1">
-        <v>13060.81</v>
+        <v>24904.22</v>
       </c>
       <c r="M325" s="1">
-        <v>13476.84</v>
+        <v>26077.61</v>
       </c>
       <c r="N325" s="1">
         <v>0.0</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>794</v>
+        <v>834</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>795</v>
+        <v>835</v>
       </c>
       <c r="B326" s="1">
-        <v>4700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>100.53645617</v>
+        <v>100.307919</v>
       </c>
       <c r="D326" s="1">
         <v>0.0</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>0.0</v>
       </c>
       <c r="H326" s="1">
-        <v>25213.44</v>
+        <v>12316.76</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.0</v>
       </c>
-      <c r="K326">
-        <v>182.84</v>
+      <c r="K326" t="s">
+        <v>838</v>
       </c>
       <c r="L326" s="1">
-        <v>25213.44</v>
+        <v>12316.76</v>
       </c>
       <c r="M326" s="1">
-        <v>25396.28</v>
+        <v>13569.67</v>
       </c>
       <c r="N326" s="1">
         <v>0.0</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>796</v>
+        <v>837</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>795</v>
+        <v>835</v>
       </c>
       <c r="B327" s="1">
         <v>3700000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.53137432</v>
+        <v>100.52518486</v>
       </c>
       <c r="D327" s="1">
         <v>0.0</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>0.0</v>
       </c>
       <c r="H327" s="1">
-        <v>19660.85</v>
+        <v>19431.84</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.0</v>
       </c>
       <c r="K327">
-        <v>130.37</v>
+        <v>895.46</v>
       </c>
       <c r="L327" s="1">
-        <v>19660.85</v>
+        <v>19431.84</v>
       </c>
       <c r="M327" s="1">
-        <v>19791.22</v>
+        <v>20327.3</v>
       </c>
       <c r="N327" s="1">
         <v>0.0</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>797</v>
+        <v>839</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>799</v>
+        <v>841</v>
       </c>
       <c r="B328" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>100.08480848</v>
+        <v>100.08185136</v>
       </c>
       <c r="D328" s="1">
         <v>0.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>0.0</v>
       </c>
       <c r="H328" s="1">
-        <v>10601.06</v>
+        <v>10231.42</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.0</v>
       </c>
       <c r="K328" t="s">
-        <v>800</v>
+        <v>842</v>
       </c>
       <c r="L328" s="1">
-        <v>10601.06</v>
+        <v>10231.42</v>
       </c>
       <c r="M328" s="1">
-        <v>2804.14</v>
+        <v>2703.02</v>
       </c>
       <c r="N328" s="1">
         <v>0.0</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>798</v>
+        <v>840</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>802</v>
+        <v>844</v>
       </c>
       <c r="B329" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.1935226</v>
+        <v>100.19585288</v>
       </c>
       <c r="D329" s="1">
         <v>0.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>0.0</v>
       </c>
       <c r="H329" s="1">
-        <v>48380.65</v>
+        <v>48963.22</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329">
         <v>0.0</v>
       </c>
       <c r="K329" t="s">
-        <v>803</v>
+        <v>845</v>
       </c>
       <c r="L329" s="1">
-        <v>48380.65</v>
+        <v>48963.22</v>
       </c>
       <c r="M329" s="1">
-        <v>33097.84</v>
+        <v>34213.22</v>
       </c>
       <c r="N329" s="1">
         <v>0.0</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>801</v>
+        <v>843</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>805</v>
+        <v>847</v>
       </c>
       <c r="B330" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>100.1020106</v>
+        <v>100.12426873</v>
       </c>
       <c r="D330" s="1">
         <v>0.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>0.0</v>
       </c>
       <c r="H330" s="1">
-        <v>15301.59</v>
+        <v>18640.31</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330">
         <v>0.0</v>
       </c>
       <c r="K330" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="L330" s="1">
-        <v>15301.59</v>
+        <v>18640.31</v>
       </c>
       <c r="M330" s="1">
-        <v>7722.38</v>
+        <v>9336.18</v>
       </c>
       <c r="N330" s="1">
         <v>0.0</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>804</v>
+        <v>846</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>808</v>
+        <v>850</v>
       </c>
       <c r="B331" s="1">
-        <v>40000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>100.25428423</v>
+        <v>100.13556924</v>
       </c>
       <c r="D331" s="1">
         <v>0.0</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>0.0</v>
       </c>
       <c r="H331" s="1">
-        <v>101713.69</v>
+        <v>14234.77</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331">
         <v>0.0</v>
       </c>
-      <c r="K331" t="s">
-        <v>809</v>
+      <c r="K331">
+        <v>-551.96</v>
       </c>
       <c r="L331" s="1">
-        <v>101713.69</v>
+        <v>14234.77</v>
       </c>
       <c r="M331" s="1">
-        <v>105534.76</v>
+        <v>13682.81</v>
       </c>
       <c r="N331" s="1">
         <v>0.0</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>807</v>
+        <v>849</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="B332" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.15298896</v>
+        <v>100.23559415</v>
       </c>
       <c r="D332" s="1">
         <v>0.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>0.0</v>
       </c>
       <c r="H332" s="1">
-        <v>38247.24</v>
+        <v>94237.66</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332">
         <v>0.0</v>
       </c>
       <c r="K332" t="s">
-        <v>812</v>
+        <v>853</v>
       </c>
       <c r="L332" s="1">
-        <v>38247.24</v>
+        <v>94237.66</v>
       </c>
       <c r="M332" s="1">
-        <v>39865.4</v>
+        <v>106189.23</v>
       </c>
       <c r="N332" s="1">
         <v>0.0</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>814</v>
+        <v>855</v>
       </c>
       <c r="B333" s="1">
-        <v>34000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.01416526</v>
+        <v>100.1307548</v>
       </c>
       <c r="D333" s="1">
         <v>0.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>0.0</v>
       </c>
       <c r="H333" s="1">
-        <v>4816.19</v>
+        <v>32688.7</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333">
         <v>0.0</v>
       </c>
       <c r="K333" t="s">
-        <v>815</v>
+        <v>856</v>
       </c>
       <c r="L333" s="1">
-        <v>4816.19</v>
+        <v>32688.7</v>
       </c>
       <c r="M333" s="1">
-        <v>-459.97</v>
+        <v>39264.67</v>
       </c>
       <c r="N333" s="1">
         <v>0.0</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>813</v>
+        <v>854</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>817</v>
+        <v>858</v>
       </c>
       <c r="B334" s="1">
-        <v>15000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.04249993</v>
+        <v>100.00304282</v>
       </c>
       <c r="D334" s="1">
         <v>0.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>0.0</v>
       </c>
       <c r="H334" s="1">
-        <v>6374.99</v>
+        <v>1034.56</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.0</v>
       </c>
       <c r="K334" t="s">
-        <v>818</v>
+        <v>859</v>
       </c>
       <c r="L334" s="1">
-        <v>6374.99</v>
+        <v>1034.56</v>
       </c>
       <c r="M334" s="1">
-        <v>-3958.5</v>
+        <v>-513.98</v>
       </c>
       <c r="N334" s="1">
         <v>0.0</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>816</v>
+        <v>857</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>820</v>
+        <v>861</v>
       </c>
       <c r="B335" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.00827213</v>
+        <v>100.06788347</v>
       </c>
       <c r="D335" s="1">
         <v>0.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>0.0</v>
       </c>
       <c r="H335" s="1">
-        <v>661.77</v>
+        <v>10182.52</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.0</v>
       </c>
       <c r="K335" t="s">
-        <v>821</v>
+        <v>862</v>
       </c>
       <c r="L335" s="1">
-        <v>661.77</v>
+        <v>10182.52</v>
       </c>
       <c r="M335" s="1">
-        <v>-2418.52</v>
+        <v>-2542.81</v>
       </c>
       <c r="N335" s="1">
         <v>0.0</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>819</v>
+        <v>860</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>823</v>
+        <v>864</v>
       </c>
       <c r="B336" s="1">
-        <v>2215000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.01797788</v>
+        <v>100.0113655</v>
       </c>
       <c r="D336" s="1">
         <v>0.0</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>0.0</v>
       </c>
       <c r="H336" s="1">
-        <v>398.21</v>
+        <v>909.24</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336">
         <v>0.0</v>
       </c>
-      <c r="K336">
-        <v>-373.67</v>
+      <c r="K336" t="s">
+        <v>865</v>
       </c>
       <c r="L336" s="1">
-        <v>398.21</v>
+        <v>909.24</v>
       </c>
       <c r="M336" s="1">
-        <v>24.54</v>
+        <v>-2621.48</v>
       </c>
       <c r="N336" s="1">
         <v>0.0</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>822</v>
+        <v>863</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>825</v>
+        <v>867</v>
       </c>
       <c r="B337" s="1">
-        <v>20000000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.3546483</v>
+        <v>100.01471061</v>
       </c>
       <c r="D337" s="1">
         <v>0.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
         <v>0.0</v>
       </c>
       <c r="H337" s="1">
-        <v>70929.66</v>
+        <v>325.84</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337">
         <v>0.0</v>
       </c>
-      <c r="K337" t="s">
-        <v>826</v>
+      <c r="K337">
+        <v>-387.37</v>
       </c>
       <c r="L337" s="1">
-        <v>70929.66</v>
+        <v>325.84</v>
       </c>
       <c r="M337" s="1">
-        <v>72245.39</v>
+        <v>-61.53</v>
       </c>
       <c r="N337" s="1">
         <v>0.0</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>824</v>
+        <v>866</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
       <c r="B338" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.03476635</v>
+        <v>100.3385563</v>
       </c>
       <c r="D338" s="1">
         <v>0.0</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
         <v>0.0</v>
       </c>
       <c r="H338" s="1">
-        <v>6953.27</v>
+        <v>67711.26</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338">
         <v>0.0</v>
       </c>
       <c r="K338" t="s">
-        <v>829</v>
+        <v>870</v>
       </c>
       <c r="L338" s="1">
-        <v>6953.27</v>
+        <v>67711.26</v>
       </c>
       <c r="M338" s="1">
-        <v>-9801.29</v>
+        <v>73029.11</v>
       </c>
       <c r="N338" s="1">
         <v>0.0</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>827</v>
+        <v>868</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>831</v>
+        <v>872</v>
       </c>
       <c r="B339" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.0807153</v>
+        <v>100.0589577</v>
       </c>
       <c r="D339" s="1">
         <v>0.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
         <v>0.0</v>
       </c>
       <c r="H339" s="1">
-        <v>24214.59</v>
+        <v>11791.54</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339">
         <v>0.0</v>
       </c>
       <c r="K339" t="s">
-        <v>832</v>
+        <v>873</v>
       </c>
       <c r="L339" s="1">
-        <v>24214.59</v>
+        <v>11791.54</v>
       </c>
       <c r="M339" s="1">
-        <v>2444.54</v>
+        <v>-8169.55</v>
       </c>
       <c r="N339" s="1">
         <v>0.0</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>830</v>
+        <v>871</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>831</v>
+        <v>875</v>
       </c>
       <c r="B340" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>100.06621304</v>
+        <v>100.10091947</v>
       </c>
       <c r="D340" s="1">
         <v>0.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
         <v>0.0</v>
       </c>
       <c r="H340" s="1">
-        <v>16553.26</v>
+        <v>30275.84</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340">
         <v>0.0</v>
       </c>
       <c r="K340" t="s">
-        <v>834</v>
+        <v>876</v>
       </c>
       <c r="L340" s="1">
-        <v>16553.26</v>
+        <v>30275.84</v>
       </c>
       <c r="M340" s="1">
-        <v>-1304.08</v>
+        <v>4917.6</v>
       </c>
       <c r="N340" s="1">
         <v>0.0</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>833</v>
+        <v>874</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>831</v>
+        <v>875</v>
       </c>
       <c r="B341" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.0733951</v>
+        <v>100.08325916</v>
       </c>
       <c r="D341" s="1">
         <v>0.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
         <v>0.0</v>
       </c>
       <c r="H341" s="1">
-        <v>14679.02</v>
+        <v>20814.79</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341">
         <v>0.0</v>
       </c>
       <c r="K341" t="s">
-        <v>836</v>
+        <v>878</v>
       </c>
       <c r="L341" s="1">
-        <v>14679.02</v>
+        <v>20814.79</v>
       </c>
       <c r="M341" s="1">
-        <v>3748.41</v>
+        <v>84.65</v>
       </c>
       <c r="N341" s="1">
         <v>0.0</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>835</v>
+        <v>877</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>838</v>
+        <v>875</v>
       </c>
       <c r="B342" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.06913615</v>
+        <v>100.0979885</v>
       </c>
       <c r="D342" s="1">
         <v>0.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
         <v>0.0</v>
       </c>
       <c r="H342" s="1">
-        <v>13827.23</v>
+        <v>19597.7</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342">
         <v>0.0</v>
       </c>
       <c r="K342" t="s">
-        <v>839</v>
+        <v>880</v>
       </c>
       <c r="L342" s="1">
-        <v>13827.23</v>
+        <v>19597.7</v>
       </c>
       <c r="M342" s="1">
-        <v>1883.25</v>
+        <v>5890.52</v>
       </c>
       <c r="N342" s="1">
         <v>0.0</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>837</v>
+        <v>879</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>838</v>
+        <v>882</v>
       </c>
       <c r="B343" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.04760385</v>
+        <v>100.07982665</v>
       </c>
       <c r="D343" s="1">
         <v>0.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
         <v>0.0</v>
       </c>
       <c r="H343" s="1">
-        <v>9520.77</v>
+        <v>15965.33</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343">
         <v>0.0</v>
       </c>
       <c r="K343" t="s">
-        <v>841</v>
+        <v>883</v>
       </c>
       <c r="L343" s="1">
-        <v>9520.77</v>
+        <v>15965.33</v>
       </c>
       <c r="M343" s="1">
-        <v>-653.21</v>
+        <v>2344.65</v>
       </c>
       <c r="N343" s="1">
         <v>0.0</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>840</v>
+        <v>881</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>838</v>
+        <v>882</v>
       </c>
       <c r="B344" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.09108384</v>
+        <v>100.05235815</v>
       </c>
       <c r="D344" s="1">
         <v>0.0</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
         <v>0.0</v>
       </c>
       <c r="H344" s="1">
-        <v>22770.96</v>
+        <v>10471.63</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344">
         <v>0.0</v>
       </c>
       <c r="K344" t="s">
-        <v>843</v>
+        <v>885</v>
       </c>
       <c r="L344" s="1">
-        <v>22770.96</v>
+        <v>10471.63</v>
       </c>
       <c r="M344" s="1">
-        <v>6161.11</v>
+        <v>-599.05</v>
       </c>
       <c r="N344" s="1">
         <v>0.0</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>842</v>
+        <v>884</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>838</v>
+        <v>882</v>
       </c>
       <c r="B345" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.08901725</v>
+        <v>100.11118532</v>
       </c>
       <c r="D345" s="1">
         <v>0.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
         <v>0.0</v>
       </c>
       <c r="H345" s="1">
-        <v>17803.45</v>
+        <v>27796.33</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345">
         <v>0.0</v>
       </c>
       <c r="K345" t="s">
-        <v>845</v>
+        <v>887</v>
       </c>
       <c r="L345" s="1">
-        <v>17803.45</v>
+        <v>27796.33</v>
       </c>
       <c r="M345" s="1">
-        <v>4433.64</v>
+        <v>8350.34</v>
       </c>
       <c r="N345" s="1">
         <v>0.0</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>847</v>
+        <v>882</v>
       </c>
       <c r="B346" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>100.0165759</v>
+        <v>100.10929565</v>
       </c>
       <c r="D346" s="1">
         <v>0.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
         <v>0.0</v>
       </c>
       <c r="H346" s="1">
-        <v>1657.59</v>
+        <v>21859.13</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346">
         <v>0.0</v>
       </c>
       <c r="K346" t="s">
-        <v>848</v>
+        <v>889</v>
       </c>
       <c r="L346" s="1">
-        <v>1657.59</v>
+        <v>21859.13</v>
       </c>
       <c r="M346" s="1">
-        <v>-5288.31</v>
+        <v>6184.28</v>
       </c>
       <c r="N346" s="1">
         <v>0.0</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>846</v>
+        <v>888</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>847</v>
+        <v>891</v>
       </c>
       <c r="B347" s="1">
         <v>6500000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>100.01889708</v>
+        <v>100.03392277</v>
       </c>
       <c r="D347" s="1">
         <v>0.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
         <v>0.0</v>
       </c>
       <c r="H347" s="1">
-        <v>1228.31</v>
+        <v>2204.98</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347">
         <v>0.0</v>
       </c>
       <c r="K347" t="s">
-        <v>850</v>
+        <v>892</v>
       </c>
       <c r="L347" s="1">
-        <v>1228.31</v>
+        <v>2204.98</v>
       </c>
       <c r="M347" s="1">
-        <v>-2659.1</v>
+        <v>-2546.85</v>
       </c>
       <c r="N347" s="1">
         <v>0.0</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>849</v>
+        <v>890</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>852</v>
+        <v>891</v>
       </c>
       <c r="B348" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.00954104</v>
+        <v>100.044686</v>
       </c>
       <c r="D348" s="1">
         <v>0.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
         <v>0.0</v>
       </c>
       <c r="H348" s="1">
-        <v>1192.63</v>
+        <v>4468.6</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348">
         <v>0.0</v>
       </c>
       <c r="K348" t="s">
-        <v>853</v>
+        <v>894</v>
       </c>
       <c r="L348" s="1">
-        <v>1192.63</v>
+        <v>4468.6</v>
       </c>
       <c r="M348" s="1">
-        <v>-3568.05</v>
+        <v>-4309.12</v>
       </c>
       <c r="N348" s="1">
         <v>0.0</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>851</v>
+        <v>893</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>855</v>
+        <v>896</v>
       </c>
       <c r="B349" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.0291889</v>
+        <v>100.01238448</v>
       </c>
       <c r="D349" s="1">
         <v>0.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
         <v>0.0</v>
       </c>
       <c r="H349" s="1">
-        <v>5837.78</v>
+        <v>1548.06</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349">
         <v>0.0</v>
       </c>
       <c r="K349" t="s">
-        <v>856</v>
+        <v>897</v>
       </c>
       <c r="L349" s="1">
-        <v>5837.78</v>
+        <v>1548.06</v>
       </c>
       <c r="M349" s="1">
-        <v>-980.66</v>
+        <v>-3884.83</v>
       </c>
       <c r="N349" s="1">
         <v>0.0</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>854</v>
+        <v>895</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>855</v>
+        <v>899</v>
       </c>
       <c r="B350" s="1">
-        <v>5000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>100.0295396</v>
+        <v>100.04569547</v>
       </c>
       <c r="D350" s="1">
         <v>0.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
         <v>0.0</v>
       </c>
       <c r="H350" s="1">
-        <v>1476.98</v>
+        <v>3427.16</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350">
         <v>0.0</v>
       </c>
       <c r="K350" t="s">
-        <v>858</v>
+        <v>900</v>
       </c>
       <c r="L350" s="1">
-        <v>1476.98</v>
+        <v>3427.16</v>
       </c>
       <c r="M350" s="1">
-        <v>17.16</v>
+        <v>218.93</v>
       </c>
       <c r="N350" s="1">
         <v>0.0</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>857</v>
+        <v>898</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>855</v>
+        <v>899</v>
       </c>
       <c r="B351" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.02883907</v>
+        <v>100.0612823</v>
       </c>
       <c r="D351" s="1">
         <v>0.0</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>2162.93</v>
+        <v>12256.46</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
       <c r="K351" t="s">
-        <v>860</v>
+        <v>902</v>
       </c>
       <c r="L351" s="1">
-        <v>2162.93</v>
+        <v>12256.46</v>
       </c>
       <c r="M351" s="1">
-        <v>-32.01</v>
+        <v>1732.01</v>
       </c>
       <c r="N351" s="1">
         <v>0.0</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>859</v>
+        <v>901</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>862</v>
+        <v>899</v>
       </c>
       <c r="B352" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.01425783</v>
+        <v>100.0463252</v>
       </c>
       <c r="D352" s="1">
         <v>0.0</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
         <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>4277.35</v>
+        <v>2316.26</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
       <c r="K352" t="s">
-        <v>863</v>
+        <v>904</v>
       </c>
       <c r="L352" s="1">
-        <v>4277.35</v>
+        <v>2316.26</v>
       </c>
       <c r="M352" s="1">
-        <v>654.42</v>
+        <v>184.52</v>
       </c>
       <c r="N352" s="1">
         <v>0.0</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>861</v>
+        <v>903</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>865</v>
+        <v>906</v>
       </c>
       <c r="B353" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>99.939462</v>
+        <v>100.00798993</v>
       </c>
       <c r="D353" s="1">
         <v>0.0</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>0.0</v>
       </c>
       <c r="H353" s="1">
-        <v>-9080.7</v>
+        <v>2396.98</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353" t="s">
-        <v>866</v>
+        <v>907</v>
       </c>
       <c r="L353" s="1">
-        <v>-9080.7</v>
+        <v>2396.98</v>
       </c>
       <c r="M353" s="1">
-        <v>-11168.9</v>
+        <v>-92.5</v>
       </c>
       <c r="N353" s="1">
         <v>0.0</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>864</v>
+        <v>905</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>868</v>
+        <v>909</v>
       </c>
       <c r="B354" s="1">
-        <v>8600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>99.9825757</v>
+        <v>99.98113227</v>
       </c>
       <c r="D354" s="1">
         <v>0.0</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-1498.49</v>
+        <v>-2830.16</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
-      <c r="K354">
-        <v>-830.1</v>
+      <c r="K354" t="s">
+        <v>910</v>
       </c>
       <c r="L354" s="1">
-        <v>-1498.49</v>
+        <v>-2830.16</v>
       </c>
       <c r="M354" s="1">
-        <v>-2328.59</v>
+        <v>-8806.93</v>
       </c>
       <c r="N354" s="1">
         <v>0.0</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>867</v>
+        <v>908</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>870</v>
+        <v>912</v>
       </c>
       <c r="B355" s="1">
-        <v>30000000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>100.01400997</v>
+        <v>100.00241035</v>
       </c>
       <c r="D355" s="1">
         <v>0.0</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>4202.99</v>
+        <v>207.29</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
-      <c r="K355">
-        <v>-927.28</v>
+      <c r="K355" t="s">
+        <v>913</v>
       </c>
       <c r="L355" s="1">
-        <v>4202.99</v>
+        <v>207.29</v>
       </c>
       <c r="M355" s="1">
-        <v>3275.71</v>
+        <v>-2135.6</v>
       </c>
       <c r="N355" s="1">
         <v>0.0</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>869</v>
+        <v>911</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>872</v>
+        <v>915</v>
       </c>
       <c r="B356" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>100.0507074</v>
+        <v>100.05139753</v>
       </c>
       <c r="D356" s="1">
         <v>0.0</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
         <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>10141.48</v>
+        <v>15419.26</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
-      <c r="K356">
-        <v>-140.11</v>
+      <c r="K356" t="s">
+        <v>916</v>
       </c>
       <c r="L356" s="1">
-        <v>10141.48</v>
+        <v>15419.26</v>
       </c>
       <c r="M356" s="1">
-        <v>10001.37</v>
+        <v>8324.6</v>
       </c>
       <c r="N356" s="1">
         <v>0.0</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>871</v>
+        <v>914</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>874</v>
+        <v>918</v>
       </c>
       <c r="B357" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>100.10608908</v>
+        <v>100.0858614</v>
       </c>
       <c r="D357" s="1">
         <v>0.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
         <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>26522.27</v>
+        <v>17172.28</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357" t="s">
-        <v>812</v>
+        <v>919</v>
       </c>
       <c r="L357" s="1">
-        <v>26522.27</v>
+        <v>17172.28</v>
       </c>
       <c r="M357" s="1">
-        <v>28140.43</v>
+        <v>13444.2</v>
       </c>
       <c r="N357" s="1">
         <v>0.0</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>873</v>
+        <v>917</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>874</v>
+        <v>921</v>
       </c>
       <c r="B358" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.19876936</v>
+        <v>100.17818456</v>
       </c>
       <c r="D358" s="1">
         <v>0.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
         <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>49692.34</v>
+        <v>44546.14</v>
       </c>
       <c r="I358" s="1">
         <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358" t="s">
-        <v>812</v>
+        <v>856</v>
       </c>
       <c r="L358" s="1">
-        <v>49692.34</v>
+        <v>44546.14</v>
       </c>
       <c r="M358" s="1">
-        <v>51310.5</v>
+        <v>51122.11</v>
       </c>
       <c r="N358" s="1">
         <v>0.0</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>875</v>
+        <v>920</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="B359" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.3197758</v>
+        <v>100.08264216</v>
       </c>
       <c r="D359" s="1">
         <v>0.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
         <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>63955.16</v>
+        <v>20660.54</v>
       </c>
       <c r="I359" s="1">
         <v>0</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
       <c r="K359" t="s">
-        <v>878</v>
+        <v>856</v>
       </c>
       <c r="L359" s="1">
-        <v>63955.16</v>
+        <v>20660.54</v>
       </c>
       <c r="M359" s="1">
-        <v>65718.27</v>
+        <v>27236.51</v>
       </c>
       <c r="N359" s="1">
         <v>0.0</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>876</v>
+        <v>922</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>880</v>
+        <v>924</v>
       </c>
       <c r="B360" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>100.01637877</v>
+        <v>100.30166375</v>
       </c>
       <c r="D360" s="1">
         <v>0.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
         <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>4913.63</v>
+        <v>60332.75</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360">
         <v>0.0</v>
       </c>
       <c r="K360" t="s">
-        <v>881</v>
+        <v>925</v>
       </c>
       <c r="L360" s="1">
-        <v>4913.63</v>
+        <v>60332.75</v>
       </c>
       <c r="M360" s="1">
-        <v>-12804.87</v>
+        <v>66168.15</v>
       </c>
       <c r="N360" s="1">
         <v>0.0</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>883</v>
+        <v>927</v>
       </c>
       <c r="B361" s="1">
-        <v>10241000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>100.35775764</v>
+        <v>100.01959437</v>
       </c>
       <c r="D361" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
         <v>0.0</v>
       </c>
       <c r="H361" s="1">
-        <v>36637.96</v>
+        <v>5878.31</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361">
         <v>0.0</v>
       </c>
-      <c r="K361">
-        <v>905.57</v>
+      <c r="K361" t="s">
+        <v>928</v>
       </c>
       <c r="L361" s="1">
-        <v>36637.96</v>
+        <v>5878.31</v>
       </c>
       <c r="M361" s="1">
-        <v>37543.53</v>
+        <v>-13638.33</v>
       </c>
       <c r="N361" s="1">
         <v>0.0</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>882</v>
+        <v>926</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>930</v>
+      </c>
+      <c r="B362" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.34105703</v>
+      </c>
+      <c r="D362" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>34927.65</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0</v>
+      </c>
+      <c r="J362">
+        <v>0.0</v>
+      </c>
+      <c r="K362" t="s">
+        <v>931</v>
+      </c>
+      <c r="L362" s="1">
+        <v>34927.65</v>
+      </c>
+      <c r="M362" s="1">
+        <v>37936.03</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>933</v>
+      </c>
+      <c r="B363" s="1">
+        <v>28500000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100.09339081</v>
+      </c>
+      <c r="D363" s="1">
+        <v>2.429</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>26616.38</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0</v>
+      </c>
+      <c r="J363">
+        <v>0.0</v>
+      </c>
+      <c r="K363" t="s">
+        <v>934</v>
+      </c>
+      <c r="L363" s="1">
+        <v>26616.38</v>
+      </c>
+      <c r="M363" s="1">
+        <v>22726.89</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>932</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">