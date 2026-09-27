--- v2 (2026-07-10)
+++ v3 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,114 +139,120 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988106</t>
-[...62 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>OACT02006725</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
+  </si>
+  <si>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
+  </si>
+  <si>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570554</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
+  </si>
+  <si>
+    <t>EQS-00000225</t>
+  </si>
+  <si>
+    <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -573,1156 +579,1206 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>5322.1782</v>
+      </c>
+      <c r="C2">
+        <v>58348.17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>310539403.17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>310539403.17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3404.7172</v>
+      </c>
+      <c r="C3">
+        <v>55295.4</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>188265212.98</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>188265212.98</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>107426.512</v>
+      </c>
+      <c r="C4">
+        <v>1094.3</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>117557221.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>117557221.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>48306.7</v>
+      </c>
+      <c r="C5">
+        <v>1101.09</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>53190249.18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>53190249.18</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>696.8228</v>
+      </c>
+      <c r="C6">
+        <v>1430.36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>996712.18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>874692.56691531</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>334617.6011</v>
+      </c>
+      <c r="C7">
+        <v>136.47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>45666565.07</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>45666565.07</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="C8">
+        <v>1049.85</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>3149.55</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>3149.55</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6280.7499</v>
+      </c>
+      <c r="C9">
+        <v>109.65</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>688732.7</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>688732.7</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6784.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4786.4177152123</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>32471057.78</v>
+      </c>
+      <c r="H2" s="1">
+        <v>177077.9</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.54534071910977</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>32648135.68</v>
+      </c>
+      <c r="M2" s="1">
+        <v>32648135.68</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-844465.03</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87641057</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.87995</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>17452.47</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>999.47</v>
+      </c>
+      <c r="L3" s="1">
+        <v>16453.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>17452.47</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11666667.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057824</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>11603734.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>14165.87</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.12208026690745</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11617900.33</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11617900.33</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.761</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.44946433</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>29834839.3</v>
+      </c>
+      <c r="H5" s="1">
+        <v>93460.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.31326027621674</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29928300.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29928300.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>49706238.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>61761.11</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.1242522294569</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>49768000.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>49768000.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.94</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>78000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.723</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45454799</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>77574547.43</v>
+      </c>
+      <c r="H7" s="1">
+        <v>209392.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.26992432045955</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>77783940.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77783940.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>10.85</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.417172</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>24854293.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>42957.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.17283533271294</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>24897250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>24897250.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.771</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.414235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>141168213.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>506606.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.3588671179736</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>141674820.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>141674820.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>19.77</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>19887643.2</v>
+      </c>
+      <c r="H10" s="1">
+        <v>93756.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.47143243197364</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.79</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>68000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.498</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.37995622</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>67578370.23</v>
+      </c>
+      <c r="H11" s="1">
+        <v>80269.77</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.11878026908137</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>67658640.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>67658640.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>9.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.678</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.3955316</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>69576872.12</v>
+      </c>
+      <c r="H12" s="1">
+        <v>197727.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.2841862158721</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>69774600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>69774600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.73</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>156000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.863</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>155051155.84</v>
+      </c>
+      <c r="H13" s="1">
+        <v>735124.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.47411717508161</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>155786280.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>155786280.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>21.73</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-79786178.91</v>
+      </c>
+      <c r="C14" s="1">
+        <v>11.25971019</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="M14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="N14" s="1">
+        <v>-1.25</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-219591420.27</v>
+      </c>
+      <c r="C15" s="1">
+        <v>11.25952374</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="M15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>-3.45</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-362114808.43</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.25952374</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-5.69</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-145899815.69</v>
+      </c>
+      <c r="C17" s="1">
+        <v>11.25971019</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-2.29</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...497 lines deleted...]
-        <v>1</v>
+      <c r="Z17" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">