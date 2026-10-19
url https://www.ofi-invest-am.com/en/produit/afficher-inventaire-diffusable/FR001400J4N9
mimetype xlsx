--- v3 (2026-09-27)
+++ v4 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,132 +145,135 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT02006725</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
+    <t>1 728.52</t>
+  </si>
+  <si>
     <t>EU000A4EF4A1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312816888</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570554</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129132728</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
   </si>
   <si>
     <t>FR0129570562</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>EQS-00000225</t>
-[...20 lines deleted...]
-    <t>EQSSGP</t>
+    <t>SWAP05049196</t>
+  </si>
+  <si>
+    <t>CITI - BDF2P24V4</t>
+  </si>
+  <si>
+    <t>SWAP05049191</t>
+  </si>
+  <si>
+    <t>GOL - BDF2EVPA8</t>
+  </si>
+  <si>
+    <t>SWAP05049189</t>
+  </si>
+  <si>
+    <t>JPM - BDF2EVPJ9</t>
+  </si>
+  <si>
+    <t>SWAP05049193</t>
+  </si>
+  <si>
+    <t>SGP - BDF2EVPN0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -631,269 +634,269 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>5322.1782</v>
+        <v>5451.9833</v>
       </c>
       <c r="C2">
-        <v>58348.17</v>
+        <v>57954.3</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>310539403.17</v>
+        <v>315965876.83</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>310539403.17</v>
+        <v>315965876.83</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3404.7172</v>
+        <v>3497.6405</v>
       </c>
       <c r="C3">
-        <v>55295.4</v>
+        <v>54910.12</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>188265212.98</v>
+        <v>192055879.32</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>188265212.98</v>
+        <v>192055879.32</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>107426.512</v>
+        <v>109263.6559</v>
       </c>
       <c r="C4">
-        <v>1094.3</v>
+        <v>1086.12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>117557221.34</v>
+        <v>118674398.2</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>117557221.34</v>
+        <v>118674398.2</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>48306.7</v>
+        <v>48704.2753</v>
       </c>
       <c r="C5">
-        <v>1101.09</v>
+        <v>1093.35</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>53190249.18</v>
+        <v>53251298.82</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>53190249.18</v>
+        <v>53251298.82</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>696.8228</v>
       </c>
       <c r="C6">
-        <v>1430.36</v>
+        <v>1421.61</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6">
-        <v>996712.18</v>
+        <v>990612.29</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6">
-        <v>874692.56691531</v>
+        <v>865919.83391608</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
-        <v>334617.6011</v>
+        <v>343033.6011</v>
       </c>
       <c r="C7">
-        <v>136.47</v>
+        <v>135.45</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>45666565.07</v>
+        <v>46465354.26</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>45666565.07</v>
+        <v>46465354.26</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>3.0</v>
       </c>
       <c r="C8">
-        <v>1049.85</v>
+        <v>1042.01</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>3149.55</v>
+        <v>3126.05</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>3149.55</v>
+        <v>3126.05</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="1">
-        <v>6280.7499</v>
+        <v>6619.1348</v>
       </c>
       <c r="C9">
-        <v>109.65</v>
+        <v>108.8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>688732.7</v>
+        <v>720203.09</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>688732.7</v>
+        <v>720203.09</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -942,843 +945,843 @@
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
       <c r="L1" t="s">
         <v>35</v>
       </c>
       <c r="M1" t="s">
         <v>36</v>
       </c>
       <c r="N1" t="s">
         <v>37</v>
       </c>
       <c r="O1" t="s">
         <v>38</v>
       </c>
       <c r="Z1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="1">
-        <v>6784.0</v>
+        <v>14447.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4786.4177152123</v>
+        <v>4815.3554807226</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>32471057.78</v>
+        <v>69567440.63</v>
       </c>
       <c r="H2" s="1">
-        <v>177077.9</v>
+        <v>53808.13</v>
       </c>
       <c r="I2" s="1">
-        <v>0.54534071910977</v>
+        <v>0.077346714946986</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>32648135.68</v>
+        <v>69621248.76</v>
       </c>
       <c r="M2" s="1">
-        <v>32648135.68</v>
+        <v>69621248.76</v>
       </c>
       <c r="N2" s="1">
-        <v>4.55</v>
+        <v>9.56</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="1">
         <v>-844465.03</v>
       </c>
       <c r="C3" s="1">
-        <v>0.87641057</v>
+        <v>0.87367955</v>
       </c>
       <c r="D3" s="1">
         <v>0.87995</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>17452.47</v>
+        <v>14786.46</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3">
-        <v>999.47</v>
+      <c r="K3" t="s">
+        <v>43</v>
       </c>
       <c r="L3" s="1">
-        <v>16453.0</v>
+        <v>13057.94</v>
       </c>
       <c r="M3" s="1">
-        <v>17452.47</v>
+        <v>14786.46</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B4" s="1">
         <v>11666667.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.582</v>
+        <v>99.715</v>
       </c>
       <c r="D4" s="1">
         <v>99.46057824</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>11603734.46</v>
       </c>
       <c r="H4" s="1">
-        <v>14165.87</v>
+        <v>29682.54</v>
       </c>
       <c r="I4" s="1">
-        <v>0.12208026690745</v>
+        <v>0.255801613716</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>11617900.33</v>
+        <v>11633417.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11617900.33</v>
+        <v>11633417.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B5" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>99.761</v>
+        <v>99.893</v>
       </c>
       <c r="D5" s="1">
         <v>99.44946433</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>29834839.3</v>
       </c>
       <c r="H5" s="1">
-        <v>93460.7</v>
+        <v>133060.7</v>
       </c>
       <c r="I5" s="1">
-        <v>0.31326027621674</v>
+        <v>0.44599100622607</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>29928300.0</v>
+        <v>29967900.0</v>
       </c>
       <c r="M5" s="1">
-        <v>29928300.0</v>
+        <v>29967900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4.18</v>
+        <v>4.12</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" s="1">
         <v>50000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>99.536</v>
+        <v>99.677</v>
       </c>
       <c r="D6" s="1">
         <v>99.41247778</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>49706238.89</v>
       </c>
       <c r="H6" s="1">
-        <v>61761.11</v>
+        <v>132261.11</v>
       </c>
       <c r="I6" s="1">
-        <v>0.1242522294569</v>
+        <v>0.26608553162249</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>49768000.0</v>
+        <v>49838500.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49768000.0</v>
+        <v>49838500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>6.94</v>
+        <v>6.85</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B7" s="1">
         <v>78000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.723</v>
+        <v>99.855</v>
       </c>
       <c r="D7" s="1">
         <v>99.45454799</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>77574547.43</v>
       </c>
       <c r="H7" s="1">
-        <v>209392.57</v>
+        <v>312352.57</v>
       </c>
       <c r="I7" s="1">
-        <v>0.26992432045955</v>
+        <v>0.4026482658914</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>77783940.0</v>
+        <v>77886900.0</v>
       </c>
       <c r="M7" s="1">
-        <v>77783940.0</v>
+        <v>77886900.0</v>
       </c>
       <c r="N7" s="1">
-        <v>10.85</v>
+        <v>10.7</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.589</v>
+        <v>99.724</v>
       </c>
       <c r="D8" s="1">
         <v>99.417172</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>24854293.0</v>
       </c>
       <c r="H8" s="1">
-        <v>42957.0</v>
+        <v>76707.0</v>
       </c>
       <c r="I8" s="1">
-        <v>0.17283533271294</v>
+        <v>0.30862676319137</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>24897250.0</v>
+        <v>24931000.0</v>
       </c>
       <c r="M8" s="1">
-        <v>24897250.0</v>
+        <v>24931000.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3.47</v>
+        <v>3.42</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>142000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.771</v>
+        <v>99.906</v>
       </c>
       <c r="D9" s="1">
         <v>99.414235</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>141168213.7</v>
       </c>
       <c r="H9" s="1">
-        <v>506606.3</v>
+        <v>698306.3</v>
       </c>
       <c r="I9" s="1">
-        <v>0.3588671179736</v>
+        <v>0.49466256014544</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>141674820.0</v>
+        <v>141866520.0</v>
       </c>
       <c r="M9" s="1">
-        <v>141674820.0</v>
+        <v>141866520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19.77</v>
+        <v>19.49</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>20000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.907</v>
+        <v>99.433</v>
       </c>
       <c r="D10" s="1">
-        <v>99.438216</v>
+        <v>99.37925061</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>19887643.2</v>
+        <v>32795152.7</v>
       </c>
       <c r="H10" s="1">
-        <v>93756.8</v>
+        <v>17737.3</v>
       </c>
       <c r="I10" s="1">
-        <v>0.47143243197364</v>
+        <v>0.054085127037692</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>19981400.0</v>
+        <v>32812890.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19981400.0</v>
+        <v>32812890.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2.79</v>
+        <v>4.51</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" s="1">
-        <v>68000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.498</v>
+        <v>99.635</v>
       </c>
       <c r="D11" s="1">
-        <v>99.37995622</v>
+        <v>99.37995623</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>67578370.23</v>
+        <v>12919394.31</v>
       </c>
       <c r="H11" s="1">
-        <v>80269.77</v>
+        <v>33155.69</v>
       </c>
       <c r="I11" s="1">
-        <v>0.11878026908137</v>
+        <v>0.25663501867372</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>67658640.0</v>
+        <v>12952550.0</v>
       </c>
       <c r="M11" s="1">
-        <v>67658640.0</v>
+        <v>12952550.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9.44</v>
+        <v>1.78</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>70000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.678</v>
+        <v>99.817</v>
       </c>
       <c r="D12" s="1">
         <v>99.3955316</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>69576872.12</v>
       </c>
       <c r="H12" s="1">
-        <v>197727.88</v>
+        <v>295027.88</v>
       </c>
       <c r="I12" s="1">
-        <v>0.2841862158721</v>
+        <v>0.42403153664505</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>69774600.0</v>
+        <v>69871900.0</v>
       </c>
       <c r="M12" s="1">
-        <v>69774600.0</v>
+        <v>69871900.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9.73</v>
+        <v>9.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1">
         <v>156000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.863</v>
+        <v>99.994</v>
       </c>
       <c r="D13" s="1">
         <v>99.39176656</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>155051155.84</v>
       </c>
       <c r="H13" s="1">
-        <v>735124.16</v>
+        <v>939484.16</v>
       </c>
       <c r="I13" s="1">
-        <v>0.47411717508161</v>
+        <v>0.6059188368576</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>155786280.0</v>
+        <v>155990640.0</v>
       </c>
       <c r="M13" s="1">
-        <v>155786280.0</v>
+        <v>155990640.0</v>
       </c>
       <c r="N13" s="1">
-        <v>21.73</v>
+        <v>21.43</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>-79786178.91</v>
+        <v>85961660.9</v>
       </c>
       <c r="C14" s="1">
-        <v>11.25971019</v>
+        <v>100.33327605</v>
       </c>
       <c r="D14" s="1">
         <v>0.0</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>0.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-8983692.52</v>
+        <v>286489.63</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>-8983692.52</v>
+        <v>286489.63</v>
       </c>
       <c r="M14" s="1">
-        <v>-8983692.52</v>
+        <v>286489.63</v>
       </c>
       <c r="N14" s="1">
-        <v>-1.25</v>
+        <v>0.04</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" s="1">
-        <v>-219591420.27</v>
+        <v>193528893.72</v>
       </c>
       <c r="C15" s="1">
-        <v>11.25952374</v>
+        <v>100.33338925</v>
       </c>
       <c r="D15" s="1">
         <v>0.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>0.0</v>
       </c>
       <c r="H15" s="1">
-        <v>-24724948.1</v>
+        <v>645204.53</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>-24724948.1</v>
+        <v>645204.53</v>
       </c>
       <c r="M15" s="1">
-        <v>-24724948.1</v>
+        <v>645204.53</v>
       </c>
       <c r="N15" s="1">
-        <v>-3.45</v>
+        <v>0.09</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1">
-        <v>-362114808.43</v>
+        <v>317764057.7</v>
       </c>
       <c r="C16" s="1">
-        <v>11.25952374</v>
+        <v>100.33338925</v>
       </c>
       <c r="D16" s="1">
         <v>0.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-40772402.82</v>
+        <v>1059391.21</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>-40772402.82</v>
+        <v>1059391.21</v>
       </c>
       <c r="M16" s="1">
-        <v>-40772402.82</v>
+        <v>1059391.21</v>
       </c>
       <c r="N16" s="1">
-        <v>-5.69</v>
+        <v>0.15</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="1">
-        <v>-145899815.69</v>
+        <v>128051952.29</v>
       </c>
       <c r="C17" s="1">
-        <v>11.25971019</v>
+        <v>100.33327605</v>
       </c>
       <c r="D17" s="1">
         <v>0.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-16427896.41</v>
+        <v>426766.49</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>-16427896.41</v>
+        <v>426766.49</v>
       </c>
       <c r="M17" s="1">
-        <v>-16427896.41</v>
+        <v>426766.49</v>
       </c>
       <c r="N17" s="1">
-        <v>-2.29</v>
+        <v>0.06</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">