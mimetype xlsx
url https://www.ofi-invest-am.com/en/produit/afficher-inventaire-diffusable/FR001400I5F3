--- v0 (2026-05-30)
+++ v1 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -1096,92 +1096,92 @@
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>GB0008706128</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING</t>
+  </si>
+  <si>
+    <t>GB00B0SWJX34</t>
+  </si>
+  <si>
+    <t>LONDON STOCK EX</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>US5128073062</t>
-[...34 lines deleted...]
-  <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
@@ -1456,51 +1456,51 @@
   <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
     <t>US7611521078</t>
   </si>
   <si>
     <t>RESMED INC</t>
   </si>
   <si>
-    <t>CH0012032048</t>
+    <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
@@ -1600,104 +1600,104 @@
   <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
+    <t>US8740541094</t>
+  </si>
+  <si>
+    <t>TAKE-TWO INTERAC</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC NPV</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>TDK CORP</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>THE CIGNA GROUP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
-    <t>US8740541094</t>
-[...46 lines deleted...]
-  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
     <t>US8923561067</t>
   </si>
   <si>
     <t>TRACTOR SUPPLY</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
@@ -1718,56 +1718,50 @@
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>US90384S3031</t>
   </si>
   <si>
     <t>ULTA BEAUTY INC</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
-  </si>
-[...4 lines deleted...]
-    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>US9029733048</t>
   </si>
   <si>
     <t>US BANCORP</t>
   </si>
   <si>
     <t>US9224751084</t>
   </si>
   <si>
     <t>VEEVA SYSTEMS-A</t>
   </si>
@@ -2243,169 +2237,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>682710.0305</v>
+        <v>827661.5611</v>
       </c>
       <c r="D2">
-        <v>139.65</v>
+        <v>131.32</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>95346833.98</v>
+        <v>108689732.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>95346833.98</v>
+        <v>108689732.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>23161.0</v>
+        <v>29451.0</v>
       </c>
       <c r="D3">
-        <v>102.24</v>
+        <v>96.09</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2368135.97</v>
+        <v>2830094.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2368135.97</v>
+        <v>2830094.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P294"/>
+  <dimension ref="A1:P293"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O294" sqref="O294"/>
+      <selection activeCell="O293" sqref="O293"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2424,14689 +2418,14639 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1385.0</v>
+        <v>1678.0</v>
       </c>
       <c r="D2" s="1">
-        <v>161.46</v>
+        <v>141.2</v>
       </c>
       <c r="E2" s="1">
-        <v>150.50757401</v>
+        <v>150.32331943</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>182284.83</v>
+        <v>220269.14</v>
       </c>
       <c r="I2" s="1">
-        <v>9172.45</v>
+        <v>-15042.98</v>
       </c>
       <c r="J2" s="1">
-        <v>5.0319327176046</v>
+        <v>-6.829363386991</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>191457.28</v>
+        <v>205226.16</v>
       </c>
       <c r="N2" s="1">
-        <v>191457.28</v>
+        <v>205226.16</v>
       </c>
       <c r="O2" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>5948.0</v>
+        <v>7211.0</v>
       </c>
       <c r="D3" s="1">
-        <v>70.64</v>
+        <v>64.46</v>
       </c>
       <c r="E3" s="1">
-        <v>57.29056826</v>
+        <v>58.91987242</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>367071.37</v>
+        <v>459984.44</v>
       </c>
       <c r="I3" s="1">
-        <v>93865.19</v>
+        <v>50331.27</v>
       </c>
       <c r="J3" s="1">
-        <v>25.571373218238</v>
+        <v>10.941950558154</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>460936.56</v>
+        <v>510315.71</v>
       </c>
       <c r="N3" s="1">
-        <v>460936.56</v>
+        <v>510315.71</v>
       </c>
       <c r="O3" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2880.0</v>
+        <v>3491.0</v>
       </c>
       <c r="D4" s="1">
-        <v>114.12</v>
+        <v>105.46</v>
       </c>
       <c r="E4" s="1">
-        <v>125.4783125</v>
+        <v>122.87930965</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>308354.3</v>
+        <v>366987.82</v>
       </c>
       <c r="I4" s="1">
-        <v>-26962.52</v>
+        <v>-48095.78</v>
       </c>
       <c r="J4" s="1">
-        <v>-8.7440064886399</v>
+        <v>-13.105552113419</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>281391.78</v>
+        <v>318892.04</v>
       </c>
       <c r="N4" s="1">
-        <v>281391.78</v>
+        <v>318892.04</v>
       </c>
       <c r="O4" s="1">
         <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>2908.0</v>
+        <v>3525.0</v>
       </c>
       <c r="D5" s="1">
-        <v>234.26</v>
+        <v>205.07</v>
       </c>
       <c r="E5" s="1">
-        <v>231.0546458</v>
+        <v>229.22140142</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>573195.23</v>
+        <v>691249.22</v>
       </c>
       <c r="I5" s="1">
-        <v>10047.99</v>
+        <v>-65115.18</v>
       </c>
       <c r="J5" s="1">
-        <v>1.7529786491768</v>
+        <v>-9.4199281700455</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>583243.22</v>
+        <v>626134.04</v>
       </c>
       <c r="N5" s="1">
-        <v>583243.22</v>
+        <v>626134.04</v>
       </c>
       <c r="O5" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>861.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D6" s="1">
-        <v>205.93</v>
+        <v>199.99</v>
       </c>
       <c r="E6" s="1">
-        <v>272.67695703</v>
+        <v>259.94439118</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>206054.4</v>
+        <v>237582.55</v>
       </c>
       <c r="I6" s="1">
-        <v>-54251.55</v>
+        <v>-56907.31</v>
       </c>
       <c r="J6" s="1">
-        <v>-26.328751048267</v>
+        <v>-23.95264719568</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>151802.85</v>
+        <v>180675.24</v>
       </c>
       <c r="N6" s="1">
-        <v>151802.85</v>
+        <v>180675.24</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>685.0</v>
+        <v>830.0</v>
       </c>
       <c r="D7" s="1">
-        <v>260.88</v>
+        <v>248.15</v>
       </c>
       <c r="E7" s="1">
-        <v>360.06459854</v>
+        <v>341.9596988</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>216851.81</v>
+        <v>249103.87</v>
       </c>
       <c r="I7" s="1">
-        <v>-63852.84</v>
+        <v>-70702.4</v>
       </c>
       <c r="J7" s="1">
-        <v>-29.445380234548</v>
+        <v>-28.382698349889</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>152998.97</v>
+        <v>178401.47</v>
       </c>
       <c r="N7" s="1">
-        <v>152998.97</v>
+        <v>178401.47</v>
       </c>
       <c r="O7" s="1">
         <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4139.0</v>
+        <v>5018.0</v>
       </c>
       <c r="D8" s="1">
-        <v>198.62</v>
+        <v>201.33</v>
       </c>
       <c r="E8" s="1">
-        <v>188.87502295</v>
+        <v>190.16713631</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>673247.07</v>
+        <v>822883.35</v>
       </c>
       <c r="I8" s="1">
-        <v>30595.55</v>
+        <v>52191.52</v>
       </c>
       <c r="J8" s="1">
-        <v>4.5444757746959</v>
+        <v>6.3425174418707</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>703842.62</v>
+        <v>875074.87</v>
       </c>
       <c r="N8" s="1">
-        <v>703842.62</v>
+        <v>875074.87</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.78</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>2145.0</v>
+        <v>2545.0</v>
       </c>
       <c r="D9" s="1">
-        <v>25800.0</v>
+        <v>23980.0</v>
       </c>
       <c r="E9" s="1">
-        <v>16384.92494172</v>
+        <v>17759.39646365</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H9" s="1">
-        <v>197155.85</v>
+        <v>251899.76</v>
       </c>
       <c r="I9" s="1">
-        <v>103227.71</v>
+        <v>80032.87</v>
       </c>
       <c r="J9" s="1">
-        <v>52.358431159917</v>
+        <v>31.771713478409</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>300383.56</v>
+        <v>331932.63</v>
       </c>
       <c r="N9" s="1">
-        <v>300383.56</v>
+        <v>331932.63</v>
       </c>
       <c r="O9" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>136.0</v>
+        <v>166.0</v>
       </c>
       <c r="D10" s="1">
-        <v>965.7</v>
+        <v>863.5</v>
       </c>
       <c r="E10" s="1">
-        <v>1384.15786765</v>
+        <v>1299.05584337</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>188245.47</v>
+        <v>215643.27</v>
       </c>
       <c r="I10" s="1">
-        <v>-56910.27</v>
+        <v>-72302.27</v>
       </c>
       <c r="J10" s="1">
-        <v>-30.231946617361</v>
+        <v>-33.528646639424</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>131335.2</v>
+        <v>143341.0</v>
       </c>
       <c r="N10" s="1">
-        <v>131335.2</v>
+        <v>143341.0</v>
       </c>
       <c r="O10" s="1">
         <v>0.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1541.0</v>
+        <v>1867.0</v>
       </c>
       <c r="D11" s="1">
-        <v>150.23</v>
+        <v>131.6</v>
       </c>
       <c r="E11" s="1">
-        <v>147.44032446</v>
+        <v>145.69001607</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>193730.52</v>
+        <v>232589.66</v>
       </c>
       <c r="I11" s="1">
-        <v>4475.33</v>
+        <v>-19772.68</v>
       </c>
       <c r="J11" s="1">
-        <v>2.31008000185</v>
+        <v>-8.5011001778841</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>198205.85</v>
+        <v>212816.98</v>
       </c>
       <c r="N11" s="1">
-        <v>198205.85</v>
+        <v>212816.98</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>2053.0</v>
+        <v>2488.0</v>
       </c>
       <c r="D12" s="1">
-        <v>113.35</v>
+        <v>106.22</v>
       </c>
       <c r="E12" s="1">
-        <v>106.74674623</v>
+        <v>107.25014068</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>191014.19</v>
+        <v>232379.61</v>
       </c>
       <c r="I12" s="1">
-        <v>8221.73</v>
+        <v>-3470.68</v>
       </c>
       <c r="J12" s="1">
-        <v>4.304250904082</v>
+        <v>-1.4935389555047</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>199235.92</v>
+        <v>228908.93</v>
       </c>
       <c r="N12" s="1">
-        <v>199235.92</v>
+        <v>228908.93</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1602.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D13" s="1">
-        <v>118.17</v>
+        <v>111.3</v>
       </c>
       <c r="E13" s="1">
-        <v>130.39759051</v>
+        <v>127.3501288</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>183138.89</v>
+        <v>216352.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-21059.83</v>
+        <v>-29229.63</v>
       </c>
       <c r="J13" s="1">
-        <v>-11.499376238438</v>
+        <v>-13.510191356742</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>162079.06</v>
+        <v>187122.82</v>
       </c>
       <c r="N13" s="1">
-        <v>162079.06</v>
+        <v>187122.82</v>
       </c>
       <c r="O13" s="1">
         <v>0.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>2110.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D14" s="1">
-        <v>344.78</v>
+        <v>248.3</v>
       </c>
       <c r="E14" s="1">
-        <v>211.37961137</v>
+        <v>224.83567631</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H14" s="1">
-        <v>278425.83</v>
+        <v>360171.96</v>
       </c>
       <c r="I14" s="1">
-        <v>176124.95</v>
+        <v>40440.74</v>
       </c>
       <c r="J14" s="1">
-        <v>63.257403237336</v>
+        <v>11.228175563695</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>454550.78</v>
+        <v>400612.7</v>
       </c>
       <c r="N14" s="1">
-        <v>454550.78</v>
+        <v>400612.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>26692.0</v>
+        <v>32470.0</v>
       </c>
       <c r="D15" s="1">
-        <v>85.0</v>
+        <v>86.05</v>
       </c>
       <c r="E15" s="1">
-        <v>72.62533381</v>
+        <v>74.71629381</v>
       </c>
       <c r="F15" t="s">
         <v>58</v>
       </c>
       <c r="G15">
-        <v>9.14</v>
+        <v>9.04</v>
       </c>
       <c r="H15" s="1">
-        <v>217197.48</v>
+        <v>271221.58</v>
       </c>
       <c r="I15" s="1">
-        <v>31116.5</v>
+        <v>37751.49</v>
       </c>
       <c r="J15" s="1">
-        <v>14.326363270881</v>
+        <v>13.919058358114</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>248313.98</v>
+        <v>308973.07</v>
       </c>
       <c r="N15" s="1">
-        <v>248313.98</v>
+        <v>308973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>2058.0</v>
+        <v>2494.0</v>
       </c>
       <c r="D16" s="1">
-        <v>175.68</v>
+        <v>167.24</v>
       </c>
       <c r="E16" s="1">
-        <v>166.65846939</v>
+        <v>167.55913793</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>342983.13</v>
+        <v>417892.49</v>
       </c>
       <c r="I16" s="1">
-        <v>18566.31</v>
+        <v>-795.93</v>
       </c>
       <c r="J16" s="1">
-        <v>5.4131846076511</v>
+        <v>-0.19046286282867</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>361549.44</v>
+        <v>417096.56</v>
       </c>
       <c r="N16" s="1">
-        <v>361549.44</v>
+        <v>417096.56</v>
       </c>
       <c r="O16" s="1">
         <v>0.37</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>1826.0</v>
+        <v>2213.0</v>
       </c>
       <c r="D17" s="1">
-        <v>133.26</v>
+        <v>128.52</v>
       </c>
       <c r="E17" s="1">
-        <v>128.30116101</v>
+        <v>128.95834162</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>202881.35</v>
+        <v>247213.11</v>
       </c>
       <c r="I17" s="1">
-        <v>5451.49</v>
+        <v>-859.92</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6870335789859</v>
+        <v>-0.34784563003151</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>208332.84</v>
+        <v>246353.19</v>
       </c>
       <c r="N17" s="1">
-        <v>208332.84</v>
+        <v>246353.19</v>
       </c>
       <c r="O17" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>4308.0</v>
+        <v>5222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>65.34</v>
+        <v>58.22</v>
       </c>
       <c r="E18" s="1">
-        <v>63.26218663</v>
+        <v>62.92391804</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18">
         <v>0.91</v>
       </c>
       <c r="H18" s="1">
-        <v>294280.83</v>
+        <v>356205.38</v>
       </c>
       <c r="I18" s="1">
-        <v>14517.06</v>
+        <v>-22423.92</v>
       </c>
       <c r="J18" s="1">
-        <v>4.9330634278828</v>
+        <v>-6.2952221552633</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>308797.89</v>
+        <v>333781.46</v>
       </c>
       <c r="N18" s="1">
-        <v>308797.89</v>
+        <v>333781.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4123.0</v>
+        <v>4999.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.26</v>
+        <v>76.17</v>
       </c>
       <c r="E19" s="1">
-        <v>74.24487024</v>
+        <v>75.73965193</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H19" s="1">
-        <v>188211.76</v>
+        <v>234118.37</v>
       </c>
       <c r="I19" s="1">
-        <v>23702.38</v>
+        <v>6049.3</v>
       </c>
       <c r="J19" s="1">
-        <v>12.593463872821</v>
+        <v>2.5838638804806</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>211914.14</v>
+        <v>240167.67</v>
       </c>
       <c r="N19" s="1">
-        <v>211914.14</v>
+        <v>240167.67</v>
       </c>
       <c r="O19" s="1">
         <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>670.0</v>
+        <v>812.0</v>
       </c>
       <c r="D20" s="1">
-        <v>370.4</v>
+        <v>347.6</v>
       </c>
       <c r="E20" s="1">
-        <v>345.67123881</v>
+        <v>348.34584975</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>231599.73</v>
+        <v>282856.83</v>
       </c>
       <c r="I20" s="1">
-        <v>16568.27</v>
+        <v>-605.63</v>
       </c>
       <c r="J20" s="1">
-        <v>7.1538382190687</v>
+        <v>-0.2141118529823</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>248168.0</v>
+        <v>282251.2</v>
       </c>
       <c r="N20" s="1">
-        <v>248168.0</v>
+        <v>282251.2</v>
       </c>
       <c r="O20" s="1">
         <v>0.25</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1117.0</v>
+        <v>1354.0</v>
       </c>
       <c r="D21" s="1">
-        <v>212.76</v>
+        <v>205.62</v>
       </c>
       <c r="E21" s="1">
-        <v>205.91729633</v>
+        <v>206.20381093</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>196115.03</v>
+        <v>238783.87</v>
       </c>
       <c r="I21" s="1">
-        <v>7354.94</v>
+        <v>2367.69</v>
       </c>
       <c r="J21" s="1">
-        <v>3.7503193916346</v>
+        <v>0.99156195098103</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>203469.97</v>
+        <v>241151.56</v>
       </c>
       <c r="N21" s="1">
-        <v>203469.97</v>
+        <v>241151.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>570.0</v>
+        <v>692.0</v>
       </c>
       <c r="D22" s="1">
-        <v>325.07</v>
+        <v>312.17</v>
       </c>
       <c r="E22" s="1">
-        <v>345.54222807</v>
+        <v>341.11598266</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>172009.19</v>
+        <v>205918.92</v>
       </c>
       <c r="I22" s="1">
-        <v>-13370.58</v>
+        <v>-18806.2</v>
       </c>
       <c r="J22" s="1">
-        <v>-7.7731777005636</v>
+        <v>-9.1328179071646</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>158638.61</v>
+        <v>187112.72</v>
       </c>
       <c r="N22" s="1">
-        <v>158638.61</v>
+        <v>187112.72</v>
       </c>
       <c r="O22" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>12170.0</v>
+        <v>14759.0</v>
       </c>
       <c r="D23" s="1">
-        <v>306.52</v>
+        <v>301.0</v>
       </c>
       <c r="E23" s="1">
-        <v>263.79814544</v>
+        <v>271.91767396</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>2764155.21</v>
+        <v>3460539.52</v>
       </c>
       <c r="I23" s="1">
-        <v>429636.23</v>
+        <v>387411.11</v>
       </c>
       <c r="J23" s="1">
-        <v>15.543129721721</v>
+        <v>11.195107229985</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3193791.44</v>
+        <v>3847950.63</v>
       </c>
       <c r="N23" s="1">
-        <v>3193791.44</v>
+        <v>3847950.63</v>
       </c>
       <c r="O23" s="1">
-        <v>3.27</v>
+        <v>3.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>3088.0</v>
+        <v>3743.0</v>
       </c>
       <c r="D24" s="1">
-        <v>51.38</v>
+        <v>49.19</v>
       </c>
       <c r="E24" s="1">
-        <v>63.89936528</v>
+        <v>61.72775314</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>197321.24</v>
+        <v>231046.98</v>
       </c>
       <c r="I24" s="1">
-        <v>-38659.8</v>
+        <v>-46928.81</v>
       </c>
       <c r="J24" s="1">
-        <v>-19.592315556095</v>
+        <v>-20.31137130639</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>158661.44</v>
+        <v>184118.17</v>
       </c>
       <c r="N24" s="1">
-        <v>158661.44</v>
+        <v>184118.17</v>
       </c>
       <c r="O24" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1337.0</v>
+        <v>1621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>190.2</v>
+        <v>176.79</v>
       </c>
       <c r="E25" s="1">
-        <v>188.333635</v>
+        <v>187.79271437</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>221896.49</v>
+        <v>267531.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-4176.11</v>
+        <v>-19305.91</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.8820081381188</v>
+        <v>-7.2163093388247</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>217720.38</v>
+        <v>248225.72</v>
       </c>
       <c r="N25" s="1">
-        <v>217720.38</v>
+        <v>248225.72</v>
       </c>
       <c r="O25" s="1">
         <v>0.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>449.0</v>
+        <v>544.0</v>
       </c>
       <c r="D26" s="1">
-        <v>475.33</v>
+        <v>438.94</v>
       </c>
       <c r="E26" s="1">
-        <v>478.86093541</v>
+        <v>472.05893382</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>188228.03</v>
+        <v>224478.52</v>
       </c>
       <c r="I26" s="1">
-        <v>-5502.71</v>
+        <v>-17650.14</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.9234275043945</v>
+        <v>-7.8627300286905</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>182725.32</v>
+        <v>206828.38</v>
       </c>
       <c r="N26" s="1">
-        <v>182725.32</v>
+        <v>206828.38</v>
       </c>
       <c r="O26" s="1">
         <v>0.19</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>883.0</v>
+        <v>1071.0</v>
       </c>
       <c r="D27" s="1">
-        <v>385.7</v>
+        <v>347.8</v>
       </c>
       <c r="E27" s="1">
-        <v>314.25553794</v>
+        <v>322.63951447</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>242255.67</v>
+        <v>301291.47</v>
       </c>
       <c r="I27" s="1">
-        <v>49330.89</v>
+        <v>21353.66</v>
       </c>
       <c r="J27" s="1">
-        <v>20.363151871739</v>
+        <v>7.0873762207739</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>291586.56</v>
+        <v>322645.13</v>
       </c>
       <c r="N27" s="1">
-        <v>291586.56</v>
+        <v>322645.13</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>1425.0</v>
+        <v>1728.0</v>
       </c>
       <c r="D28" s="1">
-        <v>352.41</v>
+        <v>309.43</v>
       </c>
       <c r="E28" s="1">
-        <v>259.55697544</v>
+        <v>269.0899537</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>320920.09</v>
+        <v>403428.17</v>
       </c>
       <c r="I28" s="1">
-        <v>109032.18</v>
+        <v>59711.75</v>
       </c>
       <c r="J28" s="1">
-        <v>33.974868946347</v>
+        <v>14.801085903347</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>429952.27</v>
+        <v>463139.92</v>
       </c>
       <c r="N28" s="1">
-        <v>429952.27</v>
+        <v>463139.92</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>5194.0</v>
+        <v>6297.0</v>
       </c>
       <c r="D29" s="1">
-        <v>67.28</v>
+        <v>59.16</v>
       </c>
       <c r="E29" s="1">
-        <v>55.25915479</v>
+        <v>56.68595045</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>287016.05</v>
+        <v>356951.43</v>
       </c>
       <c r="I29" s="1">
-        <v>62436.27</v>
+        <v>15579.09</v>
       </c>
       <c r="J29" s="1">
-        <v>21.753581376373</v>
+        <v>4.3644845462589</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>349452.32</v>
+        <v>372530.52</v>
       </c>
       <c r="N29" s="1">
-        <v>349452.32</v>
+        <v>372530.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>662.0</v>
+        <v>803.0</v>
       </c>
       <c r="D30" s="1">
-        <v>337.8</v>
+        <v>325.63</v>
       </c>
       <c r="E30" s="1">
-        <v>352.31610272</v>
+        <v>347.05053549</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>198997.2</v>
+        <v>238419.62</v>
       </c>
       <c r="I30" s="1">
-        <v>-7538.64</v>
+        <v>-11931.19</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.7883146094518</v>
+        <v>-5.0042819462593</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>191458.56</v>
+        <v>226488.43</v>
       </c>
       <c r="N30" s="1">
-        <v>191458.56</v>
+        <v>226488.43</v>
       </c>
       <c r="O30" s="1">
         <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>1526.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D31" s="1">
-        <v>106.45</v>
+        <v>112.0</v>
       </c>
       <c r="E31" s="1">
-        <v>145.35536697</v>
+        <v>138.95638919</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>189169.27</v>
+        <v>219752.46</v>
       </c>
       <c r="I31" s="1">
-        <v>-50091.62</v>
+        <v>-40280.83</v>
       </c>
       <c r="J31" s="1">
-        <v>-26.479787123987</v>
+        <v>-18.33009286904</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>139077.65</v>
+        <v>179471.63</v>
       </c>
       <c r="N31" s="1">
-        <v>139077.65</v>
+        <v>179471.63</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>14656.0</v>
+        <v>17775.0</v>
       </c>
       <c r="D32" s="1">
-        <v>264.72</v>
+        <v>247.99</v>
       </c>
       <c r="E32" s="1">
-        <v>250.37411094</v>
+        <v>251.11297103</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>3238196.45</v>
+        <v>3926969.53</v>
       </c>
       <c r="I32" s="1">
-        <v>83495.6</v>
+        <v>-108847.18</v>
       </c>
       <c r="J32" s="1">
-        <v>2.5784599942971</v>
+        <v>-2.7717857031603</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3321692.05</v>
+        <v>3818122.35</v>
       </c>
       <c r="N32" s="1">
-        <v>3321692.05</v>
+        <v>3818122.35</v>
       </c>
       <c r="O32" s="1">
-        <v>3.4</v>
+        <v>3.42</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>1377.0</v>
+        <v>1669.0</v>
       </c>
       <c r="D33" s="1">
-        <v>372.18</v>
+        <v>357.06</v>
       </c>
       <c r="E33" s="1">
-        <v>237.08197531</v>
+        <v>256.96399041</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>281424.48</v>
+        <v>370261.49</v>
       </c>
       <c r="I33" s="1">
-        <v>157352.8</v>
+        <v>145921.39</v>
       </c>
       <c r="J33" s="1">
-        <v>55.912975303357</v>
+        <v>39.410361039707</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>438777.28</v>
+        <v>516182.88</v>
       </c>
       <c r="N33" s="1">
-        <v>438777.28</v>
+        <v>516182.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>335.0</v>
+        <v>406.0</v>
       </c>
       <c r="D34" s="1">
-        <v>704.6</v>
+        <v>642.0</v>
       </c>
       <c r="E34" s="1">
-        <v>556.52552239</v>
+        <v>578.32672414</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>186436.05</v>
+        <v>234800.65</v>
       </c>
       <c r="I34" s="1">
-        <v>49604.95</v>
+        <v>25851.35</v>
       </c>
       <c r="J34" s="1">
-        <v>26.606951820745</v>
+        <v>11.009914154837</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>236041.0</v>
+        <v>260652.0</v>
       </c>
       <c r="N34" s="1">
-        <v>236041.0</v>
+        <v>260652.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>345.0</v>
+        <v>419.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1210.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E35" s="1">
-        <v>857.4426087</v>
+        <v>916.3124105</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>295817.7</v>
+        <v>383934.9</v>
       </c>
       <c r="I35" s="1">
-        <v>121770.3</v>
+        <v>88780.9</v>
       </c>
       <c r="J35" s="1">
-        <v>41.163966862023</v>
+        <v>23.123946273183</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>417588.0</v>
+        <v>472715.8</v>
       </c>
       <c r="N35" s="1">
-        <v>417588.0</v>
+        <v>472715.8</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1702.0</v>
+        <v>2064.0</v>
       </c>
       <c r="D36" s="1">
-        <v>152.52</v>
+        <v>138.96</v>
       </c>
       <c r="E36" s="1">
-        <v>135.30433608</v>
+        <v>136.84705426</v>
       </c>
       <c r="F36" t="s">
         <v>101</v>
       </c>
       <c r="G36">
         <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>265575.72</v>
+        <v>325956.23</v>
       </c>
       <c r="I36" s="1">
-        <v>31606.92</v>
+        <v>4531.11</v>
       </c>
       <c r="J36" s="1">
-        <v>11.901283746873</v>
+        <v>1.3900976827472</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>297182.64</v>
+        <v>330487.34</v>
       </c>
       <c r="N36" s="1">
-        <v>297182.64</v>
+        <v>330487.34</v>
       </c>
       <c r="O36" s="1">
         <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>15255.0</v>
+        <v>18501.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.01</v>
+        <v>28.31</v>
       </c>
       <c r="E37" s="1">
-        <v>26.42800524</v>
+        <v>26.68356792</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>343630.73</v>
+        <v>422143.76</v>
       </c>
       <c r="I37" s="1">
-        <v>22201.93</v>
+        <v>31527.36</v>
       </c>
       <c r="J37" s="1">
-        <v>6.4609850230799</v>
+        <v>7.468394179272</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>365832.66</v>
+        <v>453671.12</v>
       </c>
       <c r="N37" s="1">
-        <v>365832.66</v>
+        <v>453671.12</v>
       </c>
       <c r="O37" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>12088.0</v>
+        <v>14660.0</v>
       </c>
       <c r="D38" s="1">
-        <v>190.0</v>
+        <v>158.05</v>
       </c>
       <c r="E38" s="1">
-        <v>166.14350347</v>
+        <v>166.61095634</v>
       </c>
       <c r="F38" t="s">
         <v>106</v>
       </c>
       <c r="G38">
-        <v>10.71</v>
+        <v>10.81</v>
       </c>
       <c r="H38" s="1">
-        <v>184482.64</v>
+        <v>225073.83</v>
       </c>
       <c r="I38" s="1">
-        <v>29963.67</v>
+        <v>-10673.56</v>
       </c>
       <c r="J38" s="1">
-        <v>16.241999789248</v>
+        <v>-4.7422483546843</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>214446.31</v>
+        <v>214400.27</v>
       </c>
       <c r="N38" s="1">
-        <v>214446.31</v>
+        <v>214400.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1451.0</v>
+        <v>1759.0</v>
       </c>
       <c r="D39" s="1">
-        <v>73.8</v>
+        <v>73.73</v>
       </c>
       <c r="E39" s="1">
-        <v>162.67754652</v>
+        <v>147.40572484</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>206934.43</v>
+        <v>227094.21</v>
       </c>
       <c r="I39" s="1">
-        <v>-115253.09</v>
+        <v>-114758.94</v>
       </c>
       <c r="J39" s="1">
-        <v>-55.695463534029</v>
+        <v>-50.533626550849</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>91681.34</v>
+        <v>112335.27</v>
       </c>
       <c r="N39" s="1">
-        <v>91681.34</v>
+        <v>112335.27</v>
       </c>
       <c r="O39" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1097.0</v>
+        <v>1330.0</v>
       </c>
       <c r="D40" s="1">
-        <v>246.94</v>
+        <v>247.99</v>
       </c>
       <c r="E40" s="1">
-        <v>275.69181404</v>
+        <v>271.78938346</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>263467.87</v>
+        <v>314685.24</v>
       </c>
       <c r="I40" s="1">
-        <v>-31538.78</v>
+        <v>-28997.32</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.970636115895</v>
+        <v>-9.214706098068</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>231929.09</v>
+        <v>285687.92</v>
       </c>
       <c r="N40" s="1">
-        <v>231929.09</v>
+        <v>285687.92</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>889.0</v>
+        <v>1078.0</v>
       </c>
       <c r="D41" s="1">
-        <v>214.97</v>
+        <v>208.69</v>
       </c>
       <c r="E41" s="1">
-        <v>265.63311586</v>
+        <v>256.02783859</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>207033.27</v>
+        <v>241599.62</v>
       </c>
       <c r="I41" s="1">
-        <v>-43413.12</v>
+        <v>-46737.93</v>
       </c>
       <c r="J41" s="1">
-        <v>-20.969151479856</v>
+        <v>-19.34520012904</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>163620.15</v>
+        <v>194861.69</v>
       </c>
       <c r="N41" s="1">
-        <v>163620.15</v>
+        <v>194861.69</v>
       </c>
       <c r="O41" s="1">
         <v>0.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>7182.0</v>
+        <v>8710.0</v>
       </c>
       <c r="D42" s="1">
-        <v>40.53</v>
+        <v>37.7</v>
       </c>
       <c r="E42" s="1">
-        <v>39.70344472</v>
+        <v>39.5923318</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>285150.14</v>
+        <v>344849.21</v>
       </c>
       <c r="I42" s="1">
-        <v>5936.32</v>
+        <v>-16482.21</v>
       </c>
       <c r="J42" s="1">
-        <v>2.0818225795015</v>
+        <v>-4.7795411797522</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>291086.46</v>
+        <v>328367.0</v>
       </c>
       <c r="N42" s="1">
-        <v>291086.46</v>
+        <v>328367.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>387.0</v>
+        <v>469.0</v>
       </c>
       <c r="D43" s="1">
-        <v>572.02</v>
+        <v>496.27</v>
       </c>
       <c r="E43" s="1">
-        <v>579.15728682</v>
+        <v>567.23200426</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>196922.14</v>
+        <v>233264.24</v>
       </c>
       <c r="I43" s="1">
-        <v>-7391.54</v>
+        <v>-31661.27</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.7535342648622</v>
+        <v>-13.573134913436</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>189530.6</v>
+        <v>201602.97</v>
       </c>
       <c r="N43" s="1">
-        <v>189530.6</v>
+        <v>201602.97</v>
       </c>
       <c r="O43" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>20522.0</v>
+        <v>24894.0</v>
       </c>
       <c r="D44" s="1">
-        <v>10.246</v>
+        <v>9.245</v>
       </c>
       <c r="E44" s="1">
-        <v>7.93738914</v>
+        <v>8.22924721</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>162891.1</v>
+        <v>204858.88</v>
       </c>
       <c r="I44" s="1">
-        <v>47377.31</v>
+        <v>25286.15</v>
       </c>
       <c r="J44" s="1">
-        <v>29.085266168624</v>
+        <v>12.343204258463</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>210268.41</v>
+        <v>230145.03</v>
       </c>
       <c r="N44" s="1">
-        <v>210268.41</v>
+        <v>230145.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>3025.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.37</v>
+        <v>93.61</v>
       </c>
       <c r="E45" s="1">
-        <v>86.57074711</v>
+        <v>88.27777202</v>
       </c>
       <c r="F45" t="s">
         <v>55</v>
       </c>
       <c r="G45">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H45" s="1">
-        <v>165241.0</v>
+        <v>204390.88</v>
       </c>
       <c r="I45" s="1">
-        <v>30137.96</v>
+        <v>12120.44</v>
       </c>
       <c r="J45" s="1">
-        <v>18.23879061492</v>
+        <v>5.9300297547523</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>195378.96</v>
+        <v>216511.32</v>
       </c>
       <c r="N45" s="1">
-        <v>195378.96</v>
+        <v>216511.32</v>
       </c>
       <c r="O45" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>11663.0</v>
+        <v>14144.0</v>
       </c>
       <c r="D46" s="1">
-        <v>49.81</v>
+        <v>47.16</v>
       </c>
       <c r="E46" s="1">
-        <v>52.17952928</v>
+        <v>51.34010817</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>519244.61</v>
+        <v>621239.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-21869.58</v>
+        <v>-43473.16</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.21180683994</v>
+        <v>-6.9978119382751</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>497375.03</v>
+        <v>577766.17</v>
       </c>
       <c r="N46" s="1">
-        <v>497375.03</v>
+        <v>577766.17</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>1701.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D47" s="1">
-        <v>198.9</v>
+        <v>183.59</v>
       </c>
       <c r="E47" s="1">
-        <v>161.63332745</v>
+        <v>166.92223946</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
       <c r="G47">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H47" s="1">
-        <v>173728.62</v>
+        <v>217680.18</v>
       </c>
       <c r="I47" s="1">
-        <v>37667.49</v>
+        <v>21208.57</v>
       </c>
       <c r="J47" s="1">
-        <v>21.681798888404</v>
+        <v>9.7429954348623</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>211396.11</v>
+        <v>238888.75</v>
       </c>
       <c r="N47" s="1">
-        <v>211396.11</v>
+        <v>238888.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>2364.0</v>
+        <v>2865.0</v>
       </c>
       <c r="D48" s="1">
-        <v>119.47</v>
+        <v>114.94</v>
       </c>
       <c r="E48" s="1">
-        <v>97.57532995</v>
+        <v>100.81242932</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>201002.76</v>
+        <v>251452.24</v>
       </c>
       <c r="I48" s="1">
-        <v>40801.25</v>
+        <v>33782.15</v>
       </c>
       <c r="J48" s="1">
-        <v>20.298850622748</v>
+        <v>13.434817681481</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>241804.01</v>
+        <v>285234.39</v>
       </c>
       <c r="N48" s="1">
-        <v>241804.01</v>
+        <v>285234.39</v>
       </c>
       <c r="O48" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>34607.0</v>
+        <v>41982.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.3735</v>
+        <v>3.739</v>
       </c>
       <c r="E49" s="1">
-        <v>3.95417257</v>
+        <v>3.95308513</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
       <c r="G49">
         <v>0.87</v>
       </c>
       <c r="H49" s="1">
-        <v>157530.89</v>
+        <v>191233.1</v>
       </c>
       <c r="I49" s="1">
-        <v>15741.82</v>
+        <v>-10360.02</v>
       </c>
       <c r="J49" s="1">
-        <v>9.9928464823629</v>
+        <v>-5.4174826429107</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>173272.71</v>
+        <v>180873.08</v>
       </c>
       <c r="N49" s="1">
-        <v>173272.71</v>
+        <v>180873.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>9430.0</v>
+        <v>11435.0</v>
       </c>
       <c r="D50" s="1">
-        <v>18.985</v>
+        <v>17.925</v>
       </c>
       <c r="E50" s="1">
-        <v>15.72150689</v>
+        <v>16.1492453</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>148253.81</v>
+        <v>184666.62</v>
       </c>
       <c r="I50" s="1">
-        <v>30774.74</v>
+        <v>20305.76</v>
       </c>
       <c r="J50" s="1">
-        <v>20.758144428126</v>
+        <v>10.995901695715</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>179028.55</v>
+        <v>204972.38</v>
       </c>
       <c r="N50" s="1">
-        <v>179028.55</v>
+        <v>204972.38</v>
       </c>
       <c r="O50" s="1">
         <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>365.0</v>
+        <v>443.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1068.31</v>
+        <v>957.91</v>
       </c>
       <c r="E51" s="1">
-        <v>1112.4789863</v>
+        <v>1087.30503386</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>346231.08</v>
+        <v>411826.21</v>
       </c>
       <c r="I51" s="1">
-        <v>-12384.2</v>
+        <v>-44260.92</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.5768597088395</v>
+        <v>-10.747475251757</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>333846.88</v>
+        <v>367565.29</v>
       </c>
       <c r="N51" s="1">
-        <v>333846.88</v>
+        <v>367565.29</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>3058.0</v>
+        <v>3708.0</v>
       </c>
       <c r="D52" s="1">
-        <v>85.0</v>
+        <v>75.76</v>
       </c>
       <c r="E52" s="1">
-        <v>92.74041857</v>
+        <v>90.40525351</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>283600.2</v>
+        <v>335222.68</v>
       </c>
       <c r="I52" s="1">
-        <v>-23670.2</v>
+        <v>-54304.6</v>
       </c>
       <c r="J52" s="1">
-        <v>-8.3463269772024</v>
+        <v>-16.199560244551</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>259930.0</v>
+        <v>280918.08</v>
       </c>
       <c r="N52" s="1">
-        <v>259930.0</v>
+        <v>280918.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>2370.0</v>
+        <v>2874.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.08</v>
+        <v>82.13</v>
       </c>
       <c r="E53" s="1">
-        <v>74.82656118</v>
+        <v>76.78381002</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>177338.95</v>
+        <v>220676.67</v>
       </c>
       <c r="I53" s="1">
-        <v>40890.65</v>
+        <v>15364.95</v>
       </c>
       <c r="J53" s="1">
-        <v>23.05790690652</v>
+        <v>6.9626526447041</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>218229.6</v>
+        <v>236041.62</v>
       </c>
       <c r="N53" s="1">
-        <v>218229.6</v>
+        <v>236041.62</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7954.0</v>
+        <v>9646.0</v>
       </c>
       <c r="D54" s="1">
-        <v>689.0</v>
+        <v>540.0</v>
       </c>
       <c r="E54" s="1">
-        <v>574.68185316</v>
+        <v>583.17952104</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
       <c r="G54">
-        <v>10.71</v>
+        <v>10.81</v>
       </c>
       <c r="H54" s="1">
-        <v>426924.92</v>
+        <v>525494.35</v>
       </c>
       <c r="I54" s="1">
-        <v>84774.99</v>
+        <v>-43504.52</v>
       </c>
       <c r="J54" s="1">
-        <v>19.857119139356</v>
+        <v>-8.2787797813621</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>511699.91</v>
+        <v>481989.83</v>
       </c>
       <c r="N54" s="1">
-        <v>511699.91</v>
+        <v>481989.83</v>
       </c>
       <c r="O54" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>136.0</v>
+        <v>166.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4179.78</v>
+        <v>4324.04</v>
       </c>
       <c r="E55" s="1">
-        <v>5050.50088235</v>
+        <v>4941.17054217</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>592092.87</v>
+        <v>707770.99</v>
       </c>
       <c r="I55" s="1">
-        <v>-105406.16</v>
+        <v>-86038.08</v>
       </c>
       <c r="J55" s="1">
-        <v>-17.802301858491</v>
+        <v>-12.156203237434</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>486686.71</v>
+        <v>621732.91</v>
       </c>
       <c r="N55" s="1">
-        <v>486686.71</v>
+        <v>621732.91</v>
       </c>
       <c r="O55" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>2441.0</v>
+        <v>2958.0</v>
       </c>
       <c r="D56" s="1">
-        <v>76.22</v>
+        <v>69.48</v>
       </c>
       <c r="E56" s="1">
-        <v>96.60993445</v>
+        <v>92.16456389</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>201078.87</v>
+        <v>232998.66</v>
       </c>
       <c r="I56" s="1">
-        <v>-41786.9</v>
+        <v>-54980.61</v>
       </c>
       <c r="J56" s="1">
-        <v>-20.78134813469</v>
+        <v>-23.596964034042</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>159291.97</v>
+        <v>178018.05</v>
       </c>
       <c r="N56" s="1">
-        <v>159291.97</v>
+        <v>178018.05</v>
       </c>
       <c r="O56" s="1">
         <v>0.16</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>24358.0</v>
+        <v>29458.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3698.0</v>
+        <v>3271.0</v>
       </c>
       <c r="E57" s="1">
-        <v>3529.77506363</v>
+        <v>3499.66939371</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
       <c r="G57">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H57" s="1">
-        <v>482056.12</v>
+        <v>575277.97</v>
       </c>
       <c r="I57" s="1">
-        <v>6863.75</v>
+        <v>-51198.94</v>
       </c>
       <c r="J57" s="1">
-        <v>1.4238487419266</v>
+        <v>-8.8998610532574</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>488919.87</v>
+        <v>524079.03</v>
       </c>
       <c r="N57" s="1">
-        <v>488919.87</v>
+        <v>524079.03</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>4259.0</v>
+        <v>5164.0</v>
       </c>
       <c r="D58" s="1">
-        <v>62.34</v>
+        <v>57.48</v>
       </c>
       <c r="E58" s="1">
-        <v>51.59446349</v>
+        <v>53.02417312</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>191456.09</v>
+        <v>238362.93</v>
       </c>
       <c r="I58" s="1">
-        <v>35860.74</v>
+        <v>18741.2</v>
       </c>
       <c r="J58" s="1">
-        <v>18.73052980451</v>
+        <v>7.8624641843428</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>227316.83</v>
+        <v>257104.13</v>
       </c>
       <c r="N58" s="1">
-        <v>227316.83</v>
+        <v>257104.13</v>
       </c>
       <c r="O58" s="1">
         <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>7612.0</v>
+        <v>9230.0</v>
       </c>
       <c r="D59" s="1">
-        <v>318.82</v>
+        <v>310.51</v>
       </c>
       <c r="E59" s="1">
-        <v>300.44763006</v>
+        <v>304.28511809</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>1975522.21</v>
+        <v>2427917.59</v>
       </c>
       <c r="I59" s="1">
-        <v>102267.04</v>
+        <v>54548.67</v>
       </c>
       <c r="J59" s="1">
-        <v>5.1767092003486</v>
+        <v>2.2467265867949</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2077789.25</v>
+        <v>2482466.26</v>
       </c>
       <c r="N59" s="1">
-        <v>2077789.25</v>
+        <v>2482466.26</v>
       </c>
       <c r="O59" s="1">
-        <v>2.13</v>
+        <v>2.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>726.0</v>
+        <v>880.0</v>
       </c>
       <c r="D60" s="1">
-        <v>303.36</v>
+        <v>283.9</v>
       </c>
       <c r="E60" s="1">
-        <v>298.02859504</v>
+        <v>297.31748864</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>189620.88</v>
+        <v>228889.72</v>
       </c>
       <c r="I60" s="1">
-        <v>-1059.78</v>
+        <v>-12491.28</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.55889414710026</v>
+        <v>-5.4573355238497</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>188561.1</v>
+        <v>216398.44</v>
       </c>
       <c r="N60" s="1">
-        <v>188561.1</v>
+        <v>216398.44</v>
       </c>
       <c r="O60" s="1">
         <v>0.19</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2262.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D61" s="1">
-        <v>171.91</v>
+        <v>140.14</v>
       </c>
       <c r="E61" s="1">
-        <v>111.96250221</v>
+        <v>119.07628738</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
       <c r="G61">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H61" s="1">
-        <v>157954.54</v>
+        <v>204327.83</v>
       </c>
       <c r="I61" s="1">
-        <v>85014.89</v>
+        <v>38041.14</v>
       </c>
       <c r="J61" s="1">
-        <v>53.822378261492</v>
+        <v>18.617698822525</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>242969.43</v>
+        <v>242368.97</v>
       </c>
       <c r="N61" s="1">
-        <v>242969.43</v>
+        <v>242368.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>2450.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D62" s="1">
-        <v>138.67</v>
+        <v>129.48</v>
       </c>
       <c r="E62" s="1">
-        <v>107.58964898</v>
+        <v>112.21961279</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
       <c r="G62">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H62" s="1">
-        <v>165920.26</v>
+        <v>210045.96</v>
       </c>
       <c r="I62" s="1">
-        <v>46358.47</v>
+        <v>32507.01</v>
       </c>
       <c r="J62" s="1">
-        <v>27.940210556565</v>
+        <v>15.476141507316</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>212278.73</v>
+        <v>242552.97</v>
       </c>
       <c r="N62" s="1">
-        <v>212278.73</v>
+        <v>242552.97</v>
       </c>
       <c r="O62" s="1">
         <v>0.22</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1111.0</v>
+        <v>1347.0</v>
       </c>
       <c r="D63" s="1">
-        <v>229.88</v>
+        <v>207.83</v>
       </c>
       <c r="E63" s="1">
-        <v>186.30047705</v>
+        <v>191.57935412</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>176479.77</v>
+        <v>220785.77</v>
       </c>
       <c r="I63" s="1">
-        <v>42181.77</v>
+        <v>21697.56</v>
       </c>
       <c r="J63" s="1">
-        <v>23.901759391459</v>
+        <v>9.8274268309955</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>218661.54</v>
+        <v>242483.33</v>
       </c>
       <c r="N63" s="1">
-        <v>218661.54</v>
+        <v>242483.33</v>
       </c>
       <c r="O63" s="1">
         <v>0.22</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>503.0</v>
+        <v>610.0</v>
       </c>
       <c r="D64" s="1">
-        <v>752.32</v>
+        <v>680.88</v>
       </c>
       <c r="E64" s="1">
-        <v>520.19045726</v>
+        <v>551.85783607</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>225758.94</v>
+        <v>290796.99</v>
       </c>
       <c r="I64" s="1">
-        <v>98228.18</v>
+        <v>68957.71</v>
       </c>
       <c r="J64" s="1">
-        <v>43.510206063157</v>
+        <v>23.71335067808</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>323987.12</v>
+        <v>359754.7</v>
       </c>
       <c r="N64" s="1">
-        <v>323987.12</v>
+        <v>359754.7</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1137.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D65" s="1">
-        <v>297.49</v>
+        <v>283.95</v>
       </c>
       <c r="E65" s="1">
-        <v>245.54814424</v>
+        <v>253.88677794</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>243139.17</v>
+        <v>304438.42</v>
       </c>
       <c r="I65" s="1">
-        <v>46455.12</v>
+        <v>34481.55</v>
       </c>
       <c r="J65" s="1">
-        <v>19.106390796678</v>
+        <v>11.326280697423</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>289594.29</v>
+        <v>338919.97</v>
       </c>
       <c r="N65" s="1">
-        <v>289594.29</v>
+        <v>338919.97</v>
       </c>
       <c r="O65" s="1">
         <v>0.3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>726.0</v>
+        <v>880.0</v>
       </c>
       <c r="D66" s="1">
-        <v>365.0</v>
+        <v>369.27</v>
       </c>
       <c r="E66" s="1">
-        <v>335.44075758</v>
+        <v>343.78528409</v>
       </c>
       <c r="F66" t="s">
         <v>55</v>
       </c>
       <c r="G66">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H66" s="1">
-        <v>150872.3</v>
+        <v>188225.21</v>
       </c>
       <c r="I66" s="1">
-        <v>14699.88</v>
+        <v>16737.17</v>
       </c>
       <c r="J66" s="1">
-        <v>9.7432596971081</v>
+        <v>8.8920979288587</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>165572.18</v>
+        <v>204962.38</v>
       </c>
       <c r="N66" s="1">
-        <v>165572.18</v>
+        <v>204962.38</v>
       </c>
       <c r="O66" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>673.0</v>
+        <v>816.0</v>
       </c>
       <c r="D67" s="1">
-        <v>372.65</v>
+        <v>326.91</v>
       </c>
       <c r="E67" s="1">
-        <v>317.9948737</v>
+        <v>321.24338235</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>186847.86</v>
+        <v>228591.19</v>
       </c>
       <c r="I67" s="1">
-        <v>27872.56</v>
+        <v>2468.63</v>
       </c>
       <c r="J67" s="1">
-        <v>14.917248717754</v>
+        <v>1.0799322581067</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>214720.42</v>
+        <v>231059.82</v>
       </c>
       <c r="N67" s="1">
-        <v>214720.42</v>
+        <v>231059.82</v>
       </c>
       <c r="O67" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1219.0</v>
+        <v>1478.0</v>
       </c>
       <c r="D68" s="1">
-        <v>148.25</v>
+        <v>130.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.43221493</v>
+        <v>149.82778755</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
       <c r="G68">
         <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>199380.16</v>
+        <v>238741.73</v>
       </c>
       <c r="I68" s="1">
-        <v>-1128.01</v>
+        <v>-27146.85</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.56575839842841</v>
+        <v>-11.370802247265</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>198252.15</v>
+        <v>211594.88</v>
       </c>
       <c r="N68" s="1">
-        <v>198252.15</v>
+        <v>211594.88</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>939.0</v>
+        <v>1137.0</v>
       </c>
       <c r="D69" s="1">
-        <v>353.73</v>
+        <v>383.89</v>
       </c>
       <c r="E69" s="1">
-        <v>238.73919063</v>
+        <v>260.69924362</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>191095.27</v>
+        <v>253762.16</v>
       </c>
       <c r="I69" s="1">
-        <v>93281.84</v>
+        <v>124308.81</v>
       </c>
       <c r="J69" s="1">
-        <v>48.814311311839</v>
+        <v>48.986346112439</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>284377.11</v>
+        <v>378070.97</v>
       </c>
       <c r="N69" s="1">
-        <v>284377.11</v>
+        <v>378070.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1221.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D70" s="1">
-        <v>201.6</v>
+        <v>179.34</v>
       </c>
       <c r="E70" s="1">
-        <v>188.91018837</v>
+        <v>189.73663514</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>202034.05</v>
+        <v>245535.59</v>
       </c>
       <c r="I70" s="1">
-        <v>8713.9</v>
+        <v>-15632.43</v>
       </c>
       <c r="J70" s="1">
-        <v>4.3130848488163</v>
+        <v>-6.3666656226904</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>210747.95</v>
+        <v>229903.16</v>
       </c>
       <c r="N70" s="1">
-        <v>210747.95</v>
+        <v>229903.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>3035.0</v>
+        <v>3679.0</v>
       </c>
       <c r="D71" s="1">
-        <v>111.45</v>
+        <v>109.52</v>
       </c>
       <c r="E71" s="1">
-        <v>96.54239539</v>
+        <v>98.4900598</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>253418.78</v>
+        <v>313565.5</v>
       </c>
       <c r="I71" s="1">
-        <v>36179.46</v>
+        <v>35437.6</v>
       </c>
       <c r="J71" s="1">
-        <v>14.276550459283</v>
+        <v>11.301498411018</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>289598.24</v>
+        <v>349003.1</v>
       </c>
       <c r="N71" s="1">
-        <v>289598.24</v>
+        <v>349003.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1135.0</v>
+        <v>1376.0</v>
       </c>
       <c r="D72" s="1">
-        <v>181.02</v>
+        <v>215.42</v>
       </c>
       <c r="E72" s="1">
-        <v>204.75948018</v>
+        <v>205.7709157</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>198342.0</v>
+        <v>242355.43</v>
       </c>
       <c r="I72" s="1">
-        <v>-22436.43</v>
+        <v>14394.61</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.311991408779</v>
+        <v>5.9394625488688</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>175905.57</v>
+        <v>256750.04</v>
       </c>
       <c r="N72" s="1">
-        <v>175905.57</v>
+        <v>256750.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1348.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D73" s="1">
-        <v>326.46</v>
+        <v>307.32</v>
       </c>
       <c r="E73" s="1">
-        <v>270.11346439</v>
+        <v>277.68249082</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>315880.9</v>
+        <v>393620.12</v>
       </c>
       <c r="I73" s="1">
-        <v>60889.72</v>
+        <v>41339.5</v>
       </c>
       <c r="J73" s="1">
-        <v>19.276163895949</v>
+        <v>10.502384888252</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>376770.62</v>
+        <v>434959.62</v>
       </c>
       <c r="N73" s="1">
-        <v>376770.62</v>
+        <v>434959.62</v>
       </c>
       <c r="O73" s="1">
         <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>9842.0</v>
+        <v>11935.0</v>
       </c>
       <c r="D74" s="1">
-        <v>80.22</v>
+        <v>74.75</v>
       </c>
       <c r="E74" s="1">
-        <v>70.17152103</v>
+        <v>71.46489568</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>596876.92</v>
+        <v>737664.9</v>
       </c>
       <c r="I74" s="1">
-        <v>79086.47</v>
+        <v>35086.29</v>
       </c>
       <c r="J74" s="1">
-        <v>13.25004659252</v>
+        <v>4.7563995521544</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>675963.39</v>
+        <v>772751.19</v>
       </c>
       <c r="N74" s="1">
-        <v>675963.39</v>
+        <v>772751.19</v>
       </c>
       <c r="O74" s="1">
         <v>0.69</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>2591.0</v>
+        <v>3141.0</v>
       </c>
       <c r="D75" s="1">
-        <v>108.13</v>
+        <v>91.62</v>
       </c>
       <c r="E75" s="1">
-        <v>89.42767271</v>
+        <v>91.40917542</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>197535.22</v>
+        <v>245598.95</v>
       </c>
       <c r="I75" s="1">
-        <v>42331.93</v>
+        <v>3667.76</v>
       </c>
       <c r="J75" s="1">
-        <v>21.430067002735</v>
+        <v>1.4933940067741</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>239867.15</v>
+        <v>249266.71</v>
       </c>
       <c r="N75" s="1">
-        <v>239867.15</v>
+        <v>249266.71</v>
       </c>
       <c r="O75" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>2946.0</v>
+        <v>3572.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.3</v>
+        <v>85.12</v>
       </c>
       <c r="E76" s="1">
-        <v>86.06382892</v>
+        <v>86.78136618</v>
       </c>
       <c r="F76" t="s">
         <v>28</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>216065.04</v>
+        <v>265021.32</v>
       </c>
       <c r="I76" s="1">
-        <v>29350.88</v>
+        <v>-1661.74</v>
       </c>
       <c r="J76" s="1">
-        <v>13.584279992728</v>
+        <v>-0.62702125247886</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>245415.92</v>
+        <v>263359.58</v>
       </c>
       <c r="N76" s="1">
-        <v>245415.92</v>
+        <v>263359.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>8364.0</v>
+        <v>10142.0</v>
       </c>
       <c r="D77" s="1">
-        <v>30.82</v>
+        <v>29.02</v>
       </c>
       <c r="E77" s="1">
-        <v>31.97181492</v>
+        <v>31.66230132</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>235963.55</v>
+        <v>282549.35</v>
       </c>
       <c r="I77" s="1">
-        <v>-15262.8</v>
+        <v>-27615.75</v>
       </c>
       <c r="J77" s="1">
-        <v>-6.468287157063</v>
+        <v>-9.7737793415557</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>220700.75</v>
+        <v>254933.6</v>
       </c>
       <c r="N77" s="1">
-        <v>220700.75</v>
+        <v>254933.6</v>
       </c>
       <c r="O77" s="1">
         <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>3097.0</v>
+        <v>3754.0</v>
       </c>
       <c r="D78" s="1">
-        <v>173.49</v>
+        <v>175.64</v>
       </c>
       <c r="E78" s="1">
-        <v>154.42155312</v>
+        <v>158.28491742</v>
       </c>
       <c r="F78" t="s">
         <v>187</v>
       </c>
       <c r="G78">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="H78" s="1">
-        <v>275598.8</v>
+        <v>346828.53</v>
       </c>
       <c r="I78" s="1">
-        <v>49082.31</v>
+        <v>54872.8</v>
       </c>
       <c r="J78" s="1">
-        <v>17.809333712629</v>
+        <v>15.821305127349</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>324681.11</v>
+        <v>401701.33</v>
       </c>
       <c r="N78" s="1">
-        <v>324681.11</v>
+        <v>401701.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2859.0</v>
+        <v>3466.0</v>
       </c>
       <c r="D79" s="1">
-        <v>112.06</v>
+        <v>109.45</v>
       </c>
       <c r="E79" s="1">
-        <v>103.47884925</v>
+        <v>105.43845643</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>257525.58</v>
+        <v>317902.39</v>
       </c>
       <c r="I79" s="1">
-        <v>16771.97</v>
+        <v>10684.62</v>
       </c>
       <c r="J79" s="1">
-        <v>6.5127394334963</v>
+        <v>3.36097504646</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>274297.55</v>
+        <v>328587.01</v>
       </c>
       <c r="N79" s="1">
-        <v>274297.55</v>
+        <v>328587.01</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>1276.0</v>
+        <v>1547.0</v>
       </c>
       <c r="D80" s="1">
-        <v>327.16</v>
+        <v>281.99</v>
       </c>
       <c r="E80" s="1">
-        <v>303.33347962</v>
+        <v>304.19444085</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>338360.77</v>
+        <v>410820.97</v>
       </c>
       <c r="I80" s="1">
-        <v>19050.33</v>
+        <v>-32961.7</v>
       </c>
       <c r="J80" s="1">
-        <v>5.6301828370943</v>
+        <v>-8.0233732956718</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>357411.1</v>
+        <v>377859.27</v>
       </c>
       <c r="N80" s="1">
-        <v>357411.1</v>
+        <v>377859.27</v>
       </c>
       <c r="O80" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>1567.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D81" s="1">
-        <v>156.56</v>
+        <v>149.62</v>
       </c>
       <c r="E81" s="1">
-        <v>146.41010849</v>
+        <v>147.26659474</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>195578.91</v>
+        <v>239282.11</v>
       </c>
       <c r="I81" s="1">
-        <v>14463.49</v>
+        <v>6952.62</v>
       </c>
       <c r="J81" s="1">
-        <v>7.3952196583977</v>
+        <v>2.9056163037011</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>210042.4</v>
+        <v>246234.73</v>
       </c>
       <c r="N81" s="1">
-        <v>210042.4</v>
+        <v>246234.73</v>
       </c>
       <c r="O81" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>2462.0</v>
+        <v>2985.0</v>
       </c>
       <c r="D82" s="1">
-        <v>157.86</v>
+        <v>124.58</v>
       </c>
       <c r="E82" s="1">
-        <v>74.27556052</v>
+        <v>83.95365829</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>158634.72</v>
+        <v>217391.02</v>
       </c>
       <c r="I82" s="1">
-        <v>174114.7</v>
+        <v>104714.91</v>
       </c>
       <c r="J82" s="1">
-        <v>109.75825468725</v>
+        <v>48.168921604949</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>332749.42</v>
+        <v>322105.93</v>
       </c>
       <c r="N82" s="1">
-        <v>332749.42</v>
+        <v>322105.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>1299.0</v>
+        <v>1574.0</v>
       </c>
       <c r="D83" s="1">
-        <v>1002.77</v>
+        <v>972.33</v>
       </c>
       <c r="E83" s="1">
-        <v>915.13492687</v>
+        <v>929.29712198</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1035400.67</v>
+        <v>1273036.61</v>
       </c>
       <c r="I83" s="1">
-        <v>79837.54</v>
+        <v>52599.96</v>
       </c>
       <c r="J83" s="1">
-        <v>7.7107869748626</v>
+        <v>4.1318497509667</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1115238.21</v>
+        <v>1325636.57</v>
       </c>
       <c r="N83" s="1">
-        <v>1115238.21</v>
+        <v>1325636.57</v>
       </c>
       <c r="O83" s="1">
-        <v>1.14</v>
+        <v>1.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>3572.0</v>
+        <v>4330.0</v>
       </c>
       <c r="D84" s="1">
-        <v>117.72</v>
+        <v>100.47</v>
       </c>
       <c r="E84" s="1">
-        <v>113.36758679</v>
+        <v>111.90349192</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>349899.88</v>
+        <v>418940.96</v>
       </c>
       <c r="I84" s="1">
-        <v>10113.68</v>
+        <v>-42124.07</v>
       </c>
       <c r="J84" s="1">
-        <v>2.890449690923</v>
+        <v>-10.054894131144</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>360013.56</v>
+        <v>376816.89</v>
       </c>
       <c r="N84" s="1">
-        <v>360013.56</v>
+        <v>376816.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>492.0</v>
+        <v>597.0</v>
       </c>
       <c r="D85" s="1">
-        <v>384.86</v>
+        <v>409.0</v>
       </c>
       <c r="E85" s="1">
-        <v>446.53914634</v>
+        <v>444.17328308</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>187344.07</v>
+        <v>226789.41</v>
       </c>
       <c r="I85" s="1">
-        <v>-25228.39</v>
+        <v>-15292.66</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.46634030103</v>
+        <v>-6.7431102713306</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>162115.68</v>
+        <v>211496.75</v>
       </c>
       <c r="N85" s="1">
-        <v>162115.68</v>
+        <v>211496.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>2484.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D86" s="1">
-        <v>147.3</v>
+        <v>138.5</v>
       </c>
       <c r="E86" s="1">
-        <v>205.51478261</v>
+        <v>193.75537031</v>
       </c>
       <c r="F86" t="s">
         <v>187</v>
       </c>
       <c r="G86">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="H86" s="1">
-        <v>295373.86</v>
+        <v>340151.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-74270.32</v>
+        <v>-86085.44</v>
       </c>
       <c r="J86" s="1">
-        <v>-25.144513465071</v>
+        <v>-25.307993933756</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>221103.54</v>
+        <v>254065.74</v>
       </c>
       <c r="N86" s="1">
-        <v>221103.54</v>
+        <v>254065.74</v>
       </c>
       <c r="O86" s="1">
         <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>536.0</v>
+        <v>649.0</v>
       </c>
       <c r="D87" s="1">
-        <v>580.37</v>
+        <v>533.54</v>
       </c>
       <c r="E87" s="1">
-        <v>426.79348881</v>
+        <v>447.06976888</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>199176.52</v>
+        <v>252426.37</v>
       </c>
       <c r="I87" s="1">
-        <v>67157.66</v>
+        <v>47502.14</v>
       </c>
       <c r="J87" s="1">
-        <v>33.717659089535</v>
+        <v>18.818216179237</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>266334.18</v>
+        <v>299928.51</v>
       </c>
       <c r="N87" s="1">
-        <v>266334.18</v>
+        <v>299928.51</v>
       </c>
       <c r="O87" s="1">
         <v>0.27</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2852.0</v>
+        <v>3457.0</v>
       </c>
       <c r="D88" s="1">
-        <v>81.66</v>
+        <v>71.48</v>
       </c>
       <c r="E88" s="1">
-        <v>79.51952665</v>
+        <v>78.73293318</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>193389.22</v>
+        <v>232761.4</v>
       </c>
       <c r="I88" s="1">
-        <v>6006.6</v>
+        <v>-18723.84</v>
       </c>
       <c r="J88" s="1">
-        <v>3.1059642310983</v>
+        <v>-8.0442203904943</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>199395.82</v>
+        <v>214037.56</v>
       </c>
       <c r="N88" s="1">
-        <v>199395.82</v>
+        <v>214037.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1030.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D89" s="1">
-        <v>206.0</v>
+        <v>189.35</v>
       </c>
       <c r="E89" s="1">
-        <v>217.8318835</v>
+        <v>213.86800641</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>197061.5</v>
+        <v>234147.45</v>
       </c>
       <c r="I89" s="1">
-        <v>-15400.54</v>
+        <v>-29298.47</v>
       </c>
       <c r="J89" s="1">
-        <v>-7.8150932576886</v>
+        <v>-12.512828988742</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>181660.96</v>
+        <v>204848.98</v>
       </c>
       <c r="N89" s="1">
-        <v>181660.96</v>
+        <v>204848.98</v>
       </c>
       <c r="O89" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>3450.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D90" s="1">
-        <v>71.22</v>
+        <v>68.5</v>
       </c>
       <c r="E90" s="1">
-        <v>71.64072754</v>
+        <v>71.85207507</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>247160.51</v>
+        <v>300557.23</v>
       </c>
       <c r="I90" s="1">
-        <v>-1451.51</v>
+        <v>-14021.73</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.58727423729624</v>
+        <v>-4.6652446191363</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>245709.0</v>
+        <v>286535.5</v>
       </c>
       <c r="N90" s="1">
-        <v>245709.0</v>
+        <v>286535.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>1694.0</v>
+        <v>2054.0</v>
       </c>
       <c r="D91" s="1">
-        <v>111.11</v>
+        <v>125.08</v>
       </c>
       <c r="E91" s="1">
-        <v>131.65560213</v>
+        <v>131.12706426</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>195166.58</v>
+        <v>235337.56</v>
       </c>
       <c r="I91" s="1">
-        <v>-34019.03</v>
+        <v>-12804.58</v>
       </c>
       <c r="J91" s="1">
-        <v>-17.430766066608</v>
+        <v>-5.4409419388898</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>161147.55</v>
+        <v>222532.98</v>
       </c>
       <c r="N91" s="1">
-        <v>161147.55</v>
+        <v>222532.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>5234.0</v>
+        <v>6334.0</v>
       </c>
       <c r="D92" s="1">
-        <v>55.63</v>
+        <v>57.4</v>
       </c>
       <c r="E92" s="1">
-        <v>58.1107031</v>
+        <v>57.99532997</v>
       </c>
       <c r="F92" t="s">
         <v>216</v>
       </c>
       <c r="G92">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="H92" s="1">
-        <v>203053.87</v>
+        <v>245921.63</v>
       </c>
       <c r="I92" s="1">
-        <v>-7619.82</v>
+        <v>-323.22</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.7526100832257</v>
+        <v>-0.13143211518239</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>195434.05</v>
+        <v>245598.41</v>
       </c>
       <c r="N92" s="1">
-        <v>195434.05</v>
+        <v>245598.41</v>
       </c>
       <c r="O92" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>490.0</v>
+        <v>594.0</v>
       </c>
       <c r="D93" s="1">
-        <v>630.88</v>
+        <v>559.73</v>
       </c>
       <c r="E93" s="1">
-        <v>483.2967551</v>
+        <v>499.4723569</v>
       </c>
       <c r="F93" t="s">
         <v>28</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>206913.09</v>
+        <v>258845.91</v>
       </c>
       <c r="I93" s="1">
-        <v>57754.03</v>
+        <v>29139.9</v>
       </c>
       <c r="J93" s="1">
-        <v>27.912216670294</v>
+        <v>11.257624275385</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>264667.12</v>
+        <v>287985.81</v>
       </c>
       <c r="N93" s="1">
-        <v>264667.12</v>
+        <v>287985.81</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1755.0</v>
+        <v>2127.0</v>
       </c>
       <c r="D94" s="1">
-        <v>153.55</v>
+        <v>157.67</v>
       </c>
       <c r="E94" s="1">
-        <v>139.22977208</v>
+        <v>141.54803009</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>208501.74</v>
+        <v>257707.05</v>
       </c>
       <c r="I94" s="1">
-        <v>22217.65</v>
+        <v>32777.22</v>
       </c>
       <c r="J94" s="1">
-        <v>10.655858315619</v>
+        <v>12.718790580234</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>230719.39</v>
+        <v>290484.27</v>
       </c>
       <c r="N94" s="1">
-        <v>230719.39</v>
+        <v>290484.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>893.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D95" s="1">
-        <v>233.3</v>
+        <v>243.3</v>
       </c>
       <c r="E95" s="1">
-        <v>220.09670773</v>
+        <v>225.36579871</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>196546.36</v>
+        <v>244071.16</v>
       </c>
       <c r="I95" s="1">
-        <v>11790.54</v>
+        <v>19422.74</v>
       </c>
       <c r="J95" s="1">
-        <v>5.9988595057166</v>
+        <v>7.9578185312841</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>208336.9</v>
+        <v>263493.9</v>
       </c>
       <c r="N95" s="1">
-        <v>208336.9</v>
+        <v>263493.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>4096.0</v>
+        <v>4965.0</v>
       </c>
       <c r="D96" s="1">
-        <v>48.67</v>
+        <v>43.99</v>
       </c>
       <c r="E96" s="1">
-        <v>43.02828613</v>
+        <v>43.3364995</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>176243.86</v>
+        <v>215165.72</v>
       </c>
       <c r="I96" s="1">
-        <v>23108.46</v>
+        <v>3244.63</v>
       </c>
       <c r="J96" s="1">
-        <v>13.111639747336</v>
+        <v>1.5079679049246</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>199352.32</v>
+        <v>218410.35</v>
       </c>
       <c r="N96" s="1">
-        <v>199352.32</v>
+        <v>218410.35</v>
       </c>
       <c r="O96" s="1">
         <v>0.2</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>9067.0</v>
+        <v>10995.0</v>
       </c>
       <c r="D97" s="1">
-        <v>33.21</v>
+        <v>31.62</v>
       </c>
       <c r="E97" s="1">
-        <v>28.70269769</v>
+        <v>29.52562983</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>260247.36</v>
+        <v>324634.3</v>
       </c>
       <c r="I97" s="1">
-        <v>40867.71</v>
+        <v>23027.6</v>
       </c>
       <c r="J97" s="1">
-        <v>15.7034100173</v>
+        <v>7.0933970932831</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>301115.07</v>
+        <v>347661.9</v>
       </c>
       <c r="N97" s="1">
-        <v>301115.07</v>
+        <v>347661.9</v>
       </c>
       <c r="O97" s="1">
         <v>0.31</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>11512.0</v>
+        <v>13961.0</v>
       </c>
       <c r="D98" s="1">
-        <v>16.09</v>
+        <v>14.0</v>
       </c>
       <c r="E98" s="1">
-        <v>19.1276885</v>
+        <v>18.32755318</v>
       </c>
       <c r="F98" t="s">
         <v>101</v>
       </c>
       <c r="G98">
         <v>0.87</v>
       </c>
       <c r="H98" s="1">
-        <v>254705.54</v>
+        <v>295996.94</v>
       </c>
       <c r="I98" s="1">
-        <v>-42652.79</v>
+        <v>-70780.6</v>
       </c>
       <c r="J98" s="1">
-        <v>-16.745921584587</v>
+        <v>-23.912612069571</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>212052.75</v>
+        <v>225216.34</v>
       </c>
       <c r="N98" s="1">
-        <v>212052.75</v>
+        <v>225216.34</v>
       </c>
       <c r="O98" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>1463.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D99" s="1">
-        <v>178.69</v>
+        <v>173.3</v>
       </c>
       <c r="E99" s="1">
-        <v>162.53003418</v>
+        <v>165.6085392</v>
       </c>
       <c r="F99" t="s">
         <v>28</v>
       </c>
       <c r="G99">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>208537.6</v>
+        <v>256977.46</v>
       </c>
       <c r="I99" s="1">
-        <v>15283.86</v>
+        <v>9164.51</v>
       </c>
       <c r="J99" s="1">
-        <v>7.3290667965873</v>
+        <v>3.5662699755846</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>223821.46</v>
+        <v>266141.97</v>
       </c>
       <c r="N99" s="1">
-        <v>223821.46</v>
+        <v>266141.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>3300.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>152.62</v>
+        <v>124.52</v>
       </c>
       <c r="E100" s="1">
-        <v>119.64763333</v>
+        <v>121.84339</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>341896.72</v>
+        <v>422162.33</v>
       </c>
       <c r="I100" s="1">
-        <v>89307.05</v>
+        <v>9262.53</v>
       </c>
       <c r="J100" s="1">
-        <v>26.121060769463</v>
+        <v>2.1940683338563</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>431203.77</v>
+        <v>431424.86</v>
       </c>
       <c r="N100" s="1">
-        <v>431203.77</v>
+        <v>431424.86</v>
       </c>
       <c r="O100" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1509.0</v>
+        <v>1829.0</v>
       </c>
       <c r="D101" s="1">
-        <v>202.2</v>
+        <v>180.64</v>
       </c>
       <c r="E101" s="1">
-        <v>189.29762757</v>
+        <v>190.29300711</v>
       </c>
       <c r="F101" t="s">
         <v>55</v>
       </c>
       <c r="G101">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H101" s="1">
-        <v>175664.08</v>
+        <v>215166.94</v>
       </c>
       <c r="I101" s="1">
-        <v>14982.18</v>
+        <v>-6777.8</v>
       </c>
       <c r="J101" s="1">
-        <v>8.5288808047724</v>
+        <v>-3.1500192362265</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>190646.26</v>
+        <v>208389.14</v>
       </c>
       <c r="N101" s="1">
-        <v>190646.26</v>
+        <v>208389.14</v>
       </c>
       <c r="O101" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>235</v>
       </c>
       <c r="B102" t="s">
         <v>236</v>
       </c>
       <c r="C102" s="1">
-        <v>889.0</v>
+        <v>1078.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1640.5</v>
+        <v>1543.5</v>
       </c>
       <c r="E102" s="1">
-        <v>1494.07299213</v>
+        <v>1520.00036178</v>
       </c>
       <c r="F102" t="s">
         <v>237</v>
       </c>
       <c r="G102">
         <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>177915.34</v>
+        <v>219446.54</v>
       </c>
       <c r="I102" s="1">
-        <v>17282.95</v>
+        <v>3259.57</v>
       </c>
       <c r="J102" s="1">
-        <v>9.7141426928111</v>
+        <v>1.4853594866431</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>195198.29</v>
+        <v>222706.11</v>
       </c>
       <c r="N102" s="1">
-        <v>195198.29</v>
+        <v>222706.11</v>
       </c>
       <c r="O102" s="1">
         <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>687.0</v>
+        <v>832.0</v>
       </c>
       <c r="D103" s="1">
-        <v>377.4</v>
+        <v>356.8</v>
       </c>
       <c r="E103" s="1">
-        <v>329.06864629</v>
+        <v>334.9430649</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H103" s="1">
-        <v>197278.21</v>
+        <v>242908.04</v>
       </c>
       <c r="I103" s="1">
-        <v>24702.78</v>
+        <v>14222.84</v>
       </c>
       <c r="J103" s="1">
-        <v>12.521798530106</v>
+        <v>5.8552364096306</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>221980.99</v>
+        <v>257130.88</v>
       </c>
       <c r="N103" s="1">
-        <v>221980.99</v>
+        <v>257130.88</v>
       </c>
       <c r="O103" s="1">
         <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>860.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D104" s="1">
-        <v>303.46</v>
+        <v>256.48</v>
       </c>
       <c r="E104" s="1">
-        <v>254.12402326</v>
+        <v>257.47291747</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H104" s="1">
-        <v>191453.34</v>
+        <v>234599.31</v>
       </c>
       <c r="I104" s="1">
-        <v>31984.67</v>
+        <v>-3111.95</v>
       </c>
       <c r="J104" s="1">
-        <v>16.706248112464</v>
+        <v>-1.3264958025665</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>223438.01</v>
+        <v>231487.36</v>
       </c>
       <c r="N104" s="1">
-        <v>223438.01</v>
+        <v>231487.36</v>
       </c>
       <c r="O104" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>2658.0</v>
+        <v>3222.0</v>
       </c>
       <c r="D105" s="1">
-        <v>87.18</v>
+        <v>82.5</v>
       </c>
       <c r="E105" s="1">
-        <v>79.29544018</v>
+        <v>80.14070453</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H105" s="1">
-        <v>182100.34</v>
+        <v>223256.96</v>
       </c>
       <c r="I105" s="1">
-        <v>16293.87</v>
+        <v>6985.57</v>
       </c>
       <c r="J105" s="1">
-        <v>8.9477427664331</v>
+        <v>3.1289371672892</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>198394.21</v>
+        <v>230242.53</v>
       </c>
       <c r="N105" s="1">
-        <v>198394.21</v>
+        <v>230242.53</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>1103.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D106" s="1">
-        <v>201.06</v>
+        <v>200.51</v>
       </c>
       <c r="E106" s="1">
-        <v>201.50233908</v>
+        <v>201.23747195</v>
       </c>
       <c r="F106" t="s">
         <v>28</v>
       </c>
       <c r="G106">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H106" s="1">
-        <v>189632.55</v>
+        <v>230225.9</v>
       </c>
       <c r="I106" s="1">
-        <v>238.32</v>
+        <v>1980.14</v>
       </c>
       <c r="J106" s="1">
-        <v>0.12567462706165</v>
+        <v>0.86008568106369</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>189870.87</v>
+        <v>232206.04</v>
       </c>
       <c r="N106" s="1">
-        <v>189870.87</v>
+        <v>232206.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>632.0</v>
+        <v>766.0</v>
       </c>
       <c r="D107" s="1">
-        <v>294.07</v>
+        <v>291.48</v>
       </c>
       <c r="E107" s="1">
-        <v>357.1405538</v>
+        <v>346.31406005</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H107" s="1">
-        <v>197346.48</v>
+        <v>231665.85</v>
       </c>
       <c r="I107" s="1">
-        <v>-38226.41</v>
+        <v>-38271.58</v>
       </c>
       <c r="J107" s="1">
-        <v>-19.370201079847</v>
+        <v>-16.520164711372</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>159120.07</v>
+        <v>193394.27</v>
       </c>
       <c r="N107" s="1">
-        <v>159120.07</v>
+        <v>193394.27</v>
       </c>
       <c r="O107" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>1056.0</v>
+        <v>1280.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1017.97</v>
+        <v>906.7</v>
       </c>
       <c r="E108" s="1">
-        <v>1044.83680871</v>
+        <v>1025.72909375</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H108" s="1">
-        <v>940752.41</v>
+        <v>1122548.62</v>
       </c>
       <c r="I108" s="1">
-        <v>-20395.97</v>
+        <v>-117285.74</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.1680486579886</v>
+        <v>-10.448165710631</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>920356.44</v>
+        <v>1005262.88</v>
       </c>
       <c r="N108" s="1">
-        <v>920356.44</v>
+        <v>1005262.88</v>
       </c>
       <c r="O108" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>1591.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D109" s="1">
-        <v>152.08</v>
+        <v>128.15</v>
       </c>
       <c r="E109" s="1">
-        <v>128.90548712</v>
+        <v>129.62167531</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H109" s="1">
-        <v>179268.52</v>
+        <v>218147.99</v>
       </c>
       <c r="I109" s="1">
-        <v>27888.4</v>
+        <v>-4139.16</v>
       </c>
       <c r="J109" s="1">
-        <v>15.556774831409</v>
+        <v>-1.8974091853883</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>207156.92</v>
+        <v>214008.83</v>
       </c>
       <c r="N109" s="1">
-        <v>207156.92</v>
+        <v>214008.83</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>1313.0</v>
+        <v>1591.0</v>
       </c>
       <c r="D110" s="1">
-        <v>208.03</v>
+        <v>178.02</v>
       </c>
       <c r="E110" s="1">
-        <v>223.08545316</v>
+        <v>217.07115651</v>
       </c>
       <c r="F110" t="s">
         <v>28</v>
       </c>
       <c r="G110">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H110" s="1">
-        <v>257390.6</v>
+        <v>302885.35</v>
       </c>
       <c r="I110" s="1">
-        <v>-23534.96</v>
+        <v>-57558.52</v>
       </c>
       <c r="J110" s="1">
-        <v>-9.1436750215431</v>
+        <v>-19.003401782226</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>233855.64</v>
+        <v>245326.83</v>
       </c>
       <c r="N110" s="1">
-        <v>233855.64</v>
+        <v>245326.83</v>
       </c>
       <c r="O110" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>296.0</v>
+        <v>358.0</v>
       </c>
       <c r="D111" s="1">
-        <v>966.1</v>
+        <v>959.16</v>
       </c>
       <c r="E111" s="1">
-        <v>808.7497973</v>
+        <v>837.41432961</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H111" s="1">
-        <v>210413.46</v>
+        <v>262811.21</v>
       </c>
       <c r="I111" s="1">
-        <v>34420.1</v>
+        <v>34615.62</v>
       </c>
       <c r="J111" s="1">
-        <v>16.358316620999</v>
+        <v>13.171287480469</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>244833.56</v>
+        <v>297426.83</v>
       </c>
       <c r="N111" s="1">
-        <v>244833.56</v>
+        <v>297426.83</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1105.0</v>
+        <v>1340.0</v>
       </c>
       <c r="D112" s="1">
-        <v>219.3</v>
+        <v>194.75</v>
       </c>
       <c r="E112" s="1">
-        <v>259.46840724</v>
+        <v>249.70118657</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>286712.59</v>
+        <v>334599.59</v>
       </c>
       <c r="I112" s="1">
-        <v>-44386.09</v>
+        <v>-73634.59</v>
       </c>
       <c r="J112" s="1">
-        <v>-15.481039740878</v>
+        <v>-22.006778310756</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>242326.5</v>
+        <v>260965.0</v>
       </c>
       <c r="N112" s="1">
-        <v>242326.5</v>
+        <v>260965.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>6500.0</v>
+        <v>7882.0</v>
       </c>
       <c r="D113" s="1">
-        <v>49.17</v>
+        <v>46.44</v>
       </c>
       <c r="E113" s="1">
-        <v>44.65792923</v>
+        <v>45.58937579</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H113" s="1">
-        <v>252721.67</v>
+        <v>312625.47</v>
       </c>
       <c r="I113" s="1">
-        <v>20912.75</v>
+        <v>4429.6</v>
       </c>
       <c r="J113" s="1">
-        <v>8.2750125859805</v>
+        <v>1.4169031077346</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>273634.42</v>
+        <v>317055.07</v>
       </c>
       <c r="N113" s="1">
-        <v>273634.42</v>
+        <v>317055.07</v>
       </c>
       <c r="O113" s="1">
         <v>0.28</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>4963.0</v>
+        <v>6017.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.27</v>
+        <v>26.47</v>
       </c>
       <c r="E114" s="1">
-        <v>32.76284102</v>
+        <v>31.88126641</v>
       </c>
       <c r="F114" t="s">
         <v>101</v>
       </c>
       <c r="G114">
         <v>0.87</v>
       </c>
       <c r="H114" s="1">
-        <v>187960.17</v>
+        <v>221791.46</v>
       </c>
       <c r="I114" s="1">
-        <v>-33019.12</v>
+        <v>-38268.97</v>
       </c>
       <c r="J114" s="1">
-        <v>-17.567083494338</v>
+        <v>-17.25448310769</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>154941.05</v>
+        <v>183522.49</v>
       </c>
       <c r="N114" s="1">
-        <v>154941.05</v>
+        <v>183522.49</v>
       </c>
       <c r="O114" s="1">
         <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>138.0</v>
+        <v>168.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1407.54</v>
+        <v>1127.62</v>
       </c>
       <c r="E115" s="1">
-        <v>1651.27398551</v>
+        <v>1573.75684524</v>
       </c>
       <c r="F115" t="s">
         <v>28</v>
       </c>
       <c r="G115">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H115" s="1">
-        <v>198867.14</v>
+        <v>230537.69</v>
       </c>
       <c r="I115" s="1">
-        <v>-32565.32</v>
+        <v>-66449.2</v>
       </c>
       <c r="J115" s="1">
-        <v>-16.375415264684</v>
+        <v>-28.82357327342</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>166301.82</v>
+        <v>164088.49</v>
       </c>
       <c r="N115" s="1">
-        <v>166301.82</v>
+        <v>164088.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>7084.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D116" s="1">
-        <v>6965.0</v>
+        <v>5936.0</v>
       </c>
       <c r="E116" s="1">
-        <v>6459.53754941</v>
+        <v>6401.16076421</v>
       </c>
       <c r="F116" t="s">
         <v>44</v>
       </c>
       <c r="G116">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H116" s="1">
-        <v>249514.76</v>
+        <v>299560.55</v>
       </c>
       <c r="I116" s="1">
-        <v>18296.5</v>
+        <v>-22422.23</v>
       </c>
       <c r="J116" s="1">
-        <v>7.3328327350254</v>
+        <v>-7.485041004231</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>267811.26</v>
+        <v>277138.32</v>
       </c>
       <c r="N116" s="1">
-        <v>267811.26</v>
+        <v>277138.32</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>538.0</v>
+        <v>638.0</v>
       </c>
       <c r="D117" s="1">
-        <v>67750.0</v>
+        <v>63430.0</v>
       </c>
       <c r="E117" s="1">
-        <v>58400.0</v>
+        <v>59567.71159875</v>
       </c>
       <c r="F117" t="s">
         <v>44</v>
       </c>
       <c r="G117">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H117" s="1">
-        <v>171556.69</v>
+        <v>207419.07</v>
       </c>
       <c r="I117" s="1">
-        <v>26286.33</v>
+        <v>12685.15</v>
       </c>
       <c r="J117" s="1">
-        <v>15.322241295283</v>
+        <v>6.1157105756959</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>197843.02</v>
+        <v>220104.22</v>
       </c>
       <c r="N117" s="1">
-        <v>197843.02</v>
+        <v>220104.22</v>
       </c>
       <c r="O117" s="1">
         <v>0.2</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>5531.0</v>
+        <v>6708.0</v>
       </c>
       <c r="D118" s="1">
-        <v>46.33</v>
+        <v>43.76</v>
       </c>
       <c r="E118" s="1">
-        <v>42.20721931</v>
+        <v>42.86891026</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H118" s="1">
-        <v>199013.73</v>
+        <v>245955.48</v>
       </c>
       <c r="I118" s="1">
-        <v>20379.45</v>
+        <v>8303.58</v>
       </c>
       <c r="J118" s="1">
-        <v>10.240223124304</v>
+        <v>3.3760500070988</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>219393.18</v>
+        <v>254259.06</v>
       </c>
       <c r="N118" s="1">
-        <v>219393.18</v>
+        <v>254259.06</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1254.0</v>
+        <v>1521.0</v>
       </c>
       <c r="D119" s="1">
-        <v>257.15</v>
+        <v>217.56</v>
       </c>
       <c r="E119" s="1">
-        <v>235.07748006</v>
+        <v>233.54076266</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H119" s="1">
-        <v>251469.92</v>
+        <v>303886.46</v>
       </c>
       <c r="I119" s="1">
-        <v>24614.07</v>
+        <v>-17261.29</v>
       </c>
       <c r="J119" s="1">
-        <v>9.7880772380251</v>
+        <v>-5.6801773925696</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>276083.99</v>
+        <v>286625.17</v>
       </c>
       <c r="N119" s="1">
-        <v>276083.99</v>
+        <v>286625.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>3431.0</v>
+        <v>4160.0</v>
       </c>
       <c r="D120" s="1">
-        <v>50.0</v>
+        <v>49.79</v>
       </c>
       <c r="E120" s="1">
-        <v>64.9752696</v>
+        <v>62.40496635</v>
       </c>
       <c r="F120" t="s">
         <v>28</v>
       </c>
       <c r="G120">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H120" s="1">
-        <v>195375.86</v>
+        <v>227188.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-48500.86</v>
+        <v>-47780.2</v>
       </c>
       <c r="J120" s="1">
-        <v>-24.824387209351</v>
+        <v>-21.031120998954</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>146875.0</v>
+        <v>179407.88</v>
       </c>
       <c r="N120" s="1">
-        <v>146875.0</v>
+        <v>179407.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>1226.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D121" s="1">
-        <v>199.86</v>
+        <v>192.82</v>
       </c>
       <c r="E121" s="1">
-        <v>218.88042414</v>
+        <v>215.52908479</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H121" s="1">
-        <v>231665.75</v>
+        <v>276711.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-21881.2</v>
+        <v>-28525.19</v>
       </c>
       <c r="J121" s="1">
-        <v>-9.4451596750922</v>
+        <v>-10.308657769297</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>209784.55</v>
+        <v>248185.81</v>
       </c>
       <c r="N121" s="1">
-        <v>209784.55</v>
+        <v>248185.81</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3442.0</v>
+        <v>4173.0</v>
       </c>
       <c r="D122" s="1">
-        <v>61.85</v>
+        <v>57.07</v>
       </c>
       <c r="E122" s="1">
-        <v>89.81199012</v>
+        <v>84.33116703</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H122" s="1">
-        <v>263385.0</v>
+        <v>300493.63</v>
       </c>
       <c r="I122" s="1">
-        <v>-81118.13</v>
+        <v>-94211.16</v>
       </c>
       <c r="J122" s="1">
-        <v>-30.798310458075</v>
+        <v>-31.352132156678</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>182266.87</v>
+        <v>206282.47</v>
       </c>
       <c r="N122" s="1">
-        <v>182266.87</v>
+        <v>206282.47</v>
       </c>
       <c r="O122" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>30142.0</v>
+        <v>36564.0</v>
       </c>
       <c r="D123" s="1">
-        <v>20.5</v>
+        <v>18.96</v>
       </c>
       <c r="E123" s="1">
-        <v>22.48777155</v>
+        <v>21.9907305</v>
       </c>
       <c r="F123" t="s">
         <v>187</v>
       </c>
       <c r="G123">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="H123" s="1">
-        <v>392141.61</v>
+        <v>469687.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-18747.65</v>
+        <v>-47332.03</v>
       </c>
       <c r="J123" s="1">
-        <v>-4.780836698253</v>
+        <v>-10.077355770971</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>373393.96</v>
+        <v>422354.97</v>
       </c>
       <c r="N123" s="1">
-        <v>373393.96</v>
+        <v>422354.97</v>
       </c>
       <c r="O123" s="1">
         <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>2850.0</v>
+        <v>3455.0</v>
       </c>
       <c r="D124" s="1">
-        <v>79.18</v>
+        <v>81.4</v>
       </c>
       <c r="E124" s="1">
-        <v>78.38649123</v>
+        <v>79.22918669</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H124" s="1">
-        <v>190468.88</v>
+        <v>234131.14</v>
       </c>
       <c r="I124" s="1">
-        <v>2735.74</v>
+        <v>9469.55</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4363186259089</v>
+        <v>4.0445495631209</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>193204.62</v>
+        <v>243600.69</v>
       </c>
       <c r="N124" s="1">
-        <v>193204.62</v>
+        <v>243600.69</v>
       </c>
       <c r="O124" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>8123.0</v>
+        <v>9823.0</v>
       </c>
       <c r="D125" s="1">
-        <v>3532.0</v>
+        <v>3340.0</v>
       </c>
       <c r="E125" s="1">
-        <v>4262.24547581</v>
+        <v>4128.11971903</v>
       </c>
       <c r="F125" t="s">
         <v>44</v>
       </c>
       <c r="G125">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H125" s="1">
-        <v>188820.69</v>
+        <v>221110.48</v>
       </c>
       <c r="I125" s="1">
-        <v>-33092.83</v>
+        <v>-42665.81</v>
       </c>
       <c r="J125" s="1">
-        <v>-17.526061365415</v>
+        <v>-19.296150051323</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>155727.86</v>
+        <v>178444.67</v>
       </c>
       <c r="N125" s="1">
-        <v>155727.86</v>
+        <v>178444.67</v>
       </c>
       <c r="O125" s="1">
         <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>2731.0</v>
+        <v>3311.0</v>
       </c>
       <c r="D126" s="1">
-        <v>80.16</v>
+        <v>69.65</v>
       </c>
       <c r="E126" s="1">
-        <v>77.22951666</v>
+        <v>76.39520387</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H126" s="1">
-        <v>184651.46</v>
+        <v>221109.86</v>
       </c>
       <c r="I126" s="1">
-        <v>2777.44</v>
+        <v>-21360.05</v>
       </c>
       <c r="J126" s="1">
-        <v>1.5041527426861</v>
+        <v>-9.6603787818418</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>187428.9</v>
+        <v>199749.81</v>
       </c>
       <c r="N126" s="1">
-        <v>187428.9</v>
+        <v>199749.81</v>
       </c>
       <c r="O126" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>329.0</v>
+        <v>399.0</v>
       </c>
       <c r="D127" s="1">
-        <v>881.18</v>
+        <v>851.07</v>
       </c>
       <c r="E127" s="1">
-        <v>638.83139818</v>
+        <v>674.30313283</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H127" s="1">
-        <v>179248.9</v>
+        <v>230316.52</v>
       </c>
       <c r="I127" s="1">
-        <v>68960.19</v>
+        <v>63816.81</v>
       </c>
       <c r="J127" s="1">
-        <v>38.471750733198</v>
+        <v>27.708307680231</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>248209.09</v>
+        <v>294133.33</v>
       </c>
       <c r="N127" s="1">
-        <v>248209.09</v>
+        <v>294133.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>5003.0</v>
+        <v>6066.0</v>
       </c>
       <c r="D128" s="1">
-        <v>45.12</v>
+        <v>37.01</v>
       </c>
       <c r="E128" s="1">
-        <v>51.52957426</v>
+        <v>49.35692219</v>
       </c>
       <c r="F128" t="s">
         <v>28</v>
       </c>
       <c r="G128">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H128" s="1">
-        <v>226281.66</v>
+        <v>262362.2</v>
       </c>
       <c r="I128" s="1">
-        <v>-33015.08</v>
+        <v>-67903.42</v>
       </c>
       <c r="J128" s="1">
-        <v>-14.590258883552</v>
+        <v>-25.881556108311</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>193266.58</v>
+        <v>194458.78</v>
       </c>
       <c r="N128" s="1">
-        <v>193266.58</v>
+        <v>194458.78</v>
       </c>
       <c r="O128" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>4228.0</v>
+        <v>5125.0</v>
       </c>
       <c r="D129" s="1">
-        <v>77.76</v>
+        <v>72.81</v>
       </c>
       <c r="E129" s="1">
-        <v>83.36159177</v>
+        <v>81.74565073</v>
       </c>
       <c r="F129" t="s">
         <v>28</v>
       </c>
       <c r="G129">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H129" s="1">
-        <v>300505.71</v>
+        <v>358184.13</v>
       </c>
       <c r="I129" s="1">
-        <v>-19025.16</v>
+        <v>-34969.53</v>
       </c>
       <c r="J129" s="1">
-        <v>-6.3310477528031</v>
+        <v>-9.7630037377703</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>281480.55</v>
+        <v>323214.6</v>
       </c>
       <c r="N129" s="1">
-        <v>281480.55</v>
+        <v>323214.6</v>
       </c>
       <c r="O129" s="1">
         <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2069.0</v>
+        <v>2509.0</v>
       </c>
       <c r="D130" s="1">
-        <v>150.03</v>
+        <v>137.21</v>
       </c>
       <c r="E130" s="1">
-        <v>116.20008217</v>
+        <v>121.14659625</v>
       </c>
       <c r="F130" t="s">
         <v>28</v>
       </c>
       <c r="G130">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H130" s="1">
-        <v>209489.41</v>
+        <v>264604.39</v>
       </c>
       <c r="I130" s="1">
-        <v>56274.35</v>
+        <v>33585.21</v>
       </c>
       <c r="J130" s="1">
-        <v>26.8626227932</v>
+        <v>12.69261254509</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>265763.76</v>
+        <v>298189.6</v>
       </c>
       <c r="N130" s="1">
-        <v>265763.76</v>
+        <v>298189.6</v>
       </c>
       <c r="O130" s="1">
         <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>17937.0</v>
+        <v>21757.0</v>
       </c>
       <c r="D131" s="1">
-        <v>28.87</v>
+        <v>25.5</v>
       </c>
       <c r="E131" s="1">
-        <v>30.2522462</v>
+        <v>29.56507055</v>
       </c>
       <c r="F131" t="s">
         <v>187</v>
       </c>
       <c r="G131">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="H131" s="1">
-        <v>312871.7</v>
+        <v>374670.96</v>
       </c>
       <c r="I131" s="1">
-        <v>51.64</v>
+        <v>-36664.68</v>
       </c>
       <c r="J131" s="1">
-        <v>0.016505168092864</v>
+        <v>-9.7858344826084</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>312923.34</v>
+        <v>338006.28</v>
       </c>
       <c r="N131" s="1">
-        <v>312923.34</v>
+        <v>338006.28</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>9129.0</v>
+        <v>11069.0</v>
       </c>
       <c r="D132" s="1">
-        <v>21.8</v>
+        <v>19.505</v>
       </c>
       <c r="E132" s="1">
-        <v>17.91476175</v>
+        <v>18.30782817</v>
       </c>
       <c r="F132" t="s">
         <v>101</v>
       </c>
       <c r="G132">
         <v>0.87</v>
       </c>
       <c r="H132" s="1">
-        <v>187473.09</v>
+        <v>232737.97</v>
       </c>
       <c r="I132" s="1">
-        <v>40360.0</v>
+        <v>16038.72</v>
       </c>
       <c r="J132" s="1">
-        <v>21.528423092616</v>
+        <v>6.8913207415189</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>227833.09</v>
+        <v>248776.69</v>
       </c>
       <c r="N132" s="1">
-        <v>227833.09</v>
+        <v>248776.69</v>
       </c>
       <c r="O132" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>45567.0</v>
+        <v>55274.0</v>
       </c>
       <c r="D133" s="1">
-        <v>3.999</v>
+        <v>3.757</v>
       </c>
       <c r="E133" s="1">
-        <v>3.67476683</v>
+        <v>3.71992003</v>
       </c>
       <c r="F133" t="s">
         <v>101</v>
       </c>
       <c r="G133">
         <v>0.87</v>
       </c>
       <c r="H133" s="1">
-        <v>193375.92</v>
+        <v>237554.54</v>
       </c>
       <c r="I133" s="1">
-        <v>15235.91</v>
+        <v>1731.53</v>
       </c>
       <c r="J133" s="1">
-        <v>7.8789075702911</v>
+        <v>0.72889787751478</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>208611.83</v>
+        <v>239286.07</v>
       </c>
       <c r="N133" s="1">
-        <v>208611.83</v>
+        <v>239286.07</v>
       </c>
       <c r="O133" s="1">
         <v>0.21</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>479.0</v>
+        <v>580.0</v>
       </c>
       <c r="D134" s="1">
-        <v>532.92</v>
+        <v>493.88</v>
       </c>
       <c r="E134" s="1">
-        <v>416.24521921</v>
+        <v>432.88067241</v>
       </c>
       <c r="F134" t="s">
         <v>28</v>
       </c>
       <c r="G134">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H134" s="1">
-        <v>174257.63</v>
+        <v>219094.78</v>
       </c>
       <c r="I134" s="1">
-        <v>44294.32</v>
+        <v>29021.63</v>
       </c>
       <c r="J134" s="1">
-        <v>25.418869750495</v>
+        <v>13.246153103237</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>218551.95</v>
+        <v>248116.41</v>
       </c>
       <c r="N134" s="1">
-        <v>218551.95</v>
+        <v>248116.41</v>
       </c>
       <c r="O134" s="1">
         <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>2842.0</v>
+        <v>3445.0</v>
       </c>
       <c r="D135" s="1">
-        <v>76.64</v>
+        <v>66.38</v>
       </c>
       <c r="E135" s="1">
-        <v>69.11597467</v>
+        <v>69.34865602</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>196427.6</v>
+        <v>238906.12</v>
       </c>
       <c r="I135" s="1">
-        <v>21383.28</v>
+        <v>-10227.02</v>
       </c>
       <c r="J135" s="1">
-        <v>10.886087291195</v>
+        <v>-4.2807693666449</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>217810.88</v>
+        <v>228679.1</v>
       </c>
       <c r="N135" s="1">
-        <v>217810.88</v>
+        <v>228679.1</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>9311.0</v>
+        <v>11292.0</v>
       </c>
       <c r="D136" s="1">
-        <v>22.13</v>
+        <v>21.69</v>
       </c>
       <c r="E136" s="1">
-        <v>21.00673827</v>
+        <v>21.1161362</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H136" s="1">
-        <v>171008.43</v>
+        <v>208177.52</v>
       </c>
       <c r="I136" s="1">
-        <v>5406.32</v>
+        <v>3969.28</v>
       </c>
       <c r="J136" s="1">
-        <v>3.1614347900861</v>
+        <v>1.9066804139083</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>176414.75</v>
+        <v>212146.8</v>
       </c>
       <c r="N136" s="1">
-        <v>176414.75</v>
+        <v>212146.8</v>
       </c>
       <c r="O136" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>967.0</v>
+        <v>1172.0</v>
       </c>
       <c r="D137" s="1">
-        <v>304.8</v>
+        <v>292.58</v>
       </c>
       <c r="E137" s="1">
-        <v>256.76395036</v>
+        <v>264.51087031</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H137" s="1">
-        <v>216823.92</v>
+        <v>270358.59</v>
       </c>
       <c r="I137" s="1">
-        <v>35523.34</v>
+        <v>26656.36</v>
       </c>
       <c r="J137" s="1">
-        <v>16.383496802382</v>
+        <v>9.8596312401245</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>252347.26</v>
+        <v>297014.95</v>
       </c>
       <c r="N137" s="1">
-        <v>252347.26</v>
+        <v>297014.95</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>13819.0</v>
+        <v>16819.0</v>
       </c>
       <c r="D138" s="1">
-        <v>5069.0</v>
+        <v>4849.0</v>
       </c>
       <c r="E138" s="1">
-        <v>4609.58730733</v>
+        <v>4654.40198585</v>
       </c>
       <c r="F138" t="s">
         <v>44</v>
       </c>
       <c r="G138">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H138" s="1">
-        <v>358991.1</v>
+        <v>438420.82</v>
       </c>
       <c r="I138" s="1">
-        <v>21222.87</v>
+        <v>5152.42</v>
       </c>
       <c r="J138" s="1">
-        <v>5.9118095128264</v>
+        <v>1.1752224723269</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>380213.97</v>
+        <v>443573.24</v>
       </c>
       <c r="N138" s="1">
-        <v>380213.97</v>
+        <v>443573.24</v>
       </c>
       <c r="O138" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>6665.0</v>
+        <v>8065.0</v>
       </c>
       <c r="D139" s="1">
-        <v>411.0</v>
+        <v>396.0</v>
       </c>
       <c r="E139" s="1">
-        <v>384.84364291</v>
+        <v>388.01275635</v>
       </c>
       <c r="F139" t="s">
         <v>58</v>
       </c>
       <c r="G139">
-        <v>9.14</v>
+        <v>9.04</v>
       </c>
       <c r="H139" s="1">
-        <v>288089.97</v>
+        <v>350622.46</v>
       </c>
       <c r="I139" s="1">
-        <v>11717.95</v>
+        <v>2550.16</v>
       </c>
       <c r="J139" s="1">
-        <v>4.0674619807139</v>
+        <v>0.72732362895406</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>299807.92</v>
+        <v>353172.62</v>
       </c>
       <c r="N139" s="1">
-        <v>299807.92</v>
+        <v>353172.62</v>
       </c>
       <c r="O139" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>5593.0</v>
+        <v>6781.0</v>
       </c>
       <c r="D140" s="1">
-        <v>370.81</v>
+        <v>320.75</v>
       </c>
       <c r="E140" s="1">
-        <v>357.96288039</v>
+        <v>355.28486064</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H140" s="1">
-        <v>1727575.61</v>
+        <v>2080699.85</v>
       </c>
       <c r="I140" s="1">
-        <v>48058.23</v>
+        <v>-196762.43</v>
       </c>
       <c r="J140" s="1">
-        <v>2.781830776136</v>
+        <v>-9.456550400578</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1775633.84</v>
+        <v>1883937.42</v>
       </c>
       <c r="N140" s="1">
-        <v>1775633.84</v>
+        <v>1883937.42</v>
       </c>
       <c r="O140" s="1">
-        <v>1.82</v>
+        <v>1.69</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1430.0</v>
+        <v>1734.0</v>
       </c>
       <c r="D141" s="1">
-        <v>248.04</v>
+        <v>221.5</v>
       </c>
       <c r="E141" s="1">
-        <v>207.81483217</v>
+        <v>212.02800461</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H141" s="1">
-        <v>253324.47</v>
+        <v>314461.35</v>
       </c>
       <c r="I141" s="1">
-        <v>50354.64</v>
+        <v>18220.33</v>
       </c>
       <c r="J141" s="1">
-        <v>19.877527030847</v>
+        <v>5.7941397249614</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>303679.11</v>
+        <v>332681.68</v>
       </c>
       <c r="N141" s="1">
-        <v>303679.11</v>
+        <v>332681.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>1692.0</v>
+        <v>1992.0</v>
       </c>
       <c r="D142" s="1">
-        <v>28125.0</v>
+        <v>27800.0</v>
       </c>
       <c r="E142" s="1">
-        <v>20949.79964539</v>
+        <v>22034.16716867</v>
       </c>
       <c r="F142" t="s">
         <v>44</v>
       </c>
       <c r="G142">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H142" s="1">
-        <v>199978.35</v>
+        <v>245970.42</v>
       </c>
       <c r="I142" s="1">
-        <v>58320.25</v>
+        <v>55224.13</v>
       </c>
       <c r="J142" s="1">
-        <v>29.163281925268</v>
+        <v>22.451532993276</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>258298.6</v>
+        <v>301194.55</v>
       </c>
       <c r="N142" s="1">
-        <v>258298.6</v>
+        <v>301194.55</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>23499.0</v>
+        <v>28505.0</v>
       </c>
       <c r="D143" s="1">
-        <v>13.32</v>
+        <v>11.442</v>
       </c>
       <c r="E143" s="1">
-        <v>10.2829031</v>
+        <v>10.60399123</v>
       </c>
       <c r="F143" t="s">
         <v>101</v>
       </c>
       <c r="G143">
         <v>0.87</v>
       </c>
       <c r="H143" s="1">
-        <v>279735.04</v>
+        <v>349912.9</v>
       </c>
       <c r="I143" s="1">
-        <v>78601.17</v>
+        <v>25905.74</v>
       </c>
       <c r="J143" s="1">
-        <v>28.098435576751</v>
+        <v>7.4034824094796</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>358336.21</v>
+        <v>375818.64</v>
       </c>
       <c r="N143" s="1">
-        <v>358336.21</v>
+        <v>375818.64</v>
       </c>
       <c r="O143" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>838.0</v>
+        <v>1016.0</v>
       </c>
       <c r="D144" s="1">
-        <v>187.28</v>
+        <v>169.9</v>
       </c>
       <c r="E144" s="1">
-        <v>253.45959427</v>
+        <v>239.0640748</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H144" s="1">
-        <v>186973.39</v>
+        <v>213420.95</v>
       </c>
       <c r="I144" s="1">
-        <v>-52606.4</v>
+        <v>-63903.06</v>
       </c>
       <c r="J144" s="1">
-        <v>-28.135768410681</v>
+        <v>-29.942261994429</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>134366.99</v>
+        <v>149517.89</v>
       </c>
       <c r="N144" s="1">
-        <v>134366.99</v>
+        <v>149517.89</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>23260.0</v>
+        <v>28214.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.805</v>
+        <v>19.175</v>
       </c>
       <c r="E145" s="1">
-        <v>16.33682373</v>
+        <v>16.96964769</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>379994.52</v>
+        <v>478781.64</v>
       </c>
       <c r="I145" s="1">
-        <v>80669.78</v>
+        <v>62221.81</v>
       </c>
       <c r="J145" s="1">
-        <v>21.229195621032</v>
+        <v>12.995863834712</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>460664.3</v>
+        <v>541003.45</v>
       </c>
       <c r="N145" s="1">
-        <v>460664.3</v>
+        <v>541003.45</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>1332.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D146" s="1">
-        <v>239.37</v>
+        <v>241.77</v>
       </c>
       <c r="E146" s="1">
-        <v>270.31497748</v>
+        <v>267.82944892</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H146" s="1">
-        <v>313076.86</v>
+        <v>375952.24</v>
       </c>
       <c r="I146" s="1">
-        <v>-40096.69</v>
+        <v>-37746.48</v>
       </c>
       <c r="J146" s="1">
-        <v>-12.807299140537</v>
+        <v>-10.040232769992</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>272980.17</v>
+        <v>338205.76</v>
       </c>
       <c r="N146" s="1">
-        <v>272980.17</v>
+        <v>338205.76</v>
       </c>
       <c r="O146" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>740.0</v>
+        <v>897.0</v>
       </c>
       <c r="D147" s="1">
-        <v>636.7</v>
+        <v>577.26</v>
       </c>
       <c r="E147" s="1">
-        <v>634.27651351</v>
+        <v>626.28249721</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
       <c r="G147">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H147" s="1">
-        <v>403239.78</v>
+        <v>483399.03</v>
       </c>
       <c r="I147" s="1">
-        <v>148.92</v>
+        <v>-34891.26</v>
       </c>
       <c r="J147" s="1">
-        <v>0.036930880182506</v>
+        <v>-7.2179002924354</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>403388.7</v>
+        <v>448507.77</v>
       </c>
       <c r="N147" s="1">
-        <v>403388.7</v>
+        <v>448507.77</v>
       </c>
       <c r="O147" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>4823.0</v>
+        <v>5847.0</v>
       </c>
       <c r="D148" s="1">
-        <v>44.415</v>
+        <v>37.645</v>
       </c>
       <c r="E148" s="1">
-        <v>35.42602737</v>
+        <v>36.16800753</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>170859.73</v>
+        <v>211474.34</v>
       </c>
       <c r="I148" s="1">
-        <v>43353.82</v>
+        <v>8635.98</v>
       </c>
       <c r="J148" s="1">
-        <v>25.37392514901</v>
+        <v>4.083701124212</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>214213.55</v>
+        <v>220110.32</v>
       </c>
       <c r="N148" s="1">
-        <v>214213.55</v>
+        <v>220110.32</v>
       </c>
       <c r="O148" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>11841.0</v>
+        <v>14360.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.895</v>
+        <v>21.93</v>
       </c>
       <c r="E149" s="1">
-        <v>21.08505785</v>
+        <v>21.34938928</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>249668.17</v>
+        <v>306577.23</v>
       </c>
       <c r="I149" s="1">
-        <v>33272.53</v>
+        <v>8337.57</v>
       </c>
       <c r="J149" s="1">
-        <v>13.326700796501</v>
+        <v>2.7195659638519</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>282940.7</v>
+        <v>314914.8</v>
       </c>
       <c r="N149" s="1">
-        <v>282940.7</v>
+        <v>314914.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>2814.0</v>
+        <v>3411.0</v>
       </c>
       <c r="D150" s="1">
-        <v>93.97</v>
+        <v>81.39</v>
       </c>
       <c r="E150" s="1">
-        <v>84.68041933</v>
+        <v>84.60177074</v>
       </c>
       <c r="F150" t="s">
         <v>28</v>
       </c>
       <c r="G150">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H150" s="1">
-        <v>208485.3</v>
+        <v>252104.54</v>
       </c>
       <c r="I150" s="1">
-        <v>17911.6</v>
+        <v>-11635.69</v>
       </c>
       <c r="J150" s="1">
-        <v>8.5913011612809</v>
+        <v>-4.615422633801</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>226396.9</v>
+        <v>240468.85</v>
       </c>
       <c r="N150" s="1">
-        <v>226396.9</v>
+        <v>240468.85</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>10908.0</v>
+        <v>13228.0</v>
       </c>
       <c r="D151" s="1">
-        <v>45.5</v>
+        <v>43.87</v>
       </c>
       <c r="E151" s="1">
-        <v>35.41715438</v>
+        <v>36.94128213</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H151" s="1">
-        <v>334277.59</v>
+        <v>423039.95</v>
       </c>
       <c r="I151" s="1">
-        <v>90648.78</v>
+        <v>79612.59</v>
       </c>
       <c r="J151" s="1">
-        <v>27.117815465883</v>
+        <v>18.819165896743</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>424926.37</v>
+        <v>502652.54</v>
       </c>
       <c r="N151" s="1">
-        <v>424926.37</v>
+        <v>502652.54</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2114.0</v>
+        <v>2563.0</v>
       </c>
       <c r="D152" s="1">
-        <v>164.78</v>
+        <v>158.43</v>
       </c>
       <c r="E152" s="1">
-        <v>160.20388363</v>
+        <v>160.35565743</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H152" s="1">
-        <v>294112.07</v>
+        <v>356844.52</v>
       </c>
       <c r="I152" s="1">
-        <v>4128.44</v>
+        <v>-5128.55</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4036962168877</v>
+        <v>-1.4371945518457</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>298240.51</v>
+        <v>351715.97</v>
       </c>
       <c r="N152" s="1">
-        <v>298240.51</v>
+        <v>351715.97</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>48356.0</v>
+        <v>58657.0</v>
       </c>
       <c r="D153" s="1">
-        <v>5.605</v>
+        <v>4.966</v>
       </c>
       <c r="E153" s="1">
-        <v>5.31741542</v>
+        <v>5.29267913</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>257128.94</v>
+        <v>310452.68</v>
       </c>
       <c r="I153" s="1">
-        <v>13906.44</v>
+        <v>-19162.02</v>
       </c>
       <c r="J153" s="1">
-        <v>5.4083527120673</v>
+        <v>-6.1722836472212</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>271035.38</v>
+        <v>291290.66</v>
       </c>
       <c r="N153" s="1">
-        <v>271035.38</v>
+        <v>291290.66</v>
       </c>
       <c r="O153" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>428.0</v>
+        <v>519.0</v>
       </c>
       <c r="D154" s="1">
-        <v>419.06</v>
+        <v>455.56</v>
       </c>
       <c r="E154" s="1">
-        <v>604.87004673</v>
+        <v>579.52319846</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H154" s="1">
-        <v>226251.77</v>
+        <v>262585.81</v>
       </c>
       <c r="I154" s="1">
-        <v>-72692.11</v>
+        <v>-57790.97</v>
       </c>
       <c r="J154" s="1">
-        <v>-32.128858041641</v>
+        <v>-22.008413173583</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>153559.66</v>
+        <v>204794.84</v>
       </c>
       <c r="N154" s="1">
-        <v>153559.66</v>
+        <v>204794.84</v>
       </c>
       <c r="O154" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>590.0</v>
+        <v>716.0</v>
       </c>
       <c r="D155" s="1">
-        <v>496.25</v>
+        <v>477.97</v>
       </c>
       <c r="E155" s="1">
-        <v>498.24691525</v>
+        <v>495.64660615</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H155" s="1">
-        <v>256449.08</v>
+        <v>309289.59</v>
       </c>
       <c r="I155" s="1">
-        <v>-5774.85</v>
+        <v>-12861.25</v>
       </c>
       <c r="J155" s="1">
-        <v>-2.2518505428056</v>
+        <v>-4.1583197158365</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>250674.23</v>
+        <v>296428.34</v>
       </c>
       <c r="N155" s="1">
-        <v>250674.23</v>
+        <v>296428.34</v>
       </c>
       <c r="O155" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>7530.0</v>
+        <v>9131.0</v>
       </c>
       <c r="D156" s="1">
-        <v>368.1</v>
+        <v>337.95</v>
       </c>
       <c r="E156" s="1">
-        <v>315.78812483</v>
+        <v>322.20633885</v>
       </c>
       <c r="F156" t="s">
         <v>106</v>
       </c>
       <c r="G156">
-        <v>10.71</v>
+        <v>10.81</v>
       </c>
       <c r="H156" s="1">
-        <v>218424.3</v>
+        <v>271169.55</v>
       </c>
       <c r="I156" s="1">
-        <v>40379.9</v>
+        <v>14370.91</v>
       </c>
       <c r="J156" s="1">
-        <v>18.486908278978</v>
+        <v>5.2996031449696</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>258804.2</v>
+        <v>285540.46</v>
       </c>
       <c r="N156" s="1">
-        <v>258804.2</v>
+        <v>285540.46</v>
       </c>
       <c r="O156" s="1">
         <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>994.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D157" s="1">
-        <v>174.27</v>
+        <v>166.07</v>
       </c>
       <c r="E157" s="1">
-        <v>208.41138833</v>
+        <v>201.48894606</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H157" s="1">
-        <v>176781.49</v>
+        <v>207690.4</v>
       </c>
       <c r="I157" s="1">
-        <v>-28472.95</v>
+        <v>-34356.19</v>
       </c>
       <c r="J157" s="1">
-        <v>-16.10629597024</v>
+        <v>-16.542021200787</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>148308.54</v>
+        <v>173334.21</v>
       </c>
       <c r="N157" s="1">
-        <v>148308.54</v>
+        <v>173334.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>2293.0</v>
+        <v>2780.0</v>
       </c>
       <c r="D158" s="1">
-        <v>145.46</v>
+        <v>129.7</v>
       </c>
       <c r="E158" s="1">
-        <v>103.61185783</v>
+        <v>108.6908777</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H158" s="1">
-        <v>207169.8</v>
+        <v>263187.25</v>
       </c>
       <c r="I158" s="1">
-        <v>78395.08</v>
+        <v>49126.31</v>
       </c>
       <c r="J158" s="1">
-        <v>37.840978752695</v>
+        <v>18.665915617113</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>285564.88</v>
+        <v>312313.56</v>
       </c>
       <c r="N158" s="1">
-        <v>285564.88</v>
+        <v>312313.56</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>4581.0</v>
+        <v>5554.0</v>
       </c>
       <c r="D159" s="1">
-        <v>297.56</v>
+        <v>286.56</v>
       </c>
       <c r="E159" s="1">
-        <v>329.12916394</v>
+        <v>321.76015304</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H159" s="1">
-        <v>1285722.84</v>
+        <v>1528008.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-118666.02</v>
+        <v>-149442.58</v>
       </c>
       <c r="J159" s="1">
-        <v>-9.2295179262741</v>
+        <v>-9.7802197946032</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>1167056.82</v>
+        <v>1378565.82</v>
       </c>
       <c r="N159" s="1">
-        <v>1167056.82</v>
+        <v>1378565.82</v>
       </c>
       <c r="O159" s="1">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>8181.0</v>
+        <v>9921.0</v>
       </c>
       <c r="D160" s="1">
-        <v>29.97</v>
+        <v>26.59</v>
       </c>
       <c r="E160" s="1">
-        <v>29.44666422</v>
+        <v>29.12537849</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="G160">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H160" s="1">
-        <v>210429.19</v>
+        <v>252108.41</v>
       </c>
       <c r="I160" s="1">
-        <v>-510.89</v>
+        <v>-23611.75</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.24278475814121</v>
+        <v>-9.3657129486478</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>209918.3</v>
+        <v>228496.66</v>
       </c>
       <c r="N160" s="1">
-        <v>209918.3</v>
+        <v>228496.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1345.0</v>
+        <v>1630.0</v>
       </c>
       <c r="D161" s="1">
-        <v>313.27</v>
+        <v>277.53</v>
       </c>
       <c r="E161" s="1">
-        <v>189.06286245</v>
+        <v>206.07670552</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H161" s="1">
-        <v>220187.38</v>
+        <v>290984.09</v>
       </c>
       <c r="I161" s="1">
-        <v>140555.9</v>
+        <v>100851.25</v>
       </c>
       <c r="J161" s="1">
-        <v>63.834675720289</v>
+        <v>34.658681854393</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>360743.28</v>
+        <v>391835.34</v>
       </c>
       <c r="N161" s="1">
-        <v>360743.28</v>
+        <v>391835.34</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>172.0</v>
+        <v>208.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1534.95</v>
+        <v>1498.67</v>
       </c>
       <c r="E162" s="1">
-        <v>1210.75046512</v>
+        <v>1256.19100962</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
       <c r="G162">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H162" s="1">
-        <v>177602.33</v>
+        <v>223611.2</v>
       </c>
       <c r="I162" s="1">
-        <v>48434.83</v>
+        <v>46396.04</v>
       </c>
       <c r="J162" s="1">
-        <v>27.271505953779</v>
+        <v>20.748531379466</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>226037.16</v>
+        <v>270007.24</v>
       </c>
       <c r="N162" s="1">
-        <v>226037.16</v>
+        <v>270007.24</v>
       </c>
       <c r="O162" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>9366.0</v>
+        <v>11358.0</v>
       </c>
       <c r="D163" s="1">
-        <v>24.51</v>
+        <v>21.57</v>
       </c>
       <c r="E163" s="1">
-        <v>26.50842836</v>
+        <v>25.8932356</v>
       </c>
       <c r="F163" t="s">
         <v>28</v>
       </c>
       <c r="G163">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H163" s="1">
-        <v>217903.54</v>
+        <v>257645.84</v>
       </c>
       <c r="I163" s="1">
-        <v>-21361.88</v>
+        <v>-45439.64</v>
       </c>
       <c r="J163" s="1">
-        <v>-9.8033652872275</v>
+        <v>-17.636473385326</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>196541.66</v>
+        <v>212206.2</v>
       </c>
       <c r="N163" s="1">
-        <v>196541.66</v>
+        <v>212206.2</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>551.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D164" s="1">
-        <v>380.95</v>
+        <v>228.36</v>
       </c>
       <c r="E164" s="1">
-        <v>372.05245009</v>
+        <v>170.05706573</v>
       </c>
       <c r="F164" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G164">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H164" s="1">
-        <v>205000.9</v>
+        <v>524268.02</v>
       </c>
       <c r="I164" s="1">
-        <v>4902.55</v>
+        <v>182866.67</v>
       </c>
       <c r="J164" s="1">
-        <v>2.3914773057094</v>
+        <v>34.880378551413</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>209903.45</v>
+        <v>707134.69</v>
       </c>
       <c r="N164" s="1">
-        <v>209903.45</v>
+        <v>707134.69</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2949.0</v>
+        <v>1819.0</v>
       </c>
       <c r="D165" s="1">
-        <v>231.0</v>
+        <v>131.65</v>
       </c>
       <c r="E165" s="1">
-        <v>158.4769922</v>
+        <v>136.54284222</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G165">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>402298.65</v>
+        <v>248371.43</v>
       </c>
       <c r="I165" s="1">
-        <v>180936.8</v>
+        <v>-8900.08</v>
       </c>
       <c r="J165" s="1">
-        <v>44.975741280762</v>
+        <v>-3.5833751088038</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>583235.45</v>
+        <v>239471.35</v>
       </c>
       <c r="N165" s="1">
-        <v>583235.45</v>
+        <v>239471.35</v>
       </c>
       <c r="O165" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>1500.0</v>
+        <v>940.0</v>
       </c>
       <c r="D166" s="1">
-        <v>150.7</v>
+        <v>488.15</v>
       </c>
       <c r="E166" s="1">
-        <v>136.29455333</v>
+        <v>444.80571277</v>
       </c>
       <c r="F166" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G166">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H166" s="1">
-        <v>204441.83</v>
+        <v>367036.0</v>
       </c>
       <c r="I166" s="1">
-        <v>21608.17</v>
+        <v>30418.31</v>
       </c>
       <c r="J166" s="1">
-        <v>10.569348748248</v>
+        <v>8.2875548992469</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>226050.0</v>
+        <v>397454.31</v>
       </c>
       <c r="N166" s="1">
-        <v>226050.0</v>
+        <v>397454.31</v>
       </c>
       <c r="O166" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>775.0</v>
+        <v>309123.0</v>
       </c>
       <c r="D167" s="1">
-        <v>509.34</v>
+        <v>0.9078</v>
       </c>
       <c r="E167" s="1">
-        <v>434.50609032</v>
+        <v>0.93110872</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="G167">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H167" s="1">
-        <v>296448.31</v>
+        <v>330710.86</v>
       </c>
       <c r="I167" s="1">
-        <v>41512.73</v>
+        <v>-7357.91</v>
       </c>
       <c r="J167" s="1">
-        <v>14.003362002637</v>
+        <v>-2.2248770421389</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>337961.04</v>
+        <v>323352.95</v>
       </c>
       <c r="N167" s="1">
-        <v>337961.04</v>
+        <v>323352.95</v>
       </c>
       <c r="O167" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>254836.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D168" s="1">
-        <v>0.9992</v>
+        <v>86.62</v>
       </c>
       <c r="E168" s="1">
-        <v>0.92452734</v>
+        <v>90.59165961</v>
       </c>
       <c r="F168" t="s">
         <v>101</v>
       </c>
       <c r="G168">
         <v>0.87</v>
       </c>
       <c r="H168" s="1">
-        <v>270260.83</v>
+        <v>247616.11</v>
       </c>
       <c r="I168" s="1">
-        <v>21247.05</v>
+        <v>-11865.19</v>
       </c>
       <c r="J168" s="1">
-        <v>7.861683100729</v>
+        <v>-4.7917681931115</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>291507.88</v>
+        <v>235750.92</v>
       </c>
       <c r="N168" s="1">
-        <v>291507.88</v>
+        <v>235750.92</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1948.0</v>
+        <v>413.0</v>
       </c>
       <c r="D169" s="1">
-        <v>87.76</v>
+        <v>466.7</v>
       </c>
       <c r="E169" s="1">
-        <v>91.07528747</v>
+        <v>522.61179177</v>
       </c>
       <c r="F169" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="G169">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H169" s="1">
-        <v>205294.26</v>
+        <v>232696.14</v>
       </c>
       <c r="I169" s="1">
-        <v>-9579.92</v>
+        <v>-21083.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-4.6664334404674</v>
+        <v>-9.0606573877848</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>195714.34</v>
+        <v>211612.34</v>
       </c>
       <c r="N169" s="1">
-        <v>195714.34</v>
+        <v>211612.34</v>
       </c>
       <c r="O169" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>340.0</v>
+        <v>668.0</v>
       </c>
       <c r="D170" s="1">
-        <v>530.2</v>
+        <v>347.7</v>
       </c>
       <c r="E170" s="1">
-        <v>529.73726471</v>
+        <v>368.84685629</v>
       </c>
       <c r="F170" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G170">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>193225.8</v>
+        <v>246389.7</v>
       </c>
       <c r="I170" s="1">
-        <v>4534.06</v>
+        <v>-14126.1</v>
       </c>
       <c r="J170" s="1">
-        <v>2.3465085925378</v>
+        <v>-5.733234790253</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>197759.86</v>
+        <v>232263.6</v>
       </c>
       <c r="N170" s="1">
-        <v>197759.86</v>
+        <v>232263.6</v>
       </c>
       <c r="O170" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2904.0</v>
+        <v>3521.0</v>
       </c>
       <c r="D171" s="1">
-        <v>257.17</v>
+        <v>224.63</v>
       </c>
       <c r="E171" s="1">
-        <v>247.08058196</v>
+        <v>245.95038625</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H171" s="1">
-        <v>619066.97</v>
+        <v>747851.48</v>
       </c>
       <c r="I171" s="1">
-        <v>20335.15</v>
+        <v>-62773.76</v>
       </c>
       <c r="J171" s="1">
-        <v>3.2848061656399</v>
+        <v>-8.3938805603487</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>639402.12</v>
+        <v>685077.72</v>
       </c>
       <c r="N171" s="1">
-        <v>639402.12</v>
+        <v>685077.72</v>
       </c>
       <c r="O171" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>569.0</v>
+        <v>691.0</v>
       </c>
       <c r="D172" s="1">
-        <v>520.5</v>
+        <v>457.95</v>
       </c>
       <c r="E172" s="1">
-        <v>584.25725835</v>
+        <v>564.95026049</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>332442.38</v>
+        <v>390380.63</v>
       </c>
       <c r="I172" s="1">
-        <v>-36277.88</v>
+        <v>-73937.18</v>
       </c>
       <c r="J172" s="1">
-        <v>-10.912531669398</v>
+        <v>-18.939766555528</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>296164.5</v>
+        <v>316443.45</v>
       </c>
       <c r="N172" s="1">
-        <v>296164.5</v>
+        <v>316443.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>6214.0</v>
+        <v>7535.0</v>
       </c>
       <c r="D173" s="1">
-        <v>47.8</v>
+        <v>46.45</v>
       </c>
       <c r="E173" s="1">
-        <v>45.68549726</v>
+        <v>45.94714134</v>
       </c>
       <c r="F173" t="s">
         <v>55</v>
       </c>
       <c r="G173">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H173" s="1">
-        <v>179003.83</v>
+        <v>218459.9</v>
       </c>
       <c r="I173" s="1">
-        <v>6587.22</v>
+        <v>2298.09</v>
       </c>
       <c r="J173" s="1">
-        <v>3.6799324349652</v>
+        <v>1.0519504952625</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>185591.05</v>
+        <v>220757.99</v>
       </c>
       <c r="N173" s="1">
-        <v>185591.05</v>
+        <v>220757.99</v>
       </c>
       <c r="O173" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>945.0</v>
+        <v>1146.0</v>
       </c>
       <c r="D174" s="1">
-        <v>330.47</v>
+        <v>319.76</v>
       </c>
       <c r="E174" s="1">
-        <v>283.45944974</v>
+        <v>291.10263525</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H174" s="1">
-        <v>228508.64</v>
+        <v>285528.63</v>
       </c>
       <c r="I174" s="1">
-        <v>38866.49</v>
+        <v>31877.14</v>
       </c>
       <c r="J174" s="1">
-        <v>17.008761681834</v>
+        <v>11.164253476087</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>267375.13</v>
+        <v>317405.77</v>
       </c>
       <c r="N174" s="1">
-        <v>267375.13</v>
+        <v>317405.77</v>
       </c>
       <c r="O174" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>1572.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D175" s="1">
-        <v>186.43</v>
+        <v>176.48</v>
       </c>
       <c r="E175" s="1">
-        <v>198.14405216</v>
+        <v>193.68235047</v>
       </c>
       <c r="F175" t="s">
         <v>28</v>
       </c>
       <c r="G175">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H175" s="1">
-        <v>269870.66</v>
+        <v>319899.76</v>
       </c>
       <c r="I175" s="1">
-        <v>-18956.31</v>
+        <v>-28543.43</v>
       </c>
       <c r="J175" s="1">
-        <v>-7.0242204172918</v>
+        <v>-8.9226168847391</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>250914.35</v>
+        <v>291356.33</v>
       </c>
       <c r="N175" s="1">
-        <v>250914.35</v>
+        <v>291356.33</v>
       </c>
       <c r="O175" s="1">
         <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>2437.0</v>
+        <v>2954.0</v>
       </c>
       <c r="D176" s="1">
-        <v>80.86</v>
+        <v>87.91</v>
       </c>
       <c r="E176" s="1">
-        <v>76.69054575</v>
+        <v>79.1436696</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H176" s="1">
-        <v>163747.06</v>
+        <v>204425.99</v>
       </c>
       <c r="I176" s="1">
-        <v>4965.11</v>
+        <v>20507.87</v>
       </c>
       <c r="J176" s="1">
-        <v>3.0321826846845</v>
+        <v>10.031928914714</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>168712.17</v>
+        <v>224933.86</v>
       </c>
       <c r="N176" s="1">
-        <v>168712.17</v>
+        <v>224933.86</v>
       </c>
       <c r="O176" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>580.0</v>
+        <v>704.0</v>
       </c>
       <c r="D177" s="1">
-        <v>521.0</v>
+        <v>496.32</v>
       </c>
       <c r="E177" s="1">
-        <v>563.13051724</v>
+        <v>553.33801136</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H177" s="1">
-        <v>278510.18</v>
+        <v>333099.77</v>
       </c>
       <c r="I177" s="1">
-        <v>-19794.43</v>
+        <v>-30449.9</v>
       </c>
       <c r="J177" s="1">
-        <v>-7.107255469082</v>
+        <v>-9.1413752702381</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>258715.75</v>
+        <v>302649.87</v>
       </c>
       <c r="N177" s="1">
-        <v>258715.75</v>
+        <v>302649.87</v>
       </c>
       <c r="O177" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>278.0</v>
+        <v>337.0</v>
       </c>
       <c r="D178" s="1">
-        <v>990.95</v>
+        <v>885.84</v>
       </c>
       <c r="E178" s="1">
-        <v>736.71931655</v>
+        <v>772.34824926</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H178" s="1">
-        <v>178808.8</v>
+        <v>226928.08</v>
       </c>
       <c r="I178" s="1">
-        <v>57050.87</v>
+        <v>31649.73</v>
       </c>
       <c r="J178" s="1">
-        <v>31.906075092501</v>
+        <v>13.94703114749</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>235859.67</v>
+        <v>258577.81</v>
       </c>
       <c r="N178" s="1">
-        <v>235859.67</v>
+        <v>258577.81</v>
       </c>
       <c r="O178" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>122.0</v>
+        <v>149.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1777.0</v>
+        <v>1635.76</v>
       </c>
       <c r="E179" s="1">
-        <v>2058.81180328</v>
+        <v>1999.94778523</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H179" s="1">
-        <v>220742.14</v>
+        <v>261347.71</v>
       </c>
       <c r="I179" s="1">
-        <v>-35130.84</v>
+        <v>-50236.2</v>
       </c>
       <c r="J179" s="1">
-        <v>-15.914876969119</v>
+        <v>-19.221978260303</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>185611.3</v>
+        <v>211111.51</v>
       </c>
       <c r="N179" s="1">
-        <v>185611.3</v>
+        <v>211111.51</v>
       </c>
       <c r="O179" s="1">
         <v>0.19</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>206.0</v>
+        <v>250.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1325.09</v>
+        <v>1204.48</v>
       </c>
       <c r="E180" s="1">
-        <v>1434.65703883</v>
+        <v>1394.66412</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H180" s="1">
-        <v>252014.65</v>
+        <v>298096.81</v>
       </c>
       <c r="I180" s="1">
-        <v>-18308.71</v>
+        <v>-37273.94</v>
       </c>
       <c r="J180" s="1">
-        <v>-7.2649387644726</v>
+        <v>-12.503971444713</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>233705.94</v>
+        <v>260822.87</v>
       </c>
       <c r="N180" s="1">
-        <v>233705.94</v>
+        <v>260822.87</v>
       </c>
       <c r="O180" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>3407.0</v>
+        <v>4130.0</v>
       </c>
       <c r="D181" s="1">
-        <v>74.31</v>
+        <v>62.97</v>
       </c>
       <c r="E181" s="1">
-        <v>64.66235398</v>
+        <v>64.65629782</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H181" s="1">
-        <v>192841.91</v>
+        <v>233373.23</v>
       </c>
       <c r="I181" s="1">
-        <v>23916.8</v>
+        <v>-8110.26</v>
       </c>
       <c r="J181" s="1">
-        <v>12.402283300347</v>
+        <v>-3.4752314993455</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>216758.71</v>
+        <v>225262.97</v>
       </c>
       <c r="N181" s="1">
-        <v>216758.71</v>
+        <v>225262.97</v>
       </c>
       <c r="O181" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>1462.0</v>
+        <v>1772.0</v>
       </c>
       <c r="D182" s="1">
-        <v>412.67</v>
+        <v>422.9</v>
       </c>
       <c r="E182" s="1">
-        <v>210.75621751</v>
+        <v>253.50568849</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H182" s="1">
-        <v>266151.2</v>
+        <v>388541.53</v>
       </c>
       <c r="I182" s="1">
-        <v>250392.93</v>
+        <v>260552.28</v>
       </c>
       <c r="J182" s="1">
-        <v>94.079203851044</v>
+        <v>67.059055437394</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>516544.13</v>
+        <v>649093.81</v>
       </c>
       <c r="N182" s="1">
-        <v>516544.13</v>
+        <v>649093.81</v>
       </c>
       <c r="O182" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>9980.0</v>
+        <v>12103.0</v>
       </c>
       <c r="D183" s="1">
-        <v>398.55</v>
+        <v>381.87</v>
       </c>
       <c r="E183" s="1">
-        <v>446.50518938</v>
+        <v>438.37193754</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H183" s="1">
-        <v>3888025.44</v>
+        <v>4624891.09</v>
       </c>
       <c r="I183" s="1">
-        <v>-482606.78</v>
+        <v>-621623.35</v>
       </c>
       <c r="J183" s="1">
-        <v>-12.412644604506</v>
+        <v>-13.44082137078</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>3405418.66</v>
+        <v>4003267.74</v>
       </c>
       <c r="N183" s="1">
-        <v>3405418.66</v>
+        <v>4003267.74</v>
       </c>
       <c r="O183" s="1">
-        <v>3.49</v>
+        <v>3.59</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>1366.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D184" s="1">
-        <v>137.65</v>
+        <v>135.66</v>
       </c>
       <c r="E184" s="1">
-        <v>208.52811859</v>
+        <v>198.13119637</v>
       </c>
       <c r="F184" t="s">
         <v>28</v>
       </c>
       <c r="G184">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H184" s="1">
-        <v>243008.57</v>
+        <v>280359.62</v>
       </c>
       <c r="I184" s="1">
-        <v>-82024.07</v>
+        <v>-85888.16</v>
       </c>
       <c r="J184" s="1">
-        <v>-33.753570913158</v>
+        <v>-30.634996580463</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>160984.5</v>
+        <v>194471.46</v>
       </c>
       <c r="N184" s="1">
-        <v>160984.5</v>
+        <v>194471.46</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>9181.0</v>
+        <v>11081.0</v>
       </c>
       <c r="D185" s="1">
-        <v>5994.0</v>
+        <v>5483.0</v>
       </c>
       <c r="E185" s="1">
-        <v>3821.48850888</v>
+        <v>4129.48163523</v>
       </c>
       <c r="F185" t="s">
         <v>44</v>
       </c>
       <c r="G185">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H185" s="1">
-        <v>198967.0</v>
+        <v>257102.18</v>
       </c>
       <c r="I185" s="1">
-        <v>99733.45</v>
+        <v>73351.19</v>
       </c>
       <c r="J185" s="1">
-        <v>50.125623847171</v>
+        <v>28.529975902966</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>298700.45</v>
+        <v>330453.37</v>
       </c>
       <c r="N185" s="1">
-        <v>298700.45</v>
+        <v>330453.37</v>
       </c>
       <c r="O185" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>20791.0</v>
+        <v>25191.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2820.0</v>
+        <v>2686.0</v>
       </c>
       <c r="E186" s="1">
-        <v>2256.31980184</v>
+        <v>2338.13842245</v>
       </c>
       <c r="F186" t="s">
         <v>44</v>
       </c>
       <c r="G186">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H186" s="1">
-        <v>267118.97</v>
+        <v>332421.07</v>
       </c>
       <c r="I186" s="1">
-        <v>51120.21</v>
+        <v>35592.98</v>
       </c>
       <c r="J186" s="1">
-        <v>19.137618717233</v>
+        <v>10.707197350637</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>318239.18</v>
+        <v>368014.05</v>
       </c>
       <c r="N186" s="1">
-        <v>318239.18</v>
+        <v>368014.05</v>
       </c>
       <c r="O186" s="1">
         <v>0.33</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>5958.0</v>
+        <v>7258.0</v>
       </c>
       <c r="D187" s="1">
-        <v>6810.0</v>
+        <v>6150.0</v>
       </c>
       <c r="E187" s="1">
-        <v>6332.87613293</v>
+        <v>6328.58583632</v>
       </c>
       <c r="F187" t="s">
         <v>44</v>
       </c>
       <c r="G187">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H187" s="1">
-        <v>205743.1</v>
+        <v>250416.04</v>
       </c>
       <c r="I187" s="1">
-        <v>14487.05</v>
+        <v>-7640.43</v>
       </c>
       <c r="J187" s="1">
-        <v>7.0413296970834</v>
+        <v>-3.0510944905925</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>220230.15</v>
+        <v>242775.61</v>
       </c>
       <c r="N187" s="1">
-        <v>220230.15</v>
+        <v>242775.61</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>558.0</v>
+        <v>676.0</v>
       </c>
       <c r="D188" s="1">
-        <v>325.01</v>
+        <v>261.16</v>
       </c>
       <c r="E188" s="1">
-        <v>347.57519713</v>
+        <v>334.40402367</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H188" s="1">
-        <v>165516.98</v>
+        <v>193370.38</v>
       </c>
       <c r="I188" s="1">
-        <v>-10246.79</v>
+        <v>-40452.1</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.1907787346048</v>
+        <v>-20.919491392632</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>155270.19</v>
+        <v>152918.28</v>
       </c>
       <c r="N188" s="1">
-        <v>155270.19</v>
+        <v>152918.28</v>
       </c>
       <c r="O188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>239.0</v>
+        <v>289.0</v>
       </c>
       <c r="D189" s="1">
-        <v>1142.58</v>
+        <v>1068.85</v>
       </c>
       <c r="E189" s="1">
-        <v>903.6451046</v>
+        <v>931.41214533</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H189" s="1">
-        <v>184086.12</v>
+        <v>230240.72</v>
       </c>
       <c r="I189" s="1">
-        <v>49712.36</v>
+        <v>37318.96</v>
       </c>
       <c r="J189" s="1">
-        <v>27.004947466979</v>
+        <v>16.208670646965</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>233798.48</v>
+        <v>267559.68</v>
       </c>
       <c r="N189" s="1">
-        <v>233798.48</v>
+        <v>267559.68</v>
       </c>
       <c r="O189" s="1">
         <v>0.24</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>667.0</v>
+        <v>809.0</v>
       </c>
       <c r="D190" s="1">
-        <v>466.1</v>
+        <v>435.12</v>
       </c>
       <c r="E190" s="1">
-        <v>472.44137931</v>
+        <v>467.29025958</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H190" s="1">
-        <v>274504.07</v>
+        <v>329081.03</v>
       </c>
       <c r="I190" s="1">
-        <v>-8332.24</v>
+        <v>-24176.67</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.0353794025713</v>
+        <v>-7.3467224774397</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>266171.83</v>
+        <v>304904.36</v>
       </c>
       <c r="N190" s="1">
-        <v>266171.83</v>
+        <v>304904.36</v>
       </c>
       <c r="O190" s="1">
         <v>0.27</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>2938.0</v>
+        <v>3562.0</v>
       </c>
       <c r="D191" s="1">
-        <v>167.0</v>
+        <v>161.47</v>
       </c>
       <c r="E191" s="1">
-        <v>169.29399251</v>
+        <v>167.32444413</v>
       </c>
       <c r="F191" t="s">
         <v>28</v>
       </c>
       <c r="G191">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H191" s="1">
-        <v>424318.46</v>
+        <v>509867.07</v>
       </c>
       <c r="I191" s="1">
-        <v>-4244.83</v>
+        <v>-11680.72</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.0003877747859</v>
+        <v>-2.2909343802101</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>420073.63</v>
+        <v>498186.35</v>
       </c>
       <c r="N191" s="1">
-        <v>420073.63</v>
+        <v>498186.35</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>588.0</v>
+        <v>713.0</v>
       </c>
       <c r="D192" s="1">
-        <v>486.11</v>
+        <v>452.35</v>
       </c>
       <c r="E192" s="1">
-        <v>400.12545918</v>
+        <v>412.09507714</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H192" s="1">
-        <v>205311.68</v>
+        <v>256099.23</v>
       </c>
       <c r="I192" s="1">
-        <v>39408.08</v>
+        <v>23264.61</v>
       </c>
       <c r="J192" s="1">
-        <v>19.194270876357</v>
+        <v>9.0842170825738</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>244719.76</v>
+        <v>279363.84</v>
       </c>
       <c r="N192" s="1">
-        <v>244719.76</v>
+        <v>279363.84</v>
       </c>
       <c r="O192" s="1">
         <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>364.0</v>
+        <v>442.0</v>
       </c>
       <c r="D193" s="1">
-        <v>551.8</v>
+        <v>520.8</v>
       </c>
       <c r="E193" s="1">
-        <v>531.40843407</v>
+        <v>534.84812217</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>193432.67</v>
+        <v>236402.87</v>
       </c>
       <c r="I193" s="1">
-        <v>7422.53</v>
+        <v>-6209.27</v>
       </c>
       <c r="J193" s="1">
-        <v>3.8372680271642</v>
+        <v>-2.6265628670244</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>200855.2</v>
+        <v>230193.6</v>
       </c>
       <c r="N193" s="1">
-        <v>200855.2</v>
+        <v>230193.6</v>
       </c>
       <c r="O193" s="1">
         <v>0.21</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>2933.0</v>
+        <v>3556.0</v>
       </c>
       <c r="D194" s="1">
-        <v>88.09</v>
+        <v>86.34</v>
       </c>
       <c r="E194" s="1">
-        <v>83.12138084</v>
+        <v>83.72572553</v>
       </c>
       <c r="F194" t="s">
         <v>28</v>
       </c>
       <c r="G194">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H194" s="1">
-        <v>213179.46</v>
+        <v>259962.74</v>
       </c>
       <c r="I194" s="1">
-        <v>8025.99</v>
+        <v>5974.93</v>
       </c>
       <c r="J194" s="1">
-        <v>3.7648983630975</v>
+        <v>2.2983793754443</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>221205.45</v>
+        <v>265937.67</v>
       </c>
       <c r="N194" s="1">
-        <v>221205.45</v>
+        <v>265937.67</v>
       </c>
       <c r="O194" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>29222.0</v>
+        <v>35449.0</v>
       </c>
       <c r="D195" s="1">
-        <v>14.0</v>
+        <v>12.33</v>
       </c>
       <c r="E195" s="1">
-        <v>11.77956266</v>
+        <v>12.09737821</v>
       </c>
       <c r="F195" t="s">
         <v>101</v>
       </c>
       <c r="G195">
         <v>0.87</v>
       </c>
       <c r="H195" s="1">
-        <v>396963.34</v>
+        <v>494908.9</v>
       </c>
       <c r="I195" s="1">
-        <v>71391.55</v>
+        <v>8733.63</v>
       </c>
       <c r="J195" s="1">
-        <v>17.984418913847</v>
+        <v>1.7646944720533</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>468354.89</v>
+        <v>503642.53</v>
       </c>
       <c r="N195" s="1">
-        <v>468354.89</v>
+        <v>503642.53</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>25398.0</v>
+        <v>30808.0</v>
       </c>
       <c r="D196" s="1">
-        <v>6.01</v>
+        <v>5.196</v>
       </c>
       <c r="E196" s="1">
-        <v>6.64067643</v>
+        <v>6.49544404</v>
       </c>
       <c r="F196" t="s">
         <v>101</v>
       </c>
       <c r="G196">
         <v>0.87</v>
       </c>
       <c r="H196" s="1">
-        <v>194524.72</v>
+        <v>230930.38</v>
       </c>
       <c r="I196" s="1">
-        <v>-19777.18</v>
+        <v>-46476.42</v>
       </c>
       <c r="J196" s="1">
-        <v>-10.16692377195</v>
+        <v>-20.125727935839</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>174747.54</v>
+        <v>184453.96</v>
       </c>
       <c r="N196" s="1">
-        <v>174747.54</v>
+        <v>184453.96</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3080.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D197" s="1">
-        <v>8742.0</v>
+        <v>9734.0</v>
       </c>
       <c r="E197" s="1">
-        <v>11312.4961039</v>
+        <v>11075.51304348</v>
       </c>
       <c r="F197" t="s">
         <v>44</v>
       </c>
       <c r="G197">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H197" s="1">
-        <v>200174.75</v>
+        <v>232390.44</v>
       </c>
       <c r="I197" s="1">
-        <v>-54027.49</v>
+        <v>-37562.1</v>
       </c>
       <c r="J197" s="1">
-        <v>-26.99016234565</v>
+        <v>-16.163358527141</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>146147.26</v>
+        <v>194828.34</v>
       </c>
       <c r="N197" s="1">
-        <v>146147.26</v>
+        <v>194828.34</v>
       </c>
       <c r="O197" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>34528.0</v>
+        <v>41885.0</v>
       </c>
       <c r="D198" s="1">
-        <v>6.8</v>
+        <v>6.916</v>
       </c>
       <c r="E198" s="1">
-        <v>5.60380242</v>
+        <v>5.91943011</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>193488.09</v>
+        <v>247935.33</v>
       </c>
       <c r="I198" s="1">
-        <v>41302.31</v>
+        <v>41741.33</v>
       </c>
       <c r="J198" s="1">
-        <v>21.346176914558</v>
+        <v>16.835571598449</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>234790.4</v>
+        <v>289676.66</v>
       </c>
       <c r="N198" s="1">
-        <v>234790.4</v>
+        <v>289676.66</v>
       </c>
       <c r="O198" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>17752.0</v>
+        <v>21532.0</v>
       </c>
       <c r="D199" s="1">
-        <v>16.13</v>
+        <v>15.325</v>
       </c>
       <c r="E199" s="1">
-        <v>16.47073907</v>
+        <v>16.36662084</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>292388.56</v>
+        <v>352406.08</v>
       </c>
       <c r="I199" s="1">
-        <v>-6048.8</v>
+        <v>-22428.18</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.0687539895542</v>
+        <v>-6.3642999575944</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>286339.76</v>
+        <v>329977.9</v>
       </c>
       <c r="N199" s="1">
-        <v>286339.76</v>
+        <v>329977.9</v>
       </c>
       <c r="O199" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>1594.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D200" s="1">
-        <v>145.23</v>
+        <v>135.74</v>
       </c>
       <c r="E200" s="1">
-        <v>134.64494981</v>
+        <v>135.05467909</v>
       </c>
       <c r="F200" t="s">
         <v>28</v>
       </c>
       <c r="G200">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H200" s="1">
-        <v>183070.84</v>
+        <v>223234.21</v>
       </c>
       <c r="I200" s="1">
-        <v>15128.32</v>
+        <v>3920.13</v>
       </c>
       <c r="J200" s="1">
-        <v>8.2636426423782</v>
+        <v>1.7560614925463</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>198199.16</v>
+        <v>227154.34</v>
       </c>
       <c r="N200" s="1">
-        <v>198199.16</v>
+        <v>227154.34</v>
       </c>
       <c r="O200" s="1">
         <v>0.2</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>2064.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D201" s="1">
-        <v>129.96</v>
+        <v>115.6</v>
       </c>
       <c r="E201" s="1">
-        <v>102.79210271</v>
+        <v>106.12993605</v>
       </c>
       <c r="F201" t="s">
         <v>31</v>
       </c>
       <c r="G201">
         <v>0.91</v>
       </c>
       <c r="H201" s="1">
-        <v>227705.46</v>
+        <v>286668.09</v>
       </c>
       <c r="I201" s="1">
-        <v>66559.74</v>
+        <v>30871.79</v>
       </c>
       <c r="J201" s="1">
-        <v>29.230629779365</v>
+        <v>10.769175599558</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>294265.2</v>
+        <v>317539.88</v>
       </c>
       <c r="N201" s="1">
-        <v>294265.2</v>
+        <v>317539.88</v>
       </c>
       <c r="O201" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>1318.0</v>
+        <v>1598.0</v>
       </c>
       <c r="D202" s="1">
-        <v>180.57</v>
+        <v>158.58</v>
       </c>
       <c r="E202" s="1">
-        <v>171.42556904</v>
+        <v>169.89971214</v>
       </c>
       <c r="F202" t="s">
         <v>28</v>
       </c>
       <c r="G202">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H202" s="1">
-        <v>192616.71</v>
+        <v>232136.64</v>
       </c>
       <c r="I202" s="1">
-        <v>11142.93</v>
+        <v>-12638.29</v>
       </c>
       <c r="J202" s="1">
-        <v>5.7850276852927</v>
+        <v>-5.4443322691325</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>203759.64</v>
+        <v>219498.35</v>
       </c>
       <c r="N202" s="1">
-        <v>203759.64</v>
+        <v>219498.35</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>34118.0</v>
+        <v>41389.0</v>
       </c>
       <c r="D203" s="1">
-        <v>182.48</v>
+        <v>172.7</v>
       </c>
       <c r="E203" s="1">
-        <v>157.60261621</v>
+        <v>161.84668946</v>
       </c>
       <c r="F203" t="s">
         <v>28</v>
       </c>
       <c r="G203">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H203" s="1">
-        <v>4664633.95</v>
+        <v>5811008.2</v>
       </c>
       <c r="I203" s="1">
-        <v>665719.34</v>
+        <v>380312.98</v>
       </c>
       <c r="J203" s="1">
-        <v>14.271630896139</v>
+        <v>6.5446987323129</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>5330353.29</v>
+        <v>6191321.18</v>
       </c>
       <c r="N203" s="1">
-        <v>5330353.29</v>
+        <v>6191321.18</v>
       </c>
       <c r="O203" s="1">
-        <v>5.46</v>
+        <v>5.55</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>2782.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D204" s="1">
-        <v>224.76</v>
+        <v>191.37</v>
       </c>
       <c r="E204" s="1">
-        <v>218.36304817</v>
+        <v>214.20501334</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H204" s="1">
-        <v>524680.43</v>
+        <v>624457.27</v>
       </c>
       <c r="I204" s="1">
-        <v>10664.02</v>
+        <v>-65348.56</v>
       </c>
       <c r="J204" s="1">
-        <v>2.0324790844591</v>
+        <v>-10.464856946897</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>535344.45</v>
+        <v>559108.71</v>
       </c>
       <c r="N204" s="1">
-        <v>535344.45</v>
+        <v>559108.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>2385.0</v>
+        <v>2892.0</v>
       </c>
       <c r="D205" s="1">
-        <v>149.25</v>
+        <v>149.68</v>
       </c>
       <c r="E205" s="1">
-        <v>186.31964361</v>
+        <v>180.78753458</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H205" s="1">
-        <v>386672.03</v>
+        <v>454734.83</v>
       </c>
       <c r="I205" s="1">
-        <v>-81910.69</v>
+        <v>-79789.35</v>
       </c>
       <c r="J205" s="1">
-        <v>-21.183505308103</v>
+        <v>-17.546346735745</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>304761.34</v>
+        <v>374945.48</v>
       </c>
       <c r="N205" s="1">
-        <v>304761.34</v>
+        <v>374945.48</v>
       </c>
       <c r="O205" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>2006.0</v>
+        <v>2432.0</v>
       </c>
       <c r="D206" s="1">
-        <v>124.43</v>
+        <v>111.26</v>
       </c>
       <c r="E206" s="1">
-        <v>105.07546859</v>
+        <v>106.95467928</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H206" s="1">
-        <v>184295.73</v>
+        <v>227087.45</v>
       </c>
       <c r="I206" s="1">
-        <v>29408.53</v>
+        <v>7286.15</v>
       </c>
       <c r="J206" s="1">
-        <v>15.957249796292</v>
+        <v>3.2085216510203</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>213704.26</v>
+        <v>234373.6</v>
       </c>
       <c r="N206" s="1">
-        <v>213704.26</v>
+        <v>234373.6</v>
       </c>
       <c r="O206" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3366.0</v>
+        <v>4081.0</v>
       </c>
       <c r="D207" s="1">
-        <v>145.17</v>
+        <v>150.68</v>
       </c>
       <c r="E207" s="1">
-        <v>167.11330065</v>
+        <v>165.01433227</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H207" s="1">
-        <v>479759.79</v>
+        <v>575974.58</v>
       </c>
       <c r="I207" s="1">
-        <v>-61401.72</v>
+        <v>-43341.34</v>
       </c>
       <c r="J207" s="1">
-        <v>-12.79842981422</v>
+        <v>-7.5248702816017</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>418358.07</v>
+        <v>532633.24</v>
       </c>
       <c r="N207" s="1">
-        <v>418358.07</v>
+        <v>532633.24</v>
       </c>
       <c r="O207" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>1240.0</v>
+        <v>1503.0</v>
       </c>
       <c r="D208" s="1">
-        <v>150.15</v>
+        <v>162.95</v>
       </c>
       <c r="E208" s="1">
-        <v>185.60647581</v>
+        <v>182.67278776</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H208" s="1">
-        <v>203268.3</v>
+        <v>241787.12</v>
       </c>
       <c r="I208" s="1">
-        <v>-43862.48</v>
+        <v>-29648.66</v>
       </c>
       <c r="J208" s="1">
-        <v>-21.578613094122</v>
+        <v>-12.262299166308</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>159405.82</v>
+        <v>212138.46</v>
       </c>
       <c r="N208" s="1">
-        <v>159405.82</v>
+        <v>212138.46</v>
       </c>
       <c r="O208" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2072.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.25</v>
+        <v>92.55</v>
       </c>
       <c r="E209" s="1">
-        <v>120.52771236</v>
+        <v>115.69697971</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H209" s="1">
-        <v>218391.15</v>
+        <v>253965.9</v>
       </c>
       <c r="I209" s="1">
-        <v>-51194.23</v>
+        <v>-52512.33</v>
       </c>
       <c r="J209" s="1">
-        <v>-23.441531399052</v>
+        <v>-20.676921586717</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>167196.92</v>
+        <v>201453.57</v>
       </c>
       <c r="N209" s="1">
-        <v>167196.92</v>
+        <v>201453.57</v>
       </c>
       <c r="O209" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>3849.0</v>
+        <v>4666.0</v>
       </c>
       <c r="D210" s="1">
-        <v>45.63</v>
+        <v>44.01</v>
       </c>
       <c r="E210" s="1">
-        <v>56.27649779</v>
+        <v>54.50690313</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H210" s="1">
-        <v>184756.18</v>
+        <v>217476.29</v>
       </c>
       <c r="I210" s="1">
-        <v>-34388.14</v>
+        <v>-39606.51</v>
       </c>
       <c r="J210" s="1">
-        <v>-18.612714335185</v>
+        <v>-18.211874958875</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>150368.04</v>
+        <v>177869.78</v>
       </c>
       <c r="N210" s="1">
-        <v>150368.04</v>
+        <v>177869.78</v>
       </c>
       <c r="O210" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>9116.0</v>
+        <v>11053.0</v>
       </c>
       <c r="D211" s="1">
-        <v>27.26</v>
+        <v>26.97</v>
       </c>
       <c r="E211" s="1">
-        <v>25.47295853</v>
+        <v>25.81442957</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H211" s="1">
-        <v>197975.67</v>
+        <v>244049.56</v>
       </c>
       <c r="I211" s="1">
-        <v>14783.03</v>
+        <v>14156.94</v>
       </c>
       <c r="J211" s="1">
-        <v>7.4670943151752</v>
+        <v>5.8008463526834</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>212758.7</v>
+        <v>258206.5</v>
       </c>
       <c r="N211" s="1">
-        <v>212758.7</v>
+        <v>258206.5</v>
       </c>
       <c r="O211" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>2585.0</v>
+        <v>3133.0</v>
       </c>
       <c r="D212" s="1">
-        <v>163.51</v>
+        <v>144.28</v>
       </c>
       <c r="E212" s="1">
-        <v>152.98841393</v>
+        <v>152.75495372</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H212" s="1">
-        <v>343609.44</v>
+        <v>415698.0</v>
       </c>
       <c r="I212" s="1">
-        <v>18268.43</v>
+        <v>-24161.2</v>
       </c>
       <c r="J212" s="1">
-        <v>5.3166263418141</v>
+        <v>-5.812200203032</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>361877.87</v>
+        <v>391536.8</v>
       </c>
       <c r="N212" s="1">
-        <v>361877.87</v>
+        <v>391536.8</v>
       </c>
       <c r="O212" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>1992.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D213" s="1">
-        <v>213.41</v>
+        <v>206.0</v>
       </c>
       <c r="E213" s="1">
-        <v>231.02041165</v>
+        <v>226.32393123</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H213" s="1">
-        <v>392654.06</v>
+        <v>467385.82</v>
       </c>
       <c r="I213" s="1">
-        <v>-28687.69</v>
+        <v>-36650.44</v>
       </c>
       <c r="J213" s="1">
-        <v>-7.3060978918695</v>
+        <v>-7.8415815011247</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>363966.37</v>
+        <v>430735.38</v>
       </c>
       <c r="N213" s="1">
-        <v>363966.37</v>
+        <v>430735.38</v>
       </c>
       <c r="O213" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>2580.0</v>
+        <v>3128.0</v>
       </c>
       <c r="D214" s="1">
-        <v>142.72</v>
+        <v>128.01</v>
       </c>
       <c r="E214" s="1">
-        <v>120.38079457</v>
+        <v>122.64738811</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H214" s="1">
-        <v>272992.4</v>
+        <v>336365.47</v>
       </c>
       <c r="I214" s="1">
-        <v>42262.39</v>
+        <v>10464.57</v>
       </c>
       <c r="J214" s="1">
-        <v>15.481159915075</v>
+        <v>3.111071418835</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>315254.79</v>
+        <v>346830.04</v>
       </c>
       <c r="N214" s="1">
-        <v>315254.79</v>
+        <v>346830.04</v>
       </c>
       <c r="O214" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>3515.0</v>
+        <v>4261.0</v>
       </c>
       <c r="D215" s="1">
-        <v>84.5</v>
+        <v>79.44</v>
       </c>
       <c r="E215" s="1">
-        <v>80.26461735</v>
+        <v>81.02369397</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H215" s="1">
-        <v>246492.33</v>
+        <v>301237.69</v>
       </c>
       <c r="I215" s="1">
-        <v>7803.47</v>
+        <v>-8042.51</v>
       </c>
       <c r="J215" s="1">
-        <v>3.1658064167757</v>
+        <v>-2.6698219601936</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>254295.8</v>
+        <v>293195.18</v>
       </c>
       <c r="N215" s="1">
-        <v>254295.8</v>
+        <v>293195.18</v>
       </c>
       <c r="O215" s="1">
         <v>0.26</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1501.0</v>
+        <v>1820.0</v>
       </c>
       <c r="D216" s="1">
-        <v>141.03</v>
+        <v>129.9</v>
       </c>
       <c r="E216" s="1">
-        <v>157.54846769</v>
+        <v>153.05339011</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H216" s="1">
-        <v>207175.88</v>
+        <v>243674.23</v>
       </c>
       <c r="I216" s="1">
-        <v>-25937.84</v>
+        <v>-38894.67</v>
       </c>
       <c r="J216" s="1">
-        <v>-12.519719959679</v>
+        <v>-15.961749422579</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>181238.04</v>
+        <v>204779.56</v>
       </c>
       <c r="N216" s="1">
-        <v>181238.04</v>
+        <v>204779.56</v>
       </c>
       <c r="O216" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>499.0</v>
+        <v>605.0</v>
       </c>
       <c r="D217" s="1">
-        <v>572.66</v>
+        <v>555.39</v>
       </c>
       <c r="E217" s="1">
-        <v>446.4490982</v>
+        <v>468.00649587</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H217" s="1">
-        <v>189910.86</v>
+        <v>242274.49</v>
       </c>
       <c r="I217" s="1">
-        <v>54744.4</v>
+        <v>48770.07</v>
       </c>
       <c r="J217" s="1">
-        <v>28.826366222553</v>
+        <v>20.130088809598</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>244655.26</v>
+        <v>291044.56</v>
       </c>
       <c r="N217" s="1">
-        <v>244655.26</v>
+        <v>291044.56</v>
       </c>
       <c r="O217" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>1356.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D218" s="1">
-        <v>154.42</v>
+        <v>143.81</v>
       </c>
       <c r="E218" s="1">
-        <v>160.11548673</v>
+        <v>157.47813869</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H218" s="1">
-        <v>185087.54</v>
+        <v>221326.1</v>
       </c>
       <c r="I218" s="1">
-        <v>-5812.27</v>
+        <v>-16541.66</v>
       </c>
       <c r="J218" s="1">
-        <v>-3.1402816202539</v>
+        <v>-7.4738858182564</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>179275.27</v>
+        <v>204784.44</v>
       </c>
       <c r="N218" s="1">
-        <v>179275.27</v>
+        <v>204784.44</v>
       </c>
       <c r="O218" s="1">
         <v>0.18</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3950.0</v>
+        <v>4789.0</v>
       </c>
       <c r="D219" s="1">
-        <v>67.56</v>
+        <v>60.95</v>
       </c>
       <c r="E219" s="1">
-        <v>58.91578734</v>
+        <v>59.8346753</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H219" s="1">
-        <v>198399.84</v>
+        <v>245094.04</v>
       </c>
       <c r="I219" s="1">
-        <v>30077.9</v>
+        <v>7733.63</v>
       </c>
       <c r="J219" s="1">
-        <v>15.160244080842</v>
+        <v>3.1553725255824</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>228477.74</v>
+        <v>252827.67</v>
       </c>
       <c r="N219" s="1">
-        <v>228477.74</v>
+        <v>252827.67</v>
       </c>
       <c r="O219" s="1">
         <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>5391.0</v>
+        <v>6491.0</v>
       </c>
       <c r="D220" s="1">
-        <v>6688.0</v>
+        <v>6332.0</v>
       </c>
       <c r="E220" s="1">
-        <v>8026.4820998</v>
+        <v>7779.19657988</v>
       </c>
       <c r="F220" t="s">
         <v>44</v>
       </c>
       <c r="G220">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H220" s="1">
-        <v>248295.62</v>
+        <v>287645.02</v>
       </c>
       <c r="I220" s="1">
-        <v>-52593.85</v>
+        <v>-64099.74</v>
       </c>
       <c r="J220" s="1">
-        <v>-21.18194835656</v>
+        <v>-22.284321139994</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>195701.77</v>
+        <v>223545.28</v>
       </c>
       <c r="N220" s="1">
-        <v>195701.77</v>
+        <v>223545.28</v>
       </c>
       <c r="O220" s="1">
         <v>0.2</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>5517.0</v>
+        <v>6689.0</v>
       </c>
       <c r="D221" s="1">
-        <v>25.75</v>
+        <v>24.94</v>
       </c>
       <c r="E221" s="1">
-        <v>31.17240348</v>
+        <v>30.32166393</v>
       </c>
       <c r="F221" t="s">
         <v>101</v>
       </c>
       <c r="G221">
         <v>0.87</v>
       </c>
       <c r="H221" s="1">
-        <v>198713.35</v>
+        <v>234414.88</v>
       </c>
       <c r="I221" s="1">
-        <v>-36077.12</v>
+        <v>-42188.5</v>
       </c>
       <c r="J221" s="1">
-        <v>-18.155357956574</v>
+        <v>-17.997364331138</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>162636.23</v>
+        <v>192226.38</v>
       </c>
       <c r="N221" s="1">
-        <v>162636.23</v>
+        <v>192226.38</v>
       </c>
       <c r="O221" s="1">
         <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>1358.0</v>
+        <v>1646.0</v>
       </c>
       <c r="D222" s="1">
-        <v>230.37</v>
+        <v>219.3</v>
       </c>
       <c r="E222" s="1">
-        <v>218.10262887</v>
+        <v>219.33431956</v>
       </c>
       <c r="F222" t="s">
         <v>28</v>
       </c>
       <c r="G222">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H222" s="1">
-        <v>259170.57</v>
+        <v>315415.28</v>
       </c>
       <c r="I222" s="1">
-        <v>8674.0</v>
+        <v>-2753.69</v>
       </c>
       <c r="J222" s="1">
-        <v>3.3468306220108</v>
+        <v>-0.87303633482817</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>267844.57</v>
+        <v>312661.59</v>
       </c>
       <c r="N222" s="1">
-        <v>267844.57</v>
+        <v>312661.59</v>
       </c>
       <c r="O222" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>929.0</v>
+        <v>1125.0</v>
       </c>
       <c r="D223" s="1">
-        <v>257.39</v>
+        <v>225.99</v>
       </c>
       <c r="E223" s="1">
-        <v>241.89769645</v>
+        <v>240.66488889</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H223" s="1">
-        <v>196974.69</v>
+        <v>236897.65</v>
       </c>
       <c r="I223" s="1">
-        <v>7747.32</v>
+        <v>-16682.19</v>
       </c>
       <c r="J223" s="1">
-        <v>3.9331550667753</v>
+        <v>-7.0419398419528</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>204722.01</v>
+        <v>220215.46</v>
       </c>
       <c r="N223" s="1">
-        <v>204722.01</v>
+        <v>220215.46</v>
       </c>
       <c r="O223" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>764.0</v>
+        <v>927.0</v>
       </c>
       <c r="D224" s="1">
-        <v>362.9</v>
+        <v>300.9</v>
       </c>
       <c r="E224" s="1">
-        <v>305.0197644</v>
+        <v>308.55253506</v>
       </c>
       <c r="F224" t="s">
         <v>31</v>
       </c>
       <c r="G224">
         <v>0.91</v>
       </c>
       <c r="H224" s="1">
-        <v>250738.85</v>
+        <v>309281.19</v>
       </c>
       <c r="I224" s="1">
-        <v>53419.56</v>
+        <v>-3046.03</v>
       </c>
       <c r="J224" s="1">
-        <v>21.304859617885</v>
+        <v>-0.98487399120522</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>304158.41</v>
+        <v>306235.16</v>
       </c>
       <c r="N224" s="1">
-        <v>304158.41</v>
+        <v>306235.16</v>
       </c>
       <c r="O224" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>4691.0</v>
+        <v>5687.0</v>
       </c>
       <c r="D225" s="1">
-        <v>70.97</v>
+        <v>67.23</v>
       </c>
       <c r="E225" s="1">
-        <v>77.38828821</v>
+        <v>77.48065412</v>
       </c>
       <c r="F225" t="s">
         <v>28</v>
       </c>
       <c r="G225">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H225" s="1">
-        <v>309539.78</v>
+        <v>376858.21</v>
       </c>
       <c r="I225" s="1">
-        <v>-24505.3</v>
+        <v>-45687.13</v>
       </c>
       <c r="J225" s="1">
-        <v>-7.9166884463121</v>
+        <v>-12.123161652761</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>285034.48</v>
+        <v>331171.08</v>
       </c>
       <c r="N225" s="1">
-        <v>285034.48</v>
+        <v>331171.08</v>
       </c>
       <c r="O225" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>691.0</v>
+        <v>837.0</v>
       </c>
       <c r="D226" s="1">
-        <v>412.15</v>
+        <v>355.11</v>
       </c>
       <c r="E226" s="1">
-        <v>349.78086831</v>
+        <v>351.29875747</v>
       </c>
       <c r="F226" t="s">
         <v>28</v>
       </c>
       <c r="G226">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H226" s="1">
-        <v>212205.11</v>
+        <v>257604.88</v>
       </c>
       <c r="I226" s="1">
-        <v>31626.78</v>
+        <v>-153.97</v>
       </c>
       <c r="J226" s="1">
-        <v>14.903872955746</v>
+        <v>-0.059769830447311</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>243831.89</v>
+        <v>257450.91</v>
       </c>
       <c r="N226" s="1">
-        <v>243831.89</v>
+        <v>257450.91</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>2391.0</v>
+        <v>2899.0</v>
       </c>
       <c r="D227" s="1">
-        <v>230.74</v>
+        <v>218.5</v>
       </c>
       <c r="E227" s="1">
-        <v>207.62201589</v>
+        <v>210.61867541</v>
       </c>
       <c r="F227" t="s">
         <v>55</v>
       </c>
       <c r="G227">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H227" s="1">
-        <v>306798.57</v>
+        <v>379072.97</v>
       </c>
       <c r="I227" s="1">
-        <v>37916.57</v>
+        <v>20454.92</v>
       </c>
       <c r="J227" s="1">
-        <v>12.358783158605</v>
+        <v>5.3960376019424</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>344715.14</v>
+        <v>399527.89</v>
       </c>
       <c r="N227" s="1">
-        <v>344715.14</v>
+        <v>399527.89</v>
       </c>
       <c r="O227" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>893.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D228" s="1">
-        <v>443.08</v>
+        <v>424.43</v>
       </c>
       <c r="E228" s="1">
-        <v>496.96861142</v>
+        <v>485.93600185</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H228" s="1">
-        <v>384582.87</v>
+        <v>456123.88</v>
       </c>
       <c r="I228" s="1">
-        <v>-45823.93</v>
+        <v>-57979.5</v>
       </c>
       <c r="J228" s="1">
-        <v>-11.915229089637</v>
+        <v>-12.711349381664</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>338758.94</v>
+        <v>398144.38</v>
       </c>
       <c r="N228" s="1">
-        <v>338758.94</v>
+        <v>398144.38</v>
       </c>
       <c r="O228" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>617.0</v>
+        <v>748.0</v>
       </c>
       <c r="D229" s="1">
-        <v>336.1</v>
+        <v>281.6</v>
       </c>
       <c r="E229" s="1">
-        <v>265.36867099</v>
+        <v>272.48217914</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>163732.47</v>
+        <v>203816.67</v>
       </c>
       <c r="I229" s="1">
-        <v>43641.23</v>
+        <v>6820.13</v>
       </c>
       <c r="J229" s="1">
-        <v>26.653986225212</v>
+        <v>3.3462081389123</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>207373.7</v>
+        <v>210636.8</v>
       </c>
       <c r="N229" s="1">
-        <v>207373.7</v>
+        <v>210636.8</v>
       </c>
       <c r="O229" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>2419.0</v>
+        <v>2932.0</v>
       </c>
       <c r="D230" s="1">
-        <v>82.78</v>
+        <v>68.08</v>
       </c>
       <c r="E230" s="1">
-        <v>87.89645721</v>
+        <v>85.01007844</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>212621.53</v>
+        <v>249249.55</v>
       </c>
       <c r="I230" s="1">
-        <v>-12376.71</v>
+        <v>-49638.99</v>
       </c>
       <c r="J230" s="1">
-        <v>-5.8210050506174</v>
+        <v>-19.915377981625</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>200244.82</v>
+        <v>199610.56</v>
       </c>
       <c r="N230" s="1">
-        <v>200244.82</v>
+        <v>199610.56</v>
       </c>
       <c r="O230" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>1428.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D231" s="1">
-        <v>192.95</v>
+        <v>195.38</v>
       </c>
       <c r="E231" s="1">
-        <v>245.83595938</v>
+        <v>237.03748845</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H231" s="1">
-        <v>307599.28</v>
+        <v>359206.45</v>
       </c>
       <c r="I231" s="1">
-        <v>-71698.08</v>
+        <v>-66094.14</v>
       </c>
       <c r="J231" s="1">
-        <v>-23.308923219846</v>
+        <v>-18.400042649568</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>235901.2</v>
+        <v>293112.31</v>
       </c>
       <c r="N231" s="1">
-        <v>235901.2</v>
+        <v>293112.31</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>2363.0</v>
+        <v>2864.0</v>
       </c>
       <c r="D232" s="1">
-        <v>81.45</v>
+        <v>77.79</v>
       </c>
       <c r="E232" s="1">
-        <v>86.72627169</v>
+        <v>84.99774092</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>204934.18</v>
+        <v>243433.53</v>
       </c>
       <c r="I232" s="1">
-        <v>-12467.83</v>
+        <v>-20642.97</v>
       </c>
       <c r="J232" s="1">
-        <v>-6.0838216445885</v>
+        <v>-8.4799205762657</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>192466.35</v>
+        <v>222790.56</v>
       </c>
       <c r="N232" s="1">
-        <v>192466.35</v>
+        <v>222790.56</v>
       </c>
       <c r="O232" s="1">
         <v>0.2</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>1080.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D233" s="1">
-        <v>167.1</v>
+        <v>153.82</v>
       </c>
       <c r="E233" s="1">
-        <v>206.72834259</v>
+        <v>199.71166539</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>223266.61</v>
+        <v>261422.57</v>
       </c>
       <c r="I233" s="1">
-        <v>-42798.61</v>
+        <v>-60072.19</v>
       </c>
       <c r="J233" s="1">
-        <v>-19.169283754521</v>
+        <v>-22.978960844888</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>180468.0</v>
+        <v>201350.38</v>
       </c>
       <c r="N233" s="1">
-        <v>180468.0</v>
+        <v>201350.38</v>
       </c>
       <c r="O233" s="1">
         <v>0.18</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>942.0</v>
+        <v>1142.0</v>
       </c>
       <c r="D234" s="1">
-        <v>267.75</v>
+        <v>237.15</v>
       </c>
       <c r="E234" s="1">
-        <v>227.43963907</v>
+        <v>231.54084063</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>214248.14</v>
+        <v>264419.64</v>
       </c>
       <c r="I234" s="1">
-        <v>37972.36</v>
+        <v>6405.66</v>
       </c>
       <c r="J234" s="1">
-        <v>17.723542430753</v>
+        <v>2.4225356331322</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>252220.5</v>
+        <v>270825.3</v>
       </c>
       <c r="N234" s="1">
-        <v>252220.5</v>
+        <v>270825.3</v>
       </c>
       <c r="O234" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>2143.0</v>
+        <v>2599.0</v>
       </c>
       <c r="D235" s="1">
-        <v>109.42</v>
+        <v>110.38</v>
       </c>
       <c r="E235" s="1">
-        <v>152.88473168</v>
+        <v>146.62038476</v>
       </c>
       <c r="F235" t="s">
         <v>28</v>
       </c>
       <c r="G235">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H235" s="1">
-        <v>285006.91</v>
+        <v>331356.43</v>
       </c>
       <c r="I235" s="1">
-        <v>-84247.44</v>
+        <v>-82869.97</v>
       </c>
       <c r="J235" s="1">
-        <v>-29.559788567933</v>
+        <v>-25.009313988565</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>200759.47</v>
+        <v>248486.46</v>
       </c>
       <c r="N235" s="1">
-        <v>200759.47</v>
+        <v>248486.46</v>
       </c>
       <c r="O235" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>685.0</v>
+        <v>830.0</v>
       </c>
       <c r="D236" s="1">
-        <v>356.1</v>
+        <v>303.53</v>
       </c>
       <c r="E236" s="1">
-        <v>346.95094891</v>
+        <v>342.47185542</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H236" s="1">
-        <v>202541.8</v>
+        <v>242955.46</v>
       </c>
       <c r="I236" s="1">
-        <v>6301.09</v>
+        <v>-24739.87</v>
       </c>
       <c r="J236" s="1">
-        <v>3.111007209376</v>
+        <v>-10.182882903722</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>208842.89</v>
+        <v>218215.59</v>
       </c>
       <c r="N236" s="1">
-        <v>208842.89</v>
+        <v>218215.59</v>
       </c>
       <c r="O236" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>1765.0</v>
+        <v>2139.0</v>
       </c>
       <c r="D237" s="1">
-        <v>163.32</v>
+        <v>160.64</v>
       </c>
       <c r="E237" s="1">
-        <v>168.89173371</v>
+        <v>170.00496961</v>
       </c>
       <c r="F237" t="s">
         <v>55</v>
       </c>
       <c r="G237">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H237" s="1">
-        <v>187470.27</v>
+        <v>228967.95</v>
       </c>
       <c r="I237" s="1">
-        <v>-7358.55</v>
+        <v>-12241.49</v>
       </c>
       <c r="J237" s="1">
-        <v>-3.9251823769177</v>
+        <v>-5.3463770802857</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>180111.72</v>
+        <v>216726.46</v>
       </c>
       <c r="N237" s="1">
-        <v>180111.72</v>
+        <v>216726.46</v>
       </c>
       <c r="O237" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>1308.0</v>
+        <v>1585.0</v>
       </c>
       <c r="D238" s="1">
-        <v>238.2</v>
+        <v>203.75</v>
       </c>
       <c r="E238" s="1">
-        <v>220.71860856</v>
+        <v>220.53933123</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>288699.94</v>
+        <v>349554.84</v>
       </c>
       <c r="I238" s="1">
-        <v>22865.66</v>
+        <v>-26611.09</v>
       </c>
       <c r="J238" s="1">
-        <v>7.9202164018462</v>
+        <v>-7.6128512481761</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>311565.6</v>
+        <v>322943.75</v>
       </c>
       <c r="N238" s="1">
-        <v>311565.6</v>
+        <v>322943.75</v>
       </c>
       <c r="O238" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>6624.0</v>
+        <v>8033.0</v>
       </c>
       <c r="D239" s="1">
-        <v>162.35</v>
+        <v>140.75</v>
       </c>
       <c r="E239" s="1">
-        <v>102.47094656</v>
+        <v>110.79911615</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>678767.55</v>
+        <v>890049.3</v>
       </c>
       <c r="I239" s="1">
-        <v>396638.85</v>
+        <v>240595.45</v>
       </c>
       <c r="J239" s="1">
-        <v>58.435152063471</v>
+        <v>27.031699255311</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>1075406.4</v>
+        <v>1130644.75</v>
       </c>
       <c r="N239" s="1">
-        <v>1075406.4</v>
+        <v>1130644.75</v>
       </c>
       <c r="O239" s="1">
-        <v>1.1</v>
+        <v>1.01</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>6906.0</v>
+        <v>8306.0</v>
       </c>
       <c r="D240" s="1">
-        <v>5727.0</v>
+        <v>5156.0</v>
       </c>
       <c r="E240" s="1">
-        <v>4314.04966696</v>
+        <v>4472.2642668</v>
       </c>
       <c r="F240" t="s">
         <v>44</v>
       </c>
       <c r="G240">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H240" s="1">
-        <v>169651.24</v>
+        <v>209706.0</v>
       </c>
       <c r="I240" s="1">
-        <v>45024.47</v>
+        <v>23219.92</v>
       </c>
       <c r="J240" s="1">
-        <v>26.539428771638</v>
+        <v>11.07260641088</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>214675.71</v>
+        <v>232925.92</v>
       </c>
       <c r="N240" s="1">
-        <v>214675.71</v>
+        <v>232925.92</v>
       </c>
       <c r="O240" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>1026.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D241" s="1">
-        <v>170.33</v>
+        <v>168.02</v>
       </c>
       <c r="E241" s="1">
-        <v>194.65165692</v>
+        <v>191.21001606</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H241" s="1">
-        <v>174628.39</v>
+        <v>207888.27</v>
       </c>
       <c r="I241" s="1">
-        <v>-25006.32</v>
+        <v>-26697.36</v>
       </c>
       <c r="J241" s="1">
-        <v>-14.319733463728</v>
+        <v>-12.842167573957</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>149622.07</v>
+        <v>181190.91</v>
       </c>
       <c r="N241" s="1">
-        <v>149622.07</v>
+        <v>181190.91</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>13368.0</v>
+        <v>16268.0</v>
       </c>
       <c r="D242" s="1">
-        <v>4046.0</v>
+        <v>3558.0</v>
       </c>
       <c r="E242" s="1">
-        <v>3670.24970078</v>
+        <v>3681.88455864</v>
       </c>
       <c r="F242" t="s">
         <v>44</v>
       </c>
       <c r="G242">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H242" s="1">
-        <v>276301.28</v>
+        <v>335307.9</v>
       </c>
       <c r="I242" s="1">
-        <v>17275.34</v>
+        <v>-20494.59</v>
       </c>
       <c r="J242" s="1">
-        <v>6.2523561237212</v>
+        <v>-6.1121703365772</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>293576.62</v>
+        <v>314813.31</v>
       </c>
       <c r="N242" s="1">
-        <v>293576.62</v>
+        <v>314813.31</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>12547.0</v>
+        <v>15347.0</v>
       </c>
       <c r="D243" s="1">
-        <v>3593.0</v>
+        <v>3271.0</v>
       </c>
       <c r="E243" s="1">
-        <v>3729.46863792</v>
+        <v>3650.46869095</v>
       </c>
       <c r="F243" t="s">
         <v>44</v>
       </c>
       <c r="G243">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H243" s="1">
-        <v>267790.28</v>
+        <v>318066.83</v>
       </c>
       <c r="I243" s="1">
-        <v>-23094.62</v>
+        <v>-45032.65</v>
       </c>
       <c r="J243" s="1">
-        <v>-8.62414423705</v>
+        <v>-14.158235236287</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>244695.66</v>
+        <v>273034.18</v>
       </c>
       <c r="N243" s="1">
-        <v>244695.66</v>
+        <v>273034.18</v>
       </c>
       <c r="O243" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>1724.0</v>
+        <v>2090.0</v>
       </c>
       <c r="D244" s="1">
-        <v>129.46</v>
+        <v>121.97</v>
       </c>
       <c r="E244" s="1">
-        <v>112.0287703</v>
+        <v>113.70914833</v>
       </c>
       <c r="F244" t="s">
         <v>28</v>
       </c>
       <c r="G244">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H244" s="1">
-        <v>169864.07</v>
+        <v>208477.15</v>
       </c>
       <c r="I244" s="1">
-        <v>21222.44</v>
+        <v>12326.05</v>
       </c>
       <c r="J244" s="1">
-        <v>12.493778113288</v>
+        <v>5.9124225364746</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>191086.51</v>
+        <v>220803.2</v>
       </c>
       <c r="N244" s="1">
-        <v>191086.51</v>
+        <v>220803.2</v>
       </c>
       <c r="O244" s="1">
         <v>0.2</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>649.0</v>
+        <v>787.0</v>
       </c>
       <c r="D245" s="1">
-        <v>387.02</v>
+        <v>335.67</v>
       </c>
       <c r="E245" s="1">
-        <v>356.26143297</v>
+        <v>355.17142313</v>
       </c>
       <c r="F245" t="s">
         <v>28</v>
       </c>
       <c r="G245">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H245" s="1">
-        <v>202724.55</v>
+        <v>244625.8</v>
       </c>
       <c r="I245" s="1">
-        <v>12323.38</v>
+        <v>-15806.15</v>
       </c>
       <c r="J245" s="1">
-        <v>6.0788789517599</v>
+        <v>-6.4613585320927</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>215047.93</v>
+        <v>228819.65</v>
       </c>
       <c r="N245" s="1">
-        <v>215047.93</v>
+        <v>228819.65</v>
       </c>
       <c r="O245" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1407.0</v>
+        <v>1705.0</v>
       </c>
       <c r="D246" s="1">
-        <v>134.0</v>
+        <v>128.0</v>
       </c>
       <c r="E246" s="1">
-        <v>129.61777541</v>
+        <v>130.30047507</v>
       </c>
       <c r="F246" t="s">
         <v>31</v>
       </c>
       <c r="G246">
         <v>0.91</v>
       </c>
       <c r="H246" s="1">
-        <v>196922.61</v>
+        <v>240878.18</v>
       </c>
       <c r="I246" s="1">
-        <v>9909.71</v>
+        <v>-1277.81</v>
       </c>
       <c r="J246" s="1">
-        <v>5.0322865413982</v>
+        <v>-0.53047976367141</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>206832.32</v>
+        <v>239600.37</v>
       </c>
       <c r="N246" s="1">
-        <v>206832.32</v>
+        <v>239600.37</v>
       </c>
       <c r="O246" s="1">
         <v>0.21</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>457.0</v>
+        <v>554.0</v>
       </c>
       <c r="D247" s="1">
-        <v>424.66</v>
+        <v>420.32</v>
       </c>
       <c r="E247" s="1">
-        <v>517.91849015</v>
+        <v>502.50176895</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H247" s="1">
-        <v>209354.05</v>
+        <v>245523.51</v>
       </c>
       <c r="I247" s="1">
-        <v>-43198.55</v>
+        <v>-43828.16</v>
       </c>
       <c r="J247" s="1">
-        <v>-20.634207936269</v>
+        <v>-17.850901528738</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>166155.5</v>
+        <v>201695.35</v>
       </c>
       <c r="N247" s="1">
-        <v>166155.5</v>
+        <v>201695.35</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>1124.0</v>
+        <v>1081.0</v>
       </c>
       <c r="D248" s="1">
-        <v>216.11</v>
+        <v>200.63</v>
       </c>
       <c r="E248" s="1">
-        <v>216.62740214</v>
+        <v>229.92727105</v>
       </c>
       <c r="F248" t="s">
         <v>28</v>
       </c>
       <c r="G248">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H248" s="1">
-        <v>213159.93</v>
+        <v>212495.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-5191.06</v>
+        <v>-24637.89</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.4352888462667</v>
+        <v>-11.594573989976</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>207968.87</v>
+        <v>187857.11</v>
       </c>
       <c r="N248" s="1">
-        <v>207968.87</v>
+        <v>187857.11</v>
       </c>
       <c r="O248" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>892.0</v>
+        <v>4744.0</v>
       </c>
       <c r="D249" s="1">
-        <v>213.88</v>
+        <v>140.88</v>
       </c>
       <c r="E249" s="1">
-        <v>234.76060538</v>
+        <v>126.37024452</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H249" s="1">
-        <v>178539.89</v>
+        <v>512962.57</v>
       </c>
       <c r="I249" s="1">
-        <v>-15200.03</v>
+        <v>65932.81</v>
       </c>
       <c r="J249" s="1">
-        <v>-8.5135204239232</v>
+        <v>12.853337427719</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>163339.86</v>
+        <v>578895.38</v>
       </c>
       <c r="N249" s="1">
-        <v>163339.86</v>
+        <v>578895.38</v>
       </c>
       <c r="O249" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>3913.0</v>
+        <v>2812.0</v>
       </c>
       <c r="D250" s="1">
-        <v>156.42</v>
+        <v>113.26</v>
       </c>
       <c r="E250" s="1">
-        <v>122.78106823</v>
+        <v>104.97409317</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H250" s="1">
-        <v>409688.34</v>
+        <v>258090.73</v>
       </c>
       <c r="I250" s="1">
-        <v>114345.44</v>
+        <v>17775.12</v>
       </c>
       <c r="J250" s="1">
-        <v>27.910347655977</v>
+        <v>6.887159410956</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>524033.78</v>
+        <v>275865.85</v>
       </c>
       <c r="N250" s="1">
-        <v>524033.78</v>
+        <v>275865.85</v>
       </c>
       <c r="O250" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>2319.0</v>
+        <v>19084.0</v>
       </c>
       <c r="D251" s="1">
-        <v>113.17</v>
+        <v>2127.5</v>
       </c>
       <c r="E251" s="1">
-        <v>102.4050539</v>
+        <v>2231.01739677</v>
       </c>
       <c r="F251" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="G251">
-        <v>1.17</v>
+        <v>183.86</v>
       </c>
       <c r="H251" s="1">
-        <v>208032.24</v>
+        <v>238187.29</v>
       </c>
       <c r="I251" s="1">
-        <v>16660.59</v>
+        <v>-17360.4</v>
       </c>
       <c r="J251" s="1">
-        <v>8.0086576965186</v>
+        <v>-7.2885501153315</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>224692.83</v>
+        <v>220826.89</v>
       </c>
       <c r="N251" s="1">
-        <v>224692.83</v>
+        <v>220826.89</v>
       </c>
       <c r="O251" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>15684.0</v>
+        <v>1158.0</v>
       </c>
       <c r="D252" s="1">
-        <v>2336.5</v>
+        <v>195.84</v>
       </c>
       <c r="E252" s="1">
-        <v>2240.77314461</v>
+        <v>222.49711572</v>
       </c>
       <c r="F252" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G252">
-        <v>184.23</v>
+        <v>1.15</v>
       </c>
       <c r="H252" s="1">
-        <v>197704.13</v>
+        <v>220454.51</v>
       </c>
       <c r="I252" s="1">
-        <v>1203.65</v>
+        <v>-24020.8</v>
       </c>
       <c r="J252" s="1">
-        <v>0.60881378654052</v>
+        <v>-10.896034742043</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>198907.78</v>
+        <v>196433.71</v>
       </c>
       <c r="N252" s="1">
-        <v>198907.78</v>
+        <v>196433.71</v>
       </c>
       <c r="O252" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>955.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D253" s="1">
-        <v>211.98</v>
+        <v>367.96</v>
       </c>
       <c r="E253" s="1">
-        <v>226.33278534</v>
+        <v>398.44501312</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H253" s="1">
-        <v>184452.92</v>
+        <v>1585989.51</v>
       </c>
       <c r="I253" s="1">
-        <v>-11130.23</v>
+        <v>-128810.54</v>
       </c>
       <c r="J253" s="1">
-        <v>-6.0341847664976</v>
+        <v>-8.1217775519839</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>173322.69</v>
+        <v>1457178.97</v>
       </c>
       <c r="N253" s="1">
-        <v>173322.69</v>
+        <v>1457178.97</v>
       </c>
       <c r="O253" s="1">
-        <v>0.18</v>
+        <v>1.31</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>3772.0</v>
+        <v>1534.0</v>
       </c>
       <c r="D254" s="1">
-        <v>403.32</v>
+        <v>187.19</v>
       </c>
       <c r="E254" s="1">
-        <v>398.26517762</v>
+        <v>187.44857236</v>
       </c>
       <c r="F254" t="s">
         <v>28</v>
       </c>
       <c r="G254">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H254" s="1">
-        <v>1308902.12</v>
+        <v>251054.63</v>
       </c>
       <c r="I254" s="1">
-        <v>-6399.52</v>
+        <v>-2332.71</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.48892273167072</v>
+        <v>-0.92916430180953</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1302502.6</v>
+        <v>248721.92</v>
       </c>
       <c r="N254" s="1">
-        <v>1302502.6</v>
+        <v>248721.92</v>
       </c>
       <c r="O254" s="1">
-        <v>1.33</v>
+        <v>0.22</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>1265.0</v>
+        <v>979.0</v>
       </c>
       <c r="D255" s="1">
-        <v>209.82</v>
+        <v>262.84</v>
       </c>
       <c r="E255" s="1">
-        <v>185.95611067</v>
+        <v>282.19009193</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H255" s="1">
-        <v>205678.21</v>
+        <v>241554.92</v>
       </c>
       <c r="I255" s="1">
-        <v>21566.91</v>
+        <v>-18670.24</v>
       </c>
       <c r="J255" s="1">
-        <v>10.485753449527</v>
+        <v>-7.7291905294249</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>227245.12</v>
+        <v>222884.68</v>
       </c>
       <c r="N255" s="1">
-        <v>227245.12</v>
+        <v>222884.68</v>
       </c>
       <c r="O255" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>807.0</v>
+        <v>1362.0</v>
       </c>
       <c r="D256" s="1">
-        <v>290.85</v>
+        <v>208.47</v>
       </c>
       <c r="E256" s="1">
-        <v>286.08166047</v>
+        <v>216.145558</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H256" s="1">
-        <v>202177.71</v>
+        <v>257312.56</v>
       </c>
       <c r="I256" s="1">
-        <v>-1222.27</v>
+        <v>-11373.94</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.60455230203171</v>
+        <v>-4.4202816994242</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>200955.44</v>
+        <v>245938.62</v>
       </c>
       <c r="N256" s="1">
-        <v>200955.44</v>
+        <v>245938.62</v>
       </c>
       <c r="O256" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>5928.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D257" s="1">
-        <v>6361.0</v>
+        <v>6032.0</v>
       </c>
       <c r="E257" s="1">
-        <v>6027.14035088</v>
+        <v>6034.36469286</v>
       </c>
       <c r="F257" t="s">
         <v>44</v>
       </c>
       <c r="G257">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H257" s="1">
-        <v>194854.45</v>
+        <v>237816.61</v>
       </c>
       <c r="I257" s="1">
-        <v>9819.58</v>
+        <v>-683.36</v>
       </c>
       <c r="J257" s="1">
-        <v>5.0394435436296</v>
+        <v>-0.28734746492266</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>204674.03</v>
+        <v>237133.25</v>
       </c>
       <c r="N257" s="1">
-        <v>204674.03</v>
+        <v>237133.25</v>
       </c>
       <c r="O257" s="1">
         <v>0.21</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1323.0</v>
+        <v>1623.0</v>
       </c>
       <c r="D258" s="1">
-        <v>43530.0</v>
+        <v>39330.0</v>
       </c>
       <c r="E258" s="1">
-        <v>30179.68102797</v>
+        <v>32048.50154036</v>
       </c>
       <c r="F258" t="s">
         <v>44</v>
       </c>
       <c r="G258">
-        <v>184.23</v>
+        <v>183.86</v>
       </c>
       <c r="H258" s="1">
-        <v>228326.3</v>
+        <v>294152.97</v>
       </c>
       <c r="I258" s="1">
-        <v>84265.56</v>
+        <v>53027.63</v>
       </c>
       <c r="J258" s="1">
-        <v>36.90576162273</v>
+        <v>18.027229165832</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>312591.86</v>
+        <v>347180.6</v>
       </c>
       <c r="N258" s="1">
-        <v>312591.86</v>
+        <v>347180.6</v>
       </c>
       <c r="O258" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>2898.0</v>
+        <v>3513.0</v>
       </c>
       <c r="D259" s="1">
-        <v>134.38</v>
+        <v>126.11</v>
       </c>
       <c r="E259" s="1">
-        <v>118.26425811</v>
+        <v>120.54814973</v>
       </c>
       <c r="F259" t="s">
         <v>55</v>
       </c>
       <c r="G259">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="H259" s="1">
-        <v>210804.93</v>
+        <v>261931.45</v>
       </c>
       <c r="I259" s="1">
-        <v>32522.41</v>
+        <v>17499.9</v>
       </c>
       <c r="J259" s="1">
-        <v>15.42772742554</v>
+        <v>6.6810991959919</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>243327.34</v>
+        <v>279431.35</v>
       </c>
       <c r="N259" s="1">
-        <v>243327.34</v>
+        <v>279431.35</v>
       </c>
       <c r="O259" s="1">
         <v>0.25</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>7827.0</v>
+        <v>9491.0</v>
       </c>
       <c r="D260" s="1">
-        <v>52.28</v>
+        <v>45.77</v>
       </c>
       <c r="E260" s="1">
-        <v>52.53453941</v>
+        <v>51.69698978</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H260" s="1">
-        <v>353376.5</v>
+        <v>422308.1</v>
       </c>
       <c r="I260" s="1">
-        <v>-3037.84</v>
+        <v>-46038.66</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.85966101311208</v>
+        <v>-10.901675814411</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>350338.66</v>
+        <v>376269.44</v>
       </c>
       <c r="N260" s="1">
-        <v>350338.66</v>
+        <v>376269.44</v>
       </c>
       <c r="O260" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>718.0</v>
+        <v>871.0</v>
       </c>
       <c r="D261" s="1">
-        <v>466.17</v>
+        <v>410.36</v>
       </c>
       <c r="E261" s="1">
-        <v>392.08154596</v>
+        <v>397.92595867</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H261" s="1">
-        <v>247099.4</v>
+        <v>303550.53</v>
       </c>
       <c r="I261" s="1">
-        <v>39467.43</v>
+        <v>6041.12</v>
       </c>
       <c r="J261" s="1">
-        <v>15.972288884554</v>
+        <v>1.9901530068157</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>286566.83</v>
+        <v>309591.65</v>
       </c>
       <c r="N261" s="1">
-        <v>286566.83</v>
+        <v>309591.65</v>
       </c>
       <c r="O261" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>42309.0</v>
+        <v>51324.0</v>
       </c>
       <c r="D262" s="1">
-        <v>14.53</v>
+        <v>13.75</v>
       </c>
       <c r="E262" s="1">
-        <v>14.03518022</v>
+        <v>14.07892935</v>
       </c>
       <c r="F262" t="s">
         <v>187</v>
       </c>
       <c r="G262">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="H262" s="1">
-        <v>341320.8</v>
+        <v>420419.31</v>
       </c>
       <c r="I262" s="1">
-        <v>30162.88</v>
+        <v>9521.59</v>
       </c>
       <c r="J262" s="1">
-        <v>8.8371057374763</v>
+        <v>2.2647841746375</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>371483.68</v>
+        <v>429940.9</v>
       </c>
       <c r="N262" s="1">
-        <v>371483.68</v>
+        <v>429940.9</v>
       </c>
       <c r="O262" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>789.0</v>
+        <v>956.0</v>
       </c>
       <c r="D263" s="1">
-        <v>310.67</v>
+        <v>296.6</v>
       </c>
       <c r="E263" s="1">
-        <v>278.4452218</v>
+        <v>283.28710251</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H263" s="1">
-        <v>187287.2</v>
+        <v>231638.45</v>
       </c>
       <c r="I263" s="1">
-        <v>22574.64</v>
+        <v>13965.36</v>
       </c>
       <c r="J263" s="1">
-        <v>12.053487905207</v>
+        <v>6.0289472667426</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>209861.84</v>
+        <v>245603.81</v>
       </c>
       <c r="N263" s="1">
-        <v>209861.84</v>
+        <v>245603.81</v>
       </c>
       <c r="O263" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>5474.0</v>
+        <v>6636.0</v>
       </c>
       <c r="D264" s="1">
-        <v>75.95</v>
+        <v>73.89</v>
       </c>
       <c r="E264" s="1">
-        <v>79.89780234</v>
+        <v>79.48882911</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H264" s="1">
-        <v>378266.25</v>
+        <v>456446.22</v>
       </c>
       <c r="I264" s="1">
-        <v>-22315.65</v>
+        <v>-31730.72</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.8994557405002</v>
+        <v>-6.9516886348626</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>355950.6</v>
+        <v>424715.5</v>
       </c>
       <c r="N264" s="1">
-        <v>355950.6</v>
+        <v>424715.5</v>
       </c>
       <c r="O264" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>361.0</v>
+        <v>438.0</v>
       </c>
       <c r="D265" s="1">
-        <v>677.0</v>
+        <v>529.97</v>
       </c>
       <c r="E265" s="1">
-        <v>525.06055402</v>
+        <v>526.70947489</v>
       </c>
       <c r="F265" t="s">
         <v>28</v>
       </c>
       <c r="G265">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H265" s="1">
-        <v>165149.97</v>
+        <v>200842.35</v>
       </c>
       <c r="I265" s="1">
-        <v>44094.04</v>
+        <v>220.33</v>
       </c>
       <c r="J265" s="1">
-        <v>26.699393284782</v>
+        <v>0.10970295856427</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>209244.01</v>
+        <v>201062.68</v>
       </c>
       <c r="N265" s="1">
-        <v>209244.01</v>
+        <v>201062.68</v>
       </c>
       <c r="O265" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>2713.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D266" s="1">
-        <v>70.2</v>
+        <v>59.63</v>
       </c>
       <c r="E266" s="1">
-        <v>58.86989679</v>
+        <v>59.82819398</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>159714.03</v>
+        <v>196774.93</v>
       </c>
       <c r="I266" s="1">
-        <v>30738.57</v>
+        <v>-651.86</v>
       </c>
       <c r="J266" s="1">
-        <v>19.246004875088</v>
+        <v>-0.33127187492838</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>190452.6</v>
+        <v>196123.07</v>
       </c>
       <c r="N266" s="1">
-        <v>190452.6</v>
+        <v>196123.07</v>
       </c>
       <c r="O266" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>4068.0</v>
+        <v>4932.0</v>
       </c>
       <c r="D267" s="1">
-        <v>53.26</v>
+        <v>45.955</v>
       </c>
       <c r="E267" s="1">
-        <v>58.53863324</v>
+        <v>58.18457218</v>
       </c>
       <c r="F267" t="s">
         <v>101</v>
       </c>
       <c r="G267">
         <v>0.87</v>
       </c>
       <c r="H267" s="1">
-        <v>238154.83</v>
+        <v>286985.98</v>
       </c>
       <c r="I267" s="1">
-        <v>9883.73</v>
+        <v>-25823.27</v>
       </c>
       <c r="J267" s="1">
-        <v>4.1501278810932</v>
+        <v>-8.9980946107542</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>248038.56</v>
+        <v>261162.71</v>
       </c>
       <c r="N267" s="1">
-        <v>248038.56</v>
+        <v>261162.71</v>
       </c>
       <c r="O267" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>4003.0</v>
+        <v>984.0</v>
       </c>
       <c r="D268" s="1">
-        <v>0.0</v>
+        <v>246.6</v>
       </c>
       <c r="E268" s="1">
-        <v>0.0</v>
+        <v>243.71917683</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>0.0</v>
+        <v>239819.67</v>
       </c>
       <c r="I268" s="1">
-        <v>0.0</v>
+        <v>2834.73</v>
       </c>
       <c r="J268" s="1">
-        <v>0</v>
+        <v>1.1820256445187</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>0.0</v>
+        <v>242654.4</v>
       </c>
       <c r="N268" s="1">
-        <v>0.0</v>
+        <v>242654.4</v>
       </c>
       <c r="O268" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>811.0</v>
+        <v>308.0</v>
       </c>
       <c r="D269" s="1">
-        <v>249.6</v>
+        <v>710.47</v>
       </c>
       <c r="E269" s="1">
-        <v>240.80797781</v>
+        <v>754.38941558</v>
       </c>
       <c r="F269" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G269">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H269" s="1">
-        <v>195295.27</v>
+        <v>203068.25</v>
       </c>
       <c r="I269" s="1">
-        <v>7130.33</v>
+        <v>-13527.53</v>
       </c>
       <c r="J269" s="1">
-        <v>3.6510510469608</v>
+        <v>-6.6615682165971</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>202425.6</v>
+        <v>189540.72</v>
       </c>
       <c r="N269" s="1">
-        <v>202425.6</v>
+        <v>189540.72</v>
       </c>
       <c r="O269" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>255.0</v>
+        <v>4981.0</v>
       </c>
       <c r="D270" s="1">
-        <v>820.58</v>
+        <v>51.25</v>
       </c>
       <c r="E270" s="1">
-        <v>755.43760784</v>
+        <v>49.44507529</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H270" s="1">
-        <v>168617.5</v>
+        <v>214690.29</v>
       </c>
       <c r="I270" s="1">
-        <v>10533.1</v>
+        <v>6423.83</v>
       </c>
       <c r="J270" s="1">
-        <v>6.2467418862218</v>
+        <v>2.9921381167262</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>179150.6</v>
+        <v>221114.12</v>
       </c>
       <c r="N270" s="1">
-        <v>179150.6</v>
+        <v>221114.12</v>
       </c>
       <c r="O270" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>4108.0</v>
+        <v>1246.0</v>
       </c>
       <c r="D271" s="1">
-        <v>54.63</v>
+        <v>184.07</v>
       </c>
       <c r="E271" s="1">
-        <v>48.97779455</v>
+        <v>223.97134029</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H271" s="1">
-        <v>175582.41</v>
+        <v>243814.7</v>
       </c>
       <c r="I271" s="1">
-        <v>16558.04</v>
+        <v>-45156.22</v>
       </c>
       <c r="J271" s="1">
-        <v>9.4303523912219</v>
+        <v>-18.520712655964</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>192140.45</v>
+        <v>198658.48</v>
       </c>
       <c r="N271" s="1">
-        <v>192140.45</v>
+        <v>198658.48</v>
       </c>
       <c r="O271" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>1027.0</v>
+        <v>2787.0</v>
       </c>
       <c r="D272" s="1">
-        <v>181.45</v>
+        <v>88.63</v>
       </c>
       <c r="E272" s="1">
-        <v>231.79744888</v>
+        <v>96.87944743</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H272" s="1">
-        <v>208240.25</v>
+        <v>230888.51</v>
       </c>
       <c r="I272" s="1">
-        <v>-48694.74</v>
+        <v>-16932.85</v>
       </c>
       <c r="J272" s="1">
-        <v>-23.383923136858</v>
+        <v>-7.3337776747747</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>159545.51</v>
+        <v>213955.66</v>
       </c>
       <c r="N272" s="1">
-        <v>159545.51</v>
+        <v>213955.66</v>
       </c>
       <c r="O272" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>2298.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.22</v>
+        <v>201.75</v>
       </c>
       <c r="E273" s="1">
-        <v>98.0858094</v>
+        <v>231.80806426</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H273" s="1">
-        <v>192200.24</v>
+        <v>251820.12</v>
       </c>
       <c r="I273" s="1">
-        <v>-923.22</v>
+        <v>-34255.16</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.48034279249599</v>
+        <v>-13.60302743085</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>191277.02</v>
+        <v>217564.96</v>
       </c>
       <c r="N273" s="1">
-        <v>191277.02</v>
+        <v>217564.96</v>
       </c>
       <c r="O273" s="1">
         <v>0.2</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>1026.0</v>
+        <v>10877.0</v>
       </c>
       <c r="D274" s="1">
-        <v>214.79</v>
+        <v>49.98</v>
       </c>
       <c r="E274" s="1">
-        <v>237.64096491</v>
+        <v>43.21182679</v>
       </c>
       <c r="F274" t="s">
         <v>28</v>
       </c>
       <c r="G274">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H274" s="1">
-        <v>212976.38</v>
+        <v>408969.1</v>
       </c>
       <c r="I274" s="1">
-        <v>-24299.55</v>
+        <v>61912.2</v>
       </c>
       <c r="J274" s="1">
-        <v>-11.409504659625</v>
+        <v>15.138600935865</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>188676.83</v>
+        <v>470881.3</v>
       </c>
       <c r="N274" s="1">
-        <v>188676.83</v>
+        <v>470881.3</v>
       </c>
       <c r="O274" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>8971.0</v>
+        <v>607.0</v>
       </c>
       <c r="D275" s="1">
-        <v>49.98</v>
+        <v>454.0</v>
       </c>
       <c r="E275" s="1">
-        <v>41.65033998</v>
+        <v>445.10359143</v>
       </c>
       <c r="F275" t="s">
         <v>28</v>
       </c>
       <c r="G275">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H275" s="1">
-        <v>325375.6</v>
+        <v>235399.74</v>
       </c>
       <c r="I275" s="1">
-        <v>58503.32</v>
+        <v>3299.26</v>
       </c>
       <c r="J275" s="1">
-        <v>17.980241911194</v>
+        <v>1.401556348363</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>383878.92</v>
+        <v>238699.0</v>
       </c>
       <c r="N275" s="1">
-        <v>383878.92</v>
+        <v>238699.0</v>
       </c>
       <c r="O275" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>501.0</v>
+        <v>3213.0</v>
       </c>
       <c r="D276" s="1">
-        <v>486.03</v>
+        <v>123.95</v>
       </c>
       <c r="E276" s="1">
-        <v>441.38674651</v>
+        <v>120.06587613</v>
       </c>
       <c r="F276" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G276">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>192858.57</v>
+        <v>385771.66</v>
       </c>
       <c r="I276" s="1">
-        <v>15618.34</v>
+        <v>12479.69</v>
       </c>
       <c r="J276" s="1">
-        <v>8.0983385908129</v>
+        <v>3.2349939858205</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>208476.91</v>
+        <v>398251.35</v>
       </c>
       <c r="N276" s="1">
-        <v>208476.91</v>
+        <v>398251.35</v>
       </c>
       <c r="O276" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>2651.0</v>
+        <v>2383.0</v>
       </c>
       <c r="D277" s="1">
-        <v>138.4</v>
+        <v>301.62</v>
       </c>
       <c r="E277" s="1">
-        <v>117.87301396</v>
+        <v>336.84182123</v>
       </c>
       <c r="F277" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G277">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H277" s="1">
-        <v>312481.36</v>
+        <v>686215.36</v>
       </c>
       <c r="I277" s="1">
-        <v>54417.04</v>
+        <v>-63642.42</v>
       </c>
       <c r="J277" s="1">
-        <v>17.414491539591</v>
+        <v>-9.2744091301017</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>366898.4</v>
+        <v>622572.94</v>
       </c>
       <c r="N277" s="1">
-        <v>366898.4</v>
+        <v>622572.94</v>
       </c>
       <c r="O277" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>1966.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D278" s="1">
-        <v>320.51</v>
+        <v>288.1</v>
       </c>
       <c r="E278" s="1">
-        <v>342.74178026</v>
+        <v>290.16415928</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="G278">
-        <v>1.17</v>
+        <v>10.81</v>
       </c>
       <c r="H278" s="1">
-        <v>574435.89</v>
+        <v>224791.42</v>
       </c>
       <c r="I278" s="1">
-        <v>-34947.31</v>
+        <v>821.75</v>
       </c>
       <c r="J278" s="1">
-        <v>-6.083761583908</v>
+        <v>0.36556110549059</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>539488.58</v>
+        <v>225613.17</v>
       </c>
       <c r="N278" s="1">
-        <v>539488.58</v>
+        <v>225613.17</v>
       </c>
       <c r="O278" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>6979.0</v>
+        <v>3273.0</v>
       </c>
       <c r="D279" s="1">
-        <v>344.3</v>
+        <v>99.51</v>
       </c>
       <c r="E279" s="1">
-        <v>283.71846683</v>
+        <v>110.54515124</v>
       </c>
       <c r="F279" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G279">
-        <v>10.71</v>
+        <v>1.15</v>
       </c>
       <c r="H279" s="1">
-        <v>180328.55</v>
+        <v>309369.61</v>
       </c>
       <c r="I279" s="1">
-        <v>44029.03</v>
+        <v>-27259.41</v>
       </c>
       <c r="J279" s="1">
-        <v>24.416006228631</v>
+        <v>-8.8112759362498</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>224357.58</v>
+        <v>282110.2</v>
       </c>
       <c r="N279" s="1">
-        <v>224357.58</v>
+        <v>282110.2</v>
       </c>
       <c r="O279" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>2700.0</v>
+        <v>48262.0</v>
       </c>
       <c r="D280" s="1">
-        <v>104.33</v>
+        <v>27.42</v>
       </c>
       <c r="E280" s="1">
-        <v>112.70024444</v>
+        <v>25.17391778</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H280" s="1">
-        <v>259472.03</v>
+        <v>1043924.94</v>
       </c>
       <c r="I280" s="1">
-        <v>-18298.23</v>
+        <v>102323.69</v>
       </c>
       <c r="J280" s="1">
-        <v>-7.0521011455454</v>
+        <v>9.8018244491793</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>241173.8</v>
+        <v>1146248.63</v>
       </c>
       <c r="N280" s="1">
-        <v>241173.8</v>
+        <v>1146248.63</v>
       </c>
       <c r="O280" s="1">
-        <v>0.25</v>
+        <v>1.03</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>39785.0</v>
+        <v>1584.0</v>
       </c>
       <c r="D281" s="1">
-        <v>28.5</v>
+        <v>162.59</v>
       </c>
       <c r="E281" s="1">
-        <v>24.64340832</v>
+        <v>240.76861111</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H281" s="1">
-        <v>840510.94</v>
+        <v>240754.79</v>
       </c>
       <c r="I281" s="1">
-        <v>130270.31</v>
+        <v>-17677.65</v>
       </c>
       <c r="J281" s="1">
-        <v>15.498942821613</v>
+        <v>-7.3425953435859</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>970781.25</v>
+        <v>223077.14</v>
       </c>
       <c r="N281" s="1">
-        <v>970781.25</v>
+        <v>223077.14</v>
       </c>
       <c r="O281" s="1">
-        <v>0.99</v>
+        <v>0.2</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>1307.0</v>
+        <v>2914.0</v>
       </c>
       <c r="D282" s="1">
-        <v>173.16</v>
+        <v>231.24</v>
       </c>
       <c r="E282" s="1">
-        <v>243.23806427</v>
+        <v>220.63</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H282" s="1">
-        <v>200574.84</v>
+        <v>555949.34</v>
       </c>
       <c r="I282" s="1">
-        <v>-6807.61</v>
+        <v>27708.83</v>
       </c>
       <c r="J282" s="1">
-        <v>-3.3940498220016</v>
+        <v>4.9840566408443</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>193767.23</v>
+        <v>583658.17</v>
       </c>
       <c r="N282" s="1">
-        <v>193767.23</v>
+        <v>583658.17</v>
       </c>
       <c r="O282" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>2404.0</v>
+        <v>2284.0</v>
       </c>
       <c r="D283" s="1">
-        <v>243.07</v>
+        <v>195.94</v>
       </c>
       <c r="E283" s="1">
-        <v>217.22353161</v>
+        <v>174.03986865</v>
       </c>
       <c r="F283" t="s">
         <v>28</v>
       </c>
       <c r="G283">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H283" s="1">
-        <v>451242.79</v>
+        <v>345950.86</v>
       </c>
       <c r="I283" s="1">
-        <v>49048.55</v>
+        <v>41686.18</v>
       </c>
       <c r="J283" s="1">
-        <v>10.869658438199</v>
+        <v>12.049740243455</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>500291.34</v>
+        <v>387637.04</v>
       </c>
       <c r="N283" s="1">
-        <v>500291.34</v>
+        <v>387637.04</v>
       </c>
       <c r="O283" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1884.0</v>
+        <v>1442.0</v>
       </c>
       <c r="D284" s="1">
-        <v>210.16</v>
+        <v>293.1</v>
       </c>
       <c r="E284" s="1">
-        <v>165.88921444</v>
+        <v>170.945</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H284" s="1">
-        <v>272242.99</v>
+        <v>211260.39</v>
       </c>
       <c r="I284" s="1">
-        <v>66747.97</v>
+        <v>154829.0</v>
       </c>
       <c r="J284" s="1">
-        <v>24.517791991632</v>
+        <v>73.288229752866</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>338990.96</v>
+        <v>366089.39</v>
       </c>
       <c r="N284" s="1">
-        <v>338990.96</v>
+        <v>366089.39</v>
       </c>
       <c r="O284" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1190.0</v>
+        <v>10482.0</v>
       </c>
       <c r="D285" s="1">
-        <v>270.08</v>
+        <v>40.7</v>
       </c>
       <c r="E285" s="1">
-        <v>141.80212605</v>
+        <v>37.04589296</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>187</v>
       </c>
       <c r="G285">
-        <v>1.17</v>
+        <v>1.64</v>
       </c>
       <c r="H285" s="1">
-        <v>143805.72</v>
+        <v>225957.42</v>
       </c>
       <c r="I285" s="1">
-        <v>131361.4</v>
+        <v>33953.27</v>
       </c>
       <c r="J285" s="1">
-        <v>91.346436011029</v>
+        <v>15.026401876955</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>275167.12</v>
+        <v>259910.69</v>
       </c>
       <c r="N285" s="1">
-        <v>275167.12</v>
+        <v>259910.69</v>
       </c>
       <c r="O285" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>8644.0</v>
+        <v>2319.0</v>
       </c>
       <c r="D286" s="1">
-        <v>41.8</v>
+        <v>157.08</v>
       </c>
       <c r="E286" s="1">
-        <v>36.11630958</v>
+        <v>154.74541182</v>
       </c>
       <c r="F286" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="G286">
-        <v>1.65</v>
+        <v>1.59</v>
       </c>
       <c r="H286" s="1">
-        <v>179196.18</v>
+        <v>223500.11</v>
       </c>
       <c r="I286" s="1">
-        <v>39143.37</v>
+        <v>6257.07</v>
       </c>
       <c r="J286" s="1">
-        <v>21.843864082371</v>
+        <v>2.7995825147469</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>218339.55</v>
+        <v>229757.18</v>
       </c>
       <c r="N286" s="1">
-        <v>218339.55</v>
+        <v>229757.18</v>
       </c>
       <c r="O286" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>1913.0</v>
+        <v>1323.0</v>
       </c>
       <c r="D287" s="1">
-        <v>226.64</v>
+        <v>135.96</v>
       </c>
       <c r="E287" s="1">
-        <v>147.46452169</v>
+        <v>204.914452</v>
       </c>
       <c r="F287" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G287">
-        <v>1.6</v>
+        <v>1.15</v>
       </c>
       <c r="H287" s="1">
-        <v>174905.83</v>
+        <v>238214.09</v>
       </c>
       <c r="I287" s="1">
-        <v>95994.43</v>
+        <v>-82410.64</v>
       </c>
       <c r="J287" s="1">
-        <v>54.883493591952</v>
+        <v>-34.595199637435</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>270900.26</v>
+        <v>155803.45</v>
       </c>
       <c r="N287" s="1">
-        <v>270900.26</v>
+        <v>155803.45</v>
       </c>
       <c r="O287" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>1091.0</v>
+        <v>410.0</v>
       </c>
       <c r="D288" s="1">
-        <v>134.01</v>
+        <v>1041.95</v>
       </c>
       <c r="E288" s="1">
-        <v>219.51510541</v>
+        <v>1029.46295122</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H288" s="1">
-        <v>210795.09</v>
+        <v>364130.77</v>
       </c>
       <c r="I288" s="1">
-        <v>-85619.65</v>
+        <v>5899.11</v>
       </c>
       <c r="J288" s="1">
-        <v>-40.61747832931</v>
+        <v>1.6200525981367</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>125175.44</v>
+        <v>370029.88</v>
       </c>
       <c r="N288" s="1">
-        <v>125175.44</v>
+        <v>370029.88</v>
       </c>
       <c r="O288" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>338.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D289" s="1">
-        <v>1152.25</v>
+        <v>120.44</v>
       </c>
       <c r="E289" s="1">
-        <v>1020.95470414</v>
+        <v>130.42132772</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H289" s="1">
-        <v>297341.46</v>
+        <v>284669.88</v>
       </c>
       <c r="I289" s="1">
-        <v>36100.75</v>
+        <v>-24594.59</v>
       </c>
       <c r="J289" s="1">
-        <v>12.141176006871</v>
+        <v>-8.6396881889998</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>333442.21</v>
+        <v>260075.29</v>
       </c>
       <c r="N289" s="1">
-        <v>333442.21</v>
+        <v>260075.29</v>
       </c>
       <c r="O289" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2057.0</v>
+        <v>2172.0</v>
       </c>
       <c r="D290" s="1">
-        <v>128.98</v>
+        <v>115.67</v>
       </c>
       <c r="E290" s="1">
-        <v>132.23634905</v>
+        <v>136.6865884</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H290" s="1">
-        <v>238583.01</v>
+        <v>260428.02</v>
       </c>
       <c r="I290" s="1">
-        <v>-11432.44</v>
+        <v>-42814.13</v>
       </c>
       <c r="J290" s="1">
-        <v>-4.791808100669</v>
+        <v>-16.439909192567</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>227150.57</v>
+        <v>217613.89</v>
       </c>
       <c r="N290" s="1">
-        <v>227150.57</v>
+        <v>217613.89</v>
       </c>
       <c r="O290" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1792.0</v>
+        <v>1222.0</v>
       </c>
       <c r="D291" s="1">
-        <v>128.96</v>
+        <v>151.47</v>
       </c>
       <c r="E291" s="1">
-        <v>139.88057478</v>
+        <v>217.76895254</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="H291" s="1">
-        <v>220337.74</v>
+        <v>232649.58</v>
       </c>
       <c r="I291" s="1">
-        <v>-22481.3</v>
+        <v>-72323.6</v>
       </c>
       <c r="J291" s="1">
-        <v>-10.203109099694</v>
+        <v>-31.086924807687</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>197856.44</v>
+        <v>160325.98</v>
       </c>
       <c r="N291" s="1">
-        <v>197856.44</v>
+        <v>160325.98</v>
       </c>
       <c r="O291" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>1008.0</v>
+        <v>368.0</v>
       </c>
       <c r="D292" s="1">
-        <v>148.58</v>
+        <v>540.8</v>
       </c>
       <c r="E292" s="1">
-        <v>230.78951389</v>
+        <v>552.82627717</v>
       </c>
       <c r="F292" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G292">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="H292" s="1">
-        <v>203610.21</v>
+        <v>219434.06</v>
       </c>
       <c r="I292" s="1">
-        <v>-75383.63</v>
+        <v>-941.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-37.023501915744</v>
+        <v>-0.42883041948912</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>128226.58</v>
+        <v>218493.06</v>
       </c>
       <c r="N292" s="1">
-        <v>128226.58</v>
+        <v>218493.06</v>
       </c>
       <c r="O292" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>304.0</v>
+        <v>1157.0001</v>
       </c>
       <c r="D293" s="1">
-        <v>575.0</v>
+        <v>1071.41</v>
       </c>
       <c r="E293" s="1">
-        <v>552.55023026</v>
+        <v>1071.22335599</v>
       </c>
       <c r="F293" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G293">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>180257.19</v>
+        <v>1239405.53</v>
       </c>
       <c r="I293" s="1">
-        <v>11504.1</v>
+        <v>215.95</v>
       </c>
       <c r="J293" s="1">
-        <v>6.3820477840579</v>
+        <v>0.017423675687489</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>191761.29</v>
+        <v>1239621.48</v>
       </c>
       <c r="N293" s="1">
-        <v>191761.29</v>
+        <v>1239621.48</v>
       </c>
       <c r="O293" s="1">
-        <v>0.2</v>
+        <v>1.11</v>
       </c>
       <c r="P293">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P294">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>