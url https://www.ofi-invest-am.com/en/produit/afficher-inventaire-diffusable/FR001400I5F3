--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -106,203 +106,197 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US88579Y1010</t>
   </si>
   <si>
     <t>3M CO</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US0028241000</t>
   </si>
   <si>
     <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>JP3122400009</t>
   </si>
   <si>
     <t>ADVANTEST CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...10 lines deleted...]
-  <si>
     <t>US0010551028</t>
   </si>
   <si>
     <t>AFLAC INC</t>
   </si>
   <si>
-    <t>US00846U1016</t>
-[...4 lines deleted...]
-  <si>
     <t>CA0084741085</t>
   </si>
   <si>
     <t>AGNICO EAGLE MINES</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>HK0000069689</t>
   </si>
   <si>
     <t>AIA</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
     <t>AIRBNB INC-A</t>
   </si>
   <si>
-    <t>CH0432492467</t>
-[...2 lines deleted...]
-    <t>ALCON INC</t>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CA01626P1484</t>
   </si>
   <si>
     <t>ALIMEN COUCHE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
-    <t>US0200021014</t>
-[...4 lines deleted...]
-  <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACE</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS</t>
+  </si>
+  <si>
     <t>US03027X1000</t>
   </si>
   <si>
     <t>AMERICAN TOWER C</t>
   </si>
   <si>
     <t>US03076C1062</t>
   </si>
   <si>
     <t>AMERIPRISE FINAN</t>
   </si>
   <si>
+    <t>US0311001004</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
     <t>US0311621009</t>
   </si>
   <si>
     <t>AMGEN INC</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>IE00BLP1HW54</t>
   </si>
   <si>
     <t>AON PLC/IRELAND</t>
   </si>
   <si>
     <t>US03769M1062</t>
@@ -337,56 +331,50 @@
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US0494681010</t>
-[...4 lines deleted...]
-  <si>
     <t>US0527691069</t>
   </si>
   <si>
     <t>AUTODESK INC</t>
   </si>
   <si>
     <t>US0530151036</t>
   </si>
   <si>
     <t>AUTOMATIC DATA</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>US05464C1018</t>
   </si>
   <si>
     <t>AXON ENTERPRISE</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -409,263 +397,263 @@
   <si>
     <t>CA0636711016</t>
   </si>
   <si>
     <t>BANK OF MONTREAL</t>
   </si>
   <si>
     <t>US0640581007</t>
   </si>
   <si>
     <t>BANK OF NY MELLON</t>
   </si>
   <si>
     <t>GB0031348658</t>
   </si>
   <si>
     <t>BARCLAYS PLC</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
+    <t>CA05534B7604</t>
+  </si>
+  <si>
+    <t>BCE INC</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...2 lines deleted...]
-    <t>BMW AG</t>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>SE0020050417</t>
-[...4 lines deleted...]
-  <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFC</t>
   </si>
   <si>
     <t>JP3830800003</t>
   </si>
   <si>
     <t>BRIDGESTONE CORP</t>
   </si>
   <si>
     <t>US1101221083</t>
   </si>
   <si>
     <t>BRISTOL-MYER SQB</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINL</t>
+  </si>
+  <si>
     <t>US1273871087</t>
   </si>
   <si>
     <t>CADENCE DESIGN</t>
   </si>
   <si>
     <t>CA13321L1085</t>
   </si>
   <si>
     <t>CAMECO CORP</t>
   </si>
   <si>
     <t>CA1360691010</t>
   </si>
   <si>
     <t>CAN IMPL BK COMM</t>
   </si>
   <si>
     <t>US14149Y1082</t>
   </si>
   <si>
     <t>CARDINAL HEALTH</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>US12503M1080</t>
-[...10 lines deleted...]
-  <si>
     <t>US03073E1055</t>
   </si>
   <si>
     <t>CENCORA INC</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>US1717793095</t>
   </si>
   <si>
     <t>CIENA</t>
   </si>
   <si>
     <t>US1729081059</t>
   </si>
   <si>
     <t>CINTAS CORP</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US18915M1071</t>
   </si>
   <si>
     <t>CLOUDFLARE INC-A</t>
   </si>
   <si>
     <t>US12572Q1058</t>
   </si>
   <si>
     <t>CME GROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA CO/THE</t>
   </si>
   <si>
-    <t>GB00BDCPN049</t>
-[...2 lines deleted...]
-    <t>COCA-COLA EUROPA</t>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBA-A</t>
   </si>
   <si>
     <t>US1941621039</t>
   </si>
   <si>
     <t>COLGATE-PALMOLIV</t>
   </si>
   <si>
     <t>US20030N1019</t>
   </si>
   <si>
     <t>COMCAST CORP-A</t>
   </si>
   <si>
     <t>AU000000CBA7</t>
   </si>
   <si>
     <t>COMMONWEALTH BK AUS</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>US2091151041</t>
   </si>
   <si>
     <t>CONS EDISON INC</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION EN</t>
   </si>
   <si>
     <t>US21036P1084</t>
   </si>
   <si>
     <t>CONSTELLATION-A</t>
   </si>
   <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
     <t>US2193501051</t>
   </si>
   <si>
     <t>CORNING INC</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
-    <t>US22788C1053</t>
-[...4 lines deleted...]
-  <si>
     <t>AU000000CSL8</t>
   </si>
   <si>
     <t>CSL LTD</t>
   </si>
   <si>
     <t>US2310211063</t>
   </si>
   <si>
     <t>CUMMINS INC</t>
   </si>
   <si>
     <t>US1266501006</t>
   </si>
   <si>
     <t>CVS HEALTH CORP</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -679,353 +667,329 @@
   <si>
     <t>DATADOG INC-A</t>
   </si>
   <si>
     <t>SG1L01001701</t>
   </si>
   <si>
     <t>DBS GROUP HLDGS</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE &amp; CO</t>
   </si>
   <si>
     <t>US24703L2025</t>
   </si>
   <si>
     <t>DELL TECHN-C</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST NAMEN</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
-    <t>US2566771059</t>
-[...4 lines deleted...]
-  <si>
     <t>CA25675T1075</t>
   </si>
   <si>
     <t>DOLLARAMA  INC</t>
   </si>
   <si>
+    <t>US2600031080</t>
+  </si>
+  <si>
+    <t>DOVER CORP</t>
+  </si>
+  <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
     <t>US2855121099</t>
   </si>
   <si>
     <t>ELECTRONIC ARTS</t>
   </si>
   <si>
+    <t>CA2861812014</t>
+  </si>
+  <si>
+    <t>ELEMENT FLEET MA</t>
+  </si>
+  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
-    <t>US5324571083</t>
-[...4 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
-    <t>US2944291051</t>
-[...2 lines deleted...]
-    <t>EQUIFAX INC</t>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>GB00B19NLV48</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
+    <t>US31428X1063</t>
+  </si>
+  <si>
+    <t>FEDEX CORP</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
-    <t>US31620M1062</t>
-[...10 lines deleted...]
-  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE METALS</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
   </si>
   <si>
     <t>FUJITSU LTD</t>
   </si>
   <si>
-    <t>US36266G1076</t>
-[...4 lines deleted...]
-  <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
-    <t>US3703341046</t>
-[...4 lines deleted...]
-  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
+    <t>US3724601055</t>
+  </si>
+  <si>
+    <t>GENUINE PARTS CO</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>HALEON PLC</t>
   </si>
   <si>
-    <t>US40412C1018</t>
-[...14 lines deleted...]
-    <t>HEWLETT PACKA</t>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>HARTFORD INS GRP</t>
+  </si>
+  <si>
+    <t>US4278661081</t>
+  </si>
+  <si>
+    <t>HERSHEY CO/THE</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>HK0388045442</t>
   </si>
   <si>
     <t>HKEX</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4385161066</t>
   </si>
   <si>
     <t>HONEYWELL INTL</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
-    <t>US4448591028</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1054,858 +1018,936 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>US4612021034</t>
   </si>
   <si>
     <t>INTUIT INC</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGIC</t>
   </si>
   <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46266C1053</t>
-[...2 lines deleted...]
-    <t>IQVIA HOLDINGS I</t>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
+    <t>JP3236200006</t>
+  </si>
+  <si>
+    <t>KEYENCE CORP</t>
+  </si>
+  <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>GB0008706128</t>
   </si>
   <si>
     <t>LLOYDS BANKING</t>
   </si>
   <si>
-    <t>GB00B0SWJX34</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
+    <t>CA5503711080</t>
+  </si>
+  <si>
+    <t>LUNDIN GOLD INC</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC-A</t>
   </si>
   <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES BENZ GR</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
+  </si>
+  <si>
     <t>US5926881054</t>
   </si>
   <si>
     <t>METTLER-TOLEDO</t>
   </si>
   <si>
     <t>US5950171042</t>
   </si>
   <si>
     <t>MICROCHIP TECH</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949724083</t>
   </si>
   <si>
     <t>MICROSTRATEGY</t>
   </si>
   <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
-    <t>US60937P1066</t>
-[...4 lines deleted...]
-  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>MURATA MFG CO</t>
+  </si>
+  <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
+    <t>AU000000NAB4</t>
+  </si>
+  <si>
+    <t>NATL AUST BANK</t>
+  </si>
+  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>US6541061031</t>
+  </si>
+  <si>
+    <t>NIKE INC (B)</t>
+  </si>
+  <si>
     <t>JP3756600007</t>
   </si>
   <si>
     <t>NINTENDO CO LTD</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
-    <t>FI4000297767</t>
-[...8 lines deleted...]
-    <t>NORTHERN TRUST</t>
+    <t>AU000000NST8</t>
+  </si>
+  <si>
+    <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK-B</t>
+  </si>
+  <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>US67103H1077</t>
+  </si>
+  <si>
+    <t>O'REILLY AUTOMOT</t>
+  </si>
+  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
-    <t>US69608A1088</t>
-[...4 lines deleted...]
-  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>PEPSICO INC</t>
+  </si>
+  <si>
     <t>US7170811035</t>
   </si>
   <si>
     <t>PFIZER INC</t>
   </si>
   <si>
+    <t>US69331C1080</t>
+  </si>
+  <si>
+    <t>PG&amp;E CORP</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SE</t>
+  </si>
+  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
-    <t>US7547301090</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
     <t>US7611521078</t>
   </si>
   <si>
     <t>RESMED INC</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
+    <t>CA7751092007</t>
+  </si>
+  <si>
+    <t>ROGERS COMMUNI-B</t>
+  </si>
+  <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
+    <t>SE0000667891</t>
+  </si>
+  <si>
+    <t>SANDVIK AB</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
-    <t>CA82509L1076</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC-A</t>
   </si>
   <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA B</t>
+  </si>
+  <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
-    <t>US8740541094</t>
-[...2 lines deleted...]
-    <t>TAKE-TWO INTERAC</t>
+    <t>JP3463000004</t>
+  </si>
+  <si>
+    <t>TAKEDA PHARMACEU</t>
   </si>
   <si>
     <t>US8760301072</t>
   </si>
   <si>
     <t>TAPESTRY INC NPV</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>TARGET CORP</t>
   </si>
   <si>
     <t>JP3538800008</t>
   </si>
   <si>
     <t>TDK CORP</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
     <t>TE CONNECTIVITY</t>
   </si>
   <si>
-    <t>US88160R1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>US1255231003</t>
   </si>
   <si>
     <t>THE CIGNA GROUP</t>
   </si>
   <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>THERMO FISHER</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>US8923561067</t>
-[...2 lines deleted...]
-    <t>TRACTOR SUPPLY</t>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>TOYOTA TSUSHO</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
     <t>AU000000TCL6</t>
   </si>
   <si>
     <t>TRANSURBAN GROUP</t>
   </si>
   <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>TWILIO INC - A</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
-    <t>US90384S3031</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>US9029733048</t>
-[...20 lines deleted...]
-    <t>VERISK ANALYTI</t>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE OYJ</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYST</t>
+  </si>
+  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
-    <t>SE0000115446</t>
-[...2 lines deleted...]
-    <t>VOLVO AB-B</t>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>WABTEC CORP</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
     <t>WALT DISNEY CO/T</t>
   </si>
   <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
     <t>CA9628791027</t>
   </si>
   <si>
     <t>WHEATON PRECIOUS</t>
   </si>
   <si>
-    <t>US98138H1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>US98978V1035</t>
   </si>
   <si>
     <t>ZOETIS INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>ZSCALER INC</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2281,125 +2323,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>827661.5611</v>
+        <v>915755.066</v>
       </c>
       <c r="D2">
-        <v>131.32</v>
+        <v>136.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>108689732.33</v>
+        <v>125292155.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>108689732.33</v>
+        <v>125292155.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>29451.0</v>
+        <v>29631.0</v>
       </c>
       <c r="D3">
-        <v>96.09</v>
+        <v>100.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2830094.45</v>
+        <v>2964873.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2830094.45</v>
+        <v>2964873.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P293"/>
+  <dimension ref="A1:P300"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O293" sqref="O293"/>
+      <selection activeCell="O300" sqref="O300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2418,14639 +2460,14989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1678.0</v>
+        <v>2040.0</v>
       </c>
       <c r="D2" s="1">
-        <v>141.2</v>
+        <v>150.32</v>
       </c>
       <c r="E2" s="1">
-        <v>150.32331943</v>
+        <v>149.61296078</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>220269.14</v>
+        <v>265844.49</v>
       </c>
       <c r="I2" s="1">
-        <v>-15042.98</v>
+        <v>-4384.97</v>
       </c>
       <c r="J2" s="1">
-        <v>-6.829363386991</v>
+        <v>-1.6494492701353</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>205226.16</v>
+        <v>261459.52</v>
       </c>
       <c r="N2" s="1">
-        <v>205226.16</v>
+        <v>261459.52</v>
       </c>
       <c r="O2" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>7211.0</v>
+        <v>6917.0</v>
       </c>
       <c r="D3" s="1">
-        <v>64.46</v>
+        <v>71.84</v>
       </c>
       <c r="E3" s="1">
-        <v>58.91987242</v>
+        <v>59.66831141</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H3" s="1">
-        <v>459984.44</v>
+        <v>446985.5</v>
       </c>
       <c r="I3" s="1">
-        <v>50331.27</v>
+        <v>89903.14</v>
       </c>
       <c r="J3" s="1">
-        <v>10.941950558154</v>
+        <v>20.113211726107</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>510315.71</v>
+        <v>536888.64</v>
       </c>
       <c r="N3" s="1">
-        <v>510315.71</v>
+        <v>536888.64</v>
       </c>
       <c r="O3" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>3491.0</v>
+        <v>4712.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.46</v>
+        <v>100.3</v>
       </c>
       <c r="E4" s="1">
-        <v>122.87930965</v>
+        <v>117.66587436</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>366987.82</v>
+        <v>474932.09</v>
       </c>
       <c r="I4" s="1">
-        <v>-48095.78</v>
+        <v>-71970.42</v>
       </c>
       <c r="J4" s="1">
-        <v>-13.105552113419</v>
+        <v>-15.153833888125</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>318892.04</v>
+        <v>402961.67</v>
       </c>
       <c r="N4" s="1">
-        <v>318892.04</v>
+        <v>402961.67</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>3525.0</v>
+        <v>4756.0</v>
       </c>
       <c r="D5" s="1">
-        <v>205.07</v>
+        <v>207.94</v>
       </c>
       <c r="E5" s="1">
-        <v>229.22140142</v>
+        <v>225.24776913</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>691249.22</v>
+        <v>917754.96</v>
       </c>
       <c r="I5" s="1">
-        <v>-65115.18</v>
+        <v>-74541.73</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4199281700455</v>
+        <v>-8.1221821999197</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>626134.04</v>
+        <v>843213.23</v>
       </c>
       <c r="N5" s="1">
-        <v>626134.04</v>
+        <v>843213.23</v>
       </c>
       <c r="O5" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1043.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D6" s="1">
-        <v>199.99</v>
+        <v>179.53</v>
       </c>
       <c r="E6" s="1">
-        <v>259.94439118</v>
+        <v>240.47690318</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>237582.55</v>
+        <v>316315.81</v>
       </c>
       <c r="I6" s="1">
-        <v>-56907.31</v>
+        <v>-85483.87</v>
       </c>
       <c r="J6" s="1">
-        <v>-23.95264719568</v>
+        <v>-27.02484899506</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>180675.24</v>
+        <v>230831.94</v>
       </c>
       <c r="N6" s="1">
-        <v>180675.24</v>
+        <v>230831.94</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>830.0</v>
+        <v>1353.0</v>
       </c>
       <c r="D7" s="1">
-        <v>248.15</v>
+        <v>239.8</v>
       </c>
       <c r="E7" s="1">
-        <v>341.9596988</v>
+        <v>229.84745011</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>249103.87</v>
+        <v>310983.6</v>
       </c>
       <c r="I7" s="1">
-        <v>-70702.4</v>
+        <v>13465.8</v>
       </c>
       <c r="J7" s="1">
-        <v>-28.382698349889</v>
+        <v>4.3300675662639</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>178401.47</v>
+        <v>324449.4</v>
       </c>
       <c r="N7" s="1">
-        <v>178401.47</v>
+        <v>324449.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>5018.0</v>
+        <v>1785.0</v>
       </c>
       <c r="D8" s="1">
-        <v>201.33</v>
+        <v>225.35</v>
       </c>
       <c r="E8" s="1">
-        <v>190.16713631</v>
+        <v>288.13454902</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>822883.35</v>
+        <v>447366.0</v>
       </c>
       <c r="I8" s="1">
-        <v>52191.52</v>
+        <v>-104398.23</v>
       </c>
       <c r="J8" s="1">
-        <v>6.3425174418707</v>
+        <v>-23.336201231207</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>875074.87</v>
+        <v>342967.77</v>
       </c>
       <c r="N8" s="1">
-        <v>875074.87</v>
+        <v>342967.77</v>
       </c>
       <c r="O8" s="1">
-        <v>0.78</v>
+        <v>0.27</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>2545.0</v>
+        <v>3441.0</v>
       </c>
       <c r="D9" s="1">
-        <v>23980.0</v>
+        <v>245.04</v>
       </c>
       <c r="E9" s="1">
-        <v>17759.39646365</v>
+        <v>192.66770706</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G9">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>251899.76</v>
+        <v>571568.33</v>
       </c>
       <c r="I9" s="1">
-        <v>80032.87</v>
+        <v>147349.38</v>
       </c>
       <c r="J9" s="1">
-        <v>31.771713478409</v>
+        <v>25.779836332079</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>331932.63</v>
+        <v>718917.71</v>
       </c>
       <c r="N9" s="1">
-        <v>331932.63</v>
+        <v>718917.71</v>
       </c>
       <c r="O9" s="1">
-        <v>0.3</v>
+        <v>0.56</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2664.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>24990.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>18350.68243243</v>
+      </c>
+      <c r="F10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>186.62</v>
       </c>
       <c r="H10" s="1">
-        <v>215643.27</v>
+        <v>271374.22</v>
       </c>
       <c r="I10" s="1">
-        <v>-72302.27</v>
+        <v>85350.51</v>
       </c>
       <c r="J10" s="1">
-        <v>-33.528646639424</v>
+        <v>31.451222595868</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>143341.0</v>
+        <v>356724.73</v>
       </c>
       <c r="N10" s="1">
-        <v>143341.0</v>
+        <v>356724.73</v>
       </c>
       <c r="O10" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1867.0</v>
+        <v>2728.0</v>
       </c>
       <c r="D11" s="1">
-        <v>131.6</v>
+        <v>110.7</v>
       </c>
       <c r="E11" s="1">
-        <v>145.69001607</v>
+        <v>107.5613563</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>232589.66</v>
+        <v>255248.72</v>
       </c>
       <c r="I11" s="1">
-        <v>-19772.68</v>
+        <v>2234.85</v>
       </c>
       <c r="J11" s="1">
-        <v>-8.5011001778841</v>
+        <v>0.87555776969224</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>212816.98</v>
+        <v>257483.57</v>
       </c>
       <c r="N11" s="1">
-        <v>212816.98</v>
+        <v>257483.57</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>2488.0</v>
+        <v>1486.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.22</v>
+        <v>302.27</v>
       </c>
       <c r="E12" s="1">
-        <v>107.25014068</v>
+        <v>230.25265141</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H12" s="1">
-        <v>232379.61</v>
+        <v>214084.21</v>
       </c>
       <c r="I12" s="1">
-        <v>-3470.68</v>
+        <v>62798.65</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4935389555047</v>
+        <v>29.333620634609</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>228908.93</v>
+        <v>276882.86</v>
       </c>
       <c r="N12" s="1">
-        <v>228908.93</v>
+        <v>276882.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>1941.0</v>
+        <v>39179.0</v>
       </c>
       <c r="D13" s="1">
-        <v>111.3</v>
+        <v>88.95</v>
       </c>
       <c r="E13" s="1">
-        <v>127.3501288</v>
+        <v>76.78318181</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>9.19</v>
       </c>
       <c r="H13" s="1">
-        <v>216352.45</v>
+        <v>335290.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-29229.63</v>
+        <v>44096.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-13.510191356742</v>
+        <v>13.151717060588</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>187122.82</v>
+        <v>379386.89</v>
       </c>
       <c r="N13" s="1">
-        <v>187122.82</v>
+        <v>379386.89</v>
       </c>
       <c r="O13" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2558.0</v>
+        <v>2519.0</v>
       </c>
       <c r="D14" s="1">
-        <v>248.3</v>
+        <v>188.54</v>
       </c>
       <c r="E14" s="1">
-        <v>224.83567631</v>
+        <v>168.53055181</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.59</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>360171.96</v>
+        <v>424528.46</v>
       </c>
       <c r="I14" s="1">
-        <v>40440.74</v>
+        <v>50403.8</v>
       </c>
       <c r="J14" s="1">
-        <v>11.228175563695</v>
+        <v>11.872890689119</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>400612.7</v>
+        <v>474932.26</v>
       </c>
       <c r="N14" s="1">
-        <v>400612.7</v>
+        <v>474932.26</v>
       </c>
       <c r="O14" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>32470.0</v>
+        <v>2480.0</v>
       </c>
       <c r="D15" s="1">
-        <v>86.05</v>
+        <v>128.96</v>
       </c>
       <c r="E15" s="1">
-        <v>74.71629381</v>
+        <v>128.99922581</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="G15">
-        <v>9.04</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>271221.58</v>
+        <v>276935.0</v>
       </c>
       <c r="I15" s="1">
-        <v>37751.49</v>
+        <v>-4248.13</v>
       </c>
       <c r="J15" s="1">
-        <v>13.919058358114</v>
+        <v>-1.5339808980447</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>308973.07</v>
+        <v>272686.87</v>
       </c>
       <c r="N15" s="1">
-        <v>308973.07</v>
+        <v>272686.87</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>2494.0</v>
+        <v>1544.0</v>
       </c>
       <c r="D16" s="1">
-        <v>167.24</v>
+        <v>169.5</v>
       </c>
       <c r="E16" s="1">
-        <v>167.55913793</v>
+        <v>168.23367876</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>417892.49</v>
+        <v>259752.8</v>
       </c>
       <c r="I16" s="1">
-        <v>-795.93</v>
+        <v>1955.2</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.19046286282867</v>
+        <v>0.75271565888799</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>417096.56</v>
+        <v>261708.0</v>
       </c>
       <c r="N16" s="1">
-        <v>417096.56</v>
+        <v>261708.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>2213.0</v>
+        <v>5243.0</v>
       </c>
       <c r="D17" s="1">
-        <v>128.52</v>
+        <v>77.83</v>
       </c>
       <c r="E17" s="1">
-        <v>128.95834162</v>
+        <v>76.10885752</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H17" s="1">
-        <v>247213.11</v>
+        <v>246875.84</v>
       </c>
       <c r="I17" s="1">
-        <v>-859.92</v>
+        <v>4665.35</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.34784563003151</v>
+        <v>1.8897555953632</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>246353.19</v>
+        <v>251541.19</v>
       </c>
       <c r="N17" s="1">
-        <v>246353.19</v>
+        <v>251541.19</v>
       </c>
       <c r="O17" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>5222.0</v>
+        <v>1276.0</v>
       </c>
       <c r="D18" s="1">
-        <v>58.22</v>
+        <v>377.3</v>
       </c>
       <c r="E18" s="1">
-        <v>62.92391804</v>
+        <v>355.43011755</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>356205.38</v>
+        <v>453528.83</v>
       </c>
       <c r="I18" s="1">
-        <v>-22423.92</v>
+        <v>27905.97</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.2952221552633</v>
+        <v>6.1530752080303</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>333781.46</v>
+        <v>481434.8</v>
       </c>
       <c r="N18" s="1">
-        <v>333781.46</v>
+        <v>481434.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4999.0</v>
+        <v>894.0</v>
       </c>
       <c r="D19" s="1">
-        <v>76.17</v>
+        <v>322.11</v>
       </c>
       <c r="E19" s="1">
-        <v>75.73965193</v>
+        <v>337.83863535</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G19">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>234118.37</v>
+        <v>262680.25</v>
       </c>
       <c r="I19" s="1">
-        <v>6049.3</v>
+        <v>-17153.25</v>
       </c>
       <c r="J19" s="1">
-        <v>2.5838638804806</v>
+        <v>-6.5300874351993</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>240167.67</v>
+        <v>245527.0</v>
       </c>
       <c r="N19" s="1">
-        <v>240167.67</v>
+        <v>245527.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>812.0</v>
+        <v>14725.0</v>
       </c>
       <c r="D20" s="1">
-        <v>347.6</v>
+        <v>317.24</v>
       </c>
       <c r="E20" s="1">
-        <v>348.34584975</v>
+        <v>274.98360815</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>282856.83</v>
+        <v>3490799.02</v>
       </c>
       <c r="I20" s="1">
-        <v>-605.63</v>
+        <v>492113.54</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.2141118529823</v>
+        <v>14.097446950698</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>282251.2</v>
+        <v>3982912.56</v>
       </c>
       <c r="N20" s="1">
-        <v>282251.2</v>
+        <v>3982912.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.25</v>
+        <v>3.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1354.0</v>
+        <v>5221.0</v>
       </c>
       <c r="D21" s="1">
-        <v>205.62</v>
+        <v>49.26</v>
       </c>
       <c r="E21" s="1">
-        <v>206.20381093</v>
+        <v>58.25797165</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>238783.87</v>
+        <v>304164.87</v>
       </c>
       <c r="I21" s="1">
-        <v>2367.69</v>
+        <v>-46978.41</v>
       </c>
       <c r="J21" s="1">
-        <v>0.99156195098103</v>
+        <v>-15.4450479439</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>241151.56</v>
+        <v>257186.46</v>
       </c>
       <c r="N21" s="1">
-        <v>241151.56</v>
+        <v>257186.46</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>692.0</v>
+        <v>973.0</v>
       </c>
       <c r="D22" s="1">
-        <v>312.17</v>
+        <v>313.5</v>
       </c>
       <c r="E22" s="1">
-        <v>341.11598266</v>
+        <v>302.12334018</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>205918.92</v>
+        <v>252833.42</v>
       </c>
       <c r="I22" s="1">
-        <v>-18806.2</v>
+        <v>7247.15</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.1328179071646</v>
+        <v>2.866373440663</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>187112.72</v>
+        <v>260080.57</v>
       </c>
       <c r="N22" s="1">
-        <v>187112.72</v>
+        <v>260080.57</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>14759.0</v>
+        <v>1720.0</v>
       </c>
       <c r="D23" s="1">
-        <v>301.0</v>
+        <v>179.29</v>
       </c>
       <c r="E23" s="1">
-        <v>271.91767396</v>
+        <v>186.59500581</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>3460539.52</v>
+        <v>281551.33</v>
       </c>
       <c r="I23" s="1">
-        <v>387411.11</v>
+        <v>-18620.18</v>
       </c>
       <c r="J23" s="1">
-        <v>11.195107229985</v>
+        <v>-6.6134228525932</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3847950.63</v>
+        <v>262931.15</v>
       </c>
       <c r="N23" s="1">
-        <v>3847950.63</v>
+        <v>262931.15</v>
       </c>
       <c r="O23" s="1">
-        <v>3.45</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>3743.0</v>
+        <v>664.0</v>
       </c>
       <c r="D24" s="1">
-        <v>49.19</v>
+        <v>446.34</v>
       </c>
       <c r="E24" s="1">
-        <v>61.72775314</v>
+        <v>466.6777259</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>231046.98</v>
+        <v>270142.3</v>
       </c>
       <c r="I24" s="1">
-        <v>-46928.81</v>
+        <v>-17450.34</v>
       </c>
       <c r="J24" s="1">
-        <v>-20.31137130639</v>
+        <v>-6.4596843959646</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>184118.17</v>
+        <v>252691.96</v>
       </c>
       <c r="N24" s="1">
-        <v>184118.17</v>
+        <v>252691.96</v>
       </c>
       <c r="O24" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1621.0</v>
+        <v>1377.0</v>
       </c>
       <c r="D25" s="1">
-        <v>176.79</v>
+        <v>234.91</v>
       </c>
       <c r="E25" s="1">
-        <v>187.79271437</v>
+        <v>219.17261438</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>267531.63</v>
+        <v>259570.62</v>
       </c>
       <c r="I25" s="1">
-        <v>-19305.91</v>
+        <v>16228.56</v>
       </c>
       <c r="J25" s="1">
-        <v>-7.2163093388247</v>
+        <v>6.2520789140158</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>248225.72</v>
+        <v>275799.18</v>
       </c>
       <c r="N25" s="1">
-        <v>248225.72</v>
+        <v>275799.18</v>
       </c>
       <c r="O25" s="1">
         <v>0.22</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>544.0</v>
+        <v>1447.0</v>
       </c>
       <c r="D26" s="1">
-        <v>438.94</v>
+        <v>351.02</v>
       </c>
       <c r="E26" s="1">
-        <v>472.05893382</v>
+        <v>330.33849343</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>224478.52</v>
+        <v>415244.68</v>
       </c>
       <c r="I26" s="1">
-        <v>-17650.14</v>
+        <v>17825.14</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.8627300286905</v>
+        <v>4.2926835329955</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>206828.38</v>
+        <v>433069.82</v>
       </c>
       <c r="N26" s="1">
-        <v>206828.38</v>
+        <v>433069.82</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1071.0</v>
+        <v>1344.0</v>
       </c>
       <c r="D27" s="1">
-        <v>347.8</v>
+        <v>350.14</v>
       </c>
       <c r="E27" s="1">
-        <v>322.63951447</v>
+        <v>274.77315476</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>301291.47</v>
+        <v>320114.82</v>
       </c>
       <c r="I27" s="1">
-        <v>21353.66</v>
+        <v>81119.92</v>
       </c>
       <c r="J27" s="1">
-        <v>7.0873762207739</v>
+        <v>25.340882374643</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>322645.13</v>
+        <v>401234.74</v>
       </c>
       <c r="N27" s="1">
-        <v>322645.13</v>
+        <v>401234.74</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>1728.0</v>
+        <v>4267.0</v>
       </c>
       <c r="D28" s="1">
-        <v>309.43</v>
+        <v>64.44</v>
       </c>
       <c r="E28" s="1">
-        <v>269.0899537</v>
+        <v>57.13591282</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>403428.17</v>
+        <v>243798.94</v>
       </c>
       <c r="I28" s="1">
-        <v>59711.75</v>
+        <v>31166.54</v>
       </c>
       <c r="J28" s="1">
-        <v>14.801085903347</v>
+        <v>12.783706114555</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>463139.92</v>
+        <v>274965.48</v>
       </c>
       <c r="N28" s="1">
-        <v>463139.92</v>
+        <v>274965.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>6297.0</v>
+        <v>927.0</v>
       </c>
       <c r="D29" s="1">
-        <v>59.16</v>
+        <v>312.57</v>
       </c>
       <c r="E29" s="1">
-        <v>56.68595045</v>
+        <v>344.12850054</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>356951.43</v>
+        <v>273124.58</v>
       </c>
       <c r="I29" s="1">
-        <v>15579.09</v>
+        <v>-26074.75</v>
       </c>
       <c r="J29" s="1">
-        <v>4.3644845462589</v>
+        <v>-9.5468339026828</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>372530.52</v>
+        <v>247049.83</v>
       </c>
       <c r="N29" s="1">
-        <v>372530.52</v>
+        <v>247049.83</v>
       </c>
       <c r="O29" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>803.0</v>
+        <v>2661.0</v>
       </c>
       <c r="D30" s="1">
-        <v>325.63</v>
+        <v>104.28</v>
       </c>
       <c r="E30" s="1">
-        <v>347.05053549</v>
+        <v>130.08278467</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>238419.62</v>
+        <v>296390.02</v>
       </c>
       <c r="I30" s="1">
-        <v>-11931.19</v>
+        <v>-59796.18</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.0042819462593</v>
+        <v>-20.174829098497</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>226488.43</v>
+        <v>236593.84</v>
       </c>
       <c r="N30" s="1">
-        <v>226488.43</v>
+        <v>236593.84</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>1850.0</v>
+        <v>21462.0</v>
       </c>
       <c r="D31" s="1">
-        <v>112.0</v>
+        <v>260.48</v>
       </c>
       <c r="E31" s="1">
-        <v>138.95638919</v>
+        <v>251.87376293</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>219752.46</v>
+        <v>4737692.01</v>
       </c>
       <c r="I31" s="1">
-        <v>-40280.83</v>
+        <v>28835.47</v>
       </c>
       <c r="J31" s="1">
-        <v>-18.33009286904</v>
+        <v>0.6086396063555</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>179471.63</v>
+        <v>4766527.48</v>
       </c>
       <c r="N31" s="1">
-        <v>179471.63</v>
+        <v>4766527.48</v>
       </c>
       <c r="O31" s="1">
-        <v>0.16</v>
+        <v>3.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>17775.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D32" s="1">
-        <v>247.99</v>
+        <v>399.49</v>
       </c>
       <c r="E32" s="1">
-        <v>251.11297103</v>
+        <v>276.20609946</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>3926969.53</v>
+        <v>488660.99</v>
       </c>
       <c r="I32" s="1">
-        <v>-108847.18</v>
+        <v>209939.85</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.7717857031603</v>
+        <v>42.962269200167</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3818122.35</v>
+        <v>698600.84</v>
       </c>
       <c r="N32" s="1">
-        <v>3818122.35</v>
+        <v>698600.84</v>
       </c>
       <c r="O32" s="1">
-        <v>3.42</v>
+        <v>0.54</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>1669.0</v>
+        <v>382.0</v>
       </c>
       <c r="D33" s="1">
-        <v>357.06</v>
+        <v>757.8</v>
       </c>
       <c r="E33" s="1">
-        <v>256.96399041</v>
+        <v>588.57780105</v>
       </c>
       <c r="F33" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>370261.49</v>
+        <v>224836.72</v>
       </c>
       <c r="I33" s="1">
-        <v>145921.39</v>
+        <v>64642.88</v>
       </c>
       <c r="J33" s="1">
-        <v>39.410361039707</v>
+        <v>28.751033194222</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>516182.88</v>
+        <v>289479.6</v>
       </c>
       <c r="N33" s="1">
-        <v>516182.88</v>
+        <v>289479.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>406.0</v>
+        <v>419.0</v>
       </c>
       <c r="D34" s="1">
-        <v>642.0</v>
+        <v>1270.0</v>
       </c>
       <c r="E34" s="1">
-        <v>578.32672414</v>
+        <v>940.45847255</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>234800.65</v>
+        <v>394052.1</v>
       </c>
       <c r="I34" s="1">
-        <v>25851.35</v>
+        <v>138077.9</v>
       </c>
       <c r="J34" s="1">
-        <v>11.009914154837</v>
+        <v>35.040518753738</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>260652.0</v>
+        <v>532130.0</v>
       </c>
       <c r="N34" s="1">
-        <v>260652.0</v>
+        <v>532130.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>419.0</v>
+        <v>1439.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1128.2</v>
+        <v>152.3</v>
       </c>
       <c r="E35" s="1">
-        <v>916.3124105</v>
+        <v>137.84412787</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H35" s="1">
-        <v>383934.9</v>
+        <v>228825.44</v>
       </c>
       <c r="I35" s="1">
-        <v>88780.9</v>
+        <v>22749.72</v>
       </c>
       <c r="J35" s="1">
-        <v>23.123946273183</v>
+        <v>9.9419540065126</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>472715.8</v>
+        <v>251575.16</v>
       </c>
       <c r="N35" s="1">
-        <v>472715.8</v>
+        <v>251575.16</v>
       </c>
       <c r="O35" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>2064.0</v>
+        <v>12918.0</v>
       </c>
       <c r="D36" s="1">
-        <v>138.96</v>
+        <v>26.46</v>
       </c>
       <c r="E36" s="1">
-        <v>136.84705426</v>
+        <v>26.82157997</v>
       </c>
       <c r="F36" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>325956.23</v>
+        <v>296485.98</v>
       </c>
       <c r="I36" s="1">
-        <v>4531.11</v>
+        <v>-5050.35</v>
       </c>
       <c r="J36" s="1">
-        <v>1.3900976827472</v>
+        <v>-1.7034026364417</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>330487.34</v>
+        <v>291435.63</v>
       </c>
       <c r="N36" s="1">
-        <v>330487.34</v>
+        <v>291435.63</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>18501.0</v>
+        <v>16491.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.31</v>
+        <v>179.5</v>
       </c>
       <c r="E37" s="1">
-        <v>26.68356792</v>
+        <v>166.95223273</v>
       </c>
       <c r="F37" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>10.85</v>
       </c>
       <c r="H37" s="1">
-        <v>422143.76</v>
+        <v>253632.09</v>
       </c>
       <c r="I37" s="1">
-        <v>31527.36</v>
+        <v>19216.51</v>
       </c>
       <c r="J37" s="1">
-        <v>7.468394179272</v>
+        <v>7.5765294525626</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>453671.12</v>
+        <v>272848.6</v>
       </c>
       <c r="N37" s="1">
-        <v>453671.12</v>
+        <v>272848.6</v>
       </c>
       <c r="O37" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>14660.0</v>
+        <v>1806.0</v>
       </c>
       <c r="D38" s="1">
-        <v>158.05</v>
+        <v>218.45</v>
       </c>
       <c r="E38" s="1">
-        <v>166.61095634</v>
+        <v>263.15162791</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G38">
-        <v>10.81</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>225073.83</v>
+        <v>412568.4</v>
       </c>
       <c r="I38" s="1">
-        <v>-10673.56</v>
+        <v>-76190.6</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.7422483546843</v>
+        <v>-18.467386256437</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>214400.27</v>
+        <v>336377.8</v>
       </c>
       <c r="N38" s="1">
-        <v>214400.27</v>
+        <v>336377.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1759.0</v>
+        <v>1467.0</v>
       </c>
       <c r="D39" s="1">
-        <v>73.73</v>
+        <v>188.79</v>
       </c>
       <c r="E39" s="1">
-        <v>147.40572484</v>
+        <v>241.68055896</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>227094.21</v>
+        <v>309178.05</v>
       </c>
       <c r="I39" s="1">
-        <v>-114758.94</v>
+        <v>-73039.64</v>
       </c>
       <c r="J39" s="1">
-        <v>-50.533626550849</v>
+        <v>-23.623811586883</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>112335.27</v>
+        <v>236138.41</v>
       </c>
       <c r="N39" s="1">
-        <v>112335.27</v>
+        <v>236138.41</v>
       </c>
       <c r="O39" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1330.0</v>
+        <v>9525.0</v>
       </c>
       <c r="D40" s="1">
-        <v>247.99</v>
+        <v>41.11</v>
       </c>
       <c r="E40" s="1">
-        <v>271.78938346</v>
+        <v>39.62089134</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>314685.24</v>
+        <v>377388.99</v>
       </c>
       <c r="I40" s="1">
-        <v>-28997.32</v>
+        <v>14183.76</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.214706098068</v>
+        <v>3.758392633553</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>285687.92</v>
+        <v>391572.75</v>
       </c>
       <c r="N40" s="1">
-        <v>285687.92</v>
+        <v>391572.75</v>
       </c>
       <c r="O40" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>1078.0</v>
+        <v>687.0</v>
       </c>
       <c r="D41" s="1">
-        <v>208.69</v>
+        <v>345.94</v>
       </c>
       <c r="E41" s="1">
-        <v>256.02783859</v>
+        <v>521.52195051</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>241599.62</v>
+        <v>312637.86</v>
       </c>
       <c r="I41" s="1">
-        <v>-46737.93</v>
+        <v>-110002.59</v>
       </c>
       <c r="J41" s="1">
-        <v>-19.34520012904</v>
+        <v>-35.185306731565</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>194861.69</v>
+        <v>202635.27</v>
       </c>
       <c r="N41" s="1">
-        <v>194861.69</v>
+        <v>202635.27</v>
       </c>
       <c r="O41" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>8710.0</v>
+        <v>26657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>37.7</v>
+        <v>10.516</v>
       </c>
       <c r="E42" s="1">
-        <v>39.5923318</v>
+        <v>8.39669055</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>344849.21</v>
+        <v>223830.58</v>
       </c>
       <c r="I42" s="1">
-        <v>-16482.21</v>
+        <v>56494.43</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.7795411797522</v>
+        <v>25.239817544144</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>328367.0</v>
+        <v>280325.01</v>
       </c>
       <c r="N42" s="1">
-        <v>328367.0</v>
+        <v>280325.01</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>469.0</v>
+        <v>10340.0</v>
       </c>
       <c r="D43" s="1">
-        <v>496.27</v>
+        <v>100.85</v>
       </c>
       <c r="E43" s="1">
-        <v>567.23200426</v>
+        <v>94.18580851</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H43" s="1">
-        <v>233264.24</v>
+        <v>607223.9</v>
       </c>
       <c r="I43" s="1">
-        <v>-31661.27</v>
+        <v>35580.23</v>
       </c>
       <c r="J43" s="1">
-        <v>-13.573134913436</v>
+        <v>5.8594910378198</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>201602.97</v>
+        <v>642804.13</v>
       </c>
       <c r="N43" s="1">
-        <v>201602.97</v>
+        <v>642804.13</v>
       </c>
       <c r="O43" s="1">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>24894.0</v>
+        <v>15470.0</v>
       </c>
       <c r="D44" s="1">
-        <v>9.245</v>
+        <v>52.54</v>
       </c>
       <c r="E44" s="1">
-        <v>8.22924721</v>
+        <v>51.20353717</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>204858.88</v>
+        <v>678054.11</v>
       </c>
       <c r="I44" s="1">
-        <v>25286.15</v>
+        <v>14953.35</v>
       </c>
       <c r="J44" s="1">
-        <v>12.343204258463</v>
+        <v>2.2053328457813</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>230145.03</v>
+        <v>693007.46</v>
       </c>
       <c r="N44" s="1">
-        <v>230145.03</v>
+        <v>693007.46</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>3667.0</v>
+        <v>2195.0</v>
       </c>
       <c r="D45" s="1">
-        <v>93.61</v>
+        <v>199.73</v>
       </c>
       <c r="E45" s="1">
-        <v>88.27777202</v>
+        <v>169.23140319</v>
       </c>
       <c r="F45" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G45">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H45" s="1">
-        <v>204390.88</v>
+        <v>234397.01</v>
       </c>
       <c r="I45" s="1">
-        <v>12120.44</v>
+        <v>35849.47</v>
       </c>
       <c r="J45" s="1">
-        <v>5.9300297547523</v>
+        <v>15.29433758562</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>216511.32</v>
+        <v>270246.48</v>
       </c>
       <c r="N45" s="1">
-        <v>216511.32</v>
+        <v>270246.48</v>
       </c>
       <c r="O45" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>14144.0</v>
+        <v>2567.0</v>
       </c>
       <c r="D46" s="1">
-        <v>47.16</v>
+        <v>127.56</v>
       </c>
       <c r="E46" s="1">
-        <v>51.34010817</v>
+        <v>102.85491235</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>621239.33</v>
+        <v>229566.65</v>
       </c>
       <c r="I46" s="1">
-        <v>-43473.16</v>
+        <v>49622.1</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.9978119382751</v>
+        <v>21.615552607489</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>577766.17</v>
+        <v>279188.75</v>
       </c>
       <c r="N46" s="1">
-        <v>577766.17</v>
+        <v>279188.75</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>2063.0</v>
+        <v>54856.0</v>
       </c>
       <c r="D47" s="1">
-        <v>183.59</v>
+        <v>4.41</v>
       </c>
       <c r="E47" s="1">
-        <v>166.92223946</v>
+        <v>3.98811652</v>
       </c>
       <c r="F47" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G47">
-        <v>1.59</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>217680.18</v>
+        <v>251874.13</v>
       </c>
       <c r="I47" s="1">
-        <v>21208.57</v>
+        <v>25821.97</v>
       </c>
       <c r="J47" s="1">
-        <v>9.7429954348623</v>
+        <v>10.251934170453</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>238888.75</v>
+        <v>277696.1</v>
       </c>
       <c r="N47" s="1">
-        <v>238888.75</v>
+        <v>277696.1</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>2865.0</v>
+        <v>13578.0</v>
       </c>
       <c r="D48" s="1">
-        <v>114.94</v>
+        <v>19.705</v>
       </c>
       <c r="E48" s="1">
-        <v>100.81242932</v>
+        <v>16.58336721</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>251452.24</v>
+        <v>225168.96</v>
       </c>
       <c r="I48" s="1">
-        <v>33782.15</v>
+        <v>42385.53</v>
       </c>
       <c r="J48" s="1">
-        <v>13.434817681481</v>
+        <v>18.823877855989</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>285234.39</v>
+        <v>267554.49</v>
       </c>
       <c r="N48" s="1">
-        <v>285234.39</v>
+        <v>267554.49</v>
       </c>
       <c r="O48" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>41982.0</v>
+        <v>10802.0</v>
       </c>
       <c r="D49" s="1">
-        <v>3.739</v>
+        <v>32.3</v>
       </c>
       <c r="E49" s="1">
-        <v>3.95308513</v>
+        <v>35.17413442</v>
       </c>
       <c r="F49" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G49">
-        <v>0.87</v>
+        <v>1.62</v>
       </c>
       <c r="H49" s="1">
-        <v>191233.1</v>
+        <v>235365.47</v>
       </c>
       <c r="I49" s="1">
-        <v>-10360.02</v>
+        <v>-20290.97</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.4174826429107</v>
+        <v>-8.6210479387652</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>180873.08</v>
+        <v>215074.5</v>
       </c>
       <c r="N49" s="1">
-        <v>180873.08</v>
+        <v>215074.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>11435.0</v>
+        <v>1891.0</v>
       </c>
       <c r="D50" s="1">
-        <v>17.925</v>
+        <v>154.22</v>
       </c>
       <c r="E50" s="1">
-        <v>16.1492453</v>
+        <v>156.37410894</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>184666.62</v>
+        <v>254330.32</v>
       </c>
       <c r="I50" s="1">
-        <v>20305.76</v>
+        <v>-5679.58</v>
       </c>
       <c r="J50" s="1">
-        <v>10.995901695715</v>
+        <v>-2.2331509668214</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>204972.38</v>
+        <v>248650.74</v>
       </c>
       <c r="N50" s="1">
-        <v>204972.38</v>
+        <v>248650.74</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>443.0</v>
+        <v>552.0</v>
       </c>
       <c r="D51" s="1">
-        <v>957.91</v>
+        <v>999.31</v>
       </c>
       <c r="E51" s="1">
-        <v>1087.30503386</v>
+        <v>1063.92286232</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>411826.21</v>
+        <v>502693.82</v>
       </c>
       <c r="I51" s="1">
-        <v>-44260.92</v>
+        <v>-32370.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.747475251757</v>
+        <v>-6.4393371694922</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>367565.29</v>
+        <v>470323.67</v>
       </c>
       <c r="N51" s="1">
-        <v>367565.29</v>
+        <v>470323.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>3708.0</v>
+        <v>2212.0</v>
       </c>
       <c r="D52" s="1">
-        <v>75.76</v>
+        <v>166.7</v>
       </c>
       <c r="E52" s="1">
-        <v>90.40525351</v>
+        <v>133.11078662</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>335222.68</v>
+        <v>253236.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-54304.6</v>
+        <v>61160.33</v>
       </c>
       <c r="J52" s="1">
-        <v>-16.199560244551</v>
+        <v>24.151460430853</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>280918.08</v>
+        <v>314396.9</v>
       </c>
       <c r="N52" s="1">
-        <v>280918.08</v>
+        <v>314396.9</v>
       </c>
       <c r="O52" s="1">
         <v>0.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>2874.0</v>
+        <v>4368.0</v>
       </c>
       <c r="D53" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E53" s="1">
-        <v>76.78381002</v>
+        <v>79.81466804</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>220676.67</v>
+        <v>348630.47</v>
       </c>
       <c r="I53" s="1">
-        <v>15364.95</v>
+        <v>45930.97</v>
       </c>
       <c r="J53" s="1">
-        <v>6.9626526447041</v>
+        <v>13.174686079504</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>236041.62</v>
+        <v>394561.44</v>
       </c>
       <c r="N53" s="1">
-        <v>236041.62</v>
+        <v>394561.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>9646.0</v>
+        <v>4637.0</v>
       </c>
       <c r="D54" s="1">
-        <v>540.0</v>
+        <v>173.46</v>
       </c>
       <c r="E54" s="1">
-        <v>583.17952104</v>
+        <v>195.28172957</v>
       </c>
       <c r="F54" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G54">
-        <v>10.81</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>525494.35</v>
+        <v>781169.92</v>
       </c>
       <c r="I54" s="1">
-        <v>-43504.52</v>
+        <v>-95375.47</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.2787797813621</v>
+        <v>-12.209311643746</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>481989.83</v>
+        <v>685794.45</v>
       </c>
       <c r="N54" s="1">
-        <v>481989.83</v>
+        <v>685794.45</v>
       </c>
       <c r="O54" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>166.0</v>
+        <v>4663.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4324.04</v>
+        <v>61.79</v>
       </c>
       <c r="E55" s="1">
-        <v>4941.17054217</v>
+        <v>81.28450783</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>707770.99</v>
+        <v>324535.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-86038.08</v>
+        <v>-78871.43</v>
       </c>
       <c r="J55" s="1">
-        <v>-12.156203237434</v>
+        <v>-24.302888429271</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>621732.91</v>
+        <v>245663.78</v>
       </c>
       <c r="N55" s="1">
-        <v>621732.91</v>
+        <v>245663.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>0.19</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>2958.0</v>
+        <v>14774.0</v>
       </c>
       <c r="D56" s="1">
-        <v>69.48</v>
+        <v>3440.0</v>
       </c>
       <c r="E56" s="1">
-        <v>92.16456389</v>
+        <v>3487.87965345</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H56" s="1">
-        <v>232998.66</v>
+        <v>286702.95</v>
       </c>
       <c r="I56" s="1">
-        <v>-54980.61</v>
+        <v>-14376.84</v>
       </c>
       <c r="J56" s="1">
-        <v>-23.596964034042</v>
+        <v>-5.0145420547643</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>178018.05</v>
+        <v>272326.11</v>
       </c>
       <c r="N56" s="1">
-        <v>178018.05</v>
+        <v>272326.11</v>
       </c>
       <c r="O56" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>29458.0</v>
+        <v>5430.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3271.0</v>
+        <v>58.62</v>
       </c>
       <c r="E57" s="1">
-        <v>3499.66939371</v>
+        <v>53.59779006</v>
       </c>
       <c r="F57" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>575277.97</v>
+        <v>253062.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-51198.94</v>
+        <v>18333.17</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.8998610532574</v>
+        <v>7.2445180177905</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>524079.03</v>
+        <v>271395.83</v>
       </c>
       <c r="N57" s="1">
-        <v>524079.03</v>
+        <v>271395.83</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>5164.0</v>
+        <v>9859.0</v>
       </c>
       <c r="D58" s="1">
-        <v>57.48</v>
+        <v>371.55</v>
       </c>
       <c r="E58" s="1">
-        <v>53.02417312</v>
+        <v>306.83856476</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>238362.93</v>
+        <v>2613925.1</v>
       </c>
       <c r="I58" s="1">
-        <v>18741.2</v>
+        <v>509331.45</v>
       </c>
       <c r="J58" s="1">
-        <v>7.8624641843428</v>
+        <v>19.485311572241</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>257104.13</v>
+        <v>3123256.55</v>
       </c>
       <c r="N58" s="1">
-        <v>257104.13</v>
+        <v>3123256.55</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>2.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>9230.0</v>
+        <v>1778.0</v>
       </c>
       <c r="D59" s="1">
-        <v>310.51</v>
+        <v>151.12</v>
       </c>
       <c r="E59" s="1">
-        <v>304.28511809</v>
+        <v>160.02510124</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>2427917.59</v>
+        <v>244715.38</v>
       </c>
       <c r="I59" s="1">
-        <v>54548.67</v>
+        <v>-15622.69</v>
       </c>
       <c r="J59" s="1">
-        <v>2.2467265867949</v>
+        <v>-6.3840245758154</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2482466.26</v>
+        <v>229092.69</v>
       </c>
       <c r="N59" s="1">
-        <v>2482466.26</v>
+        <v>229092.69</v>
       </c>
       <c r="O59" s="1">
-        <v>2.23</v>
+        <v>0.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>880.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D60" s="1">
-        <v>283.9</v>
+        <v>265.66</v>
       </c>
       <c r="E60" s="1">
-        <v>297.31748864</v>
+        <v>290.47767185</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>228889.72</v>
+        <v>389124.35</v>
       </c>
       <c r="I60" s="1">
-        <v>-12491.28</v>
+        <v>-39848.89</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.4573355238497</v>
+        <v>-10.240657003346</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>216398.44</v>
+        <v>349275.46</v>
       </c>
       <c r="N60" s="1">
-        <v>216398.44</v>
+        <v>349275.46</v>
       </c>
       <c r="O60" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2742.0</v>
+        <v>2643.0</v>
       </c>
       <c r="D61" s="1">
-        <v>140.14</v>
+        <v>160.73</v>
       </c>
       <c r="E61" s="1">
-        <v>119.07628738</v>
+        <v>122.36028755</v>
       </c>
       <c r="F61" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G61">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H61" s="1">
-        <v>204327.83</v>
+        <v>202220.16</v>
       </c>
       <c r="I61" s="1">
-        <v>38041.14</v>
+        <v>59644.16</v>
       </c>
       <c r="J61" s="1">
-        <v>18.617698822525</v>
+        <v>29.494665615931</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>242368.97</v>
+        <v>261864.32</v>
       </c>
       <c r="N61" s="1">
-        <v>242368.97</v>
+        <v>261864.32</v>
       </c>
       <c r="O61" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>2970.0</v>
+        <v>7574.0</v>
       </c>
       <c r="D62" s="1">
-        <v>129.48</v>
+        <v>142.66</v>
       </c>
       <c r="E62" s="1">
-        <v>112.21961279</v>
+        <v>125.43649723</v>
       </c>
       <c r="F62" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G62">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="H62" s="1">
-        <v>210045.96</v>
+        <v>592195.45</v>
       </c>
       <c r="I62" s="1">
-        <v>32507.01</v>
+        <v>73859.01</v>
       </c>
       <c r="J62" s="1">
-        <v>15.476141507316</v>
+        <v>12.472066443604</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>242552.97</v>
+        <v>666054.46</v>
       </c>
       <c r="N62" s="1">
-        <v>242552.97</v>
+        <v>666054.46</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1347.0</v>
+        <v>1407.0</v>
       </c>
       <c r="D63" s="1">
-        <v>207.83</v>
+        <v>215.52</v>
       </c>
       <c r="E63" s="1">
-        <v>191.57935412</v>
+        <v>193.47683724</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>220785.77</v>
+        <v>233052.61</v>
       </c>
       <c r="I63" s="1">
-        <v>21697.56</v>
+        <v>25494.21</v>
       </c>
       <c r="J63" s="1">
-        <v>9.8274268309955</v>
+        <v>10.939251012894</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>242483.33</v>
+        <v>258546.82</v>
       </c>
       <c r="N63" s="1">
-        <v>242483.33</v>
+        <v>258546.82</v>
       </c>
       <c r="O63" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>610.0</v>
+        <v>532.0</v>
       </c>
       <c r="D64" s="1">
-        <v>680.88</v>
+        <v>790.66</v>
       </c>
       <c r="E64" s="1">
-        <v>551.85783607</v>
+        <v>569.06039474</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>290796.99</v>
+        <v>261402.66</v>
       </c>
       <c r="I64" s="1">
-        <v>68957.71</v>
+        <v>97237.51</v>
       </c>
       <c r="J64" s="1">
-        <v>23.71335067808</v>
+        <v>37.198362862872</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>359754.7</v>
+        <v>358640.17</v>
       </c>
       <c r="N64" s="1">
-        <v>359754.7</v>
+        <v>358640.17</v>
       </c>
       <c r="O64" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1378.0</v>
+        <v>947.0</v>
       </c>
       <c r="D65" s="1">
-        <v>283.95</v>
+        <v>320.82</v>
       </c>
       <c r="E65" s="1">
-        <v>253.88677794</v>
+        <v>321.01871172</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>304438.42</v>
+        <v>264621.92</v>
       </c>
       <c r="I65" s="1">
-        <v>34481.55</v>
+        <v>-5580.66</v>
       </c>
       <c r="J65" s="1">
-        <v>11.326280697423</v>
+        <v>-2.1089182634606</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>338919.97</v>
+        <v>259041.26</v>
       </c>
       <c r="N65" s="1">
-        <v>338919.97</v>
+        <v>259041.26</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>880.0</v>
+        <v>1663.0</v>
       </c>
       <c r="D66" s="1">
-        <v>369.27</v>
+        <v>153.35</v>
       </c>
       <c r="E66" s="1">
-        <v>343.78528409</v>
+        <v>149.21633794</v>
       </c>
       <c r="F66" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G66">
-        <v>1.59</v>
+        <v>0.93</v>
       </c>
       <c r="H66" s="1">
-        <v>188225.21</v>
+        <v>267736.14</v>
       </c>
       <c r="I66" s="1">
-        <v>16737.17</v>
+        <v>7798.46</v>
       </c>
       <c r="J66" s="1">
-        <v>8.8920979288587</v>
+        <v>2.9127408798827</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>204962.38</v>
+        <v>275534.6</v>
       </c>
       <c r="N66" s="1">
-        <v>204962.38</v>
+        <v>275534.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>816.0</v>
+        <v>730.0</v>
       </c>
       <c r="D67" s="1">
-        <v>326.91</v>
+        <v>496.02</v>
       </c>
       <c r="E67" s="1">
-        <v>321.24338235</v>
+        <v>277.72426027</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>228591.19</v>
+        <v>173690.53</v>
       </c>
       <c r="I67" s="1">
-        <v>2468.63</v>
+        <v>135040.0</v>
       </c>
       <c r="J67" s="1">
-        <v>1.0799322581067</v>
+        <v>77.747474200234</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>231059.82</v>
+        <v>308730.53</v>
       </c>
       <c r="N67" s="1">
-        <v>231059.82</v>
+        <v>308730.53</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1478.0</v>
+        <v>1763.0</v>
       </c>
       <c r="D68" s="1">
-        <v>130.4</v>
+        <v>174.93</v>
       </c>
       <c r="E68" s="1">
-        <v>149.82778755</v>
+        <v>187.1068236</v>
       </c>
       <c r="F68" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G68">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>238741.73</v>
+        <v>287749.98</v>
       </c>
       <c r="I68" s="1">
-        <v>-27146.85</v>
+        <v>-24799.4</v>
       </c>
       <c r="J68" s="1">
-        <v>-11.370802247265</v>
+        <v>-8.6183846129199</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>211594.88</v>
+        <v>262950.58</v>
       </c>
       <c r="N68" s="1">
-        <v>211594.88</v>
+        <v>262950.58</v>
       </c>
       <c r="O68" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>1137.0</v>
+        <v>4018.0</v>
       </c>
       <c r="D69" s="1">
-        <v>383.89</v>
+        <v>124.39</v>
       </c>
       <c r="E69" s="1">
-        <v>260.69924362</v>
+        <v>100.2895545</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>253762.16</v>
+        <v>348504.24</v>
       </c>
       <c r="I69" s="1">
-        <v>124308.81</v>
+        <v>77636.37</v>
       </c>
       <c r="J69" s="1">
-        <v>48.986346112439</v>
+        <v>22.27702308586</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>378070.97</v>
+        <v>426140.61</v>
       </c>
       <c r="N69" s="1">
-        <v>378070.97</v>
+        <v>426140.61</v>
       </c>
       <c r="O69" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1480.0</v>
+        <v>1419.0</v>
       </c>
       <c r="D70" s="1">
-        <v>179.34</v>
+        <v>166.99</v>
       </c>
       <c r="E70" s="1">
-        <v>189.73663514</v>
+        <v>206.27217759</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>245535.59</v>
+        <v>250676.48</v>
       </c>
       <c r="I70" s="1">
-        <v>-15632.43</v>
+        <v>-48639.72</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.3666656226904</v>
+        <v>-19.40338399518</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>229903.16</v>
+        <v>202036.76</v>
       </c>
       <c r="N70" s="1">
-        <v>229903.16</v>
+        <v>202036.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>3679.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D71" s="1">
-        <v>109.52</v>
+        <v>295.3</v>
       </c>
       <c r="E71" s="1">
-        <v>98.4900598</v>
+        <v>280.35894595</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>313565.5</v>
+        <v>449504.86</v>
       </c>
       <c r="I71" s="1">
-        <v>35437.6</v>
+        <v>16287.87</v>
       </c>
       <c r="J71" s="1">
-        <v>11.301498411018</v>
+        <v>3.6235136590069</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>349003.1</v>
+        <v>465792.73</v>
       </c>
       <c r="N71" s="1">
-        <v>349003.1</v>
+        <v>465792.73</v>
       </c>
       <c r="O71" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1376.0</v>
+        <v>10557.0</v>
       </c>
       <c r="D72" s="1">
-        <v>215.42</v>
+        <v>77.47</v>
       </c>
       <c r="E72" s="1">
-        <v>205.7709157</v>
+        <v>71.93903571</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>242355.43</v>
+        <v>656518.98</v>
       </c>
       <c r="I72" s="1">
-        <v>14394.61</v>
+        <v>40800.19</v>
       </c>
       <c r="J72" s="1">
-        <v>5.9394625488688</v>
+        <v>6.2146245947071</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>256750.04</v>
+        <v>697319.17</v>
       </c>
       <c r="N72" s="1">
-        <v>256750.04</v>
+        <v>697319.17</v>
       </c>
       <c r="O72" s="1">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1634.0</v>
+        <v>1690.0</v>
       </c>
       <c r="D73" s="1">
-        <v>307.32</v>
+        <v>167.85</v>
       </c>
       <c r="E73" s="1">
-        <v>277.68249082</v>
+        <v>173.08568047</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>393620.12</v>
+        <v>251587.19</v>
       </c>
       <c r="I73" s="1">
-        <v>41339.5</v>
+        <v>-9726.34</v>
       </c>
       <c r="J73" s="1">
-        <v>10.502384888252</v>
+        <v>-3.8659917462411</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>434959.62</v>
+        <v>241860.85</v>
       </c>
       <c r="N73" s="1">
-        <v>434959.62</v>
+        <v>241860.85</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>11935.0</v>
+        <v>3510.0</v>
       </c>
       <c r="D74" s="1">
-        <v>74.75</v>
+        <v>84.34</v>
       </c>
       <c r="E74" s="1">
-        <v>71.46489568</v>
+        <v>86.65065242</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>737664.9</v>
+        <v>260197.51</v>
       </c>
       <c r="I74" s="1">
-        <v>35086.29</v>
+        <v>-7792.34</v>
       </c>
       <c r="J74" s="1">
-        <v>4.7563995521544</v>
+        <v>-2.9947788508814</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>772751.19</v>
+        <v>252405.17</v>
       </c>
       <c r="N74" s="1">
-        <v>772751.19</v>
+        <v>252405.17</v>
       </c>
       <c r="O74" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>3141.0</v>
+        <v>10566.0</v>
       </c>
       <c r="D75" s="1">
-        <v>91.62</v>
+        <v>27.93</v>
       </c>
       <c r="E75" s="1">
-        <v>91.40917542</v>
+        <v>31.35479178</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>245598.95</v>
+        <v>290964.35</v>
       </c>
       <c r="I75" s="1">
-        <v>3667.76</v>
+        <v>-39347.88</v>
       </c>
       <c r="J75" s="1">
-        <v>1.4933940067741</v>
+        <v>-13.52326496356</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>249266.71</v>
+        <v>251616.47</v>
       </c>
       <c r="N75" s="1">
-        <v>249266.71</v>
+        <v>251616.47</v>
       </c>
       <c r="O75" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>3572.0</v>
+        <v>2967.0</v>
       </c>
       <c r="D76" s="1">
-        <v>85.12</v>
+        <v>183.38</v>
       </c>
       <c r="E76" s="1">
-        <v>86.78136618</v>
+        <v>160.01616448</v>
       </c>
       <c r="F76" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H76" s="1">
-        <v>265021.32</v>
+        <v>277999.13</v>
       </c>
       <c r="I76" s="1">
-        <v>-1661.74</v>
+        <v>50606.31</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.62702125247886</v>
+        <v>18.203765601712</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>263359.58</v>
+        <v>328605.44</v>
       </c>
       <c r="N76" s="1">
-        <v>263359.58</v>
+        <v>328605.44</v>
       </c>
       <c r="O76" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>10142.0</v>
+        <v>2640.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.02</v>
+        <v>113.56</v>
       </c>
       <c r="E77" s="1">
-        <v>31.66230132</v>
+        <v>106.10368561</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>282549.35</v>
+        <v>243416.55</v>
       </c>
       <c r="I77" s="1">
-        <v>-27615.75</v>
+        <v>12198.75</v>
       </c>
       <c r="J77" s="1">
-        <v>-9.7737793415557</v>
+        <v>5.0114710770488</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>254933.6</v>
+        <v>255615.3</v>
       </c>
       <c r="N77" s="1">
-        <v>254933.6</v>
+        <v>255615.3</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>3754.0</v>
+        <v>2191.0</v>
       </c>
       <c r="D78" s="1">
-        <v>175.64</v>
+        <v>286.5</v>
       </c>
       <c r="E78" s="1">
-        <v>158.28491742</v>
+        <v>297.39428115</v>
       </c>
       <c r="F78" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G78">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>346828.53</v>
+        <v>566535.19</v>
       </c>
       <c r="I78" s="1">
-        <v>54872.8</v>
+        <v>-31324.81</v>
       </c>
       <c r="J78" s="1">
-        <v>15.821305127349</v>
+        <v>-5.5291905168327</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>401701.33</v>
+        <v>535210.38</v>
       </c>
       <c r="N78" s="1">
-        <v>401701.33</v>
+        <v>535210.38</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>3466.0</v>
+        <v>1982.0</v>
       </c>
       <c r="D79" s="1">
-        <v>109.45</v>
+        <v>166.15</v>
       </c>
       <c r="E79" s="1">
-        <v>105.43845643</v>
+        <v>147.59161958</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>317902.39</v>
+        <v>250321.93</v>
       </c>
       <c r="I79" s="1">
-        <v>10684.62</v>
+        <v>30455.07</v>
       </c>
       <c r="J79" s="1">
-        <v>3.36097504646</v>
+        <v>12.166361133441</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>328587.01</v>
+        <v>280777.0</v>
       </c>
       <c r="N79" s="1">
-        <v>328587.01</v>
+        <v>280777.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>1547.0</v>
+        <v>4150.0</v>
       </c>
       <c r="D80" s="1">
-        <v>281.99</v>
+        <v>71.21</v>
       </c>
       <c r="E80" s="1">
-        <v>304.19444085</v>
+        <v>71.44373494</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>410820.97</v>
+        <v>255007.68</v>
       </c>
       <c r="I80" s="1">
-        <v>-32961.7</v>
+        <v>-3038.97</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.0233732956718</v>
+        <v>-1.191717049463</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>377859.27</v>
+        <v>251968.71</v>
       </c>
       <c r="N80" s="1">
-        <v>377859.27</v>
+        <v>251968.71</v>
       </c>
       <c r="O80" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>1900.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D81" s="1">
-        <v>149.62</v>
+        <v>171.24</v>
       </c>
       <c r="E81" s="1">
-        <v>147.26659474</v>
+        <v>90.07209032</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>239282.11</v>
+        <v>167617.15</v>
       </c>
       <c r="I81" s="1">
-        <v>6952.62</v>
+        <v>145997.99</v>
       </c>
       <c r="J81" s="1">
-        <v>2.9056163037011</v>
+        <v>87.102059663942</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>246234.73</v>
+        <v>313615.14</v>
       </c>
       <c r="N81" s="1">
-        <v>246234.73</v>
+        <v>313615.14</v>
       </c>
       <c r="O81" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>2985.0</v>
+        <v>1766.0</v>
       </c>
       <c r="D82" s="1">
-        <v>124.58</v>
+        <v>998.47</v>
       </c>
       <c r="E82" s="1">
-        <v>83.95365829</v>
+        <v>937.50579841</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>217391.02</v>
+        <v>1439089.31</v>
       </c>
       <c r="I82" s="1">
-        <v>104714.91</v>
+        <v>64340.81</v>
       </c>
       <c r="J82" s="1">
-        <v>48.168921604949</v>
+        <v>4.4709393331537</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>322105.93</v>
+        <v>1503430.12</v>
       </c>
       <c r="N82" s="1">
-        <v>322105.93</v>
+        <v>1503430.12</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>1.17</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>1574.0</v>
+        <v>3392.0</v>
       </c>
       <c r="D83" s="1">
-        <v>972.33</v>
+        <v>117.89</v>
       </c>
       <c r="E83" s="1">
-        <v>929.29712198</v>
+        <v>111.62736733</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1273036.61</v>
+        <v>327239.29</v>
       </c>
       <c r="I83" s="1">
-        <v>52599.96</v>
+        <v>13710.43</v>
       </c>
       <c r="J83" s="1">
-        <v>4.1318497509667</v>
+        <v>4.1897261175454</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1325636.57</v>
+        <v>340949.72</v>
       </c>
       <c r="N83" s="1">
-        <v>1325636.57</v>
+        <v>340949.72</v>
       </c>
       <c r="O83" s="1">
-        <v>1.19</v>
+        <v>0.27</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>4330.0</v>
+        <v>78.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.47</v>
+        <v>139.19</v>
       </c>
       <c r="E84" s="1">
-        <v>111.90349192</v>
+        <v>188.46205128</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H84" s="1">
-        <v>418940.96</v>
+        <v>8591.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-42124.07</v>
+        <v>-2034.07</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.054894131144</v>
+        <v>-23.676451587746</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>376816.89</v>
+        <v>6557.04</v>
       </c>
       <c r="N84" s="1">
-        <v>376816.89</v>
+        <v>6557.04</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.01</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>597.0</v>
+        <v>545.0</v>
       </c>
       <c r="D85" s="1">
-        <v>409.0</v>
+        <v>616.14</v>
       </c>
       <c r="E85" s="1">
-        <v>444.17328308</v>
+        <v>458.43884404</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>226789.41</v>
+        <v>217090.88</v>
       </c>
       <c r="I85" s="1">
-        <v>-15292.66</v>
+        <v>69217.09</v>
       </c>
       <c r="J85" s="1">
-        <v>-6.7431102713306</v>
+        <v>31.883923451782</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>211496.75</v>
+        <v>286307.97</v>
       </c>
       <c r="N85" s="1">
-        <v>211496.75</v>
+        <v>286307.97</v>
       </c>
       <c r="O85" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>3011.0</v>
+        <v>4132.0</v>
       </c>
       <c r="D86" s="1">
-        <v>138.5</v>
+        <v>79.33</v>
       </c>
       <c r="E86" s="1">
-        <v>193.75537031</v>
+        <v>77.95231123</v>
       </c>
       <c r="F86" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G86">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>340151.18</v>
+        <v>275710.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-86085.44</v>
+        <v>3772.83</v>
       </c>
       <c r="J86" s="1">
-        <v>-25.307993933756</v>
+        <v>1.3684047120508</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>254065.74</v>
+        <v>279482.93</v>
       </c>
       <c r="N86" s="1">
-        <v>254065.74</v>
+        <v>279482.93</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>649.0</v>
+        <v>3026.0</v>
       </c>
       <c r="D87" s="1">
-        <v>533.54</v>
+        <v>189.61</v>
       </c>
       <c r="E87" s="1">
-        <v>447.06976888</v>
+        <v>200.52589557</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>252426.37</v>
+        <v>526308.16</v>
       </c>
       <c r="I87" s="1">
-        <v>47502.14</v>
+        <v>-37106.76</v>
       </c>
       <c r="J87" s="1">
-        <v>18.818216179237</v>
+        <v>-7.0503866024042</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>299928.51</v>
+        <v>489201.4</v>
       </c>
       <c r="N87" s="1">
-        <v>299928.51</v>
+        <v>489201.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>3457.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D88" s="1">
-        <v>71.48</v>
+        <v>69.18</v>
       </c>
       <c r="E88" s="1">
-        <v>78.73293318</v>
+        <v>71.57045503</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>232761.4</v>
+        <v>267387.22</v>
       </c>
       <c r="I88" s="1">
-        <v>-18723.84</v>
+        <v>-8930.74</v>
       </c>
       <c r="J88" s="1">
-        <v>-8.0442203904943</v>
+        <v>-3.3400025625757</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>214037.56</v>
+        <v>258456.48</v>
       </c>
       <c r="N88" s="1">
-        <v>214037.56</v>
+        <v>258456.48</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1249.0</v>
+        <v>2461.0</v>
       </c>
       <c r="D89" s="1">
-        <v>189.35</v>
+        <v>105.37</v>
       </c>
       <c r="E89" s="1">
-        <v>213.86800641</v>
+        <v>129.13670459</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>234147.45</v>
+        <v>277048.96</v>
       </c>
       <c r="I89" s="1">
-        <v>-29298.47</v>
+        <v>-55950.29</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.512828988742</v>
+        <v>-20.195091149232</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>204848.98</v>
+        <v>221098.67</v>
       </c>
       <c r="N89" s="1">
-        <v>204848.98</v>
+        <v>221098.67</v>
       </c>
       <c r="O89" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>4183.0</v>
+        <v>6828.0</v>
       </c>
       <c r="D90" s="1">
-        <v>68.5</v>
+        <v>57.35</v>
       </c>
       <c r="E90" s="1">
-        <v>71.85207507</v>
+        <v>57.92816198</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>212</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>300557.23</v>
+        <v>264881.88</v>
       </c>
       <c r="I90" s="1">
-        <v>-14021.73</v>
+        <v>-2539.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-4.6652446191363</v>
+        <v>-0.95861596874803</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>286535.5</v>
+        <v>262342.68</v>
       </c>
       <c r="N90" s="1">
-        <v>286535.5</v>
+        <v>262342.68</v>
       </c>
       <c r="O90" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>2054.0</v>
+        <v>526.0</v>
       </c>
       <c r="D91" s="1">
-        <v>125.08</v>
+        <v>605.0</v>
       </c>
       <c r="E91" s="1">
-        <v>131.12706426</v>
+        <v>507.66429658</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>235337.56</v>
+        <v>232632.28</v>
       </c>
       <c r="I91" s="1">
-        <v>-12804.58</v>
+        <v>38698.24</v>
       </c>
       <c r="J91" s="1">
-        <v>-5.4409419388898</v>
+        <v>16.634939914615</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>222532.98</v>
+        <v>271330.52</v>
       </c>
       <c r="N91" s="1">
-        <v>222532.98</v>
+        <v>271330.52</v>
       </c>
       <c r="O91" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>6334.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D92" s="1">
-        <v>57.4</v>
+        <v>177.8</v>
       </c>
       <c r="E92" s="1">
-        <v>57.99532997</v>
+        <v>144.64814214</v>
       </c>
       <c r="F92" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.48</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>245921.63</v>
+        <v>221390.43</v>
       </c>
       <c r="I92" s="1">
-        <v>-323.22</v>
+        <v>49512.58</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.13143211518239</v>
+        <v>22.3643722992</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>245598.41</v>
+        <v>270903.01</v>
       </c>
       <c r="N92" s="1">
-        <v>245598.41</v>
+        <v>270903.01</v>
       </c>
       <c r="O92" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>594.0</v>
+        <v>9736.0</v>
       </c>
       <c r="D93" s="1">
-        <v>559.73</v>
+        <v>27.71</v>
       </c>
       <c r="E93" s="1">
-        <v>499.4723569</v>
+        <v>26.41699363</v>
       </c>
       <c r="F93" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>258845.91</v>
+        <v>257195.85</v>
       </c>
       <c r="I93" s="1">
-        <v>29139.9</v>
+        <v>12588.71</v>
       </c>
       <c r="J93" s="1">
-        <v>11.257624275385</v>
+        <v>4.8946007488068</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>287985.81</v>
+        <v>269784.56</v>
       </c>
       <c r="N93" s="1">
-        <v>287985.81</v>
+        <v>269784.56</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>2127.0</v>
+        <v>1366.0</v>
       </c>
       <c r="D94" s="1">
-        <v>157.67</v>
+        <v>252.5</v>
       </c>
       <c r="E94" s="1">
-        <v>141.54803009</v>
+        <v>230.5543631</v>
       </c>
       <c r="F94" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>257707.05</v>
+        <v>314937.26</v>
       </c>
       <c r="I94" s="1">
-        <v>32777.22</v>
+        <v>29977.74</v>
       </c>
       <c r="J94" s="1">
-        <v>12.718790580234</v>
+        <v>9.5186387282343</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>290484.27</v>
+        <v>344915.0</v>
       </c>
       <c r="N94" s="1">
-        <v>290484.27</v>
+        <v>344915.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>1083.0</v>
+        <v>5560.0</v>
       </c>
       <c r="D95" s="1">
-        <v>243.3</v>
+        <v>49.14</v>
       </c>
       <c r="E95" s="1">
-        <v>225.36579871</v>
+        <v>43.67167446</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>244071.16</v>
+        <v>242814.51</v>
       </c>
       <c r="I95" s="1">
-        <v>19422.74</v>
+        <v>30403.89</v>
       </c>
       <c r="J95" s="1">
-        <v>7.9578185312841</v>
+        <v>12.52144692671</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>263493.9</v>
+        <v>273218.4</v>
       </c>
       <c r="N95" s="1">
-        <v>263493.9</v>
+        <v>273218.4</v>
       </c>
       <c r="O95" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>4965.0</v>
+        <v>13421.0</v>
       </c>
       <c r="D96" s="1">
-        <v>43.99</v>
+        <v>30.99</v>
       </c>
       <c r="E96" s="1">
-        <v>43.3364995</v>
+        <v>29.92633112</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>215165.72</v>
+        <v>401641.29</v>
       </c>
       <c r="I96" s="1">
-        <v>3244.63</v>
+        <v>14275.5</v>
       </c>
       <c r="J96" s="1">
-        <v>1.5079679049246</v>
+        <v>3.5542909445391</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>218410.35</v>
+        <v>415916.79</v>
       </c>
       <c r="N96" s="1">
-        <v>218410.35</v>
+        <v>415916.79</v>
       </c>
       <c r="O96" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>10995.0</v>
+        <v>30988.0</v>
       </c>
       <c r="D97" s="1">
-        <v>31.62</v>
+        <v>14.41</v>
       </c>
       <c r="E97" s="1">
-        <v>29.52562983</v>
+        <v>15.94120498</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>324634.3</v>
+        <v>569243.59</v>
       </c>
       <c r="I97" s="1">
-        <v>23027.6</v>
+        <v>-56660.13</v>
       </c>
       <c r="J97" s="1">
-        <v>7.0933970932831</v>
+        <v>-9.9535824373534</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>347661.9</v>
+        <v>512583.46</v>
       </c>
       <c r="N97" s="1">
-        <v>347661.9</v>
+        <v>512583.46</v>
       </c>
       <c r="O97" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>13961.0</v>
+        <v>1646.0</v>
       </c>
       <c r="D98" s="1">
-        <v>14.0</v>
+        <v>188.87</v>
       </c>
       <c r="E98" s="1">
-        <v>18.32755318</v>
+        <v>167.12485419</v>
       </c>
       <c r="F98" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G98">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>295996.94</v>
+        <v>240349.35</v>
       </c>
       <c r="I98" s="1">
-        <v>-70780.6</v>
+        <v>24714.4</v>
       </c>
       <c r="J98" s="1">
-        <v>-23.912612069571</v>
+        <v>10.282698913061</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>225216.34</v>
+        <v>265063.75</v>
       </c>
       <c r="N98" s="1">
-        <v>225216.34</v>
+        <v>265063.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>1773.0</v>
+        <v>2421.0</v>
       </c>
       <c r="D99" s="1">
-        <v>173.3</v>
+        <v>176.82</v>
       </c>
       <c r="E99" s="1">
-        <v>165.6085392</v>
+        <v>186.14516729</v>
       </c>
       <c r="F99" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H99" s="1">
-        <v>256977.46</v>
+        <v>278810.22</v>
       </c>
       <c r="I99" s="1">
-        <v>9164.51</v>
+        <v>-14929.05</v>
       </c>
       <c r="J99" s="1">
-        <v>3.5662699755846</v>
+        <v>-5.3545562282473</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>266141.97</v>
+        <v>263881.17</v>
       </c>
       <c r="N99" s="1">
-        <v>266141.97</v>
+        <v>263881.17</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>4000.0</v>
+        <v>1419.0</v>
       </c>
       <c r="D100" s="1">
-        <v>124.52</v>
+        <v>217.12</v>
       </c>
       <c r="E100" s="1">
-        <v>121.84339</v>
+        <v>207.73012685</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>422162.33</v>
+        <v>253523.41</v>
       </c>
       <c r="I100" s="1">
-        <v>9262.53</v>
+        <v>9164.3</v>
       </c>
       <c r="J100" s="1">
-        <v>2.1940683338563</v>
+        <v>3.6147746671599</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>431424.86</v>
+        <v>262687.71</v>
       </c>
       <c r="N100" s="1">
-        <v>431424.86</v>
+        <v>262687.71</v>
       </c>
       <c r="O100" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1829.0</v>
+        <v>1215.0</v>
       </c>
       <c r="D101" s="1">
-        <v>180.64</v>
+        <v>1673.0</v>
       </c>
       <c r="E101" s="1">
-        <v>190.29300711</v>
+        <v>1526.35299588</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="G101">
-        <v>1.59</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>215166.94</v>
+        <v>248347.49</v>
       </c>
       <c r="I101" s="1">
-        <v>-6777.8</v>
+        <v>23694.13</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.1500192362265</v>
+        <v>9.5407165178114</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>208389.14</v>
+        <v>272041.62</v>
       </c>
       <c r="N101" s="1">
-        <v>208389.14</v>
+        <v>272041.62</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>1078.0</v>
+        <v>817.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1543.5</v>
+        <v>403.0</v>
       </c>
       <c r="E102" s="1">
-        <v>1520.00036178</v>
+        <v>338.29194614</v>
       </c>
       <c r="F102" t="s">
-        <v>237</v>
+        <v>28</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>219446.54</v>
+        <v>240601.89</v>
       </c>
       <c r="I102" s="1">
-        <v>3259.57</v>
+        <v>40125.4</v>
       </c>
       <c r="J102" s="1">
-        <v>1.4853594866431</v>
+        <v>16.677092603055</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>222706.11</v>
+        <v>280727.29</v>
       </c>
       <c r="N102" s="1">
-        <v>222706.11</v>
+        <v>280727.29</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>832.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D103" s="1">
-        <v>356.8</v>
+        <v>273.29</v>
       </c>
       <c r="E103" s="1">
-        <v>334.9430649</v>
+        <v>258.50675943</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>242908.04</v>
+        <v>251430.44</v>
       </c>
       <c r="I103" s="1">
-        <v>14222.84</v>
+        <v>8146.71</v>
       </c>
       <c r="J103" s="1">
-        <v>5.8552364096306</v>
+        <v>3.2401446698339</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>257130.88</v>
+        <v>259577.15</v>
       </c>
       <c r="N103" s="1">
-        <v>257130.88</v>
+        <v>259577.15</v>
       </c>
       <c r="O103" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>1042.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D104" s="1">
-        <v>256.48</v>
+        <v>77.87</v>
       </c>
       <c r="E104" s="1">
-        <v>257.47291747</v>
+        <v>80.280375</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>234599.31</v>
+        <v>255288.95</v>
       </c>
       <c r="I104" s="1">
-        <v>-3111.95</v>
+        <v>-10959.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.3264958025665</v>
+        <v>-4.2930451944747</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>231487.36</v>
+        <v>244329.28</v>
       </c>
       <c r="N104" s="1">
-        <v>231487.36</v>
+        <v>244329.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>3222.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D105" s="1">
-        <v>82.5</v>
+        <v>202.74</v>
       </c>
       <c r="E105" s="1">
-        <v>80.14070453</v>
+        <v>201.42838577</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>223256.96</v>
+        <v>252136.52</v>
       </c>
       <c r="I105" s="1">
-        <v>6985.57</v>
+        <v>586.23</v>
       </c>
       <c r="J105" s="1">
-        <v>3.1289371672892</v>
+        <v>0.23250499372324</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>230242.53</v>
+        <v>252722.75</v>
       </c>
       <c r="N105" s="1">
-        <v>230242.53</v>
+        <v>252722.75</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>1337.0</v>
+        <v>16535.0</v>
       </c>
       <c r="D106" s="1">
-        <v>200.51</v>
+        <v>32.09</v>
       </c>
       <c r="E106" s="1">
-        <v>201.23747195</v>
+        <v>30.53819776</v>
       </c>
       <c r="F106" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G106">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H106" s="1">
-        <v>230225.9</v>
+        <v>312793.71</v>
       </c>
       <c r="I106" s="1">
-        <v>1980.14</v>
+        <v>14287.91</v>
       </c>
       <c r="J106" s="1">
-        <v>0.86008568106369</v>
+        <v>4.5678380169473</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>232206.04</v>
+        <v>327081.62</v>
       </c>
       <c r="N106" s="1">
-        <v>232206.04</v>
+        <v>327081.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>766.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D107" s="1">
-        <v>291.48</v>
+        <v>311.53</v>
       </c>
       <c r="E107" s="1">
-        <v>346.31406005</v>
+        <v>335.1482069</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H107" s="1">
-        <v>231665.85</v>
+        <v>296099.22</v>
       </c>
       <c r="I107" s="1">
-        <v>-38271.58</v>
+        <v>-26497.01</v>
       </c>
       <c r="J107" s="1">
-        <v>-16.520164711372</v>
+        <v>-8.9486929415079</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>193394.27</v>
+        <v>269602.21</v>
       </c>
       <c r="N107" s="1">
-        <v>193394.27</v>
+        <v>269602.21</v>
       </c>
       <c r="O107" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>1280.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D108" s="1">
-        <v>906.7</v>
+        <v>143.77</v>
       </c>
       <c r="E108" s="1">
-        <v>1025.72909375</v>
+        <v>130.35532294</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H108" s="1">
-        <v>1122548.62</v>
+        <v>254918.87</v>
       </c>
       <c r="I108" s="1">
-        <v>-117285.74</v>
+        <v>20277.15</v>
       </c>
       <c r="J108" s="1">
-        <v>-10.448165710631</v>
+        <v>7.9543542618089</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1005262.88</v>
+        <v>275196.02</v>
       </c>
       <c r="N108" s="1">
-        <v>1005262.88</v>
+        <v>275196.02</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.21</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>1928.0</v>
+        <v>32090.0</v>
       </c>
       <c r="D109" s="1">
-        <v>128.15</v>
+        <v>9.866</v>
       </c>
       <c r="E109" s="1">
-        <v>129.62167531</v>
+        <v>9.69930851</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>218147.99</v>
+        <v>311250.81</v>
       </c>
       <c r="I109" s="1">
-        <v>-4139.16</v>
+        <v>5349.13</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.8974091853883</v>
+        <v>1.7185915114566</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>214008.83</v>
+        <v>316599.94</v>
       </c>
       <c r="N109" s="1">
-        <v>214008.83</v>
+        <v>316599.94</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>1591.0</v>
+        <v>9073.0</v>
       </c>
       <c r="D110" s="1">
-        <v>178.02</v>
+        <v>29.13</v>
       </c>
       <c r="E110" s="1">
-        <v>217.07115651</v>
+        <v>28.42292516</v>
       </c>
       <c r="F110" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>302885.35</v>
+        <v>257881.2</v>
       </c>
       <c r="I110" s="1">
-        <v>-57558.52</v>
+        <v>6415.29</v>
       </c>
       <c r="J110" s="1">
-        <v>-19.003401782226</v>
+        <v>2.4876920070172</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>245326.83</v>
+        <v>264296.49</v>
       </c>
       <c r="N110" s="1">
-        <v>245326.83</v>
+        <v>264296.49</v>
       </c>
       <c r="O110" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>358.0</v>
+        <v>334.0</v>
       </c>
       <c r="D111" s="1">
-        <v>959.16</v>
+        <v>1030.24</v>
       </c>
       <c r="E111" s="1">
-        <v>837.41432961</v>
+        <v>852.03284431</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H111" s="1">
-        <v>262811.21</v>
+        <v>248982.79</v>
       </c>
       <c r="I111" s="1">
-        <v>34615.62</v>
+        <v>44405.25</v>
       </c>
       <c r="J111" s="1">
-        <v>13.171287480469</v>
+        <v>17.834666404051</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>297426.83</v>
+        <v>293388.04</v>
       </c>
       <c r="N111" s="1">
-        <v>297426.83</v>
+        <v>293388.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1340.0</v>
+        <v>1324.0</v>
       </c>
       <c r="D112" s="1">
-        <v>194.75</v>
+        <v>199.25</v>
       </c>
       <c r="E112" s="1">
-        <v>249.70118657</v>
+        <v>244.87043051</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>334599.59</v>
+        <v>324208.45</v>
       </c>
       <c r="I112" s="1">
-        <v>-73634.59</v>
+        <v>-60401.45</v>
       </c>
       <c r="J112" s="1">
-        <v>-22.006778310756</v>
+        <v>-18.63043668356</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>260965.0</v>
+        <v>263807.0</v>
       </c>
       <c r="N112" s="1">
-        <v>260965.0</v>
+        <v>263807.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>7882.0</v>
+        <v>7305.0</v>
       </c>
       <c r="D113" s="1">
-        <v>46.44</v>
+        <v>48.57</v>
       </c>
       <c r="E113" s="1">
-        <v>45.58937579</v>
+        <v>45.88392745</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H113" s="1">
-        <v>312625.47</v>
+        <v>291304.8</v>
       </c>
       <c r="I113" s="1">
-        <v>4429.6</v>
+        <v>11209.46</v>
       </c>
       <c r="J113" s="1">
-        <v>1.4169031077346</v>
+        <v>3.8480176090473</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>317055.07</v>
+        <v>302514.26</v>
       </c>
       <c r="N113" s="1">
-        <v>317055.07</v>
+        <v>302514.26</v>
       </c>
       <c r="O113" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>6017.0</v>
+        <v>8504.0</v>
       </c>
       <c r="D114" s="1">
-        <v>26.47</v>
+        <v>6249.0</v>
       </c>
       <c r="E114" s="1">
-        <v>31.88126641</v>
+        <v>6338.20390405</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G114">
-        <v>0.87</v>
+        <v>186.62</v>
       </c>
       <c r="H114" s="1">
-        <v>221791.46</v>
+        <v>293630.84</v>
       </c>
       <c r="I114" s="1">
-        <v>-38268.97</v>
+        <v>-8879.02</v>
       </c>
       <c r="J114" s="1">
-        <v>-17.25448310769</v>
+        <v>-3.0238717431725</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>183522.49</v>
+        <v>284751.82</v>
       </c>
       <c r="N114" s="1">
-        <v>183522.49</v>
+        <v>284751.82</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>168.0</v>
+        <v>772.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1127.62</v>
+        <v>75540.0</v>
       </c>
       <c r="E115" s="1">
-        <v>1573.75684524</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G115">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H115" s="1">
-        <v>230537.69</v>
+        <v>253286.2</v>
       </c>
       <c r="I115" s="1">
-        <v>-66449.2</v>
+        <v>59197.25</v>
       </c>
       <c r="J115" s="1">
-        <v>-28.82357327342</v>
+        <v>23.371683889608</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>164088.49</v>
+        <v>312483.45</v>
       </c>
       <c r="N115" s="1">
-        <v>164088.49</v>
+        <v>312483.45</v>
       </c>
       <c r="O115" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>8584.0</v>
+        <v>6416.0</v>
       </c>
       <c r="D116" s="1">
-        <v>5936.0</v>
+        <v>49.17</v>
       </c>
       <c r="E116" s="1">
-        <v>6401.16076421</v>
+        <v>43.237101</v>
       </c>
       <c r="F116" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G116">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H116" s="1">
-        <v>299560.55</v>
+        <v>237424.69</v>
       </c>
       <c r="I116" s="1">
-        <v>-22422.23</v>
+        <v>31556.61</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.485041004231</v>
+        <v>13.291208256395</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>277138.32</v>
+        <v>268981.3</v>
       </c>
       <c r="N116" s="1">
-        <v>277138.32</v>
+        <v>268981.3</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>638.0</v>
+        <v>831.0</v>
       </c>
       <c r="D117" s="1">
-        <v>63430.0</v>
+        <v>374.08</v>
       </c>
       <c r="E117" s="1">
-        <v>59567.71159875</v>
+        <v>359.9556799</v>
       </c>
       <c r="F117" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G117">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H117" s="1">
-        <v>207419.07</v>
+        <v>257268.82</v>
       </c>
       <c r="I117" s="1">
-        <v>12685.15</v>
+        <v>7778.27</v>
       </c>
       <c r="J117" s="1">
-        <v>6.1157105756959</v>
+        <v>3.023401747635</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>220104.22</v>
+        <v>265047.09</v>
       </c>
       <c r="N117" s="1">
-        <v>220104.22</v>
+        <v>265047.09</v>
       </c>
       <c r="O117" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>6708.0</v>
+        <v>1264.0</v>
       </c>
       <c r="D118" s="1">
-        <v>43.76</v>
+        <v>256.61</v>
       </c>
       <c r="E118" s="1">
-        <v>42.86891026</v>
+        <v>233.97064082</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H118" s="1">
-        <v>245955.48</v>
+        <v>253150.29</v>
       </c>
       <c r="I118" s="1">
-        <v>8303.58</v>
+        <v>23402.59</v>
       </c>
       <c r="J118" s="1">
-        <v>3.3760500070988</v>
+        <v>9.2445440216561</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>254259.06</v>
+        <v>276552.88</v>
       </c>
       <c r="N118" s="1">
-        <v>254259.06</v>
+        <v>276552.88</v>
       </c>
       <c r="O118" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1521.0</v>
+        <v>5370.0</v>
       </c>
       <c r="D119" s="1">
-        <v>217.56</v>
+        <v>56.09</v>
       </c>
       <c r="E119" s="1">
-        <v>233.54076266</v>
+        <v>77.98911359</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H119" s="1">
-        <v>303886.46</v>
+        <v>358041.8</v>
       </c>
       <c r="I119" s="1">
-        <v>-17261.29</v>
+        <v>-101228.65</v>
       </c>
       <c r="J119" s="1">
-        <v>-5.6801773925696</v>
+        <v>-28.272858085285</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>286625.17</v>
+        <v>256813.15</v>
       </c>
       <c r="N119" s="1">
-        <v>286625.17</v>
+        <v>256813.15</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>4160.0</v>
+        <v>26241.0</v>
       </c>
       <c r="D120" s="1">
-        <v>49.79</v>
+        <v>20.26</v>
       </c>
       <c r="E120" s="1">
-        <v>62.40496635</v>
+        <v>21.84527686</v>
       </c>
       <c r="F120" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G120">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H120" s="1">
-        <v>227188.08</v>
+        <v>335736.41</v>
       </c>
       <c r="I120" s="1">
-        <v>-47780.2</v>
+        <v>-14647.68</v>
       </c>
       <c r="J120" s="1">
-        <v>-21.031120998954</v>
+        <v>-4.3628512022274</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>179407.88</v>
+        <v>321088.73</v>
       </c>
       <c r="N120" s="1">
-        <v>179407.88</v>
+        <v>321088.73</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>1486.0</v>
+        <v>3520.0</v>
       </c>
       <c r="D121" s="1">
-        <v>192.82</v>
+        <v>76.7</v>
       </c>
       <c r="E121" s="1">
-        <v>215.52908479</v>
+        <v>79.5518608</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H121" s="1">
-        <v>276711.0</v>
+        <v>239658.49</v>
       </c>
       <c r="I121" s="1">
-        <v>-28525.19</v>
+        <v>-9463.67</v>
       </c>
       <c r="J121" s="1">
-        <v>-10.308657769297</v>
+        <v>-3.9488148323058</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>248185.81</v>
+        <v>230194.82</v>
       </c>
       <c r="N121" s="1">
-        <v>248185.81</v>
+        <v>230194.82</v>
       </c>
       <c r="O121" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>4173.0</v>
+        <v>200.0</v>
       </c>
       <c r="D122" s="1">
-        <v>57.07</v>
+        <v>3324.0</v>
       </c>
       <c r="E122" s="1">
-        <v>84.33116703</v>
+        <v>4087.585</v>
       </c>
       <c r="F122" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G122">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H122" s="1">
-        <v>300493.63</v>
+        <v>4457.17</v>
       </c>
       <c r="I122" s="1">
-        <v>-94211.16</v>
+        <v>-894.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-31.352132156678</v>
+        <v>-20.078435419784</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>206282.47</v>
+        <v>3562.24</v>
       </c>
       <c r="N122" s="1">
-        <v>206282.47</v>
+        <v>3562.24</v>
       </c>
       <c r="O122" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>36564.0</v>
+        <v>332.0</v>
       </c>
       <c r="D123" s="1">
-        <v>18.96</v>
+        <v>991.32</v>
       </c>
       <c r="E123" s="1">
-        <v>21.9907305</v>
+        <v>695.85990964</v>
       </c>
       <c r="F123" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G123">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H123" s="1">
-        <v>469687.0</v>
+        <v>197904.86</v>
       </c>
       <c r="I123" s="1">
-        <v>-47332.03</v>
+        <v>82709.23</v>
       </c>
       <c r="J123" s="1">
-        <v>-10.077355770971</v>
+        <v>41.79241985265</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>422354.97</v>
+        <v>280614.09</v>
       </c>
       <c r="N123" s="1">
-        <v>422354.97</v>
+        <v>280614.09</v>
       </c>
       <c r="O123" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>3455.0</v>
+        <v>25421.0</v>
       </c>
       <c r="D124" s="1">
-        <v>81.4</v>
+        <v>76.42</v>
       </c>
       <c r="E124" s="1">
-        <v>79.22918669</v>
+        <v>76.4674466</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H124" s="1">
-        <v>234131.14</v>
+        <v>1669776.83</v>
       </c>
       <c r="I124" s="1">
-        <v>9469.55</v>
+        <v>-13407.46</v>
       </c>
       <c r="J124" s="1">
-        <v>4.0445495631209</v>
+        <v>-0.80294921807006</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>243600.69</v>
+        <v>1656369.37</v>
       </c>
       <c r="N124" s="1">
-        <v>243600.69</v>
+        <v>1656369.37</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>1.29</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>9823.0</v>
+        <v>3846.0</v>
       </c>
       <c r="D125" s="1">
-        <v>3340.0</v>
+        <v>107.51</v>
       </c>
       <c r="E125" s="1">
-        <v>4128.11971903</v>
+        <v>105.28204888</v>
       </c>
       <c r="F125" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G125">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H125" s="1">
-        <v>221110.48</v>
+        <v>348259.29</v>
       </c>
       <c r="I125" s="1">
-        <v>-42665.81</v>
+        <v>4286.61</v>
       </c>
       <c r="J125" s="1">
-        <v>-19.296150051323</v>
+        <v>1.2308673804509</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>178444.67</v>
+        <v>352545.9</v>
       </c>
       <c r="N125" s="1">
-        <v>178444.67</v>
+        <v>352545.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>3311.0</v>
+        <v>3352.0</v>
       </c>
       <c r="D126" s="1">
-        <v>69.65</v>
+        <v>138.99</v>
       </c>
       <c r="E126" s="1">
-        <v>76.39520387</v>
+        <v>125.93404833</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H126" s="1">
-        <v>221109.86</v>
+        <v>366271.45</v>
       </c>
       <c r="I126" s="1">
-        <v>-21360.05</v>
+        <v>30961.34</v>
       </c>
       <c r="J126" s="1">
-        <v>-9.6603787818418</v>
+        <v>8.4531131214295</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>199749.81</v>
+        <v>397232.79</v>
       </c>
       <c r="N126" s="1">
-        <v>199749.81</v>
+        <v>397232.79</v>
       </c>
       <c r="O126" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>399.0</v>
+        <v>27309.0</v>
       </c>
       <c r="D127" s="1">
-        <v>851.07</v>
+        <v>27.97</v>
       </c>
       <c r="E127" s="1">
-        <v>674.30313283</v>
+        <v>28.92154308</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G127">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H127" s="1">
-        <v>230316.52</v>
+        <v>462598.1</v>
       </c>
       <c r="I127" s="1">
-        <v>63816.81</v>
+        <v>-1276.81</v>
       </c>
       <c r="J127" s="1">
-        <v>27.708307680231</v>
+        <v>-0.27600848338979</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>294133.33</v>
+        <v>461321.29</v>
       </c>
       <c r="N127" s="1">
-        <v>294133.33</v>
+        <v>461321.29</v>
       </c>
       <c r="O127" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>6066.0</v>
+        <v>10666.0</v>
       </c>
       <c r="D128" s="1">
-        <v>37.01</v>
+        <v>21.76</v>
       </c>
       <c r="E128" s="1">
-        <v>49.35692219</v>
+        <v>18.53088787</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G128">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H128" s="1">
-        <v>262362.2</v>
+        <v>227025.67</v>
       </c>
       <c r="I128" s="1">
-        <v>-67903.42</v>
+        <v>39394.76</v>
       </c>
       <c r="J128" s="1">
-        <v>-25.881556108311</v>
+        <v>17.352557532371</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>194458.78</v>
+        <v>266420.43</v>
       </c>
       <c r="N128" s="1">
-        <v>194458.78</v>
+        <v>266420.43</v>
       </c>
       <c r="O128" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>5125.0</v>
+        <v>59983.0</v>
       </c>
       <c r="D129" s="1">
-        <v>72.81</v>
+        <v>3.641</v>
       </c>
       <c r="E129" s="1">
-        <v>81.74565073</v>
+        <v>3.71783339</v>
       </c>
       <c r="F129" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G129">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H129" s="1">
-        <v>358184.13</v>
+        <v>257533.07</v>
       </c>
       <c r="I129" s="1">
-        <v>-34969.53</v>
+        <v>-6832.16</v>
       </c>
       <c r="J129" s="1">
-        <v>-9.7630037377703</v>
+        <v>-2.6529253116891</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>323214.6</v>
+        <v>250700.91</v>
       </c>
       <c r="N129" s="1">
-        <v>323214.6</v>
+        <v>250700.91</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2509.0</v>
+        <v>2209.0</v>
       </c>
       <c r="D130" s="1">
-        <v>137.21</v>
+        <v>137.23</v>
       </c>
       <c r="E130" s="1">
-        <v>121.14659625</v>
+        <v>134.84624264</v>
       </c>
       <c r="F130" t="s">
         <v>28</v>
       </c>
       <c r="G130">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H130" s="1">
-        <v>264604.39</v>
+        <v>256195.41</v>
       </c>
       <c r="I130" s="1">
-        <v>33585.21</v>
+        <v>2269.93</v>
       </c>
       <c r="J130" s="1">
-        <v>12.69261254509</v>
+        <v>0.88601509293238</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>298189.6</v>
+        <v>258465.34</v>
       </c>
       <c r="N130" s="1">
-        <v>298189.6</v>
+        <v>258465.34</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>21757.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D131" s="1">
-        <v>25.5</v>
+        <v>202.31</v>
       </c>
       <c r="E131" s="1">
-        <v>29.56507055</v>
+        <v>203.16596219</v>
       </c>
       <c r="F131" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G131">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H131" s="1">
-        <v>374670.96</v>
+        <v>258788.82</v>
       </c>
       <c r="I131" s="1">
-        <v>-36664.68</v>
+        <v>-3324.69</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.7858344826084</v>
+        <v>-1.2847116038475</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>338006.28</v>
+        <v>255464.13</v>
       </c>
       <c r="N131" s="1">
-        <v>338006.28</v>
+        <v>255464.13</v>
       </c>
       <c r="O131" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>11069.0</v>
+        <v>1348.0</v>
       </c>
       <c r="D132" s="1">
-        <v>19.505</v>
+        <v>323.43</v>
       </c>
       <c r="E132" s="1">
-        <v>18.30782817</v>
+        <v>270.31199555</v>
       </c>
       <c r="F132" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G132">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H132" s="1">
-        <v>232737.97</v>
+        <v>317153.85</v>
       </c>
       <c r="I132" s="1">
-        <v>16038.72</v>
+        <v>54576.24</v>
       </c>
       <c r="J132" s="1">
-        <v>6.8913207415189</v>
+        <v>17.208127853406</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>248776.69</v>
+        <v>371730.09</v>
       </c>
       <c r="N132" s="1">
-        <v>248776.69</v>
+        <v>371730.09</v>
       </c>
       <c r="O132" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>55274.0</v>
+        <v>15758.0</v>
       </c>
       <c r="D133" s="1">
-        <v>3.757</v>
+        <v>4810.0</v>
       </c>
       <c r="E133" s="1">
-        <v>3.71992003</v>
+        <v>4666.78347506</v>
       </c>
       <c r="F133" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G133">
-        <v>0.87</v>
+        <v>186.62</v>
       </c>
       <c r="H133" s="1">
-        <v>237554.54</v>
+        <v>410491.26</v>
       </c>
       <c r="I133" s="1">
-        <v>1731.53</v>
+        <v>-4348.32</v>
       </c>
       <c r="J133" s="1">
-        <v>0.72889787751478</v>
+        <v>-1.0592966096282</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>239286.07</v>
+        <v>406142.94</v>
       </c>
       <c r="N133" s="1">
-        <v>239286.07</v>
+        <v>406142.94</v>
       </c>
       <c r="O133" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>580.0</v>
+        <v>9263.0</v>
       </c>
       <c r="D134" s="1">
-        <v>493.88</v>
+        <v>408.4</v>
       </c>
       <c r="E134" s="1">
-        <v>432.88067241</v>
+        <v>389.49269999</v>
       </c>
       <c r="F134" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G134">
-        <v>1.15</v>
+        <v>9.19</v>
       </c>
       <c r="H134" s="1">
-        <v>219094.78</v>
+        <v>403228.21</v>
       </c>
       <c r="I134" s="1">
-        <v>29021.63</v>
+        <v>8604.1</v>
       </c>
       <c r="J134" s="1">
-        <v>13.246153103237</v>
+        <v>2.1338040808206</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>248116.41</v>
+        <v>411832.31</v>
       </c>
       <c r="N134" s="1">
-        <v>248116.41</v>
+        <v>411832.31</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>3445.0</v>
+        <v>4312.0</v>
       </c>
       <c r="D135" s="1">
-        <v>66.38</v>
+        <v>337.34</v>
       </c>
       <c r="E135" s="1">
-        <v>69.34865602</v>
+        <v>353.13490955</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H135" s="1">
-        <v>238906.12</v>
+        <v>1314719.05</v>
       </c>
       <c r="I135" s="1">
-        <v>-10227.02</v>
+        <v>-74483.66</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.2807693666449</v>
+        <v>-5.665367060742</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>228679.1</v>
+        <v>1240235.39</v>
       </c>
       <c r="N135" s="1">
-        <v>228679.1</v>
+        <v>1240235.39</v>
       </c>
       <c r="O135" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>11292.0</v>
+        <v>1896.0</v>
       </c>
       <c r="D136" s="1">
-        <v>21.69</v>
+        <v>235.04</v>
       </c>
       <c r="E136" s="1">
-        <v>21.1161362</v>
+        <v>213.55944093</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H136" s="1">
-        <v>208177.52</v>
+        <v>346548.5</v>
       </c>
       <c r="I136" s="1">
-        <v>3969.28</v>
+        <v>33411.29</v>
       </c>
       <c r="J136" s="1">
-        <v>1.9066804139083</v>
+        <v>9.6411584525687</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>212146.8</v>
+        <v>379959.79</v>
       </c>
       <c r="N136" s="1">
-        <v>212146.8</v>
+        <v>379959.79</v>
       </c>
       <c r="O136" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>1172.0</v>
+        <v>2091.0</v>
       </c>
       <c r="D137" s="1">
-        <v>292.58</v>
+        <v>29490.0</v>
       </c>
       <c r="E137" s="1">
-        <v>264.51087031</v>
+        <v>22366.58393113</v>
       </c>
       <c r="F137" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G137">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H137" s="1">
-        <v>270358.59</v>
+        <v>261426.87</v>
       </c>
       <c r="I137" s="1">
-        <v>26656.36</v>
+        <v>68989.49</v>
       </c>
       <c r="J137" s="1">
-        <v>9.8596312401245</v>
+        <v>26.389594153042</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>297014.95</v>
+        <v>330416.36</v>
       </c>
       <c r="N137" s="1">
-        <v>297014.95</v>
+        <v>330416.36</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>16819.0</v>
+        <v>31364.0</v>
       </c>
       <c r="D138" s="1">
-        <v>4849.0</v>
+        <v>13.402</v>
       </c>
       <c r="E138" s="1">
-        <v>4654.40198585</v>
+        <v>10.80108149</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="G138">
-        <v>183.86</v>
+        <v>0.87</v>
       </c>
       <c r="H138" s="1">
-        <v>438420.82</v>
+        <v>391871.11</v>
       </c>
       <c r="I138" s="1">
-        <v>5152.42</v>
+        <v>90640.89</v>
       </c>
       <c r="J138" s="1">
-        <v>1.1752224723269</v>
+        <v>23.130281280496</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>443573.24</v>
+        <v>482512.0</v>
       </c>
       <c r="N138" s="1">
-        <v>443573.24</v>
+        <v>482512.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>8065.0</v>
+        <v>17114.0</v>
       </c>
       <c r="D139" s="1">
-        <v>396.0</v>
+        <v>20.32</v>
       </c>
       <c r="E139" s="1">
-        <v>388.01275635</v>
+        <v>17.24441159</v>
       </c>
       <c r="F139" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G139">
-        <v>9.04</v>
+        <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>350622.46</v>
+        <v>295120.86</v>
       </c>
       <c r="I139" s="1">
-        <v>2550.16</v>
+        <v>52635.62</v>
       </c>
       <c r="J139" s="1">
-        <v>0.72732362895406</v>
+        <v>17.835276028946</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>353172.62</v>
+        <v>347756.48</v>
       </c>
       <c r="N139" s="1">
-        <v>353172.62</v>
+        <v>347756.48</v>
       </c>
       <c r="O139" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>6781.0</v>
+        <v>1737.0</v>
       </c>
       <c r="D140" s="1">
-        <v>320.75</v>
+        <v>230.76</v>
       </c>
       <c r="E140" s="1">
-        <v>355.28486064</v>
+        <v>265.498365</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H140" s="1">
-        <v>2080699.85</v>
+        <v>400505.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-196762.43</v>
+        <v>-58747.64</v>
       </c>
       <c r="J140" s="1">
-        <v>-9.456550400578</v>
+        <v>-14.668391156165</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1883937.42</v>
+        <v>341757.36</v>
       </c>
       <c r="N140" s="1">
-        <v>1883937.42</v>
+        <v>341757.36</v>
       </c>
       <c r="O140" s="1">
-        <v>1.69</v>
+        <v>0.27</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1734.0</v>
+        <v>767.0</v>
       </c>
       <c r="D141" s="1">
-        <v>221.5</v>
+        <v>563.0</v>
       </c>
       <c r="E141" s="1">
-        <v>212.02800461</v>
+        <v>621.8959322</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H141" s="1">
-        <v>314461.35</v>
+        <v>410459.06</v>
       </c>
       <c r="I141" s="1">
-        <v>18220.33</v>
+        <v>-42278.13</v>
       </c>
       <c r="J141" s="1">
-        <v>5.7941397249614</v>
+        <v>-10.300206310466</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>332681.68</v>
+        <v>368180.93</v>
       </c>
       <c r="N141" s="1">
-        <v>332681.68</v>
+        <v>368180.93</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>1992.0</v>
+        <v>6435.0</v>
       </c>
       <c r="D142" s="1">
-        <v>27800.0</v>
+        <v>42.825</v>
       </c>
       <c r="E142" s="1">
-        <v>22034.16716867</v>
+        <v>36.56678943</v>
       </c>
       <c r="F142" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G142">
-        <v>183.86</v>
+        <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>245970.42</v>
+        <v>235307.29</v>
       </c>
       <c r="I142" s="1">
-        <v>55224.13</v>
+        <v>40271.59</v>
       </c>
       <c r="J142" s="1">
-        <v>22.451532993276</v>
+        <v>17.114467639315</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>301194.55</v>
+        <v>275578.88</v>
       </c>
       <c r="N142" s="1">
-        <v>301194.55</v>
+        <v>275578.88</v>
       </c>
       <c r="O142" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>28505.0</v>
+        <v>16049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>11.442</v>
+        <v>24.585</v>
       </c>
       <c r="E143" s="1">
-        <v>10.60399123</v>
+        <v>21.53552184</v>
       </c>
       <c r="F143" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>349912.9</v>
+        <v>345623.59</v>
       </c>
       <c r="I143" s="1">
-        <v>25905.74</v>
+        <v>48941.08</v>
       </c>
       <c r="J143" s="1">
-        <v>7.4034824094796</v>
+        <v>14.16022557951</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>375818.64</v>
+        <v>394564.67</v>
       </c>
       <c r="N143" s="1">
-        <v>375818.64</v>
+        <v>394564.67</v>
       </c>
       <c r="O143" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>1016.0</v>
+        <v>3690.0</v>
       </c>
       <c r="D144" s="1">
-        <v>169.9</v>
+        <v>85.38</v>
       </c>
       <c r="E144" s="1">
-        <v>239.0640748</v>
+        <v>84.41293225</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H144" s="1">
-        <v>213420.95</v>
+        <v>271746.09</v>
       </c>
       <c r="I144" s="1">
-        <v>-63903.06</v>
+        <v>-3125.04</v>
       </c>
       <c r="J144" s="1">
-        <v>-29.942261994429</v>
+        <v>-1.1499852674973</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>149517.89</v>
+        <v>268621.05</v>
       </c>
       <c r="N144" s="1">
-        <v>149517.89</v>
+        <v>268621.05</v>
       </c>
       <c r="O144" s="1">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>28214.0</v>
+        <v>15663.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.175</v>
+        <v>62.38</v>
       </c>
       <c r="E145" s="1">
-        <v>16.96964769</v>
+        <v>38.96951478</v>
       </c>
       <c r="F145" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G145">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H145" s="1">
-        <v>478781.64</v>
+        <v>527725.67</v>
       </c>
       <c r="I145" s="1">
-        <v>62221.81</v>
+        <v>305337.33</v>
       </c>
       <c r="J145" s="1">
-        <v>12.995863834712</v>
+        <v>57.859101301629</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>541003.45</v>
+        <v>833063.0</v>
       </c>
       <c r="N145" s="1">
-        <v>541003.45</v>
+        <v>833063.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.49</v>
+        <v>0.65</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>1615.0</v>
+        <v>3209.0</v>
       </c>
       <c r="D146" s="1">
-        <v>241.77</v>
+        <v>160.6</v>
       </c>
       <c r="E146" s="1">
-        <v>267.82944892</v>
+        <v>160.30451231</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H146" s="1">
-        <v>375952.24</v>
+        <v>445825.14</v>
       </c>
       <c r="I146" s="1">
-        <v>-37746.48</v>
+        <v>-6412.26</v>
       </c>
       <c r="J146" s="1">
-        <v>-10.040232769992</v>
+        <v>-1.4382903575155</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>338205.76</v>
+        <v>439412.88</v>
       </c>
       <c r="N146" s="1">
-        <v>338205.76</v>
+        <v>439412.88</v>
       </c>
       <c r="O146" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>897.0</v>
+        <v>47595.0</v>
       </c>
       <c r="D147" s="1">
-        <v>577.26</v>
+        <v>5.657</v>
       </c>
       <c r="E147" s="1">
-        <v>626.28249721</v>
+        <v>5.30112575</v>
       </c>
       <c r="F147" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G147">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>483399.03</v>
+        <v>252307.08</v>
       </c>
       <c r="I147" s="1">
-        <v>-34891.26</v>
+        <v>16937.84</v>
       </c>
       <c r="J147" s="1">
-        <v>-7.2179002924354</v>
+        <v>6.7131845844358</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>448507.77</v>
+        <v>269244.92</v>
       </c>
       <c r="N147" s="1">
-        <v>448507.77</v>
+        <v>269244.92</v>
       </c>
       <c r="O147" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>5847.0</v>
+        <v>694.0</v>
       </c>
       <c r="D148" s="1">
-        <v>37.645</v>
+        <v>350.94</v>
       </c>
       <c r="E148" s="1">
-        <v>36.16800753</v>
+        <v>539.7754755</v>
       </c>
       <c r="F148" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G148">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H148" s="1">
-        <v>211474.34</v>
+        <v>326112.88</v>
       </c>
       <c r="I148" s="1">
-        <v>8635.98</v>
+        <v>-118454.3</v>
       </c>
       <c r="J148" s="1">
-        <v>4.083701124212</v>
+        <v>-36.323097695497</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>220110.32</v>
+        <v>207658.58</v>
       </c>
       <c r="N148" s="1">
-        <v>220110.32</v>
+        <v>207658.58</v>
       </c>
       <c r="O148" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>14360.0</v>
+        <v>954.0</v>
       </c>
       <c r="D149" s="1">
-        <v>21.93</v>
+        <v>450.62</v>
       </c>
       <c r="E149" s="1">
-        <v>21.34938928</v>
+        <v>487.86745283</v>
       </c>
       <c r="F149" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H149" s="1">
-        <v>306577.23</v>
+        <v>404399.02</v>
       </c>
       <c r="I149" s="1">
-        <v>8337.57</v>
+        <v>-37863.25</v>
       </c>
       <c r="J149" s="1">
-        <v>2.7195659638519</v>
+        <v>-9.3628441532821</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>314914.8</v>
+        <v>366535.77</v>
       </c>
       <c r="N149" s="1">
-        <v>314914.8</v>
+        <v>366535.77</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>3411.0</v>
+        <v>12691.0</v>
       </c>
       <c r="D150" s="1">
-        <v>81.39</v>
+        <v>373.8</v>
       </c>
       <c r="E150" s="1">
-        <v>84.60177074</v>
+        <v>333.49882436</v>
       </c>
       <c r="F150" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G150">
-        <v>1.15</v>
+        <v>10.85</v>
       </c>
       <c r="H150" s="1">
-        <v>252104.54</v>
+        <v>389719.49</v>
       </c>
       <c r="I150" s="1">
-        <v>-11635.69</v>
+        <v>47546.23</v>
       </c>
       <c r="J150" s="1">
-        <v>-4.615422633801</v>
+        <v>12.200116037307</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>240468.85</v>
+        <v>437265.72</v>
       </c>
       <c r="N150" s="1">
-        <v>240468.85</v>
+        <v>437265.72</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>13228.0</v>
+        <v>2900.0</v>
       </c>
       <c r="D151" s="1">
-        <v>43.87</v>
+        <v>109.37</v>
       </c>
       <c r="E151" s="1">
-        <v>36.94128213</v>
+        <v>101.22608966</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H151" s="1">
-        <v>423039.95</v>
+        <v>252478.75</v>
       </c>
       <c r="I151" s="1">
-        <v>79612.59</v>
+        <v>17950.55</v>
       </c>
       <c r="J151" s="1">
-        <v>18.819165896743</v>
+        <v>7.1097270562374</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>502652.54</v>
+        <v>270429.3</v>
       </c>
       <c r="N151" s="1">
-        <v>502652.54</v>
+        <v>270429.3</v>
       </c>
       <c r="O151" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2563.0</v>
+        <v>2241.0</v>
       </c>
       <c r="D152" s="1">
-        <v>158.43</v>
+        <v>142.53</v>
       </c>
       <c r="E152" s="1">
-        <v>160.35565743</v>
+        <v>111.18621151</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H152" s="1">
-        <v>356844.52</v>
+        <v>216735.08</v>
       </c>
       <c r="I152" s="1">
-        <v>-5128.55</v>
+        <v>55601.31</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.4371945518457</v>
+        <v>25.654042714267</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>351715.97</v>
+        <v>272336.39</v>
       </c>
       <c r="N152" s="1">
-        <v>351715.97</v>
+        <v>272336.39</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>58657.0</v>
+        <v>2897.0</v>
       </c>
       <c r="D153" s="1">
-        <v>4.966</v>
+        <v>309.87</v>
       </c>
       <c r="E153" s="1">
-        <v>5.29267913</v>
+        <v>319.62932689</v>
       </c>
       <c r="F153" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G153">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H153" s="1">
-        <v>310452.68</v>
+        <v>792210.23</v>
       </c>
       <c r="I153" s="1">
-        <v>-19162.02</v>
+        <v>-26815.35</v>
       </c>
       <c r="J153" s="1">
-        <v>-6.1722836472212</v>
+        <v>-3.3848780266319</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>291290.66</v>
+        <v>765394.88</v>
       </c>
       <c r="N153" s="1">
-        <v>291290.66</v>
+        <v>765394.88</v>
       </c>
       <c r="O153" s="1">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>519.0</v>
+        <v>11441.0</v>
       </c>
       <c r="D154" s="1">
-        <v>455.56</v>
+        <v>26.57</v>
       </c>
       <c r="E154" s="1">
-        <v>579.52319846</v>
+        <v>28.71099467</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H154" s="1">
-        <v>262585.81</v>
+        <v>286131.88</v>
       </c>
       <c r="I154" s="1">
-        <v>-57790.97</v>
+        <v>-26944.97</v>
       </c>
       <c r="J154" s="1">
-        <v>-22.008413173583</v>
+        <v>-9.416975836457</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>204794.84</v>
+        <v>259186.91</v>
       </c>
       <c r="N154" s="1">
-        <v>204794.84</v>
+        <v>259186.91</v>
       </c>
       <c r="O154" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>716.0</v>
+        <v>776.0</v>
       </c>
       <c r="D155" s="1">
-        <v>477.97</v>
+        <v>62440.0</v>
       </c>
       <c r="E155" s="1">
-        <v>495.64660615</v>
+        <v>56880.0</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G155">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H155" s="1">
-        <v>309289.59</v>
+        <v>239777.65</v>
       </c>
       <c r="I155" s="1">
-        <v>-12861.25</v>
+        <v>19853.83</v>
       </c>
       <c r="J155" s="1">
-        <v>-4.1583197158365</v>
+        <v>8.2801003346225</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>296428.34</v>
+        <v>259631.48</v>
       </c>
       <c r="N155" s="1">
-        <v>296428.34</v>
+        <v>259631.48</v>
       </c>
       <c r="O155" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>9131.0</v>
+        <v>1993.0</v>
       </c>
       <c r="D156" s="1">
-        <v>337.95</v>
+        <v>324.18</v>
       </c>
       <c r="E156" s="1">
-        <v>322.20633885</v>
+        <v>222.36521826</v>
       </c>
       <c r="F156" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G156">
-        <v>10.81</v>
+        <v>1.17</v>
       </c>
       <c r="H156" s="1">
-        <v>271169.55</v>
+        <v>383265.63</v>
       </c>
       <c r="I156" s="1">
-        <v>14370.91</v>
+        <v>167606.81</v>
       </c>
       <c r="J156" s="1">
-        <v>5.2996031449696</v>
+        <v>43.731239349586</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>285540.46</v>
+        <v>550872.44</v>
       </c>
       <c r="N156" s="1">
-        <v>285540.46</v>
+        <v>550872.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>1205.0</v>
+        <v>192.0</v>
       </c>
       <c r="D157" s="1">
-        <v>166.07</v>
+        <v>1737.28</v>
       </c>
       <c r="E157" s="1">
-        <v>201.48894606</v>
+        <v>1286.50739583</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H157" s="1">
-        <v>207690.4</v>
+        <v>211520.37</v>
       </c>
       <c r="I157" s="1">
-        <v>-34356.19</v>
+        <v>72878.96</v>
       </c>
       <c r="J157" s="1">
-        <v>-16.542021200787</v>
+        <v>34.454818701386</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>173334.21</v>
+        <v>284399.33</v>
       </c>
       <c r="N157" s="1">
-        <v>173334.21</v>
+        <v>284399.33</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>2780.0</v>
+        <v>13373.0</v>
       </c>
       <c r="D158" s="1">
-        <v>129.7</v>
+        <v>23.06</v>
       </c>
       <c r="E158" s="1">
-        <v>108.6908777</v>
+        <v>25.36296568</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H158" s="1">
-        <v>263187.25</v>
+        <v>296441.6</v>
       </c>
       <c r="I158" s="1">
-        <v>49126.31</v>
+        <v>-33508.25</v>
       </c>
       <c r="J158" s="1">
-        <v>18.665915617113</v>
+        <v>-11.303491142944</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>312313.56</v>
+        <v>262933.35</v>
       </c>
       <c r="N158" s="1">
-        <v>312313.56</v>
+        <v>262933.35</v>
       </c>
       <c r="O158" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>5554.0</v>
+        <v>3297.0</v>
       </c>
       <c r="D159" s="1">
-        <v>286.56</v>
+        <v>263.66</v>
       </c>
       <c r="E159" s="1">
-        <v>321.76015304</v>
+        <v>176.00142857</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H159" s="1">
-        <v>1528008.4</v>
+        <v>500267.15</v>
       </c>
       <c r="I159" s="1">
-        <v>-149442.58</v>
+        <v>240907.78</v>
       </c>
       <c r="J159" s="1">
-        <v>-9.7802197946032</v>
+        <v>48.155826341985</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>1378565.82</v>
+        <v>741174.93</v>
       </c>
       <c r="N159" s="1">
-        <v>1378565.82</v>
+        <v>741174.93</v>
       </c>
       <c r="O159" s="1">
-        <v>1.24</v>
+        <v>0.58</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>9921.0</v>
+        <v>1865.0</v>
       </c>
       <c r="D160" s="1">
-        <v>26.59</v>
+        <v>148.85</v>
       </c>
       <c r="E160" s="1">
-        <v>29.12537849</v>
+        <v>136.8453941</v>
       </c>
       <c r="F160" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G160">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>252108.41</v>
+        <v>255216.66</v>
       </c>
       <c r="I160" s="1">
-        <v>-23611.75</v>
+        <v>22388.59</v>
       </c>
       <c r="J160" s="1">
-        <v>-9.3657129486478</v>
+        <v>8.7723857839061</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>228496.66</v>
+        <v>277605.25</v>
       </c>
       <c r="N160" s="1">
-        <v>228496.66</v>
+        <v>277605.25</v>
       </c>
       <c r="O160" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1630.0</v>
+        <v>1174.0</v>
       </c>
       <c r="D161" s="1">
-        <v>277.53</v>
+        <v>503.15</v>
       </c>
       <c r="E161" s="1">
-        <v>206.07670552</v>
+        <v>454.66067291</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H161" s="1">
-        <v>290984.09</v>
+        <v>466547.11</v>
       </c>
       <c r="I161" s="1">
-        <v>100851.25</v>
+        <v>37096.24</v>
       </c>
       <c r="J161" s="1">
-        <v>34.658681854393</v>
+        <v>7.9512313343876</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>391835.34</v>
+        <v>503643.35</v>
       </c>
       <c r="N161" s="1">
-        <v>391835.34</v>
+        <v>503643.35</v>
       </c>
       <c r="O161" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>208.0</v>
+        <v>230976.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1498.67</v>
+        <v>1.009</v>
       </c>
       <c r="E162" s="1">
-        <v>1256.19100962</v>
+        <v>0.93488644</v>
       </c>
       <c r="F162" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G162">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H162" s="1">
-        <v>223611.2</v>
+        <v>248128.98</v>
       </c>
       <c r="I162" s="1">
-        <v>46396.04</v>
+        <v>19396.45</v>
       </c>
       <c r="J162" s="1">
-        <v>20.748531379466</v>
+        <v>7.817083679625</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>270007.24</v>
+        <v>267525.43</v>
       </c>
       <c r="N162" s="1">
-        <v>270007.24</v>
+        <v>267525.43</v>
       </c>
       <c r="O162" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>11358.0</v>
+        <v>663.0</v>
       </c>
       <c r="D163" s="1">
-        <v>21.57</v>
+        <v>515.0</v>
       </c>
       <c r="E163" s="1">
-        <v>25.8932356</v>
+        <v>518.27823529</v>
       </c>
       <c r="F163" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G163">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="H163" s="1">
-        <v>257645.84</v>
+        <v>371391.3</v>
       </c>
       <c r="I163" s="1">
-        <v>-45439.64</v>
+        <v>-2480.92</v>
       </c>
       <c r="J163" s="1">
-        <v>-17.636473385326</v>
+        <v>-0.6680070319364</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>212206.2</v>
+        <v>368910.38</v>
       </c>
       <c r="N163" s="1">
-        <v>212206.2</v>
+        <v>368910.38</v>
       </c>
       <c r="O163" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>3575.0</v>
+        <v>724.0</v>
       </c>
       <c r="D164" s="1">
-        <v>228.36</v>
+        <v>358.9</v>
       </c>
       <c r="E164" s="1">
-        <v>170.05706573</v>
+        <v>367.7468232</v>
       </c>
       <c r="F164" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G164">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>524268.02</v>
+        <v>266248.7</v>
       </c>
       <c r="I164" s="1">
-        <v>182866.67</v>
+        <v>-6405.1</v>
       </c>
       <c r="J164" s="1">
-        <v>34.880378551413</v>
+        <v>-2.4056831075607</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>707134.69</v>
+        <v>259843.6</v>
       </c>
       <c r="N164" s="1">
-        <v>707134.69</v>
+        <v>259843.6</v>
       </c>
       <c r="O164" s="1">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>1819.0</v>
+        <v>2428.0</v>
       </c>
       <c r="D165" s="1">
-        <v>131.65</v>
+        <v>244.22</v>
       </c>
       <c r="E165" s="1">
-        <v>136.54284222</v>
+        <v>245.30883855</v>
       </c>
       <c r="F165" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G165">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H165" s="1">
-        <v>248371.43</v>
+        <v>514202.78</v>
       </c>
       <c r="I165" s="1">
-        <v>-8900.08</v>
+        <v>-8625.63</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.5833751088038</v>
+        <v>-1.6774763450326</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>239471.35</v>
+        <v>505577.15</v>
       </c>
       <c r="N165" s="1">
-        <v>239471.35</v>
+        <v>505577.15</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>940.0</v>
+        <v>4585.0</v>
       </c>
       <c r="D166" s="1">
-        <v>488.15</v>
+        <v>118.32</v>
       </c>
       <c r="E166" s="1">
-        <v>444.80571277</v>
+        <v>110.12229008</v>
       </c>
       <c r="F166" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G166">
-        <v>1.15</v>
+        <v>1.62</v>
       </c>
       <c r="H166" s="1">
-        <v>367036.0</v>
+        <v>312770.42</v>
       </c>
       <c r="I166" s="1">
-        <v>30418.31</v>
+        <v>21639.94</v>
       </c>
       <c r="J166" s="1">
-        <v>8.2875548992469</v>
+        <v>6.9187936634161</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>397454.31</v>
+        <v>334410.36</v>
       </c>
       <c r="N166" s="1">
-        <v>397454.31</v>
+        <v>334410.36</v>
       </c>
       <c r="O166" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>309123.0</v>
+        <v>718.0</v>
       </c>
       <c r="D167" s="1">
-        <v>0.9078</v>
+        <v>483.3</v>
       </c>
       <c r="E167" s="1">
-        <v>0.93110872</v>
+        <v>557.04995822</v>
       </c>
       <c r="F167" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="G167">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>330710.86</v>
+        <v>399961.87</v>
       </c>
       <c r="I167" s="1">
-        <v>-7357.91</v>
+        <v>-52952.47</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.2248770421389</v>
+        <v>-13.239379543855</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>323352.95</v>
+        <v>347009.4</v>
       </c>
       <c r="N167" s="1">
-        <v>323352.95</v>
+        <v>347009.4</v>
       </c>
       <c r="O167" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>2362.0</v>
+        <v>8628.0</v>
       </c>
       <c r="D168" s="1">
-        <v>86.62</v>
+        <v>50.56</v>
       </c>
       <c r="E168" s="1">
-        <v>90.59165961</v>
+        <v>46.30686022</v>
       </c>
       <c r="F168" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G168">
-        <v>0.87</v>
+        <v>1.62</v>
       </c>
       <c r="H168" s="1">
-        <v>247616.11</v>
+        <v>251576.28</v>
       </c>
       <c r="I168" s="1">
-        <v>-11865.19</v>
+        <v>17329.06</v>
       </c>
       <c r="J168" s="1">
-        <v>-4.7917681931115</v>
+        <v>6.8881931158216</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>235750.92</v>
+        <v>268905.34</v>
       </c>
       <c r="N168" s="1">
-        <v>235750.92</v>
+        <v>268905.34</v>
       </c>
       <c r="O168" s="1">
         <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>413.0</v>
+        <v>1316.0</v>
       </c>
       <c r="D169" s="1">
-        <v>466.7</v>
+        <v>354.1</v>
       </c>
       <c r="E169" s="1">
-        <v>522.61179177</v>
+        <v>296.91535714</v>
       </c>
       <c r="F169" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G169">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H169" s="1">
-        <v>232696.14</v>
+        <v>334694.93</v>
       </c>
       <c r="I169" s="1">
-        <v>-21083.8</v>
+        <v>62624.08</v>
       </c>
       <c r="J169" s="1">
-        <v>-9.0606573877848</v>
+        <v>18.710794334411</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>211612.34</v>
+        <v>397319.01</v>
       </c>
       <c r="N169" s="1">
-        <v>211612.34</v>
+        <v>397319.01</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>668.0</v>
+        <v>1851.0</v>
       </c>
       <c r="D170" s="1">
-        <v>347.7</v>
+        <v>168.15</v>
       </c>
       <c r="E170" s="1">
-        <v>368.84685629</v>
+        <v>191.90601837</v>
       </c>
       <c r="F170" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G170">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H170" s="1">
-        <v>246389.7</v>
+        <v>307647.1</v>
       </c>
       <c r="I170" s="1">
-        <v>-14126.1</v>
+        <v>-42271.6</v>
       </c>
       <c r="J170" s="1">
-        <v>-5.733234790253</v>
+        <v>-13.740288791931</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>232263.6</v>
+        <v>265375.5</v>
       </c>
       <c r="N170" s="1">
-        <v>232263.6</v>
+        <v>265375.5</v>
       </c>
       <c r="O170" s="1">
         <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>3521.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D171" s="1">
-        <v>224.63</v>
+        <v>128.49</v>
       </c>
       <c r="E171" s="1">
-        <v>245.95038625</v>
+        <v>87.2963927</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H171" s="1">
-        <v>747851.48</v>
+        <v>320351.84</v>
       </c>
       <c r="I171" s="1">
-        <v>-62773.76</v>
+        <v>142183.68</v>
       </c>
       <c r="J171" s="1">
-        <v>-8.3938805603487</v>
+        <v>44.383600231545</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>685077.72</v>
+        <v>462535.52</v>
       </c>
       <c r="N171" s="1">
-        <v>685077.72</v>
+        <v>462535.52</v>
       </c>
       <c r="O171" s="1">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>691.0</v>
+        <v>990.0</v>
       </c>
       <c r="D172" s="1">
-        <v>457.95</v>
+        <v>498.66</v>
       </c>
       <c r="E172" s="1">
-        <v>564.95026049</v>
+        <v>536.51071717</v>
       </c>
       <c r="F172" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G172">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H172" s="1">
-        <v>390380.63</v>
+        <v>454914.42</v>
       </c>
       <c r="I172" s="1">
-        <v>-73937.18</v>
+        <v>-33996.66</v>
       </c>
       <c r="J172" s="1">
-        <v>-18.939766555528</v>
+        <v>-7.4731990249946</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>316443.45</v>
+        <v>420917.76</v>
       </c>
       <c r="N172" s="1">
-        <v>316443.45</v>
+        <v>420917.76</v>
       </c>
       <c r="O172" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>7535.0</v>
+        <v>344.0</v>
       </c>
       <c r="D173" s="1">
-        <v>46.45</v>
+        <v>865.6</v>
       </c>
       <c r="E173" s="1">
-        <v>45.94714134</v>
+        <v>781.66436047</v>
       </c>
       <c r="F173" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G173">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H173" s="1">
-        <v>218459.9</v>
+        <v>234120.54</v>
       </c>
       <c r="I173" s="1">
-        <v>2298.09</v>
+        <v>19762.22</v>
       </c>
       <c r="J173" s="1">
-        <v>1.0519504952625</v>
+        <v>8.4410449420628</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>220757.99</v>
+        <v>253882.76</v>
       </c>
       <c r="N173" s="1">
-        <v>220757.99</v>
+        <v>253882.76</v>
       </c>
       <c r="O173" s="1">
         <v>0.2</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>1146.0</v>
+        <v>173.0</v>
       </c>
       <c r="D174" s="1">
-        <v>319.76</v>
+        <v>1773.96</v>
       </c>
       <c r="E174" s="1">
-        <v>291.10263525</v>
+        <v>1962.33190751</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H174" s="1">
-        <v>285528.63</v>
+        <v>297054.67</v>
       </c>
       <c r="I174" s="1">
-        <v>31877.14</v>
+        <v>-35388.57</v>
       </c>
       <c r="J174" s="1">
-        <v>11.164253476087</v>
+        <v>-11.91315053219</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>317405.77</v>
+        <v>261666.1</v>
       </c>
       <c r="N174" s="1">
-        <v>317405.77</v>
+        <v>261666.1</v>
       </c>
       <c r="O174" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>1906.0</v>
+        <v>6257.0</v>
       </c>
       <c r="D175" s="1">
-        <v>176.48</v>
+        <v>53.88</v>
       </c>
       <c r="E175" s="1">
-        <v>193.68235047</v>
+        <v>52.94926163</v>
       </c>
       <c r="F175" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G175">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>319899.76</v>
+        <v>331303.53</v>
       </c>
       <c r="I175" s="1">
-        <v>-28543.43</v>
+        <v>5823.63</v>
       </c>
       <c r="J175" s="1">
-        <v>-8.9226168847391</v>
+        <v>1.7577929217959</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>291356.33</v>
+        <v>337127.16</v>
       </c>
       <c r="N175" s="1">
-        <v>291356.33</v>
+        <v>337127.16</v>
       </c>
       <c r="O175" s="1">
         <v>0.26</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>2954.0</v>
+        <v>6665.0</v>
       </c>
       <c r="D176" s="1">
-        <v>87.91</v>
+        <v>121.42</v>
       </c>
       <c r="E176" s="1">
-        <v>79.1436696</v>
+        <v>120.94708177</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H176" s="1">
-        <v>204425.99</v>
+        <v>693321.82</v>
       </c>
       <c r="I176" s="1">
-        <v>20507.87</v>
+        <v>-3323.7</v>
       </c>
       <c r="J176" s="1">
-        <v>10.031928914714</v>
+        <v>-0.47938776829496</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>224933.86</v>
+        <v>689998.12</v>
       </c>
       <c r="N176" s="1">
-        <v>224933.86</v>
+        <v>689998.12</v>
       </c>
       <c r="O176" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>704.0</v>
+        <v>2728.0</v>
       </c>
       <c r="D177" s="1">
-        <v>496.32</v>
+        <v>629.86</v>
       </c>
       <c r="E177" s="1">
-        <v>553.33801136</v>
+        <v>580.75080279</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H177" s="1">
-        <v>333099.77</v>
+        <v>1362601.78</v>
       </c>
       <c r="I177" s="1">
-        <v>-30449.9</v>
+        <v>102426.21</v>
       </c>
       <c r="J177" s="1">
-        <v>-9.1413752702381</v>
+        <v>7.5169584763055</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>302649.87</v>
+        <v>1465027.99</v>
       </c>
       <c r="N177" s="1">
-        <v>302649.87</v>
+        <v>1465027.99</v>
       </c>
       <c r="O177" s="1">
-        <v>0.27</v>
+        <v>1.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>337.0</v>
+        <v>236.0</v>
       </c>
       <c r="D178" s="1">
-        <v>885.84</v>
+        <v>1325.01</v>
       </c>
       <c r="E178" s="1">
-        <v>772.34824926</v>
+        <v>1383.9895339</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H178" s="1">
-        <v>226928.08</v>
+        <v>279423.0</v>
       </c>
       <c r="I178" s="1">
-        <v>31649.73</v>
+        <v>-12805.48</v>
       </c>
       <c r="J178" s="1">
-        <v>13.94703114749</v>
+        <v>-4.5828296167459</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>258577.81</v>
+        <v>266617.52</v>
       </c>
       <c r="N178" s="1">
-        <v>258577.81</v>
+        <v>266617.52</v>
       </c>
       <c r="O178" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>149.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1635.76</v>
+        <v>71.56</v>
       </c>
       <c r="E179" s="1">
-        <v>1999.94778523</v>
+        <v>64.90223972</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H179" s="1">
-        <v>261347.71</v>
+        <v>258934.68</v>
       </c>
       <c r="I179" s="1">
-        <v>-50236.2</v>
+        <v>20020.28</v>
       </c>
       <c r="J179" s="1">
-        <v>-19.221978260303</v>
+        <v>7.7317878006917</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>211111.51</v>
+        <v>278954.96</v>
       </c>
       <c r="N179" s="1">
-        <v>211111.51</v>
+        <v>278954.96</v>
       </c>
       <c r="O179" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>250.0</v>
+        <v>2018.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1204.48</v>
+        <v>420.59</v>
       </c>
       <c r="E180" s="1">
-        <v>1394.66412</v>
+        <v>269.05452428</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H180" s="1">
-        <v>298096.81</v>
+        <v>469189.77</v>
       </c>
       <c r="I180" s="1">
-        <v>-37273.94</v>
+        <v>254475.34</v>
       </c>
       <c r="J180" s="1">
-        <v>-12.503971444713</v>
+        <v>54.237188504771</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>260822.87</v>
+        <v>723665.11</v>
       </c>
       <c r="N180" s="1">
-        <v>260822.87</v>
+        <v>723665.11</v>
       </c>
       <c r="O180" s="1">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>4130.0</v>
+        <v>13100.0</v>
       </c>
       <c r="D181" s="1">
-        <v>62.97</v>
+        <v>370.87</v>
       </c>
       <c r="E181" s="1">
-        <v>64.65629782</v>
+        <v>432.29050076</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H181" s="1">
-        <v>233373.23</v>
+        <v>4931407.32</v>
       </c>
       <c r="I181" s="1">
-        <v>-8110.26</v>
+        <v>-789021.68</v>
       </c>
       <c r="J181" s="1">
-        <v>-3.4752314993455</v>
+        <v>-15.999929204793</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>225262.97</v>
+        <v>4142385.64</v>
       </c>
       <c r="N181" s="1">
-        <v>225262.97</v>
+        <v>4142385.64</v>
       </c>
       <c r="O181" s="1">
-        <v>0.2</v>
+        <v>3.23</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>1772.0</v>
+        <v>2379.0</v>
       </c>
       <c r="D182" s="1">
-        <v>422.9</v>
+        <v>128.64</v>
       </c>
       <c r="E182" s="1">
-        <v>253.50568849</v>
+        <v>175.72095418</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H182" s="1">
-        <v>388541.53</v>
+        <v>357898.89</v>
       </c>
       <c r="I182" s="1">
-        <v>260552.28</v>
+        <v>-96966.49</v>
       </c>
       <c r="J182" s="1">
-        <v>67.059055437394</v>
+        <v>-27.093263686847</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>649093.81</v>
+        <v>260932.4</v>
       </c>
       <c r="N182" s="1">
-        <v>649093.81</v>
+        <v>260932.4</v>
       </c>
       <c r="O182" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>12103.0</v>
+        <v>9137.0</v>
       </c>
       <c r="D183" s="1">
-        <v>381.87</v>
+        <v>5813.0</v>
       </c>
       <c r="E183" s="1">
-        <v>438.37193754</v>
+        <v>4259.83003174</v>
       </c>
       <c r="F183" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G183">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H183" s="1">
-        <v>4624891.09</v>
+        <v>217639.03</v>
       </c>
       <c r="I183" s="1">
-        <v>-621623.35</v>
+        <v>66962.14</v>
       </c>
       <c r="J183" s="1">
-        <v>-13.44082137078</v>
+        <v>30.767523637649</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>4003267.74</v>
+        <v>284601.17</v>
       </c>
       <c r="N183" s="1">
-        <v>4003267.74</v>
+        <v>284601.17</v>
       </c>
       <c r="O183" s="1">
-        <v>3.59</v>
+        <v>0.22</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>1655.0</v>
+        <v>19133.0</v>
       </c>
       <c r="D184" s="1">
-        <v>135.66</v>
+        <v>2842.0</v>
       </c>
       <c r="E184" s="1">
-        <v>198.13119637</v>
+        <v>2380.31265353</v>
       </c>
       <c r="F184" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G184">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H184" s="1">
-        <v>280359.62</v>
+        <v>255804.49</v>
       </c>
       <c r="I184" s="1">
-        <v>-85888.16</v>
+        <v>35562.19</v>
       </c>
       <c r="J184" s="1">
-        <v>-30.634996580463</v>
+        <v>13.902097652782</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>194471.46</v>
+        <v>291366.68</v>
       </c>
       <c r="N184" s="1">
-        <v>194471.46</v>
+        <v>291366.68</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>11081.0</v>
+        <v>7313.0</v>
       </c>
       <c r="D185" s="1">
-        <v>5483.0</v>
+        <v>6786.0</v>
       </c>
       <c r="E185" s="1">
-        <v>4129.48163523</v>
+        <v>6347.82866129</v>
       </c>
       <c r="F185" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G185">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H185" s="1">
-        <v>257102.18</v>
+        <v>252879.81</v>
       </c>
       <c r="I185" s="1">
-        <v>73351.19</v>
+        <v>13034.78</v>
       </c>
       <c r="J185" s="1">
-        <v>28.529975902966</v>
+        <v>5.1545356665682</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>330453.37</v>
+        <v>265914.59</v>
       </c>
       <c r="N185" s="1">
-        <v>330453.37</v>
+        <v>265914.59</v>
       </c>
       <c r="O185" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>25191.0</v>
+        <v>271.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2686.0</v>
+        <v>1353.85</v>
       </c>
       <c r="E186" s="1">
-        <v>2338.13842245</v>
+        <v>955.48206642</v>
       </c>
       <c r="F186" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G186">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H186" s="1">
-        <v>332421.07</v>
+        <v>221635.6</v>
       </c>
       <c r="I186" s="1">
-        <v>35592.98</v>
+        <v>91186.46</v>
       </c>
       <c r="J186" s="1">
-        <v>10.707197350637</v>
+        <v>41.142515011126</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>368014.05</v>
+        <v>312822.06</v>
       </c>
       <c r="N186" s="1">
-        <v>368014.05</v>
+        <v>312822.06</v>
       </c>
       <c r="O186" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>7258.0</v>
+        <v>684.0</v>
       </c>
       <c r="D187" s="1">
-        <v>6150.0</v>
+        <v>427.41</v>
       </c>
       <c r="E187" s="1">
-        <v>6328.58583632</v>
+        <v>464.97687135</v>
       </c>
       <c r="F187" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G187">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H187" s="1">
-        <v>250416.04</v>
+        <v>276583.3</v>
       </c>
       <c r="I187" s="1">
-        <v>-7640.43</v>
+        <v>-27320.02</v>
       </c>
       <c r="J187" s="1">
-        <v>-3.0510944905925</v>
+        <v>-9.8776824197267</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>242775.61</v>
+        <v>249263.28</v>
       </c>
       <c r="N187" s="1">
-        <v>242775.61</v>
+        <v>249263.28</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>676.0</v>
+        <v>4402.0</v>
       </c>
       <c r="D188" s="1">
-        <v>261.16</v>
+        <v>177.64</v>
       </c>
       <c r="E188" s="1">
-        <v>334.40402367</v>
+        <v>167.44713085</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H188" s="1">
-        <v>193370.38</v>
+        <v>631257.11</v>
       </c>
       <c r="I188" s="1">
-        <v>-40452.1</v>
+        <v>35470.33</v>
       </c>
       <c r="J188" s="1">
-        <v>-20.919491392632</v>
+        <v>5.6189988893749</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>152918.28</v>
+        <v>666727.44</v>
       </c>
       <c r="N188" s="1">
-        <v>152918.28</v>
+        <v>666727.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.14</v>
+        <v>0.52</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>289.0</v>
+        <v>690.0</v>
       </c>
       <c r="D189" s="1">
-        <v>1068.85</v>
+        <v>433.69</v>
       </c>
       <c r="E189" s="1">
-        <v>931.41214533</v>
+        <v>415.19457971</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H189" s="1">
-        <v>230240.72</v>
+        <v>249393.99</v>
       </c>
       <c r="I189" s="1">
-        <v>37318.96</v>
+        <v>5750.4</v>
       </c>
       <c r="J189" s="1">
-        <v>16.208670646965</v>
+        <v>2.3057492283595</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>267559.68</v>
+        <v>255144.39</v>
       </c>
       <c r="N189" s="1">
-        <v>267559.68</v>
+        <v>255144.39</v>
       </c>
       <c r="O189" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>809.0</v>
+        <v>473.0</v>
       </c>
       <c r="D190" s="1">
-        <v>435.12</v>
+        <v>549.4</v>
       </c>
       <c r="E190" s="1">
-        <v>467.29025958</v>
+        <v>535.43082452</v>
       </c>
       <c r="F190" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G190">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>329081.03</v>
+        <v>253258.78</v>
       </c>
       <c r="I190" s="1">
-        <v>-24176.67</v>
+        <v>6607.42</v>
       </c>
       <c r="J190" s="1">
-        <v>-7.3467224774397</v>
+        <v>2.6089598946974</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>304904.36</v>
+        <v>259866.2</v>
       </c>
       <c r="N190" s="1">
-        <v>304904.36</v>
+        <v>259866.2</v>
       </c>
       <c r="O190" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>3562.0</v>
+        <v>12866.0</v>
       </c>
       <c r="D191" s="1">
-        <v>161.47</v>
+        <v>4146.0</v>
       </c>
       <c r="E191" s="1">
-        <v>167.32444413</v>
+        <v>3501.87688481</v>
       </c>
       <c r="F191" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G191">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H191" s="1">
-        <v>509867.07</v>
+        <v>244618.24</v>
       </c>
       <c r="I191" s="1">
-        <v>-11680.72</v>
+        <v>41210.3</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.2909343802101</v>
+        <v>16.846781335685</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>498186.35</v>
+        <v>285828.54</v>
       </c>
       <c r="N191" s="1">
-        <v>498186.35</v>
+        <v>285828.54</v>
       </c>
       <c r="O191" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>713.0</v>
+        <v>3486.0</v>
       </c>
       <c r="D192" s="1">
-        <v>452.35</v>
+        <v>83.16</v>
       </c>
       <c r="E192" s="1">
-        <v>412.09507714</v>
+        <v>84.00512048</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H192" s="1">
-        <v>256099.23</v>
+        <v>255343.4</v>
       </c>
       <c r="I192" s="1">
-        <v>23264.61</v>
+        <v>-8171.33</v>
       </c>
       <c r="J192" s="1">
-        <v>9.0842170825738</v>
+        <v>-3.2001336239746</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>279363.84</v>
+        <v>247172.07</v>
       </c>
       <c r="N192" s="1">
-        <v>279363.84</v>
+        <v>247172.07</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>442.0</v>
+        <v>17351.0</v>
       </c>
       <c r="D193" s="1">
-        <v>520.8</v>
+        <v>13.476</v>
       </c>
       <c r="E193" s="1">
-        <v>534.84812217</v>
+        <v>12.17082531</v>
       </c>
       <c r="F193" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G193">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H193" s="1">
-        <v>236402.87</v>
+        <v>243621.48</v>
       </c>
       <c r="I193" s="1">
-        <v>-6209.27</v>
+        <v>24784.74</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.6265628670244</v>
+        <v>10.173462537047</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>230193.6</v>
+        <v>268406.22</v>
       </c>
       <c r="N193" s="1">
-        <v>230193.6</v>
+        <v>268406.22</v>
       </c>
       <c r="O193" s="1">
         <v>0.21</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>3556.0</v>
+        <v>10219.0</v>
       </c>
       <c r="D194" s="1">
-        <v>86.34</v>
+        <v>45.36</v>
       </c>
       <c r="E194" s="1">
-        <v>83.72572553</v>
+        <v>41.96981114</v>
       </c>
       <c r="F194" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G194">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H194" s="1">
-        <v>259962.74</v>
+        <v>256789.83</v>
       </c>
       <c r="I194" s="1">
-        <v>5974.93</v>
+        <v>23164.17</v>
       </c>
       <c r="J194" s="1">
-        <v>2.2983793754443</v>
+        <v>9.0206726644899</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>265937.67</v>
+        <v>279954.0</v>
       </c>
       <c r="N194" s="1">
-        <v>265937.67</v>
+        <v>279954.0</v>
       </c>
       <c r="O194" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>35449.0</v>
+        <v>38539.0</v>
       </c>
       <c r="D195" s="1">
-        <v>12.33</v>
+        <v>6.144</v>
       </c>
       <c r="E195" s="1">
-        <v>12.09737821</v>
+        <v>6.35604323</v>
       </c>
       <c r="F195" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G195">
         <v>0.87</v>
       </c>
       <c r="H195" s="1">
-        <v>494908.9</v>
+        <v>282428.28</v>
       </c>
       <c r="I195" s="1">
-        <v>8733.63</v>
+        <v>-10622.48</v>
       </c>
       <c r="J195" s="1">
-        <v>1.7646944720533</v>
+        <v>-3.7611247712163</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>503642.53</v>
+        <v>271805.8</v>
       </c>
       <c r="N195" s="1">
-        <v>503642.53</v>
+        <v>271805.8</v>
       </c>
       <c r="O195" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>30808.0</v>
+        <v>2803.0</v>
       </c>
       <c r="D196" s="1">
-        <v>5.196</v>
+        <v>144.97</v>
       </c>
       <c r="E196" s="1">
-        <v>6.49544404</v>
+        <v>103.01080985</v>
       </c>
       <c r="F196" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G196">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H196" s="1">
-        <v>230930.38</v>
+        <v>248325.13</v>
       </c>
       <c r="I196" s="1">
-        <v>-46476.42</v>
+        <v>98139.39</v>
       </c>
       <c r="J196" s="1">
-        <v>-20.125727935839</v>
+        <v>39.520522953114</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>184453.96</v>
+        <v>346464.52</v>
       </c>
       <c r="N196" s="1">
-        <v>184453.96</v>
+        <v>346464.52</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3680.0</v>
+        <v>3073.0</v>
       </c>
       <c r="D197" s="1">
-        <v>9734.0</v>
+        <v>79.1</v>
       </c>
       <c r="E197" s="1">
-        <v>11075.51304348</v>
+        <v>78.40651806</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G197">
-        <v>183.86</v>
+        <v>0.93</v>
       </c>
       <c r="H197" s="1">
-        <v>232390.44</v>
+        <v>261499.32</v>
       </c>
       <c r="I197" s="1">
-        <v>-37562.1</v>
+        <v>1127.55</v>
       </c>
       <c r="J197" s="1">
-        <v>-16.163358527141</v>
+        <v>0.43118658970127</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>194828.34</v>
+        <v>262626.87</v>
       </c>
       <c r="N197" s="1">
-        <v>194828.34</v>
+        <v>262626.87</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>41885.0</v>
+        <v>6448.0</v>
       </c>
       <c r="D198" s="1">
-        <v>6.916</v>
+        <v>42.62</v>
       </c>
       <c r="E198" s="1">
-        <v>5.91943011</v>
+        <v>44.56114144</v>
       </c>
       <c r="F198" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G198">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H198" s="1">
-        <v>247935.33</v>
+        <v>247130.55</v>
       </c>
       <c r="I198" s="1">
-        <v>41741.33</v>
+        <v>-12817.76</v>
       </c>
       <c r="J198" s="1">
-        <v>16.835571598449</v>
+        <v>-5.1866351610515</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>289676.66</v>
+        <v>234312.79</v>
       </c>
       <c r="N198" s="1">
-        <v>289676.66</v>
+        <v>234312.79</v>
       </c>
       <c r="O198" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>21532.0</v>
+        <v>5300.0</v>
       </c>
       <c r="D199" s="1">
-        <v>15.325</v>
+        <v>8300.0</v>
       </c>
       <c r="E199" s="1">
-        <v>16.36662084</v>
+        <v>10368.42037736</v>
       </c>
       <c r="F199" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G199">
-        <v>1.0</v>
+        <v>186.62</v>
       </c>
       <c r="H199" s="1">
-        <v>352406.08</v>
+        <v>309403.13</v>
       </c>
       <c r="I199" s="1">
-        <v>-22428.18</v>
+        <v>-73688.41</v>
       </c>
       <c r="J199" s="1">
-        <v>-6.3642999575944</v>
+        <v>-23.816310455554</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>329977.9</v>
+        <v>235714.72</v>
       </c>
       <c r="N199" s="1">
-        <v>329977.9</v>
+        <v>235714.72</v>
       </c>
       <c r="O199" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>1932.0</v>
+        <v>36640.0</v>
       </c>
       <c r="D200" s="1">
-        <v>135.74</v>
+        <v>8.034</v>
       </c>
       <c r="E200" s="1">
-        <v>135.05467909</v>
+        <v>6.06101747</v>
       </c>
       <c r="F200" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G200">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>223234.21</v>
+        <v>222075.68</v>
       </c>
       <c r="I200" s="1">
-        <v>3920.13</v>
+        <v>72290.08</v>
       </c>
       <c r="J200" s="1">
-        <v>1.7560614925463</v>
+        <v>32.55200209226</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>227154.34</v>
+        <v>294365.76</v>
       </c>
       <c r="N200" s="1">
-        <v>227154.34</v>
+        <v>294365.76</v>
       </c>
       <c r="O200" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>2502.0</v>
+        <v>19412.0</v>
       </c>
       <c r="D201" s="1">
-        <v>115.6</v>
+        <v>24.48</v>
       </c>
       <c r="E201" s="1">
-        <v>106.12993605</v>
+        <v>22.02750258</v>
       </c>
       <c r="F201" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G201">
-        <v>0.91</v>
+        <v>1.66</v>
       </c>
       <c r="H201" s="1">
-        <v>286668.09</v>
+        <v>256019.55</v>
       </c>
       <c r="I201" s="1">
-        <v>30871.79</v>
+        <v>30983.78</v>
       </c>
       <c r="J201" s="1">
-        <v>10.769175599558</v>
+        <v>12.102114858025</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>317539.88</v>
+        <v>287003.33</v>
       </c>
       <c r="N201" s="1">
-        <v>317539.88</v>
+        <v>287003.33</v>
       </c>
       <c r="O201" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>1598.0</v>
+        <v>2353.0</v>
       </c>
       <c r="D202" s="1">
-        <v>158.58</v>
+        <v>121.76</v>
       </c>
       <c r="E202" s="1">
-        <v>169.89971214</v>
+        <v>107.43643009</v>
       </c>
       <c r="F202" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G202">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="H202" s="1">
-        <v>232136.64</v>
+        <v>273087.93</v>
       </c>
       <c r="I202" s="1">
-        <v>-12638.29</v>
+        <v>36459.13</v>
       </c>
       <c r="J202" s="1">
-        <v>-5.4443322691325</v>
+        <v>13.350692577296</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>219498.35</v>
+        <v>309547.06</v>
       </c>
       <c r="N202" s="1">
-        <v>219498.35</v>
+        <v>309547.06</v>
       </c>
       <c r="O202" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>41389.0</v>
+        <v>8121.0</v>
       </c>
       <c r="D203" s="1">
-        <v>172.7</v>
+        <v>240.65</v>
       </c>
       <c r="E203" s="1">
-        <v>161.84668946</v>
+        <v>237.04697697</v>
       </c>
       <c r="F203" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G203">
-        <v>1.15</v>
+        <v>7.47</v>
       </c>
       <c r="H203" s="1">
-        <v>5811008.2</v>
+        <v>257625.24</v>
       </c>
       <c r="I203" s="1">
-        <v>380312.98</v>
+        <v>3927.04</v>
       </c>
       <c r="J203" s="1">
-        <v>6.5446987323129</v>
+        <v>1.5243226944689</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>6191321.18</v>
+        <v>261552.28</v>
       </c>
       <c r="N203" s="1">
-        <v>6191321.18</v>
+        <v>261552.28</v>
       </c>
       <c r="O203" s="1">
-        <v>5.55</v>
+        <v>0.2</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>3373.0</v>
+        <v>1728.0</v>
       </c>
       <c r="D204" s="1">
-        <v>191.37</v>
+        <v>186.12</v>
       </c>
       <c r="E204" s="1">
-        <v>214.20501334</v>
+        <v>170.22391782</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H204" s="1">
-        <v>624457.27</v>
+        <v>251658.14</v>
       </c>
       <c r="I204" s="1">
-        <v>-65348.56</v>
+        <v>22558.82</v>
       </c>
       <c r="J204" s="1">
-        <v>-10.464856946897</v>
+        <v>8.9640732463492</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>559108.71</v>
+        <v>274216.96</v>
       </c>
       <c r="N204" s="1">
-        <v>559108.71</v>
+        <v>274216.96</v>
       </c>
       <c r="O204" s="1">
-        <v>0.5</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>2892.0</v>
+        <v>50261.0</v>
       </c>
       <c r="D205" s="1">
-        <v>149.68</v>
+        <v>188.63</v>
       </c>
       <c r="E205" s="1">
-        <v>180.78753458</v>
+        <v>164.50416665</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H205" s="1">
-        <v>454734.83</v>
+        <v>7161425.9</v>
       </c>
       <c r="I205" s="1">
-        <v>-79789.35</v>
+        <v>922073.64</v>
       </c>
       <c r="J205" s="1">
-        <v>-17.546346735745</v>
+        <v>12.875559321224</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>374945.48</v>
+        <v>8083499.54</v>
       </c>
       <c r="N205" s="1">
-        <v>374945.48</v>
+        <v>8083499.54</v>
       </c>
       <c r="O205" s="1">
-        <v>0.34</v>
+        <v>6.3</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>2432.0</v>
+        <v>3618.0</v>
       </c>
       <c r="D206" s="1">
-        <v>111.26</v>
+        <v>204.37</v>
       </c>
       <c r="E206" s="1">
-        <v>106.95467928</v>
+        <v>212.77962134</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H206" s="1">
-        <v>227087.45</v>
+        <v>665118.2</v>
       </c>
       <c r="I206" s="1">
-        <v>7286.15</v>
+        <v>-34678.96</v>
       </c>
       <c r="J206" s="1">
-        <v>3.2085216510203</v>
+        <v>-5.2139544520057</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>234373.6</v>
+        <v>630439.24</v>
       </c>
       <c r="N206" s="1">
-        <v>234373.6</v>
+        <v>630439.24</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>4081.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D207" s="1">
-        <v>150.68</v>
+        <v>138.09</v>
       </c>
       <c r="E207" s="1">
-        <v>165.01433227</v>
+        <v>177.5471653</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H207" s="1">
-        <v>575974.58</v>
+        <v>490979.78</v>
       </c>
       <c r="I207" s="1">
-        <v>-43341.34</v>
+        <v>-116334.79</v>
       </c>
       <c r="J207" s="1">
-        <v>-7.5248702816017</v>
+        <v>-23.694415684491</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>532633.24</v>
+        <v>374644.99</v>
       </c>
       <c r="N207" s="1">
-        <v>532633.24</v>
+        <v>374644.99</v>
       </c>
       <c r="O207" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>1503.0</v>
+        <v>3380.0</v>
       </c>
       <c r="D208" s="1">
-        <v>162.95</v>
+        <v>93.01</v>
       </c>
       <c r="E208" s="1">
-        <v>182.67278776</v>
+        <v>92.14402367</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H208" s="1">
-        <v>241787.12</v>
+        <v>267869.93</v>
       </c>
       <c r="I208" s="1">
-        <v>-29648.66</v>
+        <v>172.7</v>
       </c>
       <c r="J208" s="1">
-        <v>-12.262299166308</v>
+        <v>0.064471588878976</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>212138.46</v>
+        <v>268042.63</v>
       </c>
       <c r="N208" s="1">
-        <v>212138.46</v>
+        <v>268042.63</v>
       </c>
       <c r="O208" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2513.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D209" s="1">
-        <v>92.55</v>
+        <v>127.19</v>
       </c>
       <c r="E209" s="1">
-        <v>115.69697971</v>
+        <v>108.11758014</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H209" s="1">
-        <v>253965.9</v>
+        <v>241094.16</v>
       </c>
       <c r="I209" s="1">
-        <v>-52512.33</v>
+        <v>36308.76</v>
       </c>
       <c r="J209" s="1">
-        <v>-20.676921586717</v>
+        <v>15.059991498757</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>201453.57</v>
+        <v>277402.92</v>
       </c>
       <c r="N209" s="1">
-        <v>201453.57</v>
+        <v>277402.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>4666.0</v>
+        <v>1849.0</v>
       </c>
       <c r="D210" s="1">
-        <v>44.01</v>
+        <v>155.73</v>
       </c>
       <c r="E210" s="1">
-        <v>54.50690313</v>
+        <v>179.17200108</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H210" s="1">
-        <v>217476.29</v>
+        <v>290597.2</v>
       </c>
       <c r="I210" s="1">
-        <v>-39606.51</v>
+        <v>-45088.59</v>
       </c>
       <c r="J210" s="1">
-        <v>-18.211874958875</v>
+        <v>-15.515837730026</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>177869.78</v>
+        <v>245508.61</v>
       </c>
       <c r="N210" s="1">
-        <v>177869.78</v>
+        <v>245508.61</v>
       </c>
       <c r="O210" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>11053.0</v>
+        <v>3232.0</v>
       </c>
       <c r="D211" s="1">
-        <v>26.97</v>
+        <v>85.57</v>
       </c>
       <c r="E211" s="1">
-        <v>25.81442957</v>
+        <v>110.21591894</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H211" s="1">
-        <v>244049.56</v>
+        <v>310298.61</v>
       </c>
       <c r="I211" s="1">
-        <v>14156.94</v>
+        <v>-74495.02</v>
       </c>
       <c r="J211" s="1">
-        <v>5.8008463526834</v>
+        <v>-24.007526169711</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>258206.5</v>
+        <v>235803.59</v>
       </c>
       <c r="N211" s="1">
-        <v>258206.5</v>
+        <v>235803.59</v>
       </c>
       <c r="O211" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>3133.0</v>
+        <v>6661.0</v>
       </c>
       <c r="D212" s="1">
-        <v>144.28</v>
+        <v>45.24</v>
       </c>
       <c r="E212" s="1">
-        <v>152.75495372</v>
+        <v>51.62881249</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H212" s="1">
-        <v>415698.0</v>
+        <v>294531.31</v>
       </c>
       <c r="I212" s="1">
-        <v>-24161.2</v>
+        <v>-37598.51</v>
       </c>
       <c r="J212" s="1">
-        <v>-5.812200203032</v>
+        <v>-12.765539256251</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>391536.8</v>
+        <v>256932.8</v>
       </c>
       <c r="N212" s="1">
-        <v>391536.8</v>
+        <v>256932.8</v>
       </c>
       <c r="O212" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>2414.0</v>
+        <v>3548.0</v>
       </c>
       <c r="D213" s="1">
-        <v>206.0</v>
+        <v>157.06</v>
       </c>
       <c r="E213" s="1">
-        <v>226.32393123</v>
+        <v>154.65689121</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H213" s="1">
-        <v>467385.82</v>
+        <v>471947.68</v>
       </c>
       <c r="I213" s="1">
-        <v>-36650.44</v>
+        <v>3176.06</v>
       </c>
       <c r="J213" s="1">
-        <v>-7.8415815011247</v>
+        <v>0.67296866466215</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>430735.38</v>
+        <v>475123.74</v>
       </c>
       <c r="N213" s="1">
-        <v>430735.38</v>
+        <v>475123.74</v>
       </c>
       <c r="O213" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>3128.0</v>
+        <v>15355.0</v>
       </c>
       <c r="D214" s="1">
-        <v>128.01</v>
+        <v>26.92</v>
       </c>
       <c r="E214" s="1">
-        <v>122.64738811</v>
+        <v>26.49000912</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H214" s="1">
-        <v>336365.47</v>
+        <v>348515.72</v>
       </c>
       <c r="I214" s="1">
-        <v>10464.57</v>
+        <v>3922.02</v>
       </c>
       <c r="J214" s="1">
-        <v>3.111071418835</v>
+        <v>1.1253495251233</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>346830.04</v>
+        <v>352437.74</v>
       </c>
       <c r="N214" s="1">
-        <v>346830.04</v>
+        <v>352437.74</v>
       </c>
       <c r="O214" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>4261.0</v>
+        <v>16984.0</v>
       </c>
       <c r="D215" s="1">
-        <v>79.44</v>
+        <v>18.54</v>
       </c>
       <c r="E215" s="1">
-        <v>81.02369397</v>
+        <v>17.77935469</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H215" s="1">
-        <v>301237.69</v>
+        <v>259712.63</v>
       </c>
       <c r="I215" s="1">
-        <v>-8042.51</v>
+        <v>8764.46</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.6698219601936</v>
+        <v>3.3746760794806</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>293195.18</v>
+        <v>268477.09</v>
       </c>
       <c r="N215" s="1">
-        <v>293195.18</v>
+        <v>268477.09</v>
       </c>
       <c r="O215" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1820.0</v>
+        <v>1414.0</v>
       </c>
       <c r="D216" s="1">
-        <v>129.9</v>
+        <v>221.13</v>
       </c>
       <c r="E216" s="1">
-        <v>153.05339011</v>
+        <v>209.76141443</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H216" s="1">
-        <v>243674.23</v>
+        <v>255100.66</v>
       </c>
       <c r="I216" s="1">
-        <v>-38894.67</v>
+        <v>11495.94</v>
       </c>
       <c r="J216" s="1">
-        <v>-15.961749422579</v>
+        <v>4.5064328724199</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>204779.56</v>
+        <v>266596.6</v>
       </c>
       <c r="N216" s="1">
-        <v>204779.56</v>
+        <v>266596.6</v>
       </c>
       <c r="O216" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>605.0</v>
+        <v>3873.0</v>
       </c>
       <c r="D217" s="1">
-        <v>555.39</v>
+        <v>145.16</v>
       </c>
       <c r="E217" s="1">
-        <v>468.00649587</v>
+        <v>151.14476891</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H217" s="1">
-        <v>242274.49</v>
+        <v>507595.47</v>
       </c>
       <c r="I217" s="1">
-        <v>48770.07</v>
+        <v>-28246.29</v>
       </c>
       <c r="J217" s="1">
-        <v>20.130088809598</v>
+        <v>-5.5647246024477</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>291044.56</v>
+        <v>479349.18</v>
       </c>
       <c r="N217" s="1">
-        <v>291044.56</v>
+        <v>479349.18</v>
       </c>
       <c r="O217" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>1644.0</v>
+        <v>2223.0</v>
       </c>
       <c r="D218" s="1">
-        <v>143.81</v>
+        <v>194.13</v>
       </c>
       <c r="E218" s="1">
-        <v>157.47813869</v>
+        <v>223.82847503</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H218" s="1">
-        <v>221326.1</v>
+        <v>425887.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-16541.66</v>
+        <v>-57936.29</v>
       </c>
       <c r="J218" s="1">
-        <v>-7.4738858182564</v>
+        <v>-13.603676562093</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>204784.44</v>
+        <v>367950.71</v>
       </c>
       <c r="N218" s="1">
-        <v>204784.44</v>
+        <v>367950.71</v>
       </c>
       <c r="O218" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>4789.0</v>
+        <v>3158.0</v>
       </c>
       <c r="D219" s="1">
-        <v>60.95</v>
+        <v>137.19</v>
       </c>
       <c r="E219" s="1">
-        <v>59.8346753</v>
+        <v>123.73067448</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H219" s="1">
-        <v>245094.04</v>
+        <v>341949.97</v>
       </c>
       <c r="I219" s="1">
-        <v>7733.63</v>
+        <v>27445.96</v>
       </c>
       <c r="J219" s="1">
-        <v>3.1553725255824</v>
+        <v>8.0263086439224</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>252827.67</v>
+        <v>369395.93</v>
       </c>
       <c r="N219" s="1">
-        <v>252827.67</v>
+        <v>369395.93</v>
       </c>
       <c r="O219" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>6491.0</v>
+        <v>2428.0</v>
       </c>
       <c r="D220" s="1">
-        <v>6332.0</v>
+        <v>119.8</v>
       </c>
       <c r="E220" s="1">
-        <v>7779.19657988</v>
+        <v>105.12742998</v>
       </c>
       <c r="F220" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G220">
-        <v>183.86</v>
+        <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>287645.02</v>
+        <v>255249.4</v>
       </c>
       <c r="I220" s="1">
-        <v>-64099.74</v>
+        <v>35625.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-22.284321139994</v>
+        <v>13.956937802792</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>223545.28</v>
+        <v>290874.4</v>
       </c>
       <c r="N220" s="1">
-        <v>223545.28</v>
+        <v>290874.4</v>
       </c>
       <c r="O220" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>6689.0</v>
+        <v>3697.0</v>
       </c>
       <c r="D221" s="1">
-        <v>24.94</v>
+        <v>83.13</v>
       </c>
       <c r="E221" s="1">
-        <v>30.32166393</v>
+        <v>81.07621585</v>
       </c>
       <c r="F221" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G221">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H221" s="1">
-        <v>234414.88</v>
+        <v>261201.91</v>
       </c>
       <c r="I221" s="1">
-        <v>-42188.5</v>
+        <v>836.38</v>
       </c>
       <c r="J221" s="1">
-        <v>-17.997364331138</v>
+        <v>0.3202043966677</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>192226.38</v>
+        <v>262038.29</v>
       </c>
       <c r="N221" s="1">
-        <v>192226.38</v>
+        <v>262038.29</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>1646.0</v>
+        <v>7398.0</v>
       </c>
       <c r="D222" s="1">
-        <v>219.3</v>
+        <v>35.045</v>
       </c>
       <c r="E222" s="1">
-        <v>219.33431956</v>
+        <v>34.92451609</v>
       </c>
       <c r="F222" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G222">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>315415.28</v>
+        <v>258371.57</v>
       </c>
       <c r="I222" s="1">
-        <v>-2753.69</v>
+        <v>891.34</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.87303633482817</v>
+        <v>0.34498377665933</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>312661.59</v>
+        <v>259262.91</v>
       </c>
       <c r="N222" s="1">
-        <v>312661.59</v>
+        <v>259262.91</v>
       </c>
       <c r="O222" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>1125.0</v>
+        <v>2305.0</v>
       </c>
       <c r="D223" s="1">
-        <v>225.99</v>
+        <v>128.06</v>
       </c>
       <c r="E223" s="1">
-        <v>240.66488889</v>
+        <v>147.68815618</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H223" s="1">
-        <v>236897.65</v>
+        <v>296903.22</v>
       </c>
       <c r="I223" s="1">
-        <v>-16682.19</v>
+        <v>-45227.13</v>
       </c>
       <c r="J223" s="1">
-        <v>-7.0419398419528</v>
+        <v>-15.232953687737</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>220215.46</v>
+        <v>251676.09</v>
       </c>
       <c r="N223" s="1">
-        <v>220215.46</v>
+        <v>251676.09</v>
       </c>
       <c r="O223" s="1">
         <v>0.2</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>927.0</v>
+        <v>664.0</v>
       </c>
       <c r="D224" s="1">
-        <v>300.9</v>
+        <v>585.36</v>
       </c>
       <c r="E224" s="1">
-        <v>308.55253506</v>
+        <v>477.19251506</v>
       </c>
       <c r="F224" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G224">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H224" s="1">
-        <v>309281.19</v>
+        <v>271304.52</v>
       </c>
       <c r="I224" s="1">
-        <v>-3046.03</v>
+        <v>60092.54</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.98487399120522</v>
+        <v>22.149479853856</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>306235.16</v>
+        <v>331397.06</v>
       </c>
       <c r="N224" s="1">
-        <v>306235.16</v>
+        <v>331397.06</v>
       </c>
       <c r="O224" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>5687.0</v>
+        <v>6802.0</v>
       </c>
       <c r="D225" s="1">
-        <v>67.23</v>
+        <v>7117.0</v>
       </c>
       <c r="E225" s="1">
-        <v>77.48065412</v>
+        <v>7717.41443693</v>
       </c>
       <c r="F225" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G225">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H225" s="1">
-        <v>376858.21</v>
+        <v>297810.92</v>
       </c>
       <c r="I225" s="1">
-        <v>-45687.13</v>
+        <v>-38413.09</v>
       </c>
       <c r="J225" s="1">
-        <v>-12.123161652761</v>
+        <v>-12.898482701709</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>331171.08</v>
+        <v>259397.83</v>
       </c>
       <c r="N225" s="1">
-        <v>331171.08</v>
+        <v>259397.83</v>
       </c>
       <c r="O225" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>837.0</v>
+        <v>9040.0</v>
       </c>
       <c r="D226" s="1">
-        <v>355.11</v>
+        <v>24.65</v>
       </c>
       <c r="E226" s="1">
-        <v>351.29875747</v>
+        <v>28.93058186</v>
       </c>
       <c r="F226" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G226">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H226" s="1">
-        <v>257604.88</v>
+        <v>301820.12</v>
       </c>
       <c r="I226" s="1">
-        <v>-153.97</v>
+        <v>-46024.91</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.059769830447311</v>
+        <v>-15.249119243608</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>257450.91</v>
+        <v>255795.21</v>
       </c>
       <c r="N226" s="1">
-        <v>257450.91</v>
+        <v>255795.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>2899.0</v>
+        <v>1553.0</v>
       </c>
       <c r="D227" s="1">
-        <v>218.5</v>
+        <v>214.66</v>
       </c>
       <c r="E227" s="1">
-        <v>210.61867541</v>
+        <v>219.15930457</v>
       </c>
       <c r="F227" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G227">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H227" s="1">
-        <v>379072.97</v>
+        <v>296951.36</v>
       </c>
       <c r="I227" s="1">
-        <v>20454.92</v>
+        <v>-12714.69</v>
       </c>
       <c r="J227" s="1">
-        <v>5.3960376019424</v>
+        <v>-4.2817416293362</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>399527.89</v>
+        <v>284236.67</v>
       </c>
       <c r="N227" s="1">
-        <v>399527.89</v>
+        <v>284236.67</v>
       </c>
       <c r="O227" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1083.0</v>
+        <v>1327.0</v>
       </c>
       <c r="D228" s="1">
-        <v>424.43</v>
+        <v>228.87</v>
       </c>
       <c r="E228" s="1">
-        <v>485.93600185</v>
+        <v>238.42396383</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H228" s="1">
-        <v>456123.88</v>
+        <v>276172.6</v>
       </c>
       <c r="I228" s="1">
-        <v>-57979.5</v>
+        <v>-17221.76</v>
       </c>
       <c r="J228" s="1">
-        <v>-12.711349381664</v>
+        <v>-6.2358684387952</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>398144.38</v>
+        <v>258950.84</v>
       </c>
       <c r="N228" s="1">
-        <v>398144.38</v>
+        <v>258950.84</v>
       </c>
       <c r="O228" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>748.0</v>
+        <v>873.0</v>
       </c>
       <c r="D229" s="1">
-        <v>281.6</v>
+        <v>315.6</v>
       </c>
       <c r="E229" s="1">
-        <v>272.48217914</v>
+        <v>308.88189003</v>
       </c>
       <c r="F229" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G229">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H229" s="1">
-        <v>203816.67</v>
+        <v>291698.28</v>
       </c>
       <c r="I229" s="1">
-        <v>6820.13</v>
+        <v>5982.88</v>
       </c>
       <c r="J229" s="1">
-        <v>3.3462081389123</v>
+        <v>2.0510508323875</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>210636.8</v>
+        <v>297681.16</v>
       </c>
       <c r="N229" s="1">
-        <v>210636.8</v>
+        <v>297681.16</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>2932.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D230" s="1">
-        <v>68.08</v>
+        <v>68.05</v>
       </c>
       <c r="E230" s="1">
-        <v>85.01007844</v>
+        <v>76.48826408</v>
       </c>
       <c r="F230" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G230">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H230" s="1">
-        <v>249249.55</v>
+        <v>292963.21</v>
       </c>
       <c r="I230" s="1">
-        <v>-49638.99</v>
+        <v>-33260.95</v>
       </c>
       <c r="J230" s="1">
-        <v>-19.915377981625</v>
+        <v>-11.353285622451</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>199610.56</v>
+        <v>259702.26</v>
       </c>
       <c r="N230" s="1">
-        <v>199610.56</v>
+        <v>259702.26</v>
       </c>
       <c r="O230" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>1732.0</v>
+        <v>821.0</v>
       </c>
       <c r="D231" s="1">
-        <v>195.38</v>
+        <v>396.0</v>
       </c>
       <c r="E231" s="1">
-        <v>237.03748845</v>
+        <v>353.33317905</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H231" s="1">
-        <v>359206.45</v>
+        <v>253701.21</v>
       </c>
       <c r="I231" s="1">
-        <v>-66094.14</v>
+        <v>23500.48</v>
       </c>
       <c r="J231" s="1">
-        <v>-18.400042649568</v>
+        <v>9.263053968091</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>293112.31</v>
+        <v>277201.69</v>
       </c>
       <c r="N231" s="1">
-        <v>293112.31</v>
+        <v>277201.69</v>
       </c>
       <c r="O231" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>2864.0</v>
+        <v>7459.0</v>
       </c>
       <c r="D232" s="1">
-        <v>77.79</v>
+        <v>44.86</v>
       </c>
       <c r="E232" s="1">
-        <v>84.99774092</v>
+        <v>52.64675292</v>
       </c>
       <c r="F232" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G232">
-        <v>1.0</v>
+        <v>1.62</v>
       </c>
       <c r="H232" s="1">
-        <v>243433.53</v>
+        <v>243260.65</v>
       </c>
       <c r="I232" s="1">
-        <v>-20642.97</v>
+        <v>-36997.29</v>
       </c>
       <c r="J232" s="1">
-        <v>-8.4799205762657</v>
+        <v>-15.208908633599</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>222790.56</v>
+        <v>206263.36</v>
       </c>
       <c r="N232" s="1">
-        <v>222790.56</v>
+        <v>206263.36</v>
       </c>
       <c r="O232" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>1309.0</v>
+        <v>3203.0</v>
       </c>
       <c r="D233" s="1">
-        <v>153.82</v>
+        <v>237.86</v>
       </c>
       <c r="E233" s="1">
-        <v>199.71166539</v>
+        <v>212.31268186</v>
       </c>
       <c r="F233" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G233">
-        <v>1.0</v>
+        <v>1.62</v>
       </c>
       <c r="H233" s="1">
-        <v>261422.57</v>
+        <v>422249.9</v>
       </c>
       <c r="I233" s="1">
-        <v>-60072.19</v>
+        <v>47385.22</v>
       </c>
       <c r="J233" s="1">
-        <v>-22.978960844888</v>
+        <v>11.222079626307</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>201350.38</v>
+        <v>469635.12</v>
       </c>
       <c r="N233" s="1">
-        <v>201350.38</v>
+        <v>469635.12</v>
       </c>
       <c r="O233" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>1142.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D234" s="1">
-        <v>237.15</v>
+        <v>415.42</v>
       </c>
       <c r="E234" s="1">
-        <v>231.54084063</v>
+        <v>480.72864796</v>
       </c>
       <c r="F234" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G234">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H234" s="1">
-        <v>264419.64</v>
+        <v>489701.59</v>
       </c>
       <c r="I234" s="1">
-        <v>6405.66</v>
+        <v>-73165.87</v>
       </c>
       <c r="J234" s="1">
-        <v>2.4225356331322</v>
+        <v>-14.940909217795</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>270825.3</v>
+        <v>416535.72</v>
       </c>
       <c r="N234" s="1">
-        <v>270825.3</v>
+        <v>416535.72</v>
       </c>
       <c r="O234" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>2599.0</v>
+        <v>888.0</v>
       </c>
       <c r="D235" s="1">
-        <v>110.38</v>
+        <v>313.3</v>
       </c>
       <c r="E235" s="1">
-        <v>146.62038476</v>
+        <v>275.97068694</v>
       </c>
       <c r="F235" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G235">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>331356.43</v>
+        <v>245061.97</v>
       </c>
       <c r="I235" s="1">
-        <v>-82869.97</v>
+        <v>33148.43</v>
       </c>
       <c r="J235" s="1">
-        <v>-25.009313988565</v>
+        <v>13.526550039568</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>248486.46</v>
+        <v>278210.4</v>
       </c>
       <c r="N235" s="1">
-        <v>248486.46</v>
+        <v>278210.4</v>
       </c>
       <c r="O235" s="1">
         <v>0.22</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>830.0</v>
+        <v>1730.0</v>
       </c>
       <c r="D236" s="1">
-        <v>303.53</v>
+        <v>164.96</v>
       </c>
       <c r="E236" s="1">
-        <v>342.47185542</v>
+        <v>231.98177457</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H236" s="1">
-        <v>242955.46</v>
+        <v>350724.75</v>
       </c>
       <c r="I236" s="1">
-        <v>-24739.87</v>
+        <v>-107402.24</v>
       </c>
       <c r="J236" s="1">
-        <v>-10.182882903722</v>
+        <v>-30.622942920339</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>218215.59</v>
+        <v>243322.51</v>
       </c>
       <c r="N236" s="1">
-        <v>218215.59</v>
+        <v>243322.51</v>
       </c>
       <c r="O236" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>2139.0</v>
+        <v>7521.0</v>
       </c>
       <c r="D237" s="1">
-        <v>160.64</v>
+        <v>402.5</v>
       </c>
       <c r="E237" s="1">
-        <v>170.00496961</v>
+        <v>372.78337987</v>
       </c>
       <c r="F237" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="G237">
-        <v>1.59</v>
+        <v>10.85</v>
       </c>
       <c r="H237" s="1">
-        <v>228967.95</v>
+        <v>257538.01</v>
       </c>
       <c r="I237" s="1">
-        <v>-12241.49</v>
+        <v>21492.55</v>
       </c>
       <c r="J237" s="1">
-        <v>-5.3463770802857</v>
+        <v>8.3453894825078</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>216726.46</v>
+        <v>279030.56</v>
       </c>
       <c r="N237" s="1">
-        <v>216726.46</v>
+        <v>279030.56</v>
       </c>
       <c r="O237" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>1585.0</v>
+        <v>3098.0</v>
       </c>
       <c r="D238" s="1">
-        <v>203.75</v>
+        <v>80.19</v>
       </c>
       <c r="E238" s="1">
-        <v>220.53933123</v>
+        <v>84.57257586</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>349554.84</v>
+        <v>262005.84</v>
       </c>
       <c r="I238" s="1">
-        <v>-26611.09</v>
+        <v>-13577.22</v>
       </c>
       <c r="J238" s="1">
-        <v>-7.6128512481761</v>
+        <v>-5.1820295303341</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>322943.75</v>
+        <v>248428.62</v>
       </c>
       <c r="N238" s="1">
-        <v>322943.75</v>
+        <v>248428.62</v>
       </c>
       <c r="O238" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>8033.0</v>
+        <v>1725.0</v>
       </c>
       <c r="D239" s="1">
-        <v>140.75</v>
+        <v>139.38</v>
       </c>
       <c r="E239" s="1">
-        <v>110.79911615</v>
+        <v>187.52884058</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>890049.3</v>
+        <v>323487.25</v>
       </c>
       <c r="I239" s="1">
-        <v>240595.45</v>
+        <v>-83056.75</v>
       </c>
       <c r="J239" s="1">
-        <v>27.031699255311</v>
+        <v>-25.675432339296</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>1130644.75</v>
+        <v>240430.5</v>
       </c>
       <c r="N239" s="1">
-        <v>1130644.75</v>
+        <v>240430.5</v>
       </c>
       <c r="O239" s="1">
-        <v>1.01</v>
+        <v>0.19</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>8306.0</v>
+        <v>1178.0</v>
       </c>
       <c r="D240" s="1">
-        <v>5156.0</v>
+        <v>260.2</v>
       </c>
       <c r="E240" s="1">
-        <v>4472.2642668</v>
+        <v>232.82589983</v>
       </c>
       <c r="F240" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G240">
-        <v>183.86</v>
+        <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>209706.0</v>
+        <v>274268.91</v>
       </c>
       <c r="I240" s="1">
-        <v>23219.92</v>
+        <v>32246.69</v>
       </c>
       <c r="J240" s="1">
-        <v>11.07260641088</v>
+        <v>11.757326049095</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>232925.92</v>
+        <v>306515.6</v>
       </c>
       <c r="N240" s="1">
-        <v>232925.92</v>
+        <v>306515.6</v>
       </c>
       <c r="O240" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>1245.0</v>
+        <v>4093.0</v>
       </c>
       <c r="D241" s="1">
-        <v>168.02</v>
+        <v>83.0</v>
       </c>
       <c r="E241" s="1">
-        <v>191.21001606</v>
+        <v>130.8892475</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H241" s="1">
-        <v>207888.27</v>
+        <v>464411.77</v>
       </c>
       <c r="I241" s="1">
-        <v>-26697.36</v>
+        <v>-174759.21</v>
       </c>
       <c r="J241" s="1">
-        <v>-12.842167573957</v>
+        <v>-37.630228450067</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>181190.91</v>
+        <v>289652.56</v>
       </c>
       <c r="N241" s="1">
-        <v>181190.91</v>
+        <v>289652.56</v>
       </c>
       <c r="O241" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>16268.0</v>
+        <v>917.0</v>
       </c>
       <c r="D242" s="1">
-        <v>3558.0</v>
+        <v>336.11</v>
       </c>
       <c r="E242" s="1">
-        <v>3681.88455864</v>
+        <v>340.92805889</v>
       </c>
       <c r="F242" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G242">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H242" s="1">
-        <v>335307.9</v>
+        <v>267381.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-20494.59</v>
+        <v>-4591.33</v>
       </c>
       <c r="J242" s="1">
-        <v>-6.1121703365772</v>
+        <v>-1.7171489372842</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>314813.31</v>
+        <v>262789.67</v>
       </c>
       <c r="N242" s="1">
-        <v>314813.31</v>
+        <v>262789.67</v>
       </c>
       <c r="O242" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>15347.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D243" s="1">
-        <v>3271.0</v>
+        <v>229.45</v>
       </c>
       <c r="E243" s="1">
-        <v>3650.46869095</v>
+        <v>220.43331098</v>
       </c>
       <c r="F243" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G243">
-        <v>183.86</v>
+        <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>318066.83</v>
+        <v>361510.63</v>
       </c>
       <c r="I243" s="1">
-        <v>-45032.65</v>
+        <v>14787.37</v>
       </c>
       <c r="J243" s="1">
-        <v>-14.158235236287</v>
+        <v>4.0904385024584</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>273034.18</v>
+        <v>376298.0</v>
       </c>
       <c r="N243" s="1">
-        <v>273034.18</v>
+        <v>376298.0</v>
       </c>
       <c r="O243" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>2090.0</v>
+        <v>8163.0</v>
       </c>
       <c r="D244" s="1">
-        <v>121.97</v>
+        <v>167.22</v>
       </c>
       <c r="E244" s="1">
-        <v>113.70914833</v>
+        <v>114.95340684</v>
       </c>
       <c r="F244" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G244">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>208477.15</v>
+        <v>938364.66</v>
       </c>
       <c r="I244" s="1">
-        <v>12326.05</v>
+        <v>426652.2</v>
       </c>
       <c r="J244" s="1">
-        <v>5.9124225364746</v>
+        <v>45.467633020195</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>220803.2</v>
+        <v>1365016.86</v>
       </c>
       <c r="N244" s="1">
-        <v>220803.2</v>
+        <v>1365016.86</v>
       </c>
       <c r="O244" s="1">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>787.0</v>
+        <v>8855.0</v>
       </c>
       <c r="D245" s="1">
-        <v>335.67</v>
+        <v>5536.0</v>
       </c>
       <c r="E245" s="1">
-        <v>355.17142313</v>
+        <v>4562.79096556</v>
       </c>
       <c r="F245" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G245">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H245" s="1">
-        <v>244625.8</v>
+        <v>226966.51</v>
       </c>
       <c r="I245" s="1">
-        <v>-15806.15</v>
+        <v>35707.67</v>
       </c>
       <c r="J245" s="1">
-        <v>-6.4613585320927</v>
+        <v>15.732572175516</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>228819.65</v>
+        <v>262674.18</v>
       </c>
       <c r="N245" s="1">
-        <v>228819.65</v>
+        <v>262674.18</v>
       </c>
       <c r="O245" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1705.0</v>
+        <v>1931.0</v>
       </c>
       <c r="D246" s="1">
-        <v>128.0</v>
+        <v>121.11</v>
       </c>
       <c r="E246" s="1">
-        <v>130.30047507</v>
+        <v>177.8066753</v>
       </c>
       <c r="F246" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G246">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H246" s="1">
-        <v>240878.18</v>
+        <v>298464.82</v>
       </c>
       <c r="I246" s="1">
-        <v>-1277.81</v>
+        <v>-99067.28</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.53047976367141</v>
+        <v>-33.192280416834</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>239600.37</v>
+        <v>199397.54</v>
       </c>
       <c r="N246" s="1">
-        <v>239600.37</v>
+        <v>199397.54</v>
       </c>
       <c r="O246" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>554.0</v>
+        <v>20692.0</v>
       </c>
       <c r="D247" s="1">
-        <v>420.32</v>
+        <v>3778.0</v>
       </c>
       <c r="E247" s="1">
-        <v>502.50176895</v>
+        <v>3674.09597912</v>
       </c>
       <c r="F247" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G247">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H247" s="1">
-        <v>245523.51</v>
+        <v>422730.88</v>
       </c>
       <c r="I247" s="1">
-        <v>-43828.16</v>
+        <v>-3843.61</v>
       </c>
       <c r="J247" s="1">
-        <v>-17.850901528738</v>
+        <v>-0.90923331647785</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>201695.35</v>
+        <v>418887.27</v>
       </c>
       <c r="N247" s="1">
-        <v>201695.35</v>
+        <v>418887.27</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>1081.0</v>
+        <v>17304.0</v>
       </c>
       <c r="D248" s="1">
-        <v>200.63</v>
+        <v>3325.0</v>
       </c>
       <c r="E248" s="1">
-        <v>229.92727105</v>
+        <v>3614.85760518</v>
       </c>
       <c r="F248" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G248">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H248" s="1">
-        <v>212495.0</v>
+        <v>353378.99</v>
       </c>
       <c r="I248" s="1">
-        <v>-24637.89</v>
+        <v>-45080.86</v>
       </c>
       <c r="J248" s="1">
-        <v>-11.594573989976</v>
+        <v>-12.757085530184</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>187857.11</v>
+        <v>308298.13</v>
       </c>
       <c r="N248" s="1">
-        <v>187857.11</v>
+        <v>308298.13</v>
       </c>
       <c r="O248" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>4744.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D249" s="1">
-        <v>140.88</v>
+        <v>139.42</v>
       </c>
       <c r="E249" s="1">
-        <v>126.37024452</v>
+        <v>115.42010716</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H249" s="1">
-        <v>512962.57</v>
+        <v>235690.89</v>
       </c>
       <c r="I249" s="1">
-        <v>65932.81</v>
+        <v>41639.43</v>
       </c>
       <c r="J249" s="1">
-        <v>12.853337427719</v>
+        <v>17.666966253978</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>578895.38</v>
+        <v>277330.32</v>
       </c>
       <c r="N249" s="1">
-        <v>578895.38</v>
+        <v>277330.32</v>
       </c>
       <c r="O249" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>2812.0</v>
+        <v>929.0</v>
       </c>
       <c r="D250" s="1">
-        <v>113.26</v>
+        <v>339.15</v>
       </c>
       <c r="E250" s="1">
-        <v>104.97409317</v>
+        <v>351.73935414</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H250" s="1">
-        <v>258090.73</v>
+        <v>285281.15</v>
       </c>
       <c r="I250" s="1">
-        <v>17775.12</v>
+        <v>-16644.62</v>
       </c>
       <c r="J250" s="1">
-        <v>6.887159410956</v>
+        <v>-5.8344618983764</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>275865.85</v>
+        <v>268636.53</v>
       </c>
       <c r="N250" s="1">
-        <v>275865.85</v>
+        <v>268636.53</v>
       </c>
       <c r="O250" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>19084.0</v>
+        <v>30333.0</v>
       </c>
       <c r="D251" s="1">
-        <v>2127.5</v>
+        <v>108.4</v>
       </c>
       <c r="E251" s="1">
-        <v>2231.01739677</v>
+        <v>109.47299476</v>
       </c>
       <c r="F251" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="G251">
-        <v>183.86</v>
+        <v>10.85</v>
       </c>
       <c r="H251" s="1">
-        <v>238187.29</v>
+        <v>305019.96</v>
       </c>
       <c r="I251" s="1">
-        <v>-17360.4</v>
+        <v>-1941.59</v>
       </c>
       <c r="J251" s="1">
-        <v>-7.2885501153315</v>
+        <v>-0.63654522805655</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>220826.89</v>
+        <v>303078.37</v>
       </c>
       <c r="N251" s="1">
-        <v>220826.89</v>
+        <v>303078.37</v>
       </c>
       <c r="O251" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>1158.0</v>
+        <v>893.0</v>
       </c>
       <c r="D252" s="1">
-        <v>195.84</v>
+        <v>134.0</v>
       </c>
       <c r="E252" s="1">
-        <v>222.49711572</v>
+        <v>130.40160134</v>
       </c>
       <c r="F252" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G252">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="H252" s="1">
-        <v>220454.51</v>
+        <v>126279.06</v>
       </c>
       <c r="I252" s="1">
-        <v>-24020.8</v>
+        <v>3008.39</v>
       </c>
       <c r="J252" s="1">
-        <v>-10.896034742043</v>
+        <v>2.3823348067368</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>196433.71</v>
+        <v>129287.45</v>
       </c>
       <c r="N252" s="1">
-        <v>196433.71</v>
+        <v>129287.45</v>
       </c>
       <c r="O252" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>4572.0</v>
+        <v>744.0</v>
       </c>
       <c r="D253" s="1">
-        <v>367.96</v>
+        <v>392.24</v>
       </c>
       <c r="E253" s="1">
-        <v>398.44501312</v>
+        <v>476.65247312</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H253" s="1">
-        <v>1585989.51</v>
+        <v>311120.5</v>
       </c>
       <c r="I253" s="1">
-        <v>-128810.54</v>
+        <v>-62302.19</v>
       </c>
       <c r="J253" s="1">
-        <v>-8.1217775519839</v>
+        <v>-20.025099599673</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>1457178.97</v>
+        <v>248818.31</v>
       </c>
       <c r="N253" s="1">
-        <v>1457178.97</v>
+        <v>248818.31</v>
       </c>
       <c r="O253" s="1">
-        <v>1.31</v>
+        <v>0.19</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>1534.0</v>
+        <v>9760.0</v>
       </c>
       <c r="D254" s="1">
-        <v>187.19</v>
+        <v>5732.0</v>
       </c>
       <c r="E254" s="1">
-        <v>187.44857236</v>
+        <v>5887.17213115</v>
       </c>
       <c r="F254" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G254">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H254" s="1">
-        <v>251054.63</v>
+        <v>312002.93</v>
       </c>
       <c r="I254" s="1">
-        <v>-2332.71</v>
+        <v>-12232.54</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.92916430180953</v>
+        <v>-3.9206490785199</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>248721.92</v>
+        <v>299770.39</v>
       </c>
       <c r="N254" s="1">
-        <v>248721.92</v>
+        <v>299770.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>979.0</v>
+        <v>3022.0</v>
       </c>
       <c r="D255" s="1">
-        <v>262.84</v>
+        <v>150.3</v>
       </c>
       <c r="E255" s="1">
-        <v>282.19009193</v>
+        <v>128.24157181</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H255" s="1">
-        <v>241554.92</v>
+        <v>331814.27</v>
       </c>
       <c r="I255" s="1">
-        <v>-18670.24</v>
+        <v>55453.16</v>
       </c>
       <c r="J255" s="1">
-        <v>-7.7291905294249</v>
+        <v>16.712108252608</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>222884.68</v>
+        <v>387267.43</v>
       </c>
       <c r="N255" s="1">
-        <v>222884.68</v>
+        <v>387267.43</v>
       </c>
       <c r="O255" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>1362.0</v>
+        <v>2461.0</v>
       </c>
       <c r="D256" s="1">
-        <v>208.47</v>
+        <v>121.89</v>
       </c>
       <c r="E256" s="1">
-        <v>216.145558</v>
+        <v>106.45298253</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H256" s="1">
-        <v>257312.56</v>
+        <v>228678.05</v>
       </c>
       <c r="I256" s="1">
-        <v>-11373.94</v>
+        <v>27084.66</v>
       </c>
       <c r="J256" s="1">
-        <v>-4.4202816994242</v>
+        <v>11.844013887647</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>245938.62</v>
+        <v>255762.71</v>
       </c>
       <c r="N256" s="1">
-        <v>245938.62</v>
+        <v>255762.71</v>
       </c>
       <c r="O256" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>7228.0</v>
+        <v>23322.0</v>
       </c>
       <c r="D257" s="1">
-        <v>6032.0</v>
+        <v>2310.0</v>
       </c>
       <c r="E257" s="1">
-        <v>6034.36469286</v>
+        <v>2196.48036189</v>
       </c>
       <c r="F257" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G257">
-        <v>183.86</v>
+        <v>186.62</v>
       </c>
       <c r="H257" s="1">
-        <v>237816.61</v>
+        <v>285038.49</v>
       </c>
       <c r="I257" s="1">
-        <v>-683.36</v>
+        <v>3637.4</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.28734746492266</v>
+        <v>1.2761083599622</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>237133.25</v>
+        <v>288675.89</v>
       </c>
       <c r="N257" s="1">
-        <v>237133.25</v>
+        <v>288675.89</v>
       </c>
       <c r="O257" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1623.0</v>
+        <v>1368.0</v>
       </c>
       <c r="D258" s="1">
-        <v>39330.0</v>
+        <v>229.78</v>
       </c>
       <c r="E258" s="1">
-        <v>32048.50154036</v>
+        <v>221.02221491</v>
       </c>
       <c r="F258" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G258">
-        <v>183.86</v>
+        <v>1.17</v>
       </c>
       <c r="H258" s="1">
-        <v>294152.97</v>
+        <v>258919.73</v>
       </c>
       <c r="I258" s="1">
-        <v>53027.63</v>
+        <v>9093.26</v>
       </c>
       <c r="J258" s="1">
-        <v>18.027229165832</v>
+        <v>3.5119996456045</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>347180.6</v>
+        <v>268012.99</v>
       </c>
       <c r="N258" s="1">
-        <v>347180.6</v>
+        <v>268012.99</v>
       </c>
       <c r="O258" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>3513.0</v>
+        <v>1682.0</v>
       </c>
       <c r="D259" s="1">
-        <v>126.11</v>
+        <v>214.73</v>
       </c>
       <c r="E259" s="1">
-        <v>120.54814973</v>
+        <v>188.59897741</v>
       </c>
       <c r="F259" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G259">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H259" s="1">
-        <v>261931.45</v>
+        <v>276570.92</v>
       </c>
       <c r="I259" s="1">
-        <v>17499.9</v>
+        <v>31376.27</v>
       </c>
       <c r="J259" s="1">
-        <v>6.6810991959919</v>
+        <v>11.344746584348</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>279431.35</v>
+        <v>307947.19</v>
       </c>
       <c r="N259" s="1">
-        <v>279431.35</v>
+        <v>307947.19</v>
       </c>
       <c r="O259" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>9491.0</v>
+        <v>1112.0</v>
       </c>
       <c r="D260" s="1">
-        <v>45.77</v>
+        <v>271.25</v>
       </c>
       <c r="E260" s="1">
-        <v>51.69698978</v>
+        <v>280.70370504</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H260" s="1">
-        <v>422308.1</v>
+        <v>272430.71</v>
       </c>
       <c r="I260" s="1">
-        <v>-46038.66</v>
+        <v>-15253.75</v>
       </c>
       <c r="J260" s="1">
-        <v>-10.901675814411</v>
+        <v>-5.5991301421194</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>376269.44</v>
+        <v>257176.96</v>
       </c>
       <c r="N260" s="1">
-        <v>376269.44</v>
+        <v>257176.96</v>
       </c>
       <c r="O260" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>871.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D261" s="1">
-        <v>410.36</v>
+        <v>496.11</v>
       </c>
       <c r="E261" s="1">
-        <v>397.92595867</v>
+        <v>494.94425616</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H261" s="1">
-        <v>303550.53</v>
+        <v>432078.82</v>
       </c>
       <c r="I261" s="1">
-        <v>6041.12</v>
+        <v>-2738.62</v>
       </c>
       <c r="J261" s="1">
-        <v>1.9901530068157</v>
+        <v>-0.63382417124727</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>309591.65</v>
+        <v>429340.2</v>
       </c>
       <c r="N261" s="1">
-        <v>309591.65</v>
+        <v>429340.2</v>
       </c>
       <c r="O261" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>51324.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D262" s="1">
-        <v>13.75</v>
+        <v>161.6</v>
       </c>
       <c r="E262" s="1">
-        <v>14.07892935</v>
+        <v>162.01205566</v>
       </c>
       <c r="F262" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G262">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H262" s="1">
-        <v>420419.31</v>
+        <v>375532.28</v>
       </c>
       <c r="I262" s="1">
-        <v>9521.59</v>
+        <v>-4204.32</v>
       </c>
       <c r="J262" s="1">
-        <v>2.2647841746375</v>
+        <v>-1.1195628775241</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>429940.9</v>
+        <v>371327.96</v>
       </c>
       <c r="N262" s="1">
-        <v>429940.9</v>
+        <v>371327.96</v>
       </c>
       <c r="O262" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>956.0</v>
+        <v>1429.0</v>
       </c>
       <c r="D263" s="1">
-        <v>296.6</v>
+        <v>195.71</v>
       </c>
       <c r="E263" s="1">
-        <v>283.28710251</v>
+        <v>214.99976207</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H263" s="1">
-        <v>231638.45</v>
+        <v>268183.19</v>
       </c>
       <c r="I263" s="1">
-        <v>13965.36</v>
+        <v>-29730.2</v>
       </c>
       <c r="J263" s="1">
-        <v>6.0289472667426</v>
+        <v>-11.085780581549</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>245603.81</v>
+        <v>238452.99</v>
       </c>
       <c r="N263" s="1">
-        <v>245603.81</v>
+        <v>238452.99</v>
       </c>
       <c r="O263" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>6636.0</v>
+        <v>6915.0</v>
       </c>
       <c r="D264" s="1">
-        <v>73.89</v>
+        <v>7095.0</v>
       </c>
       <c r="E264" s="1">
-        <v>79.48882911</v>
+        <v>6124.59652928</v>
       </c>
       <c r="F264" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G264">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H264" s="1">
-        <v>456446.22</v>
+        <v>230720.62</v>
       </c>
       <c r="I264" s="1">
-        <v>-31730.72</v>
+        <v>32171.35</v>
       </c>
       <c r="J264" s="1">
-        <v>-6.9516886348626</v>
+        <v>13.943855560028</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>424715.5</v>
+        <v>262891.97</v>
       </c>
       <c r="N264" s="1">
-        <v>424715.5</v>
+        <v>262891.97</v>
       </c>
       <c r="O264" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>438.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D265" s="1">
-        <v>529.97</v>
+        <v>44040.0</v>
       </c>
       <c r="E265" s="1">
-        <v>526.70947489</v>
+        <v>32678.01738051</v>
       </c>
       <c r="F265" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G265">
-        <v>1.15</v>
+        <v>186.62</v>
       </c>
       <c r="H265" s="1">
-        <v>200842.35</v>
+        <v>296531.9</v>
       </c>
       <c r="I265" s="1">
-        <v>220.33</v>
+        <v>83636.13</v>
       </c>
       <c r="J265" s="1">
-        <v>0.10970295856427</v>
+        <v>28.204766502356</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>201062.68</v>
+        <v>380168.03</v>
       </c>
       <c r="N265" s="1">
-        <v>201062.68</v>
+        <v>380168.03</v>
       </c>
       <c r="O265" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>3289.0</v>
+        <v>5375.0</v>
       </c>
       <c r="D266" s="1">
-        <v>59.63</v>
+        <v>139.28</v>
       </c>
       <c r="E266" s="1">
-        <v>59.82819398</v>
+        <v>124.46589767</v>
       </c>
       <c r="F266" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G266">
-        <v>1.0</v>
+        <v>1.62</v>
       </c>
       <c r="H266" s="1">
-        <v>196774.93</v>
+        <v>414126.3</v>
       </c>
       <c r="I266" s="1">
-        <v>-651.86</v>
+        <v>47350.04</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.33127187492838</v>
+        <v>11.433719616455</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>196123.07</v>
+        <v>461476.34</v>
       </c>
       <c r="N266" s="1">
-        <v>196123.07</v>
+        <v>461476.34</v>
       </c>
       <c r="O266" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>4932.0</v>
+        <v>7396.0</v>
       </c>
       <c r="D267" s="1">
-        <v>45.955</v>
+        <v>6610.0</v>
       </c>
       <c r="E267" s="1">
-        <v>58.18457218</v>
+        <v>6083.06598161</v>
       </c>
       <c r="F267" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G267">
-        <v>0.87</v>
+        <v>186.62</v>
       </c>
       <c r="H267" s="1">
-        <v>286985.98</v>
+        <v>244289.86</v>
       </c>
       <c r="I267" s="1">
-        <v>-25823.27</v>
+        <v>17667.8</v>
       </c>
       <c r="J267" s="1">
-        <v>-8.9980946107542</v>
+        <v>7.2323100107389</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>261162.71</v>
+        <v>261957.66</v>
       </c>
       <c r="N267" s="1">
-        <v>261162.71</v>
+        <v>261957.66</v>
       </c>
       <c r="O267" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>984.0</v>
+        <v>992.0</v>
       </c>
       <c r="D268" s="1">
-        <v>246.6</v>
+        <v>465.71</v>
       </c>
       <c r="E268" s="1">
-        <v>243.71917683</v>
+        <v>402.12665323</v>
       </c>
       <c r="F268" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G268">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H268" s="1">
-        <v>239819.67</v>
+        <v>348572.12</v>
       </c>
       <c r="I268" s="1">
-        <v>2834.73</v>
+        <v>45326.78</v>
       </c>
       <c r="J268" s="1">
-        <v>1.1820256445187</v>
+        <v>13.003558632285</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>242654.4</v>
+        <v>393898.9</v>
       </c>
       <c r="N268" s="1">
-        <v>242654.4</v>
+        <v>393898.9</v>
       </c>
       <c r="O268" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>308.0</v>
+        <v>4314.0</v>
       </c>
       <c r="D269" s="1">
-        <v>710.47</v>
+        <v>67.87</v>
       </c>
       <c r="E269" s="1">
-        <v>754.38941558</v>
+        <v>68.90005331</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H269" s="1">
-        <v>203068.25</v>
+        <v>255645.09</v>
       </c>
       <c r="I269" s="1">
-        <v>-13527.53</v>
+        <v>-6004.32</v>
       </c>
       <c r="J269" s="1">
-        <v>-6.6615682165971</v>
+        <v>-2.3486936518124</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>189540.72</v>
+        <v>249640.77</v>
       </c>
       <c r="N269" s="1">
-        <v>189540.72</v>
+        <v>249640.77</v>
       </c>
       <c r="O269" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>4981.0</v>
+        <v>32295.0</v>
       </c>
       <c r="D270" s="1">
-        <v>51.25</v>
+        <v>13.67</v>
       </c>
       <c r="E270" s="1">
-        <v>49.44507529</v>
+        <v>14.05924849</v>
       </c>
       <c r="F270" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G270">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="H270" s="1">
-        <v>214690.29</v>
+        <v>265010.5</v>
       </c>
       <c r="I270" s="1">
-        <v>6423.83</v>
+        <v>1619.52</v>
       </c>
       <c r="J270" s="1">
-        <v>2.9921381167262</v>
+        <v>0.61111540863475</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>221114.12</v>
+        <v>266630.02</v>
       </c>
       <c r="N270" s="1">
-        <v>221114.12</v>
+        <v>266630.02</v>
       </c>
       <c r="O270" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>1246.0</v>
+        <v>1027.0</v>
       </c>
       <c r="D271" s="1">
-        <v>184.07</v>
+        <v>297.26</v>
       </c>
       <c r="E271" s="1">
-        <v>223.97134029</v>
+        <v>284.61864654</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H271" s="1">
-        <v>243814.7</v>
+        <v>250171.75</v>
       </c>
       <c r="I271" s="1">
-        <v>-45156.22</v>
+        <v>10122.42</v>
       </c>
       <c r="J271" s="1">
-        <v>-18.520712655964</v>
+        <v>4.0461882686594</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>198658.48</v>
+        <v>260294.17</v>
       </c>
       <c r="N271" s="1">
-        <v>198658.48</v>
+        <v>260294.17</v>
       </c>
       <c r="O271" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>2787.0</v>
+        <v>3401.0</v>
       </c>
       <c r="D272" s="1">
-        <v>88.63</v>
+        <v>117.65</v>
       </c>
       <c r="E272" s="1">
-        <v>96.87944743</v>
+        <v>130.42101147</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H272" s="1">
-        <v>230888.51</v>
+        <v>381501.48</v>
       </c>
       <c r="I272" s="1">
-        <v>-16932.85</v>
+        <v>-40343.06</v>
       </c>
       <c r="J272" s="1">
-        <v>-7.3337776747747</v>
+        <v>-10.574810876225</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>213955.66</v>
+        <v>341158.42</v>
       </c>
       <c r="N272" s="1">
-        <v>213955.66</v>
+        <v>341158.42</v>
       </c>
       <c r="O272" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>1245.0</v>
+        <v>6196.0</v>
       </c>
       <c r="D273" s="1">
-        <v>201.75</v>
+        <v>70.48</v>
       </c>
       <c r="E273" s="1">
-        <v>231.80806426</v>
+        <v>78.84767592</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H273" s="1">
-        <v>251820.12</v>
+        <v>422555.56</v>
       </c>
       <c r="I273" s="1">
-        <v>-34255.16</v>
+        <v>-50219.73</v>
       </c>
       <c r="J273" s="1">
-        <v>-13.60302743085</v>
+        <v>-11.884763745624</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>217564.96</v>
+        <v>372335.83</v>
       </c>
       <c r="N273" s="1">
-        <v>217564.96</v>
+        <v>372335.83</v>
       </c>
       <c r="O273" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>10877.0</v>
+        <v>3976.0</v>
       </c>
       <c r="D274" s="1">
-        <v>49.98</v>
+        <v>68.52</v>
       </c>
       <c r="E274" s="1">
-        <v>43.21182679</v>
+        <v>60.59475855</v>
       </c>
       <c r="F274" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G274">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>408969.1</v>
+        <v>240924.76</v>
       </c>
       <c r="I274" s="1">
-        <v>61912.2</v>
+        <v>31510.76</v>
       </c>
       <c r="J274" s="1">
-        <v>15.138600935865</v>
+        <v>13.079087429619</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>470881.3</v>
+        <v>272435.52</v>
       </c>
       <c r="N274" s="1">
-        <v>470881.3</v>
+        <v>272435.52</v>
       </c>
       <c r="O274" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>607.0</v>
+        <v>10764.0</v>
       </c>
       <c r="D275" s="1">
-        <v>454.0</v>
+        <v>43.13</v>
       </c>
       <c r="E275" s="1">
-        <v>445.10359143</v>
+        <v>52.80567819</v>
       </c>
       <c r="F275" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G275">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H275" s="1">
-        <v>235399.74</v>
+        <v>568419.99</v>
       </c>
       <c r="I275" s="1">
-        <v>3299.26</v>
+        <v>-35502.21</v>
       </c>
       <c r="J275" s="1">
-        <v>1.401556348363</v>
+        <v>-6.2457708427883</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>238699.0</v>
+        <v>532917.78</v>
       </c>
       <c r="N275" s="1">
-        <v>238699.0</v>
+        <v>532917.78</v>
       </c>
       <c r="O275" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>3213.0</v>
+        <v>962.0</v>
       </c>
       <c r="D276" s="1">
-        <v>123.95</v>
+        <v>275.0</v>
       </c>
       <c r="E276" s="1">
-        <v>120.06587613</v>
+        <v>245.29975052</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>385771.66</v>
+        <v>235978.36</v>
       </c>
       <c r="I276" s="1">
-        <v>12479.69</v>
+        <v>28571.64</v>
       </c>
       <c r="J276" s="1">
-        <v>3.2349939858205</v>
+        <v>12.107737336593</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>398251.35</v>
+        <v>264550.0</v>
       </c>
       <c r="N276" s="1">
-        <v>398251.35</v>
+        <v>264550.0</v>
       </c>
       <c r="O276" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>2383.0</v>
+        <v>405.0</v>
       </c>
       <c r="D277" s="1">
-        <v>301.62</v>
+        <v>771.93</v>
       </c>
       <c r="E277" s="1">
-        <v>336.84182123</v>
+        <v>750.07503704</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H277" s="1">
-        <v>686215.36</v>
+        <v>264523.54</v>
       </c>
       <c r="I277" s="1">
-        <v>-63642.42</v>
+        <v>2033.69</v>
       </c>
       <c r="J277" s="1">
-        <v>-9.2744091301017</v>
+        <v>0.76881248451461</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>622572.94</v>
+        <v>266557.23</v>
       </c>
       <c r="N277" s="1">
-        <v>622572.94</v>
+        <v>266557.23</v>
       </c>
       <c r="O277" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>8463.0</v>
+        <v>10530.0</v>
       </c>
       <c r="D278" s="1">
-        <v>288.1</v>
+        <v>26.65</v>
       </c>
       <c r="E278" s="1">
-        <v>290.16415928</v>
+        <v>27.06091738</v>
       </c>
       <c r="F278" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G278">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>224791.42</v>
+        <v>284951.46</v>
       </c>
       <c r="I278" s="1">
-        <v>821.75</v>
+        <v>-4326.96</v>
       </c>
       <c r="J278" s="1">
-        <v>0.36556110549059</v>
+        <v>-1.5184902018049</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>225613.17</v>
+        <v>280624.5</v>
       </c>
       <c r="N278" s="1">
-        <v>225613.17</v>
+        <v>280624.5</v>
       </c>
       <c r="O278" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>3273.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D279" s="1">
-        <v>99.51</v>
+        <v>259.78</v>
       </c>
       <c r="E279" s="1">
-        <v>110.54515124</v>
+        <v>251.68879668</v>
       </c>
       <c r="F279" t="s">
         <v>28</v>
       </c>
       <c r="G279">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H279" s="1">
-        <v>309369.61</v>
+        <v>260845.62</v>
       </c>
       <c r="I279" s="1">
-        <v>-27259.41</v>
+        <v>6055.43</v>
       </c>
       <c r="J279" s="1">
-        <v>-8.8112759362498</v>
+        <v>2.3214612535951</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>282110.2</v>
+        <v>266901.05</v>
       </c>
       <c r="N279" s="1">
-        <v>282110.2</v>
+        <v>266901.05</v>
       </c>
       <c r="O279" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>48262.0</v>
+        <v>7678.0</v>
       </c>
       <c r="D280" s="1">
-        <v>27.42</v>
+        <v>46.04</v>
       </c>
       <c r="E280" s="1">
-        <v>25.17391778</v>
+        <v>43.78412868</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H280" s="1">
-        <v>1043924.94</v>
+        <v>292187.03</v>
       </c>
       <c r="I280" s="1">
-        <v>102323.69</v>
+        <v>9211.38</v>
       </c>
       <c r="J280" s="1">
-        <v>9.8018244491793</v>
+        <v>3.1525629320371</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>1146248.63</v>
+        <v>301398.41</v>
       </c>
       <c r="N280" s="1">
-        <v>1146248.63</v>
+        <v>301398.41</v>
       </c>
       <c r="O280" s="1">
-        <v>1.03</v>
+        <v>0.23</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>1584.0</v>
+        <v>680.0</v>
       </c>
       <c r="D281" s="1">
-        <v>162.59</v>
+        <v>436.27</v>
       </c>
       <c r="E281" s="1">
-        <v>240.76861111</v>
+        <v>445.22466176</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H281" s="1">
-        <v>240754.79</v>
+        <v>263441.99</v>
       </c>
       <c r="I281" s="1">
-        <v>-17677.65</v>
+        <v>-10499.5</v>
       </c>
       <c r="J281" s="1">
-        <v>-7.3425953435859</v>
+        <v>-3.9855073976628</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>223077.14</v>
+        <v>252942.49</v>
       </c>
       <c r="N281" s="1">
-        <v>223077.14</v>
+        <v>252942.49</v>
       </c>
       <c r="O281" s="1">
         <v>0.2</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>2914.0</v>
+        <v>11457.0</v>
       </c>
       <c r="D282" s="1">
-        <v>231.24</v>
+        <v>197.5</v>
       </c>
       <c r="E282" s="1">
-        <v>220.63</v>
+        <v>186.59002793</v>
       </c>
       <c r="F282" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G282">
-        <v>1.15</v>
+        <v>7.47</v>
       </c>
       <c r="H282" s="1">
-        <v>555949.34</v>
+        <v>286090.75</v>
       </c>
       <c r="I282" s="1">
-        <v>27708.83</v>
+        <v>16740.82</v>
       </c>
       <c r="J282" s="1">
-        <v>4.9840566408443</v>
+        <v>5.8515768160977</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>583658.17</v>
+        <v>302831.57</v>
       </c>
       <c r="N282" s="1">
-        <v>583658.17</v>
+        <v>302831.57</v>
       </c>
       <c r="O282" s="1">
-        <v>0.52</v>
+        <v>0.24</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>2284.0</v>
+        <v>2993.0</v>
       </c>
       <c r="D283" s="1">
-        <v>195.94</v>
+        <v>135.65</v>
       </c>
       <c r="E283" s="1">
-        <v>174.03986865</v>
+        <v>121.16951554</v>
       </c>
       <c r="F283" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G283">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>345950.86</v>
+        <v>362660.36</v>
       </c>
       <c r="I283" s="1">
-        <v>41686.18</v>
+        <v>43340.09</v>
       </c>
       <c r="J283" s="1">
-        <v>12.049740243455</v>
+        <v>11.950600280659</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>387637.04</v>
+        <v>406000.45</v>
       </c>
       <c r="N283" s="1">
-        <v>387637.04</v>
+        <v>406000.45</v>
       </c>
       <c r="O283" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1442.0</v>
+        <v>1964.0</v>
       </c>
       <c r="D284" s="1">
-        <v>293.1</v>
+        <v>304.36</v>
       </c>
       <c r="E284" s="1">
-        <v>170.945</v>
+        <v>333.92418534</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H284" s="1">
-        <v>211260.39</v>
+        <v>560997.73</v>
       </c>
       <c r="I284" s="1">
-        <v>154829.0</v>
+        <v>-51330.65</v>
       </c>
       <c r="J284" s="1">
-        <v>73.288229752866</v>
+        <v>-9.1498855084494</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>366089.39</v>
+        <v>509667.08</v>
       </c>
       <c r="N284" s="1">
-        <v>366089.39</v>
+        <v>509667.08</v>
       </c>
       <c r="O284" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>10482.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D285" s="1">
-        <v>40.7</v>
+        <v>267.28</v>
       </c>
       <c r="E285" s="1">
-        <v>37.04589296</v>
+        <v>256.65586735</v>
       </c>
       <c r="F285" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G285">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H285" s="1">
-        <v>225957.42</v>
+        <v>259593.29</v>
       </c>
       <c r="I285" s="1">
-        <v>33953.27</v>
+        <v>8404.56</v>
       </c>
       <c r="J285" s="1">
-        <v>15.026401876955</v>
+        <v>3.2375875354868</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>259910.69</v>
+        <v>267997.85</v>
       </c>
       <c r="N285" s="1">
-        <v>259910.69</v>
+        <v>267997.85</v>
       </c>
       <c r="O285" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>2319.0</v>
+        <v>17530.0</v>
       </c>
       <c r="D286" s="1">
-        <v>157.08</v>
+        <v>126.77</v>
       </c>
       <c r="E286" s="1">
-        <v>154.74541182</v>
+        <v>124.85557787</v>
       </c>
       <c r="F286" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G286">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="H286" s="1">
-        <v>223500.11</v>
+        <v>1882473.22</v>
       </c>
       <c r="I286" s="1">
-        <v>6257.07</v>
+        <v>12294.31</v>
       </c>
       <c r="J286" s="1">
-        <v>2.7995825147469</v>
+        <v>0.65309348730071</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>229757.18</v>
+        <v>1894767.53</v>
       </c>
       <c r="N286" s="1">
-        <v>229757.18</v>
+        <v>1894767.53</v>
       </c>
       <c r="O286" s="1">
-        <v>0.21</v>
+        <v>1.48</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>1323.0</v>
+        <v>8537.0</v>
       </c>
       <c r="D287" s="1">
-        <v>135.96</v>
+        <v>99.17</v>
       </c>
       <c r="E287" s="1">
-        <v>204.914452</v>
+        <v>102.04690172</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H287" s="1">
-        <v>238214.09</v>
+        <v>747484.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-82410.64</v>
+        <v>-25640.38</v>
       </c>
       <c r="J287" s="1">
-        <v>-34.595199637435</v>
+        <v>-3.4302245934361</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>155803.45</v>
+        <v>721843.62</v>
       </c>
       <c r="N287" s="1">
-        <v>155803.45</v>
+        <v>721843.62</v>
       </c>
       <c r="O287" s="1">
-        <v>0.14</v>
+        <v>0.56</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>410.0</v>
+        <v>24534.0</v>
       </c>
       <c r="D288" s="1">
-        <v>1041.95</v>
+        <v>27.44</v>
       </c>
       <c r="E288" s="1">
-        <v>1029.46295122</v>
+        <v>25.39234939</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H288" s="1">
-        <v>364130.77</v>
+        <v>535392.73</v>
       </c>
       <c r="I288" s="1">
-        <v>5899.11</v>
+        <v>38604.76</v>
       </c>
       <c r="J288" s="1">
-        <v>1.6200525981367</v>
+        <v>7.2105499079153</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>370029.88</v>
+        <v>573997.49</v>
       </c>
       <c r="N288" s="1">
-        <v>370029.88</v>
+        <v>573997.49</v>
       </c>
       <c r="O288" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>2493.0</v>
+        <v>1826.0</v>
       </c>
       <c r="D289" s="1">
-        <v>120.44</v>
+        <v>161.59</v>
       </c>
       <c r="E289" s="1">
-        <v>130.42132772</v>
+        <v>238.74336802</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H289" s="1">
-        <v>284669.88</v>
+        <v>274642.7</v>
       </c>
       <c r="I289" s="1">
-        <v>-24594.59</v>
+        <v>-23064.63</v>
       </c>
       <c r="J289" s="1">
-        <v>-8.6396881889998</v>
+        <v>-8.3980495385459</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>260075.29</v>
+        <v>251578.07</v>
       </c>
       <c r="N289" s="1">
-        <v>260075.29</v>
+        <v>251578.07</v>
       </c>
       <c r="O289" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2172.0</v>
+        <v>2887.0</v>
       </c>
       <c r="D290" s="1">
-        <v>115.67</v>
+        <v>229.45</v>
       </c>
       <c r="E290" s="1">
-        <v>136.6865884</v>
+        <v>221.52533426</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H290" s="1">
-        <v>260428.02</v>
+        <v>552793.03</v>
       </c>
       <c r="I290" s="1">
-        <v>-42814.13</v>
+        <v>12003.96</v>
       </c>
       <c r="J290" s="1">
-        <v>-16.439909192567</v>
+        <v>2.1715107370294</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>217613.89</v>
+        <v>564796.99</v>
       </c>
       <c r="N290" s="1">
-        <v>217613.89</v>
+        <v>564796.99</v>
       </c>
       <c r="O290" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1222.0</v>
+        <v>994.0</v>
       </c>
       <c r="D291" s="1">
-        <v>151.47</v>
+        <v>320.0</v>
       </c>
       <c r="E291" s="1">
-        <v>217.76895254</v>
+        <v>300.73386318</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H291" s="1">
-        <v>232649.58</v>
+        <v>257101.41</v>
       </c>
       <c r="I291" s="1">
-        <v>-72323.6</v>
+        <v>14101.22</v>
       </c>
       <c r="J291" s="1">
-        <v>-31.086924807687</v>
+        <v>5.4846918186874</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>160325.98</v>
+        <v>271202.63</v>
       </c>
       <c r="N291" s="1">
-        <v>160325.98</v>
+        <v>271202.63</v>
       </c>
       <c r="O291" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>368.0</v>
+        <v>2326.0</v>
       </c>
       <c r="D292" s="1">
-        <v>540.8</v>
+        <v>207.59</v>
       </c>
       <c r="E292" s="1">
-        <v>552.82627717</v>
+        <v>176.53403267</v>
       </c>
       <c r="F292" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G292">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H292" s="1">
-        <v>219434.06</v>
+        <v>356941.53</v>
       </c>
       <c r="I292" s="1">
-        <v>-941.0</v>
+        <v>54751.64</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.42883041948912</v>
+        <v>15.339106099534</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>218493.06</v>
+        <v>411693.17</v>
       </c>
       <c r="N292" s="1">
-        <v>218493.06</v>
+        <v>411693.17</v>
       </c>
       <c r="O292" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>1157.0001</v>
+        <v>1036.0</v>
       </c>
       <c r="D293" s="1">
-        <v>1071.41</v>
+        <v>343.43</v>
       </c>
       <c r="E293" s="1">
-        <v>1071.22335599</v>
+        <v>183.77378378</v>
       </c>
       <c r="F293" t="s">
+        <v>28</v>
+      </c>
+      <c r="G293">
+        <v>1.17</v>
+      </c>
+      <c r="H293" s="1">
+        <v>163266.62</v>
+      </c>
+      <c r="I293" s="1">
+        <v>140091.42</v>
+      </c>
+      <c r="J293" s="1">
+        <v>85.805304231814</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293">
+        <v>0.0</v>
+      </c>
+      <c r="M293" s="1">
+        <v>303358.04</v>
+      </c>
+      <c r="N293" s="1">
+        <v>303358.04</v>
+      </c>
+      <c r="O293" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>620</v>
+      </c>
+      <c r="B294" t="s">
+        <v>621</v>
+      </c>
+      <c r="C294" s="1">
+        <v>10965.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>42.77</v>
+      </c>
+      <c r="E294" s="1">
+        <v>37.44006931</v>
+      </c>
+      <c r="F294" t="s">
+        <v>183</v>
+      </c>
+      <c r="G294">
+        <v>1.66</v>
+      </c>
+      <c r="H294" s="1">
+        <v>239725.53</v>
+      </c>
+      <c r="I294" s="1">
+        <v>43513.52</v>
+      </c>
+      <c r="J294" s="1">
+        <v>18.151391718688</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294">
+        <v>0.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>283239.05</v>
+      </c>
+      <c r="N294" s="1">
+        <v>283239.05</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>622</v>
+      </c>
+      <c r="B295" t="s">
+        <v>623</v>
+      </c>
+      <c r="C295" s="1">
+        <v>2264.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>200.24</v>
+      </c>
+      <c r="E295" s="1">
+        <v>157.47034452</v>
+      </c>
+      <c r="F295" t="s">
+        <v>51</v>
+      </c>
+      <c r="G295">
+        <v>1.62</v>
+      </c>
+      <c r="H295" s="1">
+        <v>221988.03</v>
+      </c>
+      <c r="I295" s="1">
+        <v>57465.42</v>
+      </c>
+      <c r="J295" s="1">
+        <v>25.886720108287</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295">
+        <v>0.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>279453.45</v>
+      </c>
+      <c r="N295" s="1">
+        <v>279453.45</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>624</v>
+      </c>
+      <c r="B296" t="s">
+        <v>625</v>
+      </c>
+      <c r="C296" s="1">
+        <v>395.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>1172.07</v>
+      </c>
+      <c r="E296" s="1">
+        <v>1036.84288608</v>
+      </c>
+      <c r="F296" t="s">
+        <v>28</v>
+      </c>
+      <c r="G296">
+        <v>1.17</v>
+      </c>
+      <c r="H296" s="1">
+        <v>353245.45</v>
+      </c>
+      <c r="I296" s="1">
+        <v>41491.86</v>
+      </c>
+      <c r="J296" s="1">
+        <v>11.745900761071</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296">
+        <v>0.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>394737.31</v>
+      </c>
+      <c r="N296" s="1">
+        <v>394737.31</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>626</v>
+      </c>
+      <c r="B297" t="s">
+        <v>627</v>
+      </c>
+      <c r="C297" s="1">
+        <v>2463.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>128.72</v>
+      </c>
+      <c r="E297" s="1">
+        <v>129.77075518</v>
+      </c>
+      <c r="F297" t="s">
+        <v>28</v>
+      </c>
+      <c r="G297">
+        <v>1.17</v>
+      </c>
+      <c r="H297" s="1">
+        <v>279415.72</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-9102.07</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-3.2575368343628</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297">
+        <v>0.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>270313.65</v>
+      </c>
+      <c r="N297" s="1">
+        <v>270313.65</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>628</v>
+      </c>
+      <c r="B298" t="s">
+        <v>629</v>
+      </c>
+      <c r="C298" s="1">
+        <v>2513.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>117.86</v>
+      </c>
+      <c r="E298" s="1">
+        <v>134.14104258</v>
+      </c>
+      <c r="F298" t="s">
+        <v>28</v>
+      </c>
+      <c r="G298">
+        <v>1.17</v>
+      </c>
+      <c r="H298" s="1">
+        <v>295034.75</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-42502.73</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-14.406008105825</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298">
+        <v>0.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>252532.02</v>
+      </c>
+      <c r="N298" s="1">
+        <v>252532.02</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>630</v>
+      </c>
+      <c r="B299" t="s">
+        <v>631</v>
+      </c>
+      <c r="C299" s="1">
+        <v>492.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>546.8</v>
+      </c>
+      <c r="E299" s="1">
+        <v>556.08469512</v>
+      </c>
+      <c r="F299" t="s">
+        <v>31</v>
+      </c>
+      <c r="G299">
+        <v>0.93</v>
+      </c>
+      <c r="H299" s="1">
+        <v>295585.71</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-4920.05</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-1.6645087477334</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299">
+        <v>0.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>290665.66</v>
+      </c>
+      <c r="N299" s="1">
+        <v>290665.66</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>632</v>
+      </c>
+      <c r="B300" t="s">
+        <v>633</v>
+      </c>
+      <c r="C300" s="1">
+        <v>1199.0001</v>
+      </c>
+      <c r="D300" s="1">
+        <v>1072.64</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1072.6362992</v>
+      </c>
+      <c r="F300" t="s">
         <v>8</v>
       </c>
-      <c r="G293">
+      <c r="G300">
         <v>1.0</v>
       </c>
-      <c r="H293" s="1">
-[...23 lines deleted...]
-      <c r="P293">
+      <c r="H300" s="1">
+        <v>1286091.03</v>
+      </c>
+      <c r="I300" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="J300" s="1">
+        <v>0.00034523217225145</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300">
+        <v>0.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>1286095.47</v>
+      </c>
+      <c r="N300" s="1">
+        <v>1286095.47</v>
+      </c>
+      <c r="O300" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="P300">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>