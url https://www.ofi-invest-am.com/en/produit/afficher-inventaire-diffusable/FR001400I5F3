--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -835,51 +835,51 @@
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
     <t>US31428X1063</t>
   </si>
   <si>
     <t>FEDEX CORP</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
-    <t>FORTESCUE METALS</t>
+    <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
   </si>
   <si>
     <t>FUJITSU LTD</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
@@ -2278,140 +2278,140 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>915755.066</v>
+        <v>1015101.9599</v>
       </c>
       <c r="D2">
-        <v>136.81</v>
+        <v>143.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>125292155.42</v>
+        <v>145866074.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>125292155.42</v>
+        <v>145866074.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>29631.0</v>
+        <v>31456.0</v>
       </c>
       <c r="D3">
-        <v>100.05</v>
+        <v>105.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2964873.19</v>
+        <v>3303888.7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2964873.19</v>
+        <v>3303888.7</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2460,14987 +2460,14987 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>2040.0</v>
+        <v>2259.0</v>
       </c>
       <c r="D2" s="1">
-        <v>150.32</v>
+        <v>146.52</v>
       </c>
       <c r="E2" s="1">
-        <v>149.61296078</v>
+        <v>149.32067286</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>265844.49</v>
+        <v>293230.75</v>
       </c>
       <c r="I2" s="1">
-        <v>-4384.97</v>
+        <v>-11069.99</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.6494492701353</v>
+        <v>-3.7751804679421</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>261459.52</v>
+        <v>282160.76</v>
       </c>
       <c r="N2" s="1">
-        <v>261459.52</v>
+        <v>282160.76</v>
       </c>
       <c r="O2" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>6917.0</v>
+        <v>7661.0</v>
       </c>
       <c r="D3" s="1">
-        <v>71.84</v>
+        <v>78.44</v>
       </c>
       <c r="E3" s="1">
-        <v>59.66831141</v>
+        <v>61.36992429</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>446985.5</v>
+        <v>509387.81</v>
       </c>
       <c r="I3" s="1">
-        <v>89903.14</v>
+        <v>145646.9</v>
       </c>
       <c r="J3" s="1">
-        <v>20.113211726107</v>
+        <v>28.592537383256</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>536888.64</v>
+        <v>655034.71</v>
       </c>
       <c r="N3" s="1">
-        <v>536888.64</v>
+        <v>655034.71</v>
       </c>
       <c r="O3" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>4712.0</v>
+        <v>5218.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.3</v>
+        <v>90.79</v>
       </c>
       <c r="E4" s="1">
-        <v>117.66587436</v>
+        <v>115.24786125</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>474932.09</v>
+        <v>514956.86</v>
       </c>
       <c r="I4" s="1">
-        <v>-71970.42</v>
+        <v>-111101.76</v>
       </c>
       <c r="J4" s="1">
-        <v>-15.153833888125</v>
+        <v>-21.5749645514</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>402961.67</v>
+        <v>403855.1</v>
       </c>
       <c r="N4" s="1">
-        <v>402961.67</v>
+        <v>403855.1</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>4756.0</v>
+        <v>5267.0</v>
       </c>
       <c r="D5" s="1">
-        <v>207.94</v>
+        <v>211.32</v>
       </c>
       <c r="E5" s="1">
-        <v>225.24776913</v>
+        <v>222.68882476</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>917754.96</v>
+        <v>1004442.57</v>
       </c>
       <c r="I5" s="1">
-        <v>-74541.73</v>
+        <v>-55614.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-8.1221821999197</v>
+        <v>-5.5368800229166</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>843213.23</v>
+        <v>948827.79</v>
       </c>
       <c r="N5" s="1">
-        <v>843213.23</v>
+        <v>948827.79</v>
       </c>
       <c r="O5" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1508.0</v>
+        <v>1669.0</v>
       </c>
       <c r="D6" s="1">
-        <v>179.53</v>
+        <v>178.71</v>
       </c>
       <c r="E6" s="1">
-        <v>240.47690318</v>
+        <v>234.58630917</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>316315.81</v>
+        <v>340955.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-85483.87</v>
+        <v>-86689.41</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.02484899506</v>
+        <v>-25.425422656901</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>230831.94</v>
+        <v>254266.22</v>
       </c>
       <c r="N6" s="1">
-        <v>230831.94</v>
+        <v>254266.22</v>
       </c>
       <c r="O6" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1353.0</v>
+        <v>1497.0</v>
       </c>
       <c r="D7" s="1">
-        <v>239.8</v>
+        <v>247.4</v>
       </c>
       <c r="E7" s="1">
-        <v>229.84745011</v>
+        <v>230.7738143</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>310983.6</v>
+        <v>345468.4</v>
       </c>
       <c r="I7" s="1">
-        <v>13465.8</v>
+        <v>24889.4</v>
       </c>
       <c r="J7" s="1">
-        <v>4.3300675662639</v>
+        <v>7.2045373759221</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>324449.4</v>
+        <v>370357.8</v>
       </c>
       <c r="N7" s="1">
-        <v>324449.4</v>
+        <v>370357.8</v>
       </c>
       <c r="O7" s="1">
         <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>1785.0</v>
+        <v>1975.0</v>
       </c>
       <c r="D8" s="1">
-        <v>225.35</v>
+        <v>246.1</v>
       </c>
       <c r="E8" s="1">
-        <v>288.13454902</v>
+        <v>283.74555443</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>447366.0</v>
+        <v>486672.12</v>
       </c>
       <c r="I8" s="1">
-        <v>-104398.23</v>
+        <v>-72327.04</v>
       </c>
       <c r="J8" s="1">
-        <v>-23.336201231207</v>
+        <v>-14.861554017107</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>342967.77</v>
+        <v>414345.08</v>
       </c>
       <c r="N8" s="1">
-        <v>342967.77</v>
+        <v>414345.08</v>
       </c>
       <c r="O8" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3441.0</v>
+        <v>3811.0</v>
       </c>
       <c r="D9" s="1">
-        <v>245.04</v>
+        <v>354.49</v>
       </c>
       <c r="E9" s="1">
-        <v>192.66770706</v>
+        <v>206.18674888</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>571568.33</v>
+        <v>676331.47</v>
       </c>
       <c r="I9" s="1">
-        <v>147349.38</v>
+        <v>475334.18</v>
       </c>
       <c r="J9" s="1">
-        <v>25.779836332079</v>
+        <v>70.281245378098</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>718917.71</v>
+        <v>1151665.65</v>
       </c>
       <c r="N9" s="1">
-        <v>718917.71</v>
+        <v>1151665.65</v>
       </c>
       <c r="O9" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>2664.0</v>
+        <v>2864.0</v>
       </c>
       <c r="D10" s="1">
-        <v>24990.0</v>
+        <v>28260.0</v>
       </c>
       <c r="E10" s="1">
-        <v>18350.68243243</v>
+        <v>19207.82751397</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H10" s="1">
-        <v>271374.22</v>
+        <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>85350.51</v>
+        <v>136148.16</v>
       </c>
       <c r="J10" s="1">
-        <v>31.451222595868</v>
+        <v>44.763652120272</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>356724.73</v>
+        <v>440297.07</v>
       </c>
       <c r="N10" s="1">
-        <v>356724.73</v>
+        <v>440297.07</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>2728.0</v>
+        <v>3020.0</v>
       </c>
       <c r="D11" s="1">
-        <v>110.7</v>
+        <v>113.67</v>
       </c>
       <c r="E11" s="1">
-        <v>107.5613563</v>
+        <v>108.23190066</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>255248.72</v>
+        <v>283768.16</v>
       </c>
       <c r="I11" s="1">
-        <v>2234.85</v>
+        <v>8873.59</v>
       </c>
       <c r="J11" s="1">
-        <v>0.87555776969224</v>
+        <v>3.1270562560648</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>257483.57</v>
+        <v>292641.75</v>
       </c>
       <c r="N11" s="1">
-        <v>257483.57</v>
+        <v>292641.75</v>
       </c>
       <c r="O11" s="1">
         <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1486.0</v>
+        <v>1645.0</v>
       </c>
       <c r="D12" s="1">
-        <v>302.27</v>
+        <v>255.43</v>
       </c>
       <c r="E12" s="1">
-        <v>230.25265141</v>
+        <v>234.54828571</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
-        <v>214084.21</v>
+        <v>241354.04</v>
       </c>
       <c r="I12" s="1">
-        <v>62798.65</v>
+        <v>21810.93</v>
       </c>
       <c r="J12" s="1">
-        <v>29.333620634609</v>
+        <v>9.0369028005498</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>276882.86</v>
+        <v>263164.97</v>
       </c>
       <c r="N12" s="1">
-        <v>276882.86</v>
+        <v>263164.97</v>
       </c>
       <c r="O12" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>39179.0</v>
+        <v>43418.0</v>
       </c>
       <c r="D13" s="1">
-        <v>88.95</v>
+        <v>85.05</v>
       </c>
       <c r="E13" s="1">
-        <v>76.78318181</v>
+        <v>77.42891658</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13">
         <v>9.19</v>
       </c>
       <c r="H13" s="1">
-        <v>335290.44</v>
+        <v>373761.12</v>
       </c>
       <c r="I13" s="1">
-        <v>44096.45</v>
+        <v>28084.59</v>
       </c>
       <c r="J13" s="1">
-        <v>13.151717060588</v>
+        <v>7.5140480101301</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>379386.89</v>
+        <v>401845.71</v>
       </c>
       <c r="N13" s="1">
-        <v>379386.89</v>
+        <v>401845.71</v>
       </c>
       <c r="O13" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2519.0</v>
+        <v>2789.0</v>
       </c>
       <c r="D14" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E14" s="1">
-        <v>168.53055181</v>
+        <v>170.40364288</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>424528.46</v>
+        <v>475255.76</v>
       </c>
       <c r="I14" s="1">
-        <v>50403.8</v>
+        <v>35354.36</v>
       </c>
       <c r="J14" s="1">
-        <v>11.872890689119</v>
+        <v>7.4390176775553</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>474932.26</v>
+        <v>510610.12</v>
       </c>
       <c r="N14" s="1">
-        <v>474932.26</v>
+        <v>510610.12</v>
       </c>
       <c r="O14" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>2480.0</v>
+        <v>2746.0</v>
       </c>
       <c r="D15" s="1">
-        <v>128.96</v>
+        <v>140.36</v>
       </c>
       <c r="E15" s="1">
-        <v>128.99922581</v>
+        <v>130.18800801</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>276935.0</v>
+        <v>308990.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-4248.13</v>
+        <v>19579.2</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.5339808980447</v>
+        <v>6.3365077470532</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>272686.87</v>
+        <v>328569.59</v>
       </c>
       <c r="N15" s="1">
-        <v>272686.87</v>
+        <v>328569.59</v>
       </c>
       <c r="O15" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1544.0</v>
+        <v>1707.0</v>
       </c>
       <c r="D16" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E16" s="1">
-        <v>168.23367876</v>
+        <v>168.07297012</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>259752.8</v>
+        <v>286900.56</v>
       </c>
       <c r="I16" s="1">
-        <v>1955.2</v>
+        <v>11619.6</v>
       </c>
       <c r="J16" s="1">
-        <v>0.75271565888799</v>
+        <v>4.0500443777454</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>261708.0</v>
+        <v>298520.16</v>
       </c>
       <c r="N16" s="1">
-        <v>261708.0</v>
+        <v>298520.16</v>
       </c>
       <c r="O16" s="1">
         <v>0.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>5243.0</v>
+        <v>5806.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.83</v>
+        <v>80.36</v>
       </c>
       <c r="E17" s="1">
-        <v>76.10885752</v>
+        <v>76.14667069</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H17" s="1">
-        <v>246875.84</v>
+        <v>273767.81</v>
       </c>
       <c r="I17" s="1">
-        <v>4665.35</v>
+        <v>18450.37</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8897555953632</v>
+        <v>6.7394227246805</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>251541.19</v>
+        <v>292218.18</v>
       </c>
       <c r="N17" s="1">
-        <v>251541.19</v>
+        <v>292218.18</v>
       </c>
       <c r="O17" s="1">
         <v>0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1276.0</v>
+        <v>1413.0</v>
       </c>
       <c r="D18" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E18" s="1">
-        <v>355.43011755</v>
+        <v>358.54510262</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>453528.83</v>
+        <v>506624.23</v>
       </c>
       <c r="I18" s="1">
-        <v>27905.97</v>
+        <v>43032.77</v>
       </c>
       <c r="J18" s="1">
-        <v>6.1530752080303</v>
+        <v>8.4940212985865</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>481434.8</v>
+        <v>549657.0</v>
       </c>
       <c r="N18" s="1">
-        <v>481434.8</v>
+        <v>549657.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>894.0</v>
+        <v>990.0</v>
       </c>
       <c r="D19" s="1">
-        <v>322.11</v>
+        <v>309.49</v>
       </c>
       <c r="E19" s="1">
-        <v>337.83863535</v>
+        <v>335.02934343</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>262680.25</v>
+        <v>287973.25</v>
       </c>
       <c r="I19" s="1">
-        <v>-17153.25</v>
+        <v>-26777.99</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.5300874351993</v>
+        <v>-9.2987768829223</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>245527.0</v>
+        <v>261195.26</v>
       </c>
       <c r="N19" s="1">
-        <v>245527.0</v>
+        <v>261195.26</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>14725.0</v>
+        <v>16311.0</v>
       </c>
       <c r="D20" s="1">
-        <v>317.24</v>
+        <v>384.8</v>
       </c>
       <c r="E20" s="1">
-        <v>274.98360815</v>
+        <v>281.81314083</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>3490799.02</v>
+        <v>3957843.95</v>
       </c>
       <c r="I20" s="1">
-        <v>492113.54</v>
+        <v>1392714.68</v>
       </c>
       <c r="J20" s="1">
-        <v>14.097446950698</v>
+        <v>35.188721374424</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3982912.56</v>
+        <v>5350558.63</v>
       </c>
       <c r="N20" s="1">
-        <v>3982912.56</v>
+        <v>5350558.63</v>
       </c>
       <c r="O20" s="1">
-        <v>3.11</v>
+        <v>3.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>5221.0</v>
+        <v>5782.0</v>
       </c>
       <c r="D21" s="1">
-        <v>49.26</v>
+        <v>49.0</v>
       </c>
       <c r="E21" s="1">
-        <v>58.25797165</v>
+        <v>57.4658267</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>304164.87</v>
+        <v>332267.41</v>
       </c>
       <c r="I21" s="1">
-        <v>-46978.41</v>
+        <v>-48949.41</v>
       </c>
       <c r="J21" s="1">
-        <v>-15.4450479439</v>
+        <v>-14.731932331251</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>257186.46</v>
+        <v>283318.0</v>
       </c>
       <c r="N21" s="1">
-        <v>257186.46</v>
+        <v>283318.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>973.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D22" s="1">
-        <v>313.5</v>
+        <v>323.05</v>
       </c>
       <c r="E22" s="1">
-        <v>302.12334018</v>
+        <v>303.59907063</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>252833.42</v>
+        <v>280732.93</v>
       </c>
       <c r="I22" s="1">
-        <v>7247.15</v>
+        <v>15590.16</v>
       </c>
       <c r="J22" s="1">
-        <v>2.866373440663</v>
+        <v>5.5533777245156</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>260080.57</v>
+        <v>296323.09</v>
       </c>
       <c r="N22" s="1">
-        <v>260080.57</v>
+        <v>296323.09</v>
       </c>
       <c r="O22" s="1">
         <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1720.0</v>
+        <v>1903.0</v>
       </c>
       <c r="D23" s="1">
-        <v>179.29</v>
+        <v>182.71</v>
       </c>
       <c r="E23" s="1">
-        <v>186.59500581</v>
+        <v>185.69537572</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>281551.33</v>
+        <v>309219.44</v>
       </c>
       <c r="I23" s="1">
-        <v>-18620.18</v>
+        <v>-12815.08</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.6134228525932</v>
+        <v>-4.1443319346287</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>262931.15</v>
+        <v>296404.36</v>
       </c>
       <c r="N23" s="1">
-        <v>262931.15</v>
+        <v>296404.36</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>664.0</v>
+        <v>735.0</v>
       </c>
       <c r="D24" s="1">
-        <v>446.34</v>
+        <v>474.79</v>
       </c>
       <c r="E24" s="1">
-        <v>466.6777259</v>
+        <v>466.93857143</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>270142.3</v>
+        <v>298568.66</v>
       </c>
       <c r="I24" s="1">
-        <v>-17450.34</v>
+        <v>-1078.66</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.4596843959646</v>
+        <v>-0.36127703423393</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>252691.96</v>
+        <v>297490.0</v>
       </c>
       <c r="N24" s="1">
-        <v>252691.96</v>
+        <v>297490.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1377.0</v>
+        <v>1524.0</v>
       </c>
       <c r="D25" s="1">
-        <v>234.91</v>
+        <v>235.5</v>
       </c>
       <c r="E25" s="1">
-        <v>219.17261438</v>
+        <v>220.52915354</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>259570.62</v>
+        <v>288817.51</v>
       </c>
       <c r="I25" s="1">
-        <v>16228.56</v>
+        <v>17138.76</v>
       </c>
       <c r="J25" s="1">
-        <v>6.2520789140158</v>
+        <v>5.9341138977342</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>275799.18</v>
+        <v>305956.27</v>
       </c>
       <c r="N25" s="1">
-        <v>275799.18</v>
+        <v>305956.27</v>
       </c>
       <c r="O25" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1447.0</v>
+        <v>1602.0</v>
       </c>
       <c r="D26" s="1">
-        <v>351.02</v>
+        <v>346.25</v>
       </c>
       <c r="E26" s="1">
-        <v>330.33849343</v>
+        <v>331.58620474</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>415244.68</v>
+        <v>460626.86</v>
       </c>
       <c r="I26" s="1">
-        <v>17825.14</v>
+        <v>12236.62</v>
       </c>
       <c r="J26" s="1">
-        <v>4.2926835329955</v>
+        <v>2.6565146461498</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>433069.82</v>
+        <v>472863.48</v>
       </c>
       <c r="N26" s="1">
-        <v>433069.82</v>
+        <v>472863.48</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1344.0</v>
+        <v>1487.0</v>
       </c>
       <c r="D27" s="1">
-        <v>350.14</v>
+        <v>402.26</v>
       </c>
       <c r="E27" s="1">
-        <v>274.77315476</v>
+        <v>286.08690652</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>320114.82</v>
+        <v>367984.15</v>
       </c>
       <c r="I27" s="1">
-        <v>81119.92</v>
+        <v>141934.97</v>
       </c>
       <c r="J27" s="1">
-        <v>25.340882374643</v>
+        <v>38.570946601912</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>401234.74</v>
+        <v>509919.12</v>
       </c>
       <c r="N27" s="1">
-        <v>401234.74</v>
+        <v>509919.12</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>4267.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.44</v>
+        <v>64.4</v>
       </c>
       <c r="E28" s="1">
-        <v>57.13591282</v>
+        <v>57.66153683</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>243798.94</v>
+        <v>272393.1</v>
       </c>
       <c r="I28" s="1">
-        <v>31166.54</v>
+        <v>31832.5</v>
       </c>
       <c r="J28" s="1">
-        <v>12.783706114555</v>
+        <v>11.686235811406</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>274965.48</v>
+        <v>304225.6</v>
       </c>
       <c r="N28" s="1">
-        <v>274965.48</v>
+        <v>304225.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>927.0</v>
+        <v>1026.0</v>
       </c>
       <c r="D29" s="1">
-        <v>312.57</v>
+        <v>311.65</v>
       </c>
       <c r="E29" s="1">
-        <v>344.12850054</v>
+        <v>342.10112086</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>273124.58</v>
+        <v>300411.63</v>
       </c>
       <c r="I29" s="1">
-        <v>-26074.75</v>
+        <v>-27829.13</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.5468339026828</v>
+        <v>-9.263665990561</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>247049.83</v>
+        <v>272582.5</v>
       </c>
       <c r="N29" s="1">
-        <v>247049.83</v>
+        <v>272582.5</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>2661.0</v>
+        <v>2947.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.28</v>
+        <v>128.72</v>
       </c>
       <c r="E30" s="1">
-        <v>130.08278467</v>
+        <v>129.40448252</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>296390.02</v>
+        <v>326420.51</v>
       </c>
       <c r="I30" s="1">
-        <v>-59796.18</v>
+        <v>-3043.13</v>
       </c>
       <c r="J30" s="1">
-        <v>-20.174829098497</v>
+        <v>-0.93227291385581</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>236593.84</v>
+        <v>323377.38</v>
       </c>
       <c r="N30" s="1">
-        <v>236593.84</v>
+        <v>323377.38</v>
       </c>
       <c r="O30" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>21462.0</v>
+        <v>23779.0</v>
       </c>
       <c r="D31" s="1">
-        <v>260.48</v>
+        <v>271.35</v>
       </c>
       <c r="E31" s="1">
-        <v>251.87376293</v>
+        <v>253.5298301</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
         <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>4737692.01</v>
+        <v>5269100.33</v>
       </c>
       <c r="I31" s="1">
-        <v>28835.47</v>
+        <v>231459.45</v>
       </c>
       <c r="J31" s="1">
-        <v>0.6086396063555</v>
+        <v>4.3927698374269</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4766527.48</v>
+        <v>5500559.78</v>
       </c>
       <c r="N31" s="1">
-        <v>4766527.48</v>
+        <v>5500559.78</v>
       </c>
       <c r="O31" s="1">
-        <v>3.72</v>
+        <v>3.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>2051.0</v>
+        <v>2271.0</v>
       </c>
       <c r="D32" s="1">
-        <v>399.49</v>
+        <v>394.49</v>
       </c>
       <c r="E32" s="1">
-        <v>276.20609946</v>
+        <v>289.06372963</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>488660.99</v>
+        <v>565404.92</v>
       </c>
       <c r="I32" s="1">
-        <v>209939.85</v>
+        <v>198319.38</v>
       </c>
       <c r="J32" s="1">
-        <v>42.962269200167</v>
+        <v>35.075637474113</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>698600.84</v>
+        <v>763724.3</v>
       </c>
       <c r="N32" s="1">
-        <v>698600.84</v>
+        <v>763724.3</v>
       </c>
       <c r="O32" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>382.0</v>
+        <v>423.0</v>
       </c>
       <c r="D33" s="1">
-        <v>757.8</v>
+        <v>830.6</v>
       </c>
       <c r="E33" s="1">
-        <v>588.57780105</v>
+        <v>613.00548463</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>224836.72</v>
+        <v>259301.32</v>
       </c>
       <c r="I33" s="1">
-        <v>64642.88</v>
+        <v>92042.48</v>
       </c>
       <c r="J33" s="1">
-        <v>28.751033194222</v>
+        <v>35.496340705092</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>289479.6</v>
+        <v>351343.8</v>
       </c>
       <c r="N33" s="1">
-        <v>289479.6</v>
+        <v>351343.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>419.0</v>
+        <v>464.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E34" s="1">
-        <v>940.45847255</v>
+        <v>968.89116379</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>394052.1</v>
+        <v>449565.5</v>
       </c>
       <c r="I34" s="1">
-        <v>138077.9</v>
+        <v>117628.1</v>
       </c>
       <c r="J34" s="1">
-        <v>35.040518753738</v>
+        <v>26.164841385738</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>532130.0</v>
+        <v>567193.6</v>
       </c>
       <c r="N34" s="1">
-        <v>532130.0</v>
+        <v>567193.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>1439.0</v>
+        <v>1594.0</v>
       </c>
       <c r="D35" s="1">
-        <v>152.3</v>
+        <v>139.48</v>
       </c>
       <c r="E35" s="1">
-        <v>137.84412787</v>
+        <v>138.13263488</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>228825.44</v>
+        <v>254004.02</v>
       </c>
       <c r="I35" s="1">
-        <v>22749.72</v>
+        <v>3547.23</v>
       </c>
       <c r="J35" s="1">
-        <v>9.9419540065126</v>
+        <v>1.39652514161</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>251575.16</v>
+        <v>257551.25</v>
       </c>
       <c r="N35" s="1">
-        <v>251575.16</v>
+        <v>257551.25</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>12918.0</v>
+        <v>14310.0</v>
       </c>
       <c r="D36" s="1">
-        <v>26.46</v>
+        <v>26.13</v>
       </c>
       <c r="E36" s="1">
-        <v>26.82157997</v>
+        <v>26.72787771</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>296485.98</v>
+        <v>327190.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-5050.35</v>
+        <v>-8431.6</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.7034026364417</v>
+        <v>-2.5769685044484</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>291435.63</v>
+        <v>318759.05</v>
       </c>
       <c r="N36" s="1">
-        <v>291435.63</v>
+        <v>318759.05</v>
       </c>
       <c r="O36" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>16491.0</v>
+        <v>18271.0</v>
       </c>
       <c r="D37" s="1">
-        <v>179.5</v>
+        <v>174.2</v>
       </c>
       <c r="E37" s="1">
-        <v>166.95223273</v>
+        <v>168.84503147</v>
       </c>
       <c r="F37" t="s">
         <v>104</v>
       </c>
       <c r="G37">
         <v>10.85</v>
       </c>
       <c r="H37" s="1">
-        <v>253632.09</v>
+        <v>284323.98</v>
       </c>
       <c r="I37" s="1">
-        <v>19216.51</v>
+        <v>8944.01</v>
       </c>
       <c r="J37" s="1">
-        <v>7.5765294525626</v>
+        <v>3.1457107487029</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>272848.6</v>
+        <v>293267.99</v>
       </c>
       <c r="N37" s="1">
-        <v>272848.6</v>
+        <v>293267.99</v>
       </c>
       <c r="O37" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1806.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D38" s="1">
-        <v>218.45</v>
+        <v>237.0</v>
       </c>
       <c r="E38" s="1">
-        <v>263.15162791</v>
+        <v>260.54307154</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>412568.4</v>
+        <v>451443.68</v>
       </c>
       <c r="I38" s="1">
-        <v>-76190.6</v>
+        <v>-47570.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-18.467386256437</v>
+        <v>-10.53749827664</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>336377.8</v>
+        <v>403872.81</v>
       </c>
       <c r="N38" s="1">
-        <v>336377.8</v>
+        <v>403872.81</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1467.0</v>
+        <v>1624.0</v>
       </c>
       <c r="D39" s="1">
-        <v>188.79</v>
+        <v>211.94</v>
       </c>
       <c r="E39" s="1">
-        <v>241.68055896</v>
+        <v>237.36759236</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>309178.05</v>
+        <v>335570.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-73039.64</v>
+        <v>-42155.02</v>
       </c>
       <c r="J39" s="1">
-        <v>-23.623811586883</v>
+        <v>-12.562209803555</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>236138.41</v>
+        <v>293415.08</v>
       </c>
       <c r="N39" s="1">
-        <v>236138.41</v>
+        <v>293415.08</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>9525.0</v>
+        <v>10553.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E40" s="1">
-        <v>39.62089134</v>
+        <v>39.75557756</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>377388.99</v>
+        <v>419540.61</v>
       </c>
       <c r="I40" s="1">
-        <v>14183.76</v>
+        <v>12499.21</v>
       </c>
       <c r="J40" s="1">
-        <v>3.758392633553</v>
+        <v>2.9792610541325</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>391572.75</v>
+        <v>432039.82</v>
       </c>
       <c r="N40" s="1">
-        <v>391572.75</v>
+        <v>432039.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>687.0</v>
+        <v>761.0</v>
       </c>
       <c r="D41" s="1">
-        <v>345.94</v>
+        <v>401.76</v>
       </c>
       <c r="E41" s="1">
-        <v>521.52195051</v>
+        <v>509.4507753</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>312637.86</v>
+        <v>337721.44</v>
       </c>
       <c r="I41" s="1">
-        <v>-110002.59</v>
+        <v>-77085.18</v>
       </c>
       <c r="J41" s="1">
-        <v>-35.185306731565</v>
+        <v>-22.825077377379</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>202635.27</v>
+        <v>260636.26</v>
       </c>
       <c r="N41" s="1">
-        <v>202635.27</v>
+        <v>260636.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>26657.0</v>
+        <v>29536.0</v>
       </c>
       <c r="D42" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E42" s="1">
-        <v>8.39669055</v>
+        <v>8.57942714</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>223830.58</v>
+        <v>253401.96</v>
       </c>
       <c r="I42" s="1">
-        <v>56494.43</v>
+        <v>53181.72</v>
       </c>
       <c r="J42" s="1">
-        <v>25.239817544144</v>
+        <v>20.987098915888</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>280325.01</v>
+        <v>306583.68</v>
       </c>
       <c r="N42" s="1">
-        <v>280325.01</v>
+        <v>306583.68</v>
       </c>
       <c r="O42" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>10340.0</v>
+        <v>11455.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.85</v>
+        <v>105.68</v>
       </c>
       <c r="E43" s="1">
-        <v>94.18580851</v>
+        <v>95.12237102</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H43" s="1">
-        <v>607223.9</v>
+        <v>679497.04</v>
       </c>
       <c r="I43" s="1">
-        <v>35580.23</v>
+        <v>78693.17</v>
       </c>
       <c r="J43" s="1">
-        <v>5.8594910378198</v>
+        <v>11.581090919837</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>642804.13</v>
+        <v>758190.21</v>
       </c>
       <c r="N43" s="1">
-        <v>642804.13</v>
+        <v>758190.21</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>15470.0</v>
+        <v>17138.0</v>
       </c>
       <c r="D44" s="1">
-        <v>52.54</v>
+        <v>53.46</v>
       </c>
       <c r="E44" s="1">
-        <v>51.20353717</v>
+        <v>51.32871747</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>678054.11</v>
+        <v>752737.91</v>
       </c>
       <c r="I44" s="1">
-        <v>14953.35</v>
+        <v>28300.82</v>
       </c>
       <c r="J44" s="1">
-        <v>2.2053328457813</v>
+        <v>3.7597176419612</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>693007.46</v>
+        <v>781038.73</v>
       </c>
       <c r="N44" s="1">
-        <v>693007.46</v>
+        <v>781038.73</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2195.0</v>
+        <v>2431.0</v>
       </c>
       <c r="D45" s="1">
-        <v>199.73</v>
+        <v>206.84</v>
       </c>
       <c r="E45" s="1">
-        <v>169.23140319</v>
+        <v>172.95566022</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
       <c r="G45">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H45" s="1">
-        <v>234397.01</v>
+        <v>264988.97</v>
       </c>
       <c r="I45" s="1">
-        <v>35849.47</v>
+        <v>49937.93</v>
       </c>
       <c r="J45" s="1">
-        <v>15.29433758562</v>
+        <v>18.845286277387</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>270246.48</v>
+        <v>314926.9</v>
       </c>
       <c r="N45" s="1">
-        <v>270246.48</v>
+        <v>314926.9</v>
       </c>
       <c r="O45" s="1">
         <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>2567.0</v>
+        <v>2843.0</v>
       </c>
       <c r="D46" s="1">
-        <v>127.56</v>
+        <v>134.37</v>
       </c>
       <c r="E46" s="1">
-        <v>102.85491235</v>
+        <v>105.87871966</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>229566.65</v>
+        <v>261115.41</v>
       </c>
       <c r="I46" s="1">
-        <v>49622.1</v>
+        <v>64543.27</v>
       </c>
       <c r="J46" s="1">
-        <v>21.615552607489</v>
+        <v>24.718292191181</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>279188.75</v>
+        <v>325658.68</v>
       </c>
       <c r="N46" s="1">
-        <v>279188.75</v>
+        <v>325658.68</v>
       </c>
       <c r="O46" s="1">
         <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>54856.0</v>
+        <v>60791.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.41</v>
+        <v>4.3145</v>
       </c>
       <c r="E47" s="1">
-        <v>3.98811652</v>
+        <v>4.01588245</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H47" s="1">
-        <v>251874.13</v>
+        <v>281127.39</v>
       </c>
       <c r="I47" s="1">
-        <v>25821.97</v>
+        <v>22704.37</v>
       </c>
       <c r="J47" s="1">
-        <v>10.251934170453</v>
+        <v>8.0761856751133</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>277696.1</v>
+        <v>303831.76</v>
       </c>
       <c r="N47" s="1">
-        <v>277696.1</v>
+        <v>303831.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>13578.0</v>
+        <v>15040.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.705</v>
+        <v>18.81</v>
       </c>
       <c r="E48" s="1">
-        <v>16.58336721</v>
+        <v>16.79539428</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>225168.96</v>
+        <v>252602.73</v>
       </c>
       <c r="I48" s="1">
-        <v>42385.53</v>
+        <v>30299.67</v>
       </c>
       <c r="J48" s="1">
-        <v>18.823877855989</v>
+        <v>11.99498912779</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>267554.49</v>
+        <v>282902.4</v>
       </c>
       <c r="N48" s="1">
-        <v>267554.49</v>
+        <v>282902.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>10802.0</v>
+        <v>11965.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.3</v>
+        <v>32.28</v>
       </c>
       <c r="E49" s="1">
-        <v>35.17413442</v>
+        <v>34.9030071</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H49" s="1">
-        <v>235365.47</v>
+        <v>258882.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-20290.97</v>
+        <v>-16982.15</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.6210479387652</v>
+        <v>-6.5597906386102</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>215074.5</v>
+        <v>241900.35</v>
       </c>
       <c r="N49" s="1">
-        <v>215074.5</v>
+        <v>241900.35</v>
       </c>
       <c r="O49" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>1891.0</v>
+        <v>2094.0</v>
       </c>
       <c r="D50" s="1">
-        <v>154.22</v>
+        <v>149.04</v>
       </c>
       <c r="E50" s="1">
-        <v>156.37410894</v>
+        <v>155.93166667</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
         <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>254330.32</v>
+        <v>280618.48</v>
       </c>
       <c r="I50" s="1">
-        <v>-5679.58</v>
+        <v>-14568.64</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.2331509668214</v>
+        <v>-5.1916181714048</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>248650.74</v>
+        <v>266049.84</v>
       </c>
       <c r="N50" s="1">
-        <v>248650.74</v>
+        <v>266049.84</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>552.0</v>
+        <v>611.0</v>
       </c>
       <c r="D51" s="1">
-        <v>999.31</v>
+        <v>1065.6</v>
       </c>
       <c r="E51" s="1">
-        <v>1063.92286232</v>
+        <v>1062.47603928</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
         <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>502693.82</v>
+        <v>555485.66</v>
       </c>
       <c r="I51" s="1">
-        <v>-32370.15</v>
+        <v>-452.54</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.4393371694922</v>
+        <v>-0.081467449582767</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>470323.67</v>
+        <v>555033.12</v>
       </c>
       <c r="N51" s="1">
-        <v>470323.67</v>
+        <v>555033.12</v>
       </c>
       <c r="O51" s="1">
         <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2212.0</v>
+        <v>2449.0</v>
       </c>
       <c r="D52" s="1">
-        <v>166.7</v>
+        <v>283.36</v>
       </c>
       <c r="E52" s="1">
-        <v>133.11078662</v>
+        <v>142.35529196</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>253236.57</v>
+        <v>299458.9</v>
       </c>
       <c r="I52" s="1">
-        <v>61160.33</v>
+        <v>292117.45</v>
       </c>
       <c r="J52" s="1">
-        <v>24.151460430853</v>
+        <v>97.54842818163</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>314396.9</v>
+        <v>591576.35</v>
       </c>
       <c r="N52" s="1">
-        <v>314396.9</v>
+        <v>591576.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4368.0</v>
+        <v>4836.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E53" s="1">
-        <v>79.81466804</v>
+        <v>80.7766129</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>348630.47</v>
+        <v>390635.7</v>
       </c>
       <c r="I53" s="1">
-        <v>45930.97</v>
+        <v>40880.58</v>
       </c>
       <c r="J53" s="1">
-        <v>13.174686079504</v>
+        <v>10.465141818835</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>394561.44</v>
+        <v>431516.28</v>
       </c>
       <c r="N53" s="1">
-        <v>394561.44</v>
+        <v>431516.28</v>
       </c>
       <c r="O53" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>4637.0</v>
+        <v>5136.0</v>
       </c>
       <c r="D54" s="1">
-        <v>173.46</v>
+        <v>168.36</v>
       </c>
       <c r="E54" s="1">
-        <v>195.28172957</v>
+        <v>193.74422702</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
         <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>781169.92</v>
+        <v>857556.61</v>
       </c>
       <c r="I54" s="1">
-        <v>-95375.47</v>
+        <v>-120420.97</v>
       </c>
       <c r="J54" s="1">
-        <v>-12.209311643746</v>
+        <v>-14.042334767847</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>685794.45</v>
+        <v>737135.64</v>
       </c>
       <c r="N54" s="1">
-        <v>685794.45</v>
+        <v>737135.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>4663.0</v>
+        <v>5164.0</v>
       </c>
       <c r="D55" s="1">
-        <v>61.79</v>
+        <v>57.61</v>
       </c>
       <c r="E55" s="1">
-        <v>81.28450783</v>
+        <v>79.33024981</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>324535.21</v>
+        <v>350665.38</v>
       </c>
       <c r="I55" s="1">
-        <v>-78871.43</v>
+        <v>-97054.67</v>
       </c>
       <c r="J55" s="1">
-        <v>-24.302888429271</v>
+        <v>-27.677288815908</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>245663.78</v>
+        <v>253610.71</v>
       </c>
       <c r="N55" s="1">
-        <v>245663.78</v>
+        <v>253610.71</v>
       </c>
       <c r="O55" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>14774.0</v>
+        <v>16374.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3440.0</v>
+        <v>3265.0</v>
       </c>
       <c r="E56" s="1">
-        <v>3487.87965345</v>
+        <v>3471.93318676</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H56" s="1">
-        <v>286702.95</v>
+        <v>315157.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-14376.84</v>
+        <v>-24327.71</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.0145420547643</v>
+        <v>-7.7192278268661</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>272326.11</v>
+        <v>290829.59</v>
       </c>
       <c r="N56" s="1">
-        <v>272326.11</v>
+        <v>290829.59</v>
       </c>
       <c r="O56" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>5430.0</v>
+        <v>6014.0</v>
       </c>
       <c r="D57" s="1">
-        <v>58.62</v>
+        <v>60.59</v>
       </c>
       <c r="E57" s="1">
-        <v>53.59779006</v>
+        <v>54.05195544</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
         <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>253062.66</v>
+        <v>282093.26</v>
       </c>
       <c r="I57" s="1">
-        <v>18333.17</v>
+        <v>28539.93</v>
       </c>
       <c r="J57" s="1">
-        <v>7.2445180177905</v>
+        <v>10.117196702963</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>271395.83</v>
+        <v>310633.19</v>
       </c>
       <c r="N57" s="1">
-        <v>271395.83</v>
+        <v>310633.19</v>
       </c>
       <c r="O57" s="1">
         <v>0.21</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>9859.0</v>
+        <v>10922.0</v>
       </c>
       <c r="D58" s="1">
-        <v>371.55</v>
+        <v>417.43</v>
       </c>
       <c r="E58" s="1">
-        <v>306.83856476</v>
+        <v>317.53863944</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>2613925.1</v>
+        <v>2991848.1</v>
       </c>
       <c r="I58" s="1">
-        <v>509331.45</v>
+        <v>894747.07</v>
       </c>
       <c r="J58" s="1">
-        <v>19.485311572241</v>
+        <v>29.906166359181</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3123256.55</v>
+        <v>3886595.17</v>
       </c>
       <c r="N58" s="1">
-        <v>3123256.55</v>
+        <v>3886595.17</v>
       </c>
       <c r="O58" s="1">
-        <v>2.44</v>
+        <v>2.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>1778.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D59" s="1">
-        <v>151.12</v>
+        <v>153.98</v>
       </c>
       <c r="E59" s="1">
-        <v>160.02510124</v>
+        <v>159.64711744</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>244715.38</v>
+        <v>269880.66</v>
       </c>
       <c r="I59" s="1">
-        <v>-15622.69</v>
+        <v>-11683.09</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.3840245758154</v>
+        <v>-4.3289837812017</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>229092.69</v>
+        <v>258197.57</v>
       </c>
       <c r="N59" s="1">
-        <v>229092.69</v>
+        <v>258197.57</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>1542.0</v>
+        <v>1705.0</v>
       </c>
       <c r="D60" s="1">
-        <v>265.66</v>
+        <v>329.59</v>
       </c>
       <c r="E60" s="1">
-        <v>290.47767185</v>
+        <v>294.35898534</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
         <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>389124.35</v>
+        <v>435158.36</v>
       </c>
       <c r="I60" s="1">
-        <v>-39848.89</v>
+        <v>43892.79</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.240657003346</v>
+        <v>10.086624556633</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>349275.46</v>
+        <v>479051.15</v>
       </c>
       <c r="N60" s="1">
-        <v>349275.46</v>
+        <v>479051.15</v>
       </c>
       <c r="O60" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2643.0</v>
+        <v>2927.0</v>
       </c>
       <c r="D61" s="1">
-        <v>160.73</v>
+        <v>166.98</v>
       </c>
       <c r="E61" s="1">
-        <v>122.36028755</v>
+        <v>126.70153058</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
       <c r="G61">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H61" s="1">
-        <v>202220.16</v>
+        <v>231853.92</v>
       </c>
       <c r="I61" s="1">
-        <v>59644.16</v>
+        <v>74256.04</v>
       </c>
       <c r="J61" s="1">
-        <v>29.494665615931</v>
+        <v>32.027079809563</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>261864.32</v>
+        <v>306109.96</v>
       </c>
       <c r="N61" s="1">
-        <v>261864.32</v>
+        <v>306109.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>7574.0</v>
+        <v>8388.0</v>
       </c>
       <c r="D62" s="1">
-        <v>142.66</v>
+        <v>151.57</v>
       </c>
       <c r="E62" s="1">
-        <v>125.43649723</v>
+        <v>127.80741536</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
       <c r="G62">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H62" s="1">
-        <v>592195.45</v>
+        <v>668370.63</v>
       </c>
       <c r="I62" s="1">
-        <v>73859.01</v>
+        <v>127902.29</v>
       </c>
       <c r="J62" s="1">
-        <v>12.472066443604</v>
+        <v>19.136431832739</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>666054.46</v>
+        <v>796272.92</v>
       </c>
       <c r="N62" s="1">
-        <v>666054.46</v>
+        <v>796272.92</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1407.0</v>
+        <v>1556.0</v>
       </c>
       <c r="D63" s="1">
-        <v>215.52</v>
+        <v>192.88</v>
       </c>
       <c r="E63" s="1">
-        <v>193.47683724</v>
+        <v>194.32819409</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
         <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>233052.61</v>
+        <v>258773.73</v>
       </c>
       <c r="I63" s="1">
-        <v>25494.21</v>
+        <v>-2926.77</v>
       </c>
       <c r="J63" s="1">
-        <v>10.939251012894</v>
+        <v>-1.1310151150196</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>258546.82</v>
+        <v>255846.96</v>
       </c>
       <c r="N63" s="1">
-        <v>258546.82</v>
+        <v>255846.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>532.0</v>
+        <v>589.0</v>
       </c>
       <c r="D64" s="1">
-        <v>790.66</v>
+        <v>890.11</v>
       </c>
       <c r="E64" s="1">
-        <v>569.06039474</v>
+        <v>593.87393888</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>261402.66</v>
+        <v>301539.44</v>
       </c>
       <c r="I64" s="1">
-        <v>97237.51</v>
+        <v>145393.59</v>
       </c>
       <c r="J64" s="1">
-        <v>37.198362862872</v>
+        <v>48.217105530209</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>358640.17</v>
+        <v>446933.03</v>
       </c>
       <c r="N64" s="1">
-        <v>358640.17</v>
+        <v>446933.03</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>947.0</v>
+        <v>1047.0</v>
       </c>
       <c r="D65" s="1">
-        <v>320.82</v>
+        <v>308.01</v>
       </c>
       <c r="E65" s="1">
-        <v>321.01871172</v>
+        <v>320.01150907</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>264621.92</v>
+        <v>291105.71</v>
       </c>
       <c r="I65" s="1">
-        <v>-5580.66</v>
+        <v>-16192.9</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.1089182634606</v>
+        <v>-5.5625497692917</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>259041.26</v>
+        <v>274912.81</v>
       </c>
       <c r="N65" s="1">
-        <v>259041.26</v>
+        <v>274912.81</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>1663.0</v>
+        <v>1840.0</v>
       </c>
       <c r="D66" s="1">
-        <v>153.35</v>
+        <v>148.5</v>
       </c>
       <c r="E66" s="1">
-        <v>149.21633794</v>
+        <v>149.39593478</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>267736.14</v>
+        <v>296793.75</v>
       </c>
       <c r="I66" s="1">
-        <v>7798.46</v>
+        <v>1047.98</v>
       </c>
       <c r="J66" s="1">
-        <v>2.9127408798827</v>
+        <v>0.35310042748542</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>275534.6</v>
+        <v>297841.73</v>
       </c>
       <c r="N66" s="1">
-        <v>275534.6</v>
+        <v>297841.73</v>
       </c>
       <c r="O66" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>730.0</v>
+        <v>808.0</v>
       </c>
       <c r="D67" s="1">
-        <v>496.02</v>
+        <v>527.58</v>
       </c>
       <c r="E67" s="1">
-        <v>277.72426027</v>
+        <v>300.22325495</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
         <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>173690.53</v>
+        <v>207676.74</v>
       </c>
       <c r="I67" s="1">
-        <v>135040.0</v>
+        <v>155721.79</v>
       </c>
       <c r="J67" s="1">
-        <v>77.747474200234</v>
+        <v>74.98277852397</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>308730.53</v>
+        <v>363398.53</v>
       </c>
       <c r="N67" s="1">
-        <v>308730.53</v>
+        <v>363398.53</v>
       </c>
       <c r="O67" s="1">
         <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1763.0</v>
+        <v>1951.0</v>
       </c>
       <c r="D68" s="1">
-        <v>174.93</v>
+        <v>174.71</v>
       </c>
       <c r="E68" s="1">
-        <v>187.1068236</v>
+        <v>185.95835982</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>287749.98</v>
+        <v>315845.24</v>
       </c>
       <c r="I68" s="1">
-        <v>-24799.4</v>
+        <v>-25270.06</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.6183846129199</v>
+        <v>-8.0007727835316</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>262950.58</v>
+        <v>290575.18</v>
       </c>
       <c r="N68" s="1">
-        <v>262950.58</v>
+        <v>290575.18</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>4018.0</v>
+        <v>4449.0</v>
       </c>
       <c r="D69" s="1">
-        <v>124.39</v>
+        <v>127.98</v>
       </c>
       <c r="E69" s="1">
-        <v>100.2895545</v>
+        <v>103.03690043</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>348504.24</v>
+        <v>395802.01</v>
       </c>
       <c r="I69" s="1">
-        <v>77636.37</v>
+        <v>89584.82</v>
       </c>
       <c r="J69" s="1">
-        <v>22.27702308586</v>
+        <v>22.633745594167</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>426140.61</v>
+        <v>485386.83</v>
       </c>
       <c r="N69" s="1">
-        <v>426140.61</v>
+        <v>485386.83</v>
       </c>
       <c r="O69" s="1">
         <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1419.0</v>
+        <v>1571.0</v>
       </c>
       <c r="D70" s="1">
-        <v>166.99</v>
+        <v>204.97</v>
       </c>
       <c r="E70" s="1">
-        <v>206.27217759</v>
+        <v>206.43478676</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
         <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>250676.48</v>
+        <v>277638.86</v>
       </c>
       <c r="I70" s="1">
-        <v>-48639.72</v>
+        <v>-3134.05</v>
       </c>
       <c r="J70" s="1">
-        <v>-19.40338399518</v>
+        <v>-1.1288225286619</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>202036.76</v>
+        <v>274504.81</v>
       </c>
       <c r="N70" s="1">
-        <v>202036.76</v>
+        <v>274504.81</v>
       </c>
       <c r="O70" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>1850.0</v>
+        <v>2048.0</v>
       </c>
       <c r="D71" s="1">
-        <v>295.3</v>
+        <v>287.82</v>
       </c>
       <c r="E71" s="1">
-        <v>280.35894595</v>
+        <v>280.78052246</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
         <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>449504.86</v>
+        <v>497593.83</v>
       </c>
       <c r="I71" s="1">
-        <v>16287.87</v>
+        <v>4904.24</v>
       </c>
       <c r="J71" s="1">
-        <v>3.6235136590069</v>
+        <v>0.98559099898807</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>465792.73</v>
+        <v>502498.07</v>
       </c>
       <c r="N71" s="1">
-        <v>465792.73</v>
+        <v>502498.07</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>10557.0</v>
+        <v>11694.0</v>
       </c>
       <c r="D72" s="1">
-        <v>77.47</v>
+        <v>78.76</v>
       </c>
       <c r="E72" s="1">
-        <v>71.93903571</v>
+        <v>72.33638533</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>656518.98</v>
+        <v>730256.07</v>
       </c>
       <c r="I72" s="1">
-        <v>40800.19</v>
+        <v>54893.28</v>
       </c>
       <c r="J72" s="1">
-        <v>6.2146245947071</v>
+        <v>7.5169905811259</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>697319.17</v>
+        <v>785149.35</v>
       </c>
       <c r="N72" s="1">
-        <v>697319.17</v>
+        <v>785149.35</v>
       </c>
       <c r="O72" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1690.0</v>
+        <v>1869.0</v>
       </c>
       <c r="D73" s="1">
-        <v>167.85</v>
+        <v>187.77</v>
       </c>
       <c r="E73" s="1">
-        <v>173.08568047</v>
+        <v>175.41761905</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>251587.19</v>
+        <v>281733.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-9726.34</v>
+        <v>17437.24</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.8659917462411</v>
+        <v>6.1892694941647</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>241860.85</v>
+        <v>299170.65</v>
       </c>
       <c r="N73" s="1">
-        <v>241860.85</v>
+        <v>299170.65</v>
       </c>
       <c r="O73" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>3510.0</v>
+        <v>3887.0</v>
       </c>
       <c r="D74" s="1">
-        <v>84.34</v>
+        <v>85.36</v>
       </c>
       <c r="E74" s="1">
-        <v>86.65065242</v>
+        <v>86.42613584</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
         <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>260197.51</v>
+        <v>287319.01</v>
       </c>
       <c r="I74" s="1">
-        <v>-7792.34</v>
+        <v>-4471.46</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9947788508814</v>
+        <v>-1.5562701542094</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>252405.17</v>
+        <v>282847.55</v>
       </c>
       <c r="N74" s="1">
-        <v>252405.17</v>
+        <v>282847.55</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>10566.0</v>
+        <v>11704.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.93</v>
+        <v>27.04</v>
       </c>
       <c r="E75" s="1">
-        <v>31.35479178</v>
+        <v>30.99760082</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>290964.35</v>
+        <v>317835.14</v>
       </c>
       <c r="I75" s="1">
-        <v>-39347.88</v>
+        <v>-48045.99</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.52326496356</v>
+        <v>-15.116638770653</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>251616.47</v>
+        <v>269789.15</v>
       </c>
       <c r="N75" s="1">
-        <v>251616.47</v>
+        <v>269789.15</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>2967.0</v>
+        <v>3285.0</v>
       </c>
       <c r="D76" s="1">
-        <v>183.38</v>
+        <v>173.66</v>
       </c>
       <c r="E76" s="1">
-        <v>160.01616448</v>
+        <v>161.44214916</v>
       </c>
       <c r="F76" t="s">
         <v>183</v>
       </c>
       <c r="G76">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H76" s="1">
-        <v>277999.13</v>
+        <v>312004.76</v>
       </c>
       <c r="I76" s="1">
-        <v>50606.31</v>
+        <v>37624.82</v>
       </c>
       <c r="J76" s="1">
-        <v>18.203765601712</v>
+        <v>12.059053201624</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>328605.44</v>
+        <v>349629.58</v>
       </c>
       <c r="N76" s="1">
-        <v>328605.44</v>
+        <v>349629.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>2640.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D77" s="1">
-        <v>113.56</v>
+        <v>111.49</v>
       </c>
       <c r="E77" s="1">
-        <v>106.10368561</v>
+        <v>106.40117647</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
         <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>243416.55</v>
+        <v>269863.38</v>
       </c>
       <c r="I77" s="1">
-        <v>12198.75</v>
+        <v>8041.88</v>
       </c>
       <c r="J77" s="1">
-        <v>5.0114710770488</v>
+        <v>2.9799819449382</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>255615.3</v>
+        <v>277905.26</v>
       </c>
       <c r="N77" s="1">
-        <v>255615.3</v>
+        <v>277905.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2191.0</v>
+        <v>2426.0</v>
       </c>
       <c r="D78" s="1">
-        <v>286.5</v>
+        <v>313.0</v>
       </c>
       <c r="E78" s="1">
-        <v>297.39428115</v>
+        <v>298.76497527</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78">
         <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>566535.19</v>
+        <v>628988.2</v>
       </c>
       <c r="I78" s="1">
-        <v>-31324.81</v>
+        <v>18331.18</v>
       </c>
       <c r="J78" s="1">
-        <v>-5.5291905168327</v>
+        <v>2.9143917167285</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>535210.38</v>
+        <v>647319.38</v>
       </c>
       <c r="N78" s="1">
-        <v>535210.38</v>
+        <v>647319.38</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>1982.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D79" s="1">
-        <v>166.15</v>
+        <v>156.58</v>
       </c>
       <c r="E79" s="1">
-        <v>147.59161958</v>
+        <v>148.43437101</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
         <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>250321.93</v>
+        <v>278589.63</v>
       </c>
       <c r="I79" s="1">
-        <v>30455.07</v>
+        <v>14267.9</v>
       </c>
       <c r="J79" s="1">
-        <v>12.166361133441</v>
+        <v>5.121475627072</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>280777.0</v>
+        <v>292857.53</v>
       </c>
       <c r="N79" s="1">
-        <v>280777.0</v>
+        <v>292857.53</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>4150.0</v>
+        <v>4596.0</v>
       </c>
       <c r="D80" s="1">
-        <v>71.21</v>
+        <v>62.9</v>
       </c>
       <c r="E80" s="1">
-        <v>71.44373494</v>
+        <v>70.828255</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
         <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>255007.68</v>
+        <v>279775.13</v>
       </c>
       <c r="I80" s="1">
-        <v>-3038.97</v>
+        <v>-33333.46</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.191717049463</v>
+        <v>-11.914375663055</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>251968.71</v>
+        <v>246441.67</v>
       </c>
       <c r="N80" s="1">
-        <v>251968.71</v>
+        <v>246441.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>2148.0</v>
+        <v>2377.0</v>
       </c>
       <c r="D81" s="1">
-        <v>171.24</v>
+        <v>164.24</v>
       </c>
       <c r="E81" s="1">
-        <v>90.07209032</v>
+        <v>97.94544804</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
         <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>167617.15</v>
+        <v>201177.87</v>
       </c>
       <c r="I81" s="1">
-        <v>145997.99</v>
+        <v>131628.47</v>
       </c>
       <c r="J81" s="1">
-        <v>87.102059663942</v>
+        <v>65.428901300128</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>313615.14</v>
+        <v>332806.34</v>
       </c>
       <c r="N81" s="1">
-        <v>313615.14</v>
+        <v>332806.34</v>
       </c>
       <c r="O81" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>1766.0</v>
+        <v>1954.0</v>
       </c>
       <c r="D82" s="1">
-        <v>998.47</v>
+        <v>1014.53</v>
       </c>
       <c r="E82" s="1">
-        <v>937.50579841</v>
+        <v>943.77906346</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
         <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1439089.31</v>
+        <v>1599895.96</v>
       </c>
       <c r="I82" s="1">
-        <v>64340.81</v>
+        <v>90050.44</v>
       </c>
       <c r="J82" s="1">
-        <v>4.4709393331537</v>
+        <v>5.6285184944151</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1503430.12</v>
+        <v>1689946.4</v>
       </c>
       <c r="N82" s="1">
-        <v>1503430.12</v>
+        <v>1689946.4</v>
       </c>
       <c r="O82" s="1">
-        <v>1.17</v>
+        <v>1.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>3392.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D83" s="1">
-        <v>117.89</v>
+        <v>118.42</v>
       </c>
       <c r="E83" s="1">
-        <v>111.62736733</v>
+        <v>112.18714134</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>327239.29</v>
+        <v>363788.82</v>
       </c>
       <c r="I83" s="1">
-        <v>13710.43</v>
+        <v>15482.26</v>
       </c>
       <c r="J83" s="1">
-        <v>4.1897261175454</v>
+        <v>4.2558372189668</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>340949.72</v>
+        <v>379271.08</v>
       </c>
       <c r="N83" s="1">
-        <v>340949.72</v>
+        <v>379271.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>78.0</v>
+        <v>87.0</v>
       </c>
       <c r="D84" s="1">
-        <v>139.19</v>
+        <v>124.37</v>
       </c>
       <c r="E84" s="1">
-        <v>188.46205128</v>
+        <v>182.54022989</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H84" s="1">
-        <v>8591.11</v>
+        <v>9313.51</v>
       </c>
       <c r="I84" s="1">
-        <v>-2034.07</v>
+        <v>-2682.07</v>
       </c>
       <c r="J84" s="1">
-        <v>-23.676451587746</v>
+        <v>-28.797628391444</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>6557.04</v>
+        <v>6631.44</v>
       </c>
       <c r="N84" s="1">
-        <v>6557.04</v>
+        <v>6631.44</v>
       </c>
       <c r="O84" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>545.0</v>
+        <v>604.0</v>
       </c>
       <c r="D85" s="1">
-        <v>616.14</v>
+        <v>671.01</v>
       </c>
       <c r="E85" s="1">
-        <v>458.43884404</v>
+        <v>477.80115894</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
         <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>217090.88</v>
+        <v>250139.94</v>
       </c>
       <c r="I85" s="1">
-        <v>69217.09</v>
+        <v>95361.14</v>
       </c>
       <c r="J85" s="1">
-        <v>31.883923451782</v>
+        <v>38.123116204473</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>286307.97</v>
+        <v>345501.08</v>
       </c>
       <c r="N85" s="1">
-        <v>286307.97</v>
+        <v>345501.08</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4132.0</v>
+        <v>4576.0</v>
       </c>
       <c r="D86" s="1">
-        <v>79.33</v>
+        <v>83.29</v>
       </c>
       <c r="E86" s="1">
-        <v>77.95231123</v>
+        <v>77.96337194</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>275710.1</v>
+        <v>305277.13</v>
       </c>
       <c r="I86" s="1">
-        <v>3772.83</v>
+        <v>19632.33</v>
       </c>
       <c r="J86" s="1">
-        <v>1.3684047120508</v>
+        <v>6.4309861665694</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>279482.93</v>
+        <v>324909.46</v>
       </c>
       <c r="N86" s="1">
-        <v>279482.93</v>
+        <v>324909.46</v>
       </c>
       <c r="O86" s="1">
         <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3026.0</v>
+        <v>3351.0</v>
       </c>
       <c r="D87" s="1">
-        <v>189.61</v>
+        <v>178.95</v>
       </c>
       <c r="E87" s="1">
-        <v>200.52589557</v>
+        <v>198.61799761</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>526308.16</v>
+        <v>576445.36</v>
       </c>
       <c r="I87" s="1">
-        <v>-37106.76</v>
+        <v>-65246.82</v>
       </c>
       <c r="J87" s="1">
-        <v>-7.0503866024042</v>
+        <v>-11.318821266945</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>489201.4</v>
+        <v>511198.54</v>
       </c>
       <c r="N87" s="1">
-        <v>489201.4</v>
+        <v>511198.54</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>3736.0</v>
+        <v>4137.0</v>
       </c>
       <c r="D88" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E88" s="1">
-        <v>71.57045503</v>
+        <v>71.13989848</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>267387.22</v>
+        <v>294305.76</v>
       </c>
       <c r="I88" s="1">
-        <v>-8930.74</v>
+        <v>-18202.38</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.3400025625757</v>
+        <v>-6.1848534666804</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>258456.48</v>
+        <v>276103.38</v>
       </c>
       <c r="N88" s="1">
-        <v>258456.48</v>
+        <v>276103.38</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2461.0</v>
+        <v>2725.0</v>
       </c>
       <c r="D89" s="1">
-        <v>105.37</v>
+        <v>132.19</v>
       </c>
       <c r="E89" s="1">
-        <v>129.13670459</v>
+        <v>129.19499817</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>277048.96</v>
+        <v>306265.49</v>
       </c>
       <c r="I89" s="1">
-        <v>-55950.29</v>
+        <v>812.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-20.195091149232</v>
+        <v>0.26526984806548</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>221098.67</v>
+        <v>307077.92</v>
       </c>
       <c r="N89" s="1">
-        <v>221098.67</v>
+        <v>307077.92</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>6828.0</v>
+        <v>7428.0</v>
       </c>
       <c r="D90" s="1">
-        <v>57.35</v>
+        <v>58.5</v>
       </c>
       <c r="E90" s="1">
-        <v>57.92816198</v>
+        <v>57.83461093</v>
       </c>
       <c r="F90" t="s">
         <v>212</v>
       </c>
       <c r="G90">
         <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>264881.88</v>
+        <v>287669.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-2539.2</v>
+        <v>3205.25</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.95861596874803</v>
+        <v>1.1142121219326</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>262342.68</v>
+        <v>290874.89</v>
       </c>
       <c r="N90" s="1">
-        <v>262342.68</v>
+        <v>290874.89</v>
       </c>
       <c r="O90" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" t="s">
         <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>526.0</v>
+        <v>583.0</v>
       </c>
       <c r="D91" s="1">
-        <v>605.0</v>
+        <v>589.87</v>
       </c>
       <c r="E91" s="1">
-        <v>507.66429658</v>
+        <v>513.6970669</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>232632.28</v>
+        <v>260316.24</v>
       </c>
       <c r="I91" s="1">
-        <v>38698.24</v>
+        <v>32846.21</v>
       </c>
       <c r="J91" s="1">
-        <v>16.634939914615</v>
+        <v>12.617810552273</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>271330.52</v>
+        <v>293162.45</v>
       </c>
       <c r="N91" s="1">
-        <v>271330.52</v>
+        <v>293162.45</v>
       </c>
       <c r="O91" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>1787.0</v>
+        <v>1977.0</v>
       </c>
       <c r="D92" s="1">
-        <v>177.8</v>
+        <v>208.95</v>
       </c>
       <c r="E92" s="1">
-        <v>144.64814214</v>
+        <v>151.29533637</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>221390.43</v>
+        <v>256044.98</v>
       </c>
       <c r="I92" s="1">
-        <v>49512.58</v>
+        <v>96108.94</v>
       </c>
       <c r="J92" s="1">
-        <v>22.3643722992</v>
+        <v>37.535959502116</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>270903.01</v>
+        <v>352153.92</v>
       </c>
       <c r="N92" s="1">
-        <v>270903.01</v>
+        <v>352153.92</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>9736.0</v>
+        <v>10786.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27.71</v>
+        <v>26.5</v>
       </c>
       <c r="E93" s="1">
-        <v>26.41699363</v>
+        <v>26.4908372</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>257195.85</v>
+        <v>285730.17</v>
       </c>
       <c r="I93" s="1">
-        <v>12588.71</v>
+        <v>98.83</v>
       </c>
       <c r="J93" s="1">
-        <v>4.8946007488068</v>
+        <v>0.034588577048059</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>269784.56</v>
+        <v>285829.0</v>
       </c>
       <c r="N93" s="1">
-        <v>269784.56</v>
+        <v>285829.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1366.0</v>
+        <v>1511.0</v>
       </c>
       <c r="D94" s="1">
-        <v>252.5</v>
+        <v>261.6</v>
       </c>
       <c r="E94" s="1">
-        <v>230.5543631</v>
+        <v>233.92684315</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>314937.26</v>
+        <v>353463.46</v>
       </c>
       <c r="I94" s="1">
-        <v>29977.74</v>
+        <v>41814.14</v>
       </c>
       <c r="J94" s="1">
-        <v>9.5186387282343</v>
+        <v>11.829833839119</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>344915.0</v>
+        <v>395277.6</v>
       </c>
       <c r="N94" s="1">
-        <v>344915.0</v>
+        <v>395277.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>5560.0</v>
+        <v>6157.0</v>
       </c>
       <c r="D95" s="1">
-        <v>49.14</v>
+        <v>50.38</v>
       </c>
       <c r="E95" s="1">
-        <v>43.67167446</v>
+        <v>44.07576904</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>242814.51</v>
+        <v>271374.51</v>
       </c>
       <c r="I95" s="1">
-        <v>30403.89</v>
+        <v>38815.15</v>
       </c>
       <c r="J95" s="1">
-        <v>12.52144692671</v>
+        <v>14.303167235567</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>273218.4</v>
+        <v>310189.66</v>
       </c>
       <c r="N95" s="1">
-        <v>273218.4</v>
+        <v>310189.66</v>
       </c>
       <c r="O95" s="1">
         <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>13421.0</v>
+        <v>14866.0</v>
       </c>
       <c r="D96" s="1">
-        <v>30.99</v>
+        <v>27.57</v>
       </c>
       <c r="E96" s="1">
-        <v>29.92633112</v>
+        <v>29.68811247</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>401641.29</v>
+        <v>441343.48</v>
       </c>
       <c r="I96" s="1">
-        <v>14275.5</v>
+        <v>-31487.86</v>
       </c>
       <c r="J96" s="1">
-        <v>3.5542909445391</v>
+        <v>-7.1345474504348</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>415916.79</v>
+        <v>409855.62</v>
       </c>
       <c r="N96" s="1">
-        <v>415916.79</v>
+        <v>409855.62</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>30988.0</v>
+        <v>34340.0</v>
       </c>
       <c r="D97" s="1">
-        <v>14.41</v>
+        <v>14.71</v>
       </c>
       <c r="E97" s="1">
-        <v>15.94120498</v>
+        <v>15.81832469</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H97" s="1">
-        <v>569243.59</v>
+        <v>626020.45</v>
       </c>
       <c r="I97" s="1">
-        <v>-56660.13</v>
+        <v>-40858.1</v>
       </c>
       <c r="J97" s="1">
-        <v>-9.9535824373534</v>
+        <v>-6.5266398246255</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>512583.46</v>
+        <v>585162.35</v>
       </c>
       <c r="N97" s="1">
-        <v>512583.46</v>
+        <v>585162.35</v>
       </c>
       <c r="O97" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>1646.0</v>
+        <v>1821.0</v>
       </c>
       <c r="D98" s="1">
-        <v>188.87</v>
+        <v>200.94</v>
       </c>
       <c r="E98" s="1">
-        <v>167.12485419</v>
+        <v>170.09751236</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98">
         <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>240349.35</v>
+        <v>269915.3</v>
       </c>
       <c r="I98" s="1">
-        <v>24714.4</v>
+        <v>42016.62</v>
       </c>
       <c r="J98" s="1">
-        <v>10.282698913061</v>
+        <v>15.566594409431</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>265063.75</v>
+        <v>311931.92</v>
       </c>
       <c r="N98" s="1">
-        <v>265063.75</v>
+        <v>311931.92</v>
       </c>
       <c r="O98" s="1">
         <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>2421.0</v>
+        <v>2681.0</v>
       </c>
       <c r="D99" s="1">
-        <v>176.82</v>
+        <v>173.6</v>
       </c>
       <c r="E99" s="1">
-        <v>186.14516729</v>
+        <v>184.59112272</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
       <c r="G99">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H99" s="1">
-        <v>278810.22</v>
+        <v>306428.33</v>
       </c>
       <c r="I99" s="1">
-        <v>-14929.05</v>
+        <v>-14929.5</v>
       </c>
       <c r="J99" s="1">
-        <v>-5.3545562282473</v>
+        <v>-4.8721017407235</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>263881.17</v>
+        <v>291498.83</v>
       </c>
       <c r="N99" s="1">
-        <v>263881.17</v>
+        <v>291498.83</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>1419.0</v>
+        <v>1571.0</v>
       </c>
       <c r="D100" s="1">
-        <v>217.12</v>
+        <v>226.41</v>
       </c>
       <c r="E100" s="1">
-        <v>207.73012685</v>
+        <v>209.39612349</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
         <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>253523.41</v>
+        <v>282689.91</v>
       </c>
       <c r="I100" s="1">
-        <v>9164.3</v>
+        <v>20528.29</v>
       </c>
       <c r="J100" s="1">
-        <v>3.6147746671599</v>
+        <v>7.2617696188732</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>262687.71</v>
+        <v>303218.2</v>
       </c>
       <c r="N100" s="1">
-        <v>262687.71</v>
+        <v>303218.2</v>
       </c>
       <c r="O100" s="1">
         <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1215.0</v>
+        <v>1344.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1673.0</v>
+        <v>1558.5</v>
       </c>
       <c r="E101" s="1">
-        <v>1526.35299588</v>
+        <v>1540.06093006</v>
       </c>
       <c r="F101" t="s">
         <v>235</v>
       </c>
       <c r="G101">
         <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>248347.49</v>
+        <v>277162.64</v>
       </c>
       <c r="I101" s="1">
-        <v>23694.13</v>
+        <v>3150.24</v>
       </c>
       <c r="J101" s="1">
-        <v>9.5407165178114</v>
+        <v>1.1366034036911</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>272041.62</v>
+        <v>280312.88</v>
       </c>
       <c r="N101" s="1">
-        <v>272041.62</v>
+        <v>280312.88</v>
       </c>
       <c r="O101" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>817.0</v>
+        <v>903.0</v>
       </c>
       <c r="D102" s="1">
-        <v>403.0</v>
+        <v>433.01</v>
       </c>
       <c r="E102" s="1">
-        <v>338.29194614</v>
+        <v>345.95192691</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102">
         <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>240601.89</v>
+        <v>271320.06</v>
       </c>
       <c r="I102" s="1">
-        <v>40125.4</v>
+        <v>62005.91</v>
       </c>
       <c r="J102" s="1">
-        <v>16.677092603055</v>
+        <v>22.853418947349</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>280727.29</v>
+        <v>333325.97</v>
       </c>
       <c r="N102" s="1">
-        <v>280727.29</v>
+        <v>333325.97</v>
       </c>
       <c r="O102" s="1">
         <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>1114.0</v>
+        <v>1232.0</v>
       </c>
       <c r="D103" s="1">
-        <v>273.29</v>
+        <v>260.6</v>
       </c>
       <c r="E103" s="1">
-        <v>258.50675943</v>
+        <v>259.55205357</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
         <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>251430.44</v>
+        <v>278549.33</v>
       </c>
       <c r="I103" s="1">
-        <v>8146.71</v>
+        <v>-4853.24</v>
       </c>
       <c r="J103" s="1">
-        <v>3.2401446698339</v>
+        <v>-1.7423269336171</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>259577.15</v>
+        <v>273696.09</v>
       </c>
       <c r="N103" s="1">
-        <v>259577.15</v>
+        <v>273696.09</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>3680.0</v>
+        <v>4076.0</v>
       </c>
       <c r="D104" s="1">
-        <v>77.87</v>
+        <v>83.5</v>
       </c>
       <c r="E104" s="1">
-        <v>80.280375</v>
+        <v>80.57558391</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
         <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>255288.95</v>
+        <v>283433.9</v>
       </c>
       <c r="I104" s="1">
-        <v>-10959.67</v>
+        <v>6703.78</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.2930451944747</v>
+        <v>2.3652004929544</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>244329.28</v>
+        <v>290137.68</v>
       </c>
       <c r="N104" s="1">
-        <v>244329.28</v>
+        <v>290137.68</v>
       </c>
       <c r="O104" s="1">
         <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>1462.0</v>
+        <v>1619.0</v>
       </c>
       <c r="D105" s="1">
-        <v>202.74</v>
+        <v>202.37</v>
       </c>
       <c r="E105" s="1">
-        <v>201.42838577</v>
+        <v>201.54200741</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
         <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>252136.52</v>
+        <v>279269.74</v>
       </c>
       <c r="I105" s="1">
-        <v>586.23</v>
+        <v>33.81</v>
       </c>
       <c r="J105" s="1">
-        <v>0.23250499372324</v>
+        <v>0.012106574811865</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>252722.75</v>
+        <v>279303.55</v>
       </c>
       <c r="N105" s="1">
-        <v>252722.75</v>
+        <v>279303.55</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>16535.0</v>
+        <v>18320.0</v>
       </c>
       <c r="D106" s="1">
-        <v>32.09</v>
+        <v>32.43</v>
       </c>
       <c r="E106" s="1">
-        <v>30.53819776</v>
+        <v>30.70605731</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
       <c r="G106">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H106" s="1">
-        <v>312793.71</v>
+        <v>348750.24</v>
       </c>
       <c r="I106" s="1">
-        <v>14287.91</v>
+        <v>23352.35</v>
       </c>
       <c r="J106" s="1">
-        <v>4.5678380169473</v>
+        <v>6.6960097289109</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>327081.62</v>
+        <v>372102.59</v>
       </c>
       <c r="N106" s="1">
-        <v>327081.62</v>
+        <v>372102.59</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>1015.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D107" s="1">
-        <v>311.53</v>
+        <v>376.42</v>
       </c>
       <c r="E107" s="1">
-        <v>335.1482069</v>
+        <v>336.26664292</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
         <v>1.17</v>
       </c>
       <c r="H107" s="1">
-        <v>296099.22</v>
+        <v>328047.43</v>
       </c>
       <c r="I107" s="1">
-        <v>-26497.01</v>
+        <v>32312.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-8.9486929415079</v>
+        <v>9.849804340793</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>269602.21</v>
+        <v>360359.46</v>
       </c>
       <c r="N107" s="1">
-        <v>269602.21</v>
+        <v>360359.46</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>2245.0</v>
+        <v>2485.0</v>
       </c>
       <c r="D108" s="1">
-        <v>143.77</v>
+        <v>140.44</v>
       </c>
       <c r="E108" s="1">
-        <v>130.35532294</v>
+        <v>131.46734406</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
         <v>1.17</v>
       </c>
       <c r="H108" s="1">
-        <v>254918.87</v>
+        <v>283962.92</v>
       </c>
       <c r="I108" s="1">
-        <v>20277.15</v>
+        <v>13546.48</v>
       </c>
       <c r="J108" s="1">
-        <v>7.9543542618089</v>
+        <v>4.7705101778782</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>275196.02</v>
+        <v>297509.4</v>
       </c>
       <c r="N108" s="1">
-        <v>275196.02</v>
+        <v>297509.4</v>
       </c>
       <c r="O108" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>32090.0</v>
+        <v>35561.0</v>
       </c>
       <c r="D109" s="1">
-        <v>9.866</v>
+        <v>9.924</v>
       </c>
       <c r="E109" s="1">
-        <v>9.69930851</v>
+        <v>9.70943759</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>311250.81</v>
+        <v>345277.31</v>
       </c>
       <c r="I109" s="1">
-        <v>5349.13</v>
+        <v>7630.05</v>
       </c>
       <c r="J109" s="1">
-        <v>1.7185915114566</v>
+        <v>2.2098324387432</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>316599.94</v>
+        <v>352907.36</v>
       </c>
       <c r="N109" s="1">
-        <v>316599.94</v>
+        <v>352907.36</v>
       </c>
       <c r="O109" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>9073.0</v>
+        <v>10052.0</v>
       </c>
       <c r="D110" s="1">
-        <v>29.13</v>
+        <v>28.07</v>
       </c>
       <c r="E110" s="1">
-        <v>28.42292516</v>
+        <v>28.41267012</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>257881.2</v>
+        <v>285604.16</v>
       </c>
       <c r="I110" s="1">
-        <v>6415.29</v>
+        <v>-3444.52</v>
       </c>
       <c r="J110" s="1">
-        <v>2.4876920070172</v>
+        <v>-1.2060468587012</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>264296.49</v>
+        <v>282159.64</v>
       </c>
       <c r="N110" s="1">
-        <v>264296.49</v>
+        <v>282159.64</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>334.0</v>
+        <v>370.0</v>
       </c>
       <c r="D111" s="1">
-        <v>1030.24</v>
+        <v>1082.83</v>
       </c>
       <c r="E111" s="1">
-        <v>852.03284431</v>
+        <v>875.88743243</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
         <v>1.17</v>
       </c>
       <c r="H111" s="1">
-        <v>248982.79</v>
+        <v>282676.35</v>
       </c>
       <c r="I111" s="1">
-        <v>44405.25</v>
+        <v>58866.72</v>
       </c>
       <c r="J111" s="1">
-        <v>17.834666404051</v>
+        <v>20.824777170075</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>293388.04</v>
+        <v>341543.07</v>
       </c>
       <c r="N111" s="1">
-        <v>293388.04</v>
+        <v>341543.07</v>
       </c>
       <c r="O111" s="1">
         <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1324.0</v>
+        <v>1465.0</v>
       </c>
       <c r="D112" s="1">
-        <v>199.25</v>
+        <v>181.25</v>
       </c>
       <c r="E112" s="1">
-        <v>244.87043051</v>
+        <v>239.3768942</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>324208.45</v>
+        <v>350687.15</v>
       </c>
       <c r="I112" s="1">
-        <v>-60401.45</v>
+        <v>-85155.9</v>
       </c>
       <c r="J112" s="1">
-        <v>-18.63043668356</v>
+        <v>-24.282583493578</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>263807.0</v>
+        <v>265531.25</v>
       </c>
       <c r="N112" s="1">
-        <v>263807.0</v>
+        <v>265531.25</v>
       </c>
       <c r="O112" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>7305.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D113" s="1">
-        <v>48.57</v>
+        <v>45.99</v>
       </c>
       <c r="E113" s="1">
-        <v>45.88392745</v>
+        <v>45.97521508</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113">
         <v>1.17</v>
       </c>
       <c r="H113" s="1">
-        <v>291304.8</v>
+        <v>322660.05</v>
       </c>
       <c r="I113" s="1">
-        <v>11209.46</v>
+        <v>-5487.64</v>
       </c>
       <c r="J113" s="1">
-        <v>3.8480176090473</v>
+        <v>-1.7007497519448</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>302514.26</v>
+        <v>317172.41</v>
       </c>
       <c r="N113" s="1">
-        <v>302514.26</v>
+        <v>317172.41</v>
       </c>
       <c r="O113" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>8504.0</v>
+        <v>9404.0</v>
       </c>
       <c r="D114" s="1">
-        <v>6249.0</v>
+        <v>6875.0</v>
       </c>
       <c r="E114" s="1">
-        <v>6338.20390405</v>
+        <v>6402.59315185</v>
       </c>
       <c r="F114" t="s">
         <v>46</v>
       </c>
       <c r="G114">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H114" s="1">
-        <v>293630.84</v>
+        <v>327382.17</v>
       </c>
       <c r="I114" s="1">
-        <v>-8879.02</v>
+        <v>24328.83</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.0238717431725</v>
+        <v>7.43132406997</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>284751.82</v>
+        <v>351711.0</v>
       </c>
       <c r="N114" s="1">
-        <v>284751.82</v>
+        <v>351711.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
         <v>772.0</v>
       </c>
       <c r="D115" s="1">
-        <v>75540.0</v>
+        <v>73590.0</v>
       </c>
       <c r="E115" s="1">
         <v>60165.20725389</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
       <c r="G115">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H115" s="1">
         <v>253286.2</v>
       </c>
       <c r="I115" s="1">
-        <v>59197.25</v>
+        <v>55769.48</v>
       </c>
       <c r="J115" s="1">
-        <v>23.371683889608</v>
+        <v>22.018364995803</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>312483.45</v>
+        <v>309055.68</v>
       </c>
       <c r="N115" s="1">
-        <v>312483.45</v>
+        <v>309055.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>6416.0</v>
+        <v>7105.0</v>
       </c>
       <c r="D116" s="1">
-        <v>49.17</v>
+        <v>44.93</v>
       </c>
       <c r="E116" s="1">
-        <v>43.237101</v>
+        <v>43.41473047</v>
       </c>
       <c r="F116" t="s">
         <v>28</v>
       </c>
       <c r="G116">
         <v>1.17</v>
       </c>
       <c r="H116" s="1">
-        <v>237424.69</v>
+        <v>263912.93</v>
       </c>
       <c r="I116" s="1">
-        <v>31556.61</v>
+        <v>8221.8</v>
       </c>
       <c r="J116" s="1">
-        <v>13.291208256395</v>
+        <v>3.115345655857</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>268981.3</v>
+        <v>272134.73</v>
       </c>
       <c r="N116" s="1">
-        <v>268981.3</v>
+        <v>272134.73</v>
       </c>
       <c r="O116" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>831.0</v>
+        <v>920.0</v>
       </c>
       <c r="D117" s="1">
-        <v>374.08</v>
+        <v>403.31</v>
       </c>
       <c r="E117" s="1">
-        <v>359.9556799</v>
+        <v>362.58301087</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117">
         <v>1.17</v>
       </c>
       <c r="H117" s="1">
-        <v>257268.82</v>
+        <v>286658.81</v>
       </c>
       <c r="I117" s="1">
-        <v>7778.27</v>
+        <v>29649.28</v>
       </c>
       <c r="J117" s="1">
-        <v>3.023401747635</v>
+        <v>10.343055564907</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>265047.09</v>
+        <v>316308.09</v>
       </c>
       <c r="N117" s="1">
-        <v>265047.09</v>
+        <v>316308.09</v>
       </c>
       <c r="O117" s="1">
         <v>0.21</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>1264.0</v>
+        <v>1398.0</v>
       </c>
       <c r="D118" s="1">
-        <v>256.61</v>
+        <v>267.71</v>
       </c>
       <c r="E118" s="1">
-        <v>233.97064082</v>
+        <v>236.80646638</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
         <v>1.17</v>
       </c>
       <c r="H118" s="1">
-        <v>253150.29</v>
+        <v>283275.84</v>
       </c>
       <c r="I118" s="1">
-        <v>23402.59</v>
+        <v>35771.58</v>
       </c>
       <c r="J118" s="1">
-        <v>9.2445440216561</v>
+        <v>12.627825938139</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>276552.88</v>
+        <v>319047.42</v>
       </c>
       <c r="N118" s="1">
-        <v>276552.88</v>
+        <v>319047.42</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>5370.0</v>
+        <v>5946.0</v>
       </c>
       <c r="D119" s="1">
-        <v>56.09</v>
+        <v>62.65</v>
       </c>
       <c r="E119" s="1">
-        <v>77.98911359</v>
+        <v>76.34977127</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
         <v>1.17</v>
       </c>
       <c r="H119" s="1">
-        <v>358041.8</v>
+        <v>388045.88</v>
       </c>
       <c r="I119" s="1">
-        <v>-101228.65</v>
+        <v>-70483.2</v>
       </c>
       <c r="J119" s="1">
-        <v>-28.272858085285</v>
+        <v>-18.163625393987</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>256813.15</v>
+        <v>317562.68</v>
       </c>
       <c r="N119" s="1">
-        <v>256813.15</v>
+        <v>317562.68</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>26241.0</v>
+        <v>29074.0</v>
       </c>
       <c r="D120" s="1">
-        <v>20.26</v>
+        <v>19.65</v>
       </c>
       <c r="E120" s="1">
-        <v>21.84527686</v>
+        <v>21.67007739</v>
       </c>
       <c r="F120" t="s">
         <v>183</v>
       </c>
       <c r="G120">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H120" s="1">
-        <v>335736.41</v>
+        <v>370490.99</v>
       </c>
       <c r="I120" s="1">
-        <v>-14647.68</v>
+        <v>-20352.11</v>
       </c>
       <c r="J120" s="1">
-        <v>-4.3628512022274</v>
+        <v>-5.4932806867989</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>321088.73</v>
+        <v>350138.88</v>
       </c>
       <c r="N120" s="1">
-        <v>321088.73</v>
+        <v>350138.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>3520.0</v>
+        <v>3898.0</v>
       </c>
       <c r="D121" s="1">
-        <v>76.7</v>
+        <v>84.31</v>
       </c>
       <c r="E121" s="1">
-        <v>79.5518608</v>
+        <v>80.03187276</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
         <v>1.17</v>
       </c>
       <c r="H121" s="1">
-        <v>239658.49</v>
+        <v>266905.04</v>
       </c>
       <c r="I121" s="1">
-        <v>-9463.67</v>
+        <v>13253.84</v>
       </c>
       <c r="J121" s="1">
-        <v>-3.9488148323058</v>
+        <v>4.9657511150782</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>230194.82</v>
+        <v>280158.88</v>
       </c>
       <c r="N121" s="1">
-        <v>230194.82</v>
+        <v>280158.88</v>
       </c>
       <c r="O121" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
         <v>200.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3324.0</v>
+        <v>3180.0</v>
       </c>
       <c r="E122" s="1">
         <v>4087.585</v>
       </c>
       <c r="F122" t="s">
         <v>46</v>
       </c>
       <c r="G122">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H122" s="1">
         <v>4457.17</v>
       </c>
       <c r="I122" s="1">
-        <v>-894.93</v>
+        <v>-997.32</v>
       </c>
       <c r="J122" s="1">
-        <v>-20.078435419784</v>
+        <v>-22.375632968902</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3562.24</v>
+        <v>3459.85</v>
       </c>
       <c r="N122" s="1">
-        <v>3562.24</v>
+        <v>3459.85</v>
       </c>
       <c r="O122" s="1">
         <v>0.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>332.0</v>
+        <v>368.0</v>
       </c>
       <c r="D123" s="1">
-        <v>991.32</v>
+        <v>1083.46</v>
       </c>
       <c r="E123" s="1">
-        <v>695.85990964</v>
+        <v>737.22502717</v>
       </c>
       <c r="F123" t="s">
         <v>28</v>
       </c>
       <c r="G123">
         <v>1.17</v>
       </c>
       <c r="H123" s="1">
-        <v>197904.86</v>
+        <v>232259.66</v>
       </c>
       <c r="I123" s="1">
-        <v>82709.23</v>
+        <v>107634.87</v>
       </c>
       <c r="J123" s="1">
-        <v>41.79241985265</v>
+        <v>46.342472902957</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>280614.09</v>
+        <v>339894.53</v>
       </c>
       <c r="N123" s="1">
-        <v>280614.09</v>
+        <v>339894.53</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>25421.0</v>
+        <v>28166.0</v>
       </c>
       <c r="D124" s="1">
-        <v>76.42</v>
+        <v>76.89</v>
       </c>
       <c r="E124" s="1">
-        <v>76.4674466</v>
+        <v>76.62270113</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
         <v>1.17</v>
       </c>
       <c r="H124" s="1">
-        <v>1669776.83</v>
+        <v>1852557.87</v>
       </c>
       <c r="I124" s="1">
-        <v>-13407.46</v>
+        <v>-6358.87</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.80294921807006</v>
+        <v>-0.34324811672415</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1656369.37</v>
+        <v>1846199.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1656369.37</v>
+        <v>1846199.0</v>
       </c>
       <c r="O124" s="1">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>3846.0</v>
+        <v>4259.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.51</v>
+        <v>107.23</v>
       </c>
       <c r="E125" s="1">
-        <v>105.28204888</v>
+        <v>105.54858183</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125">
         <v>1.17</v>
       </c>
       <c r="H125" s="1">
-        <v>348259.29</v>
+        <v>386318.64</v>
       </c>
       <c r="I125" s="1">
-        <v>4286.61</v>
+        <v>3001.99</v>
       </c>
       <c r="J125" s="1">
-        <v>1.2308673804509</v>
+        <v>0.77707614626102</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>352545.9</v>
+        <v>389320.63</v>
       </c>
       <c r="N125" s="1">
-        <v>352545.9</v>
+        <v>389320.63</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>3352.0</v>
+        <v>3712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>138.99</v>
+        <v>130.84</v>
       </c>
       <c r="E126" s="1">
-        <v>125.93404833</v>
+        <v>126.33137662</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
         <v>1.17</v>
       </c>
       <c r="H126" s="1">
-        <v>366271.45</v>
+        <v>406202.29</v>
       </c>
       <c r="I126" s="1">
-        <v>30961.34</v>
+        <v>7827.87</v>
       </c>
       <c r="J126" s="1">
-        <v>8.4531131214295</v>
+        <v>1.9270866247455</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>397232.79</v>
+        <v>414030.16</v>
       </c>
       <c r="N126" s="1">
-        <v>397232.79</v>
+        <v>414030.16</v>
       </c>
       <c r="O126" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>27309.0</v>
+        <v>30263.0</v>
       </c>
       <c r="D127" s="1">
-        <v>27.97</v>
+        <v>29.58</v>
       </c>
       <c r="E127" s="1">
-        <v>28.92154308</v>
+        <v>28.9421257</v>
       </c>
       <c r="F127" t="s">
         <v>183</v>
       </c>
       <c r="G127">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H127" s="1">
-        <v>462598.1</v>
+        <v>515262.96</v>
       </c>
       <c r="I127" s="1">
-        <v>-1276.81</v>
+        <v>33371.58</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.27600848338979</v>
+        <v>6.4766114762062</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>461321.29</v>
+        <v>548634.54</v>
       </c>
       <c r="N127" s="1">
-        <v>461321.29</v>
+        <v>548634.54</v>
       </c>
       <c r="O127" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>10666.0</v>
+        <v>11815.0</v>
       </c>
       <c r="D128" s="1">
-        <v>21.76</v>
+        <v>19.285</v>
       </c>
       <c r="E128" s="1">
-        <v>18.53088787</v>
+        <v>18.70703936</v>
       </c>
       <c r="F128" t="s">
         <v>99</v>
       </c>
       <c r="G128">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H128" s="1">
-        <v>227025.67</v>
+        <v>253989.52</v>
       </c>
       <c r="I128" s="1">
-        <v>39394.76</v>
+        <v>9957.52</v>
       </c>
       <c r="J128" s="1">
-        <v>17.352557532371</v>
+        <v>3.9204452215194</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>266420.43</v>
+        <v>263947.04</v>
       </c>
       <c r="N128" s="1">
-        <v>266420.43</v>
+        <v>263947.04</v>
       </c>
       <c r="O128" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>59983.0</v>
+        <v>66471.0</v>
       </c>
       <c r="D129" s="1">
-        <v>3.641</v>
+        <v>3.4</v>
       </c>
       <c r="E129" s="1">
-        <v>3.71783339</v>
+        <v>3.69989213</v>
       </c>
       <c r="F129" t="s">
         <v>99</v>
       </c>
       <c r="G129">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H129" s="1">
-        <v>257533.07</v>
+        <v>283984.56</v>
       </c>
       <c r="I129" s="1">
-        <v>-6832.16</v>
+        <v>-22181.61</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.6529253116891</v>
+        <v>-7.8108507025875</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>250700.91</v>
+        <v>261802.95</v>
       </c>
       <c r="N129" s="1">
-        <v>250700.91</v>
+        <v>261802.95</v>
       </c>
       <c r="O129" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2209.0</v>
+        <v>2446.0</v>
       </c>
       <c r="D130" s="1">
-        <v>137.23</v>
+        <v>136.81</v>
       </c>
       <c r="E130" s="1">
-        <v>134.84624264</v>
+        <v>134.95614881</v>
       </c>
       <c r="F130" t="s">
         <v>28</v>
       </c>
       <c r="G130">
         <v>1.17</v>
       </c>
       <c r="H130" s="1">
-        <v>256195.41</v>
+        <v>283685.81</v>
       </c>
       <c r="I130" s="1">
-        <v>2269.93</v>
+        <v>1585.29</v>
       </c>
       <c r="J130" s="1">
-        <v>0.88601509293238</v>
+        <v>0.55881892717863</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>258465.34</v>
+        <v>285271.1</v>
       </c>
       <c r="N130" s="1">
-        <v>258465.34</v>
+        <v>285271.1</v>
       </c>
       <c r="O130" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>1481.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D131" s="1">
-        <v>202.31</v>
+        <v>185.74</v>
       </c>
       <c r="E131" s="1">
-        <v>203.16596219</v>
+        <v>201.85419512</v>
       </c>
       <c r="F131" t="s">
         <v>28</v>
       </c>
       <c r="G131">
         <v>1.17</v>
       </c>
       <c r="H131" s="1">
-        <v>258788.82</v>
+        <v>284509.79</v>
       </c>
       <c r="I131" s="1">
-        <v>-3324.69</v>
+        <v>-24833.22</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.2847116038475</v>
+        <v>-8.728423721377</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>255464.13</v>
+        <v>259676.57</v>
       </c>
       <c r="N131" s="1">
-        <v>255464.13</v>
+        <v>259676.57</v>
       </c>
       <c r="O131" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>1348.0</v>
+        <v>1491.0</v>
       </c>
       <c r="D132" s="1">
-        <v>323.43</v>
+        <v>324.07</v>
       </c>
       <c r="E132" s="1">
-        <v>270.31199555</v>
+        <v>276.42362844</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132">
         <v>1.17</v>
       </c>
       <c r="H132" s="1">
-        <v>317153.85</v>
+        <v>357900.63</v>
       </c>
       <c r="I132" s="1">
-        <v>54576.24</v>
+        <v>54007.11</v>
       </c>
       <c r="J132" s="1">
-        <v>17.208127853406</v>
+        <v>15.089973437599</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>371730.09</v>
+        <v>411907.74</v>
       </c>
       <c r="N132" s="1">
-        <v>371730.09</v>
+        <v>411907.74</v>
       </c>
       <c r="O132" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>15758.0</v>
+        <v>17358.0</v>
       </c>
       <c r="D133" s="1">
-        <v>4810.0</v>
+        <v>4882.0</v>
       </c>
       <c r="E133" s="1">
-        <v>4666.78347506</v>
+        <v>4714.59119714</v>
       </c>
       <c r="F133" t="s">
         <v>46</v>
       </c>
       <c r="G133">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H133" s="1">
-        <v>410491.26</v>
+        <v>454871.77</v>
       </c>
       <c r="I133" s="1">
-        <v>-4348.32</v>
+        <v>6125.21</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.0592966096282</v>
+        <v>1.3465794986574</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>406142.94</v>
+        <v>460996.98</v>
       </c>
       <c r="N133" s="1">
-        <v>406142.94</v>
+        <v>460996.98</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>9263.0</v>
+        <v>10163.0</v>
       </c>
       <c r="D134" s="1">
-        <v>408.4</v>
+        <v>412.4</v>
       </c>
       <c r="E134" s="1">
-        <v>389.49269999</v>
+        <v>391.26546099</v>
       </c>
       <c r="F134" t="s">
         <v>54</v>
       </c>
       <c r="G134">
         <v>9.19</v>
       </c>
       <c r="H134" s="1">
-        <v>403228.21</v>
+        <v>443326.44</v>
       </c>
       <c r="I134" s="1">
-        <v>8604.1</v>
+        <v>12769.06</v>
       </c>
       <c r="J134" s="1">
-        <v>2.1338040808206</v>
+        <v>2.8802838829103</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>411832.31</v>
+        <v>456095.5</v>
       </c>
       <c r="N134" s="1">
-        <v>411832.31</v>
+        <v>456095.5</v>
       </c>
       <c r="O134" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>4312.0</v>
+        <v>4775.0</v>
       </c>
       <c r="D135" s="1">
-        <v>337.34</v>
+        <v>328.8</v>
       </c>
       <c r="E135" s="1">
-        <v>353.13490955</v>
+        <v>351.41580942</v>
       </c>
       <c r="F135" t="s">
         <v>28</v>
       </c>
       <c r="G135">
         <v>1.17</v>
       </c>
       <c r="H135" s="1">
-        <v>1314719.05</v>
+        <v>1447187.1</v>
       </c>
       <c r="I135" s="1">
-        <v>-74483.66</v>
+        <v>-108778.68</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.665367060742</v>
+        <v>-7.5165595381551</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1240235.39</v>
+        <v>1338408.42</v>
       </c>
       <c r="N135" s="1">
-        <v>1240235.39</v>
+        <v>1338408.42</v>
       </c>
       <c r="O135" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>1896.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D136" s="1">
-        <v>235.04</v>
+        <v>214.33</v>
       </c>
       <c r="E136" s="1">
-        <v>213.55944093</v>
+        <v>213.67894235</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
         <v>1.17</v>
       </c>
       <c r="H136" s="1">
-        <v>346548.5</v>
+        <v>383743.21</v>
       </c>
       <c r="I136" s="1">
-        <v>33411.29</v>
+        <v>-231.28</v>
       </c>
       <c r="J136" s="1">
-        <v>9.6411584525687</v>
+        <v>-0.060269470305416</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>379959.79</v>
+        <v>383511.93</v>
       </c>
       <c r="N136" s="1">
-        <v>379959.79</v>
+        <v>383511.93</v>
       </c>
       <c r="O136" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>2091.0</v>
+        <v>2291.0</v>
       </c>
       <c r="D137" s="1">
-        <v>29490.0</v>
+        <v>29100.0</v>
       </c>
       <c r="E137" s="1">
-        <v>22366.58393113</v>
+        <v>22956.3627237</v>
       </c>
       <c r="F137" t="s">
         <v>46</v>
       </c>
       <c r="G137">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H137" s="1">
-        <v>261426.87</v>
+        <v>292593.49</v>
       </c>
       <c r="I137" s="1">
-        <v>68989.49</v>
+        <v>70082.41</v>
       </c>
       <c r="J137" s="1">
-        <v>26.389594153042</v>
+        <v>23.952142612606</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>330416.36</v>
+        <v>362675.9</v>
       </c>
       <c r="N137" s="1">
-        <v>330416.36</v>
+        <v>362675.9</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>31364.0</v>
+        <v>34755.0</v>
       </c>
       <c r="D138" s="1">
-        <v>13.402</v>
+        <v>13.49</v>
       </c>
       <c r="E138" s="1">
-        <v>10.80108149</v>
+        <v>11.03794044</v>
       </c>
       <c r="F138" t="s">
         <v>99</v>
       </c>
       <c r="G138">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H138" s="1">
-        <v>391871.11</v>
+        <v>443621.93</v>
       </c>
       <c r="I138" s="1">
-        <v>90640.89</v>
+        <v>99494.14</v>
       </c>
       <c r="J138" s="1">
-        <v>23.130281280496</v>
+        <v>22.42768746802</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>482512.0</v>
+        <v>543116.07</v>
       </c>
       <c r="N138" s="1">
-        <v>482512.0</v>
+        <v>543116.07</v>
       </c>
       <c r="O138" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>17114.0</v>
+        <v>18961.0</v>
       </c>
       <c r="D139" s="1">
-        <v>20.32</v>
+        <v>19.95</v>
       </c>
       <c r="E139" s="1">
-        <v>17.24441159</v>
+        <v>17.50872528</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>295120.86</v>
+        <v>331982.94</v>
       </c>
       <c r="I139" s="1">
-        <v>52635.62</v>
+        <v>46289.01</v>
       </c>
       <c r="J139" s="1">
-        <v>17.835276028946</v>
+        <v>13.943189369912</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>347756.48</v>
+        <v>378271.95</v>
       </c>
       <c r="N139" s="1">
-        <v>347756.48</v>
+        <v>378271.95</v>
       </c>
       <c r="O139" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>1737.0</v>
+        <v>1923.0</v>
       </c>
       <c r="D140" s="1">
-        <v>230.76</v>
+        <v>230.98</v>
       </c>
       <c r="E140" s="1">
-        <v>265.498365</v>
+        <v>262.22485699</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140">
         <v>1.17</v>
       </c>
       <c r="H140" s="1">
-        <v>400505.0</v>
+        <v>437260.13</v>
       </c>
       <c r="I140" s="1">
-        <v>-58747.64</v>
+        <v>-58610.85</v>
       </c>
       <c r="J140" s="1">
-        <v>-14.668391156165</v>
+        <v>-13.404114845778</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>341757.36</v>
+        <v>378649.28</v>
       </c>
       <c r="N140" s="1">
-        <v>341757.36</v>
+        <v>378649.28</v>
       </c>
       <c r="O140" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>767.0</v>
+        <v>849.0</v>
       </c>
       <c r="D141" s="1">
-        <v>563.0</v>
+        <v>560.8</v>
       </c>
       <c r="E141" s="1">
-        <v>621.8959322</v>
+        <v>617.01183746</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
         <v>1.17</v>
       </c>
       <c r="H141" s="1">
-        <v>410459.06</v>
+        <v>450421.83</v>
       </c>
       <c r="I141" s="1">
-        <v>-42278.13</v>
+        <v>-44540.41</v>
       </c>
       <c r="J141" s="1">
-        <v>-10.300206310466</v>
+        <v>-9.8885993158902</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>368180.93</v>
+        <v>405881.42</v>
       </c>
       <c r="N141" s="1">
-        <v>368180.93</v>
+        <v>405881.42</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>6435.0</v>
+        <v>7126.0</v>
       </c>
       <c r="D142" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E142" s="1">
-        <v>36.56678943</v>
+        <v>38.14845495</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>235307.29</v>
+        <v>271845.89</v>
       </c>
       <c r="I142" s="1">
-        <v>40271.59</v>
+        <v>135262.49</v>
       </c>
       <c r="J142" s="1">
-        <v>17.114467639315</v>
+        <v>49.757048009812</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>275578.88</v>
+        <v>407108.38</v>
       </c>
       <c r="N142" s="1">
-        <v>275578.88</v>
+        <v>407108.38</v>
       </c>
       <c r="O142" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>16049.0</v>
+        <v>17781.0</v>
       </c>
       <c r="D143" s="1">
-        <v>24.585</v>
+        <v>24.755</v>
       </c>
       <c r="E143" s="1">
-        <v>21.53552184</v>
+        <v>21.77062707</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>345623.59</v>
+        <v>387103.52</v>
       </c>
       <c r="I143" s="1">
-        <v>48941.08</v>
+        <v>53065.14</v>
       </c>
       <c r="J143" s="1">
-        <v>14.16022557951</v>
+        <v>13.708255610799</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>394564.67</v>
+        <v>440168.66</v>
       </c>
       <c r="N143" s="1">
-        <v>394564.67</v>
+        <v>440168.66</v>
       </c>
       <c r="O143" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>3690.0</v>
+        <v>4087.0</v>
       </c>
       <c r="D144" s="1">
-        <v>85.38</v>
+        <v>79.86</v>
       </c>
       <c r="E144" s="1">
-        <v>84.41293225</v>
+        <v>84.3980646</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144">
         <v>1.17</v>
       </c>
       <c r="H144" s="1">
-        <v>271746.09</v>
+        <v>300280.4</v>
       </c>
       <c r="I144" s="1">
-        <v>-3125.04</v>
+        <v>-22041.77</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.1499852674973</v>
+        <v>-7.3403958433517</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>268621.05</v>
+        <v>278238.63</v>
       </c>
       <c r="N144" s="1">
-        <v>268621.05</v>
+        <v>278238.63</v>
       </c>
       <c r="O144" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>15663.0</v>
+        <v>17353.0</v>
       </c>
       <c r="D145" s="1">
-        <v>62.38</v>
+        <v>94.48</v>
       </c>
       <c r="E145" s="1">
-        <v>38.96951478</v>
+        <v>43.12569354</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145">
         <v>1.17</v>
       </c>
       <c r="H145" s="1">
-        <v>527725.67</v>
+        <v>645427.86</v>
       </c>
       <c r="I145" s="1">
-        <v>305337.33</v>
+        <v>752220.53</v>
       </c>
       <c r="J145" s="1">
-        <v>57.859101301629</v>
+        <v>116.5460273128</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>833063.0</v>
+        <v>1397648.39</v>
       </c>
       <c r="N145" s="1">
-        <v>833063.0</v>
+        <v>1397648.39</v>
       </c>
       <c r="O145" s="1">
-        <v>0.65</v>
+        <v>0.94</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>3209.0</v>
+        <v>3554.0</v>
       </c>
       <c r="D146" s="1">
-        <v>160.6</v>
+        <v>158.09</v>
       </c>
       <c r="E146" s="1">
-        <v>160.30451231</v>
+        <v>160.10505627</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
         <v>1.17</v>
       </c>
       <c r="H146" s="1">
-        <v>445825.14</v>
+        <v>492396.97</v>
       </c>
       <c r="I146" s="1">
-        <v>-6412.26</v>
+        <v>-13430.29</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.4382903575155</v>
+        <v>-2.7275330309202</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>439412.88</v>
+        <v>478966.68</v>
       </c>
       <c r="N146" s="1">
-        <v>439412.88</v>
+        <v>478966.68</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>47595.0</v>
+        <v>52750.0</v>
       </c>
       <c r="D147" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E147" s="1">
-        <v>5.30112575</v>
+        <v>5.33732076</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>252307.08</v>
+        <v>281543.67</v>
       </c>
       <c r="I147" s="1">
-        <v>16937.84</v>
+        <v>23087.58</v>
       </c>
       <c r="J147" s="1">
-        <v>6.7131845844358</v>
+        <v>8.2003548508123</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>269244.92</v>
+        <v>304631.25</v>
       </c>
       <c r="N147" s="1">
-        <v>269244.92</v>
+        <v>304631.25</v>
       </c>
       <c r="O147" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>694.0</v>
+        <v>769.0</v>
       </c>
       <c r="D148" s="1">
-        <v>350.94</v>
+        <v>388.5</v>
       </c>
       <c r="E148" s="1">
-        <v>539.7754755</v>
+        <v>525.363342</v>
       </c>
       <c r="F148" t="s">
         <v>28</v>
       </c>
       <c r="G148">
         <v>1.17</v>
       </c>
       <c r="H148" s="1">
-        <v>326112.88</v>
+        <v>351192.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-118454.3</v>
+        <v>-96508.48</v>
       </c>
       <c r="J148" s="1">
-        <v>-36.323097695497</v>
+        <v>-27.480261509374</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>207658.58</v>
+        <v>254683.52</v>
       </c>
       <c r="N148" s="1">
-        <v>207658.58</v>
+        <v>254683.52</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>954.0</v>
+        <v>1055.0</v>
       </c>
       <c r="D149" s="1">
-        <v>450.62</v>
+        <v>457.61</v>
       </c>
       <c r="E149" s="1">
-        <v>487.86745283</v>
+        <v>486.63673934</v>
       </c>
       <c r="F149" t="s">
         <v>28</v>
       </c>
       <c r="G149">
         <v>1.17</v>
       </c>
       <c r="H149" s="1">
-        <v>404399.02</v>
+        <v>445325.05</v>
       </c>
       <c r="I149" s="1">
-        <v>-37863.25</v>
+        <v>-33766.68</v>
       </c>
       <c r="J149" s="1">
-        <v>-9.3628441532821</v>
+        <v>-7.5824793597396</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>366535.77</v>
+        <v>411558.37</v>
       </c>
       <c r="N149" s="1">
-        <v>366535.77</v>
+        <v>411558.37</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>12691.0</v>
+        <v>14058.0</v>
       </c>
       <c r="D150" s="1">
-        <v>373.8</v>
+        <v>372.0</v>
       </c>
       <c r="E150" s="1">
-        <v>333.49882436</v>
+        <v>337.32481007</v>
       </c>
       <c r="F150" t="s">
         <v>104</v>
       </c>
       <c r="G150">
         <v>10.85</v>
       </c>
       <c r="H150" s="1">
-        <v>389719.49</v>
+        <v>436871.78</v>
       </c>
       <c r="I150" s="1">
-        <v>47546.23</v>
+        <v>44988.0</v>
       </c>
       <c r="J150" s="1">
-        <v>12.200116037307</v>
+        <v>10.297758303363</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>437265.72</v>
+        <v>481859.78</v>
       </c>
       <c r="N150" s="1">
-        <v>437265.72</v>
+        <v>481859.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>2900.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D151" s="1">
-        <v>109.37</v>
+        <v>125.99</v>
       </c>
       <c r="E151" s="1">
-        <v>101.22608966</v>
+        <v>102.5101838</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
         <v>1.17</v>
       </c>
       <c r="H151" s="1">
-        <v>252478.75</v>
+        <v>282763.3</v>
       </c>
       <c r="I151" s="1">
-        <v>17950.55</v>
+        <v>62002.82</v>
       </c>
       <c r="J151" s="1">
-        <v>7.1097270562374</v>
+        <v>21.927463712582</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>270429.3</v>
+        <v>344766.12</v>
       </c>
       <c r="N151" s="1">
-        <v>270429.3</v>
+        <v>344766.12</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2241.0</v>
+        <v>2481.0</v>
       </c>
       <c r="D152" s="1">
-        <v>142.53</v>
+        <v>146.03</v>
       </c>
       <c r="E152" s="1">
-        <v>111.18621151</v>
+        <v>114.22370012</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
         <v>1.17</v>
       </c>
       <c r="H152" s="1">
-        <v>216735.08</v>
+        <v>245925.99</v>
       </c>
       <c r="I152" s="1">
-        <v>55601.31</v>
+        <v>62927.37</v>
       </c>
       <c r="J152" s="1">
-        <v>25.654042714267</v>
+        <v>25.587929929651</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>272336.39</v>
+        <v>308853.36</v>
       </c>
       <c r="N152" s="1">
-        <v>272336.39</v>
+        <v>308853.36</v>
       </c>
       <c r="O152" s="1">
         <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>2897.0</v>
+        <v>3207.0</v>
       </c>
       <c r="D153" s="1">
-        <v>309.87</v>
+        <v>313.23</v>
       </c>
       <c r="E153" s="1">
-        <v>319.62932689</v>
+        <v>318.75019021</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="G153">
         <v>1.17</v>
       </c>
       <c r="H153" s="1">
-        <v>792210.23</v>
+        <v>874327.28</v>
       </c>
       <c r="I153" s="1">
-        <v>-26815.35</v>
+        <v>-17988.16</v>
       </c>
       <c r="J153" s="1">
-        <v>-3.3848780266319</v>
+        <v>-2.0573714684963</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>765394.88</v>
+        <v>856339.12</v>
       </c>
       <c r="N153" s="1">
-        <v>765394.88</v>
+        <v>856339.12</v>
       </c>
       <c r="O153" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>11441.0</v>
+        <v>12673.0</v>
       </c>
       <c r="D154" s="1">
-        <v>26.57</v>
+        <v>29.4</v>
       </c>
       <c r="E154" s="1">
-        <v>28.71099467</v>
+        <v>28.68081591</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
         <v>1.17</v>
       </c>
       <c r="H154" s="1">
-        <v>286131.88</v>
+        <v>315979.62</v>
       </c>
       <c r="I154" s="1">
-        <v>-26944.97</v>
+        <v>1642.14</v>
       </c>
       <c r="J154" s="1">
-        <v>-9.416975836457</v>
+        <v>0.51969807419858</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>259186.91</v>
+        <v>317621.76</v>
       </c>
       <c r="N154" s="1">
-        <v>259186.91</v>
+        <v>317621.76</v>
       </c>
       <c r="O154" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
         <v>776.0</v>
       </c>
       <c r="D155" s="1">
-        <v>62440.0</v>
+        <v>71300.0</v>
       </c>
       <c r="E155" s="1">
         <v>56880.0</v>
       </c>
       <c r="F155" t="s">
         <v>46</v>
       </c>
       <c r="G155">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H155" s="1">
         <v>239777.65</v>
       </c>
       <c r="I155" s="1">
-        <v>19853.83</v>
+        <v>61212.22</v>
       </c>
       <c r="J155" s="1">
-        <v>8.2801003346225</v>
+        <v>25.528742983343</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>259631.48</v>
+        <v>300989.87</v>
       </c>
       <c r="N155" s="1">
-        <v>259631.48</v>
+        <v>300989.87</v>
       </c>
       <c r="O155" s="1">
         <v>0.2</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>1993.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D156" s="1">
-        <v>324.18</v>
+        <v>349.91</v>
       </c>
       <c r="E156" s="1">
-        <v>222.36521826</v>
+        <v>234.0192705</v>
       </c>
       <c r="F156" t="s">
         <v>28</v>
       </c>
       <c r="G156">
         <v>1.17</v>
       </c>
       <c r="H156" s="1">
-        <v>383265.63</v>
+        <v>445798.42</v>
       </c>
       <c r="I156" s="1">
-        <v>167606.81</v>
+        <v>212529.33</v>
       </c>
       <c r="J156" s="1">
-        <v>43.731239349586</v>
+        <v>47.673863447071</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>550872.44</v>
+        <v>658327.75</v>
       </c>
       <c r="N156" s="1">
-        <v>550872.44</v>
+        <v>658327.75</v>
       </c>
       <c r="O156" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>192.0</v>
+        <v>212.0</v>
       </c>
       <c r="D157" s="1">
-        <v>1737.28</v>
+        <v>1750.35</v>
       </c>
       <c r="E157" s="1">
-        <v>1286.50739583</v>
+        <v>1344.80433962</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
         <v>1.17</v>
       </c>
       <c r="H157" s="1">
-        <v>211520.37</v>
+        <v>244011.97</v>
       </c>
       <c r="I157" s="1">
-        <v>72878.96</v>
+        <v>72320.84</v>
       </c>
       <c r="J157" s="1">
-        <v>34.454818701386</v>
+        <v>29.638234550543</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>284399.33</v>
+        <v>316332.81</v>
       </c>
       <c r="N157" s="1">
-        <v>284399.33</v>
+        <v>316332.81</v>
       </c>
       <c r="O157" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>13373.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D158" s="1">
-        <v>23.06</v>
+        <v>22.66</v>
       </c>
       <c r="E158" s="1">
-        <v>25.36296568</v>
+        <v>25.03385228</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
         <v>1.17</v>
       </c>
       <c r="H158" s="1">
-        <v>296441.6</v>
+        <v>323416.29</v>
       </c>
       <c r="I158" s="1">
-        <v>-33508.25</v>
+        <v>-37290.45</v>
       </c>
       <c r="J158" s="1">
-        <v>-11.303491142944</v>
+        <v>-11.530170604579</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>262933.35</v>
+        <v>286125.84</v>
       </c>
       <c r="N158" s="1">
-        <v>262933.35</v>
+        <v>286125.84</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>3297.0</v>
+        <v>3651.0</v>
       </c>
       <c r="D159" s="1">
-        <v>263.66</v>
+        <v>257.86</v>
       </c>
       <c r="E159" s="1">
-        <v>176.00142857</v>
+        <v>184.51508354</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
         <v>1.17</v>
       </c>
       <c r="H159" s="1">
-        <v>500267.15</v>
+        <v>579930.95</v>
       </c>
       <c r="I159" s="1">
-        <v>240907.78</v>
+        <v>222632.33</v>
       </c>
       <c r="J159" s="1">
-        <v>48.155826341985</v>
+        <v>38.389454813543</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>741174.93</v>
+        <v>802563.28</v>
       </c>
       <c r="N159" s="1">
-        <v>741174.93</v>
+        <v>802563.28</v>
       </c>
       <c r="O159" s="1">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>1865.0</v>
+        <v>2065.0</v>
       </c>
       <c r="D160" s="1">
-        <v>148.85</v>
+        <v>151.8</v>
       </c>
       <c r="E160" s="1">
-        <v>136.8453941</v>
+        <v>138.22259564</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>255216.66</v>
+        <v>285429.66</v>
       </c>
       <c r="I160" s="1">
-        <v>22388.59</v>
+        <v>28037.34</v>
       </c>
       <c r="J160" s="1">
-        <v>8.7723857839061</v>
+        <v>9.822854429354</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>277605.25</v>
+        <v>313467.0</v>
       </c>
       <c r="N160" s="1">
-        <v>277605.25</v>
+        <v>313467.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1174.0</v>
+        <v>1299.0</v>
       </c>
       <c r="D161" s="1">
-        <v>503.15</v>
+        <v>501.14</v>
       </c>
       <c r="E161" s="1">
-        <v>454.66067291</v>
+        <v>459.96919938</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
         <v>1.17</v>
       </c>
       <c r="H161" s="1">
-        <v>466547.11</v>
+        <v>520909.88</v>
       </c>
       <c r="I161" s="1">
-        <v>37096.24</v>
+        <v>34037.36</v>
       </c>
       <c r="J161" s="1">
-        <v>7.9512313343876</v>
+        <v>6.53421278936</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>503643.35</v>
+        <v>554947.24</v>
       </c>
       <c r="N161" s="1">
-        <v>503643.35</v>
+        <v>554947.24</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>230976.0</v>
+        <v>255956.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1.009</v>
+        <v>0.9969</v>
       </c>
       <c r="E162" s="1">
-        <v>0.93488644</v>
+        <v>0.93938462</v>
       </c>
       <c r="F162" t="s">
         <v>99</v>
       </c>
       <c r="G162">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H162" s="1">
-        <v>248128.98</v>
+        <v>276398.47</v>
       </c>
       <c r="I162" s="1">
-        <v>19396.45</v>
+        <v>19185.13</v>
       </c>
       <c r="J162" s="1">
-        <v>7.817083679625</v>
+        <v>6.9411129518915</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>267525.43</v>
+        <v>295583.6</v>
       </c>
       <c r="N162" s="1">
-        <v>267525.43</v>
+        <v>295583.6</v>
       </c>
       <c r="O162" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>663.0</v>
+        <v>734.0</v>
       </c>
       <c r="D163" s="1">
-        <v>515.0</v>
+        <v>479.2</v>
       </c>
       <c r="E163" s="1">
-        <v>518.27823529</v>
+        <v>515.3943733</v>
       </c>
       <c r="F163" t="s">
         <v>31</v>
       </c>
       <c r="G163">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H163" s="1">
-        <v>371391.3</v>
+        <v>409077.08</v>
       </c>
       <c r="I163" s="1">
-        <v>-2480.92</v>
+        <v>-25675.29</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.6680070319364</v>
+        <v>-6.276394170018</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>368910.38</v>
+        <v>383401.79</v>
       </c>
       <c r="N163" s="1">
-        <v>368910.38</v>
+        <v>383401.79</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>724.0</v>
+        <v>801.0</v>
       </c>
       <c r="D164" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E164" s="1">
-        <v>367.7468232</v>
+        <v>368.26342072</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>266248.7</v>
+        <v>294979.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-6405.1</v>
+        <v>-1772.95</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.4056831075607</v>
+        <v>-0.60104278609664</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>259843.6</v>
+        <v>293206.05</v>
       </c>
       <c r="N164" s="1">
-        <v>259843.6</v>
+        <v>293206.05</v>
       </c>
       <c r="O164" s="1">
         <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2428.0</v>
+        <v>2689.0</v>
       </c>
       <c r="D165" s="1">
-        <v>244.22</v>
+        <v>238.79</v>
       </c>
       <c r="E165" s="1">
-        <v>245.30883855</v>
+        <v>245.20119375</v>
       </c>
       <c r="F165" t="s">
         <v>28</v>
       </c>
       <c r="G165">
         <v>1.17</v>
       </c>
       <c r="H165" s="1">
-        <v>514202.78</v>
+        <v>568571.28</v>
       </c>
       <c r="I165" s="1">
-        <v>-8625.63</v>
+        <v>-21189.4</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.6774763450326</v>
+        <v>-3.7267798683043</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>505577.15</v>
+        <v>547381.88</v>
       </c>
       <c r="N165" s="1">
-        <v>505577.15</v>
+        <v>547381.88</v>
       </c>
       <c r="O165" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>4585.0</v>
+        <v>5077.0</v>
       </c>
       <c r="D166" s="1">
-        <v>118.32</v>
+        <v>91.29</v>
       </c>
       <c r="E166" s="1">
-        <v>110.12229008</v>
+        <v>109.35202482</v>
       </c>
       <c r="F166" t="s">
         <v>51</v>
       </c>
       <c r="G166">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H166" s="1">
-        <v>312770.42</v>
+        <v>344154.16</v>
       </c>
       <c r="I166" s="1">
-        <v>21639.94</v>
+        <v>-53871.8</v>
       </c>
       <c r="J166" s="1">
-        <v>6.9187936634161</v>
+        <v>-15.653392072901</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>334410.36</v>
+        <v>290282.36</v>
       </c>
       <c r="N166" s="1">
-        <v>334410.36</v>
+        <v>290282.36</v>
       </c>
       <c r="O166" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>718.0</v>
+        <v>795.0</v>
       </c>
       <c r="D167" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E167" s="1">
-        <v>557.04995822</v>
+        <v>548.75750943</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>399961.87</v>
+        <v>436262.22</v>
       </c>
       <c r="I167" s="1">
-        <v>-52952.47</v>
+        <v>-77399.22</v>
       </c>
       <c r="J167" s="1">
-        <v>-13.239379543855</v>
+        <v>-17.741444583489</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>347009.4</v>
+        <v>358863.0</v>
       </c>
       <c r="N167" s="1">
-        <v>347009.4</v>
+        <v>358863.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>8628.0</v>
+        <v>9556.0</v>
       </c>
       <c r="D168" s="1">
-        <v>50.56</v>
+        <v>53.41</v>
       </c>
       <c r="E168" s="1">
-        <v>46.30686022</v>
+        <v>46.92583403</v>
       </c>
       <c r="F168" t="s">
         <v>51</v>
       </c>
       <c r="G168">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H168" s="1">
-        <v>251576.28</v>
+        <v>282102.6</v>
       </c>
       <c r="I168" s="1">
-        <v>17329.06</v>
+        <v>37557.91</v>
       </c>
       <c r="J168" s="1">
-        <v>6.8881931158216</v>
+        <v>13.313563930286</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>268905.34</v>
+        <v>319660.51</v>
       </c>
       <c r="N168" s="1">
-        <v>268905.34</v>
+        <v>319660.51</v>
       </c>
       <c r="O168" s="1">
         <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1316.0</v>
+        <v>1457.0</v>
       </c>
       <c r="D169" s="1">
-        <v>354.1</v>
+        <v>361.69</v>
       </c>
       <c r="E169" s="1">
-        <v>296.91535714</v>
+        <v>303.4407687</v>
       </c>
       <c r="F169" t="s">
         <v>28</v>
       </c>
       <c r="G169">
         <v>1.17</v>
       </c>
       <c r="H169" s="1">
-        <v>334694.93</v>
+        <v>378517.34</v>
       </c>
       <c r="I169" s="1">
-        <v>62624.08</v>
+        <v>70723.81</v>
       </c>
       <c r="J169" s="1">
-        <v>18.710794334411</v>
+        <v>18.684430678922</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>397319.01</v>
+        <v>449241.15</v>
       </c>
       <c r="N169" s="1">
-        <v>397319.01</v>
+        <v>449241.15</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>1851.0</v>
+        <v>2049.0</v>
       </c>
       <c r="D170" s="1">
-        <v>168.15</v>
+        <v>167.71</v>
       </c>
       <c r="E170" s="1">
-        <v>191.90601837</v>
+        <v>189.84313812</v>
       </c>
       <c r="F170" t="s">
         <v>28</v>
       </c>
       <c r="G170">
         <v>1.17</v>
       </c>
       <c r="H170" s="1">
-        <v>307647.1</v>
+        <v>336453.98</v>
       </c>
       <c r="I170" s="1">
-        <v>-42271.6</v>
+        <v>-43510.12</v>
       </c>
       <c r="J170" s="1">
-        <v>-13.740288791931</v>
+        <v>-12.931967694363</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>265375.5</v>
+        <v>292943.86</v>
       </c>
       <c r="N170" s="1">
-        <v>265375.5</v>
+        <v>292943.86</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>4222.0</v>
+        <v>4674.0</v>
       </c>
       <c r="D171" s="1">
-        <v>128.49</v>
+        <v>165.15</v>
       </c>
       <c r="E171" s="1">
-        <v>87.2963927</v>
+        <v>94.20158323</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
         <v>1.17</v>
       </c>
       <c r="H171" s="1">
-        <v>320351.84</v>
+        <v>381543.36</v>
       </c>
       <c r="I171" s="1">
-        <v>142183.68</v>
+        <v>276494.32</v>
       </c>
       <c r="J171" s="1">
-        <v>44.383600231545</v>
+        <v>72.467338967713</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>462535.52</v>
+        <v>658037.68</v>
       </c>
       <c r="N171" s="1">
-        <v>462535.52</v>
+        <v>658037.68</v>
       </c>
       <c r="O171" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>990.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D172" s="1">
-        <v>498.66</v>
+        <v>502.92</v>
       </c>
       <c r="E172" s="1">
-        <v>536.51071717</v>
+        <v>533.59173516</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172">
         <v>1.17</v>
       </c>
       <c r="H172" s="1">
-        <v>454914.42</v>
+        <v>500242.26</v>
       </c>
       <c r="I172" s="1">
-        <v>-33996.66</v>
+        <v>-30784.52</v>
       </c>
       <c r="J172" s="1">
-        <v>-7.4731990249946</v>
+        <v>-6.1539223015664</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>420917.76</v>
+        <v>469457.74</v>
       </c>
       <c r="N172" s="1">
-        <v>420917.76</v>
+        <v>469457.74</v>
       </c>
       <c r="O172" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>344.0</v>
+        <v>380.0</v>
       </c>
       <c r="D173" s="1">
-        <v>865.6</v>
+        <v>815.2</v>
       </c>
       <c r="E173" s="1">
-        <v>781.66436047</v>
+        <v>786.428</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173">
         <v>1.17</v>
       </c>
       <c r="H173" s="1">
-        <v>234120.54</v>
+        <v>259668.1</v>
       </c>
       <c r="I173" s="1">
-        <v>19762.22</v>
+        <v>4409.31</v>
       </c>
       <c r="J173" s="1">
-        <v>8.4410449420628</v>
+        <v>1.6980560954542</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>253882.76</v>
+        <v>264077.41</v>
       </c>
       <c r="N173" s="1">
-        <v>253882.76</v>
+        <v>264077.41</v>
       </c>
       <c r="O173" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>173.0</v>
+        <v>191.0</v>
       </c>
       <c r="D174" s="1">
-        <v>1773.96</v>
+        <v>1792.63</v>
       </c>
       <c r="E174" s="1">
-        <v>1962.33190751</v>
+        <v>1950.68811518</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
         <v>1.17</v>
       </c>
       <c r="H174" s="1">
-        <v>297054.67</v>
+        <v>325287.45</v>
       </c>
       <c r="I174" s="1">
-        <v>-35388.57</v>
+        <v>-33405.32</v>
       </c>
       <c r="J174" s="1">
-        <v>-11.91315053219</v>
+        <v>-10.269477042536</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>261666.1</v>
+        <v>291882.13</v>
       </c>
       <c r="N174" s="1">
-        <v>261666.1</v>
+        <v>291882.13</v>
       </c>
       <c r="O174" s="1">
         <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>6257.0</v>
+        <v>6929.0</v>
       </c>
       <c r="D175" s="1">
-        <v>53.88</v>
+        <v>49.585</v>
       </c>
       <c r="E175" s="1">
-        <v>52.94926163</v>
+        <v>52.66901429</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>331303.53</v>
+        <v>364943.6</v>
       </c>
       <c r="I175" s="1">
-        <v>5823.63</v>
+        <v>-21369.13</v>
       </c>
       <c r="J175" s="1">
-        <v>1.7577929217959</v>
+        <v>-5.8554609534186</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>337127.16</v>
+        <v>343574.47</v>
       </c>
       <c r="N175" s="1">
-        <v>337127.16</v>
+        <v>343574.47</v>
       </c>
       <c r="O175" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>6665.0</v>
+        <v>7380.0</v>
       </c>
       <c r="D176" s="1">
-        <v>121.42</v>
+        <v>109.18</v>
       </c>
       <c r="E176" s="1">
-        <v>120.94708177</v>
+        <v>120.07382791</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
         <v>1.17</v>
       </c>
       <c r="H176" s="1">
-        <v>693321.82</v>
+        <v>761591.81</v>
       </c>
       <c r="I176" s="1">
-        <v>-3323.7</v>
+        <v>-74708.56</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.47938776829496</v>
+        <v>-9.8095277573954</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>689998.12</v>
+        <v>686883.25</v>
       </c>
       <c r="N176" s="1">
-        <v>689998.12</v>
+        <v>686883.25</v>
       </c>
       <c r="O176" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>2728.0</v>
+        <v>3020.0</v>
       </c>
       <c r="D177" s="1">
-        <v>629.86</v>
+        <v>611.91</v>
       </c>
       <c r="E177" s="1">
-        <v>580.75080279</v>
+        <v>589.76177483</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
         <v>1.17</v>
       </c>
       <c r="H177" s="1">
-        <v>1362601.78</v>
+        <v>1530471.66</v>
       </c>
       <c r="I177" s="1">
-        <v>102426.21</v>
+        <v>44881.65</v>
       </c>
       <c r="J177" s="1">
-        <v>7.5169584763055</v>
+        <v>2.9325371500182</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1465027.99</v>
+        <v>1575353.31</v>
       </c>
       <c r="N177" s="1">
-        <v>1465027.99</v>
+        <v>1575353.31</v>
       </c>
       <c r="O177" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>236.0</v>
+        <v>261.0</v>
       </c>
       <c r="D178" s="1">
-        <v>1325.01</v>
+        <v>1276.61</v>
       </c>
       <c r="E178" s="1">
-        <v>1383.9895339</v>
+        <v>1374.58475096</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
         <v>1.17</v>
       </c>
       <c r="H178" s="1">
-        <v>279423.0</v>
+        <v>306845.56</v>
       </c>
       <c r="I178" s="1">
-        <v>-12805.48</v>
+        <v>-22803.78</v>
       </c>
       <c r="J178" s="1">
-        <v>-4.5828296167459</v>
+        <v>-7.4316799630407</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>266617.52</v>
+        <v>284041.78</v>
       </c>
       <c r="N178" s="1">
-        <v>266617.52</v>
+        <v>284041.78</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>4572.0</v>
+        <v>5064.0</v>
       </c>
       <c r="D179" s="1">
-        <v>71.56</v>
+        <v>92.91</v>
       </c>
       <c r="E179" s="1">
-        <v>64.90223972</v>
+        <v>67.02871051</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
         <v>1.17</v>
       </c>
       <c r="H179" s="1">
-        <v>258934.68</v>
+        <v>295360.15</v>
       </c>
       <c r="I179" s="1">
-        <v>20020.28</v>
+        <v>105727.82</v>
       </c>
       <c r="J179" s="1">
-        <v>7.7317878006917</v>
+        <v>35.796237237826</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>278954.96</v>
+        <v>401087.97</v>
       </c>
       <c r="N179" s="1">
-        <v>278954.96</v>
+        <v>401087.97</v>
       </c>
       <c r="O179" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>2018.0</v>
+        <v>2234.0</v>
       </c>
       <c r="D180" s="1">
-        <v>420.59</v>
+        <v>517.16</v>
       </c>
       <c r="E180" s="1">
-        <v>269.05452428</v>
+        <v>291.62965533</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
         <v>1.17</v>
       </c>
       <c r="H180" s="1">
-        <v>469189.77</v>
+        <v>561782.43</v>
       </c>
       <c r="I180" s="1">
-        <v>254475.34</v>
+        <v>423116.29</v>
       </c>
       <c r="J180" s="1">
-        <v>54.237188504771</v>
+        <v>75.316753854335</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>723665.11</v>
+        <v>984898.72</v>
       </c>
       <c r="N180" s="1">
-        <v>723665.11</v>
+        <v>984898.72</v>
       </c>
       <c r="O180" s="1">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>13100.0</v>
+        <v>14509.0</v>
       </c>
       <c r="D181" s="1">
-        <v>370.87</v>
+        <v>407.78</v>
       </c>
       <c r="E181" s="1">
-        <v>432.29050076</v>
+        <v>431.27487008</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
         <v>1.17</v>
       </c>
       <c r="H181" s="1">
-        <v>4931407.32</v>
+        <v>5438410.43</v>
       </c>
       <c r="I181" s="1">
-        <v>-789021.68</v>
+        <v>-394737.94</v>
       </c>
       <c r="J181" s="1">
-        <v>-15.999929204793</v>
+        <v>-7.2583330199299</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>4142385.64</v>
+        <v>5043672.49</v>
       </c>
       <c r="N181" s="1">
-        <v>4142385.64</v>
+        <v>5043672.49</v>
       </c>
       <c r="O181" s="1">
-        <v>3.23</v>
+        <v>3.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>2379.0</v>
+        <v>2635.0</v>
       </c>
       <c r="D182" s="1">
-        <v>128.64</v>
+        <v>165.45</v>
       </c>
       <c r="E182" s="1">
-        <v>175.72095418</v>
+        <v>174.94971537</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
         <v>1.17</v>
       </c>
       <c r="H182" s="1">
-        <v>357898.89</v>
+        <v>394538.1</v>
       </c>
       <c r="I182" s="1">
-        <v>-96966.49</v>
+        <v>-22890.9</v>
       </c>
       <c r="J182" s="1">
-        <v>-27.093263686847</v>
+        <v>-5.8019491653658</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>260932.4</v>
+        <v>371647.2</v>
       </c>
       <c r="N182" s="1">
-        <v>260932.4</v>
+        <v>371647.2</v>
       </c>
       <c r="O182" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>9137.0</v>
+        <v>10037.0</v>
       </c>
       <c r="D183" s="1">
-        <v>5813.0</v>
+        <v>6231.0</v>
       </c>
       <c r="E183" s="1">
-        <v>4259.83003174</v>
+        <v>4419.48460695</v>
       </c>
       <c r="F183" t="s">
         <v>46</v>
       </c>
       <c r="G183">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H183" s="1">
-        <v>217639.03</v>
+        <v>246718.34</v>
       </c>
       <c r="I183" s="1">
-        <v>66962.14</v>
+        <v>93503.59</v>
       </c>
       <c r="J183" s="1">
-        <v>30.767523637649</v>
+        <v>37.898921498904</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>284601.17</v>
+        <v>340221.93</v>
       </c>
       <c r="N183" s="1">
-        <v>284601.17</v>
+        <v>340221.93</v>
       </c>
       <c r="O183" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>19133.0</v>
+        <v>21133.0</v>
       </c>
       <c r="D184" s="1">
-        <v>2842.0</v>
+        <v>2817.0</v>
       </c>
       <c r="E184" s="1">
-        <v>2380.31265353</v>
+        <v>2423.09525387</v>
       </c>
       <c r="F184" t="s">
         <v>46</v>
       </c>
       <c r="G184">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H184" s="1">
-        <v>255804.49</v>
+        <v>286107.92</v>
       </c>
       <c r="I184" s="1">
-        <v>35562.19</v>
+        <v>37745.6</v>
       </c>
       <c r="J184" s="1">
-        <v>13.902097652782</v>
+        <v>13.192784037576</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>291366.68</v>
+        <v>323853.52</v>
       </c>
       <c r="N184" s="1">
-        <v>291366.68</v>
+        <v>323853.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>7313.0</v>
+        <v>7913.0</v>
       </c>
       <c r="D185" s="1">
-        <v>6786.0</v>
+        <v>6722.0</v>
       </c>
       <c r="E185" s="1">
-        <v>6347.82866129</v>
+        <v>6379.61215721</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H185" s="1">
-        <v>252879.81</v>
+        <v>274605.72</v>
       </c>
       <c r="I185" s="1">
-        <v>13034.78</v>
+        <v>14755.48</v>
       </c>
       <c r="J185" s="1">
-        <v>5.1545356665682</v>
+        <v>5.3733330827923</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>265914.59</v>
+        <v>289361.2</v>
       </c>
       <c r="N185" s="1">
-        <v>265914.59</v>
+        <v>289361.2</v>
       </c>
       <c r="O185" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>271.0</v>
+        <v>300.0</v>
       </c>
       <c r="D186" s="1">
-        <v>1353.85</v>
+        <v>1614.41</v>
       </c>
       <c r="E186" s="1">
-        <v>955.48206642</v>
+        <v>1016.75383333</v>
       </c>
       <c r="F186" t="s">
         <v>28</v>
       </c>
       <c r="G186">
         <v>1.17</v>
       </c>
       <c r="H186" s="1">
-        <v>221635.6</v>
+        <v>260955.96</v>
       </c>
       <c r="I186" s="1">
-        <v>91186.46</v>
+        <v>151919.02</v>
       </c>
       <c r="J186" s="1">
-        <v>41.142515011126</v>
+        <v>58.216344244446</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>312822.06</v>
+        <v>412874.98</v>
       </c>
       <c r="N186" s="1">
-        <v>312822.06</v>
+        <v>412874.98</v>
       </c>
       <c r="O186" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>684.0</v>
+        <v>758.0</v>
       </c>
       <c r="D187" s="1">
-        <v>427.41</v>
+        <v>461.85</v>
       </c>
       <c r="E187" s="1">
-        <v>464.97687135</v>
+        <v>464.22149077</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
       <c r="G187">
         <v>1.17</v>
       </c>
       <c r="H187" s="1">
-        <v>276583.3</v>
+        <v>305445.22</v>
       </c>
       <c r="I187" s="1">
-        <v>-27320.02</v>
+        <v>-7007.56</v>
       </c>
       <c r="J187" s="1">
-        <v>-9.8776824197267</v>
+        <v>-2.2942117084039</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>249263.28</v>
+        <v>298437.66</v>
       </c>
       <c r="N187" s="1">
-        <v>249263.28</v>
+        <v>298437.66</v>
       </c>
       <c r="O187" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>4402.0</v>
+        <v>4874.0</v>
       </c>
       <c r="D188" s="1">
-        <v>177.64</v>
+        <v>190.59</v>
       </c>
       <c r="E188" s="1">
-        <v>167.44713085</v>
+        <v>169.50731842</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
         <v>1.17</v>
       </c>
       <c r="H188" s="1">
-        <v>631257.11</v>
+        <v>707240.66</v>
       </c>
       <c r="I188" s="1">
-        <v>35470.33</v>
+        <v>84657.09</v>
       </c>
       <c r="J188" s="1">
-        <v>5.6189988893749</v>
+        <v>11.970054153843</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>666727.44</v>
+        <v>791897.75</v>
       </c>
       <c r="N188" s="1">
-        <v>666727.44</v>
+        <v>791897.75</v>
       </c>
       <c r="O188" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>690.0</v>
+        <v>764.0</v>
       </c>
       <c r="D189" s="1">
-        <v>433.69</v>
+        <v>439.03</v>
       </c>
       <c r="E189" s="1">
-        <v>415.19457971</v>
+        <v>417.19713351</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
         <v>1.17</v>
       </c>
       <c r="H189" s="1">
-        <v>249393.99</v>
+        <v>276907.36</v>
       </c>
       <c r="I189" s="1">
-        <v>5750.4</v>
+        <v>9030.09</v>
       </c>
       <c r="J189" s="1">
-        <v>2.3057492283595</v>
+        <v>3.2610509160898</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>255144.39</v>
+        <v>285937.45</v>
       </c>
       <c r="N189" s="1">
-        <v>255144.39</v>
+        <v>285937.45</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>473.0</v>
+        <v>524.0</v>
       </c>
       <c r="D190" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E190" s="1">
-        <v>535.43082452</v>
+        <v>536.63851145</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>253258.78</v>
+        <v>281198.58</v>
       </c>
       <c r="I190" s="1">
-        <v>6607.42</v>
+        <v>-13539.38</v>
       </c>
       <c r="J190" s="1">
-        <v>2.6089598946974</v>
+        <v>-4.8148820666164</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>259866.2</v>
+        <v>267659.2</v>
       </c>
       <c r="N190" s="1">
-        <v>259866.2</v>
+        <v>267659.2</v>
       </c>
       <c r="O190" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>12866.0</v>
+        <v>14266.0</v>
       </c>
       <c r="D191" s="1">
-        <v>4146.0</v>
+        <v>5156.0</v>
       </c>
       <c r="E191" s="1">
-        <v>3501.87688481</v>
+        <v>3632.59834572</v>
       </c>
       <c r="F191" t="s">
         <v>46</v>
       </c>
       <c r="G191">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H191" s="1">
-        <v>244618.24</v>
+        <v>280817.54</v>
       </c>
       <c r="I191" s="1">
-        <v>41210.3</v>
+        <v>119325.95</v>
       </c>
       <c r="J191" s="1">
-        <v>16.846781335685</v>
+        <v>42.49234218062</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>285828.54</v>
+        <v>400143.49</v>
       </c>
       <c r="N191" s="1">
-        <v>285828.54</v>
+        <v>400143.49</v>
       </c>
       <c r="O191" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>3486.0</v>
+        <v>3860.0</v>
       </c>
       <c r="D192" s="1">
-        <v>83.16</v>
+        <v>91.91</v>
       </c>
       <c r="E192" s="1">
-        <v>84.00512048</v>
+        <v>84.56643264</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192">
         <v>1.17</v>
       </c>
       <c r="H192" s="1">
-        <v>255343.4</v>
+        <v>283991.89</v>
       </c>
       <c r="I192" s="1">
-        <v>-8171.33</v>
+        <v>18444.15</v>
       </c>
       <c r="J192" s="1">
-        <v>-3.2001336239746</v>
+        <v>6.4946044762053</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>247172.07</v>
+        <v>302436.04</v>
       </c>
       <c r="N192" s="1">
-        <v>247172.07</v>
+        <v>302436.04</v>
       </c>
       <c r="O192" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>17351.0</v>
+        <v>19223.0</v>
       </c>
       <c r="D193" s="1">
-        <v>13.476</v>
+        <v>13.122</v>
       </c>
       <c r="E193" s="1">
-        <v>12.17082531</v>
+        <v>12.24670603</v>
       </c>
       <c r="F193" t="s">
         <v>99</v>
       </c>
       <c r="G193">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H193" s="1">
-        <v>243621.48</v>
+        <v>271588.88</v>
       </c>
       <c r="I193" s="1">
-        <v>24784.74</v>
+        <v>20614.09</v>
       </c>
       <c r="J193" s="1">
-        <v>10.173462537047</v>
+        <v>7.590181895518</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>268406.22</v>
+        <v>292202.97</v>
       </c>
       <c r="N193" s="1">
-        <v>268406.22</v>
+        <v>292202.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>10219.0</v>
+        <v>11320.0</v>
       </c>
       <c r="D194" s="1">
-        <v>45.36</v>
+        <v>39.88</v>
       </c>
       <c r="E194" s="1">
-        <v>41.96981114</v>
+        <v>41.82922615</v>
       </c>
       <c r="F194" t="s">
         <v>183</v>
       </c>
       <c r="G194">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H194" s="1">
-        <v>256789.83</v>
+        <v>284091.81</v>
       </c>
       <c r="I194" s="1">
-        <v>23164.17</v>
+        <v>-7413.85</v>
       </c>
       <c r="J194" s="1">
-        <v>9.0206726644899</v>
+        <v>-2.6096669242242</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>279954.0</v>
+        <v>276677.96</v>
       </c>
       <c r="N194" s="1">
-        <v>279954.0</v>
+        <v>276677.96</v>
       </c>
       <c r="O194" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>38539.0</v>
+        <v>42706.0</v>
       </c>
       <c r="D195" s="1">
-        <v>6.144</v>
+        <v>5.852</v>
       </c>
       <c r="E195" s="1">
-        <v>6.35604323</v>
+        <v>6.30217768</v>
       </c>
       <c r="F195" t="s">
         <v>99</v>
       </c>
       <c r="G195">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H195" s="1">
-        <v>282428.28</v>
+        <v>310328.89</v>
       </c>
       <c r="I195" s="1">
-        <v>-10622.48</v>
+        <v>-20823.52</v>
       </c>
       <c r="J195" s="1">
-        <v>-3.7611247712163</v>
+        <v>-6.7101454846824</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>271805.8</v>
+        <v>289505.37</v>
       </c>
       <c r="N195" s="1">
-        <v>271805.8</v>
+        <v>289505.37</v>
       </c>
       <c r="O195" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>2803.0</v>
+        <v>3105.0</v>
       </c>
       <c r="D196" s="1">
-        <v>144.97</v>
+        <v>138.23</v>
       </c>
       <c r="E196" s="1">
-        <v>103.01080985</v>
+        <v>107.31247021</v>
       </c>
       <c r="F196" t="s">
         <v>28</v>
       </c>
       <c r="G196">
         <v>1.17</v>
       </c>
       <c r="H196" s="1">
-        <v>248325.13</v>
+        <v>286255.67</v>
       </c>
       <c r="I196" s="1">
-        <v>98139.39</v>
+        <v>79631.67</v>
       </c>
       <c r="J196" s="1">
-        <v>39.520522953114</v>
+        <v>27.818372995022</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>346464.52</v>
+        <v>365887.34</v>
       </c>
       <c r="N196" s="1">
-        <v>346464.52</v>
+        <v>365887.34</v>
       </c>
       <c r="O196" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3073.0</v>
+        <v>3403.0</v>
       </c>
       <c r="D197" s="1">
-        <v>79.1</v>
+        <v>79.05</v>
       </c>
       <c r="E197" s="1">
-        <v>78.40651806</v>
+        <v>78.60385836</v>
       </c>
       <c r="F197" t="s">
         <v>31</v>
       </c>
       <c r="G197">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H197" s="1">
-        <v>261499.32</v>
+        <v>290343.52</v>
       </c>
       <c r="I197" s="1">
-        <v>1127.55</v>
+        <v>2884.24</v>
       </c>
       <c r="J197" s="1">
-        <v>0.43118658970127</v>
+        <v>0.99338879682936</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>262626.87</v>
+        <v>293227.76</v>
       </c>
       <c r="N197" s="1">
-        <v>262626.87</v>
+        <v>293227.76</v>
       </c>
       <c r="O197" s="1">
         <v>0.2</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>6448.0</v>
+        <v>7140.0</v>
       </c>
       <c r="D198" s="1">
-        <v>42.62</v>
+        <v>44.36</v>
       </c>
       <c r="E198" s="1">
-        <v>44.56114144</v>
+        <v>44.59091036</v>
       </c>
       <c r="F198" t="s">
         <v>28</v>
       </c>
       <c r="G198">
         <v>1.17</v>
       </c>
       <c r="H198" s="1">
-        <v>247130.55</v>
+        <v>273615.63</v>
       </c>
       <c r="I198" s="1">
-        <v>-12817.76</v>
+        <v>-3609.75</v>
       </c>
       <c r="J198" s="1">
-        <v>-5.1866351610515</v>
+        <v>-1.3192777035435</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>234312.79</v>
+        <v>270005.88</v>
       </c>
       <c r="N198" s="1">
-        <v>234312.79</v>
+        <v>270005.88</v>
       </c>
       <c r="O198" s="1">
         <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>5300.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D199" s="1">
-        <v>8300.0</v>
+        <v>7687.0</v>
       </c>
       <c r="E199" s="1">
-        <v>10368.42037736</v>
+        <v>10195.72421053</v>
       </c>
       <c r="F199" t="s">
         <v>46</v>
       </c>
       <c r="G199">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H199" s="1">
-        <v>309403.13</v>
+        <v>326328.2</v>
       </c>
       <c r="I199" s="1">
-        <v>-73688.41</v>
+        <v>-87968.76</v>
       </c>
       <c r="J199" s="1">
-        <v>-23.816310455554</v>
+        <v>-26.957143146072</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>235714.72</v>
+        <v>238359.44</v>
       </c>
       <c r="N199" s="1">
-        <v>235714.72</v>
+        <v>238359.44</v>
       </c>
       <c r="O199" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>36640.0</v>
+        <v>40602.0</v>
       </c>
       <c r="D200" s="1">
-        <v>8.034</v>
+        <v>10.605</v>
       </c>
       <c r="E200" s="1">
-        <v>6.06101747</v>
+        <v>6.35477464</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>222075.68</v>
+        <v>258016.56</v>
       </c>
       <c r="I200" s="1">
-        <v>72290.08</v>
+        <v>172567.65</v>
       </c>
       <c r="J200" s="1">
-        <v>32.55200209226</v>
+        <v>66.882393130115</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>294365.76</v>
+        <v>430584.21</v>
       </c>
       <c r="N200" s="1">
-        <v>294365.76</v>
+        <v>430584.21</v>
       </c>
       <c r="O200" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>19412.0</v>
+        <v>21504.0</v>
       </c>
       <c r="D201" s="1">
-        <v>24.48</v>
+        <v>21.0</v>
       </c>
       <c r="E201" s="1">
-        <v>22.02750258</v>
+        <v>22.02974609</v>
       </c>
       <c r="F201" t="s">
         <v>183</v>
       </c>
       <c r="G201">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H201" s="1">
-        <v>256019.55</v>
+        <v>284246.97</v>
       </c>
       <c r="I201" s="1">
-        <v>30983.78</v>
+        <v>-7481.73</v>
       </c>
       <c r="J201" s="1">
-        <v>12.102114858025</v>
+        <v>-2.6321230442668</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>287003.33</v>
+        <v>276765.24</v>
       </c>
       <c r="N201" s="1">
-        <v>287003.33</v>
+        <v>276765.24</v>
       </c>
       <c r="O201" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>2353.0</v>
+        <v>2605.0</v>
       </c>
       <c r="D202" s="1">
-        <v>121.76</v>
+        <v>115.9</v>
       </c>
       <c r="E202" s="1">
-        <v>107.43643009</v>
+        <v>108.12215739</v>
       </c>
       <c r="F202" t="s">
         <v>31</v>
       </c>
       <c r="G202">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H202" s="1">
-        <v>273087.93</v>
+        <v>304446.8</v>
       </c>
       <c r="I202" s="1">
-        <v>36459.13</v>
+        <v>24656.64</v>
       </c>
       <c r="J202" s="1">
-        <v>13.350692577296</v>
+        <v>8.0988336878561</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>309547.06</v>
+        <v>329103.44</v>
       </c>
       <c r="N202" s="1">
-        <v>309547.06</v>
+        <v>329103.44</v>
       </c>
       <c r="O202" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>8121.0</v>
+        <v>8992.0</v>
       </c>
       <c r="D203" s="1">
-        <v>240.65</v>
+        <v>272.25</v>
       </c>
       <c r="E203" s="1">
-        <v>237.04697697</v>
+        <v>239.27626779</v>
       </c>
       <c r="F203" t="s">
         <v>235</v>
       </c>
       <c r="G203">
         <v>7.47</v>
       </c>
       <c r="H203" s="1">
-        <v>257625.24</v>
+        <v>287937.96</v>
       </c>
       <c r="I203" s="1">
-        <v>3927.04</v>
+        <v>39675.07</v>
       </c>
       <c r="J203" s="1">
-        <v>1.5243226944689</v>
+        <v>13.779034205841</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>261552.28</v>
+        <v>327613.03</v>
       </c>
       <c r="N203" s="1">
-        <v>261552.28</v>
+        <v>327613.03</v>
       </c>
       <c r="O203" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>1728.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D204" s="1">
-        <v>186.12</v>
+        <v>225.29</v>
       </c>
       <c r="E204" s="1">
-        <v>170.22391782</v>
+        <v>174.28389121</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204">
         <v>1.17</v>
       </c>
       <c r="H204" s="1">
-        <v>251658.14</v>
+        <v>284998.14</v>
       </c>
       <c r="I204" s="1">
-        <v>22558.82</v>
+        <v>82210.83</v>
       </c>
       <c r="J204" s="1">
-        <v>8.9640732463492</v>
+        <v>28.846093521874</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>274216.96</v>
+        <v>367208.97</v>
       </c>
       <c r="N204" s="1">
-        <v>274216.96</v>
+        <v>367208.97</v>
       </c>
       <c r="O204" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>50261.0</v>
+        <v>55703.0</v>
       </c>
       <c r="D205" s="1">
-        <v>188.63</v>
+        <v>199.57</v>
       </c>
       <c r="E205" s="1">
-        <v>164.50416665</v>
+        <v>168.99072617</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
         <v>1.17</v>
       </c>
       <c r="H205" s="1">
-        <v>7161425.9</v>
+        <v>8138240.19</v>
       </c>
       <c r="I205" s="1">
-        <v>922073.64</v>
+        <v>1338463.88</v>
       </c>
       <c r="J205" s="1">
-        <v>12.875559321224</v>
+        <v>16.446600846761</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>8083499.54</v>
+        <v>9476704.07</v>
       </c>
       <c r="N205" s="1">
-        <v>8083499.54</v>
+        <v>9476704.07</v>
       </c>
       <c r="O205" s="1">
-        <v>6.3</v>
+        <v>6.35</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>3618.0</v>
+        <v>4006.0</v>
       </c>
       <c r="D206" s="1">
-        <v>204.37</v>
+        <v>293.59</v>
       </c>
       <c r="E206" s="1">
-        <v>212.77962134</v>
+        <v>215.16845232</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
         <v>1.17</v>
       </c>
       <c r="H206" s="1">
-        <v>665118.2</v>
+        <v>743707.68</v>
       </c>
       <c r="I206" s="1">
-        <v>-34678.96</v>
+        <v>258910.74</v>
       </c>
       <c r="J206" s="1">
-        <v>-5.2139544520057</v>
+        <v>34.813508985143</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>630439.24</v>
+        <v>1002618.42</v>
       </c>
       <c r="N206" s="1">
-        <v>630439.24</v>
+        <v>1002618.42</v>
       </c>
       <c r="O206" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3182.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D207" s="1">
-        <v>138.09</v>
+        <v>161.39</v>
       </c>
       <c r="E207" s="1">
-        <v>177.5471653</v>
+        <v>177.03587401</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
         <v>1.17</v>
       </c>
       <c r="H207" s="1">
-        <v>490979.78</v>
+        <v>541238.32</v>
       </c>
       <c r="I207" s="1">
-        <v>-116334.79</v>
+        <v>-56401.05</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.694415684491</v>
+        <v>-10.420742197263</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>374644.99</v>
+        <v>484837.27</v>
       </c>
       <c r="N207" s="1">
-        <v>374644.99</v>
+        <v>484837.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3380.0</v>
+        <v>3744.0</v>
       </c>
       <c r="D208" s="1">
-        <v>93.01</v>
+        <v>99.4</v>
       </c>
       <c r="E208" s="1">
-        <v>92.14402367</v>
+        <v>92.19357372</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
         <v>1.17</v>
       </c>
       <c r="H208" s="1">
-        <v>267869.93</v>
+        <v>296639.12</v>
       </c>
       <c r="I208" s="1">
-        <v>172.7</v>
+        <v>20613.85</v>
       </c>
       <c r="J208" s="1">
-        <v>0.064471588878976</v>
+        <v>6.9491340184666</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>268042.63</v>
+        <v>317252.97</v>
       </c>
       <c r="N208" s="1">
-        <v>268042.63</v>
+        <v>317252.97</v>
       </c>
       <c r="O208" s="1">
         <v>0.21</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2558.0</v>
+        <v>2833.0</v>
       </c>
       <c r="D209" s="1">
-        <v>127.19</v>
+        <v>118.8</v>
       </c>
       <c r="E209" s="1">
-        <v>108.11758014</v>
+        <v>109.96793858</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
         <v>1.17</v>
       </c>
       <c r="H209" s="1">
-        <v>241094.16</v>
+        <v>270928.08</v>
       </c>
       <c r="I209" s="1">
-        <v>36308.76</v>
+        <v>15982.45</v>
       </c>
       <c r="J209" s="1">
-        <v>15.059991498757</v>
+        <v>5.8991485858535</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>277402.92</v>
+        <v>286910.53</v>
       </c>
       <c r="N209" s="1">
-        <v>277402.92</v>
+        <v>286910.53</v>
       </c>
       <c r="O209" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>1849.0</v>
+        <v>2047.0</v>
       </c>
       <c r="D210" s="1">
-        <v>155.73</v>
+        <v>179.32</v>
       </c>
       <c r="E210" s="1">
-        <v>179.17200108</v>
+        <v>179.16259404</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
         <v>1.17</v>
       </c>
       <c r="H210" s="1">
-        <v>290597.2</v>
+        <v>320842.38</v>
       </c>
       <c r="I210" s="1">
-        <v>-45088.59</v>
+        <v>-7924.74</v>
       </c>
       <c r="J210" s="1">
-        <v>-15.515837730026</v>
+        <v>-2.4699791841714</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>245508.61</v>
+        <v>312917.64</v>
       </c>
       <c r="N210" s="1">
-        <v>245508.61</v>
+        <v>312917.64</v>
       </c>
       <c r="O210" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>3232.0</v>
+        <v>3580.0</v>
       </c>
       <c r="D211" s="1">
-        <v>85.57</v>
+        <v>92.63</v>
       </c>
       <c r="E211" s="1">
-        <v>110.21591894</v>
+        <v>108.25143017</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
         <v>1.17</v>
       </c>
       <c r="H211" s="1">
-        <v>310298.61</v>
+        <v>337017.01</v>
       </c>
       <c r="I211" s="1">
-        <v>-74495.02</v>
+        <v>-54321.98</v>
       </c>
       <c r="J211" s="1">
-        <v>-24.007526169711</v>
+        <v>-16.118468323008</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>235803.59</v>
+        <v>282695.03</v>
       </c>
       <c r="N211" s="1">
-        <v>235803.59</v>
+        <v>282695.03</v>
       </c>
       <c r="O211" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>6661.0</v>
+        <v>7375.0</v>
       </c>
       <c r="D212" s="1">
-        <v>45.24</v>
+        <v>50.14</v>
       </c>
       <c r="E212" s="1">
-        <v>51.62881249</v>
+        <v>51.47354305</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
         <v>1.17</v>
       </c>
       <c r="H212" s="1">
-        <v>294531.31</v>
+        <v>324999.57</v>
       </c>
       <c r="I212" s="1">
-        <v>-37598.51</v>
+        <v>-9767.91</v>
       </c>
       <c r="J212" s="1">
-        <v>-12.765539256251</v>
+        <v>-3.005514745758</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>256932.8</v>
+        <v>315231.66</v>
       </c>
       <c r="N212" s="1">
-        <v>256932.8</v>
+        <v>315231.66</v>
       </c>
       <c r="O212" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>3548.0</v>
+        <v>3930.0</v>
       </c>
       <c r="D213" s="1">
-        <v>157.06</v>
+        <v>158.49</v>
       </c>
       <c r="E213" s="1">
-        <v>154.65689121</v>
+        <v>154.68562087</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
         <v>1.17</v>
       </c>
       <c r="H213" s="1">
-        <v>471947.68</v>
+        <v>522439.71</v>
       </c>
       <c r="I213" s="1">
-        <v>3176.06</v>
+        <v>8539.96</v>
       </c>
       <c r="J213" s="1">
-        <v>0.67296866466215</v>
+        <v>1.6346307213133</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>475123.74</v>
+        <v>530979.67</v>
       </c>
       <c r="N213" s="1">
-        <v>475123.74</v>
+        <v>530979.67</v>
       </c>
       <c r="O213" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>15355.0</v>
+        <v>17009.0</v>
       </c>
       <c r="D214" s="1">
-        <v>26.92</v>
+        <v>26.7</v>
       </c>
       <c r="E214" s="1">
-        <v>26.49000912</v>
+        <v>26.53518784</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
         <v>1.17</v>
       </c>
       <c r="H214" s="1">
-        <v>348515.72</v>
+        <v>386546.01</v>
       </c>
       <c r="I214" s="1">
-        <v>3922.02</v>
+        <v>598.87</v>
       </c>
       <c r="J214" s="1">
-        <v>1.1253495251233</v>
+        <v>0.15492851678898</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>352437.74</v>
+        <v>387144.88</v>
       </c>
       <c r="N214" s="1">
-        <v>352437.74</v>
+        <v>387144.88</v>
       </c>
       <c r="O214" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>16984.0</v>
+        <v>18817.0</v>
       </c>
       <c r="D215" s="1">
-        <v>18.54</v>
+        <v>16.62</v>
       </c>
       <c r="E215" s="1">
-        <v>17.77935469</v>
+        <v>17.66665568</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
         <v>1.17</v>
       </c>
       <c r="H215" s="1">
-        <v>259712.63</v>
+        <v>285703.31</v>
       </c>
       <c r="I215" s="1">
-        <v>8764.46</v>
+        <v>-19100.4</v>
       </c>
       <c r="J215" s="1">
-        <v>3.3746760794806</v>
+        <v>-6.6853968195188</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>268477.09</v>
+        <v>266602.91</v>
       </c>
       <c r="N215" s="1">
-        <v>268477.09</v>
+        <v>266602.91</v>
       </c>
       <c r="O215" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1414.0</v>
+        <v>1563.0</v>
       </c>
       <c r="D216" s="1">
-        <v>221.13</v>
+        <v>223.0</v>
       </c>
       <c r="E216" s="1">
-        <v>209.76141443</v>
+        <v>210.83731286</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
         <v>1.17</v>
       </c>
       <c r="H216" s="1">
-        <v>255100.66</v>
+        <v>283196.15</v>
       </c>
       <c r="I216" s="1">
-        <v>11495.94</v>
+        <v>13934.41</v>
       </c>
       <c r="J216" s="1">
-        <v>4.5064328724199</v>
+        <v>4.9204094052832</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>266596.6</v>
+        <v>297130.56</v>
       </c>
       <c r="N216" s="1">
-        <v>266596.6</v>
+        <v>297130.56</v>
       </c>
       <c r="O216" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>3873.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D217" s="1">
-        <v>145.16</v>
+        <v>147.09</v>
       </c>
       <c r="E217" s="1">
-        <v>151.14476891</v>
+        <v>150.81932168</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
         <v>1.17</v>
       </c>
       <c r="H217" s="1">
-        <v>507595.47</v>
+        <v>560168.09</v>
       </c>
       <c r="I217" s="1">
-        <v>-28246.29</v>
+        <v>-22240.38</v>
       </c>
       <c r="J217" s="1">
-        <v>-5.5647246024477</v>
+        <v>-3.970304699077</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>479349.18</v>
+        <v>537927.71</v>
       </c>
       <c r="N217" s="1">
-        <v>479349.18</v>
+        <v>537927.71</v>
       </c>
       <c r="O217" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>2223.0</v>
+        <v>2461.0</v>
       </c>
       <c r="D218" s="1">
-        <v>194.13</v>
+        <v>201.28</v>
       </c>
       <c r="E218" s="1">
-        <v>223.82847503</v>
+        <v>221.66356359</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
         <v>1.17</v>
       </c>
       <c r="H218" s="1">
-        <v>425887.0</v>
+        <v>466783.42</v>
       </c>
       <c r="I218" s="1">
-        <v>-57936.29</v>
+        <v>-44508.09</v>
       </c>
       <c r="J218" s="1">
-        <v>-13.603676562093</v>
+        <v>-9.5350623207654</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>367950.71</v>
+        <v>422275.33</v>
       </c>
       <c r="N218" s="1">
-        <v>367950.71</v>
+        <v>422275.33</v>
       </c>
       <c r="O218" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3158.0</v>
+        <v>3497.0</v>
       </c>
       <c r="D219" s="1">
-        <v>137.19</v>
+        <v>142.02</v>
       </c>
       <c r="E219" s="1">
-        <v>123.73067448</v>
+        <v>125.40694309</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
         <v>1.17</v>
       </c>
       <c r="H219" s="1">
-        <v>341949.97</v>
+        <v>382729.85</v>
       </c>
       <c r="I219" s="1">
-        <v>27445.96</v>
+        <v>40648.47</v>
       </c>
       <c r="J219" s="1">
-        <v>8.0263086439224</v>
+        <v>10.620668860817</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>369395.93</v>
+        <v>423378.32</v>
       </c>
       <c r="N219" s="1">
-        <v>369395.93</v>
+        <v>423378.32</v>
       </c>
       <c r="O219" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>2428.0</v>
+        <v>2689.0</v>
       </c>
       <c r="D220" s="1">
-        <v>119.8</v>
+        <v>127.95</v>
       </c>
       <c r="E220" s="1">
-        <v>105.12742998</v>
+        <v>107.08558944</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>255249.4</v>
+        <v>287953.15</v>
       </c>
       <c r="I220" s="1">
-        <v>35625.0</v>
+        <v>56104.4</v>
       </c>
       <c r="J220" s="1">
-        <v>13.956937802792</v>
+        <v>19.483863954952</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>290874.4</v>
+        <v>344057.55</v>
       </c>
       <c r="N220" s="1">
-        <v>290874.4</v>
+        <v>344057.55</v>
       </c>
       <c r="O220" s="1">
         <v>0.23</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>3697.0</v>
+        <v>4095.0</v>
       </c>
       <c r="D221" s="1">
-        <v>83.13</v>
+        <v>81.66</v>
       </c>
       <c r="E221" s="1">
-        <v>81.07621585</v>
+        <v>81.02380464</v>
       </c>
       <c r="F221" t="s">
         <v>28</v>
       </c>
       <c r="G221">
         <v>1.17</v>
       </c>
       <c r="H221" s="1">
-        <v>261201.91</v>
+        <v>288544.46</v>
       </c>
       <c r="I221" s="1">
-        <v>836.38</v>
+        <v>-3477.58</v>
       </c>
       <c r="J221" s="1">
-        <v>0.3202043966677</v>
+        <v>-1.2052146140668</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>262038.29</v>
+        <v>285066.88</v>
       </c>
       <c r="N221" s="1">
-        <v>262038.29</v>
+        <v>285066.88</v>
       </c>
       <c r="O221" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>7398.0</v>
+        <v>8191.0</v>
       </c>
       <c r="D222" s="1">
-        <v>35.045</v>
+        <v>29.035</v>
       </c>
       <c r="E222" s="1">
-        <v>34.92451609</v>
+        <v>34.72839458</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>258371.57</v>
+        <v>284460.28</v>
       </c>
       <c r="I222" s="1">
-        <v>891.34</v>
+        <v>-46634.59</v>
       </c>
       <c r="J222" s="1">
-        <v>0.34498377665933</v>
+        <v>-16.394060358796</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>259262.91</v>
+        <v>237825.69</v>
       </c>
       <c r="N222" s="1">
-        <v>259262.91</v>
+        <v>237825.69</v>
       </c>
       <c r="O222" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>2305.0</v>
+        <v>2552.0</v>
       </c>
       <c r="D223" s="1">
-        <v>128.06</v>
+        <v>179.58</v>
       </c>
       <c r="E223" s="1">
-        <v>147.68815618</v>
+        <v>147.70515282</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
         <v>1.17</v>
       </c>
       <c r="H223" s="1">
-        <v>296903.22</v>
+        <v>328058.01</v>
       </c>
       <c r="I223" s="1">
-        <v>-45227.13</v>
+        <v>62622.83</v>
       </c>
       <c r="J223" s="1">
-        <v>-15.232953687737</v>
+        <v>19.088950152444</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>251676.09</v>
+        <v>390680.84</v>
       </c>
       <c r="N223" s="1">
-        <v>251676.09</v>
+        <v>390680.84</v>
       </c>
       <c r="O223" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>664.0</v>
+        <v>735.0</v>
       </c>
       <c r="D224" s="1">
-        <v>585.36</v>
+        <v>727.77</v>
       </c>
       <c r="E224" s="1">
-        <v>477.19251506</v>
+        <v>491.73070748</v>
       </c>
       <c r="F224" t="s">
         <v>28</v>
       </c>
       <c r="G224">
         <v>1.17</v>
       </c>
       <c r="H224" s="1">
-        <v>271304.52</v>
+        <v>309318.98</v>
       </c>
       <c r="I224" s="1">
-        <v>60092.54</v>
+        <v>146681.15</v>
       </c>
       <c r="J224" s="1">
-        <v>22.149479853856</v>
+        <v>47.420675575744</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>331397.06</v>
+        <v>456000.13</v>
       </c>
       <c r="N224" s="1">
-        <v>331397.06</v>
+        <v>456000.13</v>
       </c>
       <c r="O224" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>6802.0</v>
+        <v>7402.0</v>
       </c>
       <c r="D225" s="1">
-        <v>7117.0</v>
+        <v>7303.0</v>
       </c>
       <c r="E225" s="1">
-        <v>7717.41443693</v>
+        <v>7690.30707917</v>
       </c>
       <c r="F225" t="s">
         <v>46</v>
       </c>
       <c r="G225">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H225" s="1">
-        <v>297810.92</v>
+        <v>321514.57</v>
       </c>
       <c r="I225" s="1">
-        <v>-38413.09</v>
+        <v>-27444.38</v>
       </c>
       <c r="J225" s="1">
-        <v>-12.898482701709</v>
+        <v>-8.5359677479002</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>259397.83</v>
+        <v>294070.19</v>
       </c>
       <c r="N225" s="1">
-        <v>259397.83</v>
+        <v>294070.19</v>
       </c>
       <c r="O225" s="1">
         <v>0.2</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>9040.0</v>
+        <v>10016.0</v>
       </c>
       <c r="D226" s="1">
-        <v>24.65</v>
+        <v>26.82</v>
       </c>
       <c r="E226" s="1">
-        <v>28.93058186</v>
+        <v>28.73400859</v>
       </c>
       <c r="F226" t="s">
         <v>99</v>
       </c>
       <c r="G226">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H226" s="1">
-        <v>301820.12</v>
+        <v>332124.21</v>
       </c>
       <c r="I226" s="1">
-        <v>-46024.91</v>
+        <v>-20940.75</v>
       </c>
       <c r="J226" s="1">
-        <v>-15.249119243608</v>
+        <v>-6.305095915772</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>255795.21</v>
+        <v>311183.46</v>
       </c>
       <c r="N226" s="1">
-        <v>255795.21</v>
+        <v>311183.46</v>
       </c>
       <c r="O226" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>1553.0</v>
+        <v>1718.0</v>
       </c>
       <c r="D227" s="1">
-        <v>214.66</v>
+        <v>209.22</v>
       </c>
       <c r="E227" s="1">
-        <v>219.15930457</v>
+        <v>218.11618743</v>
       </c>
       <c r="F227" t="s">
         <v>28</v>
       </c>
       <c r="G227">
         <v>1.17</v>
       </c>
       <c r="H227" s="1">
-        <v>296951.36</v>
+        <v>326269.76</v>
       </c>
       <c r="I227" s="1">
-        <v>-12714.69</v>
+        <v>-19854.89</v>
       </c>
       <c r="J227" s="1">
-        <v>-4.2817416293362</v>
+        <v>-6.0854214622894</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>284236.67</v>
+        <v>306414.87</v>
       </c>
       <c r="N227" s="1">
-        <v>284236.67</v>
+        <v>306414.87</v>
       </c>
       <c r="O227" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1327.0</v>
+        <v>1468.0</v>
       </c>
       <c r="D228" s="1">
-        <v>228.87</v>
+        <v>213.81</v>
       </c>
       <c r="E228" s="1">
-        <v>238.42396383</v>
+        <v>236.82689373</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
         <v>1.17</v>
       </c>
       <c r="H228" s="1">
-        <v>276172.6</v>
+        <v>302849.44</v>
       </c>
       <c r="I228" s="1">
-        <v>-17221.76</v>
+        <v>-35279.36</v>
       </c>
       <c r="J228" s="1">
-        <v>-6.2358684387952</v>
+        <v>-11.649141566846</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>258950.84</v>
+        <v>267570.08</v>
       </c>
       <c r="N228" s="1">
-        <v>258950.84</v>
+        <v>267570.08</v>
       </c>
       <c r="O228" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>873.0</v>
+        <v>967.0</v>
       </c>
       <c r="D229" s="1">
-        <v>315.6</v>
+        <v>318.4</v>
       </c>
       <c r="E229" s="1">
-        <v>308.88189003</v>
+        <v>310.08685626</v>
       </c>
       <c r="F229" t="s">
         <v>31</v>
       </c>
       <c r="G229">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H229" s="1">
-        <v>291698.28</v>
+        <v>324513.73</v>
       </c>
       <c r="I229" s="1">
-        <v>5982.88</v>
+        <v>11100.83</v>
       </c>
       <c r="J229" s="1">
-        <v>2.0510508323875</v>
+        <v>3.4207581910325</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>297681.16</v>
+        <v>335614.56</v>
       </c>
       <c r="N229" s="1">
-        <v>297681.16</v>
+        <v>335614.56</v>
       </c>
       <c r="O229" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>4476.0</v>
+        <v>4956.0</v>
       </c>
       <c r="D230" s="1">
-        <v>68.05</v>
+        <v>82.51</v>
       </c>
       <c r="E230" s="1">
-        <v>76.48826408</v>
+        <v>76.90458232</v>
       </c>
       <c r="F230" t="s">
         <v>28</v>
       </c>
       <c r="G230">
         <v>1.17</v>
       </c>
       <c r="H230" s="1">
-        <v>292963.21</v>
+        <v>326039.71</v>
       </c>
       <c r="I230" s="1">
-        <v>-33260.95</v>
+        <v>22555.46</v>
       </c>
       <c r="J230" s="1">
-        <v>-11.353285622451</v>
+        <v>6.9180100792017</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>259702.26</v>
+        <v>348595.17</v>
       </c>
       <c r="N230" s="1">
-        <v>259702.26</v>
+        <v>348595.17</v>
       </c>
       <c r="O230" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>821.0</v>
+        <v>908.0</v>
       </c>
       <c r="D231" s="1">
-        <v>396.0</v>
+        <v>408.91</v>
       </c>
       <c r="E231" s="1">
-        <v>353.33317905</v>
+        <v>358.25566079</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
         <v>1.17</v>
       </c>
       <c r="H231" s="1">
-        <v>253701.21</v>
+        <v>283736.27</v>
       </c>
       <c r="I231" s="1">
-        <v>23500.48</v>
+        <v>32780.74</v>
       </c>
       <c r="J231" s="1">
-        <v>9.263053968091</v>
+        <v>11.553242734882</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>277201.69</v>
+        <v>316517.01</v>
       </c>
       <c r="N231" s="1">
-        <v>277201.69</v>
+        <v>316517.01</v>
       </c>
       <c r="O231" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>7459.0</v>
+        <v>8260.0</v>
       </c>
       <c r="D232" s="1">
-        <v>44.86</v>
+        <v>49.45</v>
       </c>
       <c r="E232" s="1">
-        <v>52.64675292</v>
+        <v>52.29735593</v>
       </c>
       <c r="F232" t="s">
         <v>51</v>
       </c>
       <c r="G232">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H232" s="1">
-        <v>243260.65</v>
+        <v>267791.84</v>
       </c>
       <c r="I232" s="1">
-        <v>-36997.29</v>
+        <v>-11970.59</v>
       </c>
       <c r="J232" s="1">
-        <v>-15.208908633599</v>
+        <v>-4.4701100675808</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>206263.36</v>
+        <v>255821.25</v>
       </c>
       <c r="N232" s="1">
-        <v>206263.36</v>
+        <v>255821.25</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>3203.0</v>
+        <v>3547.0</v>
       </c>
       <c r="D233" s="1">
-        <v>237.86</v>
+        <v>244.31</v>
       </c>
       <c r="E233" s="1">
-        <v>212.31268186</v>
+        <v>215.04785171</v>
       </c>
       <c r="F233" t="s">
         <v>51</v>
       </c>
       <c r="G233">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H233" s="1">
-        <v>422249.9</v>
+        <v>473912.92</v>
       </c>
       <c r="I233" s="1">
-        <v>47385.22</v>
+        <v>68828.18</v>
       </c>
       <c r="J233" s="1">
-        <v>11.222079626307</v>
+        <v>14.523381215266</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>469635.12</v>
+        <v>542741.1</v>
       </c>
       <c r="N233" s="1">
-        <v>469635.12</v>
+        <v>542741.1</v>
       </c>
       <c r="O233" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>1176.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D234" s="1">
-        <v>415.42</v>
+        <v>431.23</v>
       </c>
       <c r="E234" s="1">
-        <v>480.72864796</v>
+        <v>476.51171407</v>
       </c>
       <c r="F234" t="s">
         <v>28</v>
       </c>
       <c r="G234">
         <v>1.17</v>
       </c>
       <c r="H234" s="1">
-        <v>489701.59</v>
+        <v>536281.26</v>
       </c>
       <c r="I234" s="1">
-        <v>-73165.87</v>
+        <v>-58015.01</v>
       </c>
       <c r="J234" s="1">
-        <v>-14.940909217795</v>
+        <v>-10.818019261012</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>416535.72</v>
+        <v>478266.25</v>
       </c>
       <c r="N234" s="1">
-        <v>416535.72</v>
+        <v>478266.25</v>
       </c>
       <c r="O234" s="1">
         <v>0.32</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>888.0</v>
+        <v>983.0</v>
       </c>
       <c r="D235" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E235" s="1">
-        <v>275.97068694</v>
+        <v>275.9771821</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>245061.97</v>
+        <v>271285.57</v>
       </c>
       <c r="I235" s="1">
-        <v>33148.43</v>
+        <v>-2926.57</v>
       </c>
       <c r="J235" s="1">
-        <v>13.526550039568</v>
+        <v>-1.0787783515356</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>278210.4</v>
+        <v>268359.0</v>
       </c>
       <c r="N235" s="1">
-        <v>278210.4</v>
+        <v>268359.0</v>
       </c>
       <c r="O235" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>1730.0</v>
+        <v>1914.0</v>
       </c>
       <c r="D236" s="1">
-        <v>164.96</v>
+        <v>176.53</v>
       </c>
       <c r="E236" s="1">
-        <v>231.98177457</v>
+        <v>226.89888192</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
         <v>1.17</v>
       </c>
       <c r="H236" s="1">
-        <v>350724.75</v>
+        <v>378836.9</v>
       </c>
       <c r="I236" s="1">
-        <v>-107402.24</v>
+        <v>-90802.78</v>
       </c>
       <c r="J236" s="1">
-        <v>-30.622942920339</v>
+        <v>-23.968831969642</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>243322.51</v>
+        <v>288034.12</v>
       </c>
       <c r="N236" s="1">
-        <v>243322.51</v>
+        <v>288034.12</v>
       </c>
       <c r="O236" s="1">
         <v>0.19</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>7521.0</v>
+        <v>8328.0</v>
       </c>
       <c r="D237" s="1">
-        <v>402.5</v>
+        <v>383.1</v>
       </c>
       <c r="E237" s="1">
-        <v>372.78337987</v>
+        <v>374.8165586</v>
       </c>
       <c r="F237" t="s">
         <v>104</v>
       </c>
       <c r="G237">
         <v>10.85</v>
       </c>
       <c r="H237" s="1">
-        <v>257538.01</v>
+        <v>286935.59</v>
       </c>
       <c r="I237" s="1">
-        <v>21492.55</v>
+        <v>7037.15</v>
       </c>
       <c r="J237" s="1">
-        <v>8.3453894825078</v>
+        <v>2.4525190479159</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>279030.56</v>
+        <v>293972.74</v>
       </c>
       <c r="N237" s="1">
-        <v>279030.56</v>
+        <v>293972.74</v>
       </c>
       <c r="O237" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>3098.0</v>
+        <v>3431.0</v>
       </c>
       <c r="D238" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E238" s="1">
-        <v>84.57257586</v>
+        <v>84.09085981</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>262005.84</v>
+        <v>288515.74</v>
       </c>
       <c r="I238" s="1">
-        <v>-13577.22</v>
+        <v>-14653.32</v>
       </c>
       <c r="J238" s="1">
-        <v>-5.1820295303341</v>
+        <v>-5.0788632883599</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>248428.62</v>
+        <v>273862.42</v>
       </c>
       <c r="N238" s="1">
-        <v>248428.62</v>
+        <v>273862.42</v>
       </c>
       <c r="O238" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>1725.0</v>
+        <v>1909.0</v>
       </c>
       <c r="D239" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E239" s="1">
-        <v>187.52884058</v>
+        <v>183.70531692</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>323487.25</v>
+        <v>350693.45</v>
       </c>
       <c r="I239" s="1">
-        <v>-83056.75</v>
+        <v>-72933.95</v>
       </c>
       <c r="J239" s="1">
-        <v>-25.675432339296</v>
+        <v>-20.79706649782</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>240430.5</v>
+        <v>277759.5</v>
       </c>
       <c r="N239" s="1">
-        <v>240430.5</v>
+        <v>277759.5</v>
       </c>
       <c r="O239" s="1">
         <v>0.19</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>1178.0</v>
+        <v>1303.0</v>
       </c>
       <c r="D240" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E240" s="1">
-        <v>232.82589983</v>
+        <v>236.82157329</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>274268.91</v>
+        <v>308578.51</v>
       </c>
       <c r="I240" s="1">
-        <v>32246.69</v>
+        <v>41407.29</v>
       </c>
       <c r="J240" s="1">
-        <v>11.757326049095</v>
+        <v>13.418721219439</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>306515.6</v>
+        <v>349985.8</v>
       </c>
       <c r="N240" s="1">
-        <v>306515.6</v>
+        <v>349985.8</v>
       </c>
       <c r="O240" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>4093.0</v>
+        <v>4532.0</v>
       </c>
       <c r="D241" s="1">
-        <v>83.0</v>
+        <v>88.31</v>
       </c>
       <c r="E241" s="1">
-        <v>130.8892475</v>
+        <v>126.99887026</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241">
         <v>1.17</v>
       </c>
       <c r="H241" s="1">
-        <v>464411.77</v>
+        <v>498385.96</v>
       </c>
       <c r="I241" s="1">
-        <v>-174759.21</v>
+        <v>-157206.2</v>
       </c>
       <c r="J241" s="1">
-        <v>-37.630228450067</v>
+        <v>-31.543063532528</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>289652.56</v>
+        <v>341179.76</v>
       </c>
       <c r="N241" s="1">
-        <v>289652.56</v>
+        <v>341179.76</v>
       </c>
       <c r="O241" s="1">
         <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>917.0</v>
+        <v>1015.0</v>
       </c>
       <c r="D242" s="1">
-        <v>336.11</v>
+        <v>321.61</v>
       </c>
       <c r="E242" s="1">
-        <v>340.92805889</v>
+        <v>340.55808867</v>
       </c>
       <c r="F242" t="s">
         <v>28</v>
       </c>
       <c r="G242">
         <v>1.17</v>
       </c>
       <c r="H242" s="1">
-        <v>267381.0</v>
+        <v>295560.82</v>
       </c>
       <c r="I242" s="1">
-        <v>-4591.33</v>
+        <v>-17282.7</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.7171489372842</v>
+        <v>-5.8474259206616</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>262789.67</v>
+        <v>278278.12</v>
       </c>
       <c r="N242" s="1">
-        <v>262789.67</v>
+        <v>278278.12</v>
       </c>
       <c r="O242" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>1640.0</v>
+        <v>1815.0</v>
       </c>
       <c r="D243" s="1">
-        <v>229.45</v>
+        <v>252.55</v>
       </c>
       <c r="E243" s="1">
-        <v>220.43331098</v>
+        <v>222.90483747</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>361510.63</v>
+        <v>404572.28</v>
       </c>
       <c r="I243" s="1">
-        <v>14787.37</v>
+        <v>53805.97</v>
       </c>
       <c r="J243" s="1">
-        <v>4.0904385024584</v>
+        <v>13.299470245465</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>376298.0</v>
+        <v>458378.25</v>
       </c>
       <c r="N243" s="1">
-        <v>376298.0</v>
+        <v>458378.25</v>
       </c>
       <c r="O243" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>8163.0</v>
+        <v>9038.0</v>
       </c>
       <c r="D244" s="1">
-        <v>167.22</v>
+        <v>180.58</v>
       </c>
       <c r="E244" s="1">
-        <v>114.95340684</v>
+        <v>121.32363797</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>938364.66</v>
+        <v>1096523.04</v>
       </c>
       <c r="I244" s="1">
-        <v>426652.2</v>
+        <v>535559.0</v>
       </c>
       <c r="J244" s="1">
-        <v>45.467633020195</v>
+        <v>48.841563785108</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>1365016.86</v>
+        <v>1632082.04</v>
       </c>
       <c r="N244" s="1">
-        <v>1365016.86</v>
+        <v>1632082.04</v>
       </c>
       <c r="O244" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>8855.0</v>
+        <v>9755.0</v>
       </c>
       <c r="D245" s="1">
-        <v>5536.0</v>
+        <v>5512.0</v>
       </c>
       <c r="E245" s="1">
-        <v>4562.79096556</v>
+        <v>4651.7902614</v>
       </c>
       <c r="F245" t="s">
         <v>46</v>
       </c>
       <c r="G245">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H245" s="1">
-        <v>226966.51</v>
+        <v>253576.33</v>
       </c>
       <c r="I245" s="1">
-        <v>35707.67</v>
+        <v>38931.24</v>
       </c>
       <c r="J245" s="1">
-        <v>15.732572175516</v>
+        <v>15.352868305965</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>262674.18</v>
+        <v>292507.57</v>
       </c>
       <c r="N245" s="1">
-        <v>262674.18</v>
+        <v>292507.57</v>
       </c>
       <c r="O245" s="1">
         <v>0.2</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1931.0</v>
+        <v>2138.0</v>
       </c>
       <c r="D246" s="1">
-        <v>121.11</v>
+        <v>136.47</v>
       </c>
       <c r="E246" s="1">
-        <v>177.8066753</v>
+        <v>174.35855005</v>
       </c>
       <c r="F246" t="s">
         <v>28</v>
       </c>
       <c r="G246">
         <v>1.17</v>
       </c>
       <c r="H246" s="1">
-        <v>298464.82</v>
+        <v>323572.07</v>
       </c>
       <c r="I246" s="1">
-        <v>-99067.28</v>
+        <v>-74841.96</v>
       </c>
       <c r="J246" s="1">
-        <v>-33.192280416834</v>
+        <v>-23.12991971155</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>199397.54</v>
+        <v>248730.11</v>
       </c>
       <c r="N246" s="1">
-        <v>199397.54</v>
+        <v>248730.11</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>20692.0</v>
+        <v>22892.0</v>
       </c>
       <c r="D247" s="1">
-        <v>3778.0</v>
+        <v>5219.0</v>
       </c>
       <c r="E247" s="1">
-        <v>3674.09597912</v>
+        <v>3847.57531015</v>
       </c>
       <c r="F247" t="s">
         <v>46</v>
       </c>
       <c r="G247">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H247" s="1">
-        <v>422730.88</v>
+        <v>487219.56</v>
       </c>
       <c r="I247" s="1">
-        <v>-3843.61</v>
+        <v>162718.03</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.90923331647785</v>
+        <v>33.397269600588</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>418887.27</v>
+        <v>649937.59</v>
       </c>
       <c r="N247" s="1">
-        <v>418887.27</v>
+        <v>649937.59</v>
       </c>
       <c r="O247" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>17304.0</v>
+        <v>19104.0</v>
       </c>
       <c r="D248" s="1">
-        <v>3325.0</v>
+        <v>3113.0</v>
       </c>
       <c r="E248" s="1">
-        <v>3614.85760518</v>
+        <v>3577.87353434</v>
       </c>
       <c r="F248" t="s">
         <v>46</v>
       </c>
       <c r="G248">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H248" s="1">
-        <v>353378.99</v>
+        <v>384405.87</v>
       </c>
       <c r="I248" s="1">
-        <v>-45080.86</v>
+        <v>-60883.7</v>
       </c>
       <c r="J248" s="1">
-        <v>-12.757085530184</v>
+        <v>-15.838389772768</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>308298.13</v>
+        <v>323522.17</v>
       </c>
       <c r="N248" s="1">
-        <v>308298.13</v>
+        <v>323522.17</v>
       </c>
       <c r="O248" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>2333.0</v>
+        <v>2584.0</v>
       </c>
       <c r="D249" s="1">
-        <v>139.42</v>
+        <v>152.84</v>
       </c>
       <c r="E249" s="1">
-        <v>115.42010716</v>
+        <v>118.93404412</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249">
         <v>1.17</v>
       </c>
       <c r="H249" s="1">
-        <v>235690.89</v>
+        <v>268148.99</v>
       </c>
       <c r="I249" s="1">
-        <v>41639.43</v>
+        <v>68527.67</v>
       </c>
       <c r="J249" s="1">
-        <v>17.666966253978</v>
+        <v>25.555818800585</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>277330.32</v>
+        <v>336676.66</v>
       </c>
       <c r="N249" s="1">
-        <v>277330.32</v>
+        <v>336676.66</v>
       </c>
       <c r="O249" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>929.0</v>
+        <v>1028.0</v>
       </c>
       <c r="D250" s="1">
-        <v>339.15</v>
+        <v>315.13</v>
       </c>
       <c r="E250" s="1">
-        <v>351.73935414</v>
+        <v>349.63801556</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
         <v>1.17</v>
       </c>
       <c r="H250" s="1">
-        <v>285281.15</v>
+        <v>313142.76</v>
       </c>
       <c r="I250" s="1">
-        <v>-16644.62</v>
+        <v>-36979.22</v>
       </c>
       <c r="J250" s="1">
-        <v>-5.8344618983764</v>
+        <v>-11.809061145147</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>268636.53</v>
+        <v>276163.54</v>
       </c>
       <c r="N250" s="1">
-        <v>268636.53</v>
+        <v>276163.54</v>
       </c>
       <c r="O250" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>30333.0</v>
+        <v>33612.0</v>
       </c>
       <c r="D251" s="1">
-        <v>108.4</v>
+        <v>105.0</v>
       </c>
       <c r="E251" s="1">
-        <v>109.47299476</v>
+        <v>108.97211115</v>
       </c>
       <c r="F251" t="s">
         <v>104</v>
       </c>
       <c r="G251">
         <v>10.85</v>
       </c>
       <c r="H251" s="1">
-        <v>305019.96</v>
+        <v>336671.5</v>
       </c>
       <c r="I251" s="1">
-        <v>-1941.59</v>
+        <v>-11481.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.63654522805655</v>
+        <v>-3.4101490622164</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>303078.37</v>
+        <v>325190.5</v>
       </c>
       <c r="N251" s="1">
-        <v>303078.37</v>
+        <v>325190.5</v>
       </c>
       <c r="O251" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>893.0</v>
+        <v>989.0</v>
       </c>
       <c r="D252" s="1">
-        <v>134.0</v>
+        <v>125.95</v>
       </c>
       <c r="E252" s="1">
-        <v>130.40160134</v>
+        <v>130.19987867</v>
       </c>
       <c r="F252" t="s">
         <v>31</v>
       </c>
       <c r="G252">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H252" s="1">
-        <v>126279.06</v>
+        <v>139664.94</v>
       </c>
       <c r="I252" s="1">
-        <v>3008.39</v>
+        <v>-3884.96</v>
       </c>
       <c r="J252" s="1">
-        <v>2.3823348067368</v>
+        <v>-2.7816286607075</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>129287.45</v>
+        <v>135779.98</v>
       </c>
       <c r="N252" s="1">
-        <v>129287.45</v>
+        <v>135779.98</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>744.0</v>
+        <v>823.0</v>
       </c>
       <c r="D253" s="1">
-        <v>392.24</v>
+        <v>482.6</v>
       </c>
       <c r="E253" s="1">
-        <v>476.65247312</v>
+        <v>478.17702309</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253">
         <v>1.17</v>
       </c>
       <c r="H253" s="1">
-        <v>311120.5</v>
+        <v>344312.51</v>
       </c>
       <c r="I253" s="1">
-        <v>-62302.19</v>
+        <v>-5725.24</v>
       </c>
       <c r="J253" s="1">
-        <v>-20.025099599673</v>
+        <v>-1.6628033643041</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>248818.31</v>
+        <v>338587.27</v>
       </c>
       <c r="N253" s="1">
-        <v>248818.31</v>
+        <v>338587.27</v>
       </c>
       <c r="O253" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>9760.0</v>
+        <v>10960.0</v>
       </c>
       <c r="D254" s="1">
-        <v>5732.0</v>
+        <v>5270.0</v>
       </c>
       <c r="E254" s="1">
-        <v>5887.17213115</v>
+        <v>5823.12956204</v>
       </c>
       <c r="F254" t="s">
         <v>46</v>
       </c>
       <c r="G254">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H254" s="1">
-        <v>312002.93</v>
+        <v>346033.11</v>
       </c>
       <c r="I254" s="1">
-        <v>-12232.54</v>
+        <v>-31821.82</v>
       </c>
       <c r="J254" s="1">
-        <v>-3.9206490785199</v>
+        <v>-9.1961777877267</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>299770.39</v>
+        <v>314211.29</v>
       </c>
       <c r="N254" s="1">
-        <v>299770.39</v>
+        <v>314211.29</v>
       </c>
       <c r="O254" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>3022.0</v>
+        <v>3347.0</v>
       </c>
       <c r="D255" s="1">
-        <v>150.3</v>
+        <v>145.04</v>
       </c>
       <c r="E255" s="1">
-        <v>128.24157181</v>
+        <v>130.04398566</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
         <v>1.17</v>
       </c>
       <c r="H255" s="1">
-        <v>331814.27</v>
+        <v>372512.42</v>
       </c>
       <c r="I255" s="1">
-        <v>55453.16</v>
+        <v>41322.35</v>
       </c>
       <c r="J255" s="1">
-        <v>16.712108252608</v>
+        <v>11.092878460267</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>387267.43</v>
+        <v>413834.77</v>
       </c>
       <c r="N255" s="1">
-        <v>387267.43</v>
+        <v>413834.77</v>
       </c>
       <c r="O255" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>2461.0</v>
+        <v>2725.0</v>
       </c>
       <c r="D256" s="1">
-        <v>121.89</v>
+        <v>129.75</v>
       </c>
       <c r="E256" s="1">
-        <v>106.45298253</v>
+        <v>108.62003303</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
         <v>1.17</v>
       </c>
       <c r="H256" s="1">
-        <v>228678.05</v>
+        <v>257688.42</v>
       </c>
       <c r="I256" s="1">
-        <v>27084.66</v>
+        <v>43721.37</v>
       </c>
       <c r="J256" s="1">
-        <v>11.844013887647</v>
+        <v>16.966757761175</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>255762.71</v>
+        <v>301409.79</v>
       </c>
       <c r="N256" s="1">
-        <v>255762.71</v>
+        <v>301409.79</v>
       </c>
       <c r="O256" s="1">
         <v>0.2</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>23322.0</v>
+        <v>25822.0</v>
       </c>
       <c r="D257" s="1">
-        <v>2310.0</v>
+        <v>2890.5</v>
       </c>
       <c r="E257" s="1">
-        <v>2196.48036189</v>
+        <v>2241.22899078</v>
       </c>
       <c r="F257" t="s">
         <v>46</v>
       </c>
       <c r="G257">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H257" s="1">
-        <v>285038.49</v>
+        <v>320593.75</v>
       </c>
       <c r="I257" s="1">
-        <v>3637.4</v>
+        <v>85441.25</v>
       </c>
       <c r="J257" s="1">
-        <v>1.2761083599622</v>
+        <v>26.650940637489</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>288675.89</v>
+        <v>406035.0</v>
       </c>
       <c r="N257" s="1">
-        <v>288675.89</v>
+        <v>406035.0</v>
       </c>
       <c r="O257" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1368.0</v>
+        <v>1513.0</v>
       </c>
       <c r="D258" s="1">
-        <v>229.78</v>
+        <v>211.66</v>
       </c>
       <c r="E258" s="1">
-        <v>221.02221491</v>
+        <v>220.46177132</v>
       </c>
       <c r="F258" t="s">
         <v>28</v>
       </c>
       <c r="G258">
         <v>1.17</v>
       </c>
       <c r="H258" s="1">
-        <v>258919.73</v>
+        <v>285534.28</v>
       </c>
       <c r="I258" s="1">
-        <v>9093.26</v>
+        <v>-12535.19</v>
       </c>
       <c r="J258" s="1">
-        <v>3.5119996456045</v>
+        <v>-4.3900823396756</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>268012.99</v>
+        <v>272999.09</v>
       </c>
       <c r="N258" s="1">
-        <v>268012.99</v>
+        <v>272999.09</v>
       </c>
       <c r="O258" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1682.0</v>
+        <v>1861.0</v>
       </c>
       <c r="D259" s="1">
-        <v>214.73</v>
+        <v>281.08</v>
       </c>
       <c r="E259" s="1">
-        <v>188.59897741</v>
+        <v>196.21958624</v>
       </c>
       <c r="F259" t="s">
         <v>28</v>
       </c>
       <c r="G259">
         <v>1.17</v>
       </c>
       <c r="H259" s="1">
-        <v>276570.92</v>
+        <v>317467.43</v>
       </c>
       <c r="I259" s="1">
-        <v>31376.27</v>
+        <v>128455.49</v>
       </c>
       <c r="J259" s="1">
-        <v>11.344746584348</v>
+        <v>40.462572806288</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>307947.19</v>
+        <v>445922.92</v>
       </c>
       <c r="N259" s="1">
-        <v>307947.19</v>
+        <v>445922.92</v>
       </c>
       <c r="O259" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>1112.0</v>
+        <v>1230.0</v>
       </c>
       <c r="D260" s="1">
-        <v>271.25</v>
+        <v>290.58</v>
       </c>
       <c r="E260" s="1">
-        <v>280.70370504</v>
+        <v>280.53487805</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
         <v>1.17</v>
       </c>
       <c r="H260" s="1">
-        <v>272430.71</v>
+        <v>300507.78</v>
       </c>
       <c r="I260" s="1">
-        <v>-15253.75</v>
+        <v>4179.49</v>
       </c>
       <c r="J260" s="1">
-        <v>-5.5991301421194</v>
+        <v>1.3908092495975</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>257176.96</v>
+        <v>304687.27</v>
       </c>
       <c r="N260" s="1">
-        <v>257176.96</v>
+        <v>304687.27</v>
       </c>
       <c r="O260" s="1">
         <v>0.2</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>1015.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D261" s="1">
-        <v>496.11</v>
+        <v>478.96</v>
       </c>
       <c r="E261" s="1">
-        <v>494.94425616</v>
+        <v>492.97429207</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
         <v>1.17</v>
       </c>
       <c r="H261" s="1">
-        <v>432078.82</v>
+        <v>475789.96</v>
       </c>
       <c r="I261" s="1">
-        <v>-2738.62</v>
+        <v>-17265.53</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.63382417124727</v>
+        <v>-3.6288134369208</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>429340.2</v>
+        <v>458524.43</v>
       </c>
       <c r="N261" s="1">
-        <v>429340.2</v>
+        <v>458524.43</v>
       </c>
       <c r="O261" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>2695.0</v>
+        <v>2984.0</v>
       </c>
       <c r="D262" s="1">
-        <v>161.6</v>
+        <v>156.75</v>
       </c>
       <c r="E262" s="1">
-        <v>162.01205566</v>
+        <v>161.57535188</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
         <v>1.17</v>
       </c>
       <c r="H262" s="1">
-        <v>375532.28</v>
+        <v>414360.98</v>
       </c>
       <c r="I262" s="1">
-        <v>-4204.32</v>
+        <v>-15620.94</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.1195628775241</v>
+        <v>-3.7698868266988</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>371327.96</v>
+        <v>398740.04</v>
       </c>
       <c r="N262" s="1">
-        <v>371327.96</v>
+        <v>398740.04</v>
       </c>
       <c r="O262" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>1429.0</v>
+        <v>1582.0</v>
       </c>
       <c r="D263" s="1">
-        <v>195.71</v>
+        <v>195.5</v>
       </c>
       <c r="E263" s="1">
-        <v>214.99976207</v>
+        <v>212.31949431</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
         <v>1.17</v>
       </c>
       <c r="H263" s="1">
-        <v>268183.19</v>
+        <v>292626.58</v>
       </c>
       <c r="I263" s="1">
-        <v>-29730.2</v>
+        <v>-28971.15</v>
       </c>
       <c r="J263" s="1">
-        <v>-11.085780581549</v>
+        <v>-9.9003822550911</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>238452.99</v>
+        <v>263655.43</v>
       </c>
       <c r="N263" s="1">
-        <v>238452.99</v>
+        <v>263655.43</v>
       </c>
       <c r="O263" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>6915.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D264" s="1">
-        <v>7095.0</v>
+        <v>7202.0</v>
       </c>
       <c r="E264" s="1">
-        <v>6124.59652928</v>
+        <v>6210.53692615</v>
       </c>
       <c r="F264" t="s">
         <v>46</v>
       </c>
       <c r="G264">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H264" s="1">
-        <v>230720.62</v>
+        <v>253839.95</v>
       </c>
       <c r="I264" s="1">
-        <v>32171.35</v>
+        <v>40590.5</v>
       </c>
       <c r="J264" s="1">
-        <v>13.943855560028</v>
+        <v>15.990587769971</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>262891.97</v>
+        <v>294430.45</v>
       </c>
       <c r="N264" s="1">
-        <v>262891.97</v>
+        <v>294430.45</v>
       </c>
       <c r="O264" s="1">
         <v>0.2</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>1611.0</v>
+        <v>1811.0</v>
       </c>
       <c r="D265" s="1">
-        <v>44040.0</v>
+        <v>44390.0</v>
       </c>
       <c r="E265" s="1">
-        <v>32678.01738051</v>
+        <v>34163.05135284</v>
       </c>
       <c r="F265" t="s">
         <v>46</v>
       </c>
       <c r="G265">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H265" s="1">
-        <v>296531.9</v>
+        <v>345894.57</v>
       </c>
       <c r="I265" s="1">
-        <v>83636.13</v>
+        <v>91430.34</v>
       </c>
       <c r="J265" s="1">
-        <v>28.204766502356</v>
+        <v>26.433008185124</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>380168.03</v>
+        <v>437324.91</v>
       </c>
       <c r="N265" s="1">
-        <v>380168.03</v>
+        <v>437324.91</v>
       </c>
       <c r="O265" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>5375.0</v>
+        <v>5952.0</v>
       </c>
       <c r="D266" s="1">
-        <v>139.28</v>
+        <v>146.33</v>
       </c>
       <c r="E266" s="1">
-        <v>124.46589767</v>
+        <v>126.33375</v>
       </c>
       <c r="F266" t="s">
         <v>51</v>
       </c>
       <c r="G266">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H266" s="1">
-        <v>414126.3</v>
+        <v>465911.32</v>
       </c>
       <c r="I266" s="1">
-        <v>47350.04</v>
+        <v>79578.4</v>
       </c>
       <c r="J266" s="1">
-        <v>11.433719616455</v>
+        <v>17.080160233068</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>461476.34</v>
+        <v>545489.72</v>
       </c>
       <c r="N266" s="1">
-        <v>461476.34</v>
+        <v>545489.72</v>
       </c>
       <c r="O266" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>7396.0</v>
+        <v>7996.0</v>
       </c>
       <c r="D267" s="1">
-        <v>6610.0</v>
+        <v>6101.0</v>
       </c>
       <c r="E267" s="1">
-        <v>6083.06598161</v>
+        <v>6098.74387194</v>
       </c>
       <c r="F267" t="s">
         <v>46</v>
       </c>
       <c r="G267">
-        <v>186.62</v>
+        <v>183.82</v>
       </c>
       <c r="H267" s="1">
-        <v>244289.86</v>
+        <v>264490.77</v>
       </c>
       <c r="I267" s="1">
-        <v>17667.8</v>
+        <v>893.05</v>
       </c>
       <c r="J267" s="1">
-        <v>7.2323100107389</v>
+        <v>0.33764883364361</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>261957.66</v>
+        <v>265383.82</v>
       </c>
       <c r="N267" s="1">
-        <v>261957.66</v>
+        <v>265383.82</v>
       </c>
       <c r="O267" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>992.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D268" s="1">
-        <v>465.71</v>
+        <v>492.54</v>
       </c>
       <c r="E268" s="1">
-        <v>402.12665323</v>
+        <v>410.1142623</v>
       </c>
       <c r="F268" t="s">
         <v>28</v>
       </c>
       <c r="G268">
         <v>1.17</v>
       </c>
       <c r="H268" s="1">
-        <v>348572.12</v>
+        <v>392415.35</v>
       </c>
       <c r="I268" s="1">
-        <v>45326.78</v>
+        <v>68612.67</v>
       </c>
       <c r="J268" s="1">
-        <v>13.003558632285</v>
+        <v>17.484705937217</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>393898.9</v>
+        <v>461028.02</v>
       </c>
       <c r="N268" s="1">
-        <v>393898.9</v>
+        <v>461028.02</v>
       </c>
       <c r="O268" s="1">
         <v>0.31</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>4314.0</v>
+        <v>4778.0</v>
       </c>
       <c r="D269" s="1">
-        <v>67.87</v>
+        <v>71.0</v>
       </c>
       <c r="E269" s="1">
-        <v>68.90005331</v>
+        <v>69.22038301</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269">
         <v>1.17</v>
       </c>
       <c r="H269" s="1">
-        <v>255645.09</v>
+        <v>284221.29</v>
       </c>
       <c r="I269" s="1">
-        <v>-6004.32</v>
+        <v>4971.84</v>
       </c>
       <c r="J269" s="1">
-        <v>-2.3486936518124</v>
+        <v>1.7492848618061</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>249640.77</v>
+        <v>289193.13</v>
       </c>
       <c r="N269" s="1">
-        <v>249640.77</v>
+        <v>289193.13</v>
       </c>
       <c r="O269" s="1">
         <v>0.19</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>32295.0</v>
+        <v>35787.0</v>
       </c>
       <c r="D270" s="1">
-        <v>13.67</v>
+        <v>14.0</v>
       </c>
       <c r="E270" s="1">
-        <v>14.05924849</v>
+        <v>14.04028139</v>
       </c>
       <c r="F270" t="s">
         <v>183</v>
       </c>
       <c r="G270">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H270" s="1">
-        <v>265010.5</v>
+        <v>294639.91</v>
       </c>
       <c r="I270" s="1">
-        <v>1619.52</v>
+        <v>12422.27</v>
       </c>
       <c r="J270" s="1">
-        <v>0.61111540863475</v>
+        <v>4.2160853225892</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>266630.02</v>
+        <v>307062.18</v>
       </c>
       <c r="N270" s="1">
-        <v>266630.02</v>
+        <v>307062.18</v>
       </c>
       <c r="O270" s="1">
         <v>0.21</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>1027.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D271" s="1">
-        <v>297.26</v>
+        <v>305.14</v>
       </c>
       <c r="E271" s="1">
-        <v>284.61864654</v>
+        <v>286.38267606</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
         <v>1.17</v>
       </c>
       <c r="H271" s="1">
-        <v>250171.75</v>
+        <v>278345.46</v>
       </c>
       <c r="I271" s="1">
-        <v>10122.42</v>
+        <v>17156.9</v>
       </c>
       <c r="J271" s="1">
-        <v>4.0461882686594</v>
+        <v>6.1638871350731</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>260294.17</v>
+        <v>295502.36</v>
       </c>
       <c r="N271" s="1">
-        <v>260294.17</v>
+        <v>295502.36</v>
       </c>
       <c r="O271" s="1">
         <v>0.2</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>3401.0</v>
+        <v>3767.0</v>
       </c>
       <c r="D272" s="1">
-        <v>117.65</v>
+        <v>148.06</v>
       </c>
       <c r="E272" s="1">
-        <v>130.42101147</v>
+        <v>131.55787629</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
         <v>1.17</v>
       </c>
       <c r="H272" s="1">
-        <v>381501.48</v>
+        <v>425872.55</v>
       </c>
       <c r="I272" s="1">
-        <v>-40343.06</v>
+        <v>49590.58</v>
       </c>
       <c r="J272" s="1">
-        <v>-10.574810876225</v>
+        <v>11.644464993107</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>341158.42</v>
+        <v>475463.13</v>
       </c>
       <c r="N272" s="1">
-        <v>341158.42</v>
+        <v>475463.13</v>
       </c>
       <c r="O272" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>6196.0</v>
+        <v>6861.0</v>
       </c>
       <c r="D273" s="1">
-        <v>70.48</v>
+        <v>74.61</v>
       </c>
       <c r="E273" s="1">
-        <v>78.84767592</v>
+        <v>78.51045183</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
         <v>1.17</v>
       </c>
       <c r="H273" s="1">
-        <v>422555.56</v>
+        <v>465308.23</v>
       </c>
       <c r="I273" s="1">
-        <v>-50219.73</v>
+        <v>-28925.12</v>
       </c>
       <c r="J273" s="1">
-        <v>-11.884763745624</v>
+        <v>-6.2163353525898</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>372335.83</v>
+        <v>436383.11</v>
       </c>
       <c r="N273" s="1">
-        <v>372335.83</v>
+        <v>436383.11</v>
       </c>
       <c r="O273" s="1">
         <v>0.29</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>3976.0</v>
+        <v>4403.0</v>
       </c>
       <c r="D274" s="1">
-        <v>68.52</v>
+        <v>65.62</v>
       </c>
       <c r="E274" s="1">
-        <v>60.59475855</v>
+        <v>60.98782194</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>240924.76</v>
+        <v>268529.38</v>
       </c>
       <c r="I274" s="1">
-        <v>31510.76</v>
+        <v>20395.48</v>
       </c>
       <c r="J274" s="1">
-        <v>13.079087429619</v>
+        <v>7.5952508436879</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>272435.52</v>
+        <v>288924.86</v>
       </c>
       <c r="N274" s="1">
-        <v>272435.52</v>
+        <v>288924.86</v>
       </c>
       <c r="O274" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>10764.0</v>
+        <v>11924.0</v>
       </c>
       <c r="D275" s="1">
-        <v>43.13</v>
+        <v>42.97</v>
       </c>
       <c r="E275" s="1">
-        <v>52.80567819</v>
+        <v>52.44572291</v>
       </c>
       <c r="F275" t="s">
         <v>99</v>
       </c>
       <c r="G275">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H275" s="1">
-        <v>568419.99</v>
+        <v>625382.47</v>
       </c>
       <c r="I275" s="1">
-        <v>-35502.21</v>
+        <v>-31841.46</v>
       </c>
       <c r="J275" s="1">
-        <v>-6.2457708427883</v>
+        <v>-5.0915178354775</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>532917.78</v>
+        <v>593541.01</v>
       </c>
       <c r="N275" s="1">
-        <v>532917.78</v>
+        <v>593541.01</v>
       </c>
       <c r="O275" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>962.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D276" s="1">
-        <v>275.0</v>
+        <v>231.2</v>
       </c>
       <c r="E276" s="1">
-        <v>245.29975052</v>
+        <v>244.93962406</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>235978.36</v>
+        <v>260615.76</v>
       </c>
       <c r="I276" s="1">
-        <v>28571.64</v>
+        <v>-14618.96</v>
       </c>
       <c r="J276" s="1">
-        <v>12.107737336593</v>
+        <v>-5.6093921564836</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>264550.0</v>
+        <v>245996.8</v>
       </c>
       <c r="N276" s="1">
-        <v>264550.0</v>
+        <v>245996.8</v>
       </c>
       <c r="O276" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>405.0</v>
+        <v>448.0</v>
       </c>
       <c r="D277" s="1">
-        <v>771.93</v>
+        <v>959.84</v>
       </c>
       <c r="E277" s="1">
-        <v>750.07503704</v>
+        <v>768.96084821</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277">
         <v>1.17</v>
       </c>
       <c r="H277" s="1">
-        <v>264523.54</v>
+        <v>299255.75</v>
       </c>
       <c r="I277" s="1">
-        <v>2033.69</v>
+        <v>67317.13</v>
       </c>
       <c r="J277" s="1">
-        <v>0.76881248451461</v>
+        <v>22.494849305318</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>266557.23</v>
+        <v>366572.88</v>
       </c>
       <c r="N277" s="1">
-        <v>266557.23</v>
+        <v>366572.88</v>
       </c>
       <c r="O277" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>10530.0</v>
+        <v>11665.0</v>
       </c>
       <c r="D278" s="1">
-        <v>26.65</v>
+        <v>25.47</v>
       </c>
       <c r="E278" s="1">
-        <v>27.06091738</v>
+        <v>26.87494728</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>284951.46</v>
+        <v>313496.26</v>
       </c>
       <c r="I278" s="1">
-        <v>-4326.96</v>
+        <v>-16388.71</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.5184902018049</v>
+        <v>-5.2277210579801</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>280624.5</v>
+        <v>297107.55</v>
       </c>
       <c r="N278" s="1">
-        <v>280624.5</v>
+        <v>297107.55</v>
       </c>
       <c r="O278" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>1205.0</v>
+        <v>1333.0</v>
       </c>
       <c r="D279" s="1">
-        <v>259.78</v>
+        <v>268.66</v>
       </c>
       <c r="E279" s="1">
-        <v>251.68879668</v>
+        <v>253.35789947</v>
       </c>
       <c r="F279" t="s">
         <v>28</v>
       </c>
       <c r="G279">
         <v>1.17</v>
       </c>
       <c r="H279" s="1">
-        <v>260845.62</v>
+        <v>290225.42</v>
       </c>
       <c r="I279" s="1">
-        <v>6055.43</v>
+        <v>15067.43</v>
       </c>
       <c r="J279" s="1">
-        <v>2.3214612535951</v>
+        <v>5.1916300095285</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>266901.05</v>
+        <v>305292.85</v>
       </c>
       <c r="N279" s="1">
-        <v>266901.05</v>
+        <v>305292.85</v>
       </c>
       <c r="O279" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>7678.0</v>
+        <v>8503.0</v>
       </c>
       <c r="D280" s="1">
-        <v>46.04</v>
+        <v>48.03</v>
       </c>
       <c r="E280" s="1">
-        <v>43.78412868</v>
+        <v>44.06157827</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
         <v>1.17</v>
       </c>
       <c r="H280" s="1">
-        <v>292187.03</v>
+        <v>325012.08</v>
       </c>
       <c r="I280" s="1">
-        <v>9211.38</v>
+        <v>23139.4</v>
       </c>
       <c r="J280" s="1">
-        <v>3.1525629320371</v>
+        <v>7.1195507563903</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>301398.41</v>
+        <v>348151.48</v>
       </c>
       <c r="N280" s="1">
-        <v>301398.41</v>
+        <v>348151.48</v>
       </c>
       <c r="O280" s="1">
         <v>0.23</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>680.0</v>
+        <v>753.0</v>
       </c>
       <c r="D281" s="1">
-        <v>436.27</v>
+        <v>427.38</v>
       </c>
       <c r="E281" s="1">
-        <v>445.22466176</v>
+        <v>443.70695883</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
         <v>1.17</v>
       </c>
       <c r="H281" s="1">
-        <v>263441.99</v>
+        <v>290191.61</v>
       </c>
       <c r="I281" s="1">
-        <v>-10499.5</v>
+        <v>-15849.39</v>
       </c>
       <c r="J281" s="1">
-        <v>-3.9855073976628</v>
+        <v>-5.4616982207032</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>252942.49</v>
+        <v>274342.22</v>
       </c>
       <c r="N281" s="1">
-        <v>252942.49</v>
+        <v>274342.22</v>
       </c>
       <c r="O281" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>11457.0</v>
+        <v>12691.0</v>
       </c>
       <c r="D282" s="1">
-        <v>197.5</v>
+        <v>195.15</v>
       </c>
       <c r="E282" s="1">
-        <v>186.59002793</v>
+        <v>187.09270743</v>
       </c>
       <c r="F282" t="s">
         <v>235</v>
       </c>
       <c r="G282">
         <v>7.47</v>
       </c>
       <c r="H282" s="1">
-        <v>286090.75</v>
+        <v>317757.47</v>
       </c>
       <c r="I282" s="1">
-        <v>16740.82</v>
+        <v>13679.83</v>
       </c>
       <c r="J282" s="1">
-        <v>5.8515768160977</v>
+        <v>4.3051167294352</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>302831.57</v>
+        <v>331437.3</v>
       </c>
       <c r="N282" s="1">
-        <v>302831.57</v>
+        <v>331437.3</v>
       </c>
       <c r="O282" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>2993.0</v>
+        <v>3315.0</v>
       </c>
       <c r="D283" s="1">
-        <v>135.65</v>
+        <v>128.5</v>
       </c>
       <c r="E283" s="1">
-        <v>121.16951554</v>
+        <v>121.88668477</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>362660.36</v>
+        <v>404054.36</v>
       </c>
       <c r="I283" s="1">
-        <v>43340.09</v>
+        <v>21923.14</v>
       </c>
       <c r="J283" s="1">
-        <v>11.950600280659</v>
+        <v>5.4257897377967</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>406000.45</v>
+        <v>425977.5</v>
       </c>
       <c r="N283" s="1">
-        <v>406000.45</v>
+        <v>425977.5</v>
       </c>
       <c r="O283" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1964.0</v>
+        <v>2174.0</v>
       </c>
       <c r="D284" s="1">
-        <v>304.36</v>
+        <v>329.84</v>
       </c>
       <c r="E284" s="1">
-        <v>333.92418534</v>
+        <v>331.58783809</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
         <v>1.17</v>
       </c>
       <c r="H284" s="1">
-        <v>560997.73</v>
+        <v>616482.66</v>
       </c>
       <c r="I284" s="1">
-        <v>-51330.65</v>
+        <v>-5194.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-9.1498855084494</v>
+        <v>-0.84252166962814</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>509667.08</v>
+        <v>611288.66</v>
       </c>
       <c r="N284" s="1">
-        <v>509667.08</v>
+        <v>611288.66</v>
       </c>
       <c r="O284" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1176.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D285" s="1">
-        <v>267.28</v>
+        <v>269.89</v>
       </c>
       <c r="E285" s="1">
-        <v>256.65586735</v>
+        <v>257.66164489</v>
       </c>
       <c r="F285" t="s">
         <v>28</v>
       </c>
       <c r="G285">
         <v>1.17</v>
       </c>
       <c r="H285" s="1">
-        <v>259593.29</v>
+        <v>288076.63</v>
       </c>
       <c r="I285" s="1">
-        <v>8404.56</v>
+        <v>11251.52</v>
       </c>
       <c r="J285" s="1">
-        <v>3.2375875354868</v>
+        <v>3.9057385529677</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>267997.85</v>
+        <v>299328.15</v>
       </c>
       <c r="N285" s="1">
-        <v>267997.85</v>
+        <v>299328.15</v>
       </c>
       <c r="O285" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>17530.0</v>
+        <v>19421.0</v>
       </c>
       <c r="D286" s="1">
-        <v>126.77</v>
+        <v>131.93</v>
       </c>
       <c r="E286" s="1">
-        <v>124.85557787</v>
+        <v>125.20413264</v>
       </c>
       <c r="F286" t="s">
         <v>28</v>
       </c>
       <c r="G286">
         <v>1.17</v>
       </c>
       <c r="H286" s="1">
-        <v>1882473.22</v>
+        <v>2089649.61</v>
       </c>
       <c r="I286" s="1">
-        <v>12294.31</v>
+        <v>94581.69</v>
       </c>
       <c r="J286" s="1">
-        <v>0.65309348730071</v>
+        <v>4.5261985333512</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>1894767.53</v>
+        <v>2184231.3</v>
       </c>
       <c r="N286" s="1">
-        <v>1894767.53</v>
+        <v>2184231.3</v>
       </c>
       <c r="O286" s="1">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>8537.0</v>
+        <v>9454.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.17</v>
+        <v>103.75</v>
       </c>
       <c r="E287" s="1">
-        <v>102.04690172</v>
+        <v>102.09902581</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
         <v>1.17</v>
       </c>
       <c r="H287" s="1">
-        <v>747484.0</v>
+        <v>827727.74</v>
       </c>
       <c r="I287" s="1">
-        <v>-25640.38</v>
+        <v>8428.01</v>
       </c>
       <c r="J287" s="1">
-        <v>-3.4302245934361</v>
+        <v>1.0182104081712</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>721843.62</v>
+        <v>836155.75</v>
       </c>
       <c r="N287" s="1">
-        <v>721843.62</v>
+        <v>836155.75</v>
       </c>
       <c r="O287" s="1">
         <v>0.56</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>24534.0</v>
+        <v>27181.0</v>
       </c>
       <c r="D288" s="1">
-        <v>27.44</v>
+        <v>27.05</v>
       </c>
       <c r="E288" s="1">
-        <v>25.39234939</v>
+        <v>25.54864758</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
         <v>1.17</v>
       </c>
       <c r="H288" s="1">
-        <v>535392.73</v>
+        <v>596351.52</v>
       </c>
       <c r="I288" s="1">
-        <v>38604.76</v>
+        <v>30429.99</v>
       </c>
       <c r="J288" s="1">
-        <v>7.2105499079153</v>
+        <v>5.1026934583817</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>573997.49</v>
+        <v>626781.51</v>
       </c>
       <c r="N288" s="1">
-        <v>573997.49</v>
+        <v>626781.51</v>
       </c>
       <c r="O288" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>1826.0</v>
+        <v>2022.0</v>
       </c>
       <c r="D289" s="1">
-        <v>161.59</v>
+        <v>164.72</v>
       </c>
       <c r="E289" s="1">
-        <v>238.74336802</v>
+        <v>237.24624629</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
         <v>1.17</v>
       </c>
       <c r="H289" s="1">
-        <v>274642.7</v>
+        <v>301971.32</v>
       </c>
       <c r="I289" s="1">
-        <v>-23064.63</v>
+        <v>-18041.53</v>
       </c>
       <c r="J289" s="1">
-        <v>-8.3980495385459</v>
+        <v>-5.9745839439322</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>251578.07</v>
+        <v>283929.79</v>
       </c>
       <c r="N289" s="1">
-        <v>251578.07</v>
+        <v>283929.79</v>
       </c>
       <c r="O289" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2887.0</v>
+        <v>3197.0</v>
       </c>
       <c r="D290" s="1">
-        <v>229.45</v>
+        <v>232.55</v>
       </c>
       <c r="E290" s="1">
-        <v>221.52533426</v>
+        <v>222.14036597</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
         <v>1.17</v>
       </c>
       <c r="H290" s="1">
-        <v>552793.03</v>
+        <v>613051.3</v>
       </c>
       <c r="I290" s="1">
-        <v>12003.96</v>
+        <v>20734.43</v>
       </c>
       <c r="J290" s="1">
-        <v>2.1715107370294</v>
+        <v>3.3821688331792</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>564796.99</v>
+        <v>633785.73</v>
       </c>
       <c r="N290" s="1">
-        <v>564796.99</v>
+        <v>633785.73</v>
       </c>
       <c r="O290" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>994.0</v>
+        <v>1100.0</v>
       </c>
       <c r="D291" s="1">
-        <v>320.0</v>
+        <v>309.23</v>
       </c>
       <c r="E291" s="1">
-        <v>300.73386318</v>
+        <v>301.39480909</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
         <v>1.17</v>
       </c>
       <c r="H291" s="1">
-        <v>257101.41</v>
+        <v>284915.01</v>
       </c>
       <c r="I291" s="1">
-        <v>14101.22</v>
+        <v>5058.14</v>
       </c>
       <c r="J291" s="1">
-        <v>5.4846918186874</v>
+        <v>1.7753153826469</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>271202.63</v>
+        <v>289973.15</v>
       </c>
       <c r="N291" s="1">
-        <v>271202.63</v>
+        <v>289973.15</v>
       </c>
       <c r="O291" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>2326.0</v>
+        <v>2576.0</v>
       </c>
       <c r="D292" s="1">
-        <v>207.59</v>
+        <v>217.34</v>
       </c>
       <c r="E292" s="1">
-        <v>176.53403267</v>
+        <v>179.70713509</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
         <v>1.17</v>
       </c>
       <c r="H292" s="1">
-        <v>356941.53</v>
+        <v>401561.41</v>
       </c>
       <c r="I292" s="1">
-        <v>54751.64</v>
+        <v>75713.93</v>
       </c>
       <c r="J292" s="1">
-        <v>15.339106099534</v>
+        <v>18.854881996754</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>411693.17</v>
+        <v>477275.34</v>
       </c>
       <c r="N292" s="1">
-        <v>411693.17</v>
+        <v>477275.34</v>
       </c>
       <c r="O292" s="1">
         <v>0.32</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>1036.0</v>
+        <v>1146.0</v>
       </c>
       <c r="D293" s="1">
-        <v>343.43</v>
+        <v>434.52</v>
       </c>
       <c r="E293" s="1">
-        <v>183.77378378</v>
+        <v>204.31333333</v>
       </c>
       <c r="F293" t="s">
         <v>28</v>
       </c>
       <c r="G293">
         <v>1.17</v>
       </c>
       <c r="H293" s="1">
-        <v>163266.62</v>
+        <v>200590.97</v>
       </c>
       <c r="I293" s="1">
-        <v>140091.42</v>
+        <v>223909.2</v>
       </c>
       <c r="J293" s="1">
-        <v>85.805304231814</v>
+        <v>111.62476556148</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>303358.04</v>
+        <v>424500.17</v>
       </c>
       <c r="N293" s="1">
-        <v>303358.04</v>
+        <v>424500.17</v>
       </c>
       <c r="O293" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>10965.0</v>
+        <v>12146.0</v>
       </c>
       <c r="D294" s="1">
-        <v>42.77</v>
+        <v>38.5</v>
       </c>
       <c r="E294" s="1">
-        <v>37.44006931</v>
+        <v>37.59599786</v>
       </c>
       <c r="F294" t="s">
         <v>183</v>
       </c>
       <c r="G294">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
       <c r="H294" s="1">
-        <v>239725.53</v>
+        <v>267942.19</v>
       </c>
       <c r="I294" s="1">
-        <v>43513.52</v>
+        <v>18651.75</v>
       </c>
       <c r="J294" s="1">
-        <v>18.151391718688</v>
+        <v>6.9611097826736</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294" s="1">
-        <v>283239.05</v>
+        <v>286593.94</v>
       </c>
       <c r="N294" s="1">
-        <v>283239.05</v>
+        <v>286593.94</v>
       </c>
       <c r="O294" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>622</v>
       </c>
       <c r="B295" t="s">
         <v>623</v>
       </c>
       <c r="C295" s="1">
-        <v>2264.0</v>
+        <v>2506.0</v>
       </c>
       <c r="D295" s="1">
-        <v>200.24</v>
+        <v>171.58</v>
       </c>
       <c r="E295" s="1">
-        <v>157.47034452</v>
+        <v>160.58832402</v>
       </c>
       <c r="F295" t="s">
         <v>51</v>
       </c>
       <c r="G295">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="H295" s="1">
-        <v>221988.03</v>
+        <v>250660.78</v>
       </c>
       <c r="I295" s="1">
-        <v>57465.42</v>
+        <v>18640.24</v>
       </c>
       <c r="J295" s="1">
-        <v>25.886720108287</v>
+        <v>7.4364405951342</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295" s="1">
-        <v>279453.45</v>
+        <v>269301.02</v>
       </c>
       <c r="N295" s="1">
-        <v>279453.45</v>
+        <v>269301.02</v>
       </c>
       <c r="O295" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>624</v>
       </c>
       <c r="B296" t="s">
         <v>625</v>
       </c>
       <c r="C296" s="1">
-        <v>395.0</v>
+        <v>438.0</v>
       </c>
       <c r="D296" s="1">
-        <v>1172.07</v>
+        <v>1161.35</v>
       </c>
       <c r="E296" s="1">
-        <v>1036.84288608</v>
+        <v>1048.35490868</v>
       </c>
       <c r="F296" t="s">
         <v>28</v>
       </c>
       <c r="G296">
         <v>1.17</v>
       </c>
       <c r="H296" s="1">
-        <v>353245.45</v>
+        <v>395579.28</v>
       </c>
       <c r="I296" s="1">
-        <v>41491.86</v>
+        <v>38052.11</v>
       </c>
       <c r="J296" s="1">
-        <v>11.745900761071</v>
+        <v>9.6193385052928</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>394737.31</v>
+        <v>433631.39</v>
       </c>
       <c r="N296" s="1">
-        <v>394737.31</v>
+        <v>433631.39</v>
       </c>
       <c r="O296" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>626</v>
       </c>
       <c r="B297" t="s">
         <v>627</v>
       </c>
       <c r="C297" s="1">
-        <v>2463.0</v>
+        <v>2727.0</v>
       </c>
       <c r="D297" s="1">
-        <v>128.72</v>
+        <v>118.16</v>
       </c>
       <c r="E297" s="1">
-        <v>129.77075518</v>
+        <v>129.09349102</v>
       </c>
       <c r="F297" t="s">
         <v>28</v>
       </c>
       <c r="G297">
         <v>1.17</v>
       </c>
       <c r="H297" s="1">
-        <v>279415.72</v>
+        <v>307064.63</v>
       </c>
       <c r="I297" s="1">
-        <v>-9102.07</v>
+        <v>-32377.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-3.2575368343628</v>
+        <v>-10.54403432919</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297" s="1">
-        <v>270313.65</v>
+        <v>274687.63</v>
       </c>
       <c r="N297" s="1">
-        <v>270313.65</v>
+        <v>274687.63</v>
       </c>
       <c r="O297" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>628</v>
       </c>
       <c r="B298" t="s">
         <v>629</v>
       </c>
       <c r="C298" s="1">
-        <v>2513.0</v>
+        <v>2783.0</v>
       </c>
       <c r="D298" s="1">
-        <v>117.86</v>
+        <v>114.97</v>
       </c>
       <c r="E298" s="1">
-        <v>134.14104258</v>
+        <v>132.55586058</v>
       </c>
       <c r="F298" t="s">
         <v>28</v>
       </c>
       <c r="G298">
         <v>1.17</v>
       </c>
       <c r="H298" s="1">
-        <v>295034.75</v>
+        <v>322166.48</v>
       </c>
       <c r="I298" s="1">
-        <v>-42502.73</v>
+        <v>-49406.15</v>
       </c>
       <c r="J298" s="1">
-        <v>-14.406008105825</v>
+        <v>-15.335596055803</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298" s="1">
-        <v>252532.02</v>
+        <v>272760.33</v>
       </c>
       <c r="N298" s="1">
-        <v>252532.02</v>
+        <v>272760.33</v>
       </c>
       <c r="O298" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>630</v>
       </c>
       <c r="B299" t="s">
         <v>631</v>
       </c>
       <c r="C299" s="1">
-        <v>492.0</v>
+        <v>544.0</v>
       </c>
       <c r="D299" s="1">
-        <v>546.8</v>
+        <v>543.8</v>
       </c>
       <c r="E299" s="1">
-        <v>556.08469512</v>
+        <v>555.10380515</v>
       </c>
       <c r="F299" t="s">
         <v>31</v>
       </c>
       <c r="G299">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H299" s="1">
-        <v>295585.71</v>
+        <v>326427.66</v>
       </c>
       <c r="I299" s="1">
-        <v>-4920.05</v>
+        <v>-3965.05</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.6645087477334</v>
+        <v>-1.2146795403306</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299" s="1">
-        <v>290665.66</v>
+        <v>322462.61</v>
       </c>
       <c r="N299" s="1">
-        <v>290665.66</v>
+        <v>322462.61</v>
       </c>
       <c r="O299" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>632</v>
       </c>
       <c r="B300" t="s">
         <v>633</v>
       </c>
       <c r="C300" s="1">
-        <v>1199.0001</v>
+        <v>671.0001</v>
       </c>
       <c r="D300" s="1">
-        <v>1072.64</v>
+        <v>1073.9</v>
       </c>
       <c r="E300" s="1">
-        <v>1072.6362992</v>
+        <v>1073.52301438</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1286091.03</v>
+        <v>720334.05</v>
       </c>
       <c r="I300" s="1">
-        <v>4.44</v>
+        <v>252.96</v>
       </c>
       <c r="J300" s="1">
-        <v>0.00034523217225145</v>
+        <v>0.035117040489756</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
         <v>0.0</v>
       </c>
       <c r="M300" s="1">
-        <v>1286095.47</v>
+        <v>720587.01</v>
       </c>
       <c r="N300" s="1">
-        <v>1286095.47</v>
+        <v>720587.01</v>
       </c>
       <c r="O300" s="1">
-        <v>1.0</v>
+        <v>0.48</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>