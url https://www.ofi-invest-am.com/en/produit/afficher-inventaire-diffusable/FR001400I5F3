--- v3 (2026-07-31)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -784,86 +784,98 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
     <t>US31428X1063</t>
   </si>
   <si>
     <t>FEDEX CORP</t>
   </si>
   <si>
+    <t>US3143521058</t>
+  </si>
+  <si>
+    <t>FEDEX FREIGH-W/I</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
@@ -1766,50 +1778,56 @@
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>NL00150742T2</t>
+  </si>
+  <si>
+    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2323,125 +2341,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1015101.9599</v>
+        <v>1038370.301</v>
       </c>
       <c r="D2">
-        <v>143.69</v>
+        <v>153.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>145866074.62</v>
+        <v>159108989.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>145866074.62</v>
+        <v>159108989.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31456.0</v>
+        <v>31896.0</v>
       </c>
       <c r="D3">
-        <v>105.03</v>
+        <v>111.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3303888.7</v>
+        <v>3569235.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3303888.7</v>
+        <v>3569235.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P300"/>
+  <dimension ref="A1:P303"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O300" sqref="O300"/>
+      <selection activeCell="O303" sqref="O303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2460,14989 +2478,15139 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>2259.0</v>
+        <v>2322.0</v>
       </c>
       <c r="D2" s="1">
-        <v>146.52</v>
+        <v>150.93</v>
       </c>
       <c r="E2" s="1">
-        <v>149.32067286</v>
+        <v>149.32964686</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>293230.75</v>
+        <v>301321.08</v>
       </c>
       <c r="I2" s="1">
-        <v>-11069.99</v>
+        <v>357.03</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.7751804679421</v>
+        <v>0.11848822525128</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>282160.76</v>
+        <v>301678.11</v>
       </c>
       <c r="N2" s="1">
-        <v>282160.76</v>
+        <v>301678.11</v>
       </c>
       <c r="O2" s="1">
         <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>7661.0</v>
+        <v>7878.0</v>
       </c>
       <c r="D3" s="1">
-        <v>78.44</v>
+        <v>83.42</v>
       </c>
       <c r="E3" s="1">
-        <v>61.36992429</v>
+        <v>61.9543374</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H3" s="1">
-        <v>509387.81</v>
+        <v>528990.91</v>
       </c>
       <c r="I3" s="1">
-        <v>145646.9</v>
+        <v>189595.02</v>
       </c>
       <c r="J3" s="1">
-        <v>28.592537383256</v>
+        <v>35.840884297993</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>655034.71</v>
+        <v>718585.93</v>
       </c>
       <c r="N3" s="1">
-        <v>655034.71</v>
+        <v>718585.93</v>
       </c>
       <c r="O3" s="1">
         <v>0.44</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5218.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D4" s="1">
-        <v>90.79</v>
+        <v>87.78</v>
       </c>
       <c r="E4" s="1">
-        <v>115.24786125</v>
+        <v>114.4513511</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>514956.86</v>
+        <v>525927.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-111101.76</v>
+        <v>-120463.3</v>
       </c>
       <c r="J4" s="1">
-        <v>-21.5749645514</v>
+        <v>-22.904935560861</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>403855.1</v>
+        <v>405463.96</v>
       </c>
       <c r="N4" s="1">
-        <v>403855.1</v>
+        <v>405463.96</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>5267.0</v>
+        <v>5416.0</v>
       </c>
       <c r="D5" s="1">
-        <v>211.32</v>
+        <v>212.93</v>
       </c>
       <c r="E5" s="1">
-        <v>222.68882476</v>
+        <v>222.39753693</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>1004442.57</v>
+        <v>1031565.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-55614.78</v>
+        <v>-38857.18</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.5368800229166</v>
+        <v>-3.7668177206214</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>948827.79</v>
+        <v>992708.0</v>
       </c>
       <c r="N5" s="1">
-        <v>948827.79</v>
+        <v>992708.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1669.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D6" s="1">
-        <v>178.71</v>
+        <v>196.59</v>
       </c>
       <c r="E6" s="1">
-        <v>234.58630917</v>
+        <v>233.08902041</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>340955.63</v>
+        <v>348011.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-86689.41</v>
+        <v>-57789.17</v>
       </c>
       <c r="J6" s="1">
-        <v>-25.425422656901</v>
+        <v>-16.605511206668</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>254266.22</v>
+        <v>290222.82</v>
       </c>
       <c r="N6" s="1">
-        <v>254266.22</v>
+        <v>290222.82</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1497.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D7" s="1">
-        <v>247.4</v>
+        <v>244.2</v>
       </c>
       <c r="E7" s="1">
-        <v>230.7738143</v>
+        <v>231.37712801</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>345468.4</v>
+        <v>356089.4</v>
       </c>
       <c r="I7" s="1">
-        <v>24889.4</v>
+        <v>19734.4</v>
       </c>
       <c r="J7" s="1">
-        <v>7.2045373759221</v>
+        <v>5.5419790648079</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>370357.8</v>
+        <v>375823.8</v>
       </c>
       <c r="N7" s="1">
-        <v>370357.8</v>
+        <v>375823.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>1975.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D8" s="1">
-        <v>246.1</v>
+        <v>274.03</v>
       </c>
       <c r="E8" s="1">
-        <v>283.74555443</v>
+        <v>282.8202069</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>486672.12</v>
+        <v>498450.51</v>
       </c>
       <c r="I8" s="1">
-        <v>-72327.04</v>
+        <v>-19599.77</v>
       </c>
       <c r="J8" s="1">
-        <v>-14.861554017107</v>
+        <v>-3.9321396220459</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>414345.08</v>
+        <v>478850.74</v>
       </c>
       <c r="N8" s="1">
-        <v>414345.08</v>
+        <v>478850.74</v>
       </c>
       <c r="O8" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3811.0</v>
+        <v>3916.0</v>
       </c>
       <c r="D9" s="1">
-        <v>354.49</v>
+        <v>510.13</v>
       </c>
       <c r="E9" s="1">
-        <v>206.18674888</v>
+        <v>213.09505107</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>676331.47</v>
+        <v>718117.6</v>
       </c>
       <c r="I9" s="1">
-        <v>475334.18</v>
+        <v>1001490.8</v>
       </c>
       <c r="J9" s="1">
-        <v>70.281245378098</v>
+        <v>139.46055632114</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1151665.65</v>
+        <v>1719608.4</v>
       </c>
       <c r="N9" s="1">
-        <v>1151665.65</v>
+        <v>1719608.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.77</v>
+        <v>1.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>2864.0</v>
       </c>
       <c r="D10" s="1">
-        <v>28260.0</v>
+        <v>25675.0</v>
       </c>
       <c r="E10" s="1">
         <v>19207.82751397</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H10" s="1">
         <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>136148.16</v>
+        <v>92119.34</v>
       </c>
       <c r="J10" s="1">
-        <v>44.763652120272</v>
+        <v>30.287578541708</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>440297.07</v>
+        <v>396268.25</v>
       </c>
       <c r="N10" s="1">
-        <v>440297.07</v>
+        <v>396268.25</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3020.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D11" s="1">
-        <v>113.67</v>
+        <v>112.11</v>
       </c>
       <c r="E11" s="1">
-        <v>108.23190066</v>
+        <v>108.44336771</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>283768.16</v>
+        <v>292040.03</v>
       </c>
       <c r="I11" s="1">
-        <v>8873.59</v>
+        <v>7415.36</v>
       </c>
       <c r="J11" s="1">
-        <v>3.1270562560648</v>
+        <v>2.5391587584757</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>292641.75</v>
+        <v>299455.39</v>
       </c>
       <c r="N11" s="1">
-        <v>292641.75</v>
+        <v>299455.39</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1645.0</v>
+        <v>1691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>255.43</v>
+        <v>244.47</v>
       </c>
       <c r="E12" s="1">
-        <v>234.54828571</v>
+        <v>235.02089296</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
-        <v>241354.04</v>
+        <v>248585.58</v>
       </c>
       <c r="I12" s="1">
-        <v>21810.93</v>
+        <v>8503.21</v>
       </c>
       <c r="J12" s="1">
-        <v>9.0369028005498</v>
+        <v>3.4206368687999</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>263164.97</v>
+        <v>257088.79</v>
       </c>
       <c r="N12" s="1">
-        <v>263164.97</v>
+        <v>257088.79</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>43418.0</v>
+        <v>44675.0</v>
       </c>
       <c r="D13" s="1">
-        <v>85.05</v>
+        <v>82.0</v>
       </c>
       <c r="E13" s="1">
-        <v>77.42891658</v>
+        <v>77.64496184</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13">
-        <v>9.19</v>
+        <v>9.1</v>
       </c>
       <c r="H13" s="1">
-        <v>373761.12</v>
+        <v>385502.12</v>
       </c>
       <c r="I13" s="1">
-        <v>28084.59</v>
+        <v>16851.58</v>
       </c>
       <c r="J13" s="1">
-        <v>7.5140480101301</v>
+        <v>4.3713326401422</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>401845.71</v>
+        <v>402353.7</v>
       </c>
       <c r="N13" s="1">
-        <v>401845.71</v>
+        <v>402353.7</v>
       </c>
       <c r="O13" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2789.0</v>
+        <v>2867.0</v>
       </c>
       <c r="D14" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E14" s="1">
-        <v>170.40364288</v>
+        <v>170.61045692</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>475255.76</v>
+        <v>489140.18</v>
       </c>
       <c r="I14" s="1">
-        <v>35354.36</v>
+        <v>19522.96</v>
       </c>
       <c r="J14" s="1">
-        <v>7.4390176775553</v>
+        <v>3.9912811905986</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>510610.12</v>
+        <v>508663.14</v>
       </c>
       <c r="N14" s="1">
-        <v>510610.12</v>
+        <v>508663.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>2746.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D15" s="1">
-        <v>140.36</v>
+        <v>137.87</v>
       </c>
       <c r="E15" s="1">
-        <v>130.18800801</v>
+        <v>130.31849805</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>308990.39</v>
+        <v>317907.19</v>
       </c>
       <c r="I15" s="1">
-        <v>19579.2</v>
+        <v>17125.1</v>
       </c>
       <c r="J15" s="1">
-        <v>6.3365077470532</v>
+        <v>5.3868237456347</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>328569.59</v>
+        <v>335032.29</v>
       </c>
       <c r="N15" s="1">
-        <v>328569.59</v>
+        <v>335032.29</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1707.0</v>
+        <v>1754.0</v>
       </c>
       <c r="D16" s="1">
-        <v>174.88</v>
+        <v>173.18</v>
       </c>
       <c r="E16" s="1">
-        <v>168.07297012</v>
+        <v>168.18331813</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>286900.56</v>
+        <v>294993.54</v>
       </c>
       <c r="I16" s="1">
-        <v>11619.6</v>
+        <v>8764.18</v>
       </c>
       <c r="J16" s="1">
-        <v>4.0500443777454</v>
+        <v>2.9709735338611</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>298520.16</v>
+        <v>303757.72</v>
       </c>
       <c r="N16" s="1">
-        <v>298520.16</v>
+        <v>303757.72</v>
       </c>
       <c r="O16" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>5806.0</v>
+        <v>5971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>80.36</v>
+        <v>78.02</v>
       </c>
       <c r="E17" s="1">
-        <v>76.14667069</v>
+        <v>76.21506783</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H17" s="1">
-        <v>273767.81</v>
+        <v>281864.35</v>
       </c>
       <c r="I17" s="1">
-        <v>18450.37</v>
+        <v>7847.98</v>
       </c>
       <c r="J17" s="1">
-        <v>6.7394227246805</v>
+        <v>2.7843109637668</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>292218.18</v>
+        <v>289712.33</v>
       </c>
       <c r="N17" s="1">
-        <v>292218.18</v>
+        <v>289712.33</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1413.0</v>
+        <v>1454.0</v>
       </c>
       <c r="D18" s="1">
-        <v>389.0</v>
+        <v>374.9</v>
       </c>
       <c r="E18" s="1">
-        <v>358.54510262</v>
+        <v>359.20366575</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>506624.23</v>
+        <v>522282.13</v>
       </c>
       <c r="I18" s="1">
-        <v>43032.77</v>
+        <v>22822.47</v>
       </c>
       <c r="J18" s="1">
-        <v>8.4940212985865</v>
+        <v>4.3697589270382</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>549657.0</v>
+        <v>545104.6</v>
       </c>
       <c r="N18" s="1">
-        <v>549657.0</v>
+        <v>545104.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>990.0</v>
+        <v>1017.0</v>
       </c>
       <c r="D19" s="1">
-        <v>309.49</v>
+        <v>295.63</v>
       </c>
       <c r="E19" s="1">
-        <v>335.02934343</v>
+        <v>334.01570305</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>287973.25</v>
+        <v>294851.19</v>
       </c>
       <c r="I19" s="1">
-        <v>-26777.99</v>
+        <v>-36044.52</v>
       </c>
       <c r="J19" s="1">
-        <v>-9.2987768829223</v>
+        <v>-12.22464796564</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>261195.26</v>
+        <v>258806.67</v>
       </c>
       <c r="N19" s="1">
-        <v>261195.26</v>
+        <v>258806.67</v>
       </c>
       <c r="O19" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>16311.0</v>
+        <v>16777.0</v>
       </c>
       <c r="D20" s="1">
-        <v>384.8</v>
+        <v>376.37</v>
       </c>
       <c r="E20" s="1">
-        <v>281.81314083</v>
+        <v>284.72744591</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>3957843.95</v>
+        <v>4112479.93</v>
       </c>
       <c r="I20" s="1">
-        <v>1392714.68</v>
+        <v>1322967.68</v>
       </c>
       <c r="J20" s="1">
-        <v>35.188721374424</v>
+        <v>32.169583864693</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5350558.63</v>
+        <v>5435447.61</v>
       </c>
       <c r="N20" s="1">
-        <v>5350558.63</v>
+        <v>5435447.61</v>
       </c>
       <c r="O20" s="1">
-        <v>3.59</v>
+        <v>3.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>5782.0</v>
+        <v>5947.0</v>
       </c>
       <c r="D21" s="1">
-        <v>49.0</v>
+        <v>55.7</v>
       </c>
       <c r="E21" s="1">
-        <v>57.4658267</v>
+        <v>57.32906844</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>332267.41</v>
+        <v>340935.97</v>
       </c>
       <c r="I21" s="1">
-        <v>-48949.41</v>
+        <v>-9688.07</v>
       </c>
       <c r="J21" s="1">
-        <v>-14.731932331251</v>
+        <v>-2.8416098189933</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>283318.0</v>
+        <v>331247.9</v>
       </c>
       <c r="N21" s="1">
-        <v>283318.0</v>
+        <v>331247.9</v>
       </c>
       <c r="O21" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>1076.0</v>
+        <v>1107.0</v>
       </c>
       <c r="D22" s="1">
-        <v>323.05</v>
+        <v>313.54</v>
       </c>
       <c r="E22" s="1">
-        <v>303.59907063</v>
+        <v>303.82393857</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>280732.93</v>
+        <v>289020.83</v>
       </c>
       <c r="I22" s="1">
-        <v>15590.16</v>
+        <v>9755.77</v>
       </c>
       <c r="J22" s="1">
-        <v>5.5533777245156</v>
+        <v>3.3754556721742</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>296323.09</v>
+        <v>298776.6</v>
       </c>
       <c r="N22" s="1">
-        <v>296323.09</v>
+        <v>298776.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1903.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D23" s="1">
-        <v>182.71</v>
+        <v>187.53</v>
       </c>
       <c r="E23" s="1">
-        <v>185.69537572</v>
+        <v>185.6215534</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>309219.44</v>
+        <v>317700.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-12815.08</v>
+        <v>-1787.13</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.1443319346287</v>
+        <v>-0.56252089233812</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>296404.36</v>
+        <v>315913.07</v>
       </c>
       <c r="N23" s="1">
-        <v>296404.36</v>
+        <v>315913.07</v>
       </c>
       <c r="O23" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>735.0</v>
+        <v>755.0</v>
       </c>
       <c r="D24" s="1">
-        <v>474.79</v>
+        <v>447.15</v>
       </c>
       <c r="E24" s="1">
-        <v>466.93857143</v>
+        <v>466.58427815</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>298568.66</v>
+        <v>306354.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-1078.66</v>
+        <v>-15747.09</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.36127703423393</v>
+        <v>-5.1401585295869</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>297490.0</v>
+        <v>290607.08</v>
       </c>
       <c r="N24" s="1">
-        <v>297490.0</v>
+        <v>290607.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1524.0</v>
+        <v>1566.0</v>
       </c>
       <c r="D25" s="1">
-        <v>235.5</v>
+        <v>223.36</v>
       </c>
       <c r="E25" s="1">
-        <v>220.52915354</v>
+        <v>220.67418902</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>288817.51</v>
+        <v>296959.92</v>
       </c>
       <c r="I25" s="1">
-        <v>17138.76</v>
+        <v>4134.82</v>
       </c>
       <c r="J25" s="1">
-        <v>5.9341138977342</v>
+        <v>1.3923831876032</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>305956.27</v>
+        <v>301094.74</v>
       </c>
       <c r="N25" s="1">
-        <v>305956.27</v>
+        <v>301094.74</v>
       </c>
       <c r="O25" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1602.0</v>
+        <v>1648.0</v>
       </c>
       <c r="D26" s="1">
-        <v>346.25</v>
+        <v>329.13</v>
       </c>
       <c r="E26" s="1">
-        <v>331.58620474</v>
+        <v>331.66259102</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>460626.86</v>
+        <v>473823.37</v>
       </c>
       <c r="I26" s="1">
-        <v>12236.62</v>
+        <v>-6916.04</v>
       </c>
       <c r="J26" s="1">
-        <v>2.6565146461498</v>
+        <v>-1.4596240789052</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>472863.48</v>
+        <v>466907.33</v>
       </c>
       <c r="N26" s="1">
-        <v>472863.48</v>
+        <v>466907.33</v>
       </c>
       <c r="O26" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1487.0</v>
+        <v>1528.0</v>
       </c>
       <c r="D27" s="1">
-        <v>402.26</v>
+        <v>402.69</v>
       </c>
       <c r="E27" s="1">
-        <v>286.08690652</v>
+        <v>289.18337696</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>367984.15</v>
+        <v>382105.0</v>
       </c>
       <c r="I27" s="1">
-        <v>141934.97</v>
+        <v>147558.7</v>
       </c>
       <c r="J27" s="1">
-        <v>38.570946601912</v>
+        <v>38.617317229557</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>509919.12</v>
+        <v>529663.7</v>
       </c>
       <c r="N27" s="1">
-        <v>509919.12</v>
+        <v>529663.7</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>4724.0</v>
+        <v>4856.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.4</v>
+        <v>69.24</v>
       </c>
       <c r="E28" s="1">
-        <v>57.66153683</v>
+        <v>58.00002059</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>272393.1</v>
+        <v>281648.1</v>
       </c>
       <c r="I28" s="1">
-        <v>31832.5</v>
+        <v>54581.34</v>
       </c>
       <c r="J28" s="1">
-        <v>11.686235811406</v>
+        <v>19.379267958847</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>304225.6</v>
+        <v>336229.44</v>
       </c>
       <c r="N28" s="1">
-        <v>304225.6</v>
+        <v>336229.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>1026.0</v>
+        <v>1054.0</v>
       </c>
       <c r="D29" s="1">
-        <v>311.65</v>
+        <v>320.41</v>
       </c>
       <c r="E29" s="1">
-        <v>342.10112086</v>
+        <v>341.50074953</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>300411.63</v>
+        <v>308089.82</v>
       </c>
       <c r="I29" s="1">
-        <v>-27829.13</v>
+        <v>-17384.7</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.263665990561</v>
+        <v>-5.6427375627017</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>272582.5</v>
+        <v>290705.12</v>
       </c>
       <c r="N29" s="1">
-        <v>272582.5</v>
+        <v>290705.12</v>
       </c>
       <c r="O29" s="1">
         <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>2947.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D30" s="1">
-        <v>128.72</v>
+        <v>128.22</v>
       </c>
       <c r="E30" s="1">
-        <v>129.40448252</v>
+        <v>129.43923102</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>326420.51</v>
+        <v>335727.31</v>
       </c>
       <c r="I30" s="1">
-        <v>-3043.13</v>
+        <v>-1297.94</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.93227291385581</v>
+        <v>-0.38660542688648</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>323377.38</v>
+        <v>334429.37</v>
       </c>
       <c r="N30" s="1">
-        <v>323377.38</v>
+        <v>334429.37</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>23779.0</v>
+        <v>24457.0</v>
       </c>
       <c r="D31" s="1">
-        <v>271.35</v>
+        <v>306.31</v>
       </c>
       <c r="E31" s="1">
-        <v>253.5298301</v>
+        <v>254.9027072</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>5269100.33</v>
+        <v>5445415.5</v>
       </c>
       <c r="I31" s="1">
-        <v>231459.45</v>
+        <v>1003257.71</v>
       </c>
       <c r="J31" s="1">
-        <v>4.3927698374269</v>
+        <v>18.42389639505</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>5500559.78</v>
+        <v>6448673.21</v>
       </c>
       <c r="N31" s="1">
-        <v>5500559.78</v>
+        <v>6448673.21</v>
       </c>
       <c r="O31" s="1">
-        <v>3.69</v>
+        <v>3.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>2271.0</v>
+        <v>2335.0</v>
       </c>
       <c r="D32" s="1">
-        <v>394.49</v>
+        <v>458.17</v>
       </c>
       <c r="E32" s="1">
-        <v>289.06372963</v>
+        <v>293.0653833</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>565404.92</v>
+        <v>589294.86</v>
       </c>
       <c r="I32" s="1">
-        <v>198319.38</v>
+        <v>331620.14</v>
       </c>
       <c r="J32" s="1">
-        <v>35.075637474113</v>
+        <v>56.274059475082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>763724.3</v>
+        <v>920915.0</v>
       </c>
       <c r="N32" s="1">
-        <v>763724.3</v>
+        <v>920915.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>423.0</v>
+        <v>435.0</v>
       </c>
       <c r="D33" s="1">
-        <v>830.6</v>
+        <v>867.4</v>
       </c>
       <c r="E33" s="1">
-        <v>613.00548463</v>
+        <v>620.31291954</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>259301.32</v>
+        <v>269836.12</v>
       </c>
       <c r="I33" s="1">
-        <v>92042.48</v>
+        <v>107482.88</v>
       </c>
       <c r="J33" s="1">
-        <v>35.496340705092</v>
+        <v>39.832651017959</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>351343.8</v>
+        <v>377319.0</v>
       </c>
       <c r="N33" s="1">
-        <v>351343.8</v>
+        <v>377319.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>464.0</v>
+        <v>477.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1222.4</v>
+        <v>1394.0</v>
       </c>
       <c r="E34" s="1">
-        <v>968.89116379</v>
+        <v>978.98721174</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>449565.5</v>
+        <v>466976.9</v>
       </c>
       <c r="I34" s="1">
-        <v>117628.1</v>
+        <v>197961.1</v>
       </c>
       <c r="J34" s="1">
-        <v>26.164841385738</v>
+        <v>42.392054082333</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>567193.6</v>
+        <v>664938.0</v>
       </c>
       <c r="N34" s="1">
-        <v>567193.6</v>
+        <v>664938.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>1594.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D35" s="1">
-        <v>139.48</v>
+        <v>134.34</v>
       </c>
       <c r="E35" s="1">
-        <v>138.13263488</v>
+        <v>138.14135366</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35">
         <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>254004.02</v>
+        <v>261369.45</v>
       </c>
       <c r="I35" s="1">
-        <v>3547.23</v>
+        <v>-6534.45</v>
       </c>
       <c r="J35" s="1">
-        <v>1.39652514161</v>
+        <v>-2.5000817807896</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>257551.25</v>
+        <v>254835.0</v>
       </c>
       <c r="N35" s="1">
-        <v>257551.25</v>
+        <v>254835.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>14310.0</v>
+        <v>14717.0</v>
       </c>
       <c r="D36" s="1">
-        <v>26.13</v>
+        <v>24.55</v>
       </c>
       <c r="E36" s="1">
-        <v>26.72787771</v>
+        <v>26.6812754</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>327190.65</v>
+        <v>335936.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-8431.6</v>
+        <v>-24924.77</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.5769685044484</v>
+        <v>-7.4194880628042</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>318759.05</v>
+        <v>311011.75</v>
       </c>
       <c r="N36" s="1">
-        <v>318759.05</v>
+        <v>311011.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>18271.0</v>
+        <v>18796.0</v>
       </c>
       <c r="D37" s="1">
-        <v>174.2</v>
+        <v>172.8</v>
       </c>
       <c r="E37" s="1">
-        <v>168.84503147</v>
+        <v>169.07859757</v>
       </c>
       <c r="F37" t="s">
         <v>104</v>
       </c>
       <c r="G37">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H37" s="1">
-        <v>284323.98</v>
+        <v>292902.92</v>
       </c>
       <c r="I37" s="1">
-        <v>8944.01</v>
+        <v>6892.06</v>
       </c>
       <c r="J37" s="1">
-        <v>3.1457107487029</v>
+        <v>2.3530185359709</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>293267.99</v>
+        <v>299794.98</v>
       </c>
       <c r="N37" s="1">
-        <v>293267.99</v>
+        <v>299794.98</v>
       </c>
       <c r="O37" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1999.0</v>
+        <v>2055.0</v>
       </c>
       <c r="D38" s="1">
-        <v>237.0</v>
+        <v>248.16</v>
       </c>
       <c r="E38" s="1">
-        <v>260.54307154</v>
+        <v>259.93693431</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>451443.68</v>
+        <v>462895.55</v>
       </c>
       <c r="I38" s="1">
-        <v>-47570.87</v>
+        <v>-23910.61</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.53749827664</v>
+        <v>-5.1654439106187</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>403872.81</v>
+        <v>438984.94</v>
       </c>
       <c r="N38" s="1">
-        <v>403872.81</v>
+        <v>438984.94</v>
       </c>
       <c r="O38" s="1">
         <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1624.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D39" s="1">
-        <v>211.94</v>
+        <v>233.74</v>
       </c>
       <c r="E39" s="1">
-        <v>237.36759236</v>
+        <v>236.85413772</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>335570.1</v>
+        <v>344204.15</v>
       </c>
       <c r="I39" s="1">
-        <v>-42155.02</v>
+        <v>-8191.58</v>
       </c>
       <c r="J39" s="1">
-        <v>-12.562209803555</v>
+        <v>-2.3798609052215</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>293415.08</v>
+        <v>336012.57</v>
       </c>
       <c r="N39" s="1">
-        <v>293415.08</v>
+        <v>336012.57</v>
       </c>
       <c r="O39" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>10553.0</v>
+        <v>10855.0</v>
       </c>
       <c r="D40" s="1">
-        <v>40.94</v>
+        <v>39.57</v>
       </c>
       <c r="E40" s="1">
-        <v>39.75557756</v>
+        <v>39.76118379</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>419540.61</v>
+        <v>431607.65</v>
       </c>
       <c r="I40" s="1">
-        <v>12499.21</v>
+        <v>-2075.3</v>
       </c>
       <c r="J40" s="1">
-        <v>2.9792610541325</v>
+        <v>-0.48083021698063</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>432039.82</v>
+        <v>429532.35</v>
       </c>
       <c r="N40" s="1">
-        <v>432039.82</v>
+        <v>429532.35</v>
       </c>
       <c r="O40" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>761.0</v>
+        <v>783.0</v>
       </c>
       <c r="D41" s="1">
-        <v>401.76</v>
+        <v>476.88</v>
       </c>
       <c r="E41" s="1">
-        <v>509.4507753</v>
+        <v>506.47463602</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>337721.44</v>
+        <v>345337.9</v>
       </c>
       <c r="I41" s="1">
-        <v>-77085.18</v>
+        <v>-23914.95</v>
       </c>
       <c r="J41" s="1">
-        <v>-22.825077377379</v>
+        <v>-6.925086994506</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>260636.26</v>
+        <v>321422.95</v>
       </c>
       <c r="N41" s="1">
-        <v>260636.26</v>
+        <v>321422.95</v>
       </c>
       <c r="O41" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>29536.0</v>
+        <v>30387.0</v>
       </c>
       <c r="D42" s="1">
-        <v>10.38</v>
+        <v>10.656</v>
       </c>
       <c r="E42" s="1">
-        <v>8.57942714</v>
+        <v>8.63423602</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>253401.96</v>
+        <v>262368.53</v>
       </c>
       <c r="I42" s="1">
-        <v>53181.72</v>
+        <v>61435.34</v>
       </c>
       <c r="J42" s="1">
-        <v>20.987098915888</v>
+        <v>23.41566650543</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>306583.68</v>
+        <v>323803.87</v>
       </c>
       <c r="N42" s="1">
-        <v>306583.68</v>
+        <v>323803.87</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>11455.0</v>
+        <v>11782.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.68</v>
+        <v>108.93</v>
       </c>
       <c r="E43" s="1">
-        <v>95.12237102</v>
+        <v>95.49707011</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H43" s="1">
-        <v>679497.04</v>
+        <v>701666.19</v>
       </c>
       <c r="I43" s="1">
-        <v>78693.17</v>
+        <v>96476.38</v>
       </c>
       <c r="J43" s="1">
-        <v>11.581090919837</v>
+        <v>13.749612190948</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>758190.21</v>
+        <v>798142.57</v>
       </c>
       <c r="N43" s="1">
-        <v>758190.21</v>
+        <v>798142.57</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>17138.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D44" s="1">
-        <v>53.46</v>
+        <v>51.51</v>
       </c>
       <c r="E44" s="1">
-        <v>51.32871747</v>
+        <v>51.32650406</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>752737.91</v>
+        <v>774330.36</v>
       </c>
       <c r="I44" s="1">
-        <v>28300.82</v>
+        <v>7342.87</v>
       </c>
       <c r="J44" s="1">
-        <v>3.7597176419612</v>
+        <v>0.94828646522396</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>781038.73</v>
+        <v>781673.23</v>
       </c>
       <c r="N44" s="1">
-        <v>781038.73</v>
+        <v>781673.23</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2431.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D45" s="1">
-        <v>206.84</v>
+        <v>225.18</v>
       </c>
       <c r="E45" s="1">
-        <v>172.95566022</v>
+        <v>174.1739896</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
       <c r="G45">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H45" s="1">
-        <v>264988.97</v>
+        <v>274229.58</v>
       </c>
       <c r="I45" s="1">
-        <v>49937.93</v>
+        <v>75723.67</v>
       </c>
       <c r="J45" s="1">
-        <v>18.845286277387</v>
+        <v>27.613239242827</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>314926.9</v>
+        <v>349953.25</v>
       </c>
       <c r="N45" s="1">
-        <v>314926.9</v>
+        <v>349953.25</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>2843.0</v>
+        <v>2921.0</v>
       </c>
       <c r="D46" s="1">
-        <v>134.37</v>
+        <v>142.59</v>
       </c>
       <c r="E46" s="1">
-        <v>105.87871966</v>
+        <v>106.71657651</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>261115.41</v>
+        <v>270302.74</v>
       </c>
       <c r="I46" s="1">
-        <v>64543.27</v>
+        <v>88228.2</v>
       </c>
       <c r="J46" s="1">
-        <v>24.718292191181</v>
+        <v>32.640512634093</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>325658.68</v>
+        <v>358530.94</v>
       </c>
       <c r="N46" s="1">
-        <v>325658.68</v>
+        <v>358530.94</v>
       </c>
       <c r="O46" s="1">
         <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>60791.0</v>
+        <v>62552.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.3145</v>
+        <v>4.548</v>
       </c>
       <c r="E47" s="1">
-        <v>4.01588245</v>
+        <v>4.02719689</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
       <c r="G47">
         <v>0.86</v>
       </c>
       <c r="H47" s="1">
-        <v>281127.39</v>
+        <v>290125.01</v>
       </c>
       <c r="I47" s="1">
-        <v>22704.37</v>
+        <v>38932.3</v>
       </c>
       <c r="J47" s="1">
-        <v>8.0761856751133</v>
+        <v>13.419146456901</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>303831.76</v>
+        <v>329057.31</v>
       </c>
       <c r="N47" s="1">
-        <v>303831.76</v>
+        <v>329057.31</v>
       </c>
       <c r="O47" s="1">
         <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>15040.0</v>
+        <v>15468.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.81</v>
+        <v>19.825</v>
       </c>
       <c r="E48" s="1">
-        <v>16.79539428</v>
+        <v>16.86611456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>252602.73</v>
+        <v>260885.06</v>
       </c>
       <c r="I48" s="1">
-        <v>30299.67</v>
+        <v>45768.04</v>
       </c>
       <c r="J48" s="1">
-        <v>11.99498912779</v>
+        <v>17.543373315436</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>282902.4</v>
+        <v>306653.1</v>
       </c>
       <c r="N48" s="1">
-        <v>282902.4</v>
+        <v>306653.1</v>
       </c>
       <c r="O48" s="1">
         <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>11965.0</v>
+        <v>12307.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.28</v>
+        <v>34.68</v>
       </c>
       <c r="E49" s="1">
-        <v>34.9030071</v>
+        <v>34.86867718</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H49" s="1">
-        <v>258882.5</v>
+        <v>266068.56</v>
       </c>
       <c r="I49" s="1">
-        <v>-16982.15</v>
+        <v>-641.47</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.5597906386102</v>
+        <v>-0.24109199523612</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>241900.35</v>
+        <v>265427.09</v>
       </c>
       <c r="N49" s="1">
-        <v>241900.35</v>
+        <v>265427.09</v>
       </c>
       <c r="O49" s="1">
         <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>2094.0</v>
+        <v>2153.0</v>
       </c>
       <c r="D50" s="1">
-        <v>149.04</v>
+        <v>145.33</v>
       </c>
       <c r="E50" s="1">
-        <v>155.93166667</v>
+        <v>155.65630748</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>280618.48</v>
+        <v>288004.3</v>
       </c>
       <c r="I50" s="1">
-        <v>-14568.64</v>
+        <v>-18661.54</v>
       </c>
       <c r="J50" s="1">
-        <v>-5.1916181714048</v>
+        <v>-6.4796046447918</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>266049.84</v>
+        <v>269342.76</v>
       </c>
       <c r="N50" s="1">
-        <v>266049.84</v>
+        <v>269342.76</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>611.0</v>
+        <v>628.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1065.6</v>
+        <v>1020.73</v>
       </c>
       <c r="E51" s="1">
-        <v>1062.47603928</v>
+        <v>1062.46426752</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>555485.66</v>
+        <v>570973.79</v>
       </c>
       <c r="I51" s="1">
-        <v>-452.54</v>
+        <v>-19180.35</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.081467449582767</v>
+        <v>-3.359234755767</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>555033.12</v>
+        <v>551793.44</v>
       </c>
       <c r="N51" s="1">
-        <v>555033.12</v>
+        <v>551793.44</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2449.0</v>
+        <v>2517.0</v>
       </c>
       <c r="D52" s="1">
-        <v>283.36</v>
+        <v>273.51</v>
       </c>
       <c r="E52" s="1">
-        <v>142.35529196</v>
+        <v>146.41381009</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>299458.9</v>
+        <v>316532.46</v>
       </c>
       <c r="I52" s="1">
-        <v>292117.45</v>
+        <v>276068.62</v>
       </c>
       <c r="J52" s="1">
-        <v>97.54842818163</v>
+        <v>87.216527492947</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>591576.35</v>
+        <v>592601.08</v>
       </c>
       <c r="N52" s="1">
-        <v>591576.35</v>
+        <v>592601.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4836.0</v>
+        <v>4970.0</v>
       </c>
       <c r="D53" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E53" s="1">
-        <v>80.7766129</v>
+        <v>81.04534406</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>390635.7</v>
+        <v>402795.36</v>
       </c>
       <c r="I53" s="1">
-        <v>40880.58</v>
+        <v>57327.24</v>
       </c>
       <c r="J53" s="1">
-        <v>10.465141818835</v>
+        <v>14.232348654662</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>431516.28</v>
+        <v>460122.6</v>
       </c>
       <c r="N53" s="1">
-        <v>431516.28</v>
+        <v>460122.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>5136.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D54" s="1">
-        <v>168.36</v>
+        <v>169.25</v>
       </c>
       <c r="E54" s="1">
-        <v>193.74422702</v>
+        <v>192.82725</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>857556.61</v>
+        <v>877342.86</v>
       </c>
       <c r="I54" s="1">
-        <v>-120420.97</v>
+        <v>-108090.9</v>
       </c>
       <c r="J54" s="1">
-        <v>-14.042334767847</v>
+        <v>-12.320257555866</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>737135.64</v>
+        <v>769251.96</v>
       </c>
       <c r="N54" s="1">
-        <v>737135.64</v>
+        <v>769251.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>5164.0</v>
+        <v>5309.0</v>
       </c>
       <c r="D55" s="1">
-        <v>57.61</v>
+        <v>47.98</v>
       </c>
       <c r="E55" s="1">
-        <v>79.33024981</v>
+        <v>78.65287248</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>350665.38</v>
+        <v>357451.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-97054.67</v>
+        <v>-138181.67</v>
       </c>
       <c r="J55" s="1">
-        <v>-27.677288815908</v>
+        <v>-38.65745441585</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>253610.71</v>
+        <v>219269.88</v>
       </c>
       <c r="N55" s="1">
-        <v>253610.71</v>
+        <v>219269.88</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>16374.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3265.0</v>
+        <v>3419.0</v>
       </c>
       <c r="E56" s="1">
-        <v>3471.93318676</v>
+        <v>3467.70380467</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H56" s="1">
-        <v>315157.3</v>
+        <v>324162.91</v>
       </c>
       <c r="I56" s="1">
-        <v>-24327.71</v>
+        <v>-13261.31</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.7192278268661</v>
+        <v>-4.0909399536178</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>290829.59</v>
+        <v>310901.6</v>
       </c>
       <c r="N56" s="1">
-        <v>290829.59</v>
+        <v>310901.6</v>
       </c>
       <c r="O56" s="1">
         <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>6014.0</v>
+        <v>6185.0</v>
       </c>
       <c r="D57" s="1">
-        <v>60.59</v>
+        <v>54.95</v>
       </c>
       <c r="E57" s="1">
-        <v>54.05195544</v>
+        <v>54.16190137</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>282093.26</v>
+        <v>290609.17</v>
       </c>
       <c r="I57" s="1">
-        <v>28539.93</v>
+        <v>1949.8</v>
       </c>
       <c r="J57" s="1">
-        <v>10.117196702963</v>
+        <v>0.67093546979264</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>310633.19</v>
+        <v>292558.97</v>
       </c>
       <c r="N57" s="1">
-        <v>310633.19</v>
+        <v>292558.97</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>10922.0</v>
+        <v>11233.0</v>
       </c>
       <c r="D58" s="1">
-        <v>417.43</v>
+        <v>459.97</v>
       </c>
       <c r="E58" s="1">
-        <v>317.53863944</v>
+        <v>320.50028398</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>2991848.1</v>
+        <v>3105120.24</v>
       </c>
       <c r="I58" s="1">
-        <v>894747.07</v>
+        <v>1342536.65</v>
       </c>
       <c r="J58" s="1">
-        <v>29.906166359181</v>
+        <v>43.236221023119</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3886595.17</v>
+        <v>4447656.89</v>
       </c>
       <c r="N58" s="1">
-        <v>3886595.17</v>
+        <v>4447656.89</v>
       </c>
       <c r="O58" s="1">
-        <v>2.61</v>
+        <v>2.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>1967.0</v>
+        <v>2022.0</v>
       </c>
       <c r="D59" s="1">
-        <v>153.98</v>
+        <v>159.96</v>
       </c>
       <c r="E59" s="1">
-        <v>159.64711744</v>
+        <v>159.39523244</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>269880.66</v>
+        <v>276977.61</v>
       </c>
       <c r="I59" s="1">
-        <v>-11683.09</v>
+        <v>1441.19</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.3289837812017</v>
+        <v>0.52032725677718</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>258197.57</v>
+        <v>278418.8</v>
       </c>
       <c r="N59" s="1">
-        <v>258197.57</v>
+        <v>278418.8</v>
       </c>
       <c r="O59" s="1">
         <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>1705.0</v>
+        <v>1752.0</v>
       </c>
       <c r="D60" s="1">
-        <v>329.59</v>
+        <v>414.16</v>
       </c>
       <c r="E60" s="1">
-        <v>294.35898534</v>
+        <v>296.15275114</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>435158.36</v>
+        <v>449726.78</v>
       </c>
       <c r="I60" s="1">
-        <v>43892.79</v>
+        <v>174882.26</v>
       </c>
       <c r="J60" s="1">
-        <v>10.086624556633</v>
+        <v>38.88633449847</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>479051.15</v>
+        <v>624609.04</v>
       </c>
       <c r="N60" s="1">
-        <v>479051.15</v>
+        <v>624609.04</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2927.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D61" s="1">
-        <v>166.98</v>
+        <v>155.84</v>
       </c>
       <c r="E61" s="1">
-        <v>126.70153058</v>
+        <v>127.35845131</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
       <c r="G61">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H61" s="1">
-        <v>231853.92</v>
+        <v>239570.25</v>
       </c>
       <c r="I61" s="1">
-        <v>74256.04</v>
+        <v>52048.26</v>
       </c>
       <c r="J61" s="1">
-        <v>32.027079809563</v>
+        <v>21.725677541347</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>306109.96</v>
+        <v>291618.51</v>
       </c>
       <c r="N61" s="1">
-        <v>306109.96</v>
+        <v>291618.51</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>8388.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D62" s="1">
-        <v>151.57</v>
+        <v>146.7</v>
       </c>
       <c r="E62" s="1">
-        <v>127.80741536</v>
+        <v>128.56012288</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
       <c r="G62">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H62" s="1">
-        <v>668370.63</v>
+        <v>691408.83</v>
       </c>
       <c r="I62" s="1">
-        <v>127902.29</v>
+        <v>95552.74</v>
       </c>
       <c r="J62" s="1">
-        <v>19.136431832739</v>
+        <v>13.820005741032</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>796272.92</v>
+        <v>786961.57</v>
       </c>
       <c r="N62" s="1">
-        <v>796272.92</v>
+        <v>786961.57</v>
       </c>
       <c r="O62" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1556.0</v>
+        <v>1598.0</v>
       </c>
       <c r="D63" s="1">
-        <v>192.88</v>
+        <v>195.15</v>
       </c>
       <c r="E63" s="1">
-        <v>194.32819409</v>
+        <v>194.36445557</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>258773.73</v>
+        <v>265828.88</v>
       </c>
       <c r="I63" s="1">
-        <v>-2926.77</v>
+        <v>2613.66</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.1310151150196</v>
+        <v>0.98321145542952</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>255846.96</v>
+        <v>268442.54</v>
       </c>
       <c r="N63" s="1">
-        <v>255846.96</v>
+        <v>268442.54</v>
       </c>
       <c r="O63" s="1">
         <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>589.0</v>
+        <v>606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>890.11</v>
+        <v>865.36</v>
       </c>
       <c r="E64" s="1">
-        <v>593.87393888</v>
+        <v>602.00075908</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>301539.44</v>
+        <v>314423.34</v>
       </c>
       <c r="I64" s="1">
-        <v>145393.59</v>
+        <v>136991.1</v>
       </c>
       <c r="J64" s="1">
-        <v>48.217105530209</v>
+        <v>43.568998408324</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>446933.03</v>
+        <v>451414.44</v>
       </c>
       <c r="N64" s="1">
-        <v>446933.03</v>
+        <v>451414.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1047.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D65" s="1">
-        <v>308.01</v>
+        <v>264.69</v>
       </c>
       <c r="E65" s="1">
-        <v>320.01150907</v>
+        <v>318.52671933</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>291105.71</v>
+        <v>297698.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-16192.9</v>
+        <v>-52535.45</v>
       </c>
       <c r="J65" s="1">
-        <v>-5.5625497692917</v>
+        <v>-17.647173428055</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>274912.81</v>
+        <v>245163.5</v>
       </c>
       <c r="N65" s="1">
-        <v>274912.81</v>
+        <v>245163.5</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>1840.0</v>
+        <v>1891.0</v>
       </c>
       <c r="D66" s="1">
-        <v>148.5</v>
+        <v>166.3</v>
       </c>
       <c r="E66" s="1">
-        <v>149.39593478</v>
+        <v>149.64617663</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H66" s="1">
-        <v>296793.75</v>
+        <v>305646.03</v>
       </c>
       <c r="I66" s="1">
-        <v>1047.98</v>
+        <v>38209.75</v>
       </c>
       <c r="J66" s="1">
-        <v>0.35310042748542</v>
+        <v>12.501307476495</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>297841.73</v>
+        <v>343855.78</v>
       </c>
       <c r="N66" s="1">
-        <v>297841.73</v>
+        <v>343855.78</v>
       </c>
       <c r="O66" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>808.0</v>
+        <v>830.0</v>
       </c>
       <c r="D67" s="1">
-        <v>527.58</v>
+        <v>569.61</v>
       </c>
       <c r="E67" s="1">
-        <v>300.22325495</v>
+        <v>307.56662651</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>207676.74</v>
+        <v>218572.87</v>
       </c>
       <c r="I67" s="1">
-        <v>155721.79</v>
+        <v>188396.49</v>
       </c>
       <c r="J67" s="1">
-        <v>74.98277852397</v>
+        <v>86.193904119939</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>363398.53</v>
+        <v>406969.36</v>
       </c>
       <c r="N67" s="1">
-        <v>363398.53</v>
+        <v>406969.36</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1951.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D68" s="1">
-        <v>174.71</v>
+        <v>172.9</v>
       </c>
       <c r="E68" s="1">
-        <v>185.95835982</v>
+        <v>185.53462344</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>315845.24</v>
+        <v>323733.3</v>
       </c>
       <c r="I68" s="1">
-        <v>-25270.06</v>
+        <v>-25321.92</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.0007727835316</v>
+        <v>-7.8218459454125</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>290575.18</v>
+        <v>298411.38</v>
       </c>
       <c r="N68" s="1">
-        <v>290575.18</v>
+        <v>298411.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>4449.0</v>
+        <v>4573.0</v>
       </c>
       <c r="D69" s="1">
-        <v>127.98</v>
+        <v>129.09</v>
       </c>
       <c r="E69" s="1">
-        <v>103.03690043</v>
+        <v>103.64333698</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>395802.01</v>
+        <v>409144.53</v>
       </c>
       <c r="I69" s="1">
-        <v>89584.82</v>
+        <v>99014.69</v>
       </c>
       <c r="J69" s="1">
-        <v>22.633745594167</v>
+        <v>24.200418859321</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>485386.83</v>
+        <v>508159.22</v>
       </c>
       <c r="N69" s="1">
-        <v>485386.83</v>
+        <v>508159.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1571.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D70" s="1">
-        <v>204.97</v>
+        <v>270.82</v>
       </c>
       <c r="E70" s="1">
-        <v>206.43478676</v>
+        <v>206.61455728</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>277638.86</v>
+        <v>285682.54</v>
       </c>
       <c r="I70" s="1">
-        <v>-3134.05</v>
+        <v>90812.51</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.1288225286619</v>
+        <v>31.787910454731</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>274504.81</v>
+        <v>376495.05</v>
       </c>
       <c r="N70" s="1">
-        <v>274504.81</v>
+        <v>376495.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>2048.0</v>
+        <v>2104.0</v>
       </c>
       <c r="D71" s="1">
-        <v>287.82</v>
+        <v>257.76</v>
       </c>
       <c r="E71" s="1">
-        <v>280.78052246</v>
+        <v>280.89113118</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>497593.83</v>
+        <v>511287.02</v>
       </c>
       <c r="I71" s="1">
-        <v>4904.24</v>
+        <v>-44447.87</v>
       </c>
       <c r="J71" s="1">
-        <v>0.98559099898807</v>
+        <v>-8.6933304115563</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>502498.07</v>
+        <v>466839.15</v>
       </c>
       <c r="N71" s="1">
-        <v>502498.07</v>
+        <v>466839.15</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>11694.0</v>
+        <v>12028.0</v>
       </c>
       <c r="D72" s="1">
-        <v>78.76</v>
+        <v>78.64</v>
       </c>
       <c r="E72" s="1">
-        <v>72.33638533</v>
+        <v>72.55708181</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>730256.07</v>
+        <v>753266.34</v>
       </c>
       <c r="I72" s="1">
-        <v>54893.28</v>
+        <v>60955.85</v>
       </c>
       <c r="J72" s="1">
-        <v>7.5169905811259</v>
+        <v>8.092204146544</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>785149.35</v>
+        <v>814222.19</v>
       </c>
       <c r="N72" s="1">
-        <v>785149.35</v>
+        <v>814222.19</v>
       </c>
       <c r="O72" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1869.0</v>
+        <v>1920.0</v>
       </c>
       <c r="D73" s="1">
-        <v>187.77</v>
+        <v>182.61</v>
       </c>
       <c r="E73" s="1">
-        <v>175.41761905</v>
+        <v>175.99492708</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>281733.41</v>
+        <v>290358.85</v>
       </c>
       <c r="I73" s="1">
-        <v>17437.24</v>
+        <v>11449.88</v>
       </c>
       <c r="J73" s="1">
-        <v>6.1892694941647</v>
+        <v>3.9433549209883</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>299170.65</v>
+        <v>301808.73</v>
       </c>
       <c r="N73" s="1">
-        <v>299170.65</v>
+        <v>301808.73</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>3887.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D74" s="1">
-        <v>85.36</v>
+        <v>88.43</v>
       </c>
       <c r="E74" s="1">
-        <v>86.42613584</v>
+        <v>86.51123123</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>287319.01</v>
+        <v>295694.62</v>
       </c>
       <c r="I74" s="1">
-        <v>-4471.46</v>
+        <v>8485.7</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.5562701542094</v>
+        <v>2.8697512318621</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>282847.55</v>
+        <v>304180.32</v>
       </c>
       <c r="N74" s="1">
-        <v>282847.55</v>
+        <v>304180.32</v>
       </c>
       <c r="O74" s="1">
         <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>11704.0</v>
+        <v>12038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.04</v>
+        <v>25.05</v>
       </c>
       <c r="E75" s="1">
-        <v>30.99760082</v>
+        <v>30.83076425</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>317835.14</v>
+        <v>324995.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-48045.99</v>
+        <v>-65417.25</v>
       </c>
       <c r="J75" s="1">
-        <v>-15.116638770653</v>
+        <v>-20.128671371534</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>269789.15</v>
+        <v>259578.12</v>
       </c>
       <c r="N75" s="1">
-        <v>269789.15</v>
+        <v>259578.12</v>
       </c>
       <c r="O75" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>3285.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D76" s="1">
-        <v>173.66</v>
+        <v>163.3</v>
       </c>
       <c r="E76" s="1">
-        <v>161.44214916</v>
+        <v>161.57051821</v>
       </c>
       <c r="F76" t="s">
         <v>183</v>
       </c>
       <c r="G76">
         <v>1.63</v>
       </c>
       <c r="H76" s="1">
-        <v>312004.76</v>
+        <v>321408.14</v>
       </c>
       <c r="I76" s="1">
-        <v>37624.82</v>
+        <v>17620.57</v>
       </c>
       <c r="J76" s="1">
-        <v>12.059053201624</v>
+        <v>5.4823035906931</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>349629.58</v>
+        <v>339028.71</v>
       </c>
       <c r="N76" s="1">
-        <v>349629.58</v>
+        <v>339028.71</v>
       </c>
       <c r="O76" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>2924.0</v>
+        <v>3006.0</v>
       </c>
       <c r="D77" s="1">
-        <v>111.49</v>
+        <v>103.6</v>
       </c>
       <c r="E77" s="1">
-        <v>106.40117647</v>
+        <v>106.40528942</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>269863.38</v>
+        <v>277360.37</v>
       </c>
       <c r="I77" s="1">
-        <v>8041.88</v>
+        <v>-9286.34</v>
       </c>
       <c r="J77" s="1">
-        <v>2.9799819449382</v>
+        <v>-3.3481135030214</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>277905.26</v>
+        <v>268074.03</v>
       </c>
       <c r="N77" s="1">
-        <v>277905.26</v>
+        <v>268074.03</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2426.0</v>
+        <v>2494.0</v>
       </c>
       <c r="D78" s="1">
-        <v>313.0</v>
+        <v>265.7</v>
       </c>
       <c r="E78" s="1">
-        <v>298.76497527</v>
+        <v>298.47817963</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>628988.2</v>
+        <v>645804.16</v>
       </c>
       <c r="I78" s="1">
-        <v>18331.18</v>
+        <v>-75385.12</v>
       </c>
       <c r="J78" s="1">
-        <v>2.9143917167285</v>
+        <v>-11.673062000716</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>647319.38</v>
+        <v>570419.04</v>
       </c>
       <c r="N78" s="1">
-        <v>647319.38</v>
+        <v>570419.04</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2194.0</v>
+        <v>2255.0</v>
       </c>
       <c r="D79" s="1">
-        <v>156.58</v>
+        <v>136.25</v>
       </c>
       <c r="E79" s="1">
-        <v>148.43437101</v>
+        <v>148.38874058</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>278589.63</v>
+        <v>286272.35</v>
       </c>
       <c r="I79" s="1">
-        <v>14267.9</v>
+        <v>-21794.64</v>
       </c>
       <c r="J79" s="1">
-        <v>5.121475627072</v>
+        <v>-7.6132536027318</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>292857.53</v>
+        <v>264477.71</v>
       </c>
       <c r="N79" s="1">
-        <v>292857.53</v>
+        <v>264477.71</v>
       </c>
       <c r="O79" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>4596.0</v>
+        <v>4725.0</v>
       </c>
       <c r="D80" s="1">
-        <v>62.9</v>
+        <v>60.19</v>
       </c>
       <c r="E80" s="1">
-        <v>70.828255</v>
+        <v>70.57230688</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>279775.13</v>
+        <v>286578.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-33333.46</v>
+        <v>-41766.77</v>
       </c>
       <c r="J80" s="1">
-        <v>-11.914375663055</v>
+        <v>-14.574287454323</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>246441.67</v>
+        <v>244811.7</v>
       </c>
       <c r="N80" s="1">
-        <v>246441.67</v>
+        <v>244811.7</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>2377.0</v>
+        <v>2443.0</v>
       </c>
       <c r="D81" s="1">
-        <v>164.24</v>
+        <v>176.7</v>
       </c>
       <c r="E81" s="1">
-        <v>97.94544804</v>
+        <v>100.45099468</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>201177.87</v>
+        <v>211975.63</v>
       </c>
       <c r="I81" s="1">
-        <v>131628.47</v>
+        <v>159616.09</v>
       </c>
       <c r="J81" s="1">
-        <v>65.428901300128</v>
+        <v>75.299264354115</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>332806.34</v>
+        <v>371591.72</v>
       </c>
       <c r="N81" s="1">
-        <v>332806.34</v>
+        <v>371591.72</v>
       </c>
       <c r="O81" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>1954.0</v>
+        <v>2008.0</v>
       </c>
       <c r="D82" s="1">
-        <v>1014.53</v>
+        <v>946.11</v>
       </c>
       <c r="E82" s="1">
-        <v>943.77906346</v>
+        <v>946.01506474</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>1599895.96</v>
+        <v>1647485.05</v>
       </c>
       <c r="I82" s="1">
-        <v>90050.44</v>
+        <v>-12132.65</v>
       </c>
       <c r="J82" s="1">
-        <v>5.6285184944151</v>
+        <v>-0.73643460376165</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1689946.4</v>
+        <v>1635352.4</v>
       </c>
       <c r="N82" s="1">
-        <v>1689946.4</v>
+        <v>1635352.4</v>
       </c>
       <c r="O82" s="1">
-        <v>1.13</v>
+        <v>1.01</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>3757.0</v>
+        <v>3862.0</v>
       </c>
       <c r="D83" s="1">
-        <v>118.42</v>
+        <v>106.75</v>
       </c>
       <c r="E83" s="1">
-        <v>112.18714134</v>
+        <v>111.99521491</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>363788.82</v>
+        <v>373257.88</v>
       </c>
       <c r="I83" s="1">
-        <v>15482.26</v>
+        <v>-18374.09</v>
       </c>
       <c r="J83" s="1">
-        <v>4.2558372189668</v>
+        <v>-4.9226261479061</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>379271.08</v>
+        <v>354883.79</v>
       </c>
       <c r="N83" s="1">
-        <v>379271.08</v>
+        <v>354883.79</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>87.0</v>
+        <v>90.0</v>
       </c>
       <c r="D84" s="1">
-        <v>124.37</v>
+        <v>94.2</v>
       </c>
       <c r="E84" s="1">
-        <v>182.54022989</v>
+        <v>179.77066667</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84">
         <v>1.63</v>
       </c>
       <c r="H84" s="1">
-        <v>9313.51</v>
+        <v>9497.13</v>
       </c>
       <c r="I84" s="1">
-        <v>-2682.07</v>
+        <v>-4285.03</v>
       </c>
       <c r="J84" s="1">
-        <v>-28.797628391444</v>
+        <v>-45.119209698088</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>6631.44</v>
+        <v>5212.1</v>
       </c>
       <c r="N84" s="1">
-        <v>6631.44</v>
+        <v>5212.1</v>
       </c>
       <c r="O84" s="1">
         <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>604.0</v>
+        <v>621.0</v>
       </c>
       <c r="D85" s="1">
-        <v>671.01</v>
+        <v>643.5</v>
       </c>
       <c r="E85" s="1">
-        <v>477.80115894</v>
+        <v>482.85763285</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>250139.94</v>
+        <v>259800.05</v>
       </c>
       <c r="I85" s="1">
-        <v>95361.14</v>
+        <v>84190.22</v>
       </c>
       <c r="J85" s="1">
-        <v>38.123116204473</v>
+        <v>32.405775133608</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>345501.08</v>
+        <v>343990.27</v>
       </c>
       <c r="N85" s="1">
-        <v>345501.08</v>
+        <v>343990.27</v>
       </c>
       <c r="O85" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4576.0</v>
+        <v>4703.0</v>
       </c>
       <c r="D86" s="1">
-        <v>83.29</v>
+        <v>90.62</v>
       </c>
       <c r="E86" s="1">
-        <v>77.96337194</v>
+        <v>78.35933447</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>305277.13</v>
+        <v>315371.15</v>
       </c>
       <c r="I86" s="1">
-        <v>19632.33</v>
+        <v>51492.81</v>
       </c>
       <c r="J86" s="1">
-        <v>6.4309861665694</v>
+        <v>16.327685649115</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>324909.46</v>
+        <v>366863.96</v>
       </c>
       <c r="N86" s="1">
-        <v>324909.46</v>
+        <v>366863.96</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3351.0</v>
+        <v>3444.0</v>
       </c>
       <c r="D87" s="1">
-        <v>178.95</v>
+        <v>179.87</v>
       </c>
       <c r="E87" s="1">
-        <v>198.61799761</v>
+        <v>197.93156794</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>576445.36</v>
+        <v>590268.15</v>
       </c>
       <c r="I87" s="1">
-        <v>-65246.82</v>
+        <v>-57021.8</v>
       </c>
       <c r="J87" s="1">
-        <v>-11.318821266945</v>
+        <v>-9.6603213302293</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>511198.54</v>
+        <v>533246.35</v>
       </c>
       <c r="N87" s="1">
-        <v>511198.54</v>
+        <v>533246.35</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>4137.0</v>
+        <v>4252.0</v>
       </c>
       <c r="D88" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E88" s="1">
-        <v>71.13989848</v>
+        <v>70.90367357</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>294305.76</v>
+        <v>301482.42</v>
       </c>
       <c r="I88" s="1">
-        <v>-18202.38</v>
+        <v>-40579.7</v>
       </c>
       <c r="J88" s="1">
-        <v>-6.1848534666804</v>
+        <v>-13.460055150148</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>276103.38</v>
+        <v>260902.72</v>
       </c>
       <c r="N88" s="1">
-        <v>276103.38</v>
+        <v>260902.72</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2725.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D89" s="1">
-        <v>132.19</v>
+        <v>277.49</v>
       </c>
       <c r="E89" s="1">
-        <v>129.19499817</v>
+        <v>131.66283369</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>306265.49</v>
+        <v>320735.71</v>
       </c>
       <c r="I89" s="1">
-        <v>812.43</v>
+        <v>348565.3</v>
       </c>
       <c r="J89" s="1">
-        <v>0.26526984806548</v>
+        <v>108.67679810271</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>307077.92</v>
+        <v>669301.01</v>
       </c>
       <c r="N89" s="1">
-        <v>307077.92</v>
+        <v>669301.01</v>
       </c>
       <c r="O89" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>7428.0</v>
+        <v>7528.0</v>
       </c>
       <c r="D90" s="1">
-        <v>58.5</v>
+        <v>62.84</v>
       </c>
       <c r="E90" s="1">
-        <v>57.83461093</v>
+        <v>57.89127125</v>
       </c>
       <c r="F90" t="s">
         <v>212</v>
       </c>
       <c r="G90">
         <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>287669.64</v>
+        <v>291853.43</v>
       </c>
       <c r="I90" s="1">
-        <v>3205.25</v>
+        <v>26373.01</v>
       </c>
       <c r="J90" s="1">
-        <v>1.1142121219326</v>
+        <v>9.0363885735384</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>290874.89</v>
+        <v>318226.44</v>
       </c>
       <c r="N90" s="1">
-        <v>290874.89</v>
+        <v>318226.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" t="s">
         <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>583.0</v>
+        <v>600.0</v>
       </c>
       <c r="D91" s="1">
-        <v>589.87</v>
+        <v>542.43</v>
       </c>
       <c r="E91" s="1">
-        <v>513.6970669</v>
+        <v>514.82805</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>260316.24</v>
+        <v>268388.41</v>
       </c>
       <c r="I91" s="1">
-        <v>32846.21</v>
+        <v>11768.26</v>
       </c>
       <c r="J91" s="1">
-        <v>12.617810552273</v>
+        <v>4.3847869585725</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>293162.45</v>
+        <v>280156.67</v>
       </c>
       <c r="N91" s="1">
-        <v>293162.45</v>
+        <v>280156.67</v>
       </c>
       <c r="O91" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>1977.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D92" s="1">
-        <v>208.95</v>
+        <v>465.96</v>
       </c>
       <c r="E92" s="1">
-        <v>151.29533637</v>
+        <v>154.86049705</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>256044.98</v>
+        <v>269398.94</v>
       </c>
       <c r="I92" s="1">
-        <v>96108.94</v>
+        <v>545639.99</v>
       </c>
       <c r="J92" s="1">
-        <v>37.535959502116</v>
+        <v>202.53976871624</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>352153.92</v>
+        <v>815038.93</v>
       </c>
       <c r="N92" s="1">
-        <v>352153.92</v>
+        <v>815038.93</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>10786.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D93" s="1">
-        <v>26.5</v>
+        <v>27.52</v>
       </c>
       <c r="E93" s="1">
-        <v>26.4908372</v>
+        <v>26.52768094</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>285730.17</v>
+        <v>294324.62</v>
       </c>
       <c r="I93" s="1">
-        <v>98.83</v>
+        <v>11009.78</v>
       </c>
       <c r="J93" s="1">
-        <v>0.034588577048059</v>
+        <v>3.7406928445198</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>285829.0</v>
+        <v>305334.4</v>
       </c>
       <c r="N93" s="1">
-        <v>285829.0</v>
+        <v>305334.4</v>
       </c>
       <c r="O93" s="1">
         <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1511.0</v>
+        <v>1553.0</v>
       </c>
       <c r="D94" s="1">
-        <v>261.6</v>
+        <v>248.0</v>
       </c>
       <c r="E94" s="1">
-        <v>233.92684315</v>
+        <v>234.45998712</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>353463.46</v>
+        <v>364116.36</v>
       </c>
       <c r="I94" s="1">
-        <v>41814.14</v>
+        <v>21027.64</v>
       </c>
       <c r="J94" s="1">
-        <v>11.829833839119</v>
+        <v>5.7749780866754</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>395277.6</v>
+        <v>385144.0</v>
       </c>
       <c r="N94" s="1">
-        <v>395277.6</v>
+        <v>385144.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>6157.0</v>
+        <v>6332.0</v>
       </c>
       <c r="D95" s="1">
-        <v>50.38</v>
+        <v>51.4</v>
       </c>
       <c r="E95" s="1">
-        <v>44.07576904</v>
+        <v>44.1973626</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>271374.51</v>
+        <v>279857.7</v>
       </c>
       <c r="I95" s="1">
-        <v>38815.15</v>
+        <v>45607.1</v>
       </c>
       <c r="J95" s="1">
-        <v>14.303167235567</v>
+        <v>16.296532130436</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>310189.66</v>
+        <v>325464.8</v>
       </c>
       <c r="N95" s="1">
-        <v>310189.66</v>
+        <v>325464.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>14866.0</v>
+        <v>15288.0</v>
       </c>
       <c r="D96" s="1">
-        <v>27.57</v>
+        <v>28.82</v>
       </c>
       <c r="E96" s="1">
-        <v>29.68811247</v>
+        <v>29.66223182</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>441343.48</v>
+        <v>453476.2</v>
       </c>
       <c r="I96" s="1">
-        <v>-31487.86</v>
+        <v>-12876.04</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.1345474504348</v>
+        <v>-2.8394081100618</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>409855.62</v>
+        <v>440600.16</v>
       </c>
       <c r="N96" s="1">
-        <v>409855.62</v>
+        <v>440600.16</v>
       </c>
       <c r="O96" s="1">
         <v>0.27</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>34340.0</v>
+        <v>35333.0</v>
       </c>
       <c r="D97" s="1">
-        <v>14.71</v>
+        <v>14.895</v>
       </c>
       <c r="E97" s="1">
-        <v>15.81832469</v>
+        <v>15.81075652</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97">
         <v>0.86</v>
       </c>
       <c r="H97" s="1">
-        <v>626020.45</v>
+        <v>643878.02</v>
       </c>
       <c r="I97" s="1">
-        <v>-40858.1</v>
+        <v>-35139.32</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.5266398246255</v>
+        <v>-5.4574498443044</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>585162.35</v>
+        <v>608738.7</v>
       </c>
       <c r="N97" s="1">
-        <v>585162.35</v>
+        <v>608738.7</v>
       </c>
       <c r="O97" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>1821.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D98" s="1">
-        <v>200.94</v>
+        <v>185.0</v>
       </c>
       <c r="E98" s="1">
-        <v>170.09751236</v>
+        <v>170.72355235</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>269915.3</v>
+        <v>278364.51</v>
       </c>
       <c r="I98" s="1">
-        <v>42016.62</v>
+        <v>19750.32</v>
       </c>
       <c r="J98" s="1">
-        <v>15.566594409431</v>
+        <v>7.0951286139171</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>311931.92</v>
+        <v>298114.83</v>
       </c>
       <c r="N98" s="1">
-        <v>311931.92</v>
+        <v>298114.83</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>2681.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D99" s="1">
-        <v>173.6</v>
+        <v>176.23</v>
       </c>
       <c r="E99" s="1">
-        <v>184.59112272</v>
+        <v>184.37000363</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
       <c r="G99">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H99" s="1">
-        <v>306428.33</v>
+        <v>314573.82</v>
       </c>
       <c r="I99" s="1">
-        <v>-14929.5</v>
+        <v>-12637.47</v>
       </c>
       <c r="J99" s="1">
-        <v>-4.8721017407235</v>
+        <v>-4.0173304949535</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>291498.83</v>
+        <v>301936.35</v>
       </c>
       <c r="N99" s="1">
-        <v>291498.83</v>
+        <v>301936.35</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>1571.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D100" s="1">
-        <v>226.41</v>
+        <v>207.54</v>
       </c>
       <c r="E100" s="1">
-        <v>209.39612349</v>
+        <v>209.46502167</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>282689.91</v>
+        <v>290689.27</v>
       </c>
       <c r="I100" s="1">
-        <v>20528.29</v>
+        <v>-2166.33</v>
       </c>
       <c r="J100" s="1">
-        <v>7.2617696188732</v>
+        <v>-0.74523906575568</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>303218.2</v>
+        <v>288522.94</v>
       </c>
       <c r="N100" s="1">
-        <v>303218.2</v>
+        <v>288522.94</v>
       </c>
       <c r="O100" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1344.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1558.5</v>
+        <v>1588.5</v>
       </c>
       <c r="E101" s="1">
-        <v>1540.06093006</v>
+        <v>1540.10455467</v>
       </c>
       <c r="F101" t="s">
         <v>235</v>
       </c>
       <c r="G101">
         <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>277162.64</v>
+        <v>284795.95</v>
       </c>
       <c r="I101" s="1">
-        <v>3150.24</v>
+        <v>8738.96</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1366034036911</v>
+        <v>3.0684986917827</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>280312.88</v>
+        <v>293534.91</v>
       </c>
       <c r="N101" s="1">
-        <v>280312.88</v>
+        <v>293534.91</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>903.0</v>
+        <v>927.0</v>
       </c>
       <c r="D102" s="1">
-        <v>433.01</v>
+        <v>400.08</v>
       </c>
       <c r="E102" s="1">
-        <v>345.95192691</v>
+        <v>347.16788565</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>271320.06</v>
+        <v>279410.37</v>
       </c>
       <c r="I102" s="1">
-        <v>62005.91</v>
+        <v>39840.87</v>
       </c>
       <c r="J102" s="1">
-        <v>22.853418947349</v>
+        <v>14.25890885868</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>333325.97</v>
+        <v>319251.24</v>
       </c>
       <c r="N102" s="1">
-        <v>333325.97</v>
+        <v>319251.24</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>1232.0</v>
+        <v>1266.0</v>
       </c>
       <c r="D103" s="1">
-        <v>260.6</v>
+        <v>250.47</v>
       </c>
       <c r="E103" s="1">
-        <v>259.55205357</v>
+        <v>259.32910742</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>278549.33</v>
+        <v>285880.2</v>
       </c>
       <c r="I103" s="1">
-        <v>-4853.24</v>
+        <v>-12922.45</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.7423269336171</v>
+        <v>-4.5202326009286</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>273696.09</v>
+        <v>272957.75</v>
       </c>
       <c r="N103" s="1">
-        <v>273696.09</v>
+        <v>272957.75</v>
       </c>
       <c r="O103" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>4076.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D104" s="1">
-        <v>83.5</v>
+        <v>88.16</v>
       </c>
       <c r="E104" s="1">
-        <v>80.57558391</v>
+        <v>80.62680668</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>283433.9</v>
+        <v>291500.99</v>
       </c>
       <c r="I104" s="1">
-        <v>6703.78</v>
+        <v>26473.01</v>
       </c>
       <c r="J104" s="1">
-        <v>2.3652004929544</v>
+        <v>9.0816192425281</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>290137.68</v>
+        <v>317974.0</v>
       </c>
       <c r="N104" s="1">
-        <v>290137.68</v>
+        <v>317974.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>1619.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D105" s="1">
-        <v>202.37</v>
+        <v>202.0</v>
       </c>
       <c r="E105" s="1">
-        <v>201.54200741</v>
+        <v>201.53866667</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H105" s="1">
-        <v>279269.74</v>
+        <v>287220.09</v>
       </c>
       <c r="I105" s="1">
-        <v>33.81</v>
+        <v>2295.28</v>
       </c>
       <c r="J105" s="1">
-        <v>0.012106574811865</v>
+        <v>0.79913629997122</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>279303.55</v>
+        <v>289515.37</v>
       </c>
       <c r="N105" s="1">
-        <v>279303.55</v>
+        <v>289515.37</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>18320.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D106" s="1">
-        <v>32.43</v>
+        <v>26.0</v>
       </c>
       <c r="E106" s="1">
-        <v>30.70605731</v>
+        <v>30.62221055</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
       <c r="G106">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H106" s="1">
-        <v>348750.24</v>
+        <v>357844.77</v>
       </c>
       <c r="I106" s="1">
-        <v>23352.35</v>
+        <v>-53120.89</v>
       </c>
       <c r="J106" s="1">
-        <v>6.6960097289109</v>
+        <v>-14.844674130629</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>372102.59</v>
+        <v>304723.88</v>
       </c>
       <c r="N106" s="1">
-        <v>372102.59</v>
+        <v>304723.88</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>1123.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D107" s="1">
-        <v>376.42</v>
+        <v>402.66</v>
       </c>
       <c r="E107" s="1">
-        <v>336.26664292</v>
+        <v>337.75769697</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H107" s="1">
-        <v>328047.43</v>
+        <v>338759.19</v>
       </c>
       <c r="I107" s="1">
-        <v>32312.03</v>
+        <v>61578.5</v>
       </c>
       <c r="J107" s="1">
-        <v>9.849804340793</v>
+        <v>18.177661837012</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>360359.46</v>
+        <v>400337.69</v>
       </c>
       <c r="N107" s="1">
-        <v>360359.46</v>
+        <v>400337.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>2485.0</v>
+        <v>2554.0</v>
       </c>
       <c r="D108" s="1">
-        <v>140.44</v>
+        <v>141.65</v>
       </c>
       <c r="E108" s="1">
-        <v>131.46734406</v>
+        <v>131.62010963</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H108" s="1">
-        <v>283962.92</v>
+        <v>292080.9</v>
       </c>
       <c r="I108" s="1">
-        <v>13546.48</v>
+        <v>19336.94</v>
       </c>
       <c r="J108" s="1">
-        <v>4.7705101778782</v>
+        <v>6.6204055109389</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>297509.4</v>
+        <v>311417.84</v>
       </c>
       <c r="N108" s="1">
-        <v>297509.4</v>
+        <v>311417.84</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>35561.0</v>
+        <v>36590.0</v>
       </c>
       <c r="D109" s="1">
-        <v>9.924</v>
+        <v>9.56</v>
       </c>
       <c r="E109" s="1">
-        <v>9.70943759</v>
+        <v>9.71031238</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>345277.31</v>
+        <v>355300.33</v>
       </c>
       <c r="I109" s="1">
-        <v>7630.05</v>
+        <v>-5499.93</v>
       </c>
       <c r="J109" s="1">
-        <v>2.2098324387432</v>
+        <v>-1.5479664766987</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>352907.36</v>
+        <v>349800.4</v>
       </c>
       <c r="N109" s="1">
-        <v>352907.36</v>
+        <v>349800.4</v>
       </c>
       <c r="O109" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>10052.0</v>
+        <v>10339.0</v>
       </c>
       <c r="D110" s="1">
-        <v>28.07</v>
+        <v>26.66</v>
       </c>
       <c r="E110" s="1">
-        <v>28.41267012</v>
+        <v>28.37750073</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>285604.16</v>
+        <v>293394.98</v>
       </c>
       <c r="I110" s="1">
-        <v>-3444.52</v>
+        <v>-17757.24</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.2060468587012</v>
+        <v>-6.052332592739</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>282159.64</v>
+        <v>275637.74</v>
       </c>
       <c r="N110" s="1">
-        <v>282159.64</v>
+        <v>275637.74</v>
       </c>
       <c r="O110" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>370.0</v>
+        <v>380.0</v>
       </c>
       <c r="D111" s="1">
-        <v>1082.83</v>
+        <v>1050.77</v>
       </c>
       <c r="E111" s="1">
-        <v>875.88743243</v>
+        <v>881.13334211</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H111" s="1">
-        <v>282676.35</v>
+        <v>291904.94</v>
       </c>
       <c r="I111" s="1">
-        <v>58866.72</v>
+        <v>51809.1</v>
       </c>
       <c r="J111" s="1">
-        <v>20.824777170075</v>
+        <v>17.748620492685</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>341543.07</v>
+        <v>343714.04</v>
       </c>
       <c r="N111" s="1">
-        <v>341543.07</v>
+        <v>343714.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
         <v>1465.0</v>
       </c>
       <c r="D112" s="1">
-        <v>181.25</v>
+        <v>0.0</v>
       </c>
       <c r="E112" s="1">
-        <v>239.3768942</v>
+        <v>0.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>350687.15</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-85155.9</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-24.282583493578</v>
+        <v>0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>265531.25</v>
+        <v>0.0</v>
       </c>
       <c r="N112" s="1">
-        <v>265531.25</v>
+        <v>0.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>8090.0</v>
+        <v>1506.0</v>
       </c>
       <c r="D113" s="1">
-        <v>45.99</v>
+        <v>172.8</v>
       </c>
       <c r="E113" s="1">
-        <v>45.97521508</v>
+        <v>237.59140106</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>322660.05</v>
+        <v>357812.65</v>
       </c>
       <c r="I113" s="1">
-        <v>-5487.64</v>
+        <v>-97575.85</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.7007497519448</v>
+        <v>-27.270095118213</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>317172.41</v>
+        <v>260236.8</v>
       </c>
       <c r="N113" s="1">
-        <v>317172.41</v>
+        <v>260236.8</v>
       </c>
       <c r="O113" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>9404.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D114" s="1">
-        <v>6875.0</v>
+        <v>44.71</v>
       </c>
       <c r="E114" s="1">
-        <v>6402.59315185</v>
+        <v>45.94968145</v>
       </c>
       <c r="F114" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G114">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H114" s="1">
-        <v>327382.17</v>
+        <v>331512.19</v>
       </c>
       <c r="I114" s="1">
-        <v>24328.83</v>
+        <v>-11341.33</v>
       </c>
       <c r="J114" s="1">
-        <v>7.43132406997</v>
+        <v>-3.421089885111</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>351711.0</v>
+        <v>320170.86</v>
       </c>
       <c r="N114" s="1">
-        <v>351711.0</v>
+        <v>320170.86</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>772.0</v>
+        <v>9804.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73590.0</v>
+        <v>8081.0</v>
       </c>
       <c r="E115" s="1">
-        <v>60165.20725389</v>
+        <v>6464.42125663</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
       <c r="G115">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H115" s="1">
-        <v>253286.2</v>
+        <v>344510.25</v>
       </c>
       <c r="I115" s="1">
-        <v>55769.48</v>
+        <v>82437.0</v>
       </c>
       <c r="J115" s="1">
-        <v>22.018364995803</v>
+        <v>23.928751031355</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>309055.68</v>
+        <v>426947.25</v>
       </c>
       <c r="N115" s="1">
-        <v>309055.68</v>
+        <v>426947.25</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>7105.0</v>
+        <v>772.0</v>
       </c>
       <c r="D116" s="1">
-        <v>44.93</v>
+        <v>80510.0</v>
       </c>
       <c r="E116" s="1">
-        <v>43.41473047</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F116" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G116">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H116" s="1">
-        <v>263912.93</v>
+        <v>253286.2</v>
       </c>
       <c r="I116" s="1">
-        <v>8221.8</v>
+        <v>81658.36</v>
       </c>
       <c r="J116" s="1">
-        <v>3.115345655857</v>
+        <v>32.239561413137</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>272134.73</v>
+        <v>334944.56</v>
       </c>
       <c r="N116" s="1">
-        <v>272134.73</v>
+        <v>334944.56</v>
       </c>
       <c r="O116" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>920.0</v>
+        <v>7307.0</v>
       </c>
       <c r="D117" s="1">
-        <v>403.31</v>
+        <v>43.99</v>
       </c>
       <c r="E117" s="1">
-        <v>362.58301087</v>
+        <v>43.42101136</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H117" s="1">
-        <v>286658.81</v>
+        <v>271477.43</v>
       </c>
       <c r="I117" s="1">
-        <v>29649.28</v>
+        <v>5216.15</v>
       </c>
       <c r="J117" s="1">
-        <v>10.343055564907</v>
+        <v>1.9213936127213</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>316308.09</v>
+        <v>276693.58</v>
       </c>
       <c r="N117" s="1">
-        <v>316308.09</v>
+        <v>276693.58</v>
       </c>
       <c r="O117" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>1398.0</v>
+        <v>947.0</v>
       </c>
       <c r="D118" s="1">
-        <v>267.71</v>
+        <v>338.49</v>
       </c>
       <c r="E118" s="1">
-        <v>236.80646638</v>
+        <v>363.37767687</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H118" s="1">
-        <v>283275.84</v>
+        <v>295704.91</v>
       </c>
       <c r="I118" s="1">
-        <v>35771.58</v>
+        <v>-19773.06</v>
       </c>
       <c r="J118" s="1">
-        <v>12.627825938139</v>
+        <v>-6.6867540346219</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>319047.42</v>
+        <v>275931.85</v>
       </c>
       <c r="N118" s="1">
-        <v>319047.42</v>
+        <v>275931.85</v>
       </c>
       <c r="O118" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>5946.0</v>
+        <v>473.0</v>
       </c>
       <c r="D119" s="1">
-        <v>62.65</v>
+        <v>149.53</v>
       </c>
       <c r="E119" s="1">
-        <v>76.34977127</v>
+        <v>0.0</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H119" s="1">
-        <v>388045.88</v>
+        <v>0.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-70483.2</v>
+        <v>60882.92</v>
       </c>
       <c r="J119" s="1">
-        <v>-18.163625393987</v>
+        <v>0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>317562.68</v>
+        <v>60882.92</v>
       </c>
       <c r="N119" s="1">
-        <v>317562.68</v>
+        <v>60882.92</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>29074.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D120" s="1">
-        <v>19.65</v>
+        <v>224.38</v>
       </c>
       <c r="E120" s="1">
-        <v>21.67007739</v>
+        <v>236.60409059</v>
       </c>
       <c r="F120" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G120">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="H120" s="1">
-        <v>370490.99</v>
+        <v>290543.79</v>
       </c>
       <c r="I120" s="1">
-        <v>-20352.11</v>
+        <v>-13376.45</v>
       </c>
       <c r="J120" s="1">
-        <v>-5.4932806867989</v>
+        <v>-4.6039359505842</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>350138.88</v>
+        <v>277167.34</v>
       </c>
       <c r="N120" s="1">
-        <v>350138.88</v>
+        <v>277167.34</v>
       </c>
       <c r="O120" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>3898.0</v>
+        <v>6116.0</v>
       </c>
       <c r="D121" s="1">
-        <v>84.31</v>
+        <v>59.05</v>
       </c>
       <c r="E121" s="1">
-        <v>80.03187276</v>
+        <v>75.77803793</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H121" s="1">
-        <v>266905.04</v>
+        <v>396183.16</v>
       </c>
       <c r="I121" s="1">
-        <v>13253.84</v>
+        <v>-85302.73</v>
       </c>
       <c r="J121" s="1">
-        <v>4.9657511150782</v>
+        <v>-21.53113474081</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>280158.88</v>
+        <v>310880.43</v>
       </c>
       <c r="N121" s="1">
-        <v>280158.88</v>
+        <v>310880.43</v>
       </c>
       <c r="O121" s="1">
         <v>0.19</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>200.0</v>
+        <v>29911.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3180.0</v>
+        <v>22.51</v>
       </c>
       <c r="E122" s="1">
-        <v>4087.585</v>
+        <v>21.67467019</v>
       </c>
       <c r="F122" t="s">
-        <v>46</v>
+        <v>183</v>
       </c>
       <c r="G122">
-        <v>183.82</v>
+        <v>1.63</v>
       </c>
       <c r="H122" s="1">
-        <v>4457.17</v>
+        <v>381733.04</v>
       </c>
       <c r="I122" s="1">
-        <v>-997.32</v>
+        <v>32195.77</v>
       </c>
       <c r="J122" s="1">
-        <v>-22.375632968902</v>
+        <v>8.4341062015486</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3459.85</v>
+        <v>413928.81</v>
       </c>
       <c r="N122" s="1">
-        <v>3459.85</v>
+        <v>413928.81</v>
       </c>
       <c r="O122" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>368.0</v>
+        <v>4007.0</v>
       </c>
       <c r="D123" s="1">
-        <v>1083.46</v>
+        <v>147.14</v>
       </c>
       <c r="E123" s="1">
-        <v>737.22502717</v>
+        <v>81.34029698</v>
       </c>
       <c r="F123" t="s">
         <v>28</v>
       </c>
       <c r="G123">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H123" s="1">
-        <v>232259.66</v>
+        <v>278891.48</v>
       </c>
       <c r="I123" s="1">
-        <v>107634.87</v>
+        <v>228631.96</v>
       </c>
       <c r="J123" s="1">
-        <v>46.342472902957</v>
+        <v>81.978825599118</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>339894.53</v>
+        <v>507523.44</v>
       </c>
       <c r="N123" s="1">
-        <v>339894.53</v>
+        <v>507523.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>28166.0</v>
+        <v>200.0</v>
       </c>
       <c r="D124" s="1">
-        <v>76.89</v>
+        <v>3650.0</v>
       </c>
       <c r="E124" s="1">
-        <v>76.62270113</v>
+        <v>4087.585</v>
       </c>
       <c r="F124" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G124">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H124" s="1">
-        <v>1852557.87</v>
+        <v>4457.17</v>
       </c>
       <c r="I124" s="1">
-        <v>-6358.87</v>
+        <v>-523.22</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.34324811672415</v>
+        <v>-11.738838769892</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1846199.0</v>
+        <v>3933.95</v>
       </c>
       <c r="N124" s="1">
-        <v>1846199.0</v>
+        <v>3933.95</v>
       </c>
       <c r="O124" s="1">
-        <v>1.24</v>
+        <v>0.0</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>4259.0</v>
+        <v>378.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.23</v>
+        <v>950.54</v>
       </c>
       <c r="E125" s="1">
-        <v>105.54858183</v>
+        <v>744.9892328</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H125" s="1">
-        <v>386318.64</v>
+        <v>241105.87</v>
       </c>
       <c r="I125" s="1">
-        <v>3001.99</v>
+        <v>68185.79</v>
       </c>
       <c r="J125" s="1">
-        <v>0.77707614626102</v>
+        <v>28.280435478406</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>389320.63</v>
+        <v>309291.66</v>
       </c>
       <c r="N125" s="1">
-        <v>389320.63</v>
+        <v>309291.66</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>3712.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D126" s="1">
-        <v>130.84</v>
+        <v>82.68</v>
       </c>
       <c r="E126" s="1">
-        <v>126.33137662</v>
+        <v>76.65373594</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H126" s="1">
-        <v>406202.29</v>
+        <v>1906717.03</v>
       </c>
       <c r="I126" s="1">
-        <v>7827.87</v>
+        <v>155692.4</v>
       </c>
       <c r="J126" s="1">
-        <v>1.9270866247455</v>
+        <v>8.1654696292297</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>414030.16</v>
+        <v>2062409.43</v>
       </c>
       <c r="N126" s="1">
-        <v>414030.16</v>
+        <v>2062409.43</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>1.27</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>30263.0</v>
+        <v>4378.0</v>
       </c>
       <c r="D127" s="1">
-        <v>29.58</v>
+        <v>97.26</v>
       </c>
       <c r="E127" s="1">
-        <v>28.9421257</v>
+        <v>105.34557561</v>
       </c>
       <c r="F127" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G127">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="H127" s="1">
-        <v>515262.96</v>
+        <v>396332.33</v>
       </c>
       <c r="I127" s="1">
-        <v>33371.58</v>
+        <v>-29796.84</v>
       </c>
       <c r="J127" s="1">
-        <v>6.4766114762062</v>
+        <v>-7.5181451889125</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>548634.54</v>
+        <v>366535.49</v>
       </c>
       <c r="N127" s="1">
-        <v>548634.54</v>
+        <v>366535.49</v>
       </c>
       <c r="O127" s="1">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>11815.0</v>
+        <v>3815.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.285</v>
+        <v>131.1</v>
       </c>
       <c r="E128" s="1">
-        <v>18.70703936</v>
+        <v>126.48308781</v>
       </c>
       <c r="F128" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G128">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H128" s="1">
-        <v>253989.52</v>
+        <v>417864.03</v>
       </c>
       <c r="I128" s="1">
-        <v>9957.52</v>
+        <v>12665.8</v>
       </c>
       <c r="J128" s="1">
-        <v>3.9204452215194</v>
+        <v>3.0310816654882</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>263947.04</v>
+        <v>430529.83</v>
       </c>
       <c r="N128" s="1">
-        <v>263947.04</v>
+        <v>430529.83</v>
       </c>
       <c r="O128" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>66471.0</v>
+        <v>31137.0</v>
       </c>
       <c r="D129" s="1">
-        <v>3.4</v>
+        <v>31.71</v>
       </c>
       <c r="E129" s="1">
-        <v>3.69989213</v>
+        <v>28.99457462</v>
       </c>
       <c r="F129" t="s">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="G129">
-        <v>0.86</v>
+        <v>1.63</v>
       </c>
       <c r="H129" s="1">
-        <v>283984.56</v>
+        <v>531828.13</v>
       </c>
       <c r="I129" s="1">
-        <v>-22181.61</v>
+        <v>75176.83</v>
       </c>
       <c r="J129" s="1">
-        <v>-7.8108507025875</v>
+        <v>14.135549768682</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>261802.95</v>
+        <v>607004.96</v>
       </c>
       <c r="N129" s="1">
-        <v>261802.95</v>
+        <v>607004.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2446.0</v>
+        <v>12152.0</v>
       </c>
       <c r="D130" s="1">
-        <v>136.81</v>
+        <v>18.425</v>
       </c>
       <c r="E130" s="1">
-        <v>134.95614881</v>
+        <v>18.71218318</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G130">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H130" s="1">
-        <v>283685.81</v>
+        <v>261353.14</v>
       </c>
       <c r="I130" s="1">
-        <v>1585.29</v>
+        <v>-2373.79</v>
       </c>
       <c r="J130" s="1">
-        <v>0.55881892717863</v>
+        <v>-0.90826917174211</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>285271.1</v>
+        <v>258979.35</v>
       </c>
       <c r="N130" s="1">
-        <v>285271.1</v>
+        <v>258979.35</v>
       </c>
       <c r="O130" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>1640.0</v>
+        <v>68393.0</v>
       </c>
       <c r="D131" s="1">
-        <v>185.74</v>
+        <v>3.268</v>
       </c>
       <c r="E131" s="1">
-        <v>201.85419512</v>
+        <v>3.69080403</v>
       </c>
       <c r="F131" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G131">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H131" s="1">
-        <v>284509.79</v>
+        <v>291490.22</v>
       </c>
       <c r="I131" s="1">
-        <v>-24833.22</v>
+        <v>-32964.61</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.728423721377</v>
+        <v>-11.308993488701</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>259676.57</v>
+        <v>258525.61</v>
       </c>
       <c r="N131" s="1">
-        <v>259676.57</v>
+        <v>258525.61</v>
       </c>
       <c r="O131" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>1491.0</v>
+        <v>2514.0</v>
       </c>
       <c r="D132" s="1">
-        <v>324.07</v>
+        <v>126.57</v>
       </c>
       <c r="E132" s="1">
-        <v>276.42362844</v>
+        <v>134.91962212</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H132" s="1">
-        <v>357900.63</v>
+        <v>291481.88</v>
       </c>
       <c r="I132" s="1">
-        <v>54007.11</v>
+        <v>-17575.55</v>
       </c>
       <c r="J132" s="1">
-        <v>15.089973437599</v>
+        <v>-6.029723014</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>411907.74</v>
+        <v>273906.33</v>
       </c>
       <c r="N132" s="1">
-        <v>411907.74</v>
+        <v>273906.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>17358.0</v>
+        <v>1686.0</v>
       </c>
       <c r="D133" s="1">
-        <v>4882.0</v>
+        <v>186.4</v>
       </c>
       <c r="E133" s="1">
-        <v>4714.59119714</v>
+        <v>201.55663108</v>
       </c>
       <c r="F133" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G133">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>454871.77</v>
+        <v>292046.7</v>
       </c>
       <c r="I133" s="1">
-        <v>6125.21</v>
+        <v>-21520.4</v>
       </c>
       <c r="J133" s="1">
-        <v>1.3465794986574</v>
+        <v>-7.3688214932749</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>460996.98</v>
+        <v>270526.3</v>
       </c>
       <c r="N133" s="1">
-        <v>460996.98</v>
+        <v>270526.3</v>
       </c>
       <c r="O133" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>10163.0</v>
+        <v>1532.0</v>
       </c>
       <c r="D134" s="1">
-        <v>412.4</v>
+        <v>332.65</v>
       </c>
       <c r="E134" s="1">
-        <v>391.26546099</v>
+        <v>277.65333551</v>
       </c>
       <c r="F134" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="G134">
-        <v>9.19</v>
+        <v>1.16</v>
       </c>
       <c r="H134" s="1">
-        <v>443326.44</v>
+        <v>369241.99</v>
       </c>
       <c r="I134" s="1">
-        <v>12769.06</v>
+        <v>69442.52</v>
       </c>
       <c r="J134" s="1">
-        <v>2.8802838829103</v>
+        <v>18.80677763653</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>456095.5</v>
+        <v>438684.51</v>
       </c>
       <c r="N134" s="1">
-        <v>456095.5</v>
+        <v>438684.51</v>
       </c>
       <c r="O134" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>4775.0</v>
+        <v>17858.0</v>
       </c>
       <c r="D135" s="1">
-        <v>328.8</v>
+        <v>5126.0</v>
       </c>
       <c r="E135" s="1">
-        <v>351.41580942</v>
+        <v>4723.25982753</v>
       </c>
       <c r="F135" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G135">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H135" s="1">
-        <v>1447187.1</v>
+        <v>468462.64</v>
       </c>
       <c r="I135" s="1">
-        <v>-108778.68</v>
+        <v>24844.3</v>
       </c>
       <c r="J135" s="1">
-        <v>-7.5165595381551</v>
+        <v>5.3033684820629</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1338408.42</v>
+        <v>493306.94</v>
       </c>
       <c r="N135" s="1">
-        <v>1338408.42</v>
+        <v>493306.94</v>
       </c>
       <c r="O135" s="1">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>2099.0</v>
+        <v>10563.0</v>
       </c>
       <c r="D136" s="1">
-        <v>214.33</v>
+        <v>400.2</v>
       </c>
       <c r="E136" s="1">
-        <v>213.67894235</v>
+        <v>391.98058127</v>
       </c>
       <c r="F136" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G136">
-        <v>1.17</v>
+        <v>9.1</v>
       </c>
       <c r="H136" s="1">
-        <v>383743.21</v>
+        <v>461322.95</v>
       </c>
       <c r="I136" s="1">
-        <v>-231.28</v>
+        <v>2971.99</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.060269470305416</v>
+        <v>0.64423198542366</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>383511.93</v>
+        <v>464294.94</v>
       </c>
       <c r="N136" s="1">
-        <v>383511.93</v>
+        <v>464294.94</v>
       </c>
       <c r="O136" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>2291.0</v>
+        <v>4908.0</v>
       </c>
       <c r="D137" s="1">
-        <v>29100.0</v>
+        <v>310.69</v>
       </c>
       <c r="E137" s="1">
-        <v>22956.3627237</v>
+        <v>350.38075998</v>
       </c>
       <c r="F137" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G137">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H137" s="1">
-        <v>292593.49</v>
+        <v>1482932.19</v>
       </c>
       <c r="I137" s="1">
-        <v>70082.41</v>
+        <v>-170315.75</v>
       </c>
       <c r="J137" s="1">
-        <v>23.952142612606</v>
+        <v>-11.485066623309</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>362675.9</v>
+        <v>1312616.44</v>
       </c>
       <c r="N137" s="1">
-        <v>362675.9</v>
+        <v>1312616.44</v>
       </c>
       <c r="O137" s="1">
-        <v>0.24</v>
+        <v>0.81</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>34755.0</v>
+        <v>2158.0</v>
       </c>
       <c r="D138" s="1">
-        <v>13.49</v>
+        <v>236.54</v>
       </c>
       <c r="E138" s="1">
-        <v>11.03794044</v>
+        <v>213.96045412</v>
       </c>
       <c r="F138" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G138">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H138" s="1">
-        <v>443621.93</v>
+        <v>395082.31</v>
       </c>
       <c r="I138" s="1">
-        <v>99494.14</v>
+        <v>44319.7</v>
       </c>
       <c r="J138" s="1">
-        <v>22.42768746802</v>
+        <v>11.217839644605</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>543116.07</v>
+        <v>439402.01</v>
       </c>
       <c r="N138" s="1">
-        <v>543116.07</v>
+        <v>439402.01</v>
       </c>
       <c r="O138" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>18961.0</v>
+        <v>2291.0</v>
       </c>
       <c r="D139" s="1">
-        <v>19.95</v>
+        <v>26440.0</v>
       </c>
       <c r="E139" s="1">
-        <v>17.50872528</v>
+        <v>22956.3627237</v>
       </c>
       <c r="F139" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G139">
-        <v>1.0</v>
+        <v>185.56</v>
       </c>
       <c r="H139" s="1">
-        <v>331982.94</v>
+        <v>292593.49</v>
       </c>
       <c r="I139" s="1">
-        <v>46289.01</v>
+        <v>33838.22</v>
       </c>
       <c r="J139" s="1">
-        <v>13.943189369912</v>
+        <v>11.564925795171</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>378271.95</v>
+        <v>326431.71</v>
       </c>
       <c r="N139" s="1">
-        <v>378271.95</v>
+        <v>326431.71</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>1923.0</v>
+        <v>35759.0</v>
       </c>
       <c r="D140" s="1">
-        <v>230.98</v>
+        <v>13.826</v>
       </c>
       <c r="E140" s="1">
-        <v>262.22485699</v>
+        <v>11.1096798</v>
       </c>
       <c r="F140" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G140">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H140" s="1">
-        <v>437260.13</v>
+        <v>459405.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-58610.85</v>
+        <v>112456.78</v>
       </c>
       <c r="J140" s="1">
-        <v>-13.404114845778</v>
+        <v>24.478737715984</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>378649.28</v>
+        <v>571862.74</v>
       </c>
       <c r="N140" s="1">
-        <v>378649.28</v>
+        <v>571862.74</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>849.0</v>
+        <v>19505.0</v>
       </c>
       <c r="D141" s="1">
-        <v>560.8</v>
+        <v>19.365</v>
       </c>
       <c r="E141" s="1">
-        <v>617.01183746</v>
+        <v>17.56752269</v>
       </c>
       <c r="F141" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G141">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>450421.83</v>
+        <v>342654.53</v>
       </c>
       <c r="I141" s="1">
-        <v>-44540.41</v>
+        <v>35059.8</v>
       </c>
       <c r="J141" s="1">
-        <v>-9.8885993158902</v>
+        <v>10.23182153757</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>405881.42</v>
+        <v>377714.33</v>
       </c>
       <c r="N141" s="1">
-        <v>405881.42</v>
+        <v>377714.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>7126.0</v>
+        <v>1977.0</v>
       </c>
       <c r="D142" s="1">
-        <v>57.13</v>
+        <v>320.42</v>
       </c>
       <c r="E142" s="1">
-        <v>38.14845495</v>
+        <v>261.85048053</v>
       </c>
       <c r="F142" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H142" s="1">
-        <v>271845.89</v>
+        <v>448776.91</v>
       </c>
       <c r="I142" s="1">
-        <v>135262.49</v>
+        <v>96519.07</v>
       </c>
       <c r="J142" s="1">
-        <v>49.757048009812</v>
+        <v>21.507138145766</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>407108.38</v>
+        <v>545295.98</v>
       </c>
       <c r="N142" s="1">
-        <v>407108.38</v>
+        <v>545295.98</v>
       </c>
       <c r="O142" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>17781.0</v>
+        <v>873.0</v>
       </c>
       <c r="D143" s="1">
-        <v>24.755</v>
+        <v>566.79</v>
       </c>
       <c r="E143" s="1">
-        <v>21.77062707</v>
+        <v>615.19613975</v>
       </c>
       <c r="F143" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G143">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H143" s="1">
-        <v>387103.52</v>
+        <v>461769.9</v>
       </c>
       <c r="I143" s="1">
-        <v>53065.14</v>
+        <v>-35835.78</v>
       </c>
       <c r="J143" s="1">
-        <v>13.708255610799</v>
+        <v>-7.7605274834934</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>440168.66</v>
+        <v>425934.12</v>
       </c>
       <c r="N143" s="1">
-        <v>440168.66</v>
+        <v>425934.12</v>
       </c>
       <c r="O143" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>4087.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D144" s="1">
-        <v>79.86</v>
+        <v>80.35</v>
       </c>
       <c r="E144" s="1">
-        <v>84.3980646</v>
+        <v>39.00345251</v>
       </c>
       <c r="F144" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>300280.4</v>
+        <v>285817.3</v>
       </c>
       <c r="I144" s="1">
-        <v>-22041.77</v>
+        <v>302987.5</v>
       </c>
       <c r="J144" s="1">
-        <v>-7.3403958433517</v>
+        <v>106.00740403048</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>278238.63</v>
+        <v>588804.8</v>
       </c>
       <c r="N144" s="1">
-        <v>278238.63</v>
+        <v>588804.8</v>
       </c>
       <c r="O144" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>17353.0</v>
+        <v>18292.0</v>
       </c>
       <c r="D145" s="1">
-        <v>94.48</v>
+        <v>26.5</v>
       </c>
       <c r="E145" s="1">
-        <v>43.12569354</v>
+        <v>21.89212771</v>
       </c>
       <c r="F145" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G145">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>645427.86</v>
+        <v>400450.8</v>
       </c>
       <c r="I145" s="1">
-        <v>752220.53</v>
+        <v>84287.2</v>
       </c>
       <c r="J145" s="1">
-        <v>116.5460273128</v>
+        <v>21.048078815175</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1397648.39</v>
+        <v>484738.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1397648.39</v>
+        <v>484738.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.94</v>
+        <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>3554.0</v>
+        <v>4201.0</v>
       </c>
       <c r="D146" s="1">
-        <v>158.09</v>
+        <v>70.96</v>
       </c>
       <c r="E146" s="1">
-        <v>160.10505627</v>
+        <v>84.04891216</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H146" s="1">
-        <v>492396.97</v>
+        <v>307276.35</v>
       </c>
       <c r="I146" s="1">
-        <v>-13430.29</v>
+        <v>-50667.1</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.7275330309202</v>
+        <v>-16.489098493913</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>478966.68</v>
+        <v>256609.25</v>
       </c>
       <c r="N146" s="1">
-        <v>478966.68</v>
+        <v>256609.25</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>52750.0</v>
+        <v>17850.0</v>
       </c>
       <c r="D147" s="1">
-        <v>5.775</v>
+        <v>109.33</v>
       </c>
       <c r="E147" s="1">
-        <v>5.33732076</v>
+        <v>45.27280672</v>
       </c>
       <c r="F147" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G147">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H147" s="1">
-        <v>281543.67</v>
+        <v>696695.24</v>
       </c>
       <c r="I147" s="1">
-        <v>23087.58</v>
+        <v>983205.34</v>
       </c>
       <c r="J147" s="1">
-        <v>8.2003548508123</v>
+        <v>141.12416499358</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>304631.25</v>
+        <v>1679900.58</v>
       </c>
       <c r="N147" s="1">
-        <v>304631.25</v>
+        <v>1679900.58</v>
       </c>
       <c r="O147" s="1">
-        <v>0.2</v>
+        <v>1.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>769.0</v>
+        <v>3654.0</v>
       </c>
       <c r="D148" s="1">
-        <v>388.5</v>
+        <v>144.96</v>
       </c>
       <c r="E148" s="1">
-        <v>525.363342</v>
+        <v>159.88967433</v>
       </c>
       <c r="F148" t="s">
         <v>28</v>
       </c>
       <c r="G148">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H148" s="1">
-        <v>351192.0</v>
+        <v>505458.28</v>
       </c>
       <c r="I148" s="1">
-        <v>-96508.48</v>
+        <v>-49502.49</v>
       </c>
       <c r="J148" s="1">
-        <v>-27.480261509374</v>
+        <v>-9.7935857337227</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>254683.52</v>
+        <v>455955.79</v>
       </c>
       <c r="N148" s="1">
-        <v>254683.52</v>
+        <v>455955.79</v>
       </c>
       <c r="O148" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>1055.0</v>
+        <v>54283.0</v>
       </c>
       <c r="D149" s="1">
-        <v>457.61</v>
+        <v>5.694</v>
       </c>
       <c r="E149" s="1">
-        <v>486.63673934</v>
+        <v>5.34800674</v>
       </c>
       <c r="F149" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G149">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>445325.05</v>
+        <v>290305.85</v>
       </c>
       <c r="I149" s="1">
-        <v>-33766.68</v>
+        <v>18781.55</v>
       </c>
       <c r="J149" s="1">
-        <v>-7.5824793597396</v>
+        <v>6.4695733826928</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>411558.37</v>
+        <v>309087.4</v>
       </c>
       <c r="N149" s="1">
-        <v>411558.37</v>
+        <v>309087.4</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>14058.0</v>
+        <v>791.0</v>
       </c>
       <c r="D150" s="1">
-        <v>372.0</v>
+        <v>353.76</v>
       </c>
       <c r="E150" s="1">
-        <v>337.32481007</v>
+        <v>520.44651075</v>
       </c>
       <c r="F150" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G150">
-        <v>10.85</v>
+        <v>1.16</v>
       </c>
       <c r="H150" s="1">
-        <v>436871.78</v>
+        <v>357768.65</v>
       </c>
       <c r="I150" s="1">
-        <v>44988.0</v>
+        <v>-116893.93</v>
       </c>
       <c r="J150" s="1">
-        <v>10.297758303363</v>
+        <v>-32.673050028279</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>481859.78</v>
+        <v>240874.72</v>
       </c>
       <c r="N150" s="1">
-        <v>481859.78</v>
+        <v>240874.72</v>
       </c>
       <c r="O150" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>3210.0</v>
+        <v>1084.0</v>
       </c>
       <c r="D151" s="1">
-        <v>125.99</v>
+        <v>412.26</v>
       </c>
       <c r="E151" s="1">
-        <v>102.5101838</v>
+        <v>485.24164207</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H151" s="1">
-        <v>282763.3</v>
+        <v>456139.34</v>
       </c>
       <c r="I151" s="1">
-        <v>62002.82</v>
+        <v>-71453.24</v>
       </c>
       <c r="J151" s="1">
-        <v>21.927463712582</v>
+        <v>-15.664783484801</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>344766.12</v>
+        <v>384686.1</v>
       </c>
       <c r="N151" s="1">
-        <v>344766.12</v>
+        <v>384686.1</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2481.0</v>
+        <v>14457.0</v>
       </c>
       <c r="D152" s="1">
-        <v>146.03</v>
+        <v>379.75</v>
       </c>
       <c r="E152" s="1">
-        <v>114.22370012</v>
+        <v>338.36154666</v>
       </c>
       <c r="F152" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G152">
-        <v>1.17</v>
+        <v>10.83</v>
       </c>
       <c r="H152" s="1">
-        <v>245925.99</v>
+        <v>450665.22</v>
       </c>
       <c r="I152" s="1">
-        <v>62927.37</v>
+        <v>56081.73</v>
       </c>
       <c r="J152" s="1">
-        <v>25.587929929651</v>
+        <v>12.444210804641</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>308853.36</v>
+        <v>506746.95</v>
       </c>
       <c r="N152" s="1">
-        <v>308853.36</v>
+        <v>506746.95</v>
       </c>
       <c r="O152" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>3207.0</v>
+        <v>3298.0</v>
       </c>
       <c r="D153" s="1">
-        <v>313.23</v>
+        <v>126.38</v>
       </c>
       <c r="E153" s="1">
-        <v>318.75019021</v>
+        <v>103.18358399</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="G153">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H153" s="1">
-        <v>874327.28</v>
+        <v>292409.24</v>
       </c>
       <c r="I153" s="1">
-        <v>-17988.16</v>
+        <v>66376.37</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.0573714684963</v>
+        <v>22.699819608984</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>856339.12</v>
+        <v>358785.61</v>
       </c>
       <c r="N153" s="1">
-        <v>856339.12</v>
+        <v>358785.61</v>
       </c>
       <c r="O153" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>12673.0</v>
+        <v>2550.0</v>
       </c>
       <c r="D154" s="1">
-        <v>29.4</v>
+        <v>133.91</v>
       </c>
       <c r="E154" s="1">
-        <v>28.68081591</v>
+        <v>114.84194118</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H154" s="1">
-        <v>315979.62</v>
+        <v>254041.08</v>
       </c>
       <c r="I154" s="1">
-        <v>1642.14</v>
+        <v>39899.27</v>
       </c>
       <c r="J154" s="1">
-        <v>0.51969807419858</v>
+        <v>15.705833875372</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>317621.76</v>
+        <v>293940.35</v>
       </c>
       <c r="N154" s="1">
-        <v>317621.76</v>
+        <v>293940.35</v>
       </c>
       <c r="O154" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>776.0</v>
+        <v>3295.0</v>
       </c>
       <c r="D155" s="1">
-        <v>71300.0</v>
+        <v>296.58</v>
       </c>
       <c r="E155" s="1">
-        <v>56880.0</v>
+        <v>318.28732929</v>
       </c>
       <c r="F155" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G155">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H155" s="1">
-        <v>239777.65</v>
+        <v>897088.67</v>
       </c>
       <c r="I155" s="1">
-        <v>61212.22</v>
+        <v>-55880.87</v>
       </c>
       <c r="J155" s="1">
-        <v>25.528742983343</v>
+        <v>-6.2291356327129</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>300989.87</v>
+        <v>841207.8</v>
       </c>
       <c r="N155" s="1">
-        <v>300989.87</v>
+        <v>841207.8</v>
       </c>
       <c r="O155" s="1">
-        <v>0.2</v>
+        <v>0.52</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>2207.0</v>
+        <v>13034.0</v>
       </c>
       <c r="D156" s="1">
-        <v>349.91</v>
+        <v>30.2</v>
       </c>
       <c r="E156" s="1">
-        <v>234.0192705</v>
+        <v>28.68930643</v>
       </c>
       <c r="F156" t="s">
         <v>28</v>
       </c>
       <c r="G156">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H156" s="1">
-        <v>445798.42</v>
+        <v>324958.52</v>
       </c>
       <c r="I156" s="1">
-        <v>212529.33</v>
+        <v>13878.36</v>
       </c>
       <c r="J156" s="1">
-        <v>47.673863447071</v>
+        <v>4.2708097021121</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>658327.75</v>
+        <v>338836.88</v>
       </c>
       <c r="N156" s="1">
-        <v>658327.75</v>
+        <v>338836.88</v>
       </c>
       <c r="O156" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>212.0</v>
+        <v>776.0</v>
       </c>
       <c r="D157" s="1">
-        <v>1750.35</v>
+        <v>80220.0</v>
       </c>
       <c r="E157" s="1">
-        <v>1344.80433962</v>
+        <v>56880.0</v>
       </c>
       <c r="F157" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G157">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H157" s="1">
-        <v>244011.97</v>
+        <v>239777.65</v>
       </c>
       <c r="I157" s="1">
-        <v>72320.84</v>
+        <v>95689.64</v>
       </c>
       <c r="J157" s="1">
-        <v>29.638234550543</v>
+        <v>39.907656113904</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>316332.81</v>
+        <v>335467.29</v>
       </c>
       <c r="N157" s="1">
-        <v>316332.81</v>
+        <v>335467.29</v>
       </c>
       <c r="O157" s="1">
         <v>0.21</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>14812.0</v>
+        <v>2268.0</v>
       </c>
       <c r="D158" s="1">
-        <v>22.66</v>
+        <v>330.0</v>
       </c>
       <c r="E158" s="1">
-        <v>25.03385228</v>
+        <v>236.99905644</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H158" s="1">
-        <v>323416.29</v>
+        <v>463844.18</v>
       </c>
       <c r="I158" s="1">
-        <v>-37290.45</v>
+        <v>180418.54</v>
       </c>
       <c r="J158" s="1">
-        <v>-11.530170604579</v>
+        <v>38.896368172605</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>286125.84</v>
+        <v>644262.72</v>
       </c>
       <c r="N158" s="1">
-        <v>286125.84</v>
+        <v>644262.72</v>
       </c>
       <c r="O158" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>3651.0</v>
+        <v>217.0</v>
       </c>
       <c r="D159" s="1">
-        <v>257.86</v>
+        <v>1940.04</v>
       </c>
       <c r="E159" s="1">
-        <v>184.51508354</v>
+        <v>1356.58640553</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H159" s="1">
-        <v>579930.95</v>
+        <v>251977.48</v>
       </c>
       <c r="I159" s="1">
-        <v>222632.33</v>
+        <v>110412.71</v>
       </c>
       <c r="J159" s="1">
-        <v>38.389454813543</v>
+        <v>43.818483302555</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>802563.28</v>
+        <v>362390.19</v>
       </c>
       <c r="N159" s="1">
-        <v>802563.28</v>
+        <v>362390.19</v>
       </c>
       <c r="O159" s="1">
-        <v>0.54</v>
+        <v>0.22</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>2065.0</v>
+        <v>15232.0</v>
       </c>
       <c r="D160" s="1">
-        <v>151.8</v>
+        <v>23.63</v>
       </c>
       <c r="E160" s="1">
-        <v>138.22259564</v>
+        <v>24.99340927</v>
       </c>
       <c r="F160" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G160">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H160" s="1">
-        <v>285429.66</v>
+        <v>331909.58</v>
       </c>
       <c r="I160" s="1">
-        <v>28037.34</v>
+        <v>-22077.3</v>
       </c>
       <c r="J160" s="1">
-        <v>9.822854429354</v>
+        <v>-6.6516007160745</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>313467.0</v>
+        <v>309832.28</v>
       </c>
       <c r="N160" s="1">
-        <v>313467.0</v>
+        <v>309832.28</v>
       </c>
       <c r="O160" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1299.0</v>
+        <v>3753.0</v>
       </c>
       <c r="D161" s="1">
-        <v>501.14</v>
+        <v>317.12</v>
       </c>
       <c r="E161" s="1">
-        <v>459.96919938</v>
+        <v>187.70380229</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H161" s="1">
-        <v>520909.88</v>
+        <v>606349.7</v>
       </c>
       <c r="I161" s="1">
-        <v>34037.36</v>
+        <v>418141.44</v>
       </c>
       <c r="J161" s="1">
-        <v>6.53421278936</v>
+        <v>68.960443123828</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>554947.24</v>
+        <v>1024491.14</v>
       </c>
       <c r="N161" s="1">
-        <v>554947.24</v>
+        <v>1024491.14</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.63</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>255956.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D162" s="1">
-        <v>0.9969</v>
+        <v>146.95</v>
       </c>
       <c r="E162" s="1">
-        <v>0.93938462</v>
+        <v>138.5820113</v>
       </c>
       <c r="F162" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G162">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>276398.47</v>
+        <v>294209.61</v>
       </c>
       <c r="I162" s="1">
-        <v>19185.13</v>
+        <v>17765.24</v>
       </c>
       <c r="J162" s="1">
-        <v>6.9411129518915</v>
+        <v>6.0382935825924</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>295583.6</v>
+        <v>311974.85</v>
       </c>
       <c r="N162" s="1">
-        <v>295583.6</v>
+        <v>311974.85</v>
       </c>
       <c r="O162" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>734.0</v>
+        <v>1335.0</v>
       </c>
       <c r="D163" s="1">
-        <v>479.2</v>
+        <v>497.41</v>
       </c>
       <c r="E163" s="1">
-        <v>515.3943733</v>
+        <v>461.24396255</v>
       </c>
       <c r="F163" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G163">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H163" s="1">
-        <v>409077.08</v>
+        <v>536578.04</v>
       </c>
       <c r="I163" s="1">
-        <v>-25675.29</v>
+        <v>35034.55</v>
       </c>
       <c r="J163" s="1">
-        <v>-6.276394170018</v>
+        <v>6.5292552785052</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>383401.79</v>
+        <v>571612.59</v>
       </c>
       <c r="N163" s="1">
-        <v>383401.79</v>
+        <v>571612.59</v>
       </c>
       <c r="O163" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>801.0</v>
+        <v>263357.0</v>
       </c>
       <c r="D164" s="1">
-        <v>366.05</v>
+        <v>1.001</v>
       </c>
       <c r="E164" s="1">
-        <v>368.26342072</v>
+        <v>0.94092836</v>
       </c>
       <c r="F164" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G164">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H164" s="1">
-        <v>294979.0</v>
+        <v>284909.5</v>
       </c>
       <c r="I164" s="1">
-        <v>-1772.95</v>
+        <v>20012.55</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.60104278609664</v>
+        <v>7.0241778529673</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>293206.05</v>
+        <v>304922.05</v>
       </c>
       <c r="N164" s="1">
-        <v>293206.05</v>
+        <v>304922.05</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2689.0</v>
+        <v>754.0</v>
       </c>
       <c r="D165" s="1">
-        <v>238.79</v>
+        <v>496.2</v>
       </c>
       <c r="E165" s="1">
-        <v>245.20119375</v>
+        <v>514.78603448</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G165">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="H165" s="1">
-        <v>568571.28</v>
+        <v>419851.19</v>
       </c>
       <c r="I165" s="1">
-        <v>-21189.4</v>
+        <v>-10759.51</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.7267798683043</v>
+        <v>-2.5626960828669</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>547381.88</v>
+        <v>409091.68</v>
       </c>
       <c r="N165" s="1">
-        <v>547381.88</v>
+        <v>409091.68</v>
       </c>
       <c r="O165" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>5077.0</v>
+        <v>823.0</v>
       </c>
       <c r="D166" s="1">
-        <v>91.29</v>
+        <v>379.4</v>
       </c>
       <c r="E166" s="1">
-        <v>109.35202482</v>
+        <v>368.109113</v>
       </c>
       <c r="F166" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G166">
-        <v>1.6</v>
+        <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>344154.16</v>
+        <v>302953.8</v>
       </c>
       <c r="I166" s="1">
-        <v>-53871.8</v>
+        <v>9292.4</v>
       </c>
       <c r="J166" s="1">
-        <v>-15.653392072901</v>
+        <v>3.0672663620658</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>290282.36</v>
+        <v>312246.2</v>
       </c>
       <c r="N166" s="1">
-        <v>290282.36</v>
+        <v>312246.2</v>
       </c>
       <c r="O166" s="1">
         <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>795.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D167" s="1">
-        <v>451.4</v>
+        <v>207.7</v>
       </c>
       <c r="E167" s="1">
-        <v>548.75750943</v>
+        <v>244.51259139</v>
       </c>
       <c r="F167" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G167">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H167" s="1">
-        <v>436262.22</v>
+        <v>582507.89</v>
       </c>
       <c r="I167" s="1">
-        <v>-77399.22</v>
+        <v>-88511.94</v>
       </c>
       <c r="J167" s="1">
-        <v>-17.741444583489</v>
+        <v>-15.194977015676</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>358863.0</v>
+        <v>493995.95</v>
       </c>
       <c r="N167" s="1">
-        <v>358863.0</v>
+        <v>493995.95</v>
       </c>
       <c r="O167" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>9556.0</v>
+        <v>5221.0</v>
       </c>
       <c r="D168" s="1">
-        <v>53.41</v>
+        <v>88.47</v>
       </c>
       <c r="E168" s="1">
-        <v>46.92583403</v>
+        <v>108.82954415</v>
       </c>
       <c r="F168" t="s">
         <v>51</v>
       </c>
       <c r="G168">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H168" s="1">
-        <v>282102.6</v>
+        <v>352278.62</v>
       </c>
       <c r="I168" s="1">
-        <v>37557.91</v>
+        <v>-65026.21</v>
       </c>
       <c r="J168" s="1">
-        <v>13.313563930286</v>
+        <v>-18.458744388178</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>319660.51</v>
+        <v>287252.41</v>
       </c>
       <c r="N168" s="1">
-        <v>319660.51</v>
+        <v>287252.41</v>
       </c>
       <c r="O168" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1457.0</v>
+        <v>817.0</v>
       </c>
       <c r="D169" s="1">
-        <v>361.69</v>
+        <v>469.8</v>
       </c>
       <c r="E169" s="1">
-        <v>303.4407687</v>
+        <v>546.59953488</v>
       </c>
       <c r="F169" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G169">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>378517.34</v>
+        <v>446571.82</v>
       </c>
       <c r="I169" s="1">
-        <v>70723.81</v>
+        <v>-62745.22</v>
       </c>
       <c r="J169" s="1">
-        <v>18.684430678922</v>
+        <v>-14.050420825927</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>449241.15</v>
+        <v>383826.6</v>
       </c>
       <c r="N169" s="1">
-        <v>449241.15</v>
+        <v>383826.6</v>
       </c>
       <c r="O169" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>2049.0</v>
+        <v>9826.0</v>
       </c>
       <c r="D170" s="1">
-        <v>167.71</v>
+        <v>52.25</v>
       </c>
       <c r="E170" s="1">
-        <v>189.84313812</v>
+        <v>47.11050173</v>
       </c>
       <c r="F170" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G170">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H170" s="1">
-        <v>336453.98</v>
+        <v>291142.49</v>
       </c>
       <c r="I170" s="1">
-        <v>-43510.12</v>
+        <v>28141.4</v>
       </c>
       <c r="J170" s="1">
-        <v>-12.931967694363</v>
+        <v>9.6658512469272</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>292943.86</v>
+        <v>319283.89</v>
       </c>
       <c r="N170" s="1">
-        <v>292943.86</v>
+        <v>319283.89</v>
       </c>
       <c r="O170" s="1">
         <v>0.2</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>4674.0</v>
+        <v>1498.0</v>
       </c>
       <c r="D171" s="1">
-        <v>165.15</v>
+        <v>376.96</v>
       </c>
       <c r="E171" s="1">
-        <v>94.20158323</v>
+        <v>305.19628171</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H171" s="1">
-        <v>381543.36</v>
+        <v>391449.89</v>
       </c>
       <c r="I171" s="1">
-        <v>276494.32</v>
+        <v>94636.09</v>
       </c>
       <c r="J171" s="1">
-        <v>72.467338967713</v>
+        <v>24.175786586631</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>658037.68</v>
+        <v>486085.98</v>
       </c>
       <c r="N171" s="1">
-        <v>658037.68</v>
+        <v>486085.98</v>
       </c>
       <c r="O171" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>1095.0</v>
+        <v>2105.0</v>
       </c>
       <c r="D172" s="1">
-        <v>502.92</v>
+        <v>162.55</v>
       </c>
       <c r="E172" s="1">
-        <v>533.59173516</v>
+        <v>189.12840855</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H172" s="1">
-        <v>500242.26</v>
+        <v>344286.03</v>
       </c>
       <c r="I172" s="1">
-        <v>-30784.52</v>
+        <v>-49745.49</v>
       </c>
       <c r="J172" s="1">
-        <v>-6.1539223015664</v>
+        <v>-14.448884260567</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>469457.74</v>
+        <v>294540.54</v>
       </c>
       <c r="N172" s="1">
-        <v>469457.74</v>
+        <v>294540.54</v>
       </c>
       <c r="O172" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>380.0</v>
+        <v>4803.0</v>
       </c>
       <c r="D173" s="1">
-        <v>815.2</v>
+        <v>219.43</v>
       </c>
       <c r="E173" s="1">
-        <v>786.428</v>
+        <v>96.7291776</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H173" s="1">
-        <v>259668.1</v>
+        <v>402392.1</v>
       </c>
       <c r="I173" s="1">
-        <v>4409.31</v>
+        <v>504832.05</v>
       </c>
       <c r="J173" s="1">
-        <v>1.6980560954542</v>
+        <v>125.45774382748</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>264077.41</v>
+        <v>907224.15</v>
       </c>
       <c r="N173" s="1">
-        <v>264077.41</v>
+        <v>907224.15</v>
       </c>
       <c r="O173" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>191.0</v>
+        <v>1126.0</v>
       </c>
       <c r="D174" s="1">
-        <v>1792.63</v>
+        <v>495.25</v>
       </c>
       <c r="E174" s="1">
-        <v>1950.68811518</v>
+        <v>532.6053286</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H174" s="1">
-        <v>325287.45</v>
+        <v>513480.9</v>
       </c>
       <c r="I174" s="1">
-        <v>-33405.32</v>
+        <v>-33450.34</v>
       </c>
       <c r="J174" s="1">
-        <v>-10.269477042536</v>
+        <v>-6.5144273136547</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>291882.13</v>
+        <v>480030.56</v>
       </c>
       <c r="N174" s="1">
-        <v>291882.13</v>
+        <v>480030.56</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>6929.0</v>
+        <v>390.0</v>
       </c>
       <c r="D175" s="1">
-        <v>49.585</v>
+        <v>734.82</v>
       </c>
       <c r="E175" s="1">
-        <v>52.66901429</v>
+        <v>785.52107692</v>
       </c>
       <c r="F175" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G175">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H175" s="1">
-        <v>364943.6</v>
+        <v>266115.25</v>
       </c>
       <c r="I175" s="1">
-        <v>-21369.13</v>
+        <v>-19425.23</v>
       </c>
       <c r="J175" s="1">
-        <v>-5.8554609534186</v>
+        <v>-7.2995553618216</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>343574.47</v>
+        <v>246690.02</v>
       </c>
       <c r="N175" s="1">
-        <v>343574.47</v>
+        <v>246690.02</v>
       </c>
       <c r="O175" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>7380.0</v>
+        <v>196.0</v>
       </c>
       <c r="D176" s="1">
-        <v>109.18</v>
+        <v>1730.98</v>
       </c>
       <c r="E176" s="1">
-        <v>120.07382791</v>
+        <v>1943.06826531</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H176" s="1">
-        <v>761591.81</v>
+        <v>332378.04</v>
       </c>
       <c r="I176" s="1">
-        <v>-74708.56</v>
+        <v>-40330.11</v>
       </c>
       <c r="J176" s="1">
-        <v>-9.8095277573954</v>
+        <v>-12.133807034905</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>686883.25</v>
+        <v>292047.93</v>
       </c>
       <c r="N176" s="1">
-        <v>686883.25</v>
+        <v>292047.93</v>
       </c>
       <c r="O176" s="1">
-        <v>0.46</v>
+        <v>0.18</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>3020.0</v>
+        <v>7126.0</v>
       </c>
       <c r="D177" s="1">
-        <v>611.91</v>
+        <v>51.44</v>
       </c>
       <c r="E177" s="1">
-        <v>589.76177483</v>
+        <v>52.60607774</v>
       </c>
       <c r="F177" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G177">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1530471.66</v>
+        <v>374870.91</v>
       </c>
       <c r="I177" s="1">
-        <v>44881.65</v>
+        <v>-8309.47</v>
       </c>
       <c r="J177" s="1">
-        <v>2.9325371500182</v>
+        <v>-2.2166217165264</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1575353.31</v>
+        <v>366561.44</v>
       </c>
       <c r="N177" s="1">
-        <v>1575353.31</v>
+        <v>366561.44</v>
       </c>
       <c r="O177" s="1">
-        <v>1.06</v>
+        <v>0.23</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>261.0</v>
+        <v>7590.0</v>
       </c>
       <c r="D178" s="1">
-        <v>1276.61</v>
+        <v>115.17</v>
       </c>
       <c r="E178" s="1">
-        <v>1374.58475096</v>
+        <v>119.92780105</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H178" s="1">
-        <v>306845.56</v>
+        <v>782278.03</v>
       </c>
       <c r="I178" s="1">
-        <v>-22803.78</v>
+        <v>-29811.56</v>
       </c>
       <c r="J178" s="1">
-        <v>-7.4316799630407</v>
+        <v>-3.810865045002</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>284041.78</v>
+        <v>752466.47</v>
       </c>
       <c r="N178" s="1">
-        <v>284041.78</v>
+        <v>752466.47</v>
       </c>
       <c r="O178" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>5064.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D179" s="1">
-        <v>92.91</v>
+        <v>600.47</v>
       </c>
       <c r="E179" s="1">
-        <v>67.02871051</v>
+        <v>590.29972929</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H179" s="1">
-        <v>295360.15</v>
+        <v>1573908.14</v>
       </c>
       <c r="I179" s="1">
-        <v>105727.82</v>
+        <v>29998.56</v>
       </c>
       <c r="J179" s="1">
-        <v>35.796237237826</v>
+        <v>1.9059917944131</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>401087.97</v>
+        <v>1603906.7</v>
       </c>
       <c r="N179" s="1">
-        <v>401087.97</v>
+        <v>1603906.7</v>
       </c>
       <c r="O179" s="1">
-        <v>0.27</v>
+        <v>0.99</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>2234.0</v>
+        <v>269.0</v>
       </c>
       <c r="D180" s="1">
-        <v>517.16</v>
+        <v>1183.57</v>
       </c>
       <c r="E180" s="1">
-        <v>291.62965533</v>
+        <v>1366.3232342</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H180" s="1">
-        <v>561782.43</v>
+        <v>314373.53</v>
       </c>
       <c r="I180" s="1">
-        <v>423116.29</v>
+        <v>-40309.37</v>
       </c>
       <c r="J180" s="1">
-        <v>75.316753854335</v>
+        <v>-12.822125959523</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>984898.72</v>
+        <v>274064.16</v>
       </c>
       <c r="N180" s="1">
-        <v>984898.72</v>
+        <v>274064.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>14509.0</v>
+        <v>5207.0</v>
       </c>
       <c r="D181" s="1">
-        <v>407.78</v>
+        <v>91.52</v>
       </c>
       <c r="E181" s="1">
-        <v>431.27487008</v>
+        <v>67.77344728</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H181" s="1">
-        <v>5438410.43</v>
+        <v>306910.46</v>
       </c>
       <c r="I181" s="1">
-        <v>-394737.94</v>
+        <v>103302.71</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.2583330199299</v>
+        <v>33.658908204041</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>5043672.49</v>
+        <v>410213.17</v>
       </c>
       <c r="N181" s="1">
-        <v>5043672.49</v>
+        <v>410213.17</v>
       </c>
       <c r="O181" s="1">
-        <v>3.38</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>2635.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D182" s="1">
-        <v>165.45</v>
+        <v>1035.5</v>
       </c>
       <c r="E182" s="1">
-        <v>174.94971537</v>
+        <v>305.64363518</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H182" s="1">
-        <v>394538.1</v>
+        <v>605157.81</v>
       </c>
       <c r="I182" s="1">
-        <v>-22890.9</v>
+        <v>1442310.12</v>
       </c>
       <c r="J182" s="1">
-        <v>-5.8019491653658</v>
+        <v>238.336198619</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>371647.2</v>
+        <v>2047467.93</v>
       </c>
       <c r="N182" s="1">
-        <v>371647.2</v>
+        <v>2047467.93</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>1.26</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>10037.0</v>
+        <v>14921.0</v>
       </c>
       <c r="D183" s="1">
-        <v>6231.0</v>
+        <v>460.52</v>
       </c>
       <c r="E183" s="1">
-        <v>4419.48460695</v>
+        <v>431.0785316</v>
       </c>
       <c r="F183" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G183">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H183" s="1">
-        <v>246718.34</v>
+        <v>5588362.29</v>
       </c>
       <c r="I183" s="1">
-        <v>93503.59</v>
+        <v>326606.22</v>
       </c>
       <c r="J183" s="1">
-        <v>37.898921498904</v>
+        <v>5.8443995405316</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>340221.93</v>
+        <v>5914968.51</v>
       </c>
       <c r="N183" s="1">
-        <v>340221.93</v>
+        <v>5914968.51</v>
       </c>
       <c r="O183" s="1">
-        <v>0.23</v>
+        <v>3.64</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>21133.0</v>
+        <v>2708.0</v>
       </c>
       <c r="D184" s="1">
-        <v>2817.0</v>
+        <v>149.78</v>
       </c>
       <c r="E184" s="1">
-        <v>2423.09525387</v>
+        <v>174.8370421</v>
       </c>
       <c r="F184" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G184">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H184" s="1">
-        <v>286107.92</v>
+        <v>405230.32</v>
       </c>
       <c r="I184" s="1">
-        <v>37745.6</v>
+        <v>-56083.17</v>
       </c>
       <c r="J184" s="1">
-        <v>13.192784037576</v>
+        <v>-13.83982570702</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>323853.52</v>
+        <v>349147.15</v>
       </c>
       <c r="N184" s="1">
-        <v>323853.52</v>
+        <v>349147.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>7913.0</v>
+        <v>10437.0</v>
       </c>
       <c r="D185" s="1">
-        <v>6722.0</v>
+        <v>6088.0</v>
       </c>
       <c r="E185" s="1">
-        <v>6379.61215721</v>
+        <v>4488.02021654</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H185" s="1">
-        <v>274605.72</v>
+        <v>260147.16</v>
       </c>
       <c r="I185" s="1">
-        <v>14755.48</v>
+        <v>82270.48</v>
       </c>
       <c r="J185" s="1">
-        <v>5.3733330827923</v>
+        <v>31.624592788174</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>289361.2</v>
+        <v>342417.64</v>
       </c>
       <c r="N185" s="1">
-        <v>289361.2</v>
+        <v>342417.64</v>
       </c>
       <c r="O185" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>300.0</v>
+        <v>21633.0</v>
       </c>
       <c r="D186" s="1">
-        <v>1614.41</v>
+        <v>3023.0</v>
       </c>
       <c r="E186" s="1">
-        <v>1016.75383333</v>
+        <v>2437.1595248</v>
       </c>
       <c r="F186" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G186">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H186" s="1">
-        <v>260955.96</v>
+        <v>294308.92</v>
       </c>
       <c r="I186" s="1">
-        <v>151919.02</v>
+        <v>58111.21</v>
       </c>
       <c r="J186" s="1">
-        <v>58.216344244446</v>
+        <v>19.744970692699</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>412874.98</v>
+        <v>352420.13</v>
       </c>
       <c r="N186" s="1">
-        <v>412874.98</v>
+        <v>352420.13</v>
       </c>
       <c r="O186" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>758.0</v>
+        <v>8013.0</v>
       </c>
       <c r="D187" s="1">
-        <v>461.85</v>
+        <v>7185.0</v>
       </c>
       <c r="E187" s="1">
-        <v>464.22149077</v>
+        <v>6393.05765631</v>
       </c>
       <c r="F187" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G187">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H187" s="1">
-        <v>305445.22</v>
+        <v>278646.55</v>
       </c>
       <c r="I187" s="1">
-        <v>-7007.56</v>
+        <v>31614.83</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.2942117084039</v>
+        <v>11.345853734776</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>298437.66</v>
+        <v>310261.38</v>
       </c>
       <c r="N187" s="1">
-        <v>298437.66</v>
+        <v>310261.38</v>
       </c>
       <c r="O187" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>4874.0</v>
+        <v>309.0</v>
       </c>
       <c r="D188" s="1">
-        <v>190.59</v>
+        <v>1542.39</v>
       </c>
       <c r="E188" s="1">
-        <v>169.50731842</v>
+        <v>1033.23967638</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H188" s="1">
-        <v>707240.66</v>
+        <v>273173.86</v>
       </c>
       <c r="I188" s="1">
-        <v>84657.09</v>
+        <v>137085.68</v>
       </c>
       <c r="J188" s="1">
-        <v>11.970054153843</v>
+        <v>50.182576034178</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>791897.75</v>
+        <v>410259.54</v>
       </c>
       <c r="N188" s="1">
-        <v>791897.75</v>
+        <v>410259.54</v>
       </c>
       <c r="O188" s="1">
-        <v>0.53</v>
+        <v>0.25</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>764.0</v>
+        <v>780.0</v>
       </c>
       <c r="D189" s="1">
-        <v>439.03</v>
+        <v>464.2</v>
       </c>
       <c r="E189" s="1">
-        <v>417.19713351</v>
+        <v>463.7425</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H189" s="1">
-        <v>276907.36</v>
+        <v>313886.93</v>
       </c>
       <c r="I189" s="1">
-        <v>9030.09</v>
+        <v>-2209.22</v>
       </c>
       <c r="J189" s="1">
-        <v>3.2610509160898</v>
+        <v>-0.70382669326181</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>285937.45</v>
+        <v>311677.71</v>
       </c>
       <c r="N189" s="1">
-        <v>285937.45</v>
+        <v>311677.71</v>
       </c>
       <c r="O189" s="1">
         <v>0.19</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>524.0</v>
+        <v>5010.0</v>
       </c>
       <c r="D190" s="1">
-        <v>510.8</v>
+        <v>211.01</v>
       </c>
       <c r="E190" s="1">
-        <v>536.63851145</v>
+        <v>170.31502395</v>
       </c>
       <c r="F190" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G190">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H190" s="1">
-        <v>281198.58</v>
+        <v>730495.15</v>
       </c>
       <c r="I190" s="1">
-        <v>-13539.38</v>
+        <v>179516.13</v>
       </c>
       <c r="J190" s="1">
-        <v>-4.8148820666164</v>
+        <v>24.574582048902</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>267659.2</v>
+        <v>910011.28</v>
       </c>
       <c r="N190" s="1">
-        <v>267659.2</v>
+        <v>910011.28</v>
       </c>
       <c r="O190" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>14266.0</v>
+        <v>786.0</v>
       </c>
       <c r="D191" s="1">
-        <v>5156.0</v>
+        <v>411.58</v>
       </c>
       <c r="E191" s="1">
-        <v>3632.59834572</v>
+        <v>416.65916031</v>
       </c>
       <c r="F191" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G191">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H191" s="1">
-        <v>280817.54</v>
+        <v>284419.7</v>
       </c>
       <c r="I191" s="1">
-        <v>119325.95</v>
+        <v>-5946.88</v>
       </c>
       <c r="J191" s="1">
-        <v>42.49234218062</v>
+        <v>-2.0908818903894</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>400143.49</v>
+        <v>278472.82</v>
       </c>
       <c r="N191" s="1">
-        <v>400143.49</v>
+        <v>278472.82</v>
       </c>
       <c r="O191" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>3860.0</v>
+        <v>538.0</v>
       </c>
       <c r="D192" s="1">
-        <v>91.91</v>
+        <v>444.9</v>
       </c>
       <c r="E192" s="1">
-        <v>84.56643264</v>
+        <v>535.09717472</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G192">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>283991.89</v>
+        <v>287882.28</v>
       </c>
       <c r="I192" s="1">
-        <v>18444.15</v>
+        <v>-48526.08</v>
       </c>
       <c r="J192" s="1">
-        <v>6.4946044762053</v>
+        <v>-16.856223314613</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>302436.04</v>
+        <v>239356.2</v>
       </c>
       <c r="N192" s="1">
-        <v>302436.04</v>
+        <v>239356.2</v>
       </c>
       <c r="O192" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>19223.0</v>
+        <v>14666.0</v>
       </c>
       <c r="D193" s="1">
-        <v>13.122</v>
+        <v>10490.0</v>
       </c>
       <c r="E193" s="1">
-        <v>12.24670603</v>
+        <v>3740.9755898</v>
       </c>
       <c r="F193" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G193">
-        <v>0.86</v>
+        <v>185.56</v>
       </c>
       <c r="H193" s="1">
-        <v>271588.88</v>
+        <v>297264.93</v>
       </c>
       <c r="I193" s="1">
-        <v>20614.09</v>
+        <v>531808.46</v>
       </c>
       <c r="J193" s="1">
-        <v>7.590181895518</v>
+        <v>178.90050467776</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>292202.97</v>
+        <v>829073.39</v>
       </c>
       <c r="N193" s="1">
-        <v>292202.97</v>
+        <v>829073.39</v>
       </c>
       <c r="O193" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>11320.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D194" s="1">
-        <v>39.88</v>
+        <v>92.81</v>
       </c>
       <c r="E194" s="1">
-        <v>41.82922615</v>
+        <v>84.7217091</v>
       </c>
       <c r="F194" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G194">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="H194" s="1">
-        <v>284091.81</v>
+        <v>292285.32</v>
       </c>
       <c r="I194" s="1">
-        <v>-7413.85</v>
+        <v>24644.41</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.6096669242242</v>
+        <v>8.4316276985789</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>276677.96</v>
+        <v>316929.73</v>
       </c>
       <c r="N194" s="1">
-        <v>276677.96</v>
+        <v>316929.73</v>
       </c>
       <c r="O194" s="1">
         <v>0.19</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>42706.0</v>
+        <v>19774.0</v>
       </c>
       <c r="D195" s="1">
-        <v>5.852</v>
+        <v>11.84</v>
       </c>
       <c r="E195" s="1">
-        <v>6.30217768</v>
+        <v>12.25579751</v>
       </c>
       <c r="F195" t="s">
         <v>99</v>
       </c>
       <c r="G195">
         <v>0.86</v>
       </c>
       <c r="H195" s="1">
-        <v>310328.89</v>
+        <v>279601.39</v>
       </c>
       <c r="I195" s="1">
-        <v>-20823.52</v>
+        <v>-8796.74</v>
       </c>
       <c r="J195" s="1">
-        <v>-6.7101454846824</v>
+        <v>-3.1461717697469</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>289505.37</v>
+        <v>270804.65</v>
       </c>
       <c r="N195" s="1">
-        <v>289505.37</v>
+        <v>270804.65</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>3105.0</v>
+        <v>11644.0</v>
       </c>
       <c r="D196" s="1">
-        <v>138.23</v>
+        <v>37.37</v>
       </c>
       <c r="E196" s="1">
-        <v>107.31247021</v>
+        <v>41.7121247</v>
       </c>
       <c r="F196" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G196">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H196" s="1">
-        <v>286255.67</v>
+        <v>291589.96</v>
       </c>
       <c r="I196" s="1">
-        <v>79631.67</v>
+        <v>-24077.18</v>
       </c>
       <c r="J196" s="1">
-        <v>27.818372995022</v>
+        <v>-8.2572047405199</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>365887.34</v>
+        <v>267512.78</v>
       </c>
       <c r="N196" s="1">
-        <v>365887.34</v>
+        <v>267512.78</v>
       </c>
       <c r="O196" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3403.0</v>
+        <v>43942.0</v>
       </c>
       <c r="D197" s="1">
-        <v>79.05</v>
+        <v>5.908</v>
       </c>
       <c r="E197" s="1">
-        <v>78.60385836</v>
+        <v>6.28957307</v>
       </c>
       <c r="F197" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="G197">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H197" s="1">
-        <v>290343.52</v>
+        <v>318697.3</v>
       </c>
       <c r="I197" s="1">
-        <v>2884.24</v>
+        <v>-18414.68</v>
       </c>
       <c r="J197" s="1">
-        <v>0.99338879682936</v>
+        <v>-5.7781098239615</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>293227.76</v>
+        <v>300282.62</v>
       </c>
       <c r="N197" s="1">
-        <v>293227.76</v>
+        <v>300282.62</v>
       </c>
       <c r="O197" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>7140.0</v>
+        <v>3192.0</v>
       </c>
       <c r="D198" s="1">
-        <v>44.36</v>
+        <v>264.51</v>
       </c>
       <c r="E198" s="1">
-        <v>44.59091036</v>
+        <v>110.07267857</v>
       </c>
       <c r="F198" t="s">
         <v>28</v>
       </c>
       <c r="G198">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H198" s="1">
-        <v>273615.63</v>
+        <v>301830.68</v>
       </c>
       <c r="I198" s="1">
-        <v>-3609.75</v>
+        <v>424962.74</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3192777035435</v>
+        <v>140.79507755805</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>270005.88</v>
+        <v>726793.42</v>
       </c>
       <c r="N198" s="1">
-        <v>270005.88</v>
+        <v>726793.42</v>
       </c>
       <c r="O198" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>5700.0</v>
+        <v>3498.0</v>
       </c>
       <c r="D199" s="1">
-        <v>7687.0</v>
+        <v>77.87</v>
       </c>
       <c r="E199" s="1">
-        <v>10195.72421053</v>
+        <v>78.59530875</v>
       </c>
       <c r="F199" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G199">
-        <v>183.82</v>
+        <v>0.91</v>
       </c>
       <c r="H199" s="1">
-        <v>326328.2</v>
+        <v>298478.89</v>
       </c>
       <c r="I199" s="1">
-        <v>-87968.76</v>
+        <v>-639.23</v>
       </c>
       <c r="J199" s="1">
-        <v>-26.957143146072</v>
+        <v>-0.21416254931798</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>238359.44</v>
+        <v>297839.66</v>
       </c>
       <c r="N199" s="1">
-        <v>238359.44</v>
+        <v>297839.66</v>
       </c>
       <c r="O199" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>40602.0</v>
+        <v>7342.0</v>
       </c>
       <c r="D200" s="1">
-        <v>10.605</v>
+        <v>45.93</v>
       </c>
       <c r="E200" s="1">
-        <v>6.35477464</v>
+        <v>44.58197221</v>
       </c>
       <c r="F200" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G200">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H200" s="1">
-        <v>258016.56</v>
+        <v>281288.91</v>
       </c>
       <c r="I200" s="1">
-        <v>172567.65</v>
+        <v>8990.9</v>
       </c>
       <c r="J200" s="1">
-        <v>66.882393130115</v>
+        <v>3.1963222439164</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>430584.21</v>
+        <v>290279.81</v>
       </c>
       <c r="N200" s="1">
-        <v>430584.21</v>
+        <v>290279.81</v>
       </c>
       <c r="O200" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>21504.0</v>
+        <v>5800.0</v>
       </c>
       <c r="D201" s="1">
-        <v>21.0</v>
+        <v>7163.0</v>
       </c>
       <c r="E201" s="1">
-        <v>22.02974609</v>
+        <v>10144.76344828</v>
       </c>
       <c r="F201" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
       <c r="G201">
-        <v>1.63</v>
+        <v>185.56</v>
       </c>
       <c r="H201" s="1">
-        <v>284246.97</v>
+        <v>330251.44</v>
       </c>
       <c r="I201" s="1">
-        <v>-7481.73</v>
+        <v>-106364.5</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.6321230442668</v>
+        <v>-32.207126788001</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>276765.24</v>
+        <v>223886.94</v>
       </c>
       <c r="N201" s="1">
-        <v>276765.24</v>
+        <v>223886.94</v>
       </c>
       <c r="O201" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>2605.0</v>
+        <v>41778.0</v>
       </c>
       <c r="D202" s="1">
-        <v>115.9</v>
+        <v>13.545</v>
       </c>
       <c r="E202" s="1">
-        <v>108.12215739</v>
+        <v>6.51201182</v>
       </c>
       <c r="F202" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G202">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>304446.8</v>
+        <v>272058.83</v>
       </c>
       <c r="I202" s="1">
-        <v>24656.64</v>
+        <v>293824.18</v>
       </c>
       <c r="J202" s="1">
-        <v>8.0988336878561</v>
+        <v>108.00023656648</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>329103.44</v>
+        <v>565883.01</v>
       </c>
       <c r="N202" s="1">
-        <v>329103.44</v>
+        <v>565883.01</v>
       </c>
       <c r="O202" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>8992.0</v>
+        <v>22119.0</v>
       </c>
       <c r="D203" s="1">
-        <v>272.25</v>
+        <v>18.51</v>
       </c>
       <c r="E203" s="1">
-        <v>239.27626779</v>
+        <v>21.95542023</v>
       </c>
       <c r="F203" t="s">
-        <v>235</v>
+        <v>183</v>
       </c>
       <c r="G203">
-        <v>7.47</v>
+        <v>1.63</v>
       </c>
       <c r="H203" s="1">
-        <v>287937.96</v>
+        <v>291570.24</v>
       </c>
       <c r="I203" s="1">
-        <v>39675.07</v>
+        <v>-39865.65</v>
       </c>
       <c r="J203" s="1">
-        <v>13.779034205841</v>
+        <v>-13.672743144156</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>327613.03</v>
+        <v>251704.59</v>
       </c>
       <c r="N203" s="1">
-        <v>327613.03</v>
+        <v>251704.59</v>
       </c>
       <c r="O203" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>1912.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D204" s="1">
-        <v>225.29</v>
+        <v>113.9</v>
       </c>
       <c r="E204" s="1">
-        <v>174.28389121</v>
+        <v>108.38051531</v>
       </c>
       <c r="F204" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G204">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="H204" s="1">
-        <v>284998.14</v>
+        <v>313837.22</v>
       </c>
       <c r="I204" s="1">
-        <v>82210.83</v>
+        <v>19686.59</v>
       </c>
       <c r="J204" s="1">
-        <v>28.846093521874</v>
+        <v>6.2728665516474</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>367208.97</v>
+        <v>333523.81</v>
       </c>
       <c r="N204" s="1">
-        <v>367208.97</v>
+        <v>333523.81</v>
       </c>
       <c r="O204" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>55703.0</v>
+        <v>9246.0</v>
       </c>
       <c r="D205" s="1">
-        <v>199.57</v>
+        <v>284.9</v>
       </c>
       <c r="E205" s="1">
-        <v>168.99072617</v>
+        <v>240.67567056</v>
       </c>
       <c r="F205" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G205">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H205" s="1">
-        <v>8138240.19</v>
+        <v>297802.35</v>
       </c>
       <c r="I205" s="1">
-        <v>1338463.88</v>
+        <v>54670.12</v>
       </c>
       <c r="J205" s="1">
-        <v>16.446600846761</v>
+        <v>18.357853791281</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>9476704.07</v>
+        <v>352472.47</v>
       </c>
       <c r="N205" s="1">
-        <v>9476704.07</v>
+        <v>352472.47</v>
       </c>
       <c r="O205" s="1">
-        <v>6.35</v>
+        <v>0.22</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>4006.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D206" s="1">
-        <v>293.59</v>
+        <v>251.49</v>
       </c>
       <c r="E206" s="1">
-        <v>215.16845232</v>
+        <v>175.86553408</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H206" s="1">
-        <v>743707.68</v>
+        <v>295740.63</v>
       </c>
       <c r="I206" s="1">
-        <v>258910.74</v>
+        <v>129867.82</v>
       </c>
       <c r="J206" s="1">
-        <v>34.813508985143</v>
+        <v>43.912742053738</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1002618.42</v>
+        <v>425608.45</v>
       </c>
       <c r="N206" s="1">
-        <v>1002618.42</v>
+        <v>425608.45</v>
       </c>
       <c r="O206" s="1">
-        <v>0.67</v>
+        <v>0.26</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3524.0</v>
+        <v>57320.0</v>
       </c>
       <c r="D207" s="1">
-        <v>161.39</v>
+        <v>224.36</v>
       </c>
       <c r="E207" s="1">
-        <v>177.03587401</v>
+        <v>170.3941195</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H207" s="1">
-        <v>541238.32</v>
+        <v>8441736.06</v>
       </c>
       <c r="I207" s="1">
-        <v>-56401.05</v>
+        <v>2628518.91</v>
       </c>
       <c r="J207" s="1">
-        <v>-10.420742197263</v>
+        <v>31.137184239328</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>484837.27</v>
+        <v>11070254.97</v>
       </c>
       <c r="N207" s="1">
-        <v>484837.27</v>
+        <v>11070254.97</v>
       </c>
       <c r="O207" s="1">
-        <v>0.33</v>
+        <v>6.81</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3744.0</v>
+        <v>4116.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.4</v>
+        <v>311.38</v>
       </c>
       <c r="E208" s="1">
-        <v>92.19357372</v>
+        <v>217.63243683</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H208" s="1">
-        <v>296639.12</v>
+        <v>772717.99</v>
       </c>
       <c r="I208" s="1">
-        <v>20613.85</v>
+        <v>330527.32</v>
       </c>
       <c r="J208" s="1">
-        <v>6.9491340184666</v>
+        <v>42.774637613911</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>317252.97</v>
+        <v>1103245.31</v>
       </c>
       <c r="N208" s="1">
-        <v>317252.97</v>
+        <v>1103245.31</v>
       </c>
       <c r="O208" s="1">
-        <v>0.21</v>
+        <v>0.68</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2833.0</v>
+        <v>3621.0</v>
       </c>
       <c r="D209" s="1">
-        <v>118.8</v>
+        <v>248.15</v>
       </c>
       <c r="E209" s="1">
-        <v>109.96793858</v>
+        <v>177.58021541</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H209" s="1">
-        <v>270928.08</v>
+        <v>557663.18</v>
       </c>
       <c r="I209" s="1">
-        <v>15982.45</v>
+        <v>215816.33</v>
       </c>
       <c r="J209" s="1">
-        <v>5.8991485858535</v>
+        <v>38.700121819052</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>286910.53</v>
+        <v>773479.51</v>
       </c>
       <c r="N209" s="1">
-        <v>286910.53</v>
+        <v>773479.51</v>
       </c>
       <c r="O209" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>2047.0</v>
+        <v>3849.0</v>
       </c>
       <c r="D210" s="1">
-        <v>179.32</v>
+        <v>86.64</v>
       </c>
       <c r="E210" s="1">
-        <v>179.16259404</v>
+        <v>92.1625643</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H210" s="1">
-        <v>320842.38</v>
+        <v>304843.34</v>
       </c>
       <c r="I210" s="1">
-        <v>-7924.74</v>
+        <v>-17783.55</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.4699791841714</v>
+        <v>-5.8336685328274</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>312917.64</v>
+        <v>287059.79</v>
       </c>
       <c r="N210" s="1">
-        <v>312917.64</v>
+        <v>287059.79</v>
       </c>
       <c r="O210" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>3580.0</v>
+        <v>2911.0</v>
       </c>
       <c r="D211" s="1">
-        <v>92.63</v>
+        <v>109.47</v>
       </c>
       <c r="E211" s="1">
-        <v>108.25143017</v>
+        <v>109.99099279</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H211" s="1">
-        <v>337017.01</v>
+        <v>278345.25</v>
       </c>
       <c r="I211" s="1">
-        <v>-54321.98</v>
+        <v>-4034.18</v>
       </c>
       <c r="J211" s="1">
-        <v>-16.118468323008</v>
+        <v>-1.4493439352746</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>282695.03</v>
+        <v>274311.07</v>
       </c>
       <c r="N211" s="1">
-        <v>282695.03</v>
+        <v>274311.07</v>
       </c>
       <c r="O211" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>7375.0</v>
+        <v>2103.0</v>
       </c>
       <c r="D212" s="1">
-        <v>50.14</v>
+        <v>300.48</v>
       </c>
       <c r="E212" s="1">
-        <v>51.47354305</v>
+        <v>181.0173942</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H212" s="1">
-        <v>324999.57</v>
+        <v>332802.73</v>
       </c>
       <c r="I212" s="1">
-        <v>-9767.91</v>
+        <v>211149.62</v>
       </c>
       <c r="J212" s="1">
-        <v>-3.005514745758</v>
+        <v>63.445879785902</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>315231.66</v>
+        <v>543952.35</v>
       </c>
       <c r="N212" s="1">
-        <v>315231.66</v>
+        <v>543952.35</v>
       </c>
       <c r="O212" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>3930.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D213" s="1">
-        <v>158.49</v>
+        <v>102.44</v>
       </c>
       <c r="E213" s="1">
-        <v>154.68562087</v>
+        <v>107.88684511</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H213" s="1">
-        <v>522439.71</v>
+        <v>345154.34</v>
       </c>
       <c r="I213" s="1">
-        <v>8539.96</v>
+        <v>-20647.84</v>
       </c>
       <c r="J213" s="1">
-        <v>1.6346307213133</v>
+        <v>-5.9822049463437</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>530979.67</v>
+        <v>324506.5</v>
       </c>
       <c r="N213" s="1">
-        <v>530979.67</v>
+        <v>324506.5</v>
       </c>
       <c r="O213" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>17009.0</v>
+        <v>7584.0</v>
       </c>
       <c r="D214" s="1">
-        <v>26.7</v>
+        <v>45.19</v>
       </c>
       <c r="E214" s="1">
-        <v>26.53518784</v>
+        <v>51.28335311</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H214" s="1">
-        <v>386546.01</v>
+        <v>332992.36</v>
       </c>
       <c r="I214" s="1">
-        <v>598.87</v>
+        <v>-37975.61</v>
       </c>
       <c r="J214" s="1">
-        <v>0.15492851678898</v>
+        <v>-11.404348736409</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>387144.88</v>
+        <v>295016.75</v>
       </c>
       <c r="N214" s="1">
-        <v>387144.88</v>
+        <v>295016.75</v>
       </c>
       <c r="O214" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>18817.0</v>
+        <v>4040.0</v>
       </c>
       <c r="D215" s="1">
-        <v>16.62</v>
+        <v>141.52</v>
       </c>
       <c r="E215" s="1">
-        <v>17.66665568</v>
+        <v>154.50844802</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H215" s="1">
-        <v>285703.31</v>
+        <v>536425.98</v>
       </c>
       <c r="I215" s="1">
-        <v>-19100.4</v>
+        <v>-44267.25</v>
       </c>
       <c r="J215" s="1">
-        <v>-6.6853968195188</v>
+        <v>-8.2522569097045</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>266602.91</v>
+        <v>492158.73</v>
       </c>
       <c r="N215" s="1">
-        <v>266602.91</v>
+        <v>492158.73</v>
       </c>
       <c r="O215" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1563.0</v>
+        <v>17494.0</v>
       </c>
       <c r="D216" s="1">
-        <v>223.0</v>
+        <v>25.63</v>
       </c>
       <c r="E216" s="1">
-        <v>210.83731286</v>
+        <v>26.5183823</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H216" s="1">
-        <v>283196.15</v>
+        <v>397336.53</v>
       </c>
       <c r="I216" s="1">
-        <v>13934.41</v>
+        <v>-11375.25</v>
       </c>
       <c r="J216" s="1">
-        <v>4.9204094052832</v>
+        <v>-2.8628754572352</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>297130.56</v>
+        <v>385961.28</v>
       </c>
       <c r="N216" s="1">
-        <v>297130.56</v>
+        <v>385961.28</v>
       </c>
       <c r="O216" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>4290.0</v>
+        <v>19357.0</v>
       </c>
       <c r="D217" s="1">
-        <v>147.09</v>
+        <v>16.15</v>
       </c>
       <c r="E217" s="1">
-        <v>150.81932168</v>
+        <v>17.62969882</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H217" s="1">
-        <v>560168.09</v>
+        <v>293275.47</v>
       </c>
       <c r="I217" s="1">
-        <v>-22240.38</v>
+        <v>-24173.68</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.970304699077</v>
+        <v>-8.2426532297434</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>537927.71</v>
+        <v>269101.79</v>
       </c>
       <c r="N217" s="1">
-        <v>537927.71</v>
+        <v>269101.79</v>
       </c>
       <c r="O217" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>2461.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D218" s="1">
-        <v>201.28</v>
+        <v>216.07</v>
       </c>
       <c r="E218" s="1">
-        <v>221.66356359</v>
+        <v>211.0183053</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H218" s="1">
-        <v>466783.42</v>
+        <v>291044.62</v>
       </c>
       <c r="I218" s="1">
-        <v>-44508.09</v>
+        <v>7476.81</v>
       </c>
       <c r="J218" s="1">
-        <v>-9.5350623207654</v>
+        <v>2.5689566087839</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>422275.33</v>
+        <v>298521.43</v>
       </c>
       <c r="N218" s="1">
-        <v>422275.33</v>
+        <v>298521.43</v>
       </c>
       <c r="O218" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3497.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D219" s="1">
-        <v>142.02</v>
+        <v>140.28</v>
       </c>
       <c r="E219" s="1">
-        <v>125.40694309</v>
+        <v>150.61400998</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H219" s="1">
-        <v>382729.85</v>
+        <v>574791.23</v>
       </c>
       <c r="I219" s="1">
-        <v>40648.47</v>
+        <v>-42386.55</v>
       </c>
       <c r="J219" s="1">
-        <v>10.620668860817</v>
+        <v>-7.3742513433965</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>423378.32</v>
+        <v>532404.68</v>
       </c>
       <c r="N219" s="1">
-        <v>423378.32</v>
+        <v>532404.68</v>
       </c>
       <c r="O219" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>2689.0</v>
+        <v>2529.0</v>
       </c>
       <c r="D220" s="1">
-        <v>127.95</v>
+        <v>192.67</v>
       </c>
       <c r="E220" s="1">
-        <v>107.08558944</v>
+        <v>221.01863582</v>
       </c>
       <c r="F220" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G220">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H220" s="1">
-        <v>287953.15</v>
+        <v>478317.71</v>
       </c>
       <c r="I220" s="1">
-        <v>56104.4</v>
+        <v>-58878.59</v>
       </c>
       <c r="J220" s="1">
-        <v>19.483863954952</v>
+        <v>-12.309514945621</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>344057.55</v>
+        <v>419439.12</v>
       </c>
       <c r="N220" s="1">
-        <v>344057.55</v>
+        <v>419439.12</v>
       </c>
       <c r="O220" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>4095.0</v>
+        <v>3594.0</v>
       </c>
       <c r="D221" s="1">
-        <v>81.66</v>
+        <v>139.02</v>
       </c>
       <c r="E221" s="1">
-        <v>81.02380464</v>
+        <v>125.91664997</v>
       </c>
       <c r="F221" t="s">
         <v>28</v>
       </c>
       <c r="G221">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H221" s="1">
-        <v>288544.46</v>
+        <v>394739.85</v>
       </c>
       <c r="I221" s="1">
-        <v>-3477.58</v>
+        <v>35352.15</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.2052146140668</v>
+        <v>8.9558097567297</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>285066.88</v>
+        <v>430092.0</v>
       </c>
       <c r="N221" s="1">
-        <v>285066.88</v>
+        <v>430092.0</v>
       </c>
       <c r="O221" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>8191.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D222" s="1">
-        <v>29.035</v>
+        <v>149.3</v>
       </c>
       <c r="E222" s="1">
-        <v>34.72839458</v>
+        <v>108.2252443</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>284460.28</v>
+        <v>299026.35</v>
       </c>
       <c r="I222" s="1">
-        <v>-46634.59</v>
+        <v>113489.55</v>
       </c>
       <c r="J222" s="1">
-        <v>-16.394060358796</v>
+        <v>37.95302654766</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>237825.69</v>
+        <v>412515.9</v>
       </c>
       <c r="N222" s="1">
-        <v>237825.69</v>
+        <v>412515.9</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>2552.0</v>
+        <v>4209.0</v>
       </c>
       <c r="D223" s="1">
-        <v>179.58</v>
+        <v>76.67</v>
       </c>
       <c r="E223" s="1">
-        <v>147.70515282</v>
+        <v>80.94854835</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H223" s="1">
-        <v>328058.01</v>
+        <v>296198.32</v>
       </c>
       <c r="I223" s="1">
-        <v>62622.83</v>
+        <v>-18412.29</v>
       </c>
       <c r="J223" s="1">
-        <v>19.088950152444</v>
+        <v>-6.216203386974</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>390680.84</v>
+        <v>277786.03</v>
       </c>
       <c r="N223" s="1">
-        <v>390680.84</v>
+        <v>277786.03</v>
       </c>
       <c r="O223" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>735.0</v>
+        <v>8424.0</v>
       </c>
       <c r="D224" s="1">
-        <v>727.77</v>
+        <v>31.37</v>
       </c>
       <c r="E224" s="1">
-        <v>491.73070748</v>
+        <v>34.59568495</v>
       </c>
       <c r="F224" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G224">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>309318.98</v>
+        <v>291434.05</v>
       </c>
       <c r="I224" s="1">
-        <v>146681.15</v>
+        <v>-27173.17</v>
       </c>
       <c r="J224" s="1">
-        <v>47.420675575744</v>
+        <v>-9.3239516796339</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>456000.13</v>
+        <v>264260.88</v>
       </c>
       <c r="N224" s="1">
-        <v>456000.13</v>
+        <v>264260.88</v>
       </c>
       <c r="O224" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>7402.0</v>
+        <v>2622.0</v>
       </c>
       <c r="D225" s="1">
-        <v>7303.0</v>
+        <v>228.99</v>
       </c>
       <c r="E225" s="1">
-        <v>7690.30707917</v>
+        <v>149.73573227</v>
       </c>
       <c r="F225" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G225">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H225" s="1">
-        <v>321514.57</v>
+        <v>341494.27</v>
       </c>
       <c r="I225" s="1">
-        <v>-27444.38</v>
+        <v>175344.66</v>
       </c>
       <c r="J225" s="1">
-        <v>-8.5359677479002</v>
+        <v>51.346296381488</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>294070.19</v>
+        <v>516838.93</v>
       </c>
       <c r="N225" s="1">
-        <v>294070.19</v>
+        <v>516838.93</v>
       </c>
       <c r="O225" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>10016.0</v>
+        <v>755.0</v>
       </c>
       <c r="D226" s="1">
-        <v>26.82</v>
+        <v>687.48</v>
       </c>
       <c r="E226" s="1">
-        <v>28.73400859</v>
+        <v>497.97286093</v>
       </c>
       <c r="F226" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G226">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H226" s="1">
-        <v>332124.21</v>
+        <v>321802.63</v>
       </c>
       <c r="I226" s="1">
-        <v>-20940.75</v>
+        <v>124997.23</v>
       </c>
       <c r="J226" s="1">
-        <v>-6.305095915772</v>
+        <v>38.842824249137</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>311183.46</v>
+        <v>446799.86</v>
       </c>
       <c r="N226" s="1">
-        <v>311183.46</v>
+        <v>446799.86</v>
       </c>
       <c r="O226" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>1718.0</v>
+        <v>7502.0</v>
       </c>
       <c r="D227" s="1">
-        <v>209.22</v>
+        <v>10900.0</v>
       </c>
       <c r="E227" s="1">
-        <v>218.11618743</v>
+        <v>7718.28219142</v>
       </c>
       <c r="F227" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G227">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H227" s="1">
-        <v>326269.76</v>
+        <v>326819.07</v>
       </c>
       <c r="I227" s="1">
-        <v>-19854.89</v>
+        <v>113846.75</v>
       </c>
       <c r="J227" s="1">
-        <v>-6.0854214622894</v>
+        <v>34.834794065108</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>306414.87</v>
+        <v>440665.82</v>
       </c>
       <c r="N227" s="1">
-        <v>306414.87</v>
+        <v>440665.82</v>
       </c>
       <c r="O227" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1468.0</v>
+        <v>10303.0</v>
       </c>
       <c r="D228" s="1">
-        <v>213.81</v>
+        <v>25.43</v>
       </c>
       <c r="E228" s="1">
-        <v>236.82689373</v>
+        <v>28.61991362</v>
       </c>
       <c r="F228" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G228">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H228" s="1">
-        <v>302849.44</v>
+        <v>340302.5</v>
       </c>
       <c r="I228" s="1">
-        <v>-35279.36</v>
+        <v>-37248.55</v>
       </c>
       <c r="J228" s="1">
-        <v>-11.649141566846</v>
+        <v>-10.945717413184</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>267570.08</v>
+        <v>303053.95</v>
       </c>
       <c r="N228" s="1">
-        <v>267570.08</v>
+        <v>303053.95</v>
       </c>
       <c r="O228" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>967.0</v>
+        <v>1765.0</v>
       </c>
       <c r="D229" s="1">
-        <v>318.4</v>
+        <v>200.83</v>
       </c>
       <c r="E229" s="1">
-        <v>310.08685626</v>
+        <v>217.77478187</v>
       </c>
       <c r="F229" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G229">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H229" s="1">
-        <v>324513.73</v>
+        <v>334551.11</v>
       </c>
       <c r="I229" s="1">
-        <v>11100.83</v>
+        <v>-29425.04</v>
       </c>
       <c r="J229" s="1">
-        <v>3.4207581910325</v>
+        <v>-8.7953795759339</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>335614.56</v>
+        <v>305126.07</v>
       </c>
       <c r="N229" s="1">
-        <v>335614.56</v>
+        <v>305126.07</v>
       </c>
       <c r="O229" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>4956.0</v>
+        <v>1509.0</v>
       </c>
       <c r="D230" s="1">
-        <v>82.51</v>
+        <v>186.44</v>
       </c>
       <c r="E230" s="1">
-        <v>76.90458232</v>
+        <v>235.91697813</v>
       </c>
       <c r="F230" t="s">
         <v>28</v>
       </c>
       <c r="G230">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H230" s="1">
-        <v>326039.71</v>
+        <v>310003.7</v>
       </c>
       <c r="I230" s="1">
-        <v>22555.46</v>
+        <v>-67825.89</v>
       </c>
       <c r="J230" s="1">
-        <v>6.9180100792017</v>
+        <v>-21.879058217692</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>348595.17</v>
+        <v>242177.81</v>
       </c>
       <c r="N230" s="1">
-        <v>348595.17</v>
+        <v>242177.81</v>
       </c>
       <c r="O230" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>908.0</v>
+        <v>994.0</v>
       </c>
       <c r="D231" s="1">
-        <v>408.91</v>
+        <v>317.4</v>
       </c>
       <c r="E231" s="1">
-        <v>358.25566079</v>
+        <v>310.55280684</v>
       </c>
       <c r="F231" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G231">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="H231" s="1">
-        <v>283736.27</v>
+        <v>334178.15</v>
       </c>
       <c r="I231" s="1">
-        <v>32780.74</v>
+        <v>10795.44</v>
       </c>
       <c r="J231" s="1">
-        <v>11.553242734882</v>
+        <v>3.2304445996843</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>316517.01</v>
+        <v>344973.59</v>
       </c>
       <c r="N231" s="1">
-        <v>316517.01</v>
+        <v>344973.59</v>
       </c>
       <c r="O231" s="1">
         <v>0.21</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>8260.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D232" s="1">
-        <v>49.45</v>
+        <v>122.39</v>
       </c>
       <c r="E232" s="1">
-        <v>52.29735593</v>
+        <v>78.31957597</v>
       </c>
       <c r="F232" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G232">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H232" s="1">
-        <v>267791.84</v>
+        <v>341333.32</v>
       </c>
       <c r="I232" s="1">
-        <v>-11970.59</v>
+        <v>195341.09</v>
       </c>
       <c r="J232" s="1">
-        <v>-4.4701100675808</v>
+        <v>57.228837196439</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>255821.25</v>
+        <v>536674.41</v>
       </c>
       <c r="N232" s="1">
-        <v>255821.25</v>
+        <v>536674.41</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>3547.0</v>
+        <v>934.0</v>
       </c>
       <c r="D233" s="1">
-        <v>244.31</v>
+        <v>456.71</v>
       </c>
       <c r="E233" s="1">
-        <v>215.04785171</v>
+        <v>360.67562099</v>
       </c>
       <c r="F233" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G233">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H233" s="1">
-        <v>473912.92</v>
+        <v>293665.0</v>
       </c>
       <c r="I233" s="1">
-        <v>68828.18</v>
+        <v>73527.17</v>
       </c>
       <c r="J233" s="1">
-        <v>14.523381215266</v>
+        <v>25.03777092946</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>542741.1</v>
+        <v>367192.17</v>
       </c>
       <c r="N233" s="1">
-        <v>542741.1</v>
+        <v>367192.17</v>
       </c>
       <c r="O233" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>1301.0</v>
+        <v>8494.0</v>
       </c>
       <c r="D234" s="1">
-        <v>431.23</v>
+        <v>54.34</v>
       </c>
       <c r="E234" s="1">
-        <v>476.51171407</v>
+        <v>52.25314928</v>
       </c>
       <c r="F234" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G234">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H234" s="1">
-        <v>536281.26</v>
+        <v>275194.9</v>
       </c>
       <c r="I234" s="1">
-        <v>-58015.01</v>
+        <v>11847.36</v>
       </c>
       <c r="J234" s="1">
-        <v>-10.818019261012</v>
+        <v>4.3050797816384</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>478266.25</v>
+        <v>287042.26</v>
       </c>
       <c r="N234" s="1">
-        <v>478266.25</v>
+        <v>287042.26</v>
       </c>
       <c r="O234" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>983.0</v>
+        <v>3646.0</v>
       </c>
       <c r="D235" s="1">
-        <v>273.0</v>
+        <v>261.09</v>
       </c>
       <c r="E235" s="1">
-        <v>275.9771821</v>
+        <v>216.20876851</v>
       </c>
       <c r="F235" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G235">
-        <v>1.0</v>
+        <v>1.61</v>
       </c>
       <c r="H235" s="1">
-        <v>271285.57</v>
+        <v>489843.2</v>
       </c>
       <c r="I235" s="1">
-        <v>-2926.57</v>
+        <v>102155.64</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.0787783515356</v>
+        <v>20.854763320181</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>268359.0</v>
+        <v>591998.84</v>
       </c>
       <c r="N235" s="1">
-        <v>268359.0</v>
+        <v>591998.84</v>
       </c>
       <c r="O235" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>1914.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D236" s="1">
-        <v>176.53</v>
+        <v>428.56</v>
       </c>
       <c r="E236" s="1">
-        <v>226.89888192</v>
+        <v>474.9575991</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H236" s="1">
-        <v>378836.9</v>
+        <v>549216.37</v>
       </c>
       <c r="I236" s="1">
-        <v>-90802.78</v>
+        <v>-55986.86</v>
       </c>
       <c r="J236" s="1">
-        <v>-23.968831969642</v>
+        <v>-10.193953250155</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>288034.12</v>
+        <v>493229.51</v>
       </c>
       <c r="N236" s="1">
-        <v>288034.12</v>
+        <v>493229.51</v>
       </c>
       <c r="O236" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>8328.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D237" s="1">
-        <v>383.1</v>
+        <v>297.0</v>
       </c>
       <c r="E237" s="1">
-        <v>374.8165586</v>
+        <v>276.2499703</v>
       </c>
       <c r="F237" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="G237">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>286935.59</v>
+        <v>279012.47</v>
       </c>
       <c r="I237" s="1">
-        <v>7037.15</v>
+        <v>20957.53</v>
       </c>
       <c r="J237" s="1">
-        <v>2.4525190479159</v>
+        <v>7.5113237770341</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>293972.74</v>
+        <v>299970.0</v>
       </c>
       <c r="N237" s="1">
-        <v>293972.74</v>
+        <v>299970.0</v>
       </c>
       <c r="O237" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>3431.0</v>
+        <v>1968.0</v>
       </c>
       <c r="D238" s="1">
-        <v>79.82</v>
+        <v>209.6</v>
       </c>
       <c r="E238" s="1">
-        <v>84.09085981</v>
+        <v>225.61622967</v>
       </c>
       <c r="F238" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G238">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H238" s="1">
-        <v>288515.74</v>
+        <v>387183.98</v>
       </c>
       <c r="I238" s="1">
-        <v>-14653.32</v>
+        <v>-32107.11</v>
       </c>
       <c r="J238" s="1">
-        <v>-5.0788632883599</v>
+        <v>-8.292468608851</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>273862.42</v>
+        <v>355076.87</v>
       </c>
       <c r="N238" s="1">
-        <v>273862.42</v>
+        <v>355076.87</v>
       </c>
       <c r="O238" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>1909.0</v>
+        <v>8564.0</v>
       </c>
       <c r="D239" s="1">
-        <v>145.5</v>
+        <v>369.3</v>
       </c>
       <c r="E239" s="1">
-        <v>183.70531692</v>
+        <v>374.77487156</v>
       </c>
       <c r="F239" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="G239">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H239" s="1">
-        <v>350693.45</v>
+        <v>295059.66</v>
       </c>
       <c r="I239" s="1">
-        <v>-72933.95</v>
+        <v>-3134.76</v>
       </c>
       <c r="J239" s="1">
-        <v>-20.79706649782</v>
+        <v>-1.062415648415</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>277759.5</v>
+        <v>291924.9</v>
       </c>
       <c r="N239" s="1">
-        <v>277759.5</v>
+        <v>291924.9</v>
       </c>
       <c r="O239" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>1303.0</v>
+        <v>3527.0</v>
       </c>
       <c r="D240" s="1">
-        <v>268.6</v>
+        <v>74.16</v>
       </c>
       <c r="E240" s="1">
-        <v>236.82157329</v>
+        <v>83.87017012</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>308578.51</v>
+        <v>295810.09</v>
       </c>
       <c r="I240" s="1">
-        <v>41407.29</v>
+        <v>-34247.77</v>
       </c>
       <c r="J240" s="1">
-        <v>13.418721219439</v>
+        <v>-11.577620628154</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>349985.8</v>
+        <v>261562.32</v>
       </c>
       <c r="N240" s="1">
-        <v>349985.8</v>
+        <v>261562.32</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>4532.0</v>
+        <v>1963.0</v>
       </c>
       <c r="D241" s="1">
-        <v>88.31</v>
+        <v>167.9</v>
       </c>
       <c r="E241" s="1">
-        <v>126.99887026</v>
+        <v>182.80112583</v>
       </c>
       <c r="F241" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G241">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>498385.96</v>
+        <v>358838.61</v>
       </c>
       <c r="I241" s="1">
-        <v>-157206.2</v>
+        <v>-29250.91</v>
       </c>
       <c r="J241" s="1">
-        <v>-31.543063532528</v>
+        <v>-8.1515503585303</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>341179.76</v>
+        <v>329587.7</v>
       </c>
       <c r="N241" s="1">
-        <v>341179.76</v>
+        <v>329587.7</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>1015.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D242" s="1">
-        <v>321.61</v>
+        <v>276.2</v>
       </c>
       <c r="E242" s="1">
-        <v>340.55808867</v>
+        <v>237.65643017</v>
       </c>
       <c r="F242" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G242">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>295560.82</v>
+        <v>318221.96</v>
       </c>
       <c r="I242" s="1">
-        <v>-17282.7</v>
+        <v>51609.84</v>
       </c>
       <c r="J242" s="1">
-        <v>-5.8474259206616</v>
+        <v>16.218189341804</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>278278.12</v>
+        <v>369831.8</v>
       </c>
       <c r="N242" s="1">
-        <v>278278.12</v>
+        <v>369831.8</v>
       </c>
       <c r="O242" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>1815.0</v>
+        <v>4658.0</v>
       </c>
       <c r="D243" s="1">
-        <v>252.55</v>
+        <v>135.86</v>
       </c>
       <c r="E243" s="1">
-        <v>222.90483747</v>
+        <v>126.36148991</v>
       </c>
       <c r="F243" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G243">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H243" s="1">
-        <v>404572.28</v>
+        <v>509571.36</v>
       </c>
       <c r="I243" s="1">
-        <v>53805.97</v>
+        <v>35178.47</v>
       </c>
       <c r="J243" s="1">
-        <v>13.299470245465</v>
+        <v>6.9035414392206</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>458378.25</v>
+        <v>544749.83</v>
       </c>
       <c r="N243" s="1">
-        <v>458378.25</v>
+        <v>544749.83</v>
       </c>
       <c r="O243" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>9038.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D244" s="1">
-        <v>180.58</v>
+        <v>294.86</v>
       </c>
       <c r="E244" s="1">
-        <v>121.32363797</v>
+        <v>339.70354746</v>
       </c>
       <c r="F244" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G244">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H244" s="1">
-        <v>1096523.04</v>
+        <v>302979.23</v>
       </c>
       <c r="I244" s="1">
-        <v>535559.0</v>
+        <v>-38247.39</v>
       </c>
       <c r="J244" s="1">
-        <v>48.841563785108</v>
+        <v>-12.6237663222</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>1632082.04</v>
+        <v>264731.84</v>
       </c>
       <c r="N244" s="1">
-        <v>1632082.04</v>
+        <v>264731.84</v>
       </c>
       <c r="O244" s="1">
-        <v>1.09</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>9755.0</v>
+        <v>1866.0</v>
       </c>
       <c r="D245" s="1">
-        <v>5512.0</v>
+        <v>272.65</v>
       </c>
       <c r="E245" s="1">
-        <v>4651.7902614</v>
+        <v>224.08760986</v>
       </c>
       <c r="F245" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G245">
-        <v>183.82</v>
+        <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>253576.33</v>
+        <v>418147.48</v>
       </c>
       <c r="I245" s="1">
-        <v>38931.24</v>
+        <v>90617.42</v>
       </c>
       <c r="J245" s="1">
-        <v>15.352868305965</v>
+        <v>21.671162528589</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>292507.57</v>
+        <v>508764.9</v>
       </c>
       <c r="N245" s="1">
-        <v>292507.57</v>
+        <v>508764.9</v>
       </c>
       <c r="O245" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>2138.0</v>
+        <v>9294.0</v>
       </c>
       <c r="D246" s="1">
-        <v>136.47</v>
+        <v>160.0</v>
       </c>
       <c r="E246" s="1">
-        <v>174.35855005</v>
+        <v>122.74301915</v>
       </c>
       <c r="F246" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G246">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>323572.07</v>
+        <v>1140773.62</v>
       </c>
       <c r="I246" s="1">
-        <v>-74841.96</v>
+        <v>346266.38</v>
       </c>
       <c r="J246" s="1">
-        <v>-23.12991971155</v>
+        <v>30.353645449831</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>248730.11</v>
+        <v>1487040.0</v>
       </c>
       <c r="N246" s="1">
-        <v>248730.11</v>
+        <v>1487040.0</v>
       </c>
       <c r="O246" s="1">
-        <v>0.17</v>
+        <v>0.91</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>22892.0</v>
+        <v>10155.0</v>
       </c>
       <c r="D247" s="1">
-        <v>5219.0</v>
+        <v>5861.0</v>
       </c>
       <c r="E247" s="1">
-        <v>3847.57531015</v>
+        <v>4701.81329394</v>
       </c>
       <c r="F247" t="s">
         <v>46</v>
       </c>
       <c r="G247">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H247" s="1">
-        <v>487219.56</v>
+        <v>266386.71</v>
       </c>
       <c r="I247" s="1">
-        <v>162718.03</v>
+        <v>54356.49</v>
       </c>
       <c r="J247" s="1">
-        <v>33.397269600588</v>
+        <v>20.405105795255</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>649937.59</v>
+        <v>320743.2</v>
       </c>
       <c r="N247" s="1">
-        <v>649937.59</v>
+        <v>320743.2</v>
       </c>
       <c r="O247" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>19104.0</v>
+        <v>2197.0</v>
       </c>
       <c r="D248" s="1">
-        <v>3113.0</v>
+        <v>280.16</v>
       </c>
       <c r="E248" s="1">
-        <v>3577.87353434</v>
+        <v>174.49777879</v>
       </c>
       <c r="F248" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G248">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H248" s="1">
-        <v>384405.87</v>
+        <v>332662.16</v>
       </c>
       <c r="I248" s="1">
-        <v>-60883.7</v>
+        <v>197174.73</v>
       </c>
       <c r="J248" s="1">
-        <v>-15.838389772768</v>
+        <v>59.271763882012</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>323522.17</v>
+        <v>529836.89</v>
       </c>
       <c r="N248" s="1">
-        <v>323522.17</v>
+        <v>529836.89</v>
       </c>
       <c r="O248" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>2584.0</v>
+        <v>23392.0</v>
       </c>
       <c r="D249" s="1">
-        <v>152.84</v>
+        <v>8541.0</v>
       </c>
       <c r="E249" s="1">
-        <v>118.93404412</v>
+        <v>3911.02915527</v>
       </c>
       <c r="F249" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G249">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H249" s="1">
-        <v>268148.99</v>
+        <v>505654.01</v>
       </c>
       <c r="I249" s="1">
-        <v>68527.67</v>
+        <v>571014.18</v>
       </c>
       <c r="J249" s="1">
-        <v>25.555818800585</v>
+        <v>112.92586802585</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>336676.66</v>
+        <v>1076668.19</v>
       </c>
       <c r="N249" s="1">
-        <v>336676.66</v>
+        <v>1076668.19</v>
       </c>
       <c r="O249" s="1">
-        <v>0.23</v>
+        <v>0.66</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>1028.0</v>
+        <v>19604.0</v>
       </c>
       <c r="D250" s="1">
-        <v>315.13</v>
+        <v>3542.0</v>
       </c>
       <c r="E250" s="1">
-        <v>349.63801556</v>
+        <v>3576.5504999</v>
       </c>
       <c r="F250" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G250">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H250" s="1">
-        <v>313142.76</v>
+        <v>393944.04</v>
       </c>
       <c r="I250" s="1">
-        <v>-36979.22</v>
+        <v>-19748.11</v>
       </c>
       <c r="J250" s="1">
-        <v>-11.809061145147</v>
+        <v>-5.0129226475923</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>276163.54</v>
+        <v>374195.93</v>
       </c>
       <c r="N250" s="1">
-        <v>276163.54</v>
+        <v>374195.93</v>
       </c>
       <c r="O250" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>33612.0</v>
+        <v>2657.0</v>
       </c>
       <c r="D251" s="1">
-        <v>105.0</v>
+        <v>159.79</v>
       </c>
       <c r="E251" s="1">
-        <v>108.97211115</v>
+        <v>119.88031615</v>
       </c>
       <c r="F251" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G251">
-        <v>10.85</v>
+        <v>1.16</v>
       </c>
       <c r="H251" s="1">
-        <v>336671.5</v>
+        <v>277756.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-11481.0</v>
+        <v>87709.55</v>
       </c>
       <c r="J251" s="1">
-        <v>-3.4101490622164</v>
+        <v>31.577845494941</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>325190.5</v>
+        <v>365466.15</v>
       </c>
       <c r="N251" s="1">
-        <v>325190.5</v>
+        <v>365466.15</v>
       </c>
       <c r="O251" s="1">
         <v>0.22</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>989.0</v>
+        <v>1057.0</v>
       </c>
       <c r="D252" s="1">
-        <v>125.95</v>
+        <v>299.46</v>
       </c>
       <c r="E252" s="1">
-        <v>130.19987867</v>
+        <v>348.46862819</v>
       </c>
       <c r="F252" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G252">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H252" s="1">
-        <v>139664.94</v>
+        <v>320785.22</v>
       </c>
       <c r="I252" s="1">
-        <v>-3884.96</v>
+        <v>-48314.51</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.7816286607075</v>
+        <v>-15.061326703269</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>135779.98</v>
+        <v>272470.71</v>
       </c>
       <c r="N252" s="1">
-        <v>135779.98</v>
+        <v>272470.71</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>823.0</v>
+        <v>34583.0</v>
       </c>
       <c r="D253" s="1">
-        <v>482.6</v>
+        <v>102.25</v>
       </c>
       <c r="E253" s="1">
-        <v>478.17702309</v>
+        <v>108.72529624</v>
       </c>
       <c r="F253" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G253">
-        <v>1.17</v>
+        <v>10.83</v>
       </c>
       <c r="H253" s="1">
-        <v>344312.51</v>
+        <v>345641.89</v>
       </c>
       <c r="I253" s="1">
-        <v>-5725.24</v>
+        <v>-19248.65</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.6628033643041</v>
+        <v>-5.5689575126441</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>338587.27</v>
+        <v>326393.24</v>
       </c>
       <c r="N253" s="1">
-        <v>338587.27</v>
+        <v>326393.24</v>
       </c>
       <c r="O253" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>10960.0</v>
+        <v>1016.0</v>
       </c>
       <c r="D254" s="1">
-        <v>5270.0</v>
+        <v>116.1</v>
       </c>
       <c r="E254" s="1">
-        <v>5823.12956204</v>
+        <v>129.9928937</v>
       </c>
       <c r="F254" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G254">
-        <v>183.82</v>
+        <v>0.91</v>
       </c>
       <c r="H254" s="1">
-        <v>346033.11</v>
+        <v>143279.97</v>
       </c>
       <c r="I254" s="1">
-        <v>-31821.82</v>
+        <v>-14301.13</v>
       </c>
       <c r="J254" s="1">
-        <v>-9.1961777877267</v>
+        <v>-9.9812486002056</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>314211.29</v>
+        <v>128978.84</v>
       </c>
       <c r="N254" s="1">
-        <v>314211.29</v>
+        <v>128978.84</v>
       </c>
       <c r="O254" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>3347.0</v>
+        <v>846.0</v>
       </c>
       <c r="D255" s="1">
-        <v>145.04</v>
+        <v>492.29</v>
       </c>
       <c r="E255" s="1">
-        <v>130.04398566</v>
+        <v>478.78674941</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H255" s="1">
-        <v>372512.42</v>
+        <v>354193.01</v>
       </c>
       <c r="I255" s="1">
-        <v>41322.35</v>
+        <v>4313.78</v>
       </c>
       <c r="J255" s="1">
-        <v>11.092878460267</v>
+        <v>1.2179178804234</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>413834.77</v>
+        <v>358506.79</v>
       </c>
       <c r="N255" s="1">
-        <v>413834.77</v>
+        <v>358506.79</v>
       </c>
       <c r="O255" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>2725.0</v>
+        <v>11360.0</v>
       </c>
       <c r="D256" s="1">
-        <v>129.75</v>
+        <v>4881.0</v>
       </c>
       <c r="E256" s="1">
-        <v>108.62003303</v>
+        <v>5797.12147887</v>
       </c>
       <c r="F256" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G256">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H256" s="1">
-        <v>257688.42</v>
+        <v>357032.48</v>
       </c>
       <c r="I256" s="1">
-        <v>43721.37</v>
+        <v>-58223.98</v>
       </c>
       <c r="J256" s="1">
-        <v>16.966757761175</v>
+        <v>-16.307754409347</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>301409.79</v>
+        <v>298808.5</v>
       </c>
       <c r="N256" s="1">
-        <v>301409.79</v>
+        <v>298808.5</v>
       </c>
       <c r="O256" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>25822.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D257" s="1">
-        <v>2890.5</v>
+        <v>138.81</v>
       </c>
       <c r="E257" s="1">
-        <v>2241.22899078</v>
+        <v>130.26946221</v>
       </c>
       <c r="F257" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G257">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H257" s="1">
-        <v>320593.75</v>
+        <v>383556.77</v>
       </c>
       <c r="I257" s="1">
-        <v>85441.25</v>
+        <v>27484.29</v>
       </c>
       <c r="J257" s="1">
-        <v>26.650940637489</v>
+        <v>7.165638087942</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>406035.0</v>
+        <v>411041.06</v>
       </c>
       <c r="N257" s="1">
-        <v>406035.0</v>
+        <v>411041.06</v>
       </c>
       <c r="O257" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1513.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D258" s="1">
-        <v>211.66</v>
+        <v>123.71</v>
       </c>
       <c r="E258" s="1">
-        <v>220.46177132</v>
+        <v>109.03673448</v>
       </c>
       <c r="F258" t="s">
         <v>28</v>
       </c>
       <c r="G258">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H258" s="1">
-        <v>285534.28</v>
+        <v>265867.4</v>
       </c>
       <c r="I258" s="1">
-        <v>-12535.19</v>
+        <v>32518.95</v>
       </c>
       <c r="J258" s="1">
-        <v>-4.3900823396756</v>
+        <v>12.231266413257</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>272999.09</v>
+        <v>298386.35</v>
       </c>
       <c r="N258" s="1">
-        <v>272999.09</v>
+        <v>298386.35</v>
       </c>
       <c r="O258" s="1">
         <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1861.0</v>
+        <v>26622.0</v>
       </c>
       <c r="D259" s="1">
-        <v>281.08</v>
+        <v>4104.0</v>
       </c>
       <c r="E259" s="1">
-        <v>196.21958624</v>
+        <v>2273.11302682</v>
       </c>
       <c r="F259" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G259">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H259" s="1">
-        <v>317467.43</v>
+        <v>334889.09</v>
       </c>
       <c r="I259" s="1">
-        <v>128455.49</v>
+        <v>253891.98</v>
       </c>
       <c r="J259" s="1">
-        <v>40.462572806288</v>
+        <v>75.813750755511</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>445922.92</v>
+        <v>588781.07</v>
       </c>
       <c r="N259" s="1">
-        <v>445922.92</v>
+        <v>588781.07</v>
       </c>
       <c r="O259" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>1230.0</v>
+        <v>1555.0</v>
       </c>
       <c r="D260" s="1">
-        <v>290.58</v>
+        <v>211.09</v>
       </c>
       <c r="E260" s="1">
-        <v>280.53487805</v>
+        <v>220.04800643</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H260" s="1">
-        <v>300507.78</v>
+        <v>292927.54</v>
       </c>
       <c r="I260" s="1">
-        <v>4179.49</v>
+        <v>-10371.85</v>
       </c>
       <c r="J260" s="1">
-        <v>1.3908092495975</v>
+        <v>-3.5407561883734</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>304687.27</v>
+        <v>282555.69</v>
       </c>
       <c r="N260" s="1">
-        <v>304687.27</v>
+        <v>282555.69</v>
       </c>
       <c r="O260" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>1123.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D261" s="1">
-        <v>478.96</v>
+        <v>293.2</v>
       </c>
       <c r="E261" s="1">
-        <v>492.97429207</v>
+        <v>199.0166841</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H261" s="1">
-        <v>475789.96</v>
+        <v>330643.63</v>
       </c>
       <c r="I261" s="1">
-        <v>-17265.53</v>
+        <v>151923.64</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.6288134369208</v>
+        <v>45.947850257995</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>458524.43</v>
+        <v>482567.27</v>
       </c>
       <c r="N261" s="1">
-        <v>458524.43</v>
+        <v>482567.27</v>
       </c>
       <c r="O261" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>2984.0</v>
+        <v>1264.0</v>
       </c>
       <c r="D262" s="1">
-        <v>156.75</v>
+        <v>274.19</v>
       </c>
       <c r="E262" s="1">
-        <v>161.57535188</v>
+        <v>280.59426424</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H262" s="1">
-        <v>414360.98</v>
+        <v>308757.26</v>
       </c>
       <c r="I262" s="1">
-        <v>-15620.94</v>
+        <v>-10421.92</v>
       </c>
       <c r="J262" s="1">
-        <v>-3.7698868266988</v>
+        <v>-3.3754412770731</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>398740.04</v>
+        <v>298335.34</v>
       </c>
       <c r="N262" s="1">
-        <v>398740.04</v>
+        <v>298335.34</v>
       </c>
       <c r="O262" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>1582.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D263" s="1">
-        <v>195.5</v>
+        <v>494.04</v>
       </c>
       <c r="E263" s="1">
-        <v>212.31949431</v>
+        <v>492.02455411</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H263" s="1">
-        <v>292626.58</v>
+        <v>488384.61</v>
       </c>
       <c r="I263" s="1">
-        <v>-28971.15</v>
+        <v>2806.06</v>
       </c>
       <c r="J263" s="1">
-        <v>-9.9003822550911</v>
+        <v>0.57455946451711</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>263655.43</v>
+        <v>491190.67</v>
       </c>
       <c r="N263" s="1">
-        <v>263655.43</v>
+        <v>491190.67</v>
       </c>
       <c r="O263" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>7515.0</v>
+        <v>3067.0</v>
       </c>
       <c r="D264" s="1">
-        <v>7202.0</v>
+        <v>152.75</v>
       </c>
       <c r="E264" s="1">
-        <v>6210.53692615</v>
+        <v>161.40993479</v>
       </c>
       <c r="F264" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G264">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H264" s="1">
-        <v>253839.95</v>
+        <v>425434.7</v>
       </c>
       <c r="I264" s="1">
-        <v>40590.5</v>
+        <v>-22159.97</v>
       </c>
       <c r="J264" s="1">
-        <v>15.990587769971</v>
+        <v>-5.2087829225026</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>294430.45</v>
+        <v>403274.73</v>
       </c>
       <c r="N264" s="1">
-        <v>294430.45</v>
+        <v>403274.73</v>
       </c>
       <c r="O264" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>1811.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D265" s="1">
-        <v>44390.0</v>
+        <v>186.74</v>
       </c>
       <c r="E265" s="1">
-        <v>34163.05135284</v>
+        <v>211.71843788</v>
       </c>
       <c r="F265" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G265">
-        <v>183.82</v>
+        <v>1.16</v>
       </c>
       <c r="H265" s="1">
-        <v>345894.57</v>
+        <v>299803.37</v>
       </c>
       <c r="I265" s="1">
-        <v>91430.34</v>
+        <v>-38428.45</v>
       </c>
       <c r="J265" s="1">
-        <v>26.433008185124</v>
+        <v>-12.817884602164</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>437324.91</v>
+        <v>261374.92</v>
       </c>
       <c r="N265" s="1">
-        <v>437324.91</v>
+        <v>261374.92</v>
       </c>
       <c r="O265" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>5952.0</v>
+        <v>7615.0</v>
       </c>
       <c r="D266" s="1">
-        <v>146.33</v>
+        <v>7108.0</v>
       </c>
       <c r="E266" s="1">
-        <v>126.33375</v>
+        <v>6225.90741957</v>
       </c>
       <c r="F266" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G266">
-        <v>1.6</v>
+        <v>185.56</v>
       </c>
       <c r="H266" s="1">
-        <v>465911.32</v>
+        <v>257839.59</v>
       </c>
       <c r="I266" s="1">
-        <v>79578.4</v>
+        <v>33851.48</v>
       </c>
       <c r="J266" s="1">
-        <v>17.080160233068</v>
+        <v>13.128891494126</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>545489.72</v>
+        <v>291691.07</v>
       </c>
       <c r="N266" s="1">
-        <v>545489.72</v>
+        <v>291691.07</v>
       </c>
       <c r="O266" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>7996.0</v>
+        <v>1811.0</v>
       </c>
       <c r="D267" s="1">
-        <v>6101.0</v>
+        <v>53060.0</v>
       </c>
       <c r="E267" s="1">
-        <v>6098.74387194</v>
+        <v>34163.05135284</v>
       </c>
       <c r="F267" t="s">
         <v>46</v>
       </c>
       <c r="G267">
-        <v>183.82</v>
+        <v>185.56</v>
       </c>
       <c r="H267" s="1">
-        <v>264490.77</v>
+        <v>345894.57</v>
       </c>
       <c r="I267" s="1">
-        <v>893.05</v>
+        <v>171940.55</v>
       </c>
       <c r="J267" s="1">
-        <v>0.33764883364361</v>
+        <v>49.708947440256</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>265383.82</v>
+        <v>517835.12</v>
       </c>
       <c r="N267" s="1">
-        <v>265383.82</v>
+        <v>517835.12</v>
       </c>
       <c r="O267" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>1098.0</v>
+        <v>6122.0</v>
       </c>
       <c r="D268" s="1">
-        <v>492.54</v>
+        <v>153.33</v>
       </c>
       <c r="E268" s="1">
-        <v>410.1142623</v>
+        <v>127.0463868</v>
       </c>
       <c r="F268" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G268">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H268" s="1">
-        <v>392415.35</v>
+        <v>482038.27</v>
       </c>
       <c r="I268" s="1">
-        <v>68612.67</v>
+        <v>101721.84</v>
       </c>
       <c r="J268" s="1">
-        <v>17.484705937217</v>
+        <v>21.102440683807</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>461028.02</v>
+        <v>583760.11</v>
       </c>
       <c r="N268" s="1">
-        <v>461028.02</v>
+        <v>583760.11</v>
       </c>
       <c r="O268" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>4778.0</v>
+        <v>8096.0</v>
       </c>
       <c r="D269" s="1">
-        <v>71.0</v>
+        <v>6618.0</v>
       </c>
       <c r="E269" s="1">
-        <v>69.22038301</v>
+        <v>6109.5548419</v>
       </c>
       <c r="F269" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G269">
-        <v>1.17</v>
+        <v>185.56</v>
       </c>
       <c r="H269" s="1">
-        <v>284221.29</v>
+        <v>268269.87</v>
       </c>
       <c r="I269" s="1">
-        <v>4971.84</v>
+        <v>20467.55</v>
       </c>
       <c r="J269" s="1">
-        <v>1.7492848618061</v>
+        <v>7.629462824133</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>289193.13</v>
+        <v>288737.42</v>
       </c>
       <c r="N269" s="1">
-        <v>289193.13</v>
+        <v>288737.42</v>
       </c>
       <c r="O269" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>35787.0</v>
+        <v>1129.0</v>
       </c>
       <c r="D270" s="1">
-        <v>14.0</v>
+        <v>448.47</v>
       </c>
       <c r="E270" s="1">
-        <v>14.04028139</v>
+        <v>411.36813995</v>
       </c>
       <c r="F270" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G270">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="H270" s="1">
-        <v>294639.91</v>
+        <v>404535.51</v>
       </c>
       <c r="I270" s="1">
-        <v>12422.27</v>
+        <v>31310.78</v>
       </c>
       <c r="J270" s="1">
-        <v>4.2160853225892</v>
+        <v>7.739933634009</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>307062.18</v>
+        <v>435846.29</v>
       </c>
       <c r="N270" s="1">
-        <v>307062.18</v>
+        <v>435846.29</v>
       </c>
       <c r="O270" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>1136.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D271" s="1">
-        <v>305.14</v>
+        <v>73.51</v>
       </c>
       <c r="E271" s="1">
-        <v>286.38267606</v>
+        <v>69.23809</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H271" s="1">
-        <v>278345.46</v>
+        <v>292195.12</v>
       </c>
       <c r="I271" s="1">
-        <v>17156.9</v>
+        <v>18562.92</v>
       </c>
       <c r="J271" s="1">
-        <v>6.1638871350731</v>
+        <v>6.3529192410879</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>295502.36</v>
+        <v>310758.04</v>
       </c>
       <c r="N271" s="1">
-        <v>295502.36</v>
+        <v>310758.04</v>
       </c>
       <c r="O271" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>3767.0</v>
+        <v>36822.0</v>
       </c>
       <c r="D272" s="1">
-        <v>148.06</v>
+        <v>14.71</v>
       </c>
       <c r="E272" s="1">
-        <v>131.55787629</v>
+        <v>14.0547401</v>
       </c>
       <c r="F272" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G272">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H272" s="1">
-        <v>425872.55</v>
+        <v>303906.59</v>
       </c>
       <c r="I272" s="1">
-        <v>49590.58</v>
+        <v>29089.61</v>
       </c>
       <c r="J272" s="1">
-        <v>11.644464993107</v>
+        <v>9.5718918105725</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>475463.13</v>
+        <v>332996.2</v>
       </c>
       <c r="N272" s="1">
-        <v>475463.13</v>
+        <v>332996.2</v>
       </c>
       <c r="O272" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>6861.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D273" s="1">
-        <v>74.61</v>
+        <v>288.93</v>
       </c>
       <c r="E273" s="1">
-        <v>78.51045183</v>
+        <v>286.81288527</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H273" s="1">
-        <v>465308.23</v>
+        <v>286641.05</v>
       </c>
       <c r="I273" s="1">
-        <v>-28925.12</v>
+        <v>3855.84</v>
       </c>
       <c r="J273" s="1">
-        <v>-6.2163353525898</v>
+        <v>1.3451806710867</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>436383.11</v>
+        <v>290496.89</v>
       </c>
       <c r="N273" s="1">
-        <v>436383.11</v>
+        <v>290496.89</v>
       </c>
       <c r="O273" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>4403.0</v>
+        <v>3872.0</v>
       </c>
       <c r="D274" s="1">
-        <v>65.62</v>
+        <v>227.54</v>
       </c>
       <c r="E274" s="1">
-        <v>60.98782194</v>
+        <v>133.12556302</v>
       </c>
       <c r="F274" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G274">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H274" s="1">
-        <v>268529.38</v>
+        <v>442930.88</v>
       </c>
       <c r="I274" s="1">
-        <v>20395.48</v>
+        <v>315470.5</v>
       </c>
       <c r="J274" s="1">
-        <v>7.5952508436879</v>
+        <v>71.223415265154</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>288924.86</v>
+        <v>758401.38</v>
       </c>
       <c r="N274" s="1">
-        <v>288924.86</v>
+        <v>758401.38</v>
       </c>
       <c r="O274" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>11924.0</v>
+        <v>7057.0</v>
       </c>
       <c r="D275" s="1">
-        <v>42.97</v>
+        <v>73.77</v>
       </c>
       <c r="E275" s="1">
-        <v>52.44572291</v>
+        <v>78.37857163</v>
       </c>
       <c r="F275" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G275">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H275" s="1">
-        <v>625382.47</v>
+        <v>477712.42</v>
       </c>
       <c r="I275" s="1">
-        <v>-31841.46</v>
+        <v>-29580.47</v>
       </c>
       <c r="J275" s="1">
-        <v>-5.0915178354775</v>
+        <v>-6.1921082143939</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>593541.01</v>
+        <v>448131.95</v>
       </c>
       <c r="N275" s="1">
-        <v>593541.01</v>
+        <v>448131.95</v>
       </c>
       <c r="O275" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>1064.0</v>
+        <v>4527.0</v>
       </c>
       <c r="D276" s="1">
-        <v>231.2</v>
+        <v>73.72</v>
       </c>
       <c r="E276" s="1">
-        <v>244.93962406</v>
+        <v>61.28195715</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>260615.76</v>
+        <v>277423.42</v>
       </c>
       <c r="I276" s="1">
-        <v>-14618.96</v>
+        <v>56307.02</v>
       </c>
       <c r="J276" s="1">
-        <v>-5.6093921564836</v>
+        <v>20.296419098287</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>245996.8</v>
+        <v>333730.44</v>
       </c>
       <c r="N276" s="1">
-        <v>245996.8</v>
+        <v>333730.44</v>
       </c>
       <c r="O276" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>448.0</v>
+        <v>12264.0</v>
       </c>
       <c r="D277" s="1">
-        <v>959.84</v>
+        <v>41.325</v>
       </c>
       <c r="E277" s="1">
-        <v>768.96084821</v>
+        <v>52.3516789</v>
       </c>
       <c r="F277" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G277">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H277" s="1">
-        <v>299255.75</v>
+        <v>642060.66</v>
       </c>
       <c r="I277" s="1">
-        <v>67317.13</v>
+        <v>-55848.41</v>
       </c>
       <c r="J277" s="1">
-        <v>22.494849305318</v>
+        <v>-8.6983074153772</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>366572.88</v>
+        <v>586212.25</v>
       </c>
       <c r="N277" s="1">
-        <v>366572.88</v>
+        <v>586212.25</v>
       </c>
       <c r="O277" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>11665.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D278" s="1">
-        <v>25.47</v>
+        <v>0.0</v>
       </c>
       <c r="E278" s="1">
-        <v>26.87494728</v>
+        <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>313496.26</v>
+        <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-16388.71</v>
+        <v>0.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-5.2277210579801</v>
+        <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>297107.55</v>
+        <v>0.0</v>
       </c>
       <c r="N278" s="1">
-        <v>297107.55</v>
+        <v>0.0</v>
       </c>
       <c r="O278" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>1333.0</v>
+        <v>1093.0</v>
       </c>
       <c r="D279" s="1">
-        <v>268.66</v>
+        <v>254.2</v>
       </c>
       <c r="E279" s="1">
-        <v>253.35789947</v>
+        <v>244.85110704</v>
       </c>
       <c r="F279" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G279">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>290225.42</v>
+        <v>267622.26</v>
       </c>
       <c r="I279" s="1">
-        <v>15067.43</v>
+        <v>10218.34</v>
       </c>
       <c r="J279" s="1">
-        <v>5.1916300095285</v>
+        <v>3.8181950933379</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>305292.85</v>
+        <v>277840.6</v>
       </c>
       <c r="N279" s="1">
-        <v>305292.85</v>
+        <v>277840.6</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>8503.0</v>
+        <v>461.0</v>
       </c>
       <c r="D280" s="1">
-        <v>48.03</v>
+        <v>997.82</v>
       </c>
       <c r="E280" s="1">
-        <v>44.06157827</v>
+        <v>773.90446855</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H280" s="1">
-        <v>325012.08</v>
+        <v>309788.86</v>
       </c>
       <c r="I280" s="1">
-        <v>23139.4</v>
+        <v>86178.27</v>
       </c>
       <c r="J280" s="1">
-        <v>7.1195507563903</v>
+        <v>27.818388950461</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>348151.48</v>
+        <v>395967.13</v>
       </c>
       <c r="N280" s="1">
-        <v>348151.48</v>
+        <v>395967.13</v>
       </c>
       <c r="O280" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>753.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D281" s="1">
-        <v>427.38</v>
+        <v>25.04</v>
       </c>
       <c r="E281" s="1">
-        <v>443.70695883</v>
+        <v>26.82908901</v>
       </c>
       <c r="F281" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G281">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>290191.61</v>
+        <v>321895.41</v>
       </c>
       <c r="I281" s="1">
-        <v>-15849.39</v>
+        <v>-21465.49</v>
       </c>
       <c r="J281" s="1">
-        <v>-5.4616982207032</v>
+        <v>-6.6684672515212</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>274342.22</v>
+        <v>300429.92</v>
       </c>
       <c r="N281" s="1">
-        <v>274342.22</v>
+        <v>300429.92</v>
       </c>
       <c r="O281" s="1">
         <v>0.18</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>12691.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D282" s="1">
-        <v>195.15</v>
+        <v>296.59</v>
       </c>
       <c r="E282" s="1">
-        <v>187.09270743</v>
+        <v>254.5419854</v>
       </c>
       <c r="F282" t="s">
-        <v>235</v>
+        <v>28</v>
       </c>
       <c r="G282">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H282" s="1">
-        <v>317757.47</v>
+        <v>299663.14</v>
       </c>
       <c r="I282" s="1">
-        <v>13679.83</v>
+        <v>50107.28</v>
       </c>
       <c r="J282" s="1">
-        <v>4.3051167294352</v>
+        <v>16.721202347409</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>331437.3</v>
+        <v>349770.42</v>
       </c>
       <c r="N282" s="1">
-        <v>331437.3</v>
+        <v>349770.42</v>
       </c>
       <c r="O282" s="1">
         <v>0.22</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>3315.0</v>
+        <v>8745.0</v>
       </c>
       <c r="D283" s="1">
-        <v>128.5</v>
+        <v>47.73</v>
       </c>
       <c r="E283" s="1">
-        <v>121.88668477</v>
+        <v>44.16653516</v>
       </c>
       <c r="F283" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G283">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H283" s="1">
-        <v>404054.36</v>
+        <v>334949.29</v>
       </c>
       <c r="I283" s="1">
-        <v>21923.14</v>
+        <v>24350.74</v>
       </c>
       <c r="J283" s="1">
-        <v>5.4257897377967</v>
+        <v>7.2699780913105</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>425977.5</v>
+        <v>359300.03</v>
       </c>
       <c r="N283" s="1">
-        <v>425977.5</v>
+        <v>359300.03</v>
       </c>
       <c r="O283" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>2174.0</v>
+        <v>775.0</v>
       </c>
       <c r="D284" s="1">
-        <v>329.84</v>
+        <v>438.4</v>
       </c>
       <c r="E284" s="1">
-        <v>331.58783809</v>
+        <v>443.48112258</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H284" s="1">
-        <v>616482.66</v>
+        <v>298416.49</v>
       </c>
       <c r="I284" s="1">
-        <v>-5194.0</v>
+        <v>-5948.56</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.84252166962814</v>
+        <v>-1.9933750980048</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>611288.66</v>
+        <v>292467.93</v>
       </c>
       <c r="N284" s="1">
-        <v>611288.66</v>
+        <v>292467.93</v>
       </c>
       <c r="O284" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1301.0</v>
+        <v>13052.0</v>
       </c>
       <c r="D285" s="1">
-        <v>269.89</v>
+        <v>181.45</v>
       </c>
       <c r="E285" s="1">
-        <v>257.66164489</v>
+        <v>187.29996169</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G285">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H285" s="1">
-        <v>288076.63</v>
+        <v>327157.6</v>
       </c>
       <c r="I285" s="1">
-        <v>11251.52</v>
+        <v>-10264.41</v>
       </c>
       <c r="J285" s="1">
-        <v>3.9057385529677</v>
+        <v>-3.137451185606</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>299328.15</v>
+        <v>316893.19</v>
       </c>
       <c r="N285" s="1">
-        <v>299328.15</v>
+        <v>316893.19</v>
       </c>
       <c r="O285" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>19421.0</v>
+        <v>3407.0</v>
       </c>
       <c r="D286" s="1">
-        <v>131.93</v>
+        <v>123.35</v>
       </c>
       <c r="E286" s="1">
-        <v>125.20413264</v>
+        <v>121.97407103</v>
       </c>
       <c r="F286" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G286">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>2089649.61</v>
+        <v>415565.66</v>
       </c>
       <c r="I286" s="1">
-        <v>94581.69</v>
+        <v>4687.79</v>
       </c>
       <c r="J286" s="1">
-        <v>4.5261985333512</v>
+        <v>1.1280503783686</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>2184231.3</v>
+        <v>420253.45</v>
       </c>
       <c r="N286" s="1">
-        <v>2184231.3</v>
+        <v>420253.45</v>
       </c>
       <c r="O286" s="1">
-        <v>1.46</v>
+        <v>0.26</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>9454.0</v>
+        <v>2235.0</v>
       </c>
       <c r="D287" s="1">
-        <v>103.75</v>
+        <v>322.77</v>
       </c>
       <c r="E287" s="1">
-        <v>102.09902581</v>
+        <v>331.50513199</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H287" s="1">
-        <v>827727.74</v>
+        <v>633681.98</v>
       </c>
       <c r="I287" s="1">
-        <v>8428.01</v>
+        <v>-12703.28</v>
       </c>
       <c r="J287" s="1">
-        <v>1.0182104081712</v>
+        <v>-2.0046774882252</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>836155.75</v>
+        <v>620978.7</v>
       </c>
       <c r="N287" s="1">
-        <v>836155.75</v>
+        <v>620978.7</v>
       </c>
       <c r="O287" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>27181.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D288" s="1">
-        <v>27.05</v>
+        <v>256.01</v>
       </c>
       <c r="E288" s="1">
-        <v>25.54864758</v>
+        <v>257.72706058</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H288" s="1">
-        <v>596351.52</v>
+        <v>296109.31</v>
       </c>
       <c r="I288" s="1">
-        <v>30429.99</v>
+        <v>-1467.52</v>
       </c>
       <c r="J288" s="1">
-        <v>5.1026934583817</v>
+        <v>-0.49560076311008</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>626781.51</v>
+        <v>294641.79</v>
       </c>
       <c r="N288" s="1">
-        <v>626781.51</v>
+        <v>294641.79</v>
       </c>
       <c r="O288" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>2022.0</v>
+        <v>19978.0</v>
       </c>
       <c r="D289" s="1">
-        <v>164.72</v>
+        <v>114.6</v>
       </c>
       <c r="E289" s="1">
-        <v>237.24624629</v>
+        <v>125.16242066</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H289" s="1">
-        <v>301971.32</v>
+        <v>2148769.91</v>
       </c>
       <c r="I289" s="1">
-        <v>-18041.53</v>
+        <v>-177969.53</v>
       </c>
       <c r="J289" s="1">
-        <v>-5.9745839439322</v>
+        <v>-8.2823912030674</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>283929.79</v>
+        <v>1970800.38</v>
       </c>
       <c r="N289" s="1">
-        <v>283929.79</v>
+        <v>1970800.38</v>
       </c>
       <c r="O289" s="1">
-        <v>0.19</v>
+        <v>1.21</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>3197.0</v>
+        <v>9721.0</v>
       </c>
       <c r="D290" s="1">
-        <v>232.55</v>
+        <v>102.85</v>
       </c>
       <c r="E290" s="1">
-        <v>222.14036597</v>
+        <v>102.14012653</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H290" s="1">
-        <v>613051.3</v>
+        <v>851461.36</v>
       </c>
       <c r="I290" s="1">
-        <v>20734.43</v>
+        <v>9178.09</v>
       </c>
       <c r="J290" s="1">
-        <v>3.3821688331792</v>
+        <v>1.0779220797524</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>633785.73</v>
+        <v>860639.45</v>
       </c>
       <c r="N290" s="1">
-        <v>633785.73</v>
+        <v>860639.45</v>
       </c>
       <c r="O290" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1100.0</v>
+        <v>27963.0</v>
       </c>
       <c r="D291" s="1">
-        <v>309.23</v>
+        <v>27.25</v>
       </c>
       <c r="E291" s="1">
-        <v>301.39480909</v>
+        <v>25.59435576</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H291" s="1">
-        <v>284915.01</v>
+        <v>614591.05</v>
       </c>
       <c r="I291" s="1">
-        <v>5058.14</v>
+        <v>41337.12</v>
       </c>
       <c r="J291" s="1">
-        <v>1.7753153826469</v>
+        <v>6.7259554137666</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>289973.15</v>
+        <v>655928.17</v>
       </c>
       <c r="N291" s="1">
-        <v>289973.15</v>
+        <v>655928.17</v>
       </c>
       <c r="O291" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>2576.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D292" s="1">
-        <v>217.34</v>
+        <v>149.51</v>
       </c>
       <c r="E292" s="1">
-        <v>179.70713509</v>
+        <v>236.5468768</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H292" s="1">
-        <v>401561.41</v>
+        <v>309356.71</v>
       </c>
       <c r="I292" s="1">
-        <v>75713.93</v>
+        <v>-41919.52</v>
       </c>
       <c r="J292" s="1">
-        <v>18.854881996754</v>
+        <v>-13.55054493565</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>477275.34</v>
+        <v>267437.19</v>
       </c>
       <c r="N292" s="1">
-        <v>477275.34</v>
+        <v>267437.19</v>
       </c>
       <c r="O292" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>1146.0</v>
+        <v>3285.0</v>
       </c>
       <c r="D293" s="1">
-        <v>434.52</v>
+        <v>212.51</v>
       </c>
       <c r="E293" s="1">
-        <v>204.31333333</v>
+        <v>221.979793</v>
       </c>
       <c r="F293" t="s">
         <v>28</v>
       </c>
       <c r="G293">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H293" s="1">
-        <v>200590.97</v>
+        <v>629373.84</v>
       </c>
       <c r="I293" s="1">
-        <v>223909.2</v>
+        <v>-28448.17</v>
       </c>
       <c r="J293" s="1">
-        <v>111.62476556148</v>
+        <v>-4.5200750638126</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>424500.17</v>
+        <v>600925.67</v>
       </c>
       <c r="N293" s="1">
-        <v>424500.17</v>
+        <v>600925.67</v>
       </c>
       <c r="O293" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>12146.0</v>
+        <v>1131.0</v>
       </c>
       <c r="D294" s="1">
-        <v>38.5</v>
+        <v>378.16</v>
       </c>
       <c r="E294" s="1">
-        <v>37.59599786</v>
+        <v>302.75183908</v>
       </c>
       <c r="F294" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G294">
-        <v>1.63</v>
+        <v>1.16</v>
       </c>
       <c r="H294" s="1">
-        <v>267942.19</v>
+        <v>294246.99</v>
       </c>
       <c r="I294" s="1">
-        <v>18651.75</v>
+        <v>73919.46</v>
       </c>
       <c r="J294" s="1">
-        <v>6.9611097826736</v>
+        <v>25.12156878818</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294" s="1">
-        <v>286593.94</v>
+        <v>368166.45</v>
       </c>
       <c r="N294" s="1">
-        <v>286593.94</v>
+        <v>368166.45</v>
       </c>
       <c r="O294" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>622</v>
       </c>
       <c r="B295" t="s">
         <v>623</v>
       </c>
       <c r="C295" s="1">
-        <v>2506.0</v>
+        <v>2649.0</v>
       </c>
       <c r="D295" s="1">
-        <v>171.58</v>
+        <v>197.36</v>
       </c>
       <c r="E295" s="1">
-        <v>160.58832402</v>
+        <v>180.65974707</v>
       </c>
       <c r="F295" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G295">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H295" s="1">
-        <v>250660.78</v>
+        <v>414983.57</v>
       </c>
       <c r="I295" s="1">
-        <v>18640.24</v>
+        <v>35052.27</v>
       </c>
       <c r="J295" s="1">
-        <v>7.4364405951342</v>
+        <v>8.4466645269836</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295" s="1">
-        <v>269301.02</v>
+        <v>450035.84</v>
       </c>
       <c r="N295" s="1">
-        <v>269301.02</v>
+        <v>450035.84</v>
       </c>
       <c r="O295" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>624</v>
       </c>
       <c r="B296" t="s">
         <v>625</v>
       </c>
       <c r="C296" s="1">
-        <v>438.0</v>
+        <v>1178.0</v>
       </c>
       <c r="D296" s="1">
-        <v>1161.35</v>
+        <v>546.2</v>
       </c>
       <c r="E296" s="1">
-        <v>1048.35490868</v>
+        <v>212.22072156</v>
       </c>
       <c r="F296" t="s">
         <v>28</v>
       </c>
       <c r="G296">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H296" s="1">
-        <v>395579.28</v>
+        <v>214191.41</v>
       </c>
       <c r="I296" s="1">
-        <v>38052.11</v>
+        <v>339672.41</v>
       </c>
       <c r="J296" s="1">
-        <v>9.6193385052928</v>
+        <v>158.58358185326</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>433631.39</v>
+        <v>553863.82</v>
       </c>
       <c r="N296" s="1">
-        <v>433631.39</v>
+        <v>553863.82</v>
       </c>
       <c r="O296" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>626</v>
       </c>
       <c r="B297" t="s">
         <v>627</v>
       </c>
       <c r="C297" s="1">
-        <v>2727.0</v>
+        <v>12493.0</v>
       </c>
       <c r="D297" s="1">
-        <v>118.16</v>
+        <v>36.15</v>
       </c>
       <c r="E297" s="1">
-        <v>129.09349102</v>
+        <v>37.56352197</v>
       </c>
       <c r="F297" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G297">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H297" s="1">
-        <v>307064.63</v>
+        <v>275717.76</v>
       </c>
       <c r="I297" s="1">
-        <v>-32377.0</v>
+        <v>1930.06</v>
       </c>
       <c r="J297" s="1">
-        <v>-10.54403432919</v>
+        <v>0.70001294076958</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297" s="1">
-        <v>274687.63</v>
+        <v>277647.82</v>
       </c>
       <c r="N297" s="1">
-        <v>274687.63</v>
+        <v>277647.82</v>
       </c>
       <c r="O297" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>628</v>
       </c>
       <c r="B298" t="s">
         <v>629</v>
       </c>
       <c r="C298" s="1">
-        <v>2783.0</v>
+        <v>2575.0</v>
       </c>
       <c r="D298" s="1">
-        <v>114.97</v>
+        <v>178.24</v>
       </c>
       <c r="E298" s="1">
-        <v>132.55586058</v>
+        <v>161.15627184</v>
       </c>
       <c r="F298" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G298">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H298" s="1">
-        <v>322166.48</v>
+        <v>258488.09</v>
       </c>
       <c r="I298" s="1">
-        <v>-49406.15</v>
+        <v>26939.77</v>
       </c>
       <c r="J298" s="1">
-        <v>-15.335596055803</v>
+        <v>10.42205464863</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298" s="1">
-        <v>272760.33</v>
+        <v>285427.86</v>
       </c>
       <c r="N298" s="1">
-        <v>272760.33</v>
+        <v>285427.86</v>
       </c>
       <c r="O298" s="1">
         <v>0.18</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>630</v>
       </c>
       <c r="B299" t="s">
         <v>631</v>
       </c>
       <c r="C299" s="1">
-        <v>544.0</v>
+        <v>451.0</v>
       </c>
       <c r="D299" s="1">
-        <v>543.8</v>
+        <v>1243.03</v>
       </c>
       <c r="E299" s="1">
-        <v>555.10380515</v>
+        <v>1053.77971175</v>
       </c>
       <c r="F299" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G299">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H299" s="1">
-        <v>326427.66</v>
+        <v>409373.54</v>
       </c>
       <c r="I299" s="1">
-        <v>-3965.05</v>
+        <v>73200.73</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.2146795403306</v>
+        <v>17.881158122726</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299" s="1">
-        <v>322462.61</v>
+        <v>482574.27</v>
       </c>
       <c r="N299" s="1">
-        <v>322462.61</v>
+        <v>482574.27</v>
       </c>
       <c r="O299" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>632</v>
       </c>
       <c r="B300" t="s">
         <v>633</v>
       </c>
       <c r="C300" s="1">
-        <v>671.0001</v>
+        <v>2804.0</v>
       </c>
       <c r="D300" s="1">
-        <v>1073.9</v>
+        <v>108.33</v>
       </c>
       <c r="E300" s="1">
-        <v>1073.52301438</v>
+        <v>128.55506063</v>
       </c>
       <c r="F300" t="s">
+        <v>28</v>
+      </c>
+      <c r="G300">
+        <v>1.16</v>
+      </c>
+      <c r="H300" s="1">
+        <v>314297.47</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-52820.91</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-16.806024560109</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300">
+        <v>0.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>261476.56</v>
+      </c>
+      <c r="N300" s="1">
+        <v>261476.56</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>634</v>
+      </c>
+      <c r="B301" t="s">
+        <v>635</v>
+      </c>
+      <c r="C301" s="1">
+        <v>2861.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>77.56</v>
+      </c>
+      <c r="E301" s="1">
+        <v>131.09010835</v>
+      </c>
+      <c r="F301" t="s">
+        <v>28</v>
+      </c>
+      <c r="G301">
+        <v>1.16</v>
+      </c>
+      <c r="H301" s="1">
+        <v>327440.58</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-136428.13</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-41.665003769539</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>191012.45</v>
+      </c>
+      <c r="N301" s="1">
+        <v>191012.45</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>636</v>
+      </c>
+      <c r="B302" t="s">
+        <v>637</v>
+      </c>
+      <c r="C302" s="1">
+        <v>559.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>551.8</v>
+      </c>
+      <c r="E302" s="1">
+        <v>555.35325581</v>
+      </c>
+      <c r="F302" t="s">
+        <v>31</v>
+      </c>
+      <c r="G302">
+        <v>0.91</v>
+      </c>
+      <c r="H302" s="1">
+        <v>335688.54</v>
+      </c>
+      <c r="I302" s="1">
+        <v>1587.93</v>
+      </c>
+      <c r="J302" s="1">
+        <v>0.47303670241468</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302">
+        <v>0.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>337276.47</v>
+      </c>
+      <c r="N302" s="1">
+        <v>337276.47</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>638</v>
+      </c>
+      <c r="B303" t="s">
+        <v>639</v>
+      </c>
+      <c r="C303" s="1">
+        <v>513.0001</v>
+      </c>
+      <c r="D303" s="1">
+        <v>1076.04</v>
+      </c>
+      <c r="E303" s="1">
+        <v>1075.67329909</v>
+      </c>
+      <c r="F303" t="s">
         <v>8</v>
       </c>
-      <c r="G300">
+      <c r="G303">
         <v>1.0</v>
       </c>
-      <c r="H300" s="1">
-[...23 lines deleted...]
-      <c r="P300">
+      <c r="H303" s="1">
+        <v>551820.51</v>
+      </c>
+      <c r="I303" s="1">
+        <v>188.12</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.034090795211653</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303">
+        <v>0.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>552008.63</v>
+      </c>
+      <c r="N303" s="1">
+        <v>552008.63</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P303">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>