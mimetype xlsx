--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -784,56 +784,50 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
@@ -1126,50 +1120,56 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>CA5503711080</t>
   </si>
   <si>
     <t>LUNDIN GOLD INC</t>
   </si>
   <si>
+    <t>CA5504281067</t>
+  </si>
+  <si>
+    <t>LUNR ROYALTIES C</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
@@ -1783,51 +1783,51 @@
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
-    <t>UNILEVER RTS</t>
+    <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2286,15332 +2286,15332 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1048594.4666</v>
+      </c>
+      <c r="C2">
+        <v>154.71</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>162228474.51</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>162228474.51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32239.0</v>
+      </c>
+      <c r="C3">
+        <v>112.93</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>3640787.23</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>3640787.23</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:Z303"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="N303" sqref="N303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2361.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>160.6</v>
+      </c>
+      <c r="D2" s="1">
+        <v>149.47666667</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>1.15</v>
+      </c>
+      <c r="G2" s="1">
+        <v>306637.44</v>
+      </c>
+      <c r="H2" s="1">
+        <v>23483.23</v>
+      </c>
+      <c r="I2" s="1">
+        <v>7.6583048697511</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>330120.67</v>
+      </c>
+      <c r="M2" s="1">
+        <v>330120.67</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8008.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>86.86</v>
+      </c>
+      <c r="D3" s="1">
+        <v>62.28916958</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3">
+        <v>0.92</v>
+      </c>
+      <c r="G3" s="1">
+        <v>540657.29</v>
+      </c>
+      <c r="H3" s="1">
+        <v>214212.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>39.620777147017</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>754869.91</v>
+      </c>
+      <c r="M3" s="1">
+        <v>754869.91</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5454.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>88.41</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.03537037</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4">
+        <v>1.15</v>
+      </c>
+      <c r="G4" s="1">
+        <v>532649.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-112844.5</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-21.185503565571</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>419805.1</v>
+      </c>
+      <c r="M4" s="1">
+        <v>419805.1</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5505.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>216.49</v>
+      </c>
+      <c r="D5" s="1">
+        <v>222.38448138</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5">
+        <v>1.15</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1048555.49</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-10964.12</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-1.04564041718</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1037591.37</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1037591.37</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1743.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>127.98</v>
+      </c>
+      <c r="D6" s="1">
+        <v>232.00100402</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6">
+        <v>1.15</v>
+      </c>
+      <c r="G6" s="1">
+        <v>352000.86</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-157791.27</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-44.826955820506</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>194209.59</v>
+      </c>
+      <c r="M6" s="1">
+        <v>194209.59</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1564.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>266.8</v>
+      </c>
+      <c r="D7" s="1">
+        <v>231.71636829</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>362404.4</v>
+      </c>
+      <c r="H7" s="1">
+        <v>54870.8</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.140765399096</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>417275.2</v>
+      </c>
+      <c r="M7" s="1">
+        <v>417275.2</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2063.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>195.16</v>
+      </c>
+      <c r="D8" s="1">
+        <v>281.59714009</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.15</v>
+      </c>
+      <c r="G8" s="1">
+        <v>504317.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-153790.51</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-30.494791067156</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>350526.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>350526.8</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3981.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>537.37</v>
+      </c>
+      <c r="D9" s="1">
+        <v>218.55114795</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.15</v>
+      </c>
+      <c r="G9" s="1">
+        <v>748763.22</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1113738.93</v>
+      </c>
+      <c r="I9" s="1">
+        <v>148.74380848995</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1862502.15</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1862502.15</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2864.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>30300.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>19207.82751397</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10">
+        <v>184.76</v>
+      </c>
+      <c r="G10" s="1">
+        <v>304148.91</v>
+      </c>
+      <c r="H10" s="1">
+        <v>165527.51</v>
+      </c>
+      <c r="I10" s="1">
+        <v>54.42318040857</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>469676.42</v>
+      </c>
+      <c r="M10" s="1">
+        <v>469676.42</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>3155.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>115.47</v>
+      </c>
+      <c r="D11" s="1">
+        <v>108.58373693</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>1.15</v>
+      </c>
+      <c r="G11" s="1">
+        <v>297279.68</v>
+      </c>
+      <c r="H11" s="1">
+        <v>19895.88</v>
+      </c>
+      <c r="I11" s="1">
+        <v>6.6926471395556</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>317175.56</v>
+      </c>
+      <c r="M11" s="1">
+        <v>317175.56</v>
+      </c>
+      <c r="N11" s="1">
         <v>0.19</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1719.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>236.06</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.1059046</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>252732.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-2524.62</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.99892969839653</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>250207.88</v>
+      </c>
+      <c r="M12" s="1">
+        <v>250207.88</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>45421.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>73.7</v>
+      </c>
+      <c r="D13" s="1">
+        <v>77.60416327</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13">
+        <v>9.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>391668.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-19817.87</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-5.0598606014324</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>371850.43</v>
+      </c>
+      <c r="M13" s="1">
+        <v>371850.43</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3205.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>167.12</v>
+      </c>
+      <c r="D14" s="1">
+        <v>155.30886115</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>497764.9</v>
+      </c>
+      <c r="H14" s="1">
+        <v>37854.7</v>
+      </c>
+      <c r="I14" s="1">
+        <v>7.6049355830433</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>535619.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>535619.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2870.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>142.41</v>
+      </c>
+      <c r="D15" s="1">
+        <v>130.46001394</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15">
+        <v>1.15</v>
+      </c>
+      <c r="G15" s="1">
+        <v>323533.83</v>
+      </c>
+      <c r="H15" s="1">
+        <v>32305.19</v>
+      </c>
+      <c r="I15" s="1">
+        <v>9.9851041852408</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>355839.02</v>
+      </c>
+      <c r="M15" s="1">
+        <v>355839.02</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1783.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>191.94</v>
+      </c>
+      <c r="D16" s="1">
+        <v>168.43536736</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>300320.26</v>
+      </c>
+      <c r="H16" s="1">
+        <v>41908.76</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.954689570394</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>342229.02</v>
+      </c>
+      <c r="M16" s="1">
+        <v>342229.02</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6069.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>82.44</v>
+      </c>
+      <c r="D17" s="1">
+        <v>76.34465151</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17">
+        <v>1.62</v>
+      </c>
+      <c r="G17" s="1">
+        <v>286953.76</v>
+      </c>
+      <c r="H17" s="1">
+        <v>21548.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7.509269089208</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>308501.89</v>
+      </c>
+      <c r="M17" s="1">
+        <v>308501.89</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1478.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>359.78006089</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>531754.93</v>
+      </c>
+      <c r="H18" s="1">
+        <v>59445.07</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.179035049097</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>591200.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>591200.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>278.09</v>
+      </c>
+      <c r="D19" s="1">
+        <v>333.25587041</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19">
+        <v>1.15</v>
+      </c>
+      <c r="G19" s="1">
+        <v>299066.22</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-48722.27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-16.291465482126</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>250343.95</v>
+      </c>
+      <c r="M19" s="1">
+        <v>250343.95</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>17055.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>368.03</v>
+      </c>
+      <c r="D20" s="1">
+        <v>286.10681091</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20">
+        <v>1.15</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4200939.38</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1263758.21</v>
+      </c>
+      <c r="I20" s="1">
+        <v>30.082752824679</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5464697.59</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5464697.59</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>6045.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>51.76</v>
+      </c>
+      <c r="D21" s="1">
+        <v>57.24980811</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>346075.09</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33185.89</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-9.5892166061417</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>312889.2</v>
+      </c>
+      <c r="M21" s="1">
+        <v>312889.2</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>338.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>304.32883556</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22">
+        <v>1.15</v>
+      </c>
+      <c r="G22" s="1">
+        <v>294221.64</v>
+      </c>
+      <c r="H22" s="1">
+        <v>36833.56</v>
+      </c>
+      <c r="I22" s="1">
+        <v>12.518983987718</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>331055.2</v>
+      </c>
+      <c r="M22" s="1">
+        <v>331055.2</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1989.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>176.05</v>
+      </c>
+      <c r="D23" s="1">
+        <v>185.62378079</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>1.15</v>
+      </c>
+      <c r="G23" s="1">
+        <v>322821.3</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-17960.21</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-5.5635145512393</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>304861.09</v>
+      </c>
+      <c r="M23" s="1">
+        <v>304861.09</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>767.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>467.43</v>
+      </c>
+      <c r="D24" s="1">
+        <v>466.47938722</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>1.15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>311108.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1027.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.33010993464402</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>312135.48</v>
+      </c>
+      <c r="M24" s="1">
+        <v>312135.48</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1592.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>237.42</v>
+      </c>
+      <c r="D25" s="1">
+        <v>220.83384422</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>302121.84</v>
+      </c>
+      <c r="H25" s="1">
+        <v>26950.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>8.9204507691334</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>329072.47</v>
+      </c>
+      <c r="M25" s="1">
+        <v>329072.47</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1675.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>337.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>331.96672239</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>481976.98</v>
+      </c>
+      <c r="H26" s="1">
+        <v>10344.11</v>
+      </c>
+      <c r="I26" s="1">
+        <v>2.146183413158</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>492321.09</v>
+      </c>
+      <c r="M26" s="1">
+        <v>492321.09</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1553.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>434.46</v>
+      </c>
+      <c r="D27" s="1">
+        <v>291.41126851</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27">
+        <v>1.15</v>
+      </c>
+      <c r="G27" s="1">
+        <v>391314.13</v>
+      </c>
+      <c r="H27" s="1">
+        <v>196110.89</v>
+      </c>
+      <c r="I27" s="1">
+        <v>50.115974600764</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>587425.02</v>
+      </c>
+      <c r="M27" s="1">
+        <v>587425.02</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4936.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>70.42</v>
+      </c>
+      <c r="D28" s="1">
+        <v>58.20682739</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>287308.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>60284.22</v>
+      </c>
+      <c r="I28" s="1">
+        <v>20.982371238761</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>347593.12</v>
+      </c>
+      <c r="M28" s="1">
+        <v>347593.12</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1071.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>317.74</v>
+      </c>
+      <c r="D29" s="1">
+        <v>341.31042017</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29">
+        <v>1.15</v>
+      </c>
+      <c r="G29" s="1">
+        <v>312915.73</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-16642.41</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.3184958135534</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>296273.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>296273.32</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3080.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>137.5</v>
+      </c>
+      <c r="D30" s="1">
+        <v>129.54752273</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30">
+        <v>1.15</v>
+      </c>
+      <c r="G30" s="1">
+        <v>341590.33</v>
+      </c>
+      <c r="H30" s="1">
+        <v>27119.4</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.9391591676497</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>368709.73</v>
+      </c>
+      <c r="M30" s="1">
+        <v>368709.73</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>23821.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>298.01</v>
+      </c>
+      <c r="D31" s="1">
+        <v>255.58230595</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31">
+        <v>1.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>5316565.56</v>
+      </c>
+      <c r="H31" s="1">
+        <v>863911.73</v>
+      </c>
+      <c r="I31" s="1">
+        <v>16.249432462561</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>6180477.29</v>
+      </c>
+      <c r="M31" s="1">
+        <v>6180477.29</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.73</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2374.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>617.11</v>
+      </c>
+      <c r="D32" s="1">
+        <v>297.87409014</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32">
+        <v>1.15</v>
+      </c>
+      <c r="G32" s="1">
+        <v>608976.47</v>
+      </c>
+      <c r="H32" s="1">
+        <v>666505.98</v>
+      </c>
+      <c r="I32" s="1">
+        <v>109.4469183678</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1275482.45</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1275482.45</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>442.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1070.5</v>
+      </c>
+      <c r="D33" s="1">
+        <v>626.72199095</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>277011.12</v>
+      </c>
+      <c r="H33" s="1">
+        <v>196149.88</v>
+      </c>
+      <c r="I33" s="1">
+        <v>70.809388446211</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>473161.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>473161.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>485.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1676.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>989.59690722</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>479954.5</v>
+      </c>
+      <c r="H34" s="1">
+        <v>332905.5</v>
+      </c>
+      <c r="I34" s="1">
+        <v>69.361887428913</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>812860.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>812860.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1667.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>131.54</v>
+      </c>
+      <c r="D35" s="1">
+        <v>138.04188362</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35">
+        <v>0.87</v>
+      </c>
+      <c r="G35" s="1">
+        <v>265496.12</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-12508.31</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-4.7112967225284</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>252987.81</v>
+      </c>
+      <c r="M35" s="1">
+        <v>252987.81</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>14961.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>22.01</v>
+      </c>
+      <c r="D36" s="1">
+        <v>26.62596685</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36">
+        <v>1.15</v>
+      </c>
+      <c r="G36" s="1">
+        <v>340832.28</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-54142.74</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-15.885449582416</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>286689.54</v>
+      </c>
+      <c r="M36" s="1">
+        <v>286689.54</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>19108.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>195.85</v>
+      </c>
+      <c r="D37" s="1">
+        <v>169.39081641</v>
+      </c>
+      <c r="E37" t="s">
+        <v>104</v>
+      </c>
+      <c r="F37">
+        <v>10.96</v>
+      </c>
+      <c r="G37" s="1">
+        <v>298300.33</v>
+      </c>
+      <c r="H37" s="1">
+        <v>43166.14</v>
+      </c>
+      <c r="I37" s="1">
+        <v>14.47069803778</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>341466.47</v>
+      </c>
+      <c r="M37" s="1">
+        <v>341466.47</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>193.82</v>
+      </c>
+      <c r="D38" s="1">
+        <v>258.96752874</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>1.15</v>
+      </c>
+      <c r="G38" s="1">
+        <v>468541.72</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-116203.08</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-24.801010249418</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>352338.64</v>
+      </c>
+      <c r="M38" s="1">
+        <v>352338.64</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1697.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>218.41</v>
+      </c>
+      <c r="D39" s="1">
+        <v>236.63721273</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>1.15</v>
+      </c>
+      <c r="G39" s="1">
+        <v>349396.43</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-26706.4</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-7.6435812466659</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>322690.03</v>
+      </c>
+      <c r="M39" s="1">
+        <v>322690.03</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="1">
+        <v>11035.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>42.4</v>
+      </c>
+      <c r="D40" s="1">
+        <v>39.79574536</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>439146.05</v>
+      </c>
+      <c r="H40" s="1">
+        <v>28737.95</v>
+      </c>
+      <c r="I40" s="1">
+        <v>6.5440529409293</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>467884.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>467884.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>423.4</v>
+      </c>
+      <c r="D41" s="1">
+        <v>505.4414196</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41">
+        <v>1.15</v>
+      </c>
+      <c r="G41" s="1">
+        <v>350301.7</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-56878.05</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-16.236875242113</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>293423.65</v>
+      </c>
+      <c r="M41" s="1">
+        <v>293423.65</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="1">
+        <v>30893.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>11.884</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8.68038844</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>268163.24</v>
+      </c>
+      <c r="H42" s="1">
+        <v>98969.17</v>
+      </c>
+      <c r="I42" s="1">
+        <v>36.906314974416</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>367132.41</v>
+      </c>
+      <c r="M42" s="1">
+        <v>367132.41</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>11978.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>123.03</v>
+      </c>
+      <c r="D43" s="1">
+        <v>95.8715111</v>
+      </c>
+      <c r="E43" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43">
+        <v>1.62</v>
+      </c>
+      <c r="G43" s="1">
+        <v>715970.17</v>
+      </c>
+      <c r="H43" s="1">
+        <v>192682.77</v>
+      </c>
+      <c r="I43" s="1">
+        <v>26.912122609801</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>908652.94</v>
+      </c>
+      <c r="M43" s="1">
+        <v>908652.94</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>17921.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>56.2</v>
+      </c>
+      <c r="D44" s="1">
+        <v>51.40053457</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44">
+        <v>1.15</v>
+      </c>
+      <c r="G44" s="1">
+        <v>788385.1</v>
+      </c>
+      <c r="H44" s="1">
+        <v>88473.86</v>
+      </c>
+      <c r="I44" s="1">
+        <v>11.222162874463</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>876858.96</v>
+      </c>
+      <c r="M44" s="1">
+        <v>876858.96</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2541.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>241.52</v>
+      </c>
+      <c r="D45" s="1">
+        <v>175.18747737</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>1.62</v>
+      </c>
+      <c r="G45" s="1">
+        <v>280326.97</v>
+      </c>
+      <c r="H45" s="1">
+        <v>98081.17</v>
+      </c>
+      <c r="I45" s="1">
+        <v>34.988131894694</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>378408.14</v>
+      </c>
+      <c r="M45" s="1">
+        <v>378408.14</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>143.63</v>
+      </c>
+      <c r="D46" s="1">
+        <v>107.30694276</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46">
+        <v>1.15</v>
+      </c>
+      <c r="G46" s="1">
+        <v>276318.25</v>
+      </c>
+      <c r="H46" s="1">
+        <v>95073.97</v>
+      </c>
+      <c r="I46" s="1">
+        <v>34.407416086342</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>371392.22</v>
+      </c>
+      <c r="M46" s="1">
+        <v>371392.22</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>63596.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>5.006</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4.03986697</v>
+      </c>
+      <c r="E47" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47">
+        <v>0.87</v>
+      </c>
+      <c r="G47" s="1">
+        <v>295926.16</v>
+      </c>
+      <c r="H47" s="1">
+        <v>71378.81</v>
+      </c>
+      <c r="I47" s="1">
+        <v>24.120479919721</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>367304.97</v>
+      </c>
+      <c r="M47" s="1">
+        <v>367304.97</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>15724.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>21.49</v>
+      </c>
+      <c r="D48" s="1">
+        <v>16.92690537</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>266158.66</v>
+      </c>
+      <c r="H48" s="1">
+        <v>71750.1</v>
+      </c>
+      <c r="I48" s="1">
+        <v>26.957642482871</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>337908.76</v>
+      </c>
+      <c r="M48" s="1">
+        <v>337908.76</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>12512.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>32.93</v>
+      </c>
+      <c r="D49" s="1">
+        <v>34.84969309</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.62</v>
+      </c>
+      <c r="G49" s="1">
+        <v>270328.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-16277.66</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-6.0214299763314</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>254051.15</v>
+      </c>
+      <c r="M49" s="1">
+        <v>254051.15</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2188.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>143.98</v>
+      </c>
+      <c r="D50" s="1">
+        <v>155.49416362</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>1.15</v>
+      </c>
+      <c r="G50" s="1">
+        <v>292392.15</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-18120.65</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-6.1973791020039</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>274271.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>274271.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>638.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1050.09</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1062.15714734</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51">
+        <v>1.15</v>
+      </c>
+      <c r="G51" s="1">
+        <v>579958.24</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3323.51</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.5730602258535</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>583281.75</v>
+      </c>
+      <c r="M51" s="1">
+        <v>583281.75</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2559.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>328.91</v>
+      </c>
+      <c r="D52" s="1">
+        <v>148.51604533</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52">
+        <v>1.15</v>
+      </c>
+      <c r="G52" s="1">
+        <v>326464.83</v>
+      </c>
+      <c r="H52" s="1">
+        <v>406323.51</v>
+      </c>
+      <c r="I52" s="1">
+        <v>124.46164874789</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>732788.34</v>
+      </c>
+      <c r="M52" s="1">
+        <v>732788.34</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5052.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="D53" s="1">
+        <v>81.33108868</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>410884.66</v>
+      </c>
+      <c r="H53" s="1">
+        <v>99872.54</v>
+      </c>
+      <c r="I53" s="1">
+        <v>24.306709332979</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>510757.2</v>
+      </c>
+      <c r="M53" s="1">
+        <v>510757.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5367.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>171.78</v>
+      </c>
+      <c r="D54" s="1">
+        <v>192.53243153</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>1.15</v>
+      </c>
+      <c r="G54" s="1">
+        <v>890432.39</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-87765.44</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-9.8564967970224</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>802666.95</v>
+      </c>
+      <c r="M54" s="1">
+        <v>802666.95</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5397.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>45.29</v>
+      </c>
+      <c r="D55" s="1">
+        <v>78.13284788</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55">
+        <v>1.15</v>
+      </c>
+      <c r="G55" s="1">
+        <v>360996.57</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-148189.56</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-41.050129645276</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>212807.01</v>
+      </c>
+      <c r="M55" s="1">
+        <v>212807.01</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>17174.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3467.88366135</v>
+      </c>
+      <c r="E56" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56">
+        <v>184.76</v>
+      </c>
+      <c r="G56" s="1">
+        <v>329766.86</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-7691.27</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.3323356385781</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>322075.59</v>
+      </c>
+      <c r="M56" s="1">
+        <v>322075.59</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>6287.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>54.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>54.19561635</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57">
+        <v>1.15</v>
+      </c>
+      <c r="G57" s="1">
+        <v>295551.22</v>
+      </c>
+      <c r="H57" s="1">
+        <v>24.26</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.0082083910870001</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>295575.48</v>
+      </c>
+      <c r="M57" s="1">
+        <v>295575.48</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>11420.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>411.35</v>
+      </c>
+      <c r="D58" s="1">
+        <v>321.70284326</v>
+      </c>
+      <c r="E58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>1.15</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3168585.05</v>
+      </c>
+      <c r="H58" s="1">
+        <v>921278.26</v>
+      </c>
+      <c r="I58" s="1">
+        <v>29.075383663759</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4089863.31</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4089863.31</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>137.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>159.12841849</v>
+      </c>
+      <c r="E59" t="s">
+        <v>28</v>
+      </c>
+      <c r="F59">
+        <v>1.15</v>
+      </c>
+      <c r="G59" s="1">
+        <v>281036.83</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-34851.91</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-12.401189552273</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>246184.92</v>
+      </c>
+      <c r="M59" s="1">
+        <v>246184.92</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1781.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>387.39</v>
+      </c>
+      <c r="D60" s="1">
+        <v>297.75413812</v>
+      </c>
+      <c r="E60" t="s">
+        <v>28</v>
+      </c>
+      <c r="F60">
+        <v>1.15</v>
+      </c>
+      <c r="G60" s="1">
+        <v>459582.9</v>
+      </c>
+      <c r="H60" s="1">
+        <v>141097.57</v>
+      </c>
+      <c r="I60" s="1">
+        <v>30.701222782658</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>600680.47</v>
+      </c>
+      <c r="M60" s="1">
+        <v>600680.47</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3059.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>150.46</v>
+      </c>
+      <c r="D61" s="1">
+        <v>127.72493625</v>
+      </c>
+      <c r="E61" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61">
+        <v>1.62</v>
+      </c>
+      <c r="G61" s="1">
+        <v>244187.1</v>
+      </c>
+      <c r="H61" s="1">
+        <v>39606.92</v>
+      </c>
+      <c r="I61" s="1">
+        <v>16.219906784593</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>283794.02</v>
+      </c>
+      <c r="M61" s="1">
+        <v>283794.02</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8769.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>157.97</v>
+      </c>
+      <c r="D62" s="1">
+        <v>129.05896567</v>
+      </c>
+      <c r="E62" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62">
+        <v>1.62</v>
+      </c>
+      <c r="G62" s="1">
+        <v>705439.07</v>
+      </c>
+      <c r="H62" s="1">
+        <v>148697.65</v>
+      </c>
+      <c r="I62" s="1">
+        <v>21.078737530089</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>854136.72</v>
+      </c>
+      <c r="M62" s="1">
+        <v>854136.72</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1624.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>221.77</v>
+      </c>
+      <c r="D63" s="1">
+        <v>194.8773399</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63">
+        <v>1.15</v>
+      </c>
+      <c r="G63" s="1">
+        <v>270900.09</v>
+      </c>
+      <c r="H63" s="1">
+        <v>42659.44</v>
+      </c>
+      <c r="I63" s="1">
+        <v>15.747296355642</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>313559.53</v>
+      </c>
+      <c r="M63" s="1">
+        <v>313559.53</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>616.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>985.82</v>
+      </c>
+      <c r="D64" s="1">
+        <v>607.38922078</v>
+      </c>
+      <c r="E64" t="s">
+        <v>28</v>
+      </c>
+      <c r="F64">
+        <v>1.15</v>
+      </c>
+      <c r="G64" s="1">
+        <v>322469.26</v>
+      </c>
+      <c r="H64" s="1">
+        <v>206231.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>63.953692826411</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>528700.26</v>
+      </c>
+      <c r="M64" s="1">
+        <v>528700.26</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1094.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>271.83</v>
+      </c>
+      <c r="D65" s="1">
+        <v>317.91635283</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>1.15</v>
+      </c>
+      <c r="G65" s="1">
+        <v>302063.14</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-43154.89</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-14.286711711995</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>258908.25</v>
+      </c>
+      <c r="M65" s="1">
+        <v>258908.25</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1922.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>185.05</v>
+      </c>
+      <c r="D66" s="1">
+        <v>150.1478512</v>
+      </c>
+      <c r="E66" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
-[...23 lines deleted...]
-      <c r="O3" s="1">
+      <c r="F66">
+        <v>0.92</v>
+      </c>
+      <c r="G66" s="1">
+        <v>311735.2</v>
+      </c>
+      <c r="H66" s="1">
+        <v>74250.04</v>
+      </c>
+      <c r="I66" s="1">
+        <v>23.818304766353</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>385985.24</v>
+      </c>
+      <c r="M66" s="1">
+        <v>385985.24</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>844.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>428.22</v>
+      </c>
+      <c r="D67" s="1">
+        <v>310.15170616</v>
+      </c>
+      <c r="E67" t="s">
+        <v>28</v>
+      </c>
+      <c r="F67">
+        <v>1.15</v>
+      </c>
+      <c r="G67" s="1">
+        <v>224162.14</v>
+      </c>
+      <c r="H67" s="1">
+        <v>90497.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>40.371299988482</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>314659.31</v>
+      </c>
+      <c r="M67" s="1">
+        <v>314659.31</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2038.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>170.85</v>
+      </c>
+      <c r="D68" s="1">
+        <v>185.35983317</v>
+      </c>
+      <c r="E68" t="s">
+        <v>28</v>
+      </c>
+      <c r="F68">
+        <v>1.15</v>
+      </c>
+      <c r="G68" s="1">
+        <v>328701.14</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-25556.18</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-7.774898498983</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>303144.96</v>
+      </c>
+      <c r="M68" s="1">
+        <v>303144.96</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4649.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>143.06</v>
+      </c>
+      <c r="D69" s="1">
+        <v>104.25746182</v>
+      </c>
+      <c r="E69" t="s">
+        <v>28</v>
+      </c>
+      <c r="F69">
+        <v>1.15</v>
+      </c>
+      <c r="G69" s="1">
+        <v>418390.24</v>
+      </c>
+      <c r="H69" s="1">
+        <v>160650.28</v>
+      </c>
+      <c r="I69" s="1">
+        <v>38.397234122861</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>579040.52</v>
+      </c>
+      <c r="M69" s="1">
+        <v>579040.52</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>224.06</v>
+      </c>
+      <c r="D70" s="1">
+        <v>207.0755454</v>
+      </c>
+      <c r="E70" t="s">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>1.15</v>
+      </c>
+      <c r="G70" s="1">
+        <v>290962.28</v>
+      </c>
+      <c r="H70" s="1">
+        <v>29151.3</v>
+      </c>
+      <c r="I70" s="1">
+        <v>10.018927539336</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>320113.58</v>
+      </c>
+      <c r="M70" s="1">
+        <v>320113.58</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2138.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>246.38</v>
+      </c>
+      <c r="D71" s="1">
+        <v>280.65559401</v>
+      </c>
+      <c r="E71" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71">
+        <v>1.15</v>
+      </c>
+      <c r="G71" s="1">
+        <v>519080.88</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-60470.01</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-11.649438908249</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>458610.87</v>
+      </c>
+      <c r="M71" s="1">
+        <v>458610.87</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>12228.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>79.39</v>
+      </c>
+      <c r="D72" s="1">
+        <v>72.69370134</v>
+      </c>
+      <c r="E72" t="s">
+        <v>28</v>
+      </c>
+      <c r="F72">
+        <v>1.15</v>
+      </c>
+      <c r="G72" s="1">
+        <v>767207.33</v>
+      </c>
+      <c r="H72" s="1">
+        <v>77978.91</v>
+      </c>
+      <c r="I72" s="1">
+        <v>10.163994392494</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>845186.24</v>
+      </c>
+      <c r="M72" s="1">
+        <v>845186.24</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1951.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>163.26</v>
+      </c>
+      <c r="D73" s="1">
+        <v>175.89363403</v>
+      </c>
+      <c r="E73" t="s">
+        <v>28</v>
+      </c>
+      <c r="F73">
+        <v>1.15</v>
+      </c>
+      <c r="G73" s="1">
+        <v>294888.87</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-17577.13</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.9605945792393</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>277311.74</v>
+      </c>
+      <c r="M73" s="1">
+        <v>277311.74</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4062.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>89.48</v>
+      </c>
+      <c r="D74" s="1">
+        <v>86.57734121</v>
+      </c>
+      <c r="E74" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74">
+        <v>1.15</v>
+      </c>
+      <c r="G74" s="1">
+        <v>300844.98</v>
+      </c>
+      <c r="H74" s="1">
+        <v>15599.18</v>
+      </c>
+      <c r="I74" s="1">
+        <v>5.1851222513336</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>316444.16</v>
+      </c>
+      <c r="M74" s="1">
+        <v>316444.16</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>12238.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>22.43</v>
+      </c>
+      <c r="D75" s="1">
+        <v>30.71864193</v>
+      </c>
+      <c r="E75" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75">
+        <v>1.15</v>
+      </c>
+      <c r="G75" s="1">
+        <v>329125.46</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-90140.31</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-27.387826514546</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>238985.15</v>
+      </c>
+      <c r="M75" s="1">
+        <v>238985.15</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3433.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>162.23</v>
+      </c>
+      <c r="D76" s="1">
+        <v>161.57556656</v>
+      </c>
+      <c r="E76" t="s">
+        <v>183</v>
+      </c>
+      <c r="F76">
+        <v>1.63</v>
+      </c>
+      <c r="G76" s="1">
+        <v>326935.58</v>
+      </c>
+      <c r="H76" s="1">
+        <v>14219.45</v>
+      </c>
+      <c r="I76" s="1">
+        <v>4.3493124853526</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>341155.03</v>
+      </c>
+      <c r="M76" s="1">
+        <v>341155.03</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3056.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>106.36</v>
+      </c>
+      <c r="D77" s="1">
+        <v>106.42679974</v>
+      </c>
+      <c r="E77" t="s">
+        <v>28</v>
+      </c>
+      <c r="F77">
+        <v>1.15</v>
+      </c>
+      <c r="G77" s="1">
+        <v>282000.48</v>
+      </c>
+      <c r="H77" s="1">
+        <v>984.16</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.34899231377195</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>282984.64</v>
+      </c>
+      <c r="M77" s="1">
+        <v>282984.64</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2536.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>274.06</v>
+      </c>
+      <c r="D78" s="1">
+        <v>297.87984227</v>
+      </c>
+      <c r="E78" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78">
+        <v>1.15</v>
+      </c>
+      <c r="G78" s="1">
+        <v>655296.9</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-50198.38</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-7.6604024832103</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>605098.52</v>
+      </c>
+      <c r="M78" s="1">
+        <v>605098.52</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2293.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>141.18</v>
+      </c>
+      <c r="D79" s="1">
+        <v>148.38445268</v>
+      </c>
+      <c r="E79" t="s">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>1.15</v>
+      </c>
+      <c r="G79" s="1">
+        <v>291121.75</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-9277.99</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-3.1869793308126</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>281843.76</v>
+      </c>
+      <c r="M79" s="1">
+        <v>281843.76</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4803.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>65.91</v>
+      </c>
+      <c r="D80" s="1">
+        <v>70.52663544</v>
+      </c>
+      <c r="E80" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80">
+        <v>1.15</v>
+      </c>
+      <c r="G80" s="1">
+        <v>291131.8</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-15521.73</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-5.3315130810169</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>275610.07</v>
+      </c>
+      <c r="M80" s="1">
+        <v>275610.07</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>194.92</v>
+      </c>
+      <c r="D81" s="1">
+        <v>101.89406602</v>
+      </c>
+      <c r="E81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81">
+        <v>1.15</v>
+      </c>
+      <c r="G81" s="1">
+        <v>218611.93</v>
+      </c>
+      <c r="H81" s="1">
+        <v>202928.45</v>
+      </c>
+      <c r="I81" s="1">
+        <v>92.825881002926</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>421540.38</v>
+      </c>
+      <c r="M81" s="1">
+        <v>421540.38</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2041.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>951.45</v>
+      </c>
+      <c r="D82" s="1">
+        <v>946.55565899</v>
+      </c>
+      <c r="E82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>1.15</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1675330.71</v>
+      </c>
+      <c r="H82" s="1">
+        <v>15344.42</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.91590394113888</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>1690675.13</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1690675.13</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3926.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>111.24</v>
+      </c>
+      <c r="D83" s="1">
+        <v>111.95600611</v>
+      </c>
+      <c r="E83" t="s">
+        <v>28</v>
+      </c>
+      <c r="F83">
+        <v>1.15</v>
+      </c>
+      <c r="G83" s="1">
+        <v>379300.32</v>
+      </c>
+      <c r="H83" s="1">
+        <v>926.25</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.24419963579256</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>380226.57</v>
+      </c>
+      <c r="M83" s="1">
+        <v>380226.57</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>91.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>108.08</v>
+      </c>
+      <c r="D84" s="1">
+        <v>178.96274725</v>
+      </c>
+      <c r="E84" t="s">
+        <v>183</v>
+      </c>
+      <c r="F84">
+        <v>1.63</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9561.92</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3537.25</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-36.993093437301</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>6024.67</v>
+      </c>
+      <c r="M84" s="1">
+        <v>6024.67</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>716.86</v>
+      </c>
+      <c r="D85" s="1">
+        <v>485.97732171</v>
+      </c>
+      <c r="E85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>1.15</v>
+      </c>
+      <c r="G85" s="1">
+        <v>265655.84</v>
+      </c>
+      <c r="H85" s="1">
+        <v>128161.56</v>
+      </c>
+      <c r="I85" s="1">
+        <v>48.243456646765</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>393817.4</v>
+      </c>
+      <c r="M85" s="1">
+        <v>393817.4</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4781.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D86" s="1">
+        <v>78.72348672</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86">
+        <v>1.15</v>
+      </c>
+      <c r="G86" s="1">
+        <v>322136.63</v>
+      </c>
+      <c r="H86" s="1">
+        <v>87116.3</v>
+      </c>
+      <c r="I86" s="1">
+        <v>27.043276636997</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>409252.93</v>
+      </c>
+      <c r="M86" s="1">
+        <v>409252.93</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3501.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>177.17</v>
+      </c>
+      <c r="D87" s="1">
+        <v>197.65753213</v>
+      </c>
+      <c r="E87" t="s">
+        <v>28</v>
+      </c>
+      <c r="F87">
+        <v>1.15</v>
+      </c>
+      <c r="G87" s="1">
+        <v>599161.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-59136.75</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-9.8699218347354</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>540024.53</v>
+      </c>
+      <c r="M87" s="1">
+        <v>540024.53</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4322.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>65.7</v>
+      </c>
+      <c r="D88" s="1">
+        <v>70.83170292</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>306134.62</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-22179.22</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-7.2449238181556</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>283955.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>283955.4</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2849.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>223.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>133.33607933</v>
+      </c>
+      <c r="E89" t="s">
+        <v>28</v>
+      </c>
+      <c r="F89">
+        <v>1.15</v>
+      </c>
+      <c r="G89" s="1">
+        <v>330173.78</v>
+      </c>
+      <c r="H89" s="1">
+        <v>222957.86</v>
+      </c>
+      <c r="I89" s="1">
+        <v>67.527427526195</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>553131.64</v>
+      </c>
+      <c r="M89" s="1">
+        <v>553131.64</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>7628.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>66.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>57.96781463</v>
+      </c>
+      <c r="E90" t="s">
+        <v>212</v>
+      </c>
+      <c r="F90">
+        <v>1.48</v>
+      </c>
+      <c r="G90" s="1">
+        <v>296136.5</v>
+      </c>
+      <c r="H90" s="1">
+        <v>43996.59</v>
+      </c>
+      <c r="I90" s="1">
+        <v>14.85686161618</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>340133.09</v>
+      </c>
+      <c r="M90" s="1">
+        <v>340133.09</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="1">
+        <v>610.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>589.24</v>
+      </c>
+      <c r="D91" s="1">
+        <v>515.82218033</v>
+      </c>
+      <c r="E91" t="s">
+        <v>28</v>
+      </c>
+      <c r="F91">
+        <v>1.15</v>
+      </c>
+      <c r="G91" s="1">
+        <v>273346.15</v>
+      </c>
+      <c r="H91" s="1">
+        <v>39588.2</v>
+      </c>
+      <c r="I91" s="1">
+        <v>14.482808702446</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>312934.35</v>
+      </c>
+      <c r="M91" s="1">
+        <v>312934.35</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2065.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>409.5</v>
+      </c>
+      <c r="D92" s="1">
+        <v>158.92292494</v>
+      </c>
+      <c r="E92" t="s">
+        <v>28</v>
+      </c>
+      <c r="F92">
+        <v>1.15</v>
+      </c>
+      <c r="G92" s="1">
+        <v>281028.76</v>
+      </c>
+      <c r="H92" s="1">
+        <v>455187.07</v>
+      </c>
+      <c r="I92" s="1">
+        <v>161.97170353668</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>736215.83</v>
+      </c>
+      <c r="M92" s="1">
+        <v>736215.83</v>
+      </c>
+      <c r="N92" s="1">
         <v>0.44</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1">
+        <v>11279.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>30.925</v>
+      </c>
+      <c r="D93" s="1">
+        <v>26.58400035</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>299840.94</v>
+      </c>
+      <c r="H93" s="1">
+        <v>48962.14</v>
+      </c>
+      <c r="I93" s="1">
+        <v>16.329371165926</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>348803.08</v>
+      </c>
+      <c r="M93" s="1">
+        <v>348803.08</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1578.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>243.1</v>
+      </c>
+      <c r="D94" s="1">
+        <v>234.66974651</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>370308.86</v>
+      </c>
+      <c r="H94" s="1">
+        <v>13302.94</v>
+      </c>
+      <c r="I94" s="1">
+        <v>3.5923904170157</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>383611.8</v>
+      </c>
+      <c r="M94" s="1">
+        <v>383611.8</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1">
+        <v>6436.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>44.3260317</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>285282.34</v>
+      </c>
+      <c r="H95" s="1">
+        <v>49389.66</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17.312554292705</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>334672.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>334672.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15541.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>26.91</v>
+      </c>
+      <c r="D96" s="1">
+        <v>29.63272955</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>460522.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-42313.94</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-9.1882509477012</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>418208.31</v>
+      </c>
+      <c r="M96" s="1">
+        <v>418208.31</v>
+      </c>
+      <c r="N96" s="1">
         <v>0.25</v>
       </c>
-      <c r="P4">
-[...96 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1">
+        <v>35923.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>15.29</v>
+      </c>
+      <c r="D97" s="1">
+        <v>15.797687</v>
+      </c>
+      <c r="E97" t="s">
+        <v>99</v>
+      </c>
+      <c r="F97">
+        <v>0.87</v>
+      </c>
+      <c r="G97" s="1">
+        <v>654135.48</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-20431.79</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-3.1234798638349</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>633703.69</v>
+      </c>
+      <c r="M97" s="1">
+        <v>633703.69</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1903.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>188.15</v>
+      </c>
+      <c r="D98" s="1">
+        <v>170.95448765</v>
+      </c>
+      <c r="E98" t="s">
+        <v>28</v>
+      </c>
+      <c r="F98">
+        <v>1.15</v>
+      </c>
+      <c r="G98" s="1">
+        <v>283302.61</v>
+      </c>
+      <c r="H98" s="1">
+        <v>28424.23</v>
+      </c>
+      <c r="I98" s="1">
+        <v>10.033169126116</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>311726.84</v>
+      </c>
+      <c r="M98" s="1">
+        <v>311726.84</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2801.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>187.85</v>
+      </c>
+      <c r="D99" s="1">
+        <v>184.46525527</v>
+      </c>
+      <c r="E99" t="s">
+        <v>51</v>
+      </c>
+      <c r="F99">
+        <v>1.62</v>
+      </c>
+      <c r="G99" s="1">
+        <v>319966.72</v>
+      </c>
+      <c r="H99" s="1">
+        <v>4467.77</v>
+      </c>
+      <c r="I99" s="1">
+        <v>1.3963233426276</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>324434.49</v>
+      </c>
+      <c r="M99" s="1">
+        <v>324434.49</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>223.57</v>
+      </c>
+      <c r="D100" s="1">
+        <v>209.64255332</v>
+      </c>
+      <c r="E100" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100">
+        <v>1.15</v>
+      </c>
+      <c r="G100" s="1">
+        <v>295632.13</v>
+      </c>
+      <c r="H100" s="1">
+        <v>23781.39</v>
+      </c>
+      <c r="I100" s="1">
+        <v>8.0442508058918</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>319413.52</v>
+      </c>
+      <c r="M100" s="1">
+        <v>319413.52</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1404.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1525.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>1540.91373932</v>
+      </c>
+      <c r="E101" t="s">
+        <v>235</v>
+      </c>
+      <c r="F101">
+        <v>7.47</v>
+      </c>
+      <c r="G101" s="1">
+        <v>289687.01</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-3231.15</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.1153934724239</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>286455.86</v>
+      </c>
+      <c r="M101" s="1">
+        <v>286455.86</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1">
+        <v>942.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>421.77</v>
+      </c>
+      <c r="D102" s="1">
+        <v>348.12158174</v>
+      </c>
+      <c r="E102" t="s">
+        <v>28</v>
+      </c>
+      <c r="F102">
+        <v>1.15</v>
+      </c>
+      <c r="G102" s="1">
+        <v>284670.68</v>
+      </c>
+      <c r="H102" s="1">
+        <v>61235.07</v>
+      </c>
+      <c r="I102" s="1">
+        <v>21.510845444287</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>345905.75</v>
+      </c>
+      <c r="M102" s="1">
+        <v>345905.75</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>239</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1287.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>269.12</v>
+      </c>
+      <c r="D103" s="1">
+        <v>259.48005439</v>
+      </c>
+      <c r="E103" t="s">
+        <v>28</v>
+      </c>
+      <c r="F103">
+        <v>1.15</v>
+      </c>
+      <c r="G103" s="1">
+        <v>290739.28</v>
+      </c>
+      <c r="H103" s="1">
+        <v>10808.2</v>
+      </c>
+      <c r="I103" s="1">
+        <v>3.7174887411154</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>301547.48</v>
+      </c>
+      <c r="M103" s="1">
+        <v>301547.48</v>
+      </c>
+      <c r="N103" s="1">
         <v>0.18</v>
       </c>
-      <c r="P6">
-[...19 lines deleted...]
-      <c r="F7" t="s">
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4259.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>87.36</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.71839399</v>
+      </c>
+      <c r="E104" t="s">
+        <v>28</v>
+      </c>
+      <c r="F104">
+        <v>1.15</v>
+      </c>
+      <c r="G104" s="1">
+        <v>296629.85</v>
+      </c>
+      <c r="H104" s="1">
+        <v>27300.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>9.2035107053454</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>323930.21</v>
+      </c>
+      <c r="M104" s="1">
+        <v>323930.21</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1692.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>202.15</v>
+      </c>
+      <c r="D105" s="1">
+        <v>201.56390071</v>
+      </c>
+      <c r="E105" t="s">
+        <v>28</v>
+      </c>
+      <c r="F105">
+        <v>1.15</v>
+      </c>
+      <c r="G105" s="1">
+        <v>291944.83</v>
+      </c>
+      <c r="H105" s="1">
+        <v>5841.87</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2.0010184801012</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>297786.7</v>
+      </c>
+      <c r="M105" s="1">
+        <v>297786.7</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" s="1">
+        <v>19159.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>28.34</v>
+      </c>
+      <c r="D106" s="1">
+        <v>30.57577744</v>
+      </c>
+      <c r="E106" t="s">
+        <v>51</v>
+      </c>
+      <c r="F106">
+        <v>1.62</v>
+      </c>
+      <c r="G106" s="1">
+        <v>363205.19</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-28412.95</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-7.8228370029624</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>334792.24</v>
+      </c>
+      <c r="M106" s="1">
+        <v>334792.24</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1174.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>388.5</v>
+      </c>
+      <c r="D107" s="1">
+        <v>338.79561329</v>
+      </c>
+      <c r="E107" t="s">
+        <v>28</v>
+      </c>
+      <c r="F107">
+        <v>1.15</v>
+      </c>
+      <c r="G107" s="1">
+        <v>345337.62</v>
+      </c>
+      <c r="H107" s="1">
+        <v>51753.62</v>
+      </c>
+      <c r="I107" s="1">
+        <v>14.986383470182</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>397091.24</v>
+      </c>
+      <c r="M107" s="1">
+        <v>397091.24</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2597.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>150.66</v>
+      </c>
+      <c r="D108" s="1">
+        <v>131.86681556</v>
+      </c>
+      <c r="E108" t="s">
+        <v>28</v>
+      </c>
+      <c r="F108">
+        <v>1.15</v>
+      </c>
+      <c r="G108" s="1">
+        <v>297508.74</v>
+      </c>
+      <c r="H108" s="1">
+        <v>43135.54</v>
+      </c>
+      <c r="I108" s="1">
+        <v>14.498915225146</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>340644.28</v>
+      </c>
+      <c r="M108" s="1">
+        <v>340644.28</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" s="1">
+        <v>37200.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>9.912</v>
+      </c>
+      <c r="D109" s="1">
+        <v>9.71176667</v>
+      </c>
+      <c r="E109" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F109">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...20 lines deleted...]
-      <c r="O7" s="1">
+      <c r="G109" s="1">
+        <v>361277.72</v>
+      </c>
+      <c r="H109" s="1">
+        <v>7448.68</v>
+      </c>
+      <c r="I109" s="1">
+        <v>2.0617601328972</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>368726.4</v>
+      </c>
+      <c r="M109" s="1">
+        <v>368726.4</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>253</v>
+      </c>
+      <c r="B110" s="1">
+        <v>10509.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D110" s="1">
+        <v>28.36007042</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>298035.98</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-16394.78</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-5.5009398529667</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>281641.2</v>
+      </c>
+      <c r="M110" s="1">
+        <v>281641.2</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="1">
+        <v>386.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1092.19</v>
+      </c>
+      <c r="D111" s="1">
+        <v>883.98173575</v>
+      </c>
+      <c r="E111" t="s">
+        <v>28</v>
+      </c>
+      <c r="F111">
+        <v>1.15</v>
+      </c>
+      <c r="G111" s="1">
+        <v>297406.79</v>
+      </c>
+      <c r="H111" s="1">
+        <v>69635.99</v>
+      </c>
+      <c r="I111" s="1">
+        <v>23.414391446813</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>367042.78</v>
+      </c>
+      <c r="M111" s="1">
+        <v>367042.78</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1564.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>177.6</v>
+      </c>
+      <c r="D112" s="1">
+        <v>235.41616368</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>368190.88</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-90424.48</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-24.559130850824</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>277766.4</v>
+      </c>
+      <c r="M112" s="1">
+        <v>277766.4</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>259</v>
+      </c>
+      <c r="B113" s="1">
+        <v>8457.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>45.81</v>
+      </c>
+      <c r="D113" s="1">
+        <v>45.95343975</v>
+      </c>
+      <c r="E113" t="s">
+        <v>28</v>
+      </c>
+      <c r="F113">
+        <v>1.15</v>
+      </c>
+      <c r="G113" s="1">
+        <v>337002.46</v>
+      </c>
+      <c r="H113" s="1">
+        <v>290.91</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.086322812005586</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>337293.37</v>
+      </c>
+      <c r="M113" s="1">
+        <v>337293.37</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>261</v>
+      </c>
+      <c r="B114" s="1">
+        <v>10004.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>7596.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>6483.12534986</v>
+      </c>
+      <c r="E114" t="s">
+        <v>46</v>
+      </c>
+      <c r="F114">
+        <v>184.76</v>
+      </c>
+      <c r="G114" s="1">
+        <v>352459.11</v>
+      </c>
+      <c r="H114" s="1">
+        <v>58824.83</v>
+      </c>
+      <c r="I114" s="1">
+        <v>16.689831055863</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>411283.94</v>
+      </c>
+      <c r="M114" s="1">
+        <v>411283.94</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>263</v>
+      </c>
+      <c r="B115" s="1">
+        <v>772.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>84100.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>60165.20725389</v>
+      </c>
+      <c r="E115" t="s">
+        <v>46</v>
+      </c>
+      <c r="F115">
+        <v>184.76</v>
+      </c>
+      <c r="G115" s="1">
+        <v>253286.2</v>
+      </c>
+      <c r="H115" s="1">
+        <v>98109.47</v>
+      </c>
+      <c r="I115" s="1">
+        <v>38.734629048089</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>351395.67</v>
+      </c>
+      <c r="M115" s="1">
+        <v>351395.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7428.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>45.89</v>
+      </c>
+      <c r="D116" s="1">
+        <v>43.46465132</v>
+      </c>
+      <c r="E116" t="s">
+        <v>28</v>
+      </c>
+      <c r="F116">
+        <v>1.15</v>
+      </c>
+      <c r="G116" s="1">
+        <v>276283.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>20487.75</v>
+      </c>
+      <c r="I116" s="1">
+        <v>7.4154934524933</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>296770.78</v>
+      </c>
+      <c r="M116" s="1">
+        <v>296770.78</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>267</v>
+      </c>
+      <c r="B117" s="1">
+        <v>962.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>326.2</v>
+      </c>
+      <c r="D117" s="1">
+        <v>362.99366944</v>
+      </c>
+      <c r="E117" t="s">
+        <v>28</v>
+      </c>
+      <c r="F117">
+        <v>1.15</v>
+      </c>
+      <c r="G117" s="1">
+        <v>300082.47</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-26876.48</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-8.9563645620486</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>273205.99</v>
+      </c>
+      <c r="M117" s="1">
+        <v>273205.99</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>269</v>
+      </c>
+      <c r="B118" s="1">
+        <v>481.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>162.85</v>
+      </c>
+      <c r="D118" s="1">
+        <v>2.7802079</v>
+      </c>
+      <c r="E118" t="s">
+        <v>28</v>
+      </c>
+      <c r="F118">
+        <v>1.15</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1152.08</v>
+      </c>
+      <c r="H118" s="1">
+        <v>67044.72</v>
+      </c>
+      <c r="I118" s="1">
+        <v>5819.4500381918</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>68196.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>68196.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>271</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1458.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>238.35</v>
+      </c>
+      <c r="D119" s="1">
+        <v>236.58762003</v>
+      </c>
+      <c r="E119" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119">
+        <v>1.15</v>
+      </c>
+      <c r="G119" s="1">
+        <v>295211.36</v>
+      </c>
+      <c r="H119" s="1">
+        <v>7343.32</v>
+      </c>
+      <c r="I119" s="1">
+        <v>2.4874788016288</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>302554.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>302554.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1">
+        <v>6217.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>47.86</v>
+      </c>
+      <c r="D120" s="1">
+        <v>75.32529998</v>
+      </c>
+      <c r="E120" t="s">
+        <v>28</v>
+      </c>
+      <c r="F120">
+        <v>1.15</v>
+      </c>
+      <c r="G120" s="1">
+        <v>400351.94</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-141301.25</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-35.294258846354</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>259050.69</v>
+      </c>
+      <c r="M120" s="1">
+        <v>259050.69</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>275</v>
+      </c>
+      <c r="B121" s="1">
+        <v>30408.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>19.97</v>
+      </c>
+      <c r="D121" s="1">
+        <v>21.6561247</v>
+      </c>
+      <c r="E121" t="s">
+        <v>183</v>
+      </c>
+      <c r="F121">
+        <v>1.63</v>
+      </c>
+      <c r="G121" s="1">
+        <v>387957.47</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-15983.34</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-4.1198691186433</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>371974.13</v>
+      </c>
+      <c r="M121" s="1">
+        <v>371974.13</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>277</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4073.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>144.73</v>
+      </c>
+      <c r="D122" s="1">
+        <v>82.44461331</v>
+      </c>
+      <c r="E122" t="s">
+        <v>28</v>
+      </c>
+      <c r="F122">
+        <v>1.15</v>
+      </c>
+      <c r="G122" s="1">
+        <v>287391.45</v>
+      </c>
+      <c r="H122" s="1">
+        <v>225829.24</v>
+      </c>
+      <c r="I122" s="1">
+        <v>78.578969555288</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>513220.69</v>
+      </c>
+      <c r="M122" s="1">
+        <v>513220.69</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>3343.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>4087.585</v>
+      </c>
+      <c r="E123" t="s">
+        <v>46</v>
+      </c>
+      <c r="F123">
+        <v>184.76</v>
+      </c>
+      <c r="G123" s="1">
+        <v>4457.17</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-838.5</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-18.812385437396</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3618.67</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3618.67</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" s="1">
+        <v>384.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>1109.73</v>
+      </c>
+      <c r="D124" s="1">
+        <v>748.64674479</v>
+      </c>
+      <c r="E124" t="s">
+        <v>28</v>
+      </c>
+      <c r="F124">
+        <v>1.15</v>
+      </c>
+      <c r="G124" s="1">
+        <v>246166.76</v>
+      </c>
+      <c r="H124" s="1">
+        <v>124838.22</v>
+      </c>
+      <c r="I124" s="1">
+        <v>50.712866351249</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>371004.98</v>
+      </c>
+      <c r="M124" s="1">
+        <v>371004.98</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>283</v>
+      </c>
+      <c r="B125" s="1">
+        <v>29459.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>79.29</v>
+      </c>
+      <c r="D125" s="1">
+        <v>76.77482705</v>
+      </c>
+      <c r="E125" t="s">
+        <v>28</v>
+      </c>
+      <c r="F125">
+        <v>1.15</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1941554.57</v>
+      </c>
+      <c r="H125" s="1">
+        <v>92055.14</v>
+      </c>
+      <c r="I125" s="1">
+        <v>4.7413109794797</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2033609.71</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2033609.71</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>108.7</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.33415955</v>
+      </c>
+      <c r="E126" t="s">
+        <v>28</v>
+      </c>
+      <c r="F126">
+        <v>1.15</v>
+      </c>
+      <c r="G126" s="1">
+        <v>402823.03</v>
+      </c>
+      <c r="H126" s="1">
+        <v>18311.39</v>
+      </c>
+      <c r="I126" s="1">
+        <v>4.5457654196186</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>421134.42</v>
+      </c>
+      <c r="M126" s="1">
+        <v>421134.42</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3878.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>123.76</v>
+      </c>
+      <c r="D127" s="1">
+        <v>126.44762249</v>
+      </c>
+      <c r="E127" t="s">
+        <v>28</v>
+      </c>
+      <c r="F127">
+        <v>1.15</v>
+      </c>
+      <c r="G127" s="1">
+        <v>424610.44</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-6761.51</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1.5924031448685</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>417848.93</v>
+      </c>
+      <c r="M127" s="1">
+        <v>417848.93</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>289</v>
+      </c>
+      <c r="B128" s="1">
+        <v>31655.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>32.31</v>
+      </c>
+      <c r="D128" s="1">
+        <v>29.04800979</v>
+      </c>
+      <c r="E128" t="s">
+        <v>183</v>
+      </c>
+      <c r="F128">
+        <v>1.63</v>
+      </c>
+      <c r="G128" s="1">
+        <v>542017.26</v>
+      </c>
+      <c r="H128" s="1">
+        <v>84489.97</v>
+      </c>
+      <c r="I128" s="1">
+        <v>15.588058948529</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>626507.23</v>
+      </c>
+      <c r="M128" s="1">
+        <v>626507.23</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>291</v>
+      </c>
+      <c r="B129" s="1">
+        <v>12354.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>19.23</v>
+      </c>
+      <c r="D129" s="1">
+        <v>18.72637283</v>
+      </c>
+      <c r="E129" t="s">
+        <v>99</v>
+      </c>
+      <c r="F129">
+        <v>0.87</v>
+      </c>
+      <c r="G129" s="1">
+        <v>265932.73</v>
+      </c>
+      <c r="H129" s="1">
+        <v>8157.17</v>
+      </c>
+      <c r="I129" s="1">
+        <v>3.0673809876656</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>274089.9</v>
+      </c>
+      <c r="M129" s="1">
+        <v>274089.9</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>293</v>
+      </c>
+      <c r="B130" s="1">
+        <v>69534.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>3.338</v>
+      </c>
+      <c r="D130" s="1">
+        <v>3.68522809</v>
+      </c>
+      <c r="E130" t="s">
+        <v>99</v>
+      </c>
+      <c r="F130">
+        <v>0.87</v>
+      </c>
+      <c r="G130" s="1">
+        <v>295917.35</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-28130.23</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-9.5061104054899</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>267787.12</v>
+      </c>
+      <c r="M130" s="1">
+        <v>267787.12</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>295</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2556.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>128.25</v>
+      </c>
+      <c r="D131" s="1">
+        <v>134.83582551</v>
+      </c>
+      <c r="E131" t="s">
+        <v>28</v>
+      </c>
+      <c r="F131">
+        <v>1.15</v>
+      </c>
+      <c r="G131" s="1">
+        <v>296179.22</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-10782.21</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-3.6404343289175</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>285397.01</v>
+      </c>
+      <c r="M131" s="1">
+        <v>285397.01</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>297</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1713.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>172.63</v>
+      </c>
+      <c r="D132" s="1">
+        <v>201.23435493</v>
+      </c>
+      <c r="E132" t="s">
+        <v>28</v>
+      </c>
+      <c r="F132">
+        <v>1.15</v>
+      </c>
+      <c r="G132" s="1">
+        <v>296259.47</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-38802.4</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-13.09743786418</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>257457.07</v>
+      </c>
+      <c r="M132" s="1">
+        <v>257457.07</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>299</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1557.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>348.84</v>
+      </c>
+      <c r="D133" s="1">
+        <v>278.76856776</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
+      </c>
+      <c r="F133">
+        <v>1.15</v>
+      </c>
+      <c r="G133" s="1">
+        <v>376717.97</v>
+      </c>
+      <c r="H133" s="1">
+        <v>96156.73</v>
+      </c>
+      <c r="I133" s="1">
+        <v>25.524858822105</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>472874.7</v>
+      </c>
+      <c r="M133" s="1">
+        <v>472874.7</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>301</v>
+      </c>
+      <c r="B134" s="1">
+        <v>18158.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>4800.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>4723.65205419</v>
+      </c>
+      <c r="E134" t="s">
+        <v>46</v>
+      </c>
+      <c r="F134">
+        <v>184.76</v>
+      </c>
+      <c r="G134" s="1">
+        <v>476111.28</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-4382.51</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.92048018690084</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>471728.77</v>
+      </c>
+      <c r="M134" s="1">
+        <v>471728.77</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="1">
+        <v>10763.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>374.8</v>
+      </c>
+      <c r="D135" s="1">
+        <v>391.86944904</v>
+      </c>
+      <c r="E135" t="s">
+        <v>54</v>
+      </c>
+      <c r="F135">
+        <v>9.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>469812.86</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-21710.71</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-4.6211400002971</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>448102.15</v>
+      </c>
+      <c r="M135" s="1">
+        <v>448102.15</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="1">
+        <v>4989.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>334.28</v>
+      </c>
+      <c r="D136" s="1">
+        <v>350.04694127</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
+      </c>
+      <c r="F136">
+        <v>1.15</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1505947.84</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-53986.39</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-3.5848778135636</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1451961.45</v>
+      </c>
+      <c r="M136" s="1">
+        <v>1451961.45</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>307</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2193.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>229.01</v>
+      </c>
+      <c r="D137" s="1">
+        <v>214.17510716</v>
+      </c>
+      <c r="E137" t="s">
+        <v>28</v>
+      </c>
+      <c r="F137">
+        <v>1.15</v>
+      </c>
+      <c r="G137" s="1">
+        <v>401939.38</v>
+      </c>
+      <c r="H137" s="1">
+        <v>35305.03</v>
+      </c>
+      <c r="I137" s="1">
+        <v>8.7836703136677</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>437244.41</v>
+      </c>
+      <c r="M137" s="1">
+        <v>437244.41</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>309</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2291.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>28515.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>22956.3627237</v>
+      </c>
+      <c r="E138" t="s">
+        <v>46</v>
+      </c>
+      <c r="F138">
+        <v>184.76</v>
+      </c>
+      <c r="G138" s="1">
+        <v>292593.49</v>
+      </c>
+      <c r="H138" s="1">
+        <v>60981.53</v>
+      </c>
+      <c r="I138" s="1">
+        <v>20.84172481076</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>353575.02</v>
+      </c>
+      <c r="M138" s="1">
+        <v>353575.02</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>311</v>
+      </c>
+      <c r="B139" s="1">
+        <v>36356.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>14.424</v>
+      </c>
+      <c r="D139" s="1">
+        <v>11.15461272</v>
+      </c>
+      <c r="E139" t="s">
+        <v>99</v>
+      </c>
+      <c r="F139">
+        <v>0.87</v>
+      </c>
+      <c r="G139" s="1">
+        <v>468977.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>136040.49</v>
+      </c>
+      <c r="I139" s="1">
+        <v>29.007921155373</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>605017.53</v>
+      </c>
+      <c r="M139" s="1">
+        <v>605017.53</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>313</v>
+      </c>
+      <c r="B140" s="1">
+        <v>19829.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>20.84</v>
+      </c>
+      <c r="D140" s="1">
+        <v>17.6152751</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>349293.29</v>
+      </c>
+      <c r="H140" s="1">
+        <v>63943.07</v>
+      </c>
+      <c r="I140" s="1">
+        <v>18.306412356218</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>413236.36</v>
+      </c>
+      <c r="M140" s="1">
+        <v>413236.36</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>315</v>
+      </c>
+      <c r="B141" s="1">
+        <v>2009.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>249.1</v>
+      </c>
+      <c r="D141" s="1">
+        <v>261.95974116</v>
+      </c>
+      <c r="E141" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141">
+        <v>1.15</v>
+      </c>
+      <c r="G141" s="1">
+        <v>456184.81</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-20487.53</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-4.4910592266323</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>435697.28</v>
+      </c>
+      <c r="M141" s="1">
+        <v>435697.28</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>317</v>
+      </c>
+      <c r="B142" s="1">
+        <v>887.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>562.09</v>
+      </c>
+      <c r="D142" s="1">
+        <v>614.48278467</v>
+      </c>
+      <c r="E142" t="s">
+        <v>28</v>
+      </c>
+      <c r="F142">
+        <v>1.15</v>
+      </c>
+      <c r="G142" s="1">
+        <v>468644.76</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-34573.86</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-7.3774131177739</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>434070.9</v>
+      </c>
+      <c r="M142" s="1">
+        <v>434070.9</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>319</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7449.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>82.01</v>
+      </c>
+      <c r="D143" s="1">
+        <v>39.68157471</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>295588.05</v>
+      </c>
+      <c r="H143" s="1">
+        <v>315304.44</v>
+      </c>
+      <c r="I143" s="1">
+        <v>106.67022567387</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>610892.49</v>
+      </c>
+      <c r="M143" s="1">
+        <v>610892.49</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18596.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>27.525</v>
+      </c>
+      <c r="D144" s="1">
+        <v>21.96459454</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>408453.6</v>
+      </c>
+      <c r="H144" s="1">
+        <v>103401.3</v>
+      </c>
+      <c r="I144" s="1">
+        <v>25.315311212828</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>511854.9</v>
+      </c>
+      <c r="M144" s="1">
+        <v>511854.9</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>323</v>
+      </c>
+      <c r="B145" s="1">
+        <v>4270.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>77.91</v>
+      </c>
+      <c r="D145" s="1">
+        <v>83.9312904</v>
+      </c>
+      <c r="E145" t="s">
+        <v>28</v>
+      </c>
+      <c r="F145">
+        <v>1.15</v>
+      </c>
+      <c r="G145" s="1">
+        <v>311839.89</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-22204.07</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-7.1203430709266</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>289635.82</v>
+      </c>
+      <c r="M145" s="1">
+        <v>289635.82</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>325</v>
+      </c>
+      <c r="B146" s="1">
+        <v>13433.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>133.99</v>
+      </c>
+      <c r="D146" s="1">
+        <v>46.6199799</v>
+      </c>
+      <c r="E146" t="s">
+        <v>28</v>
+      </c>
+      <c r="F146">
+        <v>1.15</v>
+      </c>
+      <c r="G146" s="1">
+        <v>539881.72</v>
+      </c>
+      <c r="H146" s="1">
+        <v>1027145.68</v>
+      </c>
+      <c r="I146" s="1">
+        <v>190.2538355994</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1567027.4</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1567027.4</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>327</v>
+      </c>
+      <c r="B147" s="1">
+        <v>3715.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>133.88</v>
+      </c>
+      <c r="D147" s="1">
+        <v>159.56472948</v>
+      </c>
+      <c r="E147" t="s">
+        <v>28</v>
+      </c>
+      <c r="F147">
+        <v>1.15</v>
+      </c>
+      <c r="G147" s="1">
+        <v>512820.84</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-79803.08</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-15.561590671705</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>433017.76</v>
+      </c>
+      <c r="M147" s="1">
+        <v>433017.76</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>329</v>
+      </c>
+      <c r="B148" s="1">
+        <v>55191.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>6.152</v>
+      </c>
+      <c r="D148" s="1">
+        <v>5.35684133</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>295649.43</v>
+      </c>
+      <c r="H148" s="1">
+        <v>43885.6</v>
+      </c>
+      <c r="I148" s="1">
+        <v>14.843796587059</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>339535.03</v>
+      </c>
+      <c r="M148" s="1">
+        <v>339535.03</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>331</v>
+      </c>
+      <c r="B149" s="1">
+        <v>804.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>267.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>516.58731343</v>
+      </c>
+      <c r="E149" t="s">
+        <v>28</v>
+      </c>
+      <c r="F149">
+        <v>1.15</v>
+      </c>
+      <c r="G149" s="1">
+        <v>360924.37</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-174029.02</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-48.21758641568</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>186895.35</v>
+      </c>
+      <c r="M149" s="1">
+        <v>186895.35</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1102.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>406.78</v>
+      </c>
+      <c r="D150" s="1">
+        <v>484.11963702</v>
+      </c>
+      <c r="E150" t="s">
+        <v>28</v>
+      </c>
+      <c r="F150">
+        <v>1.15</v>
+      </c>
+      <c r="G150" s="1">
+        <v>462598.88</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-72322.4</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-15.63393322526</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>390276.48</v>
+      </c>
+      <c r="M150" s="1">
+        <v>390276.48</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>335</v>
+      </c>
+      <c r="B151" s="1">
+        <v>14697.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>391.15</v>
+      </c>
+      <c r="D151" s="1">
+        <v>339.08803701</v>
+      </c>
+      <c r="E151" t="s">
+        <v>104</v>
+      </c>
+      <c r="F151">
+        <v>10.96</v>
+      </c>
+      <c r="G151" s="1">
+        <v>459111.21</v>
+      </c>
+      <c r="H151" s="1">
+        <v>65432.02</v>
+      </c>
+      <c r="I151" s="1">
+        <v>14.251888992212</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>524543.23</v>
+      </c>
+      <c r="M151" s="1">
+        <v>524543.23</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>337</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3353.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>127.83</v>
+      </c>
+      <c r="D152" s="1">
+        <v>103.56243961</v>
+      </c>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F152">
+        <v>1.15</v>
+      </c>
+      <c r="G152" s="1">
+        <v>298392.78</v>
+      </c>
+      <c r="H152" s="1">
+        <v>74769.32</v>
+      </c>
+      <c r="I152" s="1">
+        <v>25.057348907705</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>373162.1</v>
+      </c>
+      <c r="M152" s="1">
+        <v>373162.1</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2593.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>144.82</v>
+      </c>
+      <c r="D153" s="1">
+        <v>115.35963363</v>
+      </c>
+      <c r="E153" t="s">
+        <v>28</v>
+      </c>
+      <c r="F153">
+        <v>1.15</v>
+      </c>
+      <c r="G153" s="1">
+        <v>259451.88</v>
+      </c>
+      <c r="H153" s="1">
+        <v>67483.75</v>
+      </c>
+      <c r="I153" s="1">
+        <v>26.01012179985</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>326935.63</v>
+      </c>
+      <c r="M153" s="1">
+        <v>326935.63</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3350.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>325.22</v>
+      </c>
+      <c r="D154" s="1">
+        <v>318.30559701</v>
+      </c>
+      <c r="E154" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>1.15</v>
+      </c>
+      <c r="G154" s="1">
+        <v>912222.85</v>
+      </c>
+      <c r="H154" s="1">
+        <v>36311.89</v>
+      </c>
+      <c r="I154" s="1">
+        <v>3.9805942155472</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>948534.74</v>
+      </c>
+      <c r="M154" s="1">
+        <v>948534.74</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>343</v>
+      </c>
+      <c r="B155" s="1">
+        <v>13250.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D155" s="1">
+        <v>28.73952755</v>
+      </c>
+      <c r="E155" t="s">
+        <v>28</v>
+      </c>
+      <c r="F155">
+        <v>1.15</v>
+      </c>
+      <c r="G155" s="1">
+        <v>330870.49</v>
+      </c>
+      <c r="H155" s="1">
+        <v>23970.19</v>
+      </c>
+      <c r="I155" s="1">
+        <v>7.244583824928</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>354840.68</v>
+      </c>
+      <c r="M155" s="1">
+        <v>354840.68</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>345</v>
+      </c>
+      <c r="B156" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>77520.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>56880.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>46</v>
+      </c>
+      <c r="F156">
+        <v>184.76</v>
+      </c>
+      <c r="G156" s="1">
+        <v>239777.65</v>
+      </c>
+      <c r="H156" s="1">
+        <v>85803.01</v>
+      </c>
+      <c r="I156" s="1">
+        <v>35.784406928669</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>325580.66</v>
+      </c>
+      <c r="M156" s="1">
+        <v>325580.66</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>347</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2306.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>363.67</v>
+      </c>
+      <c r="D157" s="1">
+        <v>238.97553339</v>
+      </c>
+      <c r="E157" t="s">
+        <v>28</v>
+      </c>
+      <c r="F157">
+        <v>1.15</v>
+      </c>
+      <c r="G157" s="1">
+        <v>475529.48</v>
+      </c>
+      <c r="H157" s="1">
+        <v>254596.78</v>
+      </c>
+      <c r="I157" s="1">
+        <v>53.539641748394</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>730126.26</v>
+      </c>
+      <c r="M157" s="1">
+        <v>730126.26</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>349</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2205.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>259.56</v>
+      </c>
+      <c r="D158" s="1">
+        <v>137.57548753</v>
+      </c>
+      <c r="E158" t="s">
+        <v>28</v>
+      </c>
+      <c r="F158">
+        <v>1.15</v>
+      </c>
+      <c r="G158" s="1">
+        <v>259709.29</v>
+      </c>
+      <c r="H158" s="1">
+        <v>238575.4</v>
+      </c>
+      <c r="I158" s="1">
+        <v>91.862482085258</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>498284.69</v>
+      </c>
+      <c r="M158" s="1">
+        <v>498284.69</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>351</v>
+      </c>
+      <c r="B159" s="1">
+        <v>15484.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>22.82</v>
+      </c>
+      <c r="D159" s="1">
+        <v>24.97707892</v>
+      </c>
+      <c r="E159" t="s">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>1.15</v>
+      </c>
+      <c r="G159" s="1">
+        <v>337117.84</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-29486.92</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-8.746769378921</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>307630.92</v>
+      </c>
+      <c r="M159" s="1">
+        <v>307630.92</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>353</v>
+      </c>
+      <c r="B160" s="1">
+        <v>3815.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>389.04</v>
+      </c>
+      <c r="D160" s="1">
+        <v>190.97389515</v>
+      </c>
+      <c r="E160" t="s">
+        <v>28</v>
+      </c>
+      <c r="F160">
+        <v>1.15</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627123.38</v>
+      </c>
+      <c r="H160" s="1">
+        <v>665047.61</v>
+      </c>
+      <c r="I160" s="1">
+        <v>106.04733154742</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1292170.99</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1292170.99</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>355</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2158.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>152.25</v>
+      </c>
+      <c r="D161" s="1">
+        <v>138.53283596</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>298953.86</v>
+      </c>
+      <c r="H161" s="1">
+        <v>29601.64</v>
+      </c>
+      <c r="I161" s="1">
+        <v>9.9017420280173</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>328555.5</v>
+      </c>
+      <c r="M161" s="1">
+        <v>328555.5</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>357</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1357.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>512.15</v>
+      </c>
+      <c r="D162" s="1">
+        <v>462.22052321</v>
+      </c>
+      <c r="E162" t="s">
+        <v>28</v>
+      </c>
+      <c r="F162">
+        <v>1.15</v>
+      </c>
+      <c r="G162" s="1">
+        <v>546461.79</v>
+      </c>
+      <c r="H162" s="1">
+        <v>58611.82</v>
+      </c>
+      <c r="I162" s="1">
+        <v>10.725694105712</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>605073.61</v>
+      </c>
+      <c r="M162" s="1">
+        <v>605073.61</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" s="1">
+        <v>267749.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1.0605</v>
+      </c>
+      <c r="D163" s="1">
+        <v>0.94233203</v>
+      </c>
+      <c r="E163" t="s">
+        <v>99</v>
+      </c>
+      <c r="F163">
+        <v>0.87</v>
+      </c>
+      <c r="G163" s="1">
+        <v>290129.66</v>
+      </c>
+      <c r="H163" s="1">
+        <v>37470.93</v>
+      </c>
+      <c r="I163" s="1">
+        <v>12.915235898322</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>327600.59</v>
+      </c>
+      <c r="M163" s="1">
+        <v>327600.59</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="1">
+        <v>766.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>491.6</v>
+      </c>
+      <c r="D164" s="1">
+        <v>514.4760705</v>
+      </c>
+      <c r="E164" t="s">
+        <v>31</v>
+      </c>
+      <c r="F164">
+        <v>0.92</v>
+      </c>
+      <c r="G164" s="1">
+        <v>426306.3</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-17639.96</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-4.1378605007714</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>408666.34</v>
+      </c>
+      <c r="M164" s="1">
+        <v>408666.34</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>363</v>
+      </c>
+      <c r="B165" s="1">
+        <v>836.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>387.5</v>
+      </c>
+      <c r="D165" s="1">
+        <v>368.38498804</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>307969.85</v>
+      </c>
+      <c r="H165" s="1">
+        <v>15980.15</v>
+      </c>
+      <c r="I165" s="1">
+        <v>5.1888683259092</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>323950.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>323950.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" s="1">
+        <v>2809.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>222.2</v>
+      </c>
+      <c r="D166" s="1">
+        <v>244.11428622</v>
+      </c>
+      <c r="E166" t="s">
+        <v>28</v>
+      </c>
+      <c r="F166">
+        <v>1.15</v>
+      </c>
+      <c r="G166" s="1">
+        <v>591233.92</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-47824.73</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-8.0889692526437</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>543409.19</v>
+      </c>
+      <c r="M166" s="1">
+        <v>543409.19</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" s="1">
+        <v>5307.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>80.46</v>
+      </c>
+      <c r="D167" s="1">
+        <v>108.39201621</v>
+      </c>
+      <c r="E167" t="s">
+        <v>51</v>
+      </c>
+      <c r="F167">
+        <v>1.62</v>
+      </c>
+      <c r="G167" s="1">
+        <v>356617.06</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-93328.6</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-26.170537102179</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>263288.46</v>
+      </c>
+      <c r="M167" s="1">
+        <v>263288.46</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1090.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>19.85</v>
+      </c>
+      <c r="D168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>51</v>
+      </c>
+      <c r="F168">
+        <v>1.62</v>
+      </c>
+      <c r="G168" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>13341.04</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>13341.04</v>
+      </c>
+      <c r="M168" s="1">
+        <v>13341.04</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>505.1</v>
+      </c>
+      <c r="D169" s="1">
+        <v>546.06701205</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>453235.62</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-34002.62</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-7.5021949951771</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>419233.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>419233.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>9988.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>57.42</v>
+      </c>
+      <c r="D170" s="1">
+        <v>47.2704175</v>
+      </c>
+      <c r="E170" t="s">
+        <v>51</v>
+      </c>
+      <c r="F170">
+        <v>1.62</v>
+      </c>
+      <c r="G170" s="1">
+        <v>296832.12</v>
+      </c>
+      <c r="H170" s="1">
+        <v>56794.07</v>
+      </c>
+      <c r="I170" s="1">
+        <v>19.133397692945</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>353626.19</v>
+      </c>
+      <c r="M170" s="1">
+        <v>353626.19</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1522.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>396.2</v>
+      </c>
+      <c r="D171" s="1">
+        <v>306.7011498</v>
+      </c>
+      <c r="E171" t="s">
+        <v>28</v>
+      </c>
+      <c r="F171">
+        <v>1.15</v>
+      </c>
+      <c r="G171" s="1">
+        <v>399733.43</v>
+      </c>
+      <c r="H171" s="1">
+        <v>125267.79</v>
+      </c>
+      <c r="I171" s="1">
+        <v>31.337831814567</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>525001.22</v>
+      </c>
+      <c r="M171" s="1">
+        <v>525001.22</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>377</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2139.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>162.41</v>
+      </c>
+      <c r="D172" s="1">
+        <v>188.76379617</v>
+      </c>
+      <c r="E172" t="s">
+        <v>28</v>
+      </c>
+      <c r="F172">
+        <v>1.15</v>
+      </c>
+      <c r="G172" s="1">
+        <v>349153.97</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-46703.17</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-13.376095938419</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>302450.8</v>
+      </c>
+      <c r="M172" s="1">
+        <v>302450.8</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>379</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4325.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>310.58</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.16218035</v>
+      </c>
+      <c r="E173" t="s">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>1.15</v>
+      </c>
+      <c r="G173" s="1">
+        <v>375105.87</v>
+      </c>
+      <c r="H173" s="1">
+        <v>794368.71</v>
+      </c>
+      <c r="I173" s="1">
+        <v>211.77186856607</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1169474.58</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1169474.58</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>381</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>489.79</v>
+      </c>
+      <c r="D174" s="1">
+        <v>531.94503497</v>
+      </c>
+      <c r="E174" t="s">
+        <v>28</v>
+      </c>
+      <c r="F174">
+        <v>1.15</v>
+      </c>
+      <c r="G174" s="1">
+        <v>521089.36</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-33260.91</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-6.3829570421472</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" s="1">
+        <v>487828.45</v>
+      </c>
+      <c r="M174" s="1">
+        <v>487828.45</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>383</v>
+      </c>
+      <c r="B175" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>750.63</v>
+      </c>
+      <c r="D175" s="1">
+        <v>785.43409091</v>
+      </c>
+      <c r="E175" t="s">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>1.15</v>
+      </c>
+      <c r="G175" s="1">
+        <v>270145.99</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-11353.13</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-4.2025906066568</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>258792.86</v>
+      </c>
+      <c r="M175" s="1">
+        <v>258792.86</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>385</v>
+      </c>
+      <c r="B176" s="1">
+        <v>199.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1635.15</v>
+      </c>
+      <c r="D176" s="1">
+        <v>1938.59527638</v>
+      </c>
+      <c r="E176" t="s">
+        <v>28</v>
+      </c>
+      <c r="F176">
+        <v>1.15</v>
+      </c>
+      <c r="G176" s="1">
+        <v>336633.11</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-53336.18</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-15.844008927108</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>283296.93</v>
+      </c>
+      <c r="M176" s="1">
+        <v>283296.93</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>387</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7244.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>44.6</v>
+      </c>
+      <c r="D177" s="1">
+        <v>52.55344561</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>380697.16</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-57614.76</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-15.134013608087</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>323082.4</v>
+      </c>
+      <c r="M177" s="1">
+        <v>323082.4</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>389</v>
+      </c>
+      <c r="B178" s="1">
+        <v>7716.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>113.87</v>
+      </c>
+      <c r="D178" s="1">
+        <v>119.84569855</v>
+      </c>
+      <c r="E178" t="s">
+        <v>28</v>
+      </c>
+      <c r="F178">
+        <v>1.15</v>
+      </c>
+      <c r="G178" s="1">
+        <v>794750.48</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-29801.05</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-3.7497366469033</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>764949.43</v>
+      </c>
+      <c r="M178" s="1">
+        <v>764949.43</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>391</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3155.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>577.22</v>
+      </c>
+      <c r="D179" s="1">
+        <v>590.3521458</v>
+      </c>
+      <c r="E179" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179">
+        <v>1.15</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1600495.23</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-14974.51</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.93561728390781</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1585520.72</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1585520.72</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>393</v>
+      </c>
+      <c r="B180" s="1">
+        <v>273.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1144.84</v>
+      </c>
+      <c r="D180" s="1">
+        <v>1363.21915751</v>
+      </c>
+      <c r="E180" t="s">
+        <v>28</v>
+      </c>
+      <c r="F180">
+        <v>1.15</v>
+      </c>
+      <c r="G180" s="1">
+        <v>318351.89</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-46245.57</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-14.526557389058</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>272106.32</v>
+      </c>
+      <c r="M180" s="1">
+        <v>272106.32</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5293.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>99.77</v>
+      </c>
+      <c r="D181" s="1">
+        <v>68.30225959</v>
+      </c>
+      <c r="E181" t="s">
+        <v>28</v>
+      </c>
+      <c r="F181">
+        <v>1.15</v>
+      </c>
+      <c r="G181" s="1">
+        <v>314343.17</v>
+      </c>
+      <c r="H181" s="1">
+        <v>145418.81</v>
+      </c>
+      <c r="I181" s="1">
+        <v>46.261164191988</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>459761.98</v>
+      </c>
+      <c r="M181" s="1">
+        <v>459761.98</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>397</v>
+      </c>
+      <c r="B182" s="1">
+        <v>2335.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1133.99</v>
+      </c>
+      <c r="D182" s="1">
+        <v>318.37561028</v>
+      </c>
+      <c r="E182" t="s">
+        <v>28</v>
+      </c>
+      <c r="F182">
+        <v>1.15</v>
+      </c>
+      <c r="G182" s="1">
+        <v>640775.83</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1664523.36</v>
+      </c>
+      <c r="I182" s="1">
+        <v>259.76687666262</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>2305299.19</v>
+      </c>
+      <c r="M182" s="1">
+        <v>2305299.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>399</v>
+      </c>
+      <c r="B183" s="1">
+        <v>15168.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>379.4</v>
+      </c>
+      <c r="D183" s="1">
+        <v>430.56853178</v>
+      </c>
+      <c r="E183" t="s">
+        <v>28</v>
+      </c>
+      <c r="F183">
+        <v>1.15</v>
+      </c>
+      <c r="G183" s="1">
+        <v>5673428.6</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-663208.16</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-11.689724270082</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
+      </c>
+      <c r="L183" s="1">
+        <v>5010220.44</v>
+      </c>
+      <c r="M183" s="1">
+        <v>5010220.44</v>
+      </c>
+      <c r="N183" s="1">
+        <v>3.02</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>401</v>
+      </c>
+      <c r="B184" s="1">
+        <v>2753.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>112.53</v>
+      </c>
+      <c r="D184" s="1">
+        <v>174.12277879</v>
+      </c>
+      <c r="E184" t="s">
+        <v>28</v>
+      </c>
+      <c r="F184">
+        <v>1.15</v>
+      </c>
+      <c r="G184" s="1">
+        <v>410314.36</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-140598.98</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-34.266161194066</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" s="1">
+        <v>269715.38</v>
+      </c>
+      <c r="M184" s="1">
+        <v>269715.38</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>403</v>
+      </c>
+      <c r="B185" s="1">
+        <v>10637.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>6056.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>4514.04221115</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185">
+        <v>184.76</v>
+      </c>
+      <c r="G185" s="1">
+        <v>266454.7</v>
+      </c>
+      <c r="H185" s="1">
+        <v>82194.07</v>
+      </c>
+      <c r="I185" s="1">
+        <v>30.847295994404</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" s="1">
+        <v>348648.77</v>
+      </c>
+      <c r="M185" s="1">
+        <v>348648.77</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>405</v>
+      </c>
+      <c r="B186" s="1">
+        <v>22033.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3374.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>2451.51690646</v>
+      </c>
+      <c r="E186" t="s">
+        <v>46</v>
+      </c>
+      <c r="F186">
+        <v>184.76</v>
+      </c>
+      <c r="G186" s="1">
+        <v>301243.77</v>
+      </c>
+      <c r="H186" s="1">
+        <v>101104.21</v>
+      </c>
+      <c r="I186" s="1">
+        <v>33.562257569675</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>0.0</v>
+      </c>
+      <c r="L186" s="1">
+        <v>402347.98</v>
+      </c>
+      <c r="M186" s="1">
+        <v>402347.98</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>407</v>
+      </c>
+      <c r="B187" s="1">
+        <v>8113.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>8249.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>6409.86946875</v>
+      </c>
+      <c r="E187" t="s">
+        <v>46</v>
+      </c>
+      <c r="F187">
+        <v>184.76</v>
+      </c>
+      <c r="G187" s="1">
+        <v>282812.73</v>
+      </c>
+      <c r="H187" s="1">
+        <v>79401.82</v>
+      </c>
+      <c r="I187" s="1">
+        <v>28.075758824576</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
+      </c>
+      <c r="L187" s="1">
+        <v>362214.55</v>
+      </c>
+      <c r="M187" s="1">
+        <v>362214.55</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>409</v>
+      </c>
+      <c r="B188" s="1">
+        <v>314.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1563.7</v>
+      </c>
+      <c r="D188" s="1">
+        <v>1043.09716561</v>
+      </c>
+      <c r="E188" t="s">
+        <v>28</v>
+      </c>
+      <c r="F188">
+        <v>1.15</v>
+      </c>
+      <c r="G188" s="1">
+        <v>280291.2</v>
+      </c>
+      <c r="H188" s="1">
+        <v>147187.3</v>
+      </c>
+      <c r="I188" s="1">
+        <v>52.512280085854</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" s="1">
+        <v>427478.5</v>
+      </c>
+      <c r="M188" s="1">
+        <v>427478.5</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>411</v>
+      </c>
+      <c r="B189" s="1">
+        <v>793.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>450.67</v>
+      </c>
+      <c r="D189" s="1">
+        <v>463.58377049</v>
+      </c>
+      <c r="E189" t="s">
+        <v>28</v>
+      </c>
+      <c r="F189">
+        <v>1.15</v>
+      </c>
+      <c r="G189" s="1">
+        <v>318972.25</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-7827.11</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2.4538529605632</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>311145.14</v>
+      </c>
+      <c r="M189" s="1">
+        <v>311145.14</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>413</v>
+      </c>
+      <c r="B190" s="1">
+        <v>5093.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>223.17</v>
+      </c>
+      <c r="D190" s="1">
+        <v>171.09181425</v>
+      </c>
+      <c r="E190" t="s">
+        <v>28</v>
+      </c>
+      <c r="F190">
+        <v>1.15</v>
+      </c>
+      <c r="G190" s="1">
+        <v>746081.91</v>
+      </c>
+      <c r="H190" s="1">
+        <v>243474.78</v>
+      </c>
+      <c r="I190" s="1">
+        <v>32.633786818394</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" s="1">
+        <v>989556.69</v>
+      </c>
+      <c r="M190" s="1">
+        <v>989556.69</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>415</v>
+      </c>
+      <c r="B191" s="1">
+        <v>799.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>395.17</v>
+      </c>
+      <c r="D191" s="1">
+        <v>416.5787985</v>
+      </c>
+      <c r="E191" t="s">
+        <v>28</v>
+      </c>
+      <c r="F191">
+        <v>1.15</v>
+      </c>
+      <c r="G191" s="1">
+        <v>289030.83</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-14138.94</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-4.8918449287919</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191" s="1">
+        <v>274891.89</v>
+      </c>
+      <c r="M191" s="1">
+        <v>274891.89</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>417</v>
+      </c>
+      <c r="B192" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>464.7</v>
+      </c>
+      <c r="D192" s="1">
+        <v>533.90599634</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>292046.58</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-37855.68</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-12.962206234362</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" s="1">
+        <v>254190.9</v>
+      </c>
+      <c r="M192" s="1">
+        <v>254190.9</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>419</v>
+      </c>
+      <c r="B193" s="1">
+        <v>14866.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>3832.31185255</v>
+      </c>
+      <c r="E193" t="s">
+        <v>46</v>
+      </c>
+      <c r="F193">
+        <v>184.76</v>
+      </c>
+      <c r="G193" s="1">
+        <v>308575.95</v>
+      </c>
+      <c r="H193" s="1">
+        <v>636420.69</v>
+      </c>
+      <c r="I193" s="1">
+        <v>206.24442377962</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" s="1">
+        <v>944996.64</v>
+      </c>
+      <c r="M193" s="1">
+        <v>944996.64</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>421</v>
+      </c>
+      <c r="B194" s="1">
+        <v>4033.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>82.24</v>
+      </c>
+      <c r="D194" s="1">
+        <v>84.82510786</v>
+      </c>
+      <c r="E194" t="s">
+        <v>28</v>
+      </c>
+      <c r="F194">
+        <v>1.15</v>
+      </c>
+      <c r="G194" s="1">
+        <v>297461.83</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-8698.19</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-2.9241365186249</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" s="1">
+        <v>288763.64</v>
+      </c>
+      <c r="M194" s="1">
+        <v>288763.64</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>423</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20102.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>11.905</v>
+      </c>
+      <c r="D195" s="1">
+        <v>12.25309223</v>
+      </c>
+      <c r="E195" t="s">
+        <v>99</v>
+      </c>
+      <c r="F195">
+        <v>0.87</v>
+      </c>
+      <c r="G195" s="1">
+        <v>284192.98</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-8087.63</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-2.8458232852902</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" s="1">
+        <v>276105.35</v>
+      </c>
+      <c r="M195" s="1">
+        <v>276105.35</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>425</v>
+      </c>
+      <c r="B196" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>37.34</v>
+      </c>
+      <c r="D196" s="1">
+        <v>41.64948809</v>
+      </c>
+      <c r="E196" t="s">
+        <v>183</v>
+      </c>
+      <c r="F196">
+        <v>1.63</v>
+      </c>
+      <c r="G196" s="1">
+        <v>296071.94</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-25302.62</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-8.5461053823608</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" s="1">
+        <v>270769.32</v>
+      </c>
+      <c r="M196" s="1">
+        <v>270769.32</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>427</v>
+      </c>
+      <c r="B197" s="1">
+        <v>44675.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>6.412</v>
+      </c>
+      <c r="D197" s="1">
+        <v>6.28725014</v>
+      </c>
+      <c r="E197" t="s">
+        <v>99</v>
+      </c>
+      <c r="F197">
+        <v>0.87</v>
+      </c>
+      <c r="G197" s="1">
+        <v>323915.25</v>
+      </c>
+      <c r="H197" s="1">
+        <v>6579.24</v>
+      </c>
+      <c r="I197" s="1">
+        <v>2.0311609286688</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" s="1">
+        <v>330494.49</v>
+      </c>
+      <c r="M197" s="1">
+        <v>330494.49</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>429</v>
+      </c>
+      <c r="B198" s="1">
+        <v>3245.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>286.69</v>
+      </c>
+      <c r="D198" s="1">
+        <v>112.52255778</v>
+      </c>
+      <c r="E198" t="s">
+        <v>28</v>
+      </c>
+      <c r="F198">
+        <v>1.15</v>
+      </c>
+      <c r="G198" s="1">
+        <v>313705.51</v>
+      </c>
+      <c r="H198" s="1">
+        <v>496244.91</v>
+      </c>
+      <c r="I198" s="1">
+        <v>158.18813957077</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" s="1">
+        <v>809950.42</v>
+      </c>
+      <c r="M198" s="1">
+        <v>809950.42</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>431</v>
+      </c>
+      <c r="B199" s="1">
+        <v>3556.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>78.96</v>
+      </c>
+      <c r="D199" s="1">
+        <v>78.6037036</v>
+      </c>
+      <c r="E199" t="s">
+        <v>31</v>
+      </c>
+      <c r="F199">
+        <v>0.92</v>
+      </c>
+      <c r="G199" s="1">
+        <v>303465.18</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1252.12</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.41260746949617</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" s="1">
+        <v>304717.3</v>
+      </c>
+      <c r="M199" s="1">
+        <v>304717.3</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>433</v>
+      </c>
+      <c r="B200" s="1">
+        <v>7464.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>45.2</v>
+      </c>
+      <c r="D200" s="1">
+        <v>44.59207395</v>
+      </c>
+      <c r="E200" t="s">
+        <v>28</v>
+      </c>
+      <c r="F200">
+        <v>1.15</v>
+      </c>
+      <c r="G200" s="1">
+        <v>286039.64</v>
+      </c>
+      <c r="H200" s="1">
+        <v>7685.59</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2.6868968231116</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" s="1">
+        <v>293725.23</v>
+      </c>
+      <c r="M200" s="1">
+        <v>293725.23</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>435</v>
+      </c>
+      <c r="B201" s="1">
+        <v>5900.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>7166.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>10095.15728814</v>
+      </c>
+      <c r="E201" t="s">
+        <v>46</v>
+      </c>
+      <c r="F201">
+        <v>184.76</v>
+      </c>
+      <c r="G201" s="1">
+        <v>334128.13</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-105298.67</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-31.514458240915</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" s="1">
+        <v>228829.46</v>
+      </c>
+      <c r="M201" s="1">
+        <v>228829.46</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>437</v>
+      </c>
+      <c r="B202" s="1">
+        <v>42475.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>11.785</v>
+      </c>
+      <c r="D202" s="1">
+        <v>6.61084709</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>280795.73</v>
+      </c>
+      <c r="H202" s="1">
+        <v>219772.15</v>
+      </c>
+      <c r="I202" s="1">
+        <v>78.267625365956</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202" s="1">
+        <v>500567.88</v>
+      </c>
+      <c r="M202" s="1">
+        <v>500567.88</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>439</v>
+      </c>
+      <c r="B203" s="1">
+        <v>22486.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>21.5</v>
+      </c>
+      <c r="D203" s="1">
+        <v>21.94472294</v>
+      </c>
+      <c r="E203" t="s">
+        <v>183</v>
+      </c>
+      <c r="F203">
+        <v>1.63</v>
+      </c>
+      <c r="G203" s="1">
+        <v>296336.62</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-196.34</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.066255733091644</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" s="1">
+        <v>296140.28</v>
+      </c>
+      <c r="M203" s="1">
+        <v>296140.28</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>441</v>
+      </c>
+      <c r="B204" s="1">
+        <v>2723.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>118.04</v>
+      </c>
+      <c r="D204" s="1">
+        <v>108.57617334</v>
+      </c>
+      <c r="E204" t="s">
+        <v>31</v>
+      </c>
+      <c r="F204">
+        <v>0.92</v>
+      </c>
+      <c r="G204" s="1">
+        <v>319716.27</v>
+      </c>
+      <c r="H204" s="1">
+        <v>29106.69</v>
+      </c>
+      <c r="I204" s="1">
+        <v>9.1039126660648</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>348822.96</v>
+      </c>
+      <c r="M204" s="1">
+        <v>348822.96</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>443</v>
+      </c>
+      <c r="B205" s="1">
+        <v>9399.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>280.1</v>
+      </c>
+      <c r="D205" s="1">
+        <v>241.40696351</v>
+      </c>
+      <c r="E205" t="s">
+        <v>235</v>
+      </c>
+      <c r="F205">
+        <v>7.47</v>
+      </c>
+      <c r="G205" s="1">
+        <v>303648.43</v>
+      </c>
+      <c r="H205" s="1">
+        <v>48572.79</v>
+      </c>
+      <c r="I205" s="1">
+        <v>15.996390957793</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" s="1">
+        <v>352221.22</v>
+      </c>
+      <c r="M205" s="1">
+        <v>352221.22</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>445</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1998.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>243.83</v>
+      </c>
+      <c r="D206" s="1">
+        <v>177.20214214</v>
+      </c>
+      <c r="E206" t="s">
+        <v>28</v>
+      </c>
+      <c r="F206">
+        <v>1.15</v>
+      </c>
+      <c r="G206" s="1">
+        <v>302889.66</v>
+      </c>
+      <c r="H206" s="1">
+        <v>121254.81</v>
+      </c>
+      <c r="I206" s="1">
+        <v>40.032667341632</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>424144.47</v>
+      </c>
+      <c r="M206" s="1">
+        <v>424144.47</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>447</v>
+      </c>
+      <c r="B207" s="1">
+        <v>56143.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>210.69</v>
+      </c>
+      <c r="D207" s="1">
+        <v>171.08545304</v>
+      </c>
+      <c r="E207" t="s">
+        <v>28</v>
+      </c>
+      <c r="F207">
+        <v>1.15</v>
+      </c>
+      <c r="G207" s="1">
+        <v>8301392.62</v>
+      </c>
+      <c r="H207" s="1">
+        <v>1997030.39</v>
+      </c>
+      <c r="I207" s="1">
+        <v>24.056570763665</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" s="1">
+        <v>10298423.01</v>
+      </c>
+      <c r="M207" s="1">
+        <v>10298423.01</v>
+      </c>
+      <c r="N207" s="1">
+        <v>6.21</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>449</v>
+      </c>
+      <c r="B208" s="1">
+        <v>4184.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>313.27</v>
+      </c>
+      <c r="D208" s="1">
+        <v>219.22919455</v>
+      </c>
+      <c r="E208" t="s">
+        <v>28</v>
+      </c>
+      <c r="F208">
+        <v>1.15</v>
+      </c>
+      <c r="G208" s="1">
+        <v>791223.13</v>
+      </c>
+      <c r="H208" s="1">
+        <v>349924.08</v>
+      </c>
+      <c r="I208" s="1">
+        <v>44.225714180019</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>1141147.21</v>
+      </c>
+      <c r="M208" s="1">
+        <v>1141147.21</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>451</v>
+      </c>
+      <c r="B209" s="1">
+        <v>3681.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>184.29</v>
+      </c>
+      <c r="D209" s="1">
+        <v>177.82568867</v>
+      </c>
+      <c r="E209" t="s">
+        <v>28</v>
+      </c>
+      <c r="F209">
+        <v>1.15</v>
+      </c>
+      <c r="G209" s="1">
+        <v>567620.88</v>
+      </c>
+      <c r="H209" s="1">
+        <v>22986.37</v>
+      </c>
+      <c r="I209" s="1">
+        <v>4.0495990915627</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" s="1">
+        <v>590607.25</v>
+      </c>
+      <c r="M209" s="1">
+        <v>590607.25</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>453</v>
+      </c>
+      <c r="B210" s="1">
+        <v>3913.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>86.84</v>
+      </c>
+      <c r="D210" s="1">
+        <v>92.13144646</v>
+      </c>
+      <c r="E210" t="s">
+        <v>28</v>
+      </c>
+      <c r="F210">
+        <v>1.15</v>
+      </c>
+      <c r="G210" s="1">
+        <v>309819.98</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-13977.28</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-4.5114198251514</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" s="1">
+        <v>295842.7</v>
+      </c>
+      <c r="M210" s="1">
+        <v>295842.7</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>455</v>
+      </c>
+      <c r="B211" s="1">
+        <v>2959.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>118.95</v>
+      </c>
+      <c r="D211" s="1">
+        <v>110.16454883</v>
+      </c>
+      <c r="E211" t="s">
+        <v>28</v>
+      </c>
+      <c r="F211">
+        <v>1.15</v>
+      </c>
+      <c r="G211" s="1">
+        <v>283336.09</v>
+      </c>
+      <c r="H211" s="1">
+        <v>23100.48</v>
+      </c>
+      <c r="I211" s="1">
+        <v>8.153031264037</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>306436.57</v>
+      </c>
+      <c r="M211" s="1">
+        <v>306436.57</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>457</v>
+      </c>
+      <c r="B212" s="1">
+        <v>2137.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>287.78</v>
+      </c>
+      <c r="D212" s="1">
+        <v>182.66445484</v>
+      </c>
+      <c r="E212" t="s">
+        <v>28</v>
+      </c>
+      <c r="F212">
+        <v>1.15</v>
+      </c>
+      <c r="G212" s="1">
+        <v>341137.31</v>
+      </c>
+      <c r="H212" s="1">
+        <v>194284.82</v>
+      </c>
+      <c r="I212" s="1">
+        <v>56.952087709198</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" s="1">
+        <v>535422.13</v>
+      </c>
+      <c r="M212" s="1">
+        <v>535422.13</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>459</v>
+      </c>
+      <c r="B213" s="1">
+        <v>3741.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>98.24</v>
+      </c>
+      <c r="D213" s="1">
+        <v>107.77291901</v>
+      </c>
+      <c r="E213" t="s">
+        <v>28</v>
+      </c>
+      <c r="F213">
+        <v>1.15</v>
+      </c>
+      <c r="G213" s="1">
+        <v>350456.86</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-30488.34</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-8.6995985754138</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" s="1">
+        <v>319968.52</v>
+      </c>
+      <c r="M213" s="1">
+        <v>319968.52</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>461</v>
+      </c>
+      <c r="B214" s="1">
+        <v>7710.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>42.51</v>
+      </c>
+      <c r="D214" s="1">
+        <v>51.13964851</v>
+      </c>
+      <c r="E214" t="s">
+        <v>28</v>
+      </c>
+      <c r="F214">
+        <v>1.15</v>
+      </c>
+      <c r="G214" s="1">
+        <v>337604.67</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-52255.46</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-15.47829892282</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" s="1">
+        <v>285349.21</v>
+      </c>
+      <c r="M214" s="1">
+        <v>285349.21</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>463</v>
+      </c>
+      <c r="B215" s="1">
+        <v>4107.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>142.02</v>
+      </c>
+      <c r="D215" s="1">
+        <v>154.37372291</v>
+      </c>
+      <c r="E215" t="s">
+        <v>28</v>
+      </c>
+      <c r="F215">
+        <v>1.15</v>
+      </c>
+      <c r="G215" s="1">
+        <v>544867.72</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-37052.87</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-6.800342292254</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" s="1">
+        <v>507814.85</v>
+      </c>
+      <c r="M215" s="1">
+        <v>507814.85</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>465</v>
+      </c>
+      <c r="B216" s="1">
+        <v>17784.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>25.21</v>
+      </c>
+      <c r="D216" s="1">
+        <v>26.50992915</v>
+      </c>
+      <c r="E216" t="s">
+        <v>28</v>
+      </c>
+      <c r="F216">
+        <v>1.15</v>
+      </c>
+      <c r="G216" s="1">
+        <v>403832.33</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-13500.94</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-3.3432043442386</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" s="1">
+        <v>390331.39</v>
+      </c>
+      <c r="M216" s="1">
+        <v>390331.39</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>467</v>
+      </c>
+      <c r="B217" s="1">
+        <v>19678.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>16.48</v>
+      </c>
+      <c r="D217" s="1">
+        <v>17.61257546</v>
+      </c>
+      <c r="E217" t="s">
+        <v>28</v>
+      </c>
+      <c r="F217">
+        <v>1.15</v>
+      </c>
+      <c r="G217" s="1">
+        <v>297860.59</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-15522.58</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-5.2113574340264</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" s="1">
+        <v>282338.01</v>
+      </c>
+      <c r="M217" s="1">
+        <v>282338.01</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>469</v>
+      </c>
+      <c r="B218" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>232.04</v>
+      </c>
+      <c r="D218" s="1">
+        <v>211.32982219</v>
+      </c>
+      <c r="E218" t="s">
+        <v>28</v>
+      </c>
+      <c r="F218">
+        <v>1.15</v>
+      </c>
+      <c r="G218" s="1">
+        <v>296209.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>33285.38</v>
+      </c>
+      <c r="I218" s="1">
+        <v>11.237126488392</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" s="1">
+        <v>329494.38</v>
+      </c>
+      <c r="M218" s="1">
+        <v>329494.38</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>471</v>
+      </c>
+      <c r="B219" s="1">
+        <v>4482.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>150.38</v>
+      </c>
+      <c r="D219" s="1">
+        <v>150.61150156</v>
+      </c>
+      <c r="E219" t="s">
+        <v>28</v>
+      </c>
+      <c r="F219">
+        <v>1.15</v>
+      </c>
+      <c r="G219" s="1">
+        <v>584253.72</v>
+      </c>
+      <c r="H219" s="1">
+        <v>2550.35</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.43651412266575</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" s="1">
+        <v>586804.07</v>
+      </c>
+      <c r="M219" s="1">
+        <v>586804.07</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>473</v>
+      </c>
+      <c r="B220" s="1">
+        <v>2571.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>204.87</v>
+      </c>
+      <c r="D220" s="1">
+        <v>220.73245041</v>
+      </c>
+      <c r="E220" t="s">
+        <v>28</v>
+      </c>
+      <c r="F220">
+        <v>1.15</v>
+      </c>
+      <c r="G220" s="1">
+        <v>485681.05</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-27104.72</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-5.5807654014914</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" s="1">
+        <v>458576.33</v>
+      </c>
+      <c r="M220" s="1">
+        <v>458576.33</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>475</v>
+      </c>
+      <c r="B221" s="1">
+        <v>3654.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>140.54</v>
+      </c>
+      <c r="D221" s="1">
+        <v>126.28747674</v>
+      </c>
+      <c r="E221" t="s">
+        <v>28</v>
+      </c>
+      <c r="F221">
+        <v>1.15</v>
+      </c>
+      <c r="G221" s="1">
+        <v>402415.92</v>
+      </c>
+      <c r="H221" s="1">
+        <v>44678.94</v>
+      </c>
+      <c r="I221" s="1">
+        <v>11.102677051146</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" s="1">
+        <v>447094.86</v>
+      </c>
+      <c r="M221" s="1">
+        <v>447094.86</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>477</v>
+      </c>
+      <c r="B222" s="1">
+        <v>2809.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>147.75</v>
+      </c>
+      <c r="D222" s="1">
+        <v>108.83647205</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>305721.65</v>
+      </c>
+      <c r="H222" s="1">
+        <v>109308.1</v>
+      </c>
+      <c r="I222" s="1">
+        <v>35.754124707884</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" s="1">
+        <v>415029.75</v>
+      </c>
+      <c r="M222" s="1">
+        <v>415029.75</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>479</v>
+      </c>
+      <c r="B223" s="1">
+        <v>4279.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>79.89</v>
+      </c>
+      <c r="D223" s="1">
+        <v>80.93548493</v>
+      </c>
+      <c r="E223" t="s">
+        <v>28</v>
+      </c>
+      <c r="F223">
+        <v>1.15</v>
+      </c>
+      <c r="G223" s="1">
+        <v>301031.83</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-3409.24</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-1.1325181127856</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" s="1">
+        <v>297622.59</v>
+      </c>
+      <c r="M223" s="1">
+        <v>297622.59</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>481</v>
+      </c>
+      <c r="B224" s="1">
+        <v>8563.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>32.03</v>
+      </c>
+      <c r="D224" s="1">
+        <v>34.54973607</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>295849.39</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-21576.5</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-7.2930689497112</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" s="1">
+        <v>274272.89</v>
+      </c>
+      <c r="M224" s="1">
+        <v>274272.89</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>483</v>
+      </c>
+      <c r="B225" s="1">
+        <v>2666.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>226.11</v>
+      </c>
+      <c r="D225" s="1">
+        <v>150.90875094</v>
+      </c>
+      <c r="E225" t="s">
+        <v>28</v>
+      </c>
+      <c r="F225">
+        <v>1.15</v>
+      </c>
+      <c r="G225" s="1">
+        <v>349864.41</v>
+      </c>
+      <c r="H225" s="1">
+        <v>174956.47</v>
+      </c>
+      <c r="I225" s="1">
+        <v>50.006935543973</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" s="1">
+        <v>524820.88</v>
+      </c>
+      <c r="M225" s="1">
+        <v>524820.88</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="1">
+        <v>767.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>702.25</v>
+      </c>
+      <c r="D226" s="1">
+        <v>501.51461538</v>
+      </c>
+      <c r="E226" t="s">
+        <v>28</v>
+      </c>
+      <c r="F226">
+        <v>1.15</v>
+      </c>
+      <c r="G226" s="1">
+        <v>329291.06</v>
+      </c>
+      <c r="H226" s="1">
+        <v>139650.04</v>
+      </c>
+      <c r="I226" s="1">
+        <v>42.409301971332</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" s="1">
+        <v>468941.1</v>
+      </c>
+      <c r="M226" s="1">
+        <v>468941.1</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="1">
+        <v>7602.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>11165.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>7758.16272034</v>
+      </c>
+      <c r="E227" t="s">
+        <v>46</v>
+      </c>
+      <c r="F227">
+        <v>184.76</v>
+      </c>
+      <c r="G227" s="1">
+        <v>332592.74</v>
+      </c>
+      <c r="H227" s="1">
+        <v>126784.75</v>
+      </c>
+      <c r="I227" s="1">
+        <v>38.120119519145</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" s="1">
+        <v>459377.49</v>
+      </c>
+      <c r="M227" s="1">
+        <v>459377.49</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>489</v>
+      </c>
+      <c r="B228" s="1">
+        <v>10473.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>23.48</v>
+      </c>
+      <c r="D228" s="1">
+        <v>28.55336293</v>
+      </c>
+      <c r="E228" t="s">
+        <v>99</v>
+      </c>
+      <c r="F228">
+        <v>0.87</v>
+      </c>
+      <c r="G228" s="1">
+        <v>345128.99</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-61418.53</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-17.795818890786</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>283710.46</v>
+      </c>
+      <c r="M228" s="1">
+        <v>283710.46</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>491</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>204.94</v>
+      </c>
+      <c r="D229" s="1">
+        <v>217.61822742</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
+      </c>
+      <c r="F229">
+        <v>1.15</v>
+      </c>
+      <c r="G229" s="1">
+        <v>339749.99</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-19653.91</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-5.7848154756384</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" s="1">
+        <v>320096.08</v>
+      </c>
+      <c r="M229" s="1">
+        <v>320096.08</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>493</v>
+      </c>
+      <c r="B230" s="1">
+        <v>1534.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>188.63</v>
+      </c>
+      <c r="D230" s="1">
+        <v>235.2133116</v>
+      </c>
+      <c r="E230" t="s">
+        <v>28</v>
+      </c>
+      <c r="F230">
+        <v>1.15</v>
+      </c>
+      <c r="G230" s="1">
+        <v>314154.9</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-62232.19</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-19.809396574747</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" s="1">
+        <v>251922.71</v>
+      </c>
+      <c r="M230" s="1">
+        <v>251922.71</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>495</v>
+      </c>
+      <c r="B231" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>310.79909901</v>
+      </c>
+      <c r="E231" t="s">
+        <v>31</v>
+      </c>
+      <c r="F231">
+        <v>0.92</v>
+      </c>
+      <c r="G231" s="1">
+        <v>339848.22</v>
+      </c>
+      <c r="H231" s="1">
+        <v>9807.21</v>
+      </c>
+      <c r="I231" s="1">
+        <v>2.8857617674149</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" s="1">
+        <v>349655.43</v>
+      </c>
+      <c r="M231" s="1">
+        <v>349655.43</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>497</v>
+      </c>
+      <c r="B232" s="1">
+        <v>5178.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>107.24</v>
+      </c>
+      <c r="D232" s="1">
+        <v>78.82134415</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="F232">
+        <v>1.15</v>
+      </c>
+      <c r="G232" s="1">
+        <v>349239.42</v>
+      </c>
+      <c r="H232" s="1">
+        <v>134208.88</v>
+      </c>
+      <c r="I232" s="1">
+        <v>38.428903587115</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232" s="1">
+        <v>483448.3</v>
+      </c>
+      <c r="M232" s="1">
+        <v>483448.3</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" s="1">
+        <v>949.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>473.79</v>
+      </c>
+      <c r="D233" s="1">
+        <v>362.30198103</v>
+      </c>
+      <c r="E233" t="s">
+        <v>28</v>
+      </c>
+      <c r="F233">
+        <v>1.15</v>
+      </c>
+      <c r="G233" s="1">
+        <v>299655.56</v>
+      </c>
+      <c r="H233" s="1">
+        <v>91800.74</v>
+      </c>
+      <c r="I233" s="1">
+        <v>30.635420213795</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" s="1">
+        <v>391456.3</v>
+      </c>
+      <c r="M233" s="1">
+        <v>391456.3</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>501</v>
+      </c>
+      <c r="B234" s="1">
+        <v>8634.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>53.16</v>
+      </c>
+      <c r="D234" s="1">
+        <v>52.28812254</v>
+      </c>
+      <c r="E234" t="s">
+        <v>51</v>
+      </c>
+      <c r="F234">
+        <v>1.62</v>
+      </c>
+      <c r="G234" s="1">
+        <v>279890.91</v>
+      </c>
+      <c r="H234" s="1">
+        <v>3117.75</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1.1139161325389</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" s="1">
+        <v>283008.66</v>
+      </c>
+      <c r="M234" s="1">
+        <v>283008.66</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>503</v>
+      </c>
+      <c r="B235" s="1">
+        <v>3706.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>285.1</v>
+      </c>
+      <c r="D235" s="1">
+        <v>217.2166136</v>
+      </c>
+      <c r="E235" t="s">
+        <v>51</v>
+      </c>
+      <c r="F235">
+        <v>1.62</v>
+      </c>
+      <c r="G235" s="1">
+        <v>500143.18</v>
+      </c>
+      <c r="H235" s="1">
+        <v>151343.19</v>
+      </c>
+      <c r="I235" s="1">
+        <v>30.259972754202</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" s="1">
+        <v>651486.37</v>
+      </c>
+      <c r="M235" s="1">
+        <v>651486.37</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>505</v>
+      </c>
+      <c r="B236" s="1">
+        <v>1359.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>410.92</v>
+      </c>
+      <c r="D236" s="1">
+        <v>474.13381163</v>
+      </c>
+      <c r="E236" t="s">
+        <v>28</v>
+      </c>
+      <c r="F236">
+        <v>1.15</v>
+      </c>
+      <c r="G236" s="1">
+        <v>557253.88</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-71061.75</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-12.752131936704</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" s="1">
+        <v>486192.13</v>
+      </c>
+      <c r="M236" s="1">
+        <v>486192.13</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>507</v>
+      </c>
+      <c r="B237" s="1">
+        <v>1026.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>333.5</v>
+      </c>
+      <c r="D237" s="1">
+        <v>276.87609162</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>284074.87</v>
+      </c>
+      <c r="H237" s="1">
+        <v>58096.13</v>
+      </c>
+      <c r="I237" s="1">
+        <v>20.450992373947</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>342171.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>342171.0</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>509</v>
+      </c>
+      <c r="B238" s="1">
+        <v>2000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>151.78</v>
+      </c>
+      <c r="D238" s="1">
+        <v>224.63917</v>
+      </c>
+      <c r="E238" t="s">
+        <v>28</v>
+      </c>
+      <c r="F238">
+        <v>1.15</v>
+      </c>
+      <c r="G238" s="1">
+        <v>391720.36</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-127433.4</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-32.531727480287</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>264286.96</v>
+      </c>
+      <c r="M238" s="1">
+        <v>264286.96</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" s="1">
+        <v>8706.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>406.7</v>
+      </c>
+      <c r="D239" s="1">
+        <v>374.99547439</v>
+      </c>
+      <c r="E239" t="s">
+        <v>104</v>
+      </c>
+      <c r="F239">
+        <v>10.96</v>
+      </c>
+      <c r="G239" s="1">
+        <v>300128.01</v>
+      </c>
+      <c r="H239" s="1">
+        <v>22946.05</v>
+      </c>
+      <c r="I239" s="1">
+        <v>7.6454210321789</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239" s="1">
+        <v>323074.06</v>
+      </c>
+      <c r="M239" s="1">
+        <v>323074.06</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>513</v>
+      </c>
+      <c r="B240" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>73.34</v>
+      </c>
+      <c r="D240" s="1">
+        <v>83.73540028</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>300191.41</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-37267.51</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-12.414582415933</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>262923.9</v>
+      </c>
+      <c r="M240" s="1">
+        <v>262923.9</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>515</v>
+      </c>
+      <c r="B241" s="1">
+        <v>1995.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>134.86</v>
+      </c>
+      <c r="D241" s="1">
+        <v>182.165599</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>363420.37</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-94374.67</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-25.968459060234</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" s="1">
+        <v>269045.7</v>
+      </c>
+      <c r="M241" s="1">
+        <v>269045.7</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>517</v>
+      </c>
+      <c r="B242" s="1">
+        <v>1361.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>291.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>238.18167524</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>324165.26</v>
+      </c>
+      <c r="H242" s="1">
+        <v>71885.74</v>
+      </c>
+      <c r="I242" s="1">
+        <v>22.175645841877</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" s="1">
+        <v>396051.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>396051.0</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>519</v>
+      </c>
+      <c r="B243" s="1">
+        <v>4735.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>95.04</v>
+      </c>
+      <c r="D243" s="1">
+        <v>126.00028933</v>
+      </c>
+      <c r="E243" t="s">
+        <v>28</v>
+      </c>
+      <c r="F243">
+        <v>1.15</v>
+      </c>
+      <c r="G243" s="1">
+        <v>516480.29</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-124686.45</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-24.141569855454</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>391793.84</v>
+      </c>
+      <c r="M243" s="1">
+        <v>391793.84</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>521</v>
+      </c>
+      <c r="B244" s="1">
+        <v>1060.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>320.79</v>
+      </c>
+      <c r="D244" s="1">
+        <v>339.39139623</v>
+      </c>
+      <c r="E244" t="s">
+        <v>28</v>
+      </c>
+      <c r="F244">
+        <v>1.15</v>
+      </c>
+      <c r="G244" s="1">
+        <v>307669.37</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-11624.27</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-3.7781694030836</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>0.0</v>
+      </c>
+      <c r="L244" s="1">
+        <v>296045.1</v>
+      </c>
+      <c r="M244" s="1">
+        <v>296045.1</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>523</v>
+      </c>
+      <c r="B245" s="1">
+        <v>1896.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>276.8</v>
+      </c>
+      <c r="D245" s="1">
+        <v>224.8196097</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>426257.98</v>
+      </c>
+      <c r="H245" s="1">
+        <v>98554.82</v>
+      </c>
+      <c r="I245" s="1">
+        <v>23.120932539492</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" s="1">
+        <v>524812.8</v>
+      </c>
+      <c r="M245" s="1">
+        <v>524812.8</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>525</v>
+      </c>
+      <c r="B246" s="1">
+        <v>9447.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>169.34</v>
+      </c>
+      <c r="D246" s="1">
+        <v>123.28487562</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>1164672.22</v>
+      </c>
+      <c r="H246" s="1">
+        <v>435082.76</v>
+      </c>
+      <c r="I246" s="1">
+        <v>37.356670188287</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246">
+        <v>0.0</v>
+      </c>
+      <c r="L246" s="1">
+        <v>1599754.98</v>
+      </c>
+      <c r="M246" s="1">
+        <v>1599754.98</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>527</v>
+      </c>
+      <c r="B247" s="1">
+        <v>10355.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>6728.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>4734.78647996</v>
+      </c>
+      <c r="E247" t="s">
+        <v>46</v>
+      </c>
+      <c r="F247">
+        <v>184.76</v>
+      </c>
+      <c r="G247" s="1">
+        <v>273271.07</v>
+      </c>
+      <c r="H247" s="1">
+        <v>103796.52</v>
+      </c>
+      <c r="I247" s="1">
+        <v>37.982988832298</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>0.0</v>
+      </c>
+      <c r="L247" s="1">
+        <v>377067.59</v>
+      </c>
+      <c r="M247" s="1">
+        <v>377067.59</v>
+      </c>
+      <c r="N247" s="1">
         <v>0.23</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>529</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2233.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>232.29</v>
+      </c>
+      <c r="D248" s="1">
+        <v>175.56636811</v>
+      </c>
+      <c r="E248" t="s">
+        <v>28</v>
+      </c>
+      <c r="F248">
+        <v>1.15</v>
+      </c>
+      <c r="G248" s="1">
+        <v>340129.81</v>
+      </c>
+      <c r="H248" s="1">
+        <v>111466.54</v>
+      </c>
+      <c r="I248" s="1">
+        <v>32.771764403714</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>0.0</v>
+      </c>
+      <c r="L248" s="1">
+        <v>451596.35</v>
+      </c>
+      <c r="M248" s="1">
+        <v>451596.35</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>531</v>
+      </c>
+      <c r="B249" s="1">
+        <v>23792.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>7189.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3964.67695024</v>
+      </c>
+      <c r="E249" t="s">
+        <v>46</v>
+      </c>
+      <c r="F249">
+        <v>184.76</v>
+      </c>
+      <c r="G249" s="1">
+        <v>520911.54</v>
+      </c>
+      <c r="H249" s="1">
+        <v>404814.65</v>
+      </c>
+      <c r="I249" s="1">
+        <v>77.712743703086</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" s="1">
+        <v>925726.19</v>
+      </c>
+      <c r="M249" s="1">
+        <v>925726.19</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>533</v>
+      </c>
+      <c r="B250" s="1">
+        <v>19904.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>3250.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>3572.00542605</v>
+      </c>
+      <c r="E250" t="s">
+        <v>46</v>
+      </c>
+      <c r="F250">
+        <v>184.76</v>
+      </c>
+      <c r="G250" s="1">
+        <v>399220.91</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-49109.04</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-12.301219392541</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250">
+        <v>0.0</v>
+      </c>
+      <c r="L250" s="1">
+        <v>350111.87</v>
+      </c>
+      <c r="M250" s="1">
+        <v>350111.87</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>535</v>
+      </c>
+      <c r="B251" s="1">
+        <v>2701.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>168.31</v>
+      </c>
+      <c r="D251" s="1">
+        <v>120.65393558</v>
+      </c>
+      <c r="E251" t="s">
+        <v>28</v>
+      </c>
+      <c r="F251">
+        <v>1.15</v>
+      </c>
+      <c r="G251" s="1">
+        <v>284101.02</v>
+      </c>
+      <c r="H251" s="1">
+        <v>111689.78</v>
+      </c>
+      <c r="I251" s="1">
+        <v>39.313403380248</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251">
+        <v>0.0</v>
+      </c>
+      <c r="L251" s="1">
+        <v>395790.8</v>
+      </c>
+      <c r="M251" s="1">
+        <v>395790.8</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>537</v>
+      </c>
+      <c r="B252" s="1">
+        <v>1074.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>307.8</v>
+      </c>
+      <c r="D252" s="1">
+        <v>347.82711359</v>
+      </c>
+      <c r="E252" t="s">
+        <v>28</v>
+      </c>
+      <c r="F252">
+        <v>1.15</v>
+      </c>
+      <c r="G252" s="1">
+        <v>325295.22</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-37486.41</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-11.523812123646</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>287808.81</v>
+      </c>
+      <c r="M252" s="1">
+        <v>287808.81</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>539</v>
+      </c>
+      <c r="B253" s="1">
+        <v>35161.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>102.15</v>
+      </c>
+      <c r="D253" s="1">
+        <v>108.60323427</v>
+      </c>
+      <c r="E253" t="s">
+        <v>104</v>
+      </c>
+      <c r="F253">
+        <v>10.96</v>
+      </c>
+      <c r="G253" s="1">
+        <v>351023.95</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-23299.5</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-6.637581281847</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>327724.45</v>
+      </c>
+      <c r="M253" s="1">
+        <v>327724.45</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>541</v>
+      </c>
+      <c r="B254" s="1">
+        <v>1033.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>122.1</v>
+      </c>
+      <c r="D254" s="1">
+        <v>129.85148112</v>
+      </c>
+      <c r="E254" t="s">
+        <v>31</v>
+      </c>
+      <c r="F254">
+        <v>0.92</v>
+      </c>
+      <c r="G254" s="1">
+        <v>145522.75</v>
+      </c>
+      <c r="H254" s="1">
+        <v>-8641.42</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-5.9381917947537</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>136881.33</v>
+      </c>
+      <c r="M254" s="1">
+        <v>136881.33</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>543</v>
+      </c>
+      <c r="B255" s="1">
+        <v>860.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>455.51</v>
+      </c>
+      <c r="D255" s="1">
+        <v>478.38943023</v>
+      </c>
+      <c r="E255" t="s">
+        <v>28</v>
+      </c>
+      <c r="F255">
+        <v>1.15</v>
+      </c>
+      <c r="G255" s="1">
+        <v>359673.36</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-18615.9</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-5.1757794905911</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" s="1">
+        <v>341057.46</v>
+      </c>
+      <c r="M255" s="1">
+        <v>341057.46</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>545</v>
+      </c>
+      <c r="B256" s="1">
+        <v>11560.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>5037.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>5783.67647059</v>
+      </c>
+      <c r="E256" t="s">
+        <v>46</v>
+      </c>
+      <c r="F256">
+        <v>184.76</v>
+      </c>
+      <c r="G256" s="1">
+        <v>362424.82</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-47278.02</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-13.044917839788</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>0.0</v>
+      </c>
+      <c r="L256" s="1">
+        <v>315146.8</v>
+      </c>
+      <c r="M256" s="1">
+        <v>315146.8</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>547</v>
+      </c>
+      <c r="B257" s="1">
+        <v>3497.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>143.5</v>
+      </c>
+      <c r="D257" s="1">
+        <v>130.60720046</v>
+      </c>
+      <c r="E257" t="s">
+        <v>28</v>
+      </c>
+      <c r="F257">
+        <v>1.15</v>
+      </c>
+      <c r="G257" s="1">
+        <v>390971.32</v>
+      </c>
+      <c r="H257" s="1">
+        <v>45925.34</v>
+      </c>
+      <c r="I257" s="1">
+        <v>11.746472861488</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257">
+        <v>0.0</v>
+      </c>
+      <c r="L257" s="1">
+        <v>436896.66</v>
+      </c>
+      <c r="M257" s="1">
+        <v>436896.66</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>549</v>
+      </c>
+      <c r="B258" s="1">
+        <v>2849.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>130.74</v>
+      </c>
+      <c r="D258" s="1">
+        <v>109.43486135</v>
+      </c>
+      <c r="E258" t="s">
+        <v>28</v>
+      </c>
+      <c r="F258">
+        <v>1.15</v>
+      </c>
+      <c r="G258" s="1">
+        <v>271259.6</v>
+      </c>
+      <c r="H258" s="1">
+        <v>53029.33</v>
+      </c>
+      <c r="I258" s="1">
+        <v>19.549291527378</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" s="1">
+        <v>324288.93</v>
+      </c>
+      <c r="M258" s="1">
+        <v>324288.93</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>551</v>
+      </c>
+      <c r="B259" s="1">
+        <v>27022.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>3855.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>2295.74476353</v>
+      </c>
+      <c r="E259" t="s">
+        <v>46</v>
+      </c>
+      <c r="F259">
+        <v>184.76</v>
+      </c>
+      <c r="G259" s="1">
+        <v>343057.08</v>
+      </c>
+      <c r="H259" s="1">
+        <v>220742.81</v>
+      </c>
+      <c r="I259" s="1">
+        <v>64.345796332202</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>0.0</v>
+      </c>
+      <c r="L259" s="1">
+        <v>563799.89</v>
+      </c>
+      <c r="M259" s="1">
+        <v>563799.89</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>553</v>
+      </c>
+      <c r="B260" s="1">
+        <v>1580.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>217.64</v>
+      </c>
+      <c r="D260" s="1">
+        <v>219.98617089</v>
+      </c>
+      <c r="E260" t="s">
+        <v>28</v>
+      </c>
+      <c r="F260">
+        <v>1.15</v>
+      </c>
+      <c r="G260" s="1">
+        <v>297582.72</v>
+      </c>
+      <c r="H260" s="1">
+        <v>1800.18</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.6049343187669</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>299382.9</v>
+      </c>
+      <c r="M260" s="1">
+        <v>299382.9</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>555</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1943.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>322.86</v>
+      </c>
+      <c r="D261" s="1">
+        <v>200.84067936</v>
+      </c>
+      <c r="E261" t="s">
+        <v>28</v>
+      </c>
+      <c r="F261">
+        <v>1.15</v>
+      </c>
+      <c r="G261" s="1">
+        <v>339011.96</v>
+      </c>
+      <c r="H261" s="1">
+        <v>207145.95</v>
+      </c>
+      <c r="I261" s="1">
+        <v>61.102844277234</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>546157.91</v>
+      </c>
+      <c r="M261" s="1">
+        <v>546157.91</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>557</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1285.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>279.27</v>
+      </c>
+      <c r="D262" s="1">
+        <v>280.81056809</v>
+      </c>
+      <c r="E262" t="s">
+        <v>28</v>
+      </c>
+      <c r="F262">
+        <v>1.15</v>
+      </c>
+      <c r="G262" s="1">
+        <v>314073.16</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-1638.94</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-0.52183383005412</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>312434.22</v>
+      </c>
+      <c r="M262" s="1">
+        <v>312434.22</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>559</v>
+      </c>
+      <c r="B263" s="1">
+        <v>1174.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>464.61</v>
+      </c>
+      <c r="D263" s="1">
+        <v>491.72831346</v>
+      </c>
+      <c r="E263" t="s">
+        <v>28</v>
+      </c>
+      <c r="F263">
+        <v>1.15</v>
+      </c>
+      <c r="G263" s="1">
+        <v>496138.8</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-21254.47</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-4.2839765807472</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>474884.33</v>
+      </c>
+      <c r="M263" s="1">
+        <v>474884.33</v>
+      </c>
+      <c r="N263" s="1">
         <v>0.29</v>
       </c>
-      <c r="P8">
-[...69 lines deleted...]
-      <c r="F10" t="s">
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>561</v>
+      </c>
+      <c r="B264" s="1">
+        <v>3118.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>163.81</v>
+      </c>
+      <c r="D264" s="1">
+        <v>161.50676716</v>
+      </c>
+      <c r="E264" t="s">
+        <v>28</v>
+      </c>
+      <c r="F264">
+        <v>1.15</v>
+      </c>
+      <c r="G264" s="1">
+        <v>432786.69</v>
+      </c>
+      <c r="H264" s="1">
+        <v>11893.42</v>
+      </c>
+      <c r="I264" s="1">
+        <v>2.7481020731021</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>444680.11</v>
+      </c>
+      <c r="M264" s="1">
+        <v>444680.11</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>563</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1652.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>181.67</v>
+      </c>
+      <c r="D265" s="1">
+        <v>211.35868039</v>
+      </c>
+      <c r="E265" t="s">
+        <v>28</v>
+      </c>
+      <c r="F265">
+        <v>1.15</v>
+      </c>
+      <c r="G265" s="1">
+        <v>304033.7</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-42742.7</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-14.058540221035</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>261291.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>261291.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>565</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7715.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>7324.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>6239.67401167</v>
+      </c>
+      <c r="E266" t="s">
         <v>46</v>
       </c>
-      <c r="G10">
-[...73 lines deleted...]
-      <c r="O11" s="1">
+      <c r="F266">
+        <v>184.76</v>
+      </c>
+      <c r="G266" s="1">
+        <v>261753.87</v>
+      </c>
+      <c r="H266" s="1">
+        <v>44067.18</v>
+      </c>
+      <c r="I266" s="1">
+        <v>16.835349941531</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>305821.05</v>
+      </c>
+      <c r="M266" s="1">
+        <v>305821.05</v>
+      </c>
+      <c r="N266" s="1">
         <v>0.18</v>
       </c>
-      <c r="P11">
-[...19 lines deleted...]
-      <c r="F12" t="s">
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>567</v>
+      </c>
+      <c r="B267" s="1">
+        <v>1811.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>76080.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>34163.05135284</v>
+      </c>
+      <c r="E267" t="s">
+        <v>46</v>
+      </c>
+      <c r="F267">
+        <v>184.76</v>
+      </c>
+      <c r="G267" s="1">
+        <v>345894.57</v>
+      </c>
+      <c r="H267" s="1">
+        <v>399819.04</v>
+      </c>
+      <c r="I267" s="1">
+        <v>115.58985733716</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>745713.61</v>
+      </c>
+      <c r="M267" s="1">
+        <v>745713.61</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>569</v>
+      </c>
+      <c r="B268" s="1">
+        <v>6223.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>168.63</v>
+      </c>
+      <c r="D268" s="1">
+        <v>127.65053029</v>
+      </c>
+      <c r="E268" t="s">
         <v>51</v>
       </c>
-      <c r="G12">
-[...23 lines deleted...]
-      <c r="O12" s="1">
+      <c r="F268">
+        <v>1.62</v>
+      </c>
+      <c r="G268" s="1">
+        <v>492266.54</v>
+      </c>
+      <c r="H268" s="1">
+        <v>154782.72</v>
+      </c>
+      <c r="I268" s="1">
+        <v>31.442868329015</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>647049.26</v>
+      </c>
+      <c r="M268" s="1">
+        <v>647049.26</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>571</v>
+      </c>
+      <c r="B269" s="1">
+        <v>8196.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>6217.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>6113.29380185</v>
+      </c>
+      <c r="E269" t="s">
+        <v>46</v>
+      </c>
+      <c r="F269">
+        <v>184.76</v>
+      </c>
+      <c r="G269" s="1">
+        <v>271715.81</v>
+      </c>
+      <c r="H269" s="1">
+        <v>4066.2</v>
+      </c>
+      <c r="I269" s="1">
+        <v>1.496490027577</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>275782.01</v>
+      </c>
+      <c r="M269" s="1">
+        <v>275782.01</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>573</v>
+      </c>
+      <c r="B270" s="1">
+        <v>1147.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>483.4</v>
+      </c>
+      <c r="D270" s="1">
+        <v>412.32811683</v>
+      </c>
+      <c r="E270" t="s">
+        <v>28</v>
+      </c>
+      <c r="F270">
+        <v>1.15</v>
+      </c>
+      <c r="G270" s="1">
+        <v>411863.29</v>
+      </c>
+      <c r="H270" s="1">
+        <v>70863.33</v>
+      </c>
+      <c r="I270" s="1">
+        <v>17.205546529772</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>482726.62</v>
+      </c>
+      <c r="M270" s="1">
+        <v>482726.62</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>575</v>
+      </c>
+      <c r="B271" s="1">
+        <v>4992.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="D271" s="1">
+        <v>69.20680489</v>
+      </c>
+      <c r="E271" t="s">
+        <v>28</v>
+      </c>
+      <c r="F271">
+        <v>1.15</v>
+      </c>
+      <c r="G271" s="1">
+        <v>296892.18</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-16130.21</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-5.4330194887585</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" s="1">
+        <v>280761.97</v>
+      </c>
+      <c r="M271" s="1">
+        <v>280761.97</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>577</v>
+      </c>
+      <c r="B272" s="1">
+        <v>37436.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>14.92</v>
+      </c>
+      <c r="D272" s="1">
+        <v>14.07139171</v>
+      </c>
+      <c r="E272" t="s">
+        <v>183</v>
+      </c>
+      <c r="F272">
+        <v>1.63</v>
+      </c>
+      <c r="G272" s="1">
+        <v>309548.47</v>
+      </c>
+      <c r="H272" s="1">
+        <v>32592.49</v>
+      </c>
+      <c r="I272" s="1">
+        <v>10.529042511501</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272" s="1">
+        <v>342140.96</v>
+      </c>
+      <c r="M272" s="1">
+        <v>342140.96</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>579</v>
+      </c>
+      <c r="B273" s="1">
+        <v>1187.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>307.81</v>
+      </c>
+      <c r="D273" s="1">
+        <v>287.12753159</v>
+      </c>
+      <c r="E273" t="s">
+        <v>28</v>
+      </c>
+      <c r="F273">
+        <v>1.15</v>
+      </c>
+      <c r="G273" s="1">
+        <v>291657.57</v>
+      </c>
+      <c r="H273" s="1">
+        <v>26443.14</v>
+      </c>
+      <c r="I273" s="1">
+        <v>9.0665021998229</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273" s="1">
+        <v>318100.71</v>
+      </c>
+      <c r="M273" s="1">
+        <v>318100.71</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>581</v>
+      </c>
+      <c r="B274" s="1">
+        <v>3936.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>186.17</v>
+      </c>
+      <c r="D274" s="1">
+        <v>134.24547256</v>
+      </c>
+      <c r="E274" t="s">
+        <v>28</v>
+      </c>
+      <c r="F274">
+        <v>1.15</v>
+      </c>
+      <c r="G274" s="1">
+        <v>454068.51</v>
+      </c>
+      <c r="H274" s="1">
+        <v>183895.2</v>
+      </c>
+      <c r="I274" s="1">
+        <v>40.499439170534</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274" s="1">
+        <v>637963.71</v>
+      </c>
+      <c r="M274" s="1">
+        <v>637963.71</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>583</v>
+      </c>
+      <c r="B275" s="1">
+        <v>7174.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>71.64</v>
+      </c>
+      <c r="D275" s="1">
+        <v>78.28840675</v>
+      </c>
+      <c r="E275" t="s">
+        <v>28</v>
+      </c>
+      <c r="F275">
+        <v>1.15</v>
+      </c>
+      <c r="G275" s="1">
+        <v>485055.47</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-37601.74</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-7.7520494717852</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275" s="1">
+        <v>447453.73</v>
+      </c>
+      <c r="M275" s="1">
+        <v>447453.73</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>585</v>
+      </c>
+      <c r="B276" s="1">
+        <v>4602.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>80.08</v>
+      </c>
+      <c r="D276" s="1">
+        <v>61.49851586</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>283016.17</v>
+      </c>
+      <c r="H276" s="1">
+        <v>85511.99</v>
+      </c>
+      <c r="I276" s="1">
+        <v>30.214524491657</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276" s="1">
+        <v>368528.16</v>
+      </c>
+      <c r="M276" s="1">
+        <v>368528.16</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>587</v>
+      </c>
+      <c r="B277" s="1">
+        <v>12468.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>44.035</v>
+      </c>
+      <c r="D277" s="1">
+        <v>52.32044755</v>
+      </c>
+      <c r="E277" t="s">
+        <v>99</v>
+      </c>
+      <c r="F277">
+        <v>0.87</v>
+      </c>
+      <c r="G277" s="1">
+        <v>652351.01</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-18917.63</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-2.8999157983982</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277" s="1">
+        <v>633433.38</v>
+      </c>
+      <c r="M277" s="1">
+        <v>633433.38</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>589</v>
+      </c>
+      <c r="B278" s="1">
+        <v>11998.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>591</v>
+      </c>
+      <c r="B279" s="1">
+        <v>1111.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>249.2</v>
+      </c>
+      <c r="D279" s="1">
+        <v>245.08358236</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>272287.86</v>
+      </c>
+      <c r="H279" s="1">
+        <v>4573.34</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.6795974671805</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279" s="1">
+        <v>276861.2</v>
+      </c>
+      <c r="M279" s="1">
+        <v>276861.2</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>593</v>
+      </c>
+      <c r="B280" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>1076.81</v>
+      </c>
+      <c r="D280" s="1">
+        <v>779.19411514</v>
+      </c>
+      <c r="E280" t="s">
+        <v>28</v>
+      </c>
+      <c r="F280">
+        <v>1.15</v>
+      </c>
+      <c r="G280" s="1">
+        <v>317259.96</v>
+      </c>
+      <c r="H280" s="1">
+        <v>122426.52</v>
+      </c>
+      <c r="I280" s="1">
+        <v>38.588708137012</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280" s="1">
+        <v>439686.48</v>
+      </c>
+      <c r="M280" s="1">
+        <v>439686.48</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>595</v>
+      </c>
+      <c r="B281" s="1">
+        <v>12198.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>24.12</v>
+      </c>
+      <c r="D281" s="1">
+        <v>26.79385227</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>326831.41</v>
+      </c>
+      <c r="H281" s="1">
+        <v>-32615.65</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-9.9793499039765</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281" s="1">
+        <v>294215.76</v>
+      </c>
+      <c r="M281" s="1">
+        <v>294215.76</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>597</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1392.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>264.64</v>
+      </c>
+      <c r="D282" s="1">
+        <v>254.83307471</v>
+      </c>
+      <c r="E282" t="s">
+        <v>28</v>
+      </c>
+      <c r="F282">
+        <v>1.15</v>
+      </c>
+      <c r="G282" s="1">
+        <v>304836.62</v>
+      </c>
+      <c r="H282" s="1">
+        <v>15883.28</v>
+      </c>
+      <c r="I282" s="1">
+        <v>5.2104238657416</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282" s="1">
+        <v>320719.9</v>
+      </c>
+      <c r="M282" s="1">
+        <v>320719.9</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>599</v>
+      </c>
+      <c r="B283" s="1">
+        <v>8890.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>45.37</v>
+      </c>
+      <c r="D283" s="1">
+        <v>44.21389201</v>
+      </c>
+      <c r="E283" t="s">
+        <v>28</v>
+      </c>
+      <c r="F283">
+        <v>1.15</v>
+      </c>
+      <c r="G283" s="1">
+        <v>340829.24</v>
+      </c>
+      <c r="H283" s="1">
+        <v>10328.08</v>
+      </c>
+      <c r="I283" s="1">
+        <v>3.0302799137774</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>351157.32</v>
+      </c>
+      <c r="M283" s="1">
+        <v>351157.32</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>601</v>
+      </c>
+      <c r="B284" s="1">
+        <v>788.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>451.63</v>
+      </c>
+      <c r="D284" s="1">
+        <v>443.59625635</v>
+      </c>
+      <c r="E284" t="s">
+        <v>28</v>
+      </c>
+      <c r="F284">
+        <v>1.15</v>
+      </c>
+      <c r="G284" s="1">
+        <v>303461.48</v>
+      </c>
+      <c r="H284" s="1">
+        <v>6380.45</v>
+      </c>
+      <c r="I284" s="1">
+        <v>2.1025568055623</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>309841.93</v>
+      </c>
+      <c r="M284" s="1">
+        <v>309841.93</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>603</v>
+      </c>
+      <c r="B285" s="1">
+        <v>13269.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>173.6</v>
+      </c>
+      <c r="D285" s="1">
+        <v>187.01049815</v>
+      </c>
+      <c r="E285" t="s">
+        <v>235</v>
+      </c>
+      <c r="F285">
+        <v>7.47</v>
+      </c>
+      <c r="G285" s="1">
+        <v>332081.4</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-23898.4</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-7.1965487979754</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>308183.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>308183.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>605</v>
+      </c>
+      <c r="B286" s="1">
+        <v>3464.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D286" s="1">
+        <v>122.07075924</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>422853.11</v>
+      </c>
+      <c r="H286" s="1">
+        <v>29718.49</v>
+      </c>
+      <c r="I286" s="1">
+        <v>7.0280883118017</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>452571.6</v>
+      </c>
+      <c r="M286" s="1">
+        <v>452571.6</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>607</v>
+      </c>
+      <c r="B287" s="1">
+        <v>2272.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>327.24</v>
+      </c>
+      <c r="D287" s="1">
+        <v>331.37997799</v>
+      </c>
+      <c r="E287" t="s">
+        <v>28</v>
+      </c>
+      <c r="F287">
+        <v>1.15</v>
+      </c>
+      <c r="G287" s="1">
+        <v>644004.04</v>
+      </c>
+      <c r="H287" s="1">
+        <v>3296.4</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.51186014298917</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>647300.44</v>
+      </c>
+      <c r="M287" s="1">
+        <v>647300.44</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>609</v>
+      </c>
+      <c r="B288" s="1">
+        <v>1359.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>273.83</v>
+      </c>
+      <c r="D288" s="1">
+        <v>257.90777042</v>
+      </c>
+      <c r="E288" t="s">
+        <v>28</v>
+      </c>
+      <c r="F288">
+        <v>1.15</v>
+      </c>
+      <c r="G288" s="1">
+        <v>301205.65</v>
+      </c>
+      <c r="H288" s="1">
+        <v>22784.4</v>
+      </c>
+      <c r="I288" s="1">
+        <v>7.564399937385</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>323990.05</v>
+      </c>
+      <c r="M288" s="1">
+        <v>323990.05</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>611</v>
+      </c>
+      <c r="B289" s="1">
+        <v>20310.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>117.18</v>
+      </c>
+      <c r="D289" s="1">
+        <v>125.09143673</v>
+      </c>
+      <c r="E289" t="s">
+        <v>28</v>
+      </c>
+      <c r="F289">
+        <v>1.15</v>
+      </c>
+      <c r="G289" s="1">
+        <v>2183327.08</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-111303.92</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-5.0979040666687</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289">
+        <v>0.0</v>
+      </c>
+      <c r="L289" s="1">
+        <v>2072023.16</v>
+      </c>
+      <c r="M289" s="1">
+        <v>2072023.16</v>
+      </c>
+      <c r="N289" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>613</v>
+      </c>
+      <c r="B290" s="1">
+        <v>9881.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>103.89</v>
+      </c>
+      <c r="D290" s="1">
+        <v>102.13283777</v>
+      </c>
+      <c r="E290" t="s">
+        <v>28</v>
+      </c>
+      <c r="F290">
+        <v>1.15</v>
+      </c>
+      <c r="G290" s="1">
+        <v>865478.5</v>
+      </c>
+      <c r="H290" s="1">
+        <v>28250.47</v>
+      </c>
+      <c r="I290" s="1">
+        <v>3.2641446321312</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>0.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>893728.97</v>
+      </c>
+      <c r="M290" s="1">
+        <v>893728.97</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>615</v>
+      </c>
+      <c r="B291" s="1">
+        <v>28428.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>26.2</v>
+      </c>
+      <c r="D291" s="1">
+        <v>25.61456733</v>
+      </c>
+      <c r="E291" t="s">
+        <v>28</v>
+      </c>
+      <c r="F291">
+        <v>1.15</v>
+      </c>
+      <c r="G291" s="1">
+        <v>625339.23</v>
+      </c>
+      <c r="H291" s="1">
+        <v>23114.19</v>
+      </c>
+      <c r="I291" s="1">
+        <v>3.6962641860802</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291">
+        <v>0.0</v>
+      </c>
+      <c r="L291" s="1">
+        <v>648453.42</v>
+      </c>
+      <c r="M291" s="1">
+        <v>648453.42</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>617</v>
+      </c>
+      <c r="B292" s="1">
+        <v>2112.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>153.97</v>
+      </c>
+      <c r="D292" s="1">
+        <v>236.2254072</v>
+      </c>
+      <c r="E292" t="s">
+        <v>28</v>
+      </c>
+      <c r="F292">
+        <v>1.15</v>
+      </c>
+      <c r="G292" s="1">
+        <v>313896.29</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-30782.38</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-9.8065447030291</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292">
+        <v>0.0</v>
+      </c>
+      <c r="L292" s="1">
+        <v>283113.91</v>
+      </c>
+      <c r="M292" s="1">
+        <v>283113.91</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>619</v>
+      </c>
+      <c r="B293" s="1">
+        <v>3340.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>214.6</v>
+      </c>
+      <c r="D293" s="1">
+        <v>221.8968024</v>
+      </c>
+      <c r="E293" t="s">
+        <v>28</v>
+      </c>
+      <c r="F293">
+        <v>1.15</v>
+      </c>
+      <c r="G293" s="1">
+        <v>639653.14</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-15620.4</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-2.4420109936457</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293" s="1">
+        <v>624032.74</v>
+      </c>
+      <c r="M293" s="1">
+        <v>624032.74</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>621</v>
+      </c>
+      <c r="B294" s="1">
+        <v>1149.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>355.44</v>
+      </c>
+      <c r="D294" s="1">
+        <v>303.61358573</v>
+      </c>
+      <c r="E294" t="s">
+        <v>28</v>
+      </c>
+      <c r="F294">
+        <v>1.15</v>
+      </c>
+      <c r="G294" s="1">
+        <v>299794.85</v>
+      </c>
+      <c r="H294" s="1">
+        <v>55768.93</v>
+      </c>
+      <c r="I294" s="1">
+        <v>18.602364250086</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294" s="1">
+        <v>355563.78</v>
+      </c>
+      <c r="M294" s="1">
+        <v>355563.78</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>623</v>
+      </c>
+      <c r="B295" s="1">
+        <v>2693.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>206.65</v>
+      </c>
+      <c r="D295" s="1">
+        <v>181.18520238</v>
+      </c>
+      <c r="E295" t="s">
+        <v>28</v>
+      </c>
+      <c r="F295">
+        <v>1.15</v>
+      </c>
+      <c r="G295" s="1">
+        <v>423050.84</v>
+      </c>
+      <c r="H295" s="1">
+        <v>61459.39</v>
+      </c>
+      <c r="I295" s="1">
+        <v>14.527660552571</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295" s="1">
+        <v>484510.23</v>
+      </c>
+      <c r="M295" s="1">
+        <v>484510.23</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>625</v>
+      </c>
+      <c r="B296" s="1">
+        <v>1197.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>746.23</v>
+      </c>
+      <c r="D296" s="1">
+        <v>219.22563074</v>
+      </c>
+      <c r="E296" t="s">
+        <v>28</v>
+      </c>
+      <c r="F296">
+        <v>1.15</v>
+      </c>
+      <c r="G296" s="1">
+        <v>224888.87</v>
+      </c>
+      <c r="H296" s="1">
+        <v>552785.96</v>
+      </c>
+      <c r="I296" s="1">
+        <v>245.80405424244</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296" s="1">
+        <v>777674.83</v>
+      </c>
+      <c r="M296" s="1">
+        <v>777674.83</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>627</v>
+      </c>
+      <c r="B297" s="1">
+        <v>12701.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>35.16</v>
+      </c>
+      <c r="D297" s="1">
+        <v>37.53382253</v>
+      </c>
+      <c r="E297" t="s">
+        <v>183</v>
+      </c>
+      <c r="F297">
+        <v>1.63</v>
+      </c>
+      <c r="G297" s="1">
+        <v>280251.77</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-6703.74</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-2.3920419842487</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297" s="1">
+        <v>273548.03</v>
+      </c>
+      <c r="M297" s="1">
+        <v>273548.03</v>
+      </c>
+      <c r="N297" s="1">
         <v>0.16</v>
       </c>
-      <c r="P12">
-[...69 lines deleted...]
-      <c r="F14" t="s">
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>629</v>
+      </c>
+      <c r="B298" s="1">
+        <v>2618.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>173.01</v>
+      </c>
+      <c r="D298" s="1">
+        <v>161.35737204</v>
+      </c>
+      <c r="E298" t="s">
+        <v>51</v>
+      </c>
+      <c r="F298">
+        <v>1.62</v>
+      </c>
+      <c r="G298" s="1">
+        <v>263084.72</v>
+      </c>
+      <c r="H298" s="1">
+        <v>16197.67</v>
+      </c>
+      <c r="I298" s="1">
+        <v>6.1568265918294</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298" s="1">
+        <v>279282.39</v>
+      </c>
+      <c r="M298" s="1">
+        <v>279282.39</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>631</v>
+      </c>
+      <c r="B299" s="1">
+        <v>458.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>1365.41</v>
+      </c>
+      <c r="D299" s="1">
+        <v>1057.75565502</v>
+      </c>
+      <c r="E299" t="s">
+        <v>28</v>
+      </c>
+      <c r="F299">
+        <v>1.15</v>
+      </c>
+      <c r="G299" s="1">
+        <v>417297.24</v>
+      </c>
+      <c r="H299" s="1">
+        <v>127154.95</v>
+      </c>
+      <c r="I299" s="1">
+        <v>30.471073808204</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299" s="1">
+        <v>544452.19</v>
+      </c>
+      <c r="M299" s="1">
+        <v>544452.19</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>633</v>
+      </c>
+      <c r="B300" s="1">
+        <v>2851.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>111.42</v>
+      </c>
+      <c r="D300" s="1">
+        <v>128.2651631</v>
+      </c>
+      <c r="E300" t="s">
+        <v>28</v>
+      </c>
+      <c r="F300">
+        <v>1.15</v>
+      </c>
+      <c r="G300" s="1">
+        <v>318790.76</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-42229.36</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-13.24673274721</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300" s="1">
+        <v>276561.4</v>
+      </c>
+      <c r="M300" s="1">
+        <v>276561.4</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>635</v>
+      </c>
+      <c r="B301" s="1">
+        <v>2909.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>78.71</v>
+      </c>
+      <c r="D301" s="1">
+        <v>130.2462702</v>
+      </c>
+      <c r="E301" t="s">
+        <v>28</v>
+      </c>
+      <c r="F301">
+        <v>1.15</v>
+      </c>
+      <c r="G301" s="1">
+        <v>330746.72</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-131401.96</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-39.7288777346</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301" s="1">
+        <v>199344.76</v>
+      </c>
+      <c r="M301" s="1">
+        <v>199344.76</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>637</v>
+      </c>
+      <c r="B302" s="1">
+        <v>568.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>573.4</v>
+      </c>
+      <c r="D302" s="1">
+        <v>555.62336268</v>
+      </c>
+      <c r="E302" t="s">
+        <v>31</v>
+      </c>
+      <c r="F302">
+        <v>0.92</v>
+      </c>
+      <c r="G302" s="1">
+        <v>341286.89</v>
+      </c>
+      <c r="H302" s="1">
+        <v>12168.21</v>
+      </c>
+      <c r="I302" s="1">
+        <v>3.565390396332</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302" s="1">
+        <v>353455.1</v>
+      </c>
+      <c r="M302" s="1">
+        <v>353455.1</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>639</v>
+      </c>
+      <c r="B303" s="1">
+        <v>35.0001</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1077.12</v>
+      </c>
+      <c r="D303" s="1">
+        <v>1076.73292362</v>
+      </c>
+      <c r="E303" t="s">
         <v>8</v>
       </c>
-      <c r="G14">
+      <c r="F303">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...14428 lines deleted...]
-      <c r="A303" t="s">
+      <c r="G303" s="1">
+        <v>37685.76</v>
+      </c>
+      <c r="H303" s="1">
+        <v>13.55</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0.035955225528157</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303" s="1">
+        <v>37699.31</v>
+      </c>
+      <c r="M303" s="1">
+        <v>37699.31</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
         <v>638</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">