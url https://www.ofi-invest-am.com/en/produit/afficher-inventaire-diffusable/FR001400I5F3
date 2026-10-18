--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -94,908 +94,896 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>US88579Y1010</t>
-[...2 lines deleted...]
-    <t>3M CO</t>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB SS Equity</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>CH0012221716</t>
-[...13 lines deleted...]
-  <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
-    <t>ES0125220311</t>
-[...4 lines deleted...]
-  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
-    <t>JP3122400009</t>
-[...2 lines deleted...]
-    <t>ADVANTEST CORP</t>
+    <t>US0010551028</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>AGILENT TECH INC</t>
+  </si>
+  <si>
+    <t>CA0084741085</t>
+  </si>
+  <si>
+    <t>AGNICO EAGLE MINES</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>AIA</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>AIRBNB INC-A</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>CA01626P1484</t>
+  </si>
+  <si>
+    <t>ALIMEN COUCHE</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE-REG</t>
+  </si>
+  <si>
+    <t>US0200021014</t>
+  </si>
+  <si>
+    <t>ALLSTATE CORP</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-A</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER C</t>
+  </si>
+  <si>
+    <t>US03076C1062</t>
+  </si>
+  <si>
+    <t>AMERIPRISE FINAN</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH I</t>
+  </si>
+  <si>
+    <t>GB0000456144</t>
+  </si>
+  <si>
+    <t>ANTOFAGASTA PLC</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>IE00BLP1HW54</t>
+  </si>
+  <si>
+    <t>AON PLC/IRELAND</t>
+  </si>
+  <si>
+    <t>US03769M1062</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MA</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL</t>
+  </si>
+  <si>
+    <t>US0394831020</t>
+  </si>
+  <si>
+    <t>ARCHER DANIELS</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTL NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO-A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP-A</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>BANK NOVA SCOTIA</t>
+  </si>
+  <si>
+    <t>CA0636711016</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>BANK OF NY MELLON</t>
+  </si>
+  <si>
+    <t>GB0031348658</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BEST BUY CO INC</t>
+  </si>
+  <si>
+    <t>US09062X1037</t>
+  </si>
+  <si>
+    <t>BIOGEN INC</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFC</t>
+  </si>
+  <si>
+    <t>US1101221083</t>
+  </si>
+  <si>
+    <t>BRISTOL-MYER SQB</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>CA1360691010</t>
+  </si>
+  <si>
+    <t>CAN IMPL BK COMM</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>CANADIAN TIRE-A</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US12514G1085</t>
+  </si>
+  <si>
+    <t>CDW CORP/DE</t>
+  </si>
+  <si>
+    <t>CA15101Q2071</t>
+  </si>
+  <si>
+    <t>CELESTICA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US15135B1017</t>
+  </si>
+  <si>
+    <t>CENTENE CORP</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN</t>
+  </si>
+  <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>CIENA</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CME GROUP INC</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>COCA-COLA EUROPA</t>
+  </si>
+  <si>
+    <t>US1941621039</t>
+  </si>
+  <si>
+    <t>COLGATE-PALMOLIV</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>COMCAST CORP-A</t>
+  </si>
+  <si>
+    <t>AU000000CBA7</t>
+  </si>
+  <si>
+    <t>COMMONWEALTH BK AUS</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>US2091151041</t>
+  </si>
+  <si>
+    <t>CONS EDISON INC</t>
+  </si>
+  <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CRH PLC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC-A</t>
+  </si>
+  <si>
+    <t>SG1L01001701</t>
+  </si>
+  <si>
+    <t>DBS GROUP HLDGS</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO</t>
+  </si>
+  <si>
+    <t>US24703L2025</t>
+  </si>
+  <si>
+    <t>DELL TECHN-C</t>
+  </si>
+  <si>
+    <t>CA2499061083</t>
+  </si>
+  <si>
+    <t>DESCARTES SYS</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST NAMEN</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>DIAGEO PLC</t>
+  </si>
+  <si>
+    <t>US2533931026</t>
+  </si>
+  <si>
+    <t>DICK'S SPORTING</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>JP3548600000</t>
+  </si>
+  <si>
+    <t>DISCO CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>US0010551028</t>
-[...554 lines deleted...]
-    <t>DOVER CORP</t>
+    <t>US2566771059</t>
+  </si>
+  <si>
+    <t>DOLLAR GENERAL C</t>
+  </si>
+  <si>
+    <t>US2567461080</t>
+  </si>
+  <si>
+    <t>DOLLAR TREE INC</t>
   </si>
   <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
+    <t>US2786421030</t>
+  </si>
+  <si>
+    <t>EBAY INC</t>
+  </si>
+  <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
-    <t>US2855121099</t>
-[...10 lines deleted...]
-  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
-    <t>FR0010208488</t>
-[...2 lines deleted...]
-    <t>ENGIE</t>
+    <t>US29362U1043</t>
+  </si>
+  <si>
+    <t>ENTEGRIS INC</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>JP3802400006</t>
-[...2 lines deleted...]
-    <t>FANUC CORP</t>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP IN</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
-    <t>US31428X1063</t>
-[...4 lines deleted...]
-  <si>
     <t>US3143521058</t>
   </si>
   <si>
     <t>FEDEX FREIGH-W/I</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANC</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
+  </si>
+  <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
-    <t>US34959E1091</t>
-[...8 lines deleted...]
-    <t>FUJITSU LTD</t>
+    <t>JP3811000003</t>
+  </si>
+  <si>
+    <t>FUJIKURA LTD</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
     <t>US3724601055</t>
   </si>
   <si>
     <t>GENUINE PARTS CO</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
-    <t>GB00BMX86B70</t>
-[...10 lines deleted...]
-  <si>
     <t>US4278661081</t>
   </si>
   <si>
     <t>HERSHEY CO/THE</t>
   </si>
   <si>
-    <t>US43300A2033</t>
-[...2 lines deleted...]
-    <t>HILTON WORLDWIDE</t>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
-    <t>HK0388045442</t>
-[...4 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>US4385161066</t>
-[...2 lines deleted...]
-    <t>HONEYWELL INTL</t>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERN</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
+    <t>US40434L1052</t>
+  </si>
+  <si>
+    <t>HP INC</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
+    <t>US4448591028</t>
+  </si>
+  <si>
+    <t>HUMANA INC</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA RTS 07-26</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1006,966 +994,1002 @@
   <si>
     <t>US45687V1061</t>
   </si>
   <si>
     <t>INGERSOLL-RAND I</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORP</t>
   </si>
   <si>
     <t>US45866F1049</t>
   </si>
   <si>
     <t>INTERCONTINENTAL</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>US4612021034</t>
-[...10 lines deleted...]
-  <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46284V1017</t>
-[...2 lines deleted...]
-    <t>IRON MOUNTAIN</t>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS I</t>
+  </si>
+  <si>
+    <t>AU0000185993</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
-    <t>US46625H1005</t>
-[...4 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
     <t>JP3236200006</t>
   </si>
   <si>
     <t>KEYENCE CORP</t>
   </si>
   <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
+    <t>JP3236330001</t>
+  </si>
+  <si>
+    <t>KIOXIA HOLDINGS</t>
+  </si>
+  <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>CH0012214059</t>
+  </si>
+  <si>
+    <t>LAFARGEHOLCIM LTD</t>
+  </si>
+  <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CO</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>GB0008706128</t>
   </si>
   <si>
     <t>LLOYDS BANKING</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
-    <t>CA5503711080</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>AU000000MQG1</t>
+  </si>
+  <si>
+    <t>MACQUARIE GROUP</t>
+  </si>
+  <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
-    <t>US5719032022</t>
-[...4 lines deleted...]
-  <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
-    <t>US57636Q1040</t>
-[...4 lines deleted...]
-  <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO</t>
   </si>
   <si>
-    <t>US30303M1027</t>
-[...16 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>US5949724083</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
+    <t>JP3900000005</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HEAVY</t>
+  </si>
+  <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
+    <t>US60937P1066</t>
+  </si>
+  <si>
+    <t>MONGODB INC</t>
+  </si>
+  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
-    <t>US6174464486</t>
-[...4 lines deleted...]
-  <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>JP3914400001</t>
   </si>
   <si>
     <t>MURATA MFG CO</t>
   </si>
   <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>CA6330671034</t>
+  </si>
+  <si>
+    <t>NATIONAL BK CANADA</t>
+  </si>
+  <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
-    <t>AU000000NAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA-REG</t>
   </si>
   <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT CORP</t>
+  </si>
+  <si>
     <t>US6541061031</t>
   </si>
   <si>
     <t>NIKE INC (B)</t>
   </si>
   <si>
-    <t>JP3756600007</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP</t>
+  </si>
+  <si>
     <t>AU000000NST8</t>
   </si>
   <si>
     <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
+    <t>US6658591044</t>
+  </si>
+  <si>
+    <t>NORTHERN TRUST</t>
+  </si>
+  <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6821891057</t>
+  </si>
+  <si>
+    <t>ON SEMICONDUCTOR</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>US67103H1077</t>
-[...4 lines deleted...]
-  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
     <t>US7134481081</t>
   </si>
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
-    <t>US7170811035</t>
-[...4 lines deleted...]
-  <si>
     <t>US69331C1080</t>
   </si>
   <si>
     <t>PG&amp;E CORP</t>
   </si>
   <si>
     <t>US6934751057</t>
   </si>
   <si>
     <t>PNC FINANCIAL SE</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
+    <t>US69370C1009</t>
+  </si>
+  <si>
+    <t>PTC INC</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>US74624M1027</t>
+  </si>
+  <si>
+    <t>PURE STORAGE-A</t>
+  </si>
+  <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
+    <t>US7547301090</t>
+  </si>
+  <si>
+    <t>RAYMOND JAMES</t>
+  </si>
+  <si>
+    <t>US7561091049</t>
+  </si>
+  <si>
+    <t>REALTY INCOME</t>
+  </si>
+  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRON</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
-    <t>US7611521078</t>
-[...2 lines deleted...]
-    <t>RESMED INC</t>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOT-A</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
     <t>CA7751092007</t>
   </si>
   <si>
     <t>ROGERS COMMUNI-B</t>
   </si>
   <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>SE0000667891</t>
-[...2 lines deleted...]
-    <t>SANDVIK AB</t>
+    <t>US79589L1061</t>
+  </si>
+  <si>
+    <t>SAMSARA INC-CL A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
-    <t>US8334451098</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLO</t>
+  </si>
+  <si>
+    <t>US78467J1007</t>
+  </si>
+  <si>
+    <t>SS&amp;C TECHNOLOGIE</t>
+  </si>
+  <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
-    <t>SE0000112724</t>
-[...10 lines deleted...]
-  <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
-    <t>JP3463000004</t>
-[...8 lines deleted...]
-    <t>TAPESTRY INC NPV</t>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GRP</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>TARGET CORP</t>
   </si>
   <si>
     <t>JP3538800008</t>
   </si>
   <si>
     <t>TDK CORP</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
     <t>TE CONNECTIVITY</t>
   </si>
   <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>LU2598331598</t>
+  </si>
+  <si>
+    <t>TENARIS SA</t>
+  </si>
+  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>US1255231003</t>
   </si>
   <si>
     <t>THE CIGNA GROUP</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER</t>
   </si>
   <si>
-    <t>US8725401090</t>
-[...2 lines deleted...]
-    <t>TJX COS INC</t>
+    <t>CA8849038812</t>
+  </si>
+  <si>
+    <t>THOMSON REUTERS</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
+    <t>US8887871080</t>
+  </si>
+  <si>
+    <t>TOAST INC-A</t>
+  </si>
+  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>JP3635000007</t>
-[...2 lines deleted...]
-    <t>TOYOTA TSUSHO</t>
+    <t>JP3633400001</t>
+  </si>
+  <si>
+    <t>TOYOTA MOTOR</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
-    <t>US89400J1079</t>
-[...10 lines deleted...]
-  <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG</t>
+  </si>
+  <si>
+    <t>US90384S3031</t>
+  </si>
+  <si>
+    <t>ULTA BEAUTY INC</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
     <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
-    <t>BE0003739530</t>
-[...4 lines deleted...]
-  <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>FI0009005987</t>
-[...2 lines deleted...]
-    <t>UPM-KYMMENE OYJ</t>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
+    <t>SE0000115446</t>
+  </si>
+  <si>
+    <t>VOLVO AB-B</t>
+  </si>
+  <si>
     <t>US9297401088</t>
   </si>
   <si>
     <t>WABTEC CORP</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
-    <t>US2546871060</t>
-[...4 lines deleted...]
-  <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
     <t>US9418481035</t>
   </si>
   <si>
     <t>WATERS CORP</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
-    <t>CA9628791027</t>
-[...2 lines deleted...]
-    <t>WHEATON PRECIOUS</t>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>WILLIAMS-SONOMA</t>
   </si>
   <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...2 lines deleted...]
-    <t>ZOETIS INC</t>
+    <t>US9884981013</t>
+  </si>
+  <si>
+    <t>YUM BRANDS</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2338,128 +2362,128 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1048594.4666</v>
+        <v>1087914.1633</v>
       </c>
       <c r="C2">
-        <v>154.71</v>
+        <v>152.22</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>162228474.51</v>
+        <v>165606049.3</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>162228474.51</v>
+        <v>165606049.3</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32239.0</v>
+        <v>42678.404</v>
       </c>
       <c r="C3">
-        <v>112.93</v>
+        <v>111.02</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3640787.23</v>
+        <v>4738478.02</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3640787.23</v>
+        <v>4738478.02</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z303"/>
+  <dimension ref="A1:Z307"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N303" sqref="N303"/>
+      <selection activeCell="N307" sqref="N307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -2475,15143 +2499,15343 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>2361.0</v>
+        <v>4552.0</v>
       </c>
       <c r="C2" s="1">
-        <v>160.6</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
-        <v>149.47666667</v>
+        <v>63.21300527</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>306637.44</v>
+        <v>311926.64</v>
       </c>
       <c r="H2" s="1">
-        <v>23483.23</v>
+        <v>78688.67</v>
       </c>
       <c r="I2" s="1">
-        <v>7.6583048697511</v>
+        <v>25.226659063169</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>330120.67</v>
+        <v>390615.31</v>
       </c>
       <c r="M2" s="1">
-        <v>330120.67</v>
+        <v>390615.31</v>
       </c>
       <c r="N2" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
-        <v>8008.0</v>
+        <v>4282.0</v>
       </c>
       <c r="C3" s="1">
-        <v>86.86</v>
+        <v>100.68</v>
       </c>
       <c r="D3" s="1">
-        <v>62.28916958</v>
+        <v>113.24047875</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G3" s="1">
-        <v>540657.29</v>
+        <v>415600.13</v>
       </c>
       <c r="H3" s="1">
-        <v>214212.62</v>
+        <v>-38754.19</v>
       </c>
       <c r="I3" s="1">
-        <v>39.620777147017</v>
+        <v>-9.3248743690239</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>754869.91</v>
+        <v>376845.94</v>
       </c>
       <c r="M3" s="1">
-        <v>754869.91</v>
+        <v>376845.94</v>
       </c>
       <c r="N3" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
-        <v>5454.0</v>
+        <v>1612.0</v>
       </c>
       <c r="C4" s="1">
-        <v>88.41</v>
+        <v>254.49</v>
       </c>
       <c r="D4" s="1">
-        <v>114.03537037</v>
+        <v>223.7891067</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F4">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G4" s="1">
-        <v>532649.6</v>
+        <v>309313.07</v>
       </c>
       <c r="H4" s="1">
-        <v>-112844.5</v>
+        <v>49286.48</v>
       </c>
       <c r="I4" s="1">
-        <v>-21.185503565571</v>
+        <v>15.934173101706</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>419805.1</v>
+        <v>358599.55</v>
       </c>
       <c r="M4" s="1">
-        <v>419805.1</v>
+        <v>358599.55</v>
       </c>
       <c r="N4" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
-        <v>5505.0</v>
+        <v>3067.0</v>
       </c>
       <c r="C5" s="1">
-        <v>216.49</v>
+        <v>143.57</v>
       </c>
       <c r="D5" s="1">
-        <v>222.38448138</v>
+        <v>187.77940007</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F5">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G5" s="1">
-        <v>1048555.49</v>
+        <v>502571.58</v>
       </c>
       <c r="H5" s="1">
-        <v>-10964.12</v>
+        <v>-117668.44</v>
       </c>
       <c r="I5" s="1">
-        <v>-1.04564041718</v>
+        <v>-23.413269807258</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1037591.37</v>
+        <v>384903.14</v>
       </c>
       <c r="M5" s="1">
-        <v>1037591.37</v>
+        <v>384903.14</v>
       </c>
       <c r="N5" s="1">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
-        <v>1743.0</v>
+        <v>1899.0</v>
       </c>
       <c r="C6" s="1">
-        <v>127.98</v>
+        <v>237.25</v>
       </c>
       <c r="D6" s="1">
-        <v>232.00100402</v>
+        <v>278.66432859</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F6">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>352000.86</v>
+        <v>459519.04</v>
       </c>
       <c r="H6" s="1">
-        <v>-157791.27</v>
+        <v>-65692.34</v>
       </c>
       <c r="I6" s="1">
-        <v>-44.826955820506</v>
+        <v>-14.295890764396</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>194209.59</v>
+        <v>393826.7</v>
       </c>
       <c r="M6" s="1">
-        <v>194209.59</v>
+        <v>393826.7</v>
       </c>
       <c r="N6" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
-        <v>1564.0</v>
+        <v>6364.0</v>
       </c>
       <c r="C7" s="1">
-        <v>266.8</v>
+        <v>495.76</v>
       </c>
       <c r="D7" s="1">
-        <v>231.71636829</v>
+        <v>341.28585167</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F7">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>362404.4</v>
+        <v>1891402.12</v>
       </c>
       <c r="H7" s="1">
-        <v>54870.8</v>
+        <v>866479.56</v>
       </c>
       <c r="I7" s="1">
-        <v>15.140765399096</v>
+        <v>45.811493538984</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>417275.2</v>
+        <v>2757881.68</v>
       </c>
       <c r="M7" s="1">
-        <v>417275.2</v>
+        <v>2757881.68</v>
       </c>
       <c r="N7" s="1">
-        <v>0.25</v>
+        <v>1.62</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
-        <v>2063.0</v>
+        <v>3319.0</v>
       </c>
       <c r="C8" s="1">
-        <v>195.16</v>
+        <v>124.72</v>
       </c>
       <c r="D8" s="1">
-        <v>281.59714009</v>
+        <v>109.28184995</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F8">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>504317.31</v>
+        <v>314961.73</v>
       </c>
       <c r="H8" s="1">
-        <v>-153790.51</v>
+        <v>46878.9</v>
       </c>
       <c r="I8" s="1">
-        <v>-30.494791067156</v>
+        <v>14.883998763913</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>350526.8</v>
+        <v>361840.63</v>
       </c>
       <c r="M8" s="1">
-        <v>350526.8</v>
+        <v>361840.63</v>
       </c>
       <c r="N8" s="1">
         <v>0.21</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
-        <v>3981.0</v>
+        <v>6498.0</v>
       </c>
       <c r="C9" s="1">
-        <v>537.37</v>
+        <v>131.46</v>
       </c>
       <c r="D9" s="1">
-        <v>218.55114795</v>
+        <v>133.34304709</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F9">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>748763.22</v>
+        <v>760432.92</v>
       </c>
       <c r="H9" s="1">
-        <v>1113738.93</v>
+        <v>-13730.93</v>
       </c>
       <c r="I9" s="1">
-        <v>148.74380848995</v>
+        <v>-1.8056727475712</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1862502.15</v>
+        <v>746701.99</v>
       </c>
       <c r="M9" s="1">
-        <v>1862502.15</v>
+        <v>746701.99</v>
       </c>
       <c r="N9" s="1">
-        <v>1.12</v>
+        <v>0.44</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>2864.0</v>
+        <v>2066.0</v>
       </c>
       <c r="C10" s="1">
-        <v>30300.0</v>
+        <v>191.93</v>
       </c>
       <c r="D10" s="1">
-        <v>19207.82751397</v>
+        <v>231.37552275</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10">
-        <v>184.76</v>
+        <v>1.6</v>
       </c>
       <c r="G10" s="1">
-        <v>304148.91</v>
+        <v>298223.3</v>
       </c>
       <c r="H10" s="1">
-        <v>165527.51</v>
+        <v>-50857.5</v>
       </c>
       <c r="I10" s="1">
-        <v>54.42318040857</v>
+        <v>-17.053496490717</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>469676.42</v>
+        <v>247365.8</v>
       </c>
       <c r="M10" s="1">
-        <v>469676.42</v>
+        <v>247365.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>3155.0</v>
+        <v>46741.0</v>
       </c>
       <c r="C11" s="1">
-        <v>115.47</v>
+        <v>75.55</v>
       </c>
       <c r="D11" s="1">
-        <v>108.58373693</v>
+        <v>77.39868488</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="F11">
-        <v>1.15</v>
+        <v>8.97</v>
       </c>
       <c r="G11" s="1">
-        <v>297279.68</v>
+        <v>402042.99</v>
       </c>
       <c r="H11" s="1">
-        <v>19895.88</v>
+        <v>-8339.67</v>
       </c>
       <c r="I11" s="1">
-        <v>6.6926471395556</v>
+        <v>-2.0743229474042</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>317175.56</v>
+        <v>393703.32</v>
       </c>
       <c r="M11" s="1">
-        <v>317175.56</v>
+        <v>393703.32</v>
       </c>
       <c r="N11" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3298.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>176.46</v>
+      </c>
+      <c r="D12" s="1">
+        <v>156.15853851</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>515010.86</v>
+      </c>
+      <c r="H12" s="1">
+        <v>66954.22</v>
+      </c>
+      <c r="I12" s="1">
+        <v>13.000545270055</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>581965.08</v>
+      </c>
+      <c r="M12" s="1">
+        <v>581965.08</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>50</v>
-      </c>
-[...43 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>45421.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C13" s="1">
-        <v>73.7</v>
+        <v>145.98</v>
       </c>
       <c r="D13" s="1">
-        <v>77.60416327</v>
+        <v>131.14399779</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="F13">
-        <v>9.0</v>
+        <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>391668.3</v>
+        <v>308315.26</v>
       </c>
       <c r="H13" s="1">
-        <v>-19817.87</v>
+        <v>38642.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-5.0598606014324</v>
+        <v>12.53342114821</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>371850.43</v>
+        <v>346957.71</v>
       </c>
       <c r="M13" s="1">
-        <v>371850.43</v>
+        <v>346957.71</v>
       </c>
       <c r="N13" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>3205.0</v>
+        <v>1779.0</v>
       </c>
       <c r="C14" s="1">
-        <v>167.12</v>
+        <v>194.32</v>
       </c>
       <c r="D14" s="1">
-        <v>155.30886115</v>
+        <v>169.60351883</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>497764.9</v>
+        <v>301724.66</v>
       </c>
       <c r="H14" s="1">
-        <v>37854.7</v>
+        <v>43970.62</v>
       </c>
       <c r="I14" s="1">
-        <v>7.6049355830433</v>
+        <v>14.573094555811</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>535619.6</v>
+        <v>345695.28</v>
       </c>
       <c r="M14" s="1">
-        <v>535619.6</v>
+        <v>345695.28</v>
       </c>
       <c r="N14" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>2870.0</v>
+        <v>6244.0</v>
       </c>
       <c r="C15" s="1">
-        <v>142.41</v>
+        <v>91.01</v>
       </c>
       <c r="D15" s="1">
-        <v>130.46001394</v>
+        <v>76.98997598</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F15">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G15" s="1">
-        <v>323533.83</v>
+        <v>297675.56</v>
       </c>
       <c r="H15" s="1">
-        <v>32305.19</v>
+        <v>56826.27</v>
       </c>
       <c r="I15" s="1">
-        <v>9.9851041852408</v>
+        <v>19.090001879899</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>355839.02</v>
+        <v>354501.83</v>
       </c>
       <c r="M15" s="1">
-        <v>355839.02</v>
+        <v>354501.83</v>
       </c>
       <c r="N15" s="1">
         <v>0.21</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>1783.0</v>
+        <v>1431.0</v>
       </c>
       <c r="C16" s="1">
-        <v>191.94</v>
+        <v>422.9</v>
       </c>
       <c r="D16" s="1">
-        <v>168.43536736</v>
+        <v>361.94343117</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>300320.26</v>
+        <v>517941.05</v>
       </c>
       <c r="H16" s="1">
-        <v>41908.76</v>
+        <v>87228.85</v>
       </c>
       <c r="I16" s="1">
-        <v>13.954689570394</v>
+        <v>16.841462942549</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>342229.02</v>
+        <v>605169.9</v>
       </c>
       <c r="M16" s="1">
-        <v>342229.02</v>
+        <v>605169.9</v>
       </c>
       <c r="N16" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>6069.0</v>
+        <v>1629.0</v>
       </c>
       <c r="C17" s="1">
-        <v>82.44</v>
+        <v>249.9</v>
       </c>
       <c r="D17" s="1">
-        <v>76.34465151</v>
+        <v>243.24392879</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F17">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>286953.76</v>
+        <v>347754.45</v>
       </c>
       <c r="H17" s="1">
-        <v>21548.13</v>
+        <v>8090.92</v>
       </c>
       <c r="I17" s="1">
-        <v>7.509269089208</v>
+        <v>2.3266186816589</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>308501.89</v>
+        <v>355845.37</v>
       </c>
       <c r="M17" s="1">
-        <v>308501.89</v>
+        <v>355845.37</v>
       </c>
       <c r="N17" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>1478.0</v>
+        <v>13518.0</v>
       </c>
       <c r="C18" s="1">
-        <v>400.0</v>
+        <v>346.77</v>
       </c>
       <c r="D18" s="1">
-        <v>359.78006089</v>
+        <v>288.61650614</v>
       </c>
       <c r="E18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F18">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>531754.93</v>
+        <v>3361829.98</v>
       </c>
       <c r="H18" s="1">
-        <v>59445.07</v>
+        <v>735754.69</v>
       </c>
       <c r="I18" s="1">
-        <v>11.179035049097</v>
+        <v>21.885541338411</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>591200.0</v>
+        <v>4097584.67</v>
       </c>
       <c r="M18" s="1">
-        <v>591200.0</v>
+        <v>4097584.67</v>
       </c>
       <c r="N18" s="1">
-        <v>0.36</v>
+        <v>2.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>1034.0</v>
+        <v>2442.0</v>
       </c>
       <c r="C19" s="1">
-        <v>278.09</v>
+        <v>170.06</v>
       </c>
       <c r="D19" s="1">
-        <v>333.25587041</v>
+        <v>181.97632269</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F19">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G19" s="1">
-        <v>299066.22</v>
+        <v>388795.31</v>
       </c>
       <c r="H19" s="1">
-        <v>-48722.27</v>
+        <v>-25782.62</v>
       </c>
       <c r="I19" s="1">
-        <v>-16.291465482126</v>
+        <v>-6.6314122976432</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>250343.95</v>
+        <v>363012.69</v>
       </c>
       <c r="M19" s="1">
-        <v>250343.95</v>
+        <v>363012.69</v>
       </c>
       <c r="N19" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>17055.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C20" s="1">
-        <v>368.03</v>
+        <v>527.87</v>
       </c>
       <c r="D20" s="1">
-        <v>286.10681091</v>
+        <v>471.36336562</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F20">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>4200939.38</v>
+        <v>509666.72</v>
       </c>
       <c r="H20" s="1">
-        <v>1263758.21</v>
+        <v>62038.64</v>
       </c>
       <c r="I20" s="1">
-        <v>30.082752824679</v>
+        <v>12.172393755668</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>5464697.59</v>
+        <v>571705.36</v>
       </c>
       <c r="M20" s="1">
-        <v>5464697.59</v>
+        <v>571705.36</v>
       </c>
       <c r="N20" s="1">
-        <v>3.29</v>
+        <v>0.34</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>6045.0</v>
+        <v>1103.0</v>
       </c>
       <c r="C21" s="1">
-        <v>51.76</v>
+        <v>366.29</v>
       </c>
       <c r="D21" s="1">
-        <v>57.24980811</v>
+        <v>333.32044424</v>
       </c>
       <c r="E21" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F21">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>346075.09</v>
+        <v>318831.54</v>
       </c>
       <c r="H21" s="1">
-        <v>-33185.89</v>
+        <v>34330.93</v>
       </c>
       <c r="I21" s="1">
-        <v>-9.5892166061417</v>
+        <v>10.767733330272</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>312889.2</v>
+        <v>353162.47</v>
       </c>
       <c r="M21" s="1">
-        <v>312889.2</v>
+        <v>353162.47</v>
       </c>
       <c r="N21" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>1125.0</v>
+        <v>1022.0</v>
       </c>
       <c r="C22" s="1">
-        <v>338.0</v>
+        <v>375.36</v>
       </c>
       <c r="D22" s="1">
-        <v>304.32883556</v>
+        <v>295.1922407</v>
       </c>
       <c r="E22" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F22">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>294221.64</v>
+        <v>261041.74</v>
       </c>
       <c r="H22" s="1">
-        <v>36833.56</v>
+        <v>74288.61</v>
       </c>
       <c r="I22" s="1">
-        <v>12.518983987718</v>
+        <v>28.458517783401</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>331055.2</v>
+        <v>335330.35</v>
       </c>
       <c r="M22" s="1">
-        <v>331055.2</v>
+        <v>335330.35</v>
       </c>
       <c r="N22" s="1">
         <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1989.0</v>
+        <v>4928.0</v>
       </c>
       <c r="C23" s="1">
-        <v>176.05</v>
+        <v>71.1</v>
       </c>
       <c r="D23" s="1">
-        <v>185.62378079</v>
+        <v>58.82141437</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F23">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>322821.3</v>
+        <v>289871.93</v>
       </c>
       <c r="H23" s="1">
-        <v>-17960.21</v>
+        <v>60508.87</v>
       </c>
       <c r="I23" s="1">
-        <v>-5.5635145512393</v>
+        <v>20.874346129341</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>304861.09</v>
+        <v>350380.8</v>
       </c>
       <c r="M23" s="1">
-        <v>304861.09</v>
+        <v>350380.8</v>
       </c>
       <c r="N23" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>34.91</v>
+      </c>
+      <c r="D24" s="1">
+        <v>37.79443902</v>
+      </c>
+      <c r="E24" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F24">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G24" s="1">
-        <v>311108.48</v>
+        <v>9029.08</v>
       </c>
       <c r="H24" s="1">
-        <v>1027.0</v>
+        <v>-618.51</v>
       </c>
       <c r="I24" s="1">
-        <v>0.33010993464402</v>
+        <v>-6.8501995773656</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>312135.48</v>
+        <v>8410.57</v>
       </c>
       <c r="M24" s="1">
-        <v>312135.48</v>
+        <v>8410.57</v>
       </c>
       <c r="N24" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
-        <v>1592.0</v>
+        <v>1154.0</v>
       </c>
       <c r="C25" s="1">
-        <v>237.42</v>
+        <v>367.21</v>
       </c>
       <c r="D25" s="1">
-        <v>220.83384422</v>
+        <v>341.40538128</v>
       </c>
       <c r="E25" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F25">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>302121.84</v>
+        <v>337951.28</v>
       </c>
       <c r="H25" s="1">
-        <v>26950.63</v>
+        <v>32468.6</v>
       </c>
       <c r="I25" s="1">
-        <v>8.9204507691334</v>
+        <v>9.6074795159823</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>329072.47</v>
+        <v>370419.88</v>
       </c>
       <c r="M25" s="1">
-        <v>329072.47</v>
+        <v>370419.88</v>
       </c>
       <c r="N25" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
-        <v>1675.0</v>
+        <v>4939.0</v>
       </c>
       <c r="C26" s="1">
-        <v>337.6</v>
+        <v>120.47</v>
       </c>
       <c r="D26" s="1">
-        <v>331.96672239</v>
+        <v>125.27296619</v>
       </c>
       <c r="E26" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F26">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>481976.98</v>
+        <v>534512.04</v>
       </c>
       <c r="H26" s="1">
-        <v>10344.11</v>
+        <v>-14405.98</v>
       </c>
       <c r="I26" s="1">
-        <v>2.146183413158</v>
+        <v>-2.6951647338009</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>492321.09</v>
+        <v>520106.06</v>
       </c>
       <c r="M26" s="1">
-        <v>492321.09</v>
+        <v>520106.06</v>
       </c>
       <c r="N26" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>1553.0</v>
+        <v>19906.0</v>
       </c>
       <c r="C27" s="1">
-        <v>434.46</v>
+        <v>333.74</v>
       </c>
       <c r="D27" s="1">
-        <v>291.41126851</v>
+        <v>257.18302773</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F27">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>391314.13</v>
+        <v>4471259.44</v>
       </c>
       <c r="H27" s="1">
-        <v>196110.89</v>
+        <v>1335933.25</v>
       </c>
       <c r="I27" s="1">
-        <v>50.115974600764</v>
+        <v>29.878231579423</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>587425.02</v>
+        <v>5807192.69</v>
       </c>
       <c r="M27" s="1">
-        <v>587425.02</v>
+        <v>5807192.69</v>
       </c>
       <c r="N27" s="1">
-        <v>0.35</v>
+        <v>3.41</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
-        <v>4936.0</v>
+        <v>1631.0</v>
       </c>
       <c r="C28" s="1">
-        <v>70.42</v>
+        <v>529.66</v>
       </c>
       <c r="D28" s="1">
-        <v>58.20682739</v>
+        <v>310.92651747</v>
       </c>
       <c r="E28" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F28">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>287308.9</v>
+        <v>437329.17</v>
       </c>
       <c r="H28" s="1">
-        <v>60284.22</v>
+        <v>317806.72</v>
       </c>
       <c r="I28" s="1">
-        <v>20.982371238761</v>
+        <v>72.669911316458</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>347593.12</v>
+        <v>755135.89</v>
       </c>
       <c r="M28" s="1">
-        <v>347593.12</v>
+        <v>755135.89</v>
       </c>
       <c r="N28" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>1071.0</v>
+        <v>5232.0</v>
       </c>
       <c r="C29" s="1">
-        <v>317.74</v>
+        <v>85.9</v>
       </c>
       <c r="D29" s="1">
-        <v>341.31042017</v>
+        <v>76.61313073</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F29">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>312915.73</v>
+        <v>351788.01</v>
       </c>
       <c r="H29" s="1">
-        <v>-16642.41</v>
+        <v>41069.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.3184958135534</v>
+        <v>11.674454169146</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>296273.32</v>
+        <v>392857.34</v>
       </c>
       <c r="M29" s="1">
-        <v>296273.32</v>
+        <v>392857.34</v>
       </c>
       <c r="N29" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="1">
-        <v>3080.0</v>
+        <v>358.0</v>
       </c>
       <c r="C30" s="1">
-        <v>137.5</v>
+        <v>869.4</v>
       </c>
       <c r="D30" s="1">
-        <v>129.54752273</v>
+        <v>639.69918994</v>
       </c>
       <c r="E30" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F30">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>341590.33</v>
+        <v>229012.31</v>
       </c>
       <c r="H30" s="1">
-        <v>27119.4</v>
+        <v>82232.89</v>
       </c>
       <c r="I30" s="1">
-        <v>7.9391591676497</v>
+        <v>35.907628720919</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>368709.73</v>
+        <v>311245.2</v>
       </c>
       <c r="M30" s="1">
-        <v>368709.73</v>
+        <v>311245.2</v>
       </c>
       <c r="N30" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>23821.0</v>
+        <v>620.0</v>
       </c>
       <c r="C31" s="1">
-        <v>298.01</v>
+        <v>1537.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.58230595</v>
+        <v>1135.516</v>
       </c>
       <c r="E31" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F31">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>5316565.56</v>
+        <v>704019.92</v>
       </c>
       <c r="H31" s="1">
-        <v>863911.73</v>
+        <v>248920.08</v>
       </c>
       <c r="I31" s="1">
-        <v>16.249432462561</v>
+        <v>35.356965467682</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>6180477.29</v>
+        <v>952940.0</v>
       </c>
       <c r="M31" s="1">
-        <v>6180477.29</v>
+        <v>952940.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3.73</v>
+        <v>0.56</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>2374.0</v>
+        <v>1715.0</v>
       </c>
       <c r="C32" s="1">
-        <v>617.11</v>
+        <v>125.94</v>
       </c>
       <c r="D32" s="1">
-        <v>297.87409014</v>
+        <v>138.29008746</v>
       </c>
       <c r="E32" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F32">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G32" s="1">
-        <v>608976.47</v>
+        <v>273723.53</v>
       </c>
       <c r="H32" s="1">
-        <v>666505.98</v>
+        <v>-19889.82</v>
       </c>
       <c r="I32" s="1">
-        <v>109.4469183678</v>
+        <v>-7.2663902880399</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1275482.45</v>
+        <v>253833.71</v>
       </c>
       <c r="M32" s="1">
-        <v>1275482.45</v>
+        <v>253833.71</v>
       </c>
       <c r="N32" s="1">
-        <v>0.77</v>
+        <v>0.15</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="1">
-        <v>442.0</v>
+        <v>19209.0</v>
       </c>
       <c r="C33" s="1">
-        <v>1070.5</v>
+        <v>21.81</v>
       </c>
       <c r="D33" s="1">
-        <v>626.72199095</v>
+        <v>25.24649591</v>
       </c>
       <c r="E33" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F33">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G33" s="1">
-        <v>277011.12</v>
+        <v>416939.8</v>
       </c>
       <c r="H33" s="1">
-        <v>196149.88</v>
+        <v>-50726.26</v>
       </c>
       <c r="I33" s="1">
-        <v>70.809388446211</v>
+        <v>-12.16632712924</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>473161.0</v>
+        <v>366213.54</v>
       </c>
       <c r="M33" s="1">
-        <v>473161.0</v>
+        <v>366213.54</v>
       </c>
       <c r="N33" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>485.0</v>
+        <v>19917.0</v>
       </c>
       <c r="C34" s="1">
-        <v>1676.0</v>
+        <v>195.5</v>
       </c>
       <c r="D34" s="1">
-        <v>989.59690722</v>
+        <v>170.59210222</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G34" s="1">
-        <v>479954.5</v>
+        <v>312759.84</v>
       </c>
       <c r="H34" s="1">
-        <v>332905.5</v>
+        <v>40029.71</v>
       </c>
       <c r="I34" s="1">
-        <v>69.361887428913</v>
+        <v>12.798865097258</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>812860.0</v>
+        <v>352789.55</v>
       </c>
       <c r="M34" s="1">
-        <v>812860.0</v>
+        <v>352789.55</v>
       </c>
       <c r="N34" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4778.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>93.29</v>
+      </c>
+      <c r="D35" s="1">
+        <v>83.18163876</v>
+      </c>
+      <c r="E35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>348805.69</v>
+      </c>
+      <c r="H35" s="1">
+        <v>40826.84</v>
+      </c>
+      <c r="I35" s="1">
+        <v>11.704751720077</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>389632.53</v>
+      </c>
+      <c r="M35" s="1">
+        <v>389632.53</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>14961.0</v>
+        <v>1965.0</v>
       </c>
       <c r="C36" s="1">
-        <v>22.01</v>
+        <v>218.35</v>
       </c>
       <c r="D36" s="1">
-        <v>26.62596685</v>
+        <v>256.58790331</v>
       </c>
       <c r="E36" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F36">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>340832.28</v>
+        <v>437042.57</v>
       </c>
       <c r="H36" s="1">
-        <v>-54142.74</v>
+        <v>-61992.09</v>
       </c>
       <c r="I36" s="1">
-        <v>-15.885449582416</v>
+        <v>-14.184451185156</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>286689.54</v>
+        <v>375050.48</v>
       </c>
       <c r="M36" s="1">
-        <v>286689.54</v>
+        <v>375050.48</v>
       </c>
       <c r="N36" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>19108.0</v>
+        <v>1746.0</v>
       </c>
       <c r="C37" s="1">
-        <v>195.85</v>
+        <v>255.265</v>
       </c>
       <c r="D37" s="1">
-        <v>169.39081641</v>
+        <v>236.42667812</v>
       </c>
       <c r="E37" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F37">
-        <v>10.96</v>
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>298300.33</v>
+        <v>359261.89</v>
       </c>
       <c r="H37" s="1">
-        <v>43166.14</v>
+        <v>30329.62</v>
       </c>
       <c r="I37" s="1">
-        <v>14.47069803778</v>
+        <v>8.4422035412662</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>341466.47</v>
+        <v>389591.51</v>
       </c>
       <c r="M37" s="1">
-        <v>341466.47</v>
+        <v>389591.51</v>
       </c>
       <c r="N37" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>2088.0</v>
+        <v>8084.0</v>
       </c>
       <c r="C38" s="1">
-        <v>193.82</v>
+        <v>44.8</v>
       </c>
       <c r="D38" s="1">
-        <v>258.96752874</v>
+        <v>39.95205715</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F38">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>468541.72</v>
+        <v>322972.43</v>
       </c>
       <c r="H38" s="1">
-        <v>-116203.08</v>
+        <v>39190.77</v>
       </c>
       <c r="I38" s="1">
-        <v>-24.801010249418</v>
+        <v>12.134401069466</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>352338.64</v>
+        <v>362163.2</v>
       </c>
       <c r="M38" s="1">
-        <v>352338.64</v>
+        <v>362163.2</v>
       </c>
       <c r="N38" s="1">
         <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>1697.0</v>
+        <v>1445.0</v>
       </c>
       <c r="C39" s="1">
-        <v>218.41</v>
+        <v>510.28</v>
       </c>
       <c r="D39" s="1">
-        <v>236.63721273</v>
+        <v>544.22743253</v>
       </c>
       <c r="E39" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F39">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>349396.43</v>
+        <v>687385.1</v>
       </c>
       <c r="H39" s="1">
-        <v>-26706.4</v>
+        <v>-42844.37</v>
       </c>
       <c r="I39" s="1">
-        <v>-7.6435812466659</v>
+        <v>-6.2329500595809</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>322690.03</v>
+        <v>644540.73</v>
       </c>
       <c r="M39" s="1">
-        <v>322690.03</v>
+        <v>644540.73</v>
       </c>
       <c r="N39" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>11035.0</v>
+        <v>29132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>42.4</v>
+        <v>11.814</v>
       </c>
       <c r="D40" s="1">
-        <v>39.79574536</v>
+        <v>8.81954208</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>439146.05</v>
+        <v>256930.9</v>
       </c>
       <c r="H40" s="1">
-        <v>28737.95</v>
+        <v>87234.55</v>
       </c>
       <c r="I40" s="1">
-        <v>6.5440529409293</v>
+        <v>33.952533541119</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>467884.0</v>
+        <v>344165.45</v>
       </c>
       <c r="M40" s="1">
-        <v>467884.0</v>
+        <v>344165.45</v>
       </c>
       <c r="N40" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>796.0</v>
+        <v>9025.0</v>
       </c>
       <c r="C41" s="1">
-        <v>423.4</v>
+        <v>125.28</v>
       </c>
       <c r="D41" s="1">
-        <v>505.4414196</v>
+        <v>96.94327756</v>
       </c>
       <c r="E41" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F41">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G41" s="1">
-        <v>350301.7</v>
+        <v>545207.82</v>
       </c>
       <c r="H41" s="1">
-        <v>-56878.05</v>
+        <v>160127.18</v>
       </c>
       <c r="I41" s="1">
-        <v>-16.236875242113</v>
+        <v>29.36993456917</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>293423.65</v>
+        <v>705335.0</v>
       </c>
       <c r="M41" s="1">
-        <v>293423.65</v>
+        <v>705335.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>30893.0</v>
+        <v>2270.0</v>
       </c>
       <c r="C42" s="1">
-        <v>11.884</v>
+        <v>255.15</v>
       </c>
       <c r="D42" s="1">
-        <v>8.68038844</v>
+        <v>178.16345374</v>
       </c>
       <c r="E42" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F42">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="G42" s="1">
-        <v>268163.24</v>
+        <v>254397.3</v>
       </c>
       <c r="H42" s="1">
-        <v>98969.17</v>
+        <v>106919.29</v>
       </c>
       <c r="I42" s="1">
-        <v>36.906314974416</v>
+        <v>42.028468855605</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>367132.41</v>
+        <v>361316.59</v>
       </c>
       <c r="M42" s="1">
-        <v>367132.41</v>
+        <v>361316.59</v>
       </c>
       <c r="N42" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>11978.0</v>
+        <v>3056.0</v>
       </c>
       <c r="C43" s="1">
-        <v>123.03</v>
+        <v>157.13</v>
       </c>
       <c r="D43" s="1">
-        <v>95.8715111</v>
+        <v>108.85573953</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F43">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>715970.17</v>
+        <v>288586.78</v>
       </c>
       <c r="H43" s="1">
-        <v>192682.77</v>
+        <v>131159.09</v>
       </c>
       <c r="I43" s="1">
-        <v>26.912122609801</v>
+        <v>45.44875201837</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>908652.94</v>
+        <v>419745.87</v>
       </c>
       <c r="M43" s="1">
-        <v>908652.94</v>
+        <v>419745.87</v>
       </c>
       <c r="N43" s="1">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>17921.0</v>
+        <v>58919.0</v>
       </c>
       <c r="C44" s="1">
-        <v>56.2</v>
+        <v>5.167</v>
       </c>
       <c r="D44" s="1">
-        <v>51.40053457</v>
+        <v>4.0861016</v>
       </c>
       <c r="E44" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F44">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G44" s="1">
-        <v>788385.1</v>
+        <v>277439.0</v>
       </c>
       <c r="H44" s="1">
-        <v>88473.86</v>
+        <v>80340.37</v>
       </c>
       <c r="I44" s="1">
-        <v>11.222162874463</v>
+        <v>28.957850194097</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>876858.96</v>
+        <v>357779.37</v>
       </c>
       <c r="M44" s="1">
-        <v>876858.96</v>
+        <v>357779.37</v>
       </c>
       <c r="N44" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>2541.0</v>
+        <v>16074.0</v>
       </c>
       <c r="C45" s="1">
-        <v>241.52</v>
+        <v>22.07</v>
       </c>
       <c r="D45" s="1">
-        <v>175.18747737</v>
+        <v>17.13117457</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F45">
-        <v>1.62</v>
+        <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>280326.97</v>
+        <v>275366.5</v>
       </c>
       <c r="H45" s="1">
-        <v>98081.17</v>
+        <v>79386.68</v>
       </c>
       <c r="I45" s="1">
-        <v>34.988131894694</v>
+        <v>28.82946182633</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>378408.14</v>
+        <v>354753.18</v>
       </c>
       <c r="M45" s="1">
-        <v>378408.14</v>
+        <v>354753.18</v>
       </c>
       <c r="N45" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>2970.0</v>
+        <v>5165.0</v>
       </c>
       <c r="C46" s="1">
-        <v>143.63</v>
+        <v>158.17</v>
       </c>
       <c r="D46" s="1">
-        <v>107.30694276</v>
+        <v>154.10562633</v>
       </c>
       <c r="E46" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F46">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>276318.25</v>
+        <v>692414.63</v>
       </c>
       <c r="H46" s="1">
-        <v>95073.97</v>
+        <v>21700.8</v>
       </c>
       <c r="I46" s="1">
-        <v>34.407416086342</v>
+        <v>3.134075893226</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>371392.22</v>
+        <v>714115.43</v>
       </c>
       <c r="M46" s="1">
-        <v>371392.22</v>
+        <v>714115.43</v>
       </c>
       <c r="N46" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>63596.0</v>
+        <v>11452.0</v>
       </c>
       <c r="C47" s="1">
-        <v>5.006</v>
+        <v>85.41</v>
       </c>
       <c r="D47" s="1">
-        <v>4.03986697</v>
+        <v>77.24333915</v>
       </c>
       <c r="E47" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F47">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>295926.16</v>
+        <v>776339.94</v>
       </c>
       <c r="H47" s="1">
-        <v>71378.81</v>
+        <v>78655.97</v>
       </c>
       <c r="I47" s="1">
-        <v>24.120479919721</v>
+        <v>10.131640270884</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>367304.97</v>
+        <v>854995.91</v>
       </c>
       <c r="M47" s="1">
-        <v>367304.97</v>
+        <v>854995.91</v>
       </c>
       <c r="N47" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>15724.0</v>
+        <v>1861.0</v>
       </c>
       <c r="C48" s="1">
-        <v>21.49</v>
+        <v>205.99</v>
       </c>
       <c r="D48" s="1">
-        <v>16.92690537</v>
+        <v>209.84970446</v>
       </c>
       <c r="E48" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F48">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>266158.66</v>
+        <v>342739.62</v>
       </c>
       <c r="H48" s="1">
-        <v>71750.1</v>
+        <v>-7645.75</v>
       </c>
       <c r="I48" s="1">
-        <v>26.957642482871</v>
+        <v>-2.2307750705915</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>337908.76</v>
+        <v>335093.87</v>
       </c>
       <c r="M48" s="1">
-        <v>337908.76</v>
+        <v>335093.87</v>
       </c>
       <c r="N48" s="1">
         <v>0.2</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>12512.0</v>
+        <v>656.0</v>
       </c>
       <c r="C49" s="1">
-        <v>32.93</v>
+        <v>1072.2</v>
       </c>
       <c r="D49" s="1">
-        <v>34.84969309</v>
+        <v>1058.81506098</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F49">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>270328.81</v>
+        <v>594956.97</v>
       </c>
       <c r="H49" s="1">
-        <v>-16277.66</v>
+        <v>19871.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-6.0214299763314</v>
+        <v>3.3399054052598</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>254051.15</v>
+        <v>614827.97</v>
       </c>
       <c r="M49" s="1">
-        <v>254051.15</v>
+        <v>614827.97</v>
       </c>
       <c r="N49" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>2188.0</v>
+        <v>1340.0</v>
       </c>
       <c r="C50" s="1">
-        <v>143.98</v>
+        <v>214.96</v>
       </c>
       <c r="D50" s="1">
-        <v>155.49416362</v>
+        <v>153.05543284</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F50">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>292392.15</v>
+        <v>176416.47</v>
       </c>
       <c r="H50" s="1">
-        <v>-18120.65</v>
+        <v>75372.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-6.1973791020039</v>
+        <v>42.724094864839</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>274271.5</v>
+        <v>251788.81</v>
       </c>
       <c r="M50" s="1">
-        <v>274271.5</v>
+        <v>251788.81</v>
       </c>
       <c r="N50" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>638.0</v>
+        <v>3490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>1050.09</v>
+        <v>101.94</v>
       </c>
       <c r="D51" s="1">
-        <v>1062.15714734</v>
+        <v>82.16622063</v>
       </c>
       <c r="E51" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F51">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>579958.24</v>
+        <v>286760.11</v>
       </c>
       <c r="H51" s="1">
-        <v>3323.51</v>
+        <v>69010.49</v>
       </c>
       <c r="I51" s="1">
-        <v>0.5730602258535</v>
+        <v>24.065582203885</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>583281.75</v>
+        <v>355770.6</v>
       </c>
       <c r="M51" s="1">
-        <v>583281.75</v>
+        <v>355770.6</v>
       </c>
       <c r="N51" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>2559.0</v>
+        <v>4440.0</v>
       </c>
       <c r="C52" s="1">
-        <v>328.91</v>
+        <v>181.68</v>
       </c>
       <c r="D52" s="1">
-        <v>148.51604533</v>
+        <v>192.13170495</v>
       </c>
       <c r="E52" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F52">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>326464.83</v>
+        <v>735577.9</v>
       </c>
       <c r="H52" s="1">
-        <v>406323.51</v>
+        <v>-30456.22</v>
       </c>
       <c r="I52" s="1">
-        <v>124.46164874789</v>
+        <v>-4.1404479389606</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>732788.34</v>
+        <v>705121.68</v>
       </c>
       <c r="M52" s="1">
-        <v>732788.34</v>
+        <v>705121.68</v>
       </c>
       <c r="N52" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>5052.0</v>
+        <v>9191.0</v>
       </c>
       <c r="C53" s="1">
-        <v>101.1</v>
+        <v>44.03</v>
       </c>
       <c r="D53" s="1">
-        <v>81.33108868</v>
+        <v>63.4333065</v>
       </c>
       <c r="E53" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F53">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>410884.66</v>
+        <v>502690.38</v>
       </c>
       <c r="H53" s="1">
-        <v>99872.54</v>
+        <v>-148949.36</v>
       </c>
       <c r="I53" s="1">
-        <v>24.306709332979</v>
+        <v>-29.630437725902</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>510757.2</v>
+        <v>353741.02</v>
       </c>
       <c r="M53" s="1">
-        <v>510757.2</v>
+        <v>353741.02</v>
       </c>
       <c r="N53" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>5367.0</v>
+        <v>6975.0</v>
       </c>
       <c r="C54" s="1">
-        <v>171.78</v>
+        <v>60.74</v>
       </c>
       <c r="D54" s="1">
-        <v>192.53243153</v>
+        <v>54.49718996</v>
       </c>
       <c r="E54" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F54">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>890432.39</v>
+        <v>330142.69</v>
       </c>
       <c r="H54" s="1">
-        <v>-87765.44</v>
+        <v>40190.79</v>
       </c>
       <c r="I54" s="1">
-        <v>-9.8564967970224</v>
+        <v>12.173763411209</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>802666.95</v>
+        <v>370333.48</v>
       </c>
       <c r="M54" s="1">
-        <v>802666.95</v>
+        <v>370333.48</v>
       </c>
       <c r="N54" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>5397.0</v>
+        <v>13110.0</v>
       </c>
       <c r="C55" s="1">
-        <v>45.29</v>
+        <v>370.825</v>
       </c>
       <c r="D55" s="1">
-        <v>78.13284788</v>
+        <v>328.15902746</v>
       </c>
       <c r="E55" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F55">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>360996.57</v>
+        <v>3720488.49</v>
       </c>
       <c r="H55" s="1">
-        <v>-148189.56</v>
+        <v>529088.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-41.050129645276</v>
+        <v>14.220933929028</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>212807.01</v>
+        <v>4249576.7</v>
       </c>
       <c r="M55" s="1">
-        <v>212807.01</v>
+        <v>4249576.7</v>
       </c>
       <c r="N55" s="1">
-        <v>0.13</v>
+        <v>2.49</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>17174.0</v>
+        <v>1059.0</v>
       </c>
       <c r="C56" s="1">
-        <v>3465.0</v>
+        <v>330.11</v>
       </c>
       <c r="D56" s="1">
-        <v>3467.88366135</v>
+        <v>300.90273843</v>
       </c>
       <c r="E56" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F56">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>329766.86</v>
+        <v>276313.46</v>
       </c>
       <c r="H56" s="1">
-        <v>-7691.27</v>
+        <v>29269.14</v>
       </c>
       <c r="I56" s="1">
-        <v>-2.3323356385781</v>
+        <v>10.592730444619</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>322075.59</v>
+        <v>305582.6</v>
       </c>
       <c r="M56" s="1">
-        <v>322075.59</v>
+        <v>305582.6</v>
       </c>
       <c r="N56" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>6287.0</v>
+        <v>6800.0</v>
       </c>
       <c r="C57" s="1">
-        <v>54.0</v>
+        <v>169.94</v>
       </c>
       <c r="D57" s="1">
-        <v>54.19561635</v>
+        <v>130.38707794</v>
       </c>
       <c r="E57" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F57">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G57" s="1">
-        <v>295551.22</v>
+        <v>552395.3</v>
       </c>
       <c r="H57" s="1">
-        <v>24.26</v>
+        <v>168498.03</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0082083910870001</v>
+        <v>30.503161413575</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>295575.48</v>
+        <v>720893.33</v>
       </c>
       <c r="M57" s="1">
-        <v>295575.48</v>
+        <v>720893.33</v>
       </c>
       <c r="N57" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>11420.0</v>
+        <v>2885.0</v>
       </c>
       <c r="C58" s="1">
-        <v>411.35</v>
+        <v>196.24</v>
       </c>
       <c r="D58" s="1">
-        <v>321.70284326</v>
+        <v>196.48691508</v>
       </c>
       <c r="E58" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F58">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G58" s="1">
-        <v>3168585.05</v>
+        <v>349312.76</v>
       </c>
       <c r="H58" s="1">
-        <v>921278.26</v>
+        <v>3870.27</v>
       </c>
       <c r="I58" s="1">
-        <v>29.075383663759</v>
+        <v>1.1079669691998</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>4089863.31</v>
+        <v>353183.03</v>
       </c>
       <c r="M58" s="1">
-        <v>4089863.31</v>
+        <v>353183.03</v>
       </c>
       <c r="N58" s="1">
-        <v>2.47</v>
+        <v>0.21</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>2055.0</v>
+        <v>1673.0</v>
       </c>
       <c r="C59" s="1">
-        <v>137.6</v>
+        <v>228.52</v>
       </c>
       <c r="D59" s="1">
-        <v>159.12841849</v>
+        <v>196.72133891</v>
       </c>
       <c r="E59" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F59">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>281036.83</v>
+        <v>282054.6</v>
       </c>
       <c r="H59" s="1">
-        <v>-34851.91</v>
+        <v>52135.92</v>
       </c>
       <c r="I59" s="1">
-        <v>-12.401189552273</v>
+        <v>18.484336011538</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>246184.92</v>
+        <v>334190.52</v>
       </c>
       <c r="M59" s="1">
-        <v>246184.92</v>
+        <v>334190.52</v>
       </c>
       <c r="N59" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1781.0</v>
+        <v>1538.0</v>
       </c>
       <c r="C60" s="1">
-        <v>387.39</v>
+        <v>880.28</v>
       </c>
       <c r="D60" s="1">
-        <v>297.75413812</v>
+        <v>839.16910923</v>
       </c>
       <c r="E60" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F60">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>459582.9</v>
+        <v>1126843.18</v>
       </c>
       <c r="H60" s="1">
-        <v>141097.57</v>
+        <v>56610.18</v>
       </c>
       <c r="I60" s="1">
-        <v>30.701222782658</v>
+        <v>5.0237851197715</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>600680.47</v>
+        <v>1183453.36</v>
       </c>
       <c r="M60" s="1">
-        <v>600680.47</v>
+        <v>1183453.36</v>
       </c>
       <c r="N60" s="1">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>3059.0</v>
+        <v>2777.0</v>
       </c>
       <c r="C61" s="1">
-        <v>150.46</v>
+        <v>133.24</v>
       </c>
       <c r="D61" s="1">
-        <v>127.72493625</v>
+        <v>138.3210695</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F61">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>244187.1</v>
+        <v>337112.69</v>
       </c>
       <c r="H61" s="1">
-        <v>39606.92</v>
+        <v>-13679.58</v>
       </c>
       <c r="I61" s="1">
-        <v>16.219906784593</v>
+        <v>-4.0578656353755</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>283794.02</v>
+        <v>323433.11</v>
       </c>
       <c r="M61" s="1">
-        <v>283794.02</v>
+        <v>323433.11</v>
       </c>
       <c r="N61" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>8769.0</v>
+        <v>767.0</v>
       </c>
       <c r="C62" s="1">
-        <v>157.97</v>
+        <v>421.82</v>
       </c>
       <c r="D62" s="1">
-        <v>129.05896567</v>
+        <v>500.12711864</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F62">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G62" s="1">
-        <v>705439.07</v>
+        <v>236380.03</v>
       </c>
       <c r="H62" s="1">
-        <v>148697.65</v>
+        <v>-34548.5</v>
       </c>
       <c r="I62" s="1">
-        <v>21.078737530089</v>
+        <v>-14.615659368518</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>854136.72</v>
+        <v>201831.53</v>
       </c>
       <c r="M62" s="1">
-        <v>854136.72</v>
+        <v>201831.53</v>
       </c>
       <c r="N62" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>1624.0</v>
+        <v>1384.0</v>
       </c>
       <c r="C63" s="1">
-        <v>221.77</v>
+        <v>307.9</v>
       </c>
       <c r="D63" s="1">
-        <v>194.8773399</v>
+        <v>311.53299855</v>
       </c>
       <c r="E63" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F63">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>270900.09</v>
+        <v>375241.74</v>
       </c>
       <c r="H63" s="1">
-        <v>42659.44</v>
+        <v>-2747.33</v>
       </c>
       <c r="I63" s="1">
-        <v>15.747296355642</v>
+        <v>-0.73214936056954</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>313559.53</v>
+        <v>372494.41</v>
       </c>
       <c r="M63" s="1">
-        <v>313559.53</v>
+        <v>372494.41</v>
       </c>
       <c r="N63" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>616.0</v>
+        <v>5902.0</v>
       </c>
       <c r="C64" s="1">
-        <v>985.82</v>
+        <v>66.44</v>
       </c>
       <c r="D64" s="1">
-        <v>607.38922078</v>
+        <v>68.34144866</v>
       </c>
       <c r="E64" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F64">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>322469.26</v>
+        <v>353992.18</v>
       </c>
       <c r="H64" s="1">
-        <v>206231.0</v>
+        <v>-11222.18</v>
       </c>
       <c r="I64" s="1">
-        <v>63.953692826411</v>
+        <v>-3.1701773751047</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>528700.26</v>
+        <v>342770.0</v>
       </c>
       <c r="M64" s="1">
-        <v>528700.26</v>
+        <v>342770.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>1094.0</v>
+        <v>11355.0</v>
       </c>
       <c r="C65" s="1">
-        <v>271.83</v>
+        <v>34.44</v>
       </c>
       <c r="D65" s="1">
-        <v>317.91635283</v>
+        <v>35.00683487</v>
       </c>
       <c r="E65" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F65">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>302063.14</v>
+        <v>348858.69</v>
       </c>
       <c r="H65" s="1">
-        <v>-43154.89</v>
+        <v>-7017.61</v>
       </c>
       <c r="I65" s="1">
-        <v>-14.286711711995</v>
+        <v>-2.0115909969163</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>258908.25</v>
+        <v>341841.08</v>
       </c>
       <c r="M65" s="1">
-        <v>258908.25</v>
+        <v>341841.08</v>
       </c>
       <c r="N65" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1922.0</v>
+        <v>1926.0</v>
       </c>
       <c r="C66" s="1">
-        <v>185.05</v>
+        <v>194.2</v>
       </c>
       <c r="D66" s="1">
-        <v>150.1478512</v>
+        <v>151.57826584</v>
       </c>
       <c r="E66" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F66">
         <v>0.92</v>
       </c>
       <c r="G66" s="1">
-        <v>311735.2</v>
+        <v>315451.0</v>
       </c>
       <c r="H66" s="1">
-        <v>74250.04</v>
+        <v>89803.02</v>
       </c>
       <c r="I66" s="1">
-        <v>23.818304766353</v>
+        <v>28.468136097207</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>385985.24</v>
+        <v>405254.02</v>
       </c>
       <c r="M66" s="1">
-        <v>385985.24</v>
+        <v>405254.02</v>
       </c>
       <c r="N66" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>844.0</v>
+        <v>862.0</v>
       </c>
       <c r="C67" s="1">
-        <v>428.22</v>
+        <v>374.41</v>
       </c>
       <c r="D67" s="1">
-        <v>310.15170616</v>
+        <v>316.00758701</v>
       </c>
       <c r="E67" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F67">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>224162.14</v>
+        <v>233578.97</v>
       </c>
       <c r="H67" s="1">
-        <v>90497.17</v>
+        <v>48537.66</v>
       </c>
       <c r="I67" s="1">
-        <v>40.371299988482</v>
+        <v>20.779978608519</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>314659.31</v>
+        <v>282116.63</v>
       </c>
       <c r="M67" s="1">
-        <v>314659.31</v>
+        <v>282116.63</v>
       </c>
       <c r="N67" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>2038.0</v>
+        <v>5708.0</v>
       </c>
       <c r="C68" s="1">
-        <v>170.85</v>
+        <v>111.94</v>
       </c>
       <c r="D68" s="1">
-        <v>185.35983317</v>
+        <v>116.93507358</v>
       </c>
       <c r="E68" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F68">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>328701.14</v>
+        <v>585787.63</v>
       </c>
       <c r="H68" s="1">
-        <v>-25556.18</v>
+        <v>-27261.83</v>
       </c>
       <c r="I68" s="1">
-        <v>-7.774898498983</v>
+        <v>-4.6538760130527</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>303144.96</v>
+        <v>558525.8</v>
       </c>
       <c r="M68" s="1">
-        <v>303144.96</v>
+        <v>558525.8</v>
       </c>
       <c r="N68" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>4649.0</v>
+        <v>5519.0</v>
       </c>
       <c r="C69" s="1">
-        <v>143.06</v>
+        <v>129.36</v>
       </c>
       <c r="D69" s="1">
-        <v>104.25746182</v>
+        <v>110.35238993</v>
       </c>
       <c r="E69" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F69">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>418390.24</v>
+        <v>527566.59</v>
       </c>
       <c r="H69" s="1">
-        <v>160650.28</v>
+        <v>96504.95</v>
       </c>
       <c r="I69" s="1">
-        <v>38.397234122861</v>
+        <v>18.292468065501</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>579040.52</v>
+        <v>624071.54</v>
       </c>
       <c r="M69" s="1">
-        <v>579040.52</v>
+        <v>624071.54</v>
       </c>
       <c r="N69" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>1641.0</v>
+        <v>1788.0</v>
       </c>
       <c r="C70" s="1">
-        <v>224.06</v>
+        <v>245.05</v>
       </c>
       <c r="D70" s="1">
-        <v>207.0755454</v>
+        <v>278.48181767</v>
       </c>
       <c r="E70" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F70">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>290962.28</v>
+        <v>430924.23</v>
       </c>
       <c r="H70" s="1">
-        <v>29151.3</v>
+        <v>-47926.5</v>
       </c>
       <c r="I70" s="1">
-        <v>10.018927539336</v>
+        <v>-11.121792803343</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>320113.58</v>
+        <v>382997.73</v>
       </c>
       <c r="M70" s="1">
-        <v>320113.58</v>
+        <v>382997.73</v>
       </c>
       <c r="N70" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>2138.0</v>
+        <v>8903.0</v>
       </c>
       <c r="C71" s="1">
-        <v>246.38</v>
+        <v>81.56</v>
       </c>
       <c r="D71" s="1">
-        <v>280.65559401</v>
+        <v>73.13040323</v>
       </c>
       <c r="E71" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F71">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>519080.88</v>
+        <v>562341.24</v>
       </c>
       <c r="H71" s="1">
-        <v>-60470.01</v>
+        <v>72386.63</v>
       </c>
       <c r="I71" s="1">
-        <v>-11.649438908249</v>
+        <v>12.872367319174</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>458610.87</v>
+        <v>634727.87</v>
       </c>
       <c r="M71" s="1">
-        <v>458610.87</v>
+        <v>634727.87</v>
       </c>
       <c r="N71" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>12228.0</v>
+        <v>3312.0</v>
       </c>
       <c r="C72" s="1">
-        <v>79.39</v>
+        <v>105.18</v>
       </c>
       <c r="D72" s="1">
-        <v>72.69370134</v>
+        <v>106.10893116</v>
       </c>
       <c r="E72" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F72">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>767207.33</v>
+        <v>308426.76</v>
       </c>
       <c r="H72" s="1">
-        <v>77978.91</v>
+        <v>-3919.63</v>
       </c>
       <c r="I72" s="1">
-        <v>10.163994392494</v>
+        <v>-1.2708462780597</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>845186.24</v>
+        <v>304507.13</v>
       </c>
       <c r="M72" s="1">
-        <v>845186.24</v>
+        <v>304507.13</v>
       </c>
       <c r="N72" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>1951.0</v>
+        <v>4292.0</v>
       </c>
       <c r="C73" s="1">
-        <v>163.26</v>
+        <v>92.98</v>
       </c>
       <c r="D73" s="1">
-        <v>175.89363403</v>
+        <v>87.01338537</v>
       </c>
       <c r="E73" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F73">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>294888.87</v>
+        <v>320042.64</v>
       </c>
       <c r="H73" s="1">
-        <v>-17577.13</v>
+        <v>28794.91</v>
       </c>
       <c r="I73" s="1">
-        <v>-5.9605945792393</v>
+        <v>8.9972104967013</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>277311.74</v>
+        <v>348837.55</v>
       </c>
       <c r="M73" s="1">
-        <v>277311.74</v>
+        <v>348837.55</v>
       </c>
       <c r="N73" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>4062.0</v>
+        <v>16245.0</v>
       </c>
       <c r="C74" s="1">
-        <v>89.48</v>
+        <v>23.79</v>
       </c>
       <c r="D74" s="1">
-        <v>86.57734121</v>
+        <v>28.91415205</v>
       </c>
       <c r="E74" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F74">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>300844.98</v>
+        <v>411416.45</v>
       </c>
       <c r="H74" s="1">
-        <v>15599.18</v>
+        <v>-73594.29</v>
       </c>
       <c r="I74" s="1">
-        <v>5.1851222513336</v>
+        <v>-17.888028055271</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>316444.16</v>
+        <v>337822.16</v>
       </c>
       <c r="M74" s="1">
-        <v>316444.16</v>
+        <v>337822.16</v>
       </c>
       <c r="N74" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>4949.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>171.78</v>
+      </c>
+      <c r="D75" s="1">
+        <v>161.5469408</v>
+      </c>
+      <c r="E75" t="s">
         <v>180</v>
       </c>
-      <c r="B75" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F75">
-        <v>1.15</v>
+        <v>1.64</v>
       </c>
       <c r="G75" s="1">
-        <v>329125.46</v>
+        <v>475353.18</v>
       </c>
       <c r="H75" s="1">
-        <v>-90140.31</v>
+        <v>43388.14</v>
       </c>
       <c r="I75" s="1">
-        <v>-27.387826514546</v>
+        <v>9.1275585870699</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>238985.15</v>
+        <v>518741.32</v>
       </c>
       <c r="M75" s="1">
-        <v>238985.15</v>
+        <v>518741.32</v>
       </c>
       <c r="N75" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" s="1">
-        <v>3433.0</v>
+        <v>3576.0</v>
       </c>
       <c r="C76" s="1">
-        <v>162.23</v>
+        <v>112.37</v>
       </c>
       <c r="D76" s="1">
-        <v>161.57556656</v>
+        <v>107.21292226</v>
       </c>
       <c r="E76" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F76">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>326935.58</v>
+        <v>333059.29</v>
       </c>
       <c r="H76" s="1">
-        <v>14219.45</v>
+        <v>18195.19</v>
       </c>
       <c r="I76" s="1">
-        <v>4.3493124853526</v>
+        <v>5.4630483359284</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>341155.03</v>
+        <v>351254.48</v>
       </c>
       <c r="M76" s="1">
-        <v>341155.03</v>
+        <v>351254.48</v>
       </c>
       <c r="N76" s="1">
         <v>0.21</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B77" s="1">
-        <v>3056.0</v>
+        <v>4940.0</v>
       </c>
       <c r="C77" s="1">
-        <v>106.36</v>
+        <v>71.71</v>
       </c>
       <c r="D77" s="1">
-        <v>106.42679974</v>
+        <v>70.60217004</v>
       </c>
       <c r="E77" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F77">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>282000.48</v>
+        <v>299998.12</v>
       </c>
       <c r="H77" s="1">
-        <v>984.16</v>
+        <v>9658.7</v>
       </c>
       <c r="I77" s="1">
-        <v>0.34899231377195</v>
+        <v>3.2195868427442</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>282984.64</v>
+        <v>309656.82</v>
       </c>
       <c r="M77" s="1">
-        <v>282984.64</v>
+        <v>309656.82</v>
       </c>
       <c r="N77" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B78" s="1">
-        <v>2536.0</v>
+        <v>1827.0</v>
       </c>
       <c r="C78" s="1">
-        <v>274.06</v>
+        <v>154.61</v>
       </c>
       <c r="D78" s="1">
-        <v>297.87984227</v>
+        <v>106.35463054</v>
       </c>
       <c r="E78" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F78">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>655296.9</v>
+        <v>168025.03</v>
       </c>
       <c r="H78" s="1">
-        <v>-50198.38</v>
+        <v>78891.46</v>
       </c>
       <c r="I78" s="1">
-        <v>-7.6604024832103</v>
+        <v>46.952207061055</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>605098.52</v>
+        <v>246916.49</v>
       </c>
       <c r="M78" s="1">
-        <v>605098.52</v>
+        <v>246916.49</v>
       </c>
       <c r="N78" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B79" s="1">
-        <v>2293.0</v>
+        <v>3778.0</v>
       </c>
       <c r="C79" s="1">
-        <v>141.18</v>
+        <v>102.92</v>
       </c>
       <c r="D79" s="1">
-        <v>148.38445268</v>
+        <v>111.88724722</v>
       </c>
       <c r="E79" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F79">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>291121.75</v>
+        <v>365001.22</v>
       </c>
       <c r="H79" s="1">
-        <v>-9277.99</v>
+        <v>-25113.32</v>
       </c>
       <c r="I79" s="1">
-        <v>-3.1869793308126</v>
+        <v>-6.8803386465393</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>281843.76</v>
+        <v>339887.9</v>
       </c>
       <c r="M79" s="1">
-        <v>281843.76</v>
+        <v>339887.9</v>
       </c>
       <c r="N79" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B80" s="1">
-        <v>4803.0</v>
+        <v>1267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>65.91</v>
+        <v>648.48</v>
       </c>
       <c r="D80" s="1">
-        <v>70.52663544</v>
+        <v>585.45979479</v>
       </c>
       <c r="E80" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F80">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>291131.8</v>
+        <v>647550.74</v>
       </c>
       <c r="H80" s="1">
-        <v>-15521.73</v>
+        <v>70652.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-5.3315130810169</v>
+        <v>10.910681686504</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>275610.07</v>
+        <v>718202.94</v>
       </c>
       <c r="M80" s="1">
-        <v>275610.07</v>
+        <v>718202.94</v>
       </c>
       <c r="N80" s="1">
-        <v>0.17</v>
+        <v>0.42</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B81" s="1">
-        <v>2484.0</v>
+        <v>4475.0</v>
       </c>
       <c r="C81" s="1">
-        <v>194.92</v>
+        <v>203.83</v>
       </c>
       <c r="D81" s="1">
-        <v>101.89406602</v>
+        <v>196.87945698</v>
       </c>
       <c r="E81" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F81">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>218611.93</v>
+        <v>765126.98</v>
       </c>
       <c r="H81" s="1">
-        <v>202928.45</v>
+        <v>32197.54</v>
       </c>
       <c r="I81" s="1">
-        <v>92.825881002926</v>
+        <v>4.2081302635544</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>421540.38</v>
+        <v>797324.52</v>
       </c>
       <c r="M81" s="1">
-        <v>421540.38</v>
+        <v>797324.52</v>
       </c>
       <c r="N81" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B82" s="1">
-        <v>2041.0</v>
+        <v>4832.0</v>
       </c>
       <c r="C82" s="1">
-        <v>951.45</v>
+        <v>72.98</v>
       </c>
       <c r="D82" s="1">
-        <v>946.55565899</v>
+        <v>71.02140315</v>
       </c>
       <c r="E82" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F82">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>1675330.71</v>
+        <v>343175.42</v>
       </c>
       <c r="H82" s="1">
-        <v>15344.42</v>
+        <v>9463.94</v>
       </c>
       <c r="I82" s="1">
-        <v>0.91590394113888</v>
+        <v>2.7577557856562</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>1690675.13</v>
+        <v>352639.36</v>
       </c>
       <c r="M82" s="1">
-        <v>1690675.13</v>
+        <v>352639.36</v>
       </c>
       <c r="N82" s="1">
-        <v>1.02</v>
+        <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B83" s="1">
-        <v>3926.0</v>
+        <v>1505.0</v>
       </c>
       <c r="C83" s="1">
-        <v>111.24</v>
+        <v>258.69</v>
       </c>
       <c r="D83" s="1">
-        <v>111.95600611</v>
+        <v>138.03730897</v>
       </c>
       <c r="E83" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F83">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>379300.32</v>
+        <v>180669.3</v>
       </c>
       <c r="H83" s="1">
-        <v>926.25</v>
+        <v>159652.77</v>
       </c>
       <c r="I83" s="1">
-        <v>0.24419963579256</v>
+        <v>88.367403869944</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>380226.57</v>
+        <v>340322.07</v>
       </c>
       <c r="M83" s="1">
-        <v>380226.57</v>
+        <v>340322.07</v>
       </c>
       <c r="N83" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>7828.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>71.96</v>
+      </c>
+      <c r="D84" s="1">
+        <v>58.28611523</v>
+      </c>
+      <c r="E84" t="s">
         <v>199</v>
       </c>
-      <c r="B84" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F84">
-        <v>1.63</v>
+        <v>1.48</v>
       </c>
       <c r="G84" s="1">
-        <v>9561.92</v>
+        <v>305711.39</v>
       </c>
       <c r="H84" s="1">
-        <v>-3537.25</v>
+        <v>75594.29</v>
       </c>
       <c r="I84" s="1">
-        <v>-36.993093437301</v>
+        <v>24.727338422033</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>6024.67</v>
+        <v>381305.68</v>
       </c>
       <c r="M84" s="1">
-        <v>6024.67</v>
+        <v>381305.68</v>
       </c>
       <c r="N84" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" s="1">
-        <v>631.0</v>
+        <v>1391.0</v>
       </c>
       <c r="C85" s="1">
-        <v>716.86</v>
+        <v>597.24</v>
       </c>
       <c r="D85" s="1">
-        <v>485.97732171</v>
+        <v>578.97665708</v>
       </c>
       <c r="E85" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F85">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>265655.84</v>
+        <v>704014.03</v>
       </c>
       <c r="H85" s="1">
-        <v>128161.56</v>
+        <v>22175.52</v>
       </c>
       <c r="I85" s="1">
-        <v>48.243456646765</v>
+        <v>3.1498690445132</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>393817.4</v>
+        <v>726189.55</v>
       </c>
       <c r="M85" s="1">
-        <v>393817.4</v>
+        <v>726189.55</v>
       </c>
       <c r="N85" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" s="1">
-        <v>4781.0</v>
+        <v>953.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.32</v>
+        <v>396.34</v>
       </c>
       <c r="D86" s="1">
-        <v>78.72348672</v>
+        <v>168.53901364</v>
       </c>
       <c r="E86" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F86">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>322136.63</v>
+        <v>137843.89</v>
       </c>
       <c r="H86" s="1">
-        <v>87116.3</v>
+        <v>192323.96</v>
       </c>
       <c r="I86" s="1">
-        <v>27.043276636997</v>
+        <v>139.52302129605</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>409252.93</v>
+        <v>330167.85</v>
       </c>
       <c r="M86" s="1">
-        <v>409252.93</v>
+        <v>330167.85</v>
       </c>
       <c r="N86" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" s="1">
-        <v>3501.0</v>
+        <v>4040.0</v>
       </c>
       <c r="C87" s="1">
-        <v>177.17</v>
+        <v>103.86</v>
       </c>
       <c r="D87" s="1">
-        <v>197.65753213</v>
+        <v>101.37220792</v>
       </c>
       <c r="E87" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F87">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G87" s="1">
-        <v>599161.28</v>
+        <v>252368.56</v>
       </c>
       <c r="H87" s="1">
-        <v>-59136.75</v>
+        <v>9387.15</v>
       </c>
       <c r="I87" s="1">
-        <v>-9.8699218347354</v>
+        <v>3.7196194327851</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>540024.53</v>
+        <v>261755.71</v>
       </c>
       <c r="M87" s="1">
-        <v>540024.53</v>
+        <v>261755.71</v>
       </c>
       <c r="N87" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1">
-        <v>4322.0</v>
+        <v>11723.0</v>
       </c>
       <c r="C88" s="1">
-        <v>65.7</v>
+        <v>30.835</v>
       </c>
       <c r="D88" s="1">
-        <v>70.83170292</v>
+        <v>26.76962893</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>306134.62</v>
+        <v>313820.36</v>
       </c>
       <c r="H88" s="1">
-        <v>-22179.22</v>
+        <v>47658.35</v>
       </c>
       <c r="I88" s="1">
-        <v>-7.2449238181556</v>
+        <v>15.18650670084</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>283955.4</v>
+        <v>361478.71</v>
       </c>
       <c r="M88" s="1">
-        <v>283955.4</v>
+        <v>361478.71</v>
       </c>
       <c r="N88" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1">
-        <v>2849.0</v>
+        <v>6622.0</v>
       </c>
       <c r="C89" s="1">
-        <v>223.0</v>
+        <v>56.9</v>
       </c>
       <c r="D89" s="1">
-        <v>133.33607933</v>
+        <v>44.71542132</v>
       </c>
       <c r="E89" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F89">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>330173.78</v>
+        <v>296105.52</v>
       </c>
       <c r="H89" s="1">
-        <v>222957.86</v>
+        <v>80686.28</v>
       </c>
       <c r="I89" s="1">
-        <v>67.527427526195</v>
+        <v>27.249164419495</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>553131.64</v>
+        <v>376791.8</v>
       </c>
       <c r="M89" s="1">
-        <v>553131.64</v>
+        <v>376791.8</v>
       </c>
       <c r="N89" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>211</v>
       </c>
       <c r="B90" s="1">
-        <v>7628.0</v>
+        <v>17740.0</v>
       </c>
       <c r="C90" s="1">
-        <v>66.0</v>
+        <v>27.11</v>
       </c>
       <c r="D90" s="1">
-        <v>57.96781463</v>
+        <v>28.96333427</v>
       </c>
       <c r="E90" t="s">
-        <v>212</v>
+        <v>8</v>
       </c>
       <c r="F90">
-        <v>1.48</v>
+        <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>296136.5</v>
+        <v>513809.55</v>
       </c>
       <c r="H90" s="1">
-        <v>43996.59</v>
+        <v>-32878.15</v>
       </c>
       <c r="I90" s="1">
-        <v>14.85686161618</v>
+        <v>-6.3988981909737</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>340133.09</v>
+        <v>480931.4</v>
       </c>
       <c r="M90" s="1">
-        <v>340133.09</v>
+        <v>480931.4</v>
       </c>
       <c r="N90" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B91" s="1">
-        <v>610.0</v>
+        <v>20388.0</v>
       </c>
       <c r="C91" s="1">
-        <v>589.24</v>
+        <v>15.74</v>
       </c>
       <c r="D91" s="1">
-        <v>515.82218033</v>
+        <v>15.78948646</v>
       </c>
       <c r="E91" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F91">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G91" s="1">
-        <v>273346.15</v>
+        <v>371191.87</v>
       </c>
       <c r="H91" s="1">
-        <v>39588.2</v>
+        <v>5946.6</v>
       </c>
       <c r="I91" s="1">
-        <v>14.482808702446</v>
+        <v>1.602028622017</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>312934.35</v>
+        <v>377138.47</v>
       </c>
       <c r="M91" s="1">
-        <v>312934.35</v>
+        <v>377138.47</v>
       </c>
       <c r="N91" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B92" s="1">
-        <v>2065.0</v>
+        <v>1750.0</v>
       </c>
       <c r="C92" s="1">
-        <v>409.5</v>
+        <v>217.36</v>
       </c>
       <c r="D92" s="1">
-        <v>158.92292494</v>
+        <v>229.87005714</v>
       </c>
       <c r="E92" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F92">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>281028.76</v>
+        <v>353045.11</v>
       </c>
       <c r="H92" s="1">
-        <v>455187.07</v>
+        <v>-20545.11</v>
       </c>
       <c r="I92" s="1">
-        <v>161.97170353668</v>
+        <v>-5.8194008125477</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>736215.83</v>
+        <v>332500.0</v>
       </c>
       <c r="M92" s="1">
-        <v>736215.83</v>
+        <v>332500.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B93" s="1">
-        <v>11279.0</v>
+        <v>2230.0</v>
       </c>
       <c r="C93" s="1">
-        <v>30.925</v>
+        <v>173.88</v>
       </c>
       <c r="D93" s="1">
-        <v>26.58400035</v>
+        <v>172.09403139</v>
       </c>
       <c r="E93" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F93">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>299840.94</v>
+        <v>334601.22</v>
       </c>
       <c r="H93" s="1">
-        <v>48962.14</v>
+        <v>4343.19</v>
       </c>
       <c r="I93" s="1">
-        <v>16.329371165926</v>
+        <v>1.298019774106</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>348803.08</v>
+        <v>338944.41</v>
       </c>
       <c r="M93" s="1">
-        <v>348803.08</v>
+        <v>338944.41</v>
       </c>
       <c r="N93" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>749.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>64780.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>76860.0</v>
+      </c>
+      <c r="E94" t="s">
         <v>220</v>
       </c>
-      <c r="B94" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F94">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G94" s="1">
-        <v>370308.86</v>
+        <v>312388.5</v>
       </c>
       <c r="H94" s="1">
-        <v>13302.94</v>
+        <v>-51250.24</v>
       </c>
       <c r="I94" s="1">
-        <v>3.5923904170157</v>
+        <v>-16.40593043598</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>383611.8</v>
+        <v>261138.26</v>
       </c>
       <c r="M94" s="1">
-        <v>383611.8</v>
+        <v>261138.26</v>
       </c>
       <c r="N94" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>222</v>
       </c>
       <c r="B95" s="1">
-        <v>6436.0</v>
+        <v>3473.0</v>
       </c>
       <c r="C95" s="1">
-        <v>52.0</v>
+        <v>125.75</v>
       </c>
       <c r="D95" s="1">
-        <v>44.3260317</v>
+        <v>115.25216527</v>
       </c>
       <c r="E95" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F95">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>285282.34</v>
+        <v>351287.65</v>
       </c>
       <c r="H95" s="1">
-        <v>49389.66</v>
+        <v>30469.12</v>
       </c>
       <c r="I95" s="1">
-        <v>17.312554292705</v>
+        <v>8.673552856185</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>334672.0</v>
+        <v>381756.77</v>
       </c>
       <c r="M95" s="1">
-        <v>334672.0</v>
+        <v>381756.77</v>
       </c>
       <c r="N95" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>224</v>
       </c>
       <c r="B96" s="1">
-        <v>15541.0</v>
+        <v>3225.0</v>
       </c>
       <c r="C96" s="1">
-        <v>26.91</v>
+        <v>125.94</v>
       </c>
       <c r="D96" s="1">
-        <v>29.63272955</v>
+        <v>121.20125581</v>
       </c>
       <c r="E96" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F96">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>460522.25</v>
+        <v>343040.75</v>
       </c>
       <c r="H96" s="1">
-        <v>-42313.94</v>
+        <v>11991.16</v>
       </c>
       <c r="I96" s="1">
-        <v>-9.1882509477012</v>
+        <v>3.4955497269639</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>418208.31</v>
+        <v>355031.91</v>
       </c>
       <c r="M96" s="1">
-        <v>418208.31</v>
+        <v>355031.91</v>
       </c>
       <c r="N96" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>226</v>
       </c>
       <c r="B97" s="1">
-        <v>35923.0</v>
+        <v>1637.0</v>
       </c>
       <c r="C97" s="1">
-        <v>15.29</v>
+        <v>1693.0</v>
       </c>
       <c r="D97" s="1">
-        <v>15.797687</v>
+        <v>1549.94351252</v>
       </c>
       <c r="E97" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="F97">
-        <v>0.87</v>
+        <v>7.48</v>
       </c>
       <c r="G97" s="1">
-        <v>654135.48</v>
+        <v>339694.54</v>
       </c>
       <c r="H97" s="1">
-        <v>-20431.79</v>
+        <v>31027.12</v>
       </c>
       <c r="I97" s="1">
-        <v>-3.1234798638349</v>
+        <v>9.1338294692638</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>633703.69</v>
+        <v>370721.66</v>
       </c>
       <c r="M97" s="1">
-        <v>633703.69</v>
+        <v>370721.66</v>
       </c>
       <c r="N97" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
+        <v>229</v>
+      </c>
+      <c r="B98" s="1">
+        <v>970.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>399.99</v>
+      </c>
+      <c r="D98" s="1">
+        <v>350.29850515</v>
+      </c>
+      <c r="E98" t="s">
+        <v>31</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>295092.62</v>
+      </c>
+      <c r="H98" s="1">
+        <v>44059.74</v>
+      </c>
+      <c r="I98" s="1">
+        <v>14.930817314238</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>339152.36</v>
+      </c>
+      <c r="M98" s="1">
+        <v>339152.36</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>228</v>
-      </c>
-[...43 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B99" s="1">
-        <v>2801.0</v>
+        <v>3506.0</v>
       </c>
       <c r="C99" s="1">
-        <v>187.85</v>
+        <v>112.06</v>
       </c>
       <c r="D99" s="1">
-        <v>184.46525527</v>
+        <v>111.34193953</v>
       </c>
       <c r="E99" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F99">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>319966.72</v>
+        <v>342594.04</v>
       </c>
       <c r="H99" s="1">
-        <v>4467.77</v>
+        <v>834.6</v>
       </c>
       <c r="I99" s="1">
-        <v>1.3963233426276</v>
+        <v>0.24361194374543</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>324434.49</v>
+        <v>343428.64</v>
       </c>
       <c r="M99" s="1">
-        <v>324434.49</v>
+        <v>343428.64</v>
       </c>
       <c r="N99" s="1">
         <v>0.2</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>233</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1405.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>272.83</v>
+      </c>
+      <c r="D100" s="1">
+        <v>261.49683986</v>
+      </c>
+      <c r="E100" t="s">
+        <v>31</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>320104.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>14970.81</v>
+      </c>
+      <c r="I100" s="1">
+        <v>4.6768508408973</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>335075.31</v>
+      </c>
+      <c r="M100" s="1">
+        <v>335075.31</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>232</v>
-      </c>
-[...43 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>235</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>85.73</v>
+      </c>
+      <c r="D101" s="1">
+        <v>87.03285895</v>
+      </c>
+      <c r="E101" t="s">
+        <v>31</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>720592.06</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-8673.35</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.2036421827906</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>711918.71</v>
+      </c>
+      <c r="M101" s="1">
+        <v>711918.71</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>234</v>
-      </c>
-[...43 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>237</v>
       </c>
       <c r="B102" s="1">
-        <v>942.0</v>
+        <v>1009.0</v>
       </c>
       <c r="C102" s="1">
-        <v>421.77</v>
+        <v>373.11</v>
       </c>
       <c r="D102" s="1">
-        <v>348.12158174</v>
+        <v>341.43695738</v>
       </c>
       <c r="E102" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F102">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>284670.68</v>
+        <v>299242.71</v>
       </c>
       <c r="H102" s="1">
-        <v>61235.07</v>
+        <v>29837.7</v>
       </c>
       <c r="I102" s="1">
-        <v>21.510845444287</v>
+        <v>9.9710699719301</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>345905.75</v>
+        <v>329080.41</v>
       </c>
       <c r="M102" s="1">
-        <v>345905.75</v>
+        <v>329080.41</v>
       </c>
       <c r="N102" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>239</v>
       </c>
       <c r="B103" s="1">
-        <v>1287.0</v>
+        <v>2805.0</v>
       </c>
       <c r="C103" s="1">
-        <v>269.12</v>
+        <v>139.54</v>
       </c>
       <c r="D103" s="1">
-        <v>259.48005439</v>
+        <v>132.61077362</v>
       </c>
       <c r="E103" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F103">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>290739.28</v>
+        <v>323428.33</v>
       </c>
       <c r="H103" s="1">
-        <v>10808.2</v>
+        <v>18713.02</v>
       </c>
       <c r="I103" s="1">
-        <v>3.7174887411154</v>
+        <v>5.7858320574453</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>301547.48</v>
+        <v>342141.35</v>
       </c>
       <c r="M103" s="1">
-        <v>301547.48</v>
+        <v>342141.35</v>
       </c>
       <c r="N103" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>241</v>
       </c>
       <c r="B104" s="1">
-        <v>4259.0</v>
+        <v>38280.0</v>
       </c>
       <c r="C104" s="1">
-        <v>87.36</v>
+        <v>10.168</v>
       </c>
       <c r="D104" s="1">
-        <v>80.71839399</v>
+        <v>9.72814289</v>
       </c>
       <c r="E104" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F104">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>296629.85</v>
+        <v>372393.31</v>
       </c>
       <c r="H104" s="1">
-        <v>27300.36</v>
+        <v>16837.73</v>
       </c>
       <c r="I104" s="1">
-        <v>9.2035107053454</v>
+        <v>4.5214910010064</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>323930.21</v>
+        <v>389231.04</v>
       </c>
       <c r="M104" s="1">
-        <v>323930.21</v>
+        <v>389231.04</v>
       </c>
       <c r="N104" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>243</v>
       </c>
       <c r="B105" s="1">
-        <v>1692.0</v>
+        <v>2391.0</v>
       </c>
       <c r="C105" s="1">
-        <v>202.15</v>
+        <v>138.74</v>
       </c>
       <c r="D105" s="1">
-        <v>201.56390071</v>
+        <v>164.87225429</v>
       </c>
       <c r="E105" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F105">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>291944.83</v>
+        <v>345972.3</v>
       </c>
       <c r="H105" s="1">
-        <v>5841.87</v>
+        <v>-56000.85</v>
       </c>
       <c r="I105" s="1">
-        <v>2.0010184801012</v>
+        <v>-16.186512619652</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>297786.7</v>
+        <v>289971.45</v>
       </c>
       <c r="M105" s="1">
-        <v>297786.7</v>
+        <v>289971.45</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>245</v>
       </c>
       <c r="B106" s="1">
-        <v>19159.0</v>
+        <v>396.0</v>
       </c>
       <c r="C106" s="1">
-        <v>28.34</v>
+        <v>1020.0</v>
       </c>
       <c r="D106" s="1">
-        <v>30.57577744</v>
+        <v>890.76795455</v>
       </c>
       <c r="E106" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F106">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>363205.19</v>
+        <v>307528.51</v>
       </c>
       <c r="H106" s="1">
-        <v>-28412.95</v>
+        <v>45548.41</v>
       </c>
       <c r="I106" s="1">
-        <v>-7.8228370029624</v>
+        <v>14.811117837497</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>334792.24</v>
+        <v>353076.92</v>
       </c>
       <c r="M106" s="1">
-        <v>334792.24</v>
+        <v>353076.92</v>
       </c>
       <c r="N106" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>247</v>
       </c>
       <c r="B107" s="1">
-        <v>1174.0</v>
+        <v>3953.0</v>
       </c>
       <c r="C107" s="1">
-        <v>388.5</v>
+        <v>166.7</v>
       </c>
       <c r="D107" s="1">
-        <v>338.79561329</v>
+        <v>197.36250696</v>
       </c>
       <c r="E107" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>345337.62</v>
+        <v>780173.99</v>
       </c>
       <c r="H107" s="1">
-        <v>51753.62</v>
+        <v>-121208.89</v>
       </c>
       <c r="I107" s="1">
-        <v>14.986383470182</v>
+        <v>-15.536135727878</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>397091.24</v>
+        <v>658965.1</v>
       </c>
       <c r="M107" s="1">
-        <v>397091.24</v>
+        <v>658965.1</v>
       </c>
       <c r="N107" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>249</v>
       </c>
       <c r="B108" s="1">
-        <v>2597.0</v>
+        <v>11233.0</v>
       </c>
       <c r="C108" s="1">
-        <v>150.66</v>
+        <v>46.26</v>
       </c>
       <c r="D108" s="1">
-        <v>131.86681556</v>
+        <v>46.08162824</v>
       </c>
       <c r="E108" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F108">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G108" s="1">
-        <v>297508.74</v>
+        <v>450249.03</v>
       </c>
       <c r="H108" s="1">
-        <v>43135.54</v>
+        <v>3980.5</v>
       </c>
       <c r="I108" s="1">
-        <v>14.498915225146</v>
+        <v>0.8840663132578</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>340644.28</v>
+        <v>454229.53</v>
       </c>
       <c r="M108" s="1">
-        <v>340644.28</v>
+        <v>454229.53</v>
       </c>
       <c r="N108" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>251</v>
       </c>
       <c r="B109" s="1">
-        <v>37200.0</v>
+        <v>1491.0</v>
       </c>
       <c r="C109" s="1">
-        <v>9.912</v>
+        <v>268.77</v>
       </c>
       <c r="D109" s="1">
-        <v>9.71176667</v>
+        <v>264.61236754</v>
       </c>
       <c r="E109" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F109">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G109" s="1">
-        <v>361277.72</v>
+        <v>346256.04</v>
       </c>
       <c r="H109" s="1">
-        <v>7448.68</v>
+        <v>4037.73</v>
       </c>
       <c r="I109" s="1">
-        <v>2.0617601328972</v>
+        <v>1.1661110662503</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>368726.4</v>
+        <v>350293.77</v>
       </c>
       <c r="M109" s="1">
-        <v>368726.4</v>
+        <v>350293.77</v>
       </c>
       <c r="N109" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>253</v>
       </c>
       <c r="B110" s="1">
-        <v>10509.0</v>
+        <v>865.0</v>
       </c>
       <c r="C110" s="1">
-        <v>26.8</v>
+        <v>78840.0</v>
       </c>
       <c r="D110" s="1">
-        <v>28.36007042</v>
+        <v>62547.16763006</v>
       </c>
       <c r="E110" t="s">
-        <v>8</v>
+        <v>220</v>
       </c>
       <c r="F110">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G110" s="1">
-        <v>298035.98</v>
+        <v>294829.51</v>
       </c>
       <c r="H110" s="1">
-        <v>-16394.78</v>
+        <v>72208.02</v>
       </c>
       <c r="I110" s="1">
-        <v>-5.5009398529667</v>
+        <v>24.49144931252</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>281641.2</v>
+        <v>367037.53</v>
       </c>
       <c r="M110" s="1">
-        <v>281641.2</v>
+        <v>367037.53</v>
       </c>
       <c r="N110" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>255</v>
       </c>
       <c r="B111" s="1">
-        <v>386.0</v>
+        <v>8270.0</v>
       </c>
       <c r="C111" s="1">
-        <v>1092.19</v>
+        <v>45.49</v>
       </c>
       <c r="D111" s="1">
-        <v>883.98173575</v>
+        <v>43.95345345</v>
       </c>
       <c r="E111" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F111">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G111" s="1">
-        <v>297406.79</v>
+        <v>312019.81</v>
       </c>
       <c r="H111" s="1">
-        <v>69635.99</v>
+        <v>16828.35</v>
       </c>
       <c r="I111" s="1">
-        <v>23.414391446813</v>
+        <v>5.3933594793228</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>367042.78</v>
+        <v>328848.16</v>
       </c>
       <c r="M111" s="1">
-        <v>367042.78</v>
+        <v>328848.16</v>
       </c>
       <c r="N111" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>257</v>
       </c>
       <c r="B112" s="1">
-        <v>1564.0</v>
+        <v>496.0</v>
       </c>
       <c r="C112" s="1">
-        <v>177.6</v>
+        <v>152.26</v>
       </c>
       <c r="D112" s="1">
-        <v>235.41616368</v>
+        <v>9.12211694</v>
       </c>
       <c r="E112" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F112">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G112" s="1">
-        <v>368190.88</v>
+        <v>3944.44</v>
       </c>
       <c r="H112" s="1">
-        <v>-90424.48</v>
+        <v>62070.39</v>
       </c>
       <c r="I112" s="1">
-        <v>-24.559130850824</v>
+        <v>1573.6172942167</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>277766.4</v>
+        <v>66014.83</v>
       </c>
       <c r="M112" s="1">
-        <v>277766.4</v>
+        <v>66014.83</v>
       </c>
       <c r="N112" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>259</v>
       </c>
       <c r="B113" s="1">
-        <v>8457.0</v>
+        <v>1689.0</v>
       </c>
       <c r="C113" s="1">
-        <v>45.81</v>
+        <v>232.02</v>
       </c>
       <c r="D113" s="1">
-        <v>45.95343975</v>
+        <v>235.70698638</v>
       </c>
       <c r="E113" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F113">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G113" s="1">
-        <v>337002.46</v>
+        <v>341945.37</v>
       </c>
       <c r="H113" s="1">
-        <v>290.91</v>
+        <v>608.63</v>
       </c>
       <c r="I113" s="1">
-        <v>0.086322812005586</v>
+        <v>0.1779904199317</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>337293.37</v>
+        <v>342554.0</v>
       </c>
       <c r="M113" s="1">
-        <v>337293.37</v>
+        <v>342554.0</v>
       </c>
       <c r="N113" s="1">
         <v>0.2</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>261</v>
       </c>
       <c r="B114" s="1">
-        <v>10004.0</v>
+        <v>6909.0</v>
       </c>
       <c r="C114" s="1">
-        <v>7596.0</v>
+        <v>58.01</v>
       </c>
       <c r="D114" s="1">
-        <v>6483.12534986</v>
+        <v>57.48426835</v>
       </c>
       <c r="E114" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F114">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G114" s="1">
-        <v>352459.11</v>
+        <v>348557.64</v>
       </c>
       <c r="H114" s="1">
-        <v>58824.83</v>
+        <v>1784.22</v>
       </c>
       <c r="I114" s="1">
-        <v>16.689831055863</v>
+        <v>0.51188664233554</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>411283.94</v>
+        <v>350341.86</v>
       </c>
       <c r="M114" s="1">
-        <v>411283.94</v>
+        <v>350341.86</v>
       </c>
       <c r="N114" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>263</v>
       </c>
       <c r="B115" s="1">
-        <v>772.0</v>
+        <v>1701.0</v>
       </c>
       <c r="C115" s="1">
-        <v>84100.0</v>
+        <v>211.99</v>
       </c>
       <c r="D115" s="1">
-        <v>60165.20725389</v>
+        <v>231.95196355</v>
       </c>
       <c r="E115" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F115">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G115" s="1">
-        <v>253286.2</v>
+        <v>346269.46</v>
       </c>
       <c r="H115" s="1">
-        <v>98109.47</v>
+        <v>-31064.05</v>
       </c>
       <c r="I115" s="1">
-        <v>38.734629048089</v>
+        <v>-8.9710625938539</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>351395.67</v>
+        <v>315205.41</v>
       </c>
       <c r="M115" s="1">
-        <v>351395.67</v>
+        <v>315205.41</v>
       </c>
       <c r="N115" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>265</v>
       </c>
       <c r="B116" s="1">
-        <v>7428.0</v>
+        <v>6397.0</v>
       </c>
       <c r="C116" s="1">
-        <v>45.89</v>
+        <v>50.63</v>
       </c>
       <c r="D116" s="1">
-        <v>43.46465132</v>
+        <v>74.31146162</v>
       </c>
       <c r="E116" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F116">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G116" s="1">
-        <v>276283.03</v>
+        <v>406679.42</v>
       </c>
       <c r="H116" s="1">
-        <v>20487.75</v>
+        <v>-123567.44</v>
       </c>
       <c r="I116" s="1">
-        <v>7.4154934524933</v>
+        <v>-30.384483188257</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>296770.78</v>
+        <v>283111.98</v>
       </c>
       <c r="M116" s="1">
-        <v>296770.78</v>
+        <v>283111.98</v>
       </c>
       <c r="N116" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>267</v>
       </c>
       <c r="B117" s="1">
-        <v>962.0</v>
+        <v>73380.0</v>
       </c>
       <c r="C117" s="1">
-        <v>326.2</v>
+        <v>14.23</v>
       </c>
       <c r="D117" s="1">
-        <v>362.99366944</v>
+        <v>13.6350586</v>
       </c>
       <c r="E117" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F117">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G117" s="1">
-        <v>300082.47</v>
+        <v>878102.21</v>
       </c>
       <c r="H117" s="1">
-        <v>-26876.48</v>
+        <v>34657.76</v>
       </c>
       <c r="I117" s="1">
-        <v>-8.9563645620486</v>
+        <v>3.9468936082054</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>273205.99</v>
+        <v>912759.97</v>
       </c>
       <c r="M117" s="1">
-        <v>273205.99</v>
+        <v>912759.97</v>
       </c>
       <c r="N117" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>269</v>
       </c>
       <c r="B118" s="1">
-        <v>481.0</v>
+        <v>31290.0</v>
       </c>
       <c r="C118" s="1">
-        <v>162.85</v>
+        <v>18.87</v>
       </c>
       <c r="D118" s="1">
-        <v>2.7802079</v>
+        <v>21.54714733</v>
       </c>
       <c r="E118" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F118">
-        <v>1.15</v>
+        <v>1.64</v>
       </c>
       <c r="G118" s="1">
-        <v>1152.08</v>
+        <v>397565.87</v>
       </c>
       <c r="H118" s="1">
-        <v>67044.72</v>
+        <v>-37287.44</v>
       </c>
       <c r="I118" s="1">
-        <v>5819.4500381918</v>
+        <v>-9.3789338606958</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>68196.8</v>
+        <v>360278.43</v>
       </c>
       <c r="M118" s="1">
-        <v>68196.8</v>
+        <v>360278.43</v>
       </c>
       <c r="N118" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>271</v>
       </c>
       <c r="B119" s="1">
-        <v>1458.0</v>
+        <v>11064.0</v>
       </c>
       <c r="C119" s="1">
-        <v>238.35</v>
+        <v>4472.0</v>
       </c>
       <c r="D119" s="1">
-        <v>236.58762003</v>
+        <v>5367.81923355</v>
       </c>
       <c r="E119" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F119">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G119" s="1">
-        <v>295211.36</v>
+        <v>322263.84</v>
       </c>
       <c r="H119" s="1">
-        <v>7343.32</v>
+        <v>-55969.64</v>
       </c>
       <c r="I119" s="1">
-        <v>2.4874788016288</v>
+        <v>-17.367645094777</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>302554.68</v>
+        <v>266294.2</v>
       </c>
       <c r="M119" s="1">
-        <v>302554.68</v>
+        <v>266294.2</v>
       </c>
       <c r="N119" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>273</v>
       </c>
       <c r="B120" s="1">
-        <v>6217.0</v>
+        <v>395.0</v>
       </c>
       <c r="C120" s="1">
-        <v>47.86</v>
+        <v>1057.84</v>
       </c>
       <c r="D120" s="1">
-        <v>75.32529998</v>
+        <v>761.86182278</v>
       </c>
       <c r="E120" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F120">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G120" s="1">
-        <v>400351.94</v>
+        <v>258025.62</v>
       </c>
       <c r="H120" s="1">
-        <v>-141301.25</v>
+        <v>107225.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-35.294258846354</v>
+        <v>41.555981921485</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>259050.69</v>
+        <v>365250.7</v>
       </c>
       <c r="M120" s="1">
-        <v>259050.69</v>
+        <v>365250.7</v>
       </c>
       <c r="N120" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>275</v>
       </c>
       <c r="B121" s="1">
-        <v>30408.0</v>
+        <v>16733.0</v>
       </c>
       <c r="C121" s="1">
-        <v>19.97</v>
+        <v>76.07</v>
       </c>
       <c r="D121" s="1">
-        <v>21.6561247</v>
+        <v>76.79269049</v>
       </c>
       <c r="E121" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F121">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G121" s="1">
-        <v>387957.47</v>
+        <v>1104017.72</v>
       </c>
       <c r="H121" s="1">
-        <v>-15983.34</v>
+        <v>8639.02</v>
       </c>
       <c r="I121" s="1">
-        <v>-4.1198691186433</v>
+        <v>0.78250736772595</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>371974.13</v>
+        <v>1112656.74</v>
       </c>
       <c r="M121" s="1">
-        <v>371974.13</v>
+        <v>1112656.74</v>
       </c>
       <c r="N121" s="1">
-        <v>0.22</v>
+        <v>0.65</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>277</v>
       </c>
       <c r="B122" s="1">
-        <v>4073.0</v>
+        <v>3368.0</v>
       </c>
       <c r="C122" s="1">
-        <v>144.73</v>
+        <v>124.82</v>
       </c>
       <c r="D122" s="1">
-        <v>82.44461331</v>
+        <v>106.06335214</v>
       </c>
       <c r="E122" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F122">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G122" s="1">
-        <v>287391.45</v>
+        <v>307270.05</v>
       </c>
       <c r="H122" s="1">
-        <v>225829.24</v>
+        <v>60207.01</v>
       </c>
       <c r="I122" s="1">
-        <v>78.578969555288</v>
+        <v>19.594168061612</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>513220.69</v>
+        <v>367477.06</v>
       </c>
       <c r="M122" s="1">
-        <v>513220.69</v>
+        <v>367477.06</v>
       </c>
       <c r="N122" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>279</v>
       </c>
       <c r="B123" s="1">
-        <v>200.0</v>
+        <v>3167.0</v>
       </c>
       <c r="C123" s="1">
-        <v>3343.0</v>
+        <v>134.28</v>
       </c>
       <c r="D123" s="1">
-        <v>4087.585</v>
+        <v>126.56663404</v>
       </c>
       <c r="E123" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F123">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G123" s="1">
-        <v>4457.17</v>
+        <v>347257.95</v>
       </c>
       <c r="H123" s="1">
-        <v>-838.5</v>
+        <v>24476.98</v>
       </c>
       <c r="I123" s="1">
-        <v>-18.812385437396</v>
+        <v>7.0486449626279</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>3618.67</v>
+        <v>371734.93</v>
       </c>
       <c r="M123" s="1">
-        <v>3618.67</v>
+        <v>371734.93</v>
       </c>
       <c r="N123" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>281</v>
       </c>
       <c r="B124" s="1">
-        <v>384.0</v>
+        <v>25996.0</v>
       </c>
       <c r="C124" s="1">
-        <v>1109.73</v>
+        <v>29.41</v>
       </c>
       <c r="D124" s="1">
-        <v>748.64674479</v>
+        <v>29.15107363</v>
       </c>
       <c r="E124" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F124">
-        <v>1.15</v>
+        <v>1.64</v>
       </c>
       <c r="G124" s="1">
-        <v>246166.76</v>
+        <v>447190.2</v>
       </c>
       <c r="H124" s="1">
-        <v>124838.22</v>
+        <v>19321.29</v>
       </c>
       <c r="I124" s="1">
-        <v>50.712866351249</v>
+        <v>4.3205978127428</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>371004.98</v>
+        <v>466511.49</v>
       </c>
       <c r="M124" s="1">
-        <v>371004.98</v>
+        <v>466511.49</v>
       </c>
       <c r="N124" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>283</v>
       </c>
       <c r="B125" s="1">
-        <v>29459.0</v>
+        <v>15393.0</v>
       </c>
       <c r="C125" s="1">
-        <v>79.29</v>
+        <v>19.165</v>
       </c>
       <c r="D125" s="1">
-        <v>76.77482705</v>
+        <v>18.86926135</v>
       </c>
       <c r="E125" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F125">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G125" s="1">
-        <v>1941554.57</v>
+        <v>334838.68</v>
       </c>
       <c r="H125" s="1">
-        <v>92055.14</v>
+        <v>11861.11</v>
       </c>
       <c r="I125" s="1">
-        <v>4.7413109794797</v>
+        <v>3.542335670419</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>2033609.71</v>
+        <v>346699.79</v>
       </c>
       <c r="M125" s="1">
-        <v>2033609.71</v>
+        <v>346699.79</v>
       </c>
       <c r="N125" s="1">
-        <v>1.23</v>
+        <v>0.2</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>285</v>
       </c>
       <c r="B126" s="1">
-        <v>4450.0</v>
+        <v>2208.0</v>
       </c>
       <c r="C126" s="1">
-        <v>108.7</v>
+        <v>171.42</v>
       </c>
       <c r="D126" s="1">
-        <v>105.33415955</v>
+        <v>196.00881341</v>
       </c>
       <c r="E126" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F126">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G126" s="1">
-        <v>402823.03</v>
+        <v>373617.94</v>
       </c>
       <c r="H126" s="1">
-        <v>18311.39</v>
+        <v>-42765.35</v>
       </c>
       <c r="I126" s="1">
-        <v>4.5457654196186</v>
+        <v>-11.446278516497</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>421134.42</v>
+        <v>330852.59</v>
       </c>
       <c r="M126" s="1">
-        <v>421134.42</v>
+        <v>330852.59</v>
       </c>
       <c r="N126" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>287</v>
       </c>
       <c r="B127" s="1">
-        <v>3878.0</v>
+        <v>22554.0</v>
       </c>
       <c r="C127" s="1">
-        <v>123.76</v>
+        <v>45.82</v>
       </c>
       <c r="D127" s="1">
-        <v>126.44762249</v>
+        <v>43.90212202</v>
       </c>
       <c r="E127" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F127">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G127" s="1">
-        <v>424610.44</v>
+        <v>869002.2</v>
       </c>
       <c r="H127" s="1">
-        <v>-6761.51</v>
+        <v>34340.7</v>
       </c>
       <c r="I127" s="1">
-        <v>-1.5924031448685</v>
+        <v>3.9517391325361</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>417848.93</v>
+        <v>903342.9</v>
       </c>
       <c r="M127" s="1">
-        <v>417848.93</v>
+        <v>903342.9</v>
       </c>
       <c r="N127" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>289</v>
       </c>
       <c r="B128" s="1">
-        <v>31655.0</v>
+        <v>22105.0</v>
       </c>
       <c r="C128" s="1">
-        <v>32.31</v>
+        <v>4717.0</v>
       </c>
       <c r="D128" s="1">
-        <v>29.04800979</v>
+        <v>4709.11047274</v>
       </c>
       <c r="E128" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="F128">
-        <v>1.63</v>
+        <v>185.8</v>
       </c>
       <c r="G128" s="1">
-        <v>542017.26</v>
+        <v>575370.23</v>
       </c>
       <c r="H128" s="1">
-        <v>84489.97</v>
+        <v>-14187.7</v>
       </c>
       <c r="I128" s="1">
-        <v>15.588058948529</v>
+        <v>-2.4658383872242</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>626507.23</v>
+        <v>561182.53</v>
       </c>
       <c r="M128" s="1">
-        <v>626507.23</v>
+        <v>561182.53</v>
       </c>
       <c r="N128" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>291</v>
       </c>
       <c r="B129" s="1">
-        <v>12354.0</v>
+        <v>5440.0</v>
       </c>
       <c r="C129" s="1">
-        <v>19.23</v>
+        <v>338.87</v>
       </c>
       <c r="D129" s="1">
-        <v>18.72637283</v>
+        <v>350.20170588</v>
       </c>
       <c r="E129" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F129">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G129" s="1">
-        <v>265932.73</v>
+        <v>1645475.79</v>
       </c>
       <c r="H129" s="1">
-        <v>8157.17</v>
+        <v>-34066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3.0673809876656</v>
+        <v>-2.0702826627428</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>274089.9</v>
+        <v>1611409.79</v>
       </c>
       <c r="M129" s="1">
-        <v>274089.9</v>
+        <v>1611409.79</v>
       </c>
       <c r="N129" s="1">
-        <v>0.17</v>
+        <v>0.95</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>293</v>
       </c>
       <c r="B130" s="1">
-        <v>69534.0</v>
+        <v>1127.0</v>
       </c>
       <c r="C130" s="1">
-        <v>3.338</v>
+        <v>211.625</v>
       </c>
       <c r="D130" s="1">
-        <v>3.68522809</v>
+        <v>4.16668146</v>
       </c>
       <c r="E130" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F130">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G130" s="1">
-        <v>295917.35</v>
+        <v>4103.69</v>
       </c>
       <c r="H130" s="1">
-        <v>-28130.23</v>
+        <v>204376.54</v>
       </c>
       <c r="I130" s="1">
-        <v>-9.5061104054899</v>
+        <v>4980.3113782961</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>267787.12</v>
+        <v>208480.23</v>
       </c>
       <c r="M130" s="1">
-        <v>267787.12</v>
+        <v>208480.23</v>
       </c>
       <c r="N130" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>295</v>
       </c>
       <c r="B131" s="1">
-        <v>2556.0</v>
+        <v>1770.0</v>
       </c>
       <c r="C131" s="1">
-        <v>128.25</v>
+        <v>225.02</v>
       </c>
       <c r="D131" s="1">
-        <v>134.83582551</v>
+        <v>351.88246893</v>
       </c>
       <c r="E131" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F131">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G131" s="1">
-        <v>296179.22</v>
+        <v>536462.33</v>
       </c>
       <c r="H131" s="1">
-        <v>-10782.21</v>
+        <v>-188310.76</v>
       </c>
       <c r="I131" s="1">
-        <v>-3.6404343289175</v>
+        <v>-35.102326756102</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>285397.01</v>
+        <v>348151.57</v>
       </c>
       <c r="M131" s="1">
-        <v>285397.01</v>
+        <v>348151.57</v>
       </c>
       <c r="N131" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>297</v>
       </c>
       <c r="B132" s="1">
-        <v>1713.0</v>
+        <v>1459.0</v>
       </c>
       <c r="C132" s="1">
-        <v>172.63</v>
+        <v>272.43</v>
       </c>
       <c r="D132" s="1">
-        <v>201.23435493</v>
+        <v>267.46140507</v>
       </c>
       <c r="E132" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F132">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G132" s="1">
-        <v>296259.47</v>
+        <v>342473.29</v>
       </c>
       <c r="H132" s="1">
-        <v>-38802.4</v>
+        <v>4970.22</v>
       </c>
       <c r="I132" s="1">
-        <v>-13.09743786418</v>
+        <v>1.4512723021407</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>257457.07</v>
+        <v>347443.51</v>
       </c>
       <c r="M132" s="1">
-        <v>257457.07</v>
+        <v>347443.51</v>
       </c>
       <c r="N132" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>299</v>
       </c>
       <c r="B133" s="1">
-        <v>1557.0</v>
+        <v>4854.0</v>
       </c>
       <c r="C133" s="1">
-        <v>348.84</v>
+        <v>25215.0</v>
       </c>
       <c r="D133" s="1">
-        <v>278.76856776</v>
+        <v>24358.40482077</v>
       </c>
       <c r="E133" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F133">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G133" s="1">
-        <v>376717.97</v>
+        <v>648725.44</v>
       </c>
       <c r="H133" s="1">
-        <v>96156.73</v>
+        <v>10003.12</v>
       </c>
       <c r="I133" s="1">
-        <v>25.524858822105</v>
+        <v>1.5419651185562</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>472874.7</v>
+        <v>658728.56</v>
       </c>
       <c r="M133" s="1">
-        <v>472874.7</v>
+        <v>658728.56</v>
       </c>
       <c r="N133" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>301</v>
       </c>
       <c r="B134" s="1">
-        <v>18158.0</v>
+        <v>18008.0</v>
       </c>
       <c r="C134" s="1">
-        <v>4800.0</v>
+        <v>24.84</v>
       </c>
       <c r="D134" s="1">
-        <v>4723.65205419</v>
+        <v>22.0184157</v>
       </c>
       <c r="E134" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F134">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G134" s="1">
-        <v>476111.28</v>
+        <v>347985.74</v>
       </c>
       <c r="H134" s="1">
-        <v>-4382.51</v>
+        <v>43027.13</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.92048018690084</v>
+        <v>12.364624481451</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>471728.77</v>
+        <v>391012.87</v>
       </c>
       <c r="M134" s="1">
-        <v>471728.77</v>
+        <v>391012.87</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>303</v>
       </c>
       <c r="B135" s="1">
-        <v>10763.0</v>
+        <v>27270.0</v>
       </c>
       <c r="C135" s="1">
-        <v>374.8</v>
+        <v>14.922</v>
       </c>
       <c r="D135" s="1">
-        <v>391.86944904</v>
+        <v>11.28580345</v>
       </c>
       <c r="E135" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="F135">
-        <v>9.0</v>
+        <v>0.85</v>
       </c>
       <c r="G135" s="1">
-        <v>469812.86</v>
+        <v>356011.47</v>
       </c>
       <c r="H135" s="1">
-        <v>-21710.71</v>
+        <v>122215.04</v>
       </c>
       <c r="I135" s="1">
-        <v>-4.6211400002971</v>
+        <v>34.328961367453</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>448102.15</v>
+        <v>478226.51</v>
       </c>
       <c r="M135" s="1">
-        <v>448102.15</v>
+        <v>478226.51</v>
       </c>
       <c r="N135" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>305</v>
       </c>
       <c r="B136" s="1">
-        <v>4989.0</v>
+        <v>980.0</v>
       </c>
       <c r="C136" s="1">
-        <v>334.28</v>
+        <v>400.0</v>
       </c>
       <c r="D136" s="1">
-        <v>350.04694127</v>
+        <v>409.20021429</v>
       </c>
       <c r="E136" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F136">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G136" s="1">
-        <v>1505947.84</v>
+        <v>351943.68</v>
       </c>
       <c r="H136" s="1">
-        <v>-53986.39</v>
+        <v>-9286.34</v>
       </c>
       <c r="I136" s="1">
-        <v>-3.5848778135636</v>
+        <v>-2.6385869466387</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>1451961.45</v>
+        <v>342657.34</v>
       </c>
       <c r="M136" s="1">
-        <v>1451961.45</v>
+        <v>342657.34</v>
       </c>
       <c r="N136" s="1">
-        <v>0.88</v>
+        <v>0.2</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>307</v>
       </c>
       <c r="B137" s="1">
-        <v>2193.0</v>
+        <v>30266.0</v>
       </c>
       <c r="C137" s="1">
-        <v>229.01</v>
+        <v>0.4248</v>
       </c>
       <c r="D137" s="1">
-        <v>214.17510716</v>
+        <v>0.0</v>
       </c>
       <c r="E137" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F137">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>401939.38</v>
+        <v>0.0</v>
       </c>
       <c r="H137" s="1">
-        <v>35305.03</v>
+        <v>12857.0</v>
       </c>
       <c r="I137" s="1">
-        <v>8.7836703136677</v>
+        <v>0</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>437244.41</v>
+        <v>12857.0</v>
       </c>
       <c r="M137" s="1">
-        <v>437244.41</v>
+        <v>12857.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.26</v>
+        <v>0.01</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>309</v>
       </c>
       <c r="B138" s="1">
-        <v>2291.0</v>
+        <v>30266.0</v>
       </c>
       <c r="C138" s="1">
-        <v>28515.0</v>
+        <v>21.25</v>
       </c>
       <c r="D138" s="1">
-        <v>22956.3627237</v>
+        <v>18.96970891</v>
       </c>
       <c r="E138" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F138">
-        <v>184.76</v>
+        <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>292593.49</v>
+        <v>574137.21</v>
       </c>
       <c r="H138" s="1">
-        <v>60981.53</v>
+        <v>69015.29</v>
       </c>
       <c r="I138" s="1">
-        <v>20.84172481076</v>
+        <v>12.020696237403</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>353575.02</v>
+        <v>643152.5</v>
       </c>
       <c r="M138" s="1">
-        <v>353575.02</v>
+        <v>643152.5</v>
       </c>
       <c r="N138" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>311</v>
       </c>
       <c r="B139" s="1">
-        <v>36356.0</v>
+        <v>2620.0</v>
       </c>
       <c r="C139" s="1">
-        <v>14.424</v>
+        <v>212.67</v>
       </c>
       <c r="D139" s="1">
-        <v>11.15461272</v>
+        <v>267.65868321</v>
       </c>
       <c r="E139" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F139">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G139" s="1">
-        <v>468977.04</v>
+        <v>609796.01</v>
       </c>
       <c r="H139" s="1">
-        <v>136040.49</v>
+        <v>-122737.09</v>
       </c>
       <c r="I139" s="1">
-        <v>29.007921155373</v>
+        <v>-20.127565282036</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>605017.53</v>
+        <v>487058.92</v>
       </c>
       <c r="M139" s="1">
-        <v>605017.53</v>
+        <v>487058.92</v>
       </c>
       <c r="N139" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>313</v>
       </c>
       <c r="B140" s="1">
-        <v>19829.0</v>
+        <v>1624.0</v>
       </c>
       <c r="C140" s="1">
-        <v>20.84</v>
+        <v>567.44</v>
       </c>
       <c r="D140" s="1">
-        <v>17.6152751</v>
+        <v>579.55188424</v>
       </c>
       <c r="E140" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F140">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G140" s="1">
-        <v>349293.29</v>
+        <v>816410.57</v>
       </c>
       <c r="H140" s="1">
-        <v>63943.07</v>
+        <v>-10883.86</v>
       </c>
       <c r="I140" s="1">
-        <v>18.306412356218</v>
+        <v>-1.3331356060223</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>413236.36</v>
+        <v>805526.71</v>
       </c>
       <c r="M140" s="1">
-        <v>413236.36</v>
+        <v>805526.71</v>
       </c>
       <c r="N140" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>315</v>
       </c>
       <c r="B141" s="1">
-        <v>2009.0</v>
+        <v>4504.0</v>
       </c>
       <c r="C141" s="1">
-        <v>249.1</v>
+        <v>63.66</v>
       </c>
       <c r="D141" s="1">
-        <v>261.95974116</v>
+        <v>41.24177176</v>
       </c>
       <c r="E141" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F141">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>456184.81</v>
+        <v>185752.94</v>
       </c>
       <c r="H141" s="1">
-        <v>-20487.53</v>
+        <v>100971.7</v>
       </c>
       <c r="I141" s="1">
-        <v>-4.4910592266323</v>
+        <v>54.358062919489</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>435697.28</v>
+        <v>286724.64</v>
       </c>
       <c r="M141" s="1">
-        <v>435697.28</v>
+        <v>286724.64</v>
       </c>
       <c r="N141" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>317</v>
       </c>
       <c r="B142" s="1">
-        <v>887.0</v>
+        <v>12792.0</v>
       </c>
       <c r="C142" s="1">
-        <v>562.09</v>
+        <v>28.37</v>
       </c>
       <c r="D142" s="1">
-        <v>614.48278467</v>
+        <v>22.19940275</v>
       </c>
       <c r="E142" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F142">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>468644.76</v>
+        <v>283974.76</v>
       </c>
       <c r="H142" s="1">
-        <v>-34573.86</v>
+        <v>78934.28</v>
       </c>
       <c r="I142" s="1">
-        <v>-7.3774131177739</v>
+        <v>27.796230904465</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>434070.9</v>
+        <v>362909.04</v>
       </c>
       <c r="M142" s="1">
-        <v>434070.9</v>
+        <v>362909.04</v>
       </c>
       <c r="N142" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>319</v>
       </c>
       <c r="B143" s="1">
-        <v>7449.0</v>
+        <v>4855.0</v>
       </c>
       <c r="C143" s="1">
-        <v>82.01</v>
+        <v>82.24</v>
       </c>
       <c r="D143" s="1">
-        <v>39.68157471</v>
+        <v>83.53072503</v>
       </c>
       <c r="E143" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F143">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G143" s="1">
-        <v>295588.05</v>
+        <v>353237.46</v>
       </c>
       <c r="H143" s="1">
-        <v>315304.44</v>
+        <v>-4220.68</v>
       </c>
       <c r="I143" s="1">
-        <v>106.67022567387</v>
+        <v>-1.1948562873258</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>610892.49</v>
+        <v>349016.78</v>
       </c>
       <c r="M143" s="1">
-        <v>610892.49</v>
+        <v>349016.78</v>
       </c>
       <c r="N143" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>321</v>
       </c>
       <c r="B144" s="1">
-        <v>18596.0</v>
+        <v>8792.0</v>
       </c>
       <c r="C144" s="1">
-        <v>27.525</v>
+        <v>95.04</v>
       </c>
       <c r="D144" s="1">
-        <v>21.96459454</v>
+        <v>49.85032188</v>
       </c>
       <c r="E144" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F144">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G144" s="1">
-        <v>408453.6</v>
+        <v>378474.49</v>
       </c>
       <c r="H144" s="1">
-        <v>103401.3</v>
+        <v>351937.82</v>
       </c>
       <c r="I144" s="1">
-        <v>25.315311212828</v>
+        <v>92.988518195771</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>511854.9</v>
+        <v>730412.31</v>
       </c>
       <c r="M144" s="1">
-        <v>511854.9</v>
+        <v>730412.31</v>
       </c>
       <c r="N144" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>323</v>
       </c>
       <c r="B145" s="1">
-        <v>4270.0</v>
+        <v>4616.0</v>
       </c>
       <c r="C145" s="1">
-        <v>77.91</v>
+        <v>139.65</v>
       </c>
       <c r="D145" s="1">
-        <v>83.9312904</v>
+        <v>152.85392548</v>
       </c>
       <c r="E145" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F145">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G145" s="1">
-        <v>311839.89</v>
+        <v>611874.78</v>
       </c>
       <c r="H145" s="1">
-        <v>-22204.07</v>
+        <v>-48391.91</v>
       </c>
       <c r="I145" s="1">
-        <v>-7.1203430709266</v>
+        <v>-7.9087930376866</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" s="1">
-        <v>289635.82</v>
+        <v>563482.87</v>
       </c>
       <c r="M145" s="1">
-        <v>289635.82</v>
+        <v>563482.87</v>
       </c>
       <c r="N145" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>325</v>
       </c>
       <c r="B146" s="1">
-        <v>13433.0</v>
+        <v>58153.0</v>
       </c>
       <c r="C146" s="1">
-        <v>133.99</v>
+        <v>6.282</v>
       </c>
       <c r="D146" s="1">
-        <v>46.6199799</v>
+        <v>5.39890616</v>
       </c>
       <c r="E146" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F146">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>539881.72</v>
+        <v>313962.59</v>
       </c>
       <c r="H146" s="1">
-        <v>1027145.68</v>
+        <v>51354.56</v>
       </c>
       <c r="I146" s="1">
-        <v>190.2538355994</v>
+        <v>16.35690417766</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" s="1">
-        <v>1567027.4</v>
+        <v>365317.15</v>
       </c>
       <c r="M146" s="1">
-        <v>1567027.4</v>
+        <v>365317.15</v>
       </c>
       <c r="N146" s="1">
-        <v>0.94</v>
+        <v>0.21</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>327</v>
       </c>
       <c r="B147" s="1">
-        <v>3715.0</v>
+        <v>9798.0</v>
       </c>
       <c r="C147" s="1">
-        <v>133.88</v>
+        <v>397.0</v>
       </c>
       <c r="D147" s="1">
-        <v>159.56472948</v>
+        <v>341.51567871</v>
       </c>
       <c r="E147" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="F147">
-        <v>1.15</v>
+        <v>11.04</v>
       </c>
       <c r="G147" s="1">
-        <v>512820.84</v>
+        <v>307979.1</v>
       </c>
       <c r="H147" s="1">
-        <v>-79803.08</v>
+        <v>44450.98</v>
       </c>
       <c r="I147" s="1">
-        <v>-15.561590671705</v>
+        <v>14.433115753634</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>433017.76</v>
+        <v>352430.08</v>
       </c>
       <c r="M147" s="1">
-        <v>433017.76</v>
+        <v>352430.08</v>
       </c>
       <c r="N147" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>329</v>
       </c>
       <c r="B148" s="1">
-        <v>55191.0</v>
+        <v>4254.0</v>
       </c>
       <c r="C148" s="1">
-        <v>6.152</v>
+        <v>206.26</v>
       </c>
       <c r="D148" s="1">
-        <v>5.35684133</v>
+        <v>203.26679831</v>
       </c>
       <c r="E148" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F148">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G148" s="1">
-        <v>295649.43</v>
+        <v>758880.65</v>
       </c>
       <c r="H148" s="1">
-        <v>43885.6</v>
+        <v>8103.65</v>
       </c>
       <c r="I148" s="1">
-        <v>14.843796587059</v>
+        <v>1.067842486167</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>339535.03</v>
+        <v>766984.3</v>
       </c>
       <c r="M148" s="1">
-        <v>339535.03</v>
+        <v>766984.3</v>
       </c>
       <c r="N148" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>331</v>
       </c>
       <c r="B149" s="1">
-        <v>804.0</v>
+        <v>9395.0</v>
       </c>
       <c r="C149" s="1">
-        <v>267.0</v>
+        <v>33.62</v>
       </c>
       <c r="D149" s="1">
-        <v>516.58731343</v>
+        <v>43.24144758</v>
       </c>
       <c r="E149" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F149">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G149" s="1">
-        <v>360924.37</v>
+        <v>356541.76</v>
       </c>
       <c r="H149" s="1">
-        <v>-174029.02</v>
+        <v>-80440.45</v>
       </c>
       <c r="I149" s="1">
-        <v>-48.21758641568</v>
+        <v>-22.561298289435</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>186895.35</v>
+        <v>276101.31</v>
       </c>
       <c r="M149" s="1">
-        <v>186895.35</v>
+        <v>276101.31</v>
       </c>
       <c r="N149" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>333</v>
       </c>
       <c r="B150" s="1">
-        <v>1102.0</v>
+        <v>5976.0</v>
       </c>
       <c r="C150" s="1">
-        <v>406.78</v>
+        <v>140.46</v>
       </c>
       <c r="D150" s="1">
-        <v>484.11963702</v>
+        <v>132.06040495</v>
       </c>
       <c r="E150" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F150">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G150" s="1">
-        <v>462598.88</v>
+        <v>689564.23</v>
       </c>
       <c r="H150" s="1">
-        <v>-72322.4</v>
+        <v>44167.38</v>
       </c>
       <c r="I150" s="1">
-        <v>-15.63393322526</v>
+        <v>6.4051147200602</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>390276.48</v>
+        <v>733731.61</v>
       </c>
       <c r="M150" s="1">
-        <v>390276.48</v>
+        <v>733731.61</v>
       </c>
       <c r="N150" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>14697.0</v>
+        <v>13633.0</v>
       </c>
       <c r="C151" s="1">
-        <v>391.15</v>
+        <v>30.91</v>
       </c>
       <c r="D151" s="1">
-        <v>339.08803701</v>
+        <v>28.92989511</v>
       </c>
       <c r="E151" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F151">
-        <v>10.96</v>
+        <v>1.14</v>
       </c>
       <c r="G151" s="1">
-        <v>459111.21</v>
+        <v>342823.19</v>
       </c>
       <c r="H151" s="1">
-        <v>65432.02</v>
+        <v>25529.98</v>
       </c>
       <c r="I151" s="1">
-        <v>14.251888992212</v>
+        <v>7.4469816350522</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>524543.23</v>
+        <v>368353.17</v>
       </c>
       <c r="M151" s="1">
-        <v>524543.23</v>
+        <v>368353.17</v>
       </c>
       <c r="N151" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>337</v>
       </c>
       <c r="B152" s="1">
-        <v>3353.0</v>
+        <v>888.0</v>
       </c>
       <c r="C152" s="1">
-        <v>127.83</v>
+        <v>70880.0</v>
       </c>
       <c r="D152" s="1">
-        <v>103.56243961</v>
+        <v>59846.48648649</v>
       </c>
       <c r="E152" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F152">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G152" s="1">
-        <v>298392.78</v>
+        <v>288641.41</v>
       </c>
       <c r="H152" s="1">
-        <v>74769.32</v>
+        <v>50112.58</v>
       </c>
       <c r="I152" s="1">
-        <v>25.057348907705</v>
+        <v>17.361535200372</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>373162.1</v>
+        <v>338753.99</v>
       </c>
       <c r="M152" s="1">
-        <v>373162.1</v>
+        <v>338753.99</v>
       </c>
       <c r="N152" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>339</v>
       </c>
       <c r="B153" s="1">
-        <v>2593.0</v>
+        <v>2565.0</v>
       </c>
       <c r="C153" s="1">
-        <v>144.82</v>
+        <v>315.9</v>
       </c>
       <c r="D153" s="1">
-        <v>115.35963363</v>
+        <v>249.40468616</v>
       </c>
       <c r="E153" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F153">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G153" s="1">
-        <v>259451.88</v>
+        <v>553390.3</v>
       </c>
       <c r="H153" s="1">
-        <v>67483.75</v>
+        <v>154899.47</v>
       </c>
       <c r="I153" s="1">
-        <v>26.01012179985</v>
+        <v>27.990998396611</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>326935.63</v>
+        <v>708289.77</v>
       </c>
       <c r="M153" s="1">
-        <v>326935.63</v>
+        <v>708289.77</v>
       </c>
       <c r="N153" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>341</v>
       </c>
       <c r="B154" s="1">
-        <v>3350.0</v>
+        <v>882.0</v>
       </c>
       <c r="C154" s="1">
-        <v>325.22</v>
+        <v>52110.0</v>
       </c>
       <c r="D154" s="1">
-        <v>318.30559701</v>
+        <v>76260.0</v>
       </c>
       <c r="E154" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F154">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G154" s="1">
-        <v>912222.85</v>
+        <v>364987.7</v>
       </c>
       <c r="H154" s="1">
-        <v>36311.89</v>
+        <v>-117623.18</v>
       </c>
       <c r="I154" s="1">
-        <v>3.9805942155472</v>
+        <v>-32.226614759895</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>948534.74</v>
+        <v>247364.52</v>
       </c>
       <c r="M154" s="1">
-        <v>948534.74</v>
+        <v>247364.52</v>
       </c>
       <c r="N154" s="1">
-        <v>0.57</v>
+        <v>0.15</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>343</v>
       </c>
       <c r="B155" s="1">
-        <v>13250.0</v>
+        <v>1437.0</v>
       </c>
       <c r="C155" s="1">
-        <v>30.76</v>
+        <v>212.75</v>
       </c>
       <c r="D155" s="1">
-        <v>28.73952755</v>
+        <v>141.92265136</v>
       </c>
       <c r="E155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F155">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G155" s="1">
-        <v>330870.49</v>
+        <v>174887.85</v>
       </c>
       <c r="H155" s="1">
-        <v>23970.19</v>
+        <v>92351.44</v>
       </c>
       <c r="I155" s="1">
-        <v>7.244583824928</v>
+        <v>52.806092590194</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>354840.68</v>
+        <v>267239.29</v>
       </c>
       <c r="M155" s="1">
-        <v>354840.68</v>
+        <v>267239.29</v>
       </c>
       <c r="N155" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>345</v>
       </c>
       <c r="B156" s="1">
-        <v>776.0</v>
+        <v>15933.0</v>
       </c>
       <c r="C156" s="1">
-        <v>77520.0</v>
+        <v>25.88</v>
       </c>
       <c r="D156" s="1">
-        <v>56880.0</v>
+        <v>24.95368606</v>
       </c>
       <c r="E156" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F156">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G156" s="1">
-        <v>239777.65</v>
+        <v>346637.17</v>
       </c>
       <c r="H156" s="1">
-        <v>85803.01</v>
+        <v>13805.17</v>
       </c>
       <c r="I156" s="1">
-        <v>35.784406928669</v>
+        <v>3.9825994425237</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>325580.66</v>
+        <v>360442.34</v>
       </c>
       <c r="M156" s="1">
-        <v>325580.66</v>
+        <v>360442.34</v>
       </c>
       <c r="N156" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>347</v>
       </c>
       <c r="B157" s="1">
-        <v>2306.0</v>
+        <v>4396.0</v>
       </c>
       <c r="C157" s="1">
-        <v>363.67</v>
+        <v>75.2</v>
       </c>
       <c r="D157" s="1">
-        <v>238.97553339</v>
+        <v>72.79713376</v>
       </c>
       <c r="E157" t="s">
         <v>28</v>
       </c>
       <c r="F157">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="G157" s="1">
-        <v>475529.48</v>
+        <v>347484.76</v>
       </c>
       <c r="H157" s="1">
-        <v>254596.78</v>
+        <v>10691.96</v>
       </c>
       <c r="I157" s="1">
-        <v>53.539641748394</v>
+        <v>3.0769579650054</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>730126.26</v>
+        <v>358176.72</v>
       </c>
       <c r="M157" s="1">
-        <v>730126.26</v>
+        <v>358176.72</v>
       </c>
       <c r="N157" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>349</v>
       </c>
       <c r="B158" s="1">
-        <v>2205.0</v>
+        <v>5891.0</v>
       </c>
       <c r="C158" s="1">
-        <v>259.56</v>
+        <v>313.3</v>
       </c>
       <c r="D158" s="1">
-        <v>137.57548753</v>
+        <v>262.43416907</v>
       </c>
       <c r="E158" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F158">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G158" s="1">
-        <v>259709.29</v>
+        <v>1344606.69</v>
       </c>
       <c r="H158" s="1">
-        <v>238575.4</v>
+        <v>268723.99</v>
       </c>
       <c r="I158" s="1">
-        <v>91.862482085258</v>
+        <v>19.98532299434</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>498284.69</v>
+        <v>1613330.68</v>
       </c>
       <c r="M158" s="1">
-        <v>498284.69</v>
+        <v>1613330.68</v>
       </c>
       <c r="N158" s="1">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>351</v>
       </c>
       <c r="B159" s="1">
-        <v>15484.0</v>
+        <v>2417.0</v>
       </c>
       <c r="C159" s="1">
-        <v>22.82</v>
+        <v>135.4</v>
       </c>
       <c r="D159" s="1">
-        <v>24.97707892</v>
+        <v>139.23459247</v>
       </c>
       <c r="E159" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F159">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>337117.84</v>
+        <v>336530.01</v>
       </c>
       <c r="H159" s="1">
-        <v>-29486.92</v>
+        <v>-9268.21</v>
       </c>
       <c r="I159" s="1">
-        <v>-8.746769378921</v>
+        <v>-2.7540515628903</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>307630.92</v>
+        <v>327261.8</v>
       </c>
       <c r="M159" s="1">
-        <v>307630.92</v>
+        <v>327261.8</v>
       </c>
       <c r="N159" s="1">
         <v>0.19</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
         <v>353</v>
       </c>
       <c r="B160" s="1">
-        <v>3815.0</v>
+        <v>4050.0</v>
       </c>
       <c r="C160" s="1">
-        <v>389.04</v>
+        <v>102.2</v>
       </c>
       <c r="D160" s="1">
-        <v>190.97389515</v>
+        <v>98.3821037</v>
       </c>
       <c r="E160" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F160">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G160" s="1">
-        <v>627123.38</v>
+        <v>349688.21</v>
       </c>
       <c r="H160" s="1">
-        <v>665047.61</v>
+        <v>12121.23</v>
       </c>
       <c r="I160" s="1">
-        <v>106.04733154742</v>
+        <v>3.4662964473409</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" s="1">
-        <v>1292170.99</v>
+        <v>361809.44</v>
       </c>
       <c r="M160" s="1">
-        <v>1292170.99</v>
+        <v>361809.44</v>
       </c>
       <c r="N160" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>355</v>
       </c>
       <c r="B161" s="1">
-        <v>2158.0</v>
+        <v>1164.0</v>
       </c>
       <c r="C161" s="1">
-        <v>152.25</v>
+        <v>513.22</v>
       </c>
       <c r="D161" s="1">
-        <v>138.53283596</v>
+        <v>465.02790378</v>
       </c>
       <c r="E161" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F161">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G161" s="1">
-        <v>298953.86</v>
+        <v>471708.0</v>
       </c>
       <c r="H161" s="1">
-        <v>29601.64</v>
+        <v>50484.38</v>
       </c>
       <c r="I161" s="1">
-        <v>9.9017420280173</v>
+        <v>10.70246423635</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>328555.5</v>
+        <v>522192.38</v>
       </c>
       <c r="M161" s="1">
-        <v>328555.5</v>
+        <v>522192.38</v>
       </c>
       <c r="N161" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>357</v>
       </c>
       <c r="B162" s="1">
-        <v>1357.0</v>
+        <v>270675.0</v>
       </c>
       <c r="C162" s="1">
-        <v>512.15</v>
+        <v>1.115</v>
       </c>
       <c r="D162" s="1">
-        <v>462.22052321</v>
+        <v>0.94949803</v>
       </c>
       <c r="E162" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F162">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G162" s="1">
-        <v>546461.79</v>
+        <v>295693.03</v>
       </c>
       <c r="H162" s="1">
-        <v>58611.82</v>
+        <v>58993.34</v>
       </c>
       <c r="I162" s="1">
-        <v>10.725694105712</v>
+        <v>19.950872700652</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" s="1">
-        <v>605073.61</v>
+        <v>354686.37</v>
       </c>
       <c r="M162" s="1">
-        <v>605073.61</v>
+        <v>354686.37</v>
       </c>
       <c r="N162" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>359</v>
       </c>
       <c r="B163" s="1">
-        <v>267749.0</v>
+        <v>1147.0</v>
       </c>
       <c r="C163" s="1">
-        <v>1.0605</v>
+        <v>567.8</v>
       </c>
       <c r="D163" s="1">
-        <v>0.94233203</v>
+        <v>530.45205754</v>
       </c>
       <c r="E163" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="F163">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="G163" s="1">
-        <v>290129.66</v>
+        <v>659077.49</v>
       </c>
       <c r="H163" s="1">
-        <v>37470.93</v>
+        <v>46558.35</v>
       </c>
       <c r="I163" s="1">
-        <v>12.915235898322</v>
+        <v>7.0641693437292</v>
       </c>
       <c r="J163">
         <v>0.0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" s="1">
-        <v>327600.59</v>
+        <v>705635.84</v>
       </c>
       <c r="M163" s="1">
-        <v>327600.59</v>
+        <v>705635.84</v>
       </c>
       <c r="N163" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>361</v>
       </c>
       <c r="B164" s="1">
-        <v>766.0</v>
+        <v>908.0</v>
       </c>
       <c r="C164" s="1">
-        <v>491.6</v>
+        <v>381.75</v>
       </c>
       <c r="D164" s="1">
-        <v>514.4760705</v>
+        <v>369.78113436</v>
       </c>
       <c r="E164" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="F164">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>426306.3</v>
+        <v>335761.27</v>
       </c>
       <c r="H164" s="1">
-        <v>-17639.96</v>
+        <v>10867.73</v>
       </c>
       <c r="I164" s="1">
-        <v>-4.1378605007714</v>
+        <v>3.236743177675</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" s="1">
-        <v>408666.34</v>
+        <v>346629.0</v>
       </c>
       <c r="M164" s="1">
-        <v>408666.34</v>
+        <v>346629.0</v>
       </c>
       <c r="N164" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>363</v>
       </c>
       <c r="B165" s="1">
-        <v>836.0</v>
+        <v>3435.0</v>
       </c>
       <c r="C165" s="1">
-        <v>387.5</v>
+        <v>208.73</v>
       </c>
       <c r="D165" s="1">
-        <v>368.38498804</v>
+        <v>239.93259098</v>
       </c>
       <c r="E165" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F165">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G165" s="1">
-        <v>307969.85</v>
+        <v>712841.85</v>
       </c>
       <c r="H165" s="1">
-        <v>15980.15</v>
+        <v>-86104.48</v>
       </c>
       <c r="I165" s="1">
-        <v>5.1888683259092</v>
+        <v>-12.07904390013</v>
       </c>
       <c r="J165">
         <v>0.0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" s="1">
-        <v>323950.0</v>
+        <v>626737.37</v>
       </c>
       <c r="M165" s="1">
-        <v>323950.0</v>
+        <v>626737.37</v>
       </c>
       <c r="N165" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>365</v>
       </c>
       <c r="B166" s="1">
-        <v>2809.0</v>
+        <v>872.0</v>
       </c>
       <c r="C166" s="1">
-        <v>222.2</v>
+        <v>495.1</v>
       </c>
       <c r="D166" s="1">
-        <v>244.11428622</v>
+        <v>542.74212156</v>
       </c>
       <c r="E166" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F166">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>591233.92</v>
+        <v>473271.13</v>
       </c>
       <c r="H166" s="1">
-        <v>-47824.73</v>
+        <v>-41543.93</v>
       </c>
       <c r="I166" s="1">
-        <v>-8.0889692526437</v>
+        <v>-8.7780401901971</v>
       </c>
       <c r="J166">
         <v>0.0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" s="1">
-        <v>543409.19</v>
+        <v>431727.2</v>
       </c>
       <c r="M166" s="1">
-        <v>543409.19</v>
+        <v>431727.2</v>
       </c>
       <c r="N166" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" s="1">
-        <v>5307.0</v>
+        <v>3585.0</v>
       </c>
       <c r="C167" s="1">
-        <v>80.46</v>
+        <v>258.41</v>
       </c>
       <c r="D167" s="1">
-        <v>108.39201621</v>
+        <v>250.28442678</v>
       </c>
       <c r="E167" t="s">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="F167">
-        <v>1.62</v>
+        <v>1.64</v>
       </c>
       <c r="G167" s="1">
-        <v>356617.06</v>
+        <v>543703.57</v>
       </c>
       <c r="H167" s="1">
-        <v>-93328.6</v>
+        <v>21570.77</v>
       </c>
       <c r="I167" s="1">
-        <v>-26.170537102179</v>
+        <v>3.9673769293073</v>
       </c>
       <c r="J167">
         <v>0.0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" s="1">
-        <v>263288.46</v>
+        <v>565274.34</v>
       </c>
       <c r="M167" s="1">
-        <v>263288.46</v>
+        <v>565274.34</v>
       </c>
       <c r="N167" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>369</v>
       </c>
       <c r="B168" s="1">
-        <v>1090.0</v>
+        <v>19119.0</v>
       </c>
       <c r="C168" s="1">
-        <v>19.85</v>
+        <v>60.74</v>
       </c>
       <c r="D168" s="1">
-        <v>0.0</v>
+        <v>52.46684555</v>
       </c>
       <c r="E168" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F168">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="G168" s="1">
-        <v>0.0</v>
+        <v>623976.33</v>
       </c>
       <c r="H168" s="1">
-        <v>13341.04</v>
+        <v>100470.37</v>
       </c>
       <c r="I168" s="1">
-        <v>0</v>
+        <v>16.101631611571</v>
       </c>
       <c r="J168">
         <v>0.0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" s="1">
-        <v>13341.04</v>
+        <v>724446.7</v>
       </c>
       <c r="M168" s="1">
-        <v>13341.04</v>
+        <v>724446.7</v>
       </c>
       <c r="N168" s="1">
-        <v>0.01</v>
+        <v>0.43</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>371</v>
       </c>
       <c r="B169" s="1">
-        <v>830.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C169" s="1">
-        <v>505.1</v>
+        <v>182.18</v>
       </c>
       <c r="D169" s="1">
-        <v>546.06701205</v>
+        <v>188.12105861</v>
       </c>
       <c r="E169" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F169">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G169" s="1">
-        <v>453235.62</v>
+        <v>358225.95</v>
       </c>
       <c r="H169" s="1">
-        <v>-34002.62</v>
+        <v>-7720.55</v>
       </c>
       <c r="I169" s="1">
-        <v>-7.5021949951771</v>
+        <v>-2.1552179567114</v>
       </c>
       <c r="J169">
         <v>0.0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" s="1">
-        <v>419233.0</v>
+        <v>350505.4</v>
       </c>
       <c r="M169" s="1">
-        <v>419233.0</v>
+        <v>350505.4</v>
       </c>
       <c r="N169" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>373</v>
       </c>
       <c r="B170" s="1">
-        <v>9988.0</v>
+        <v>6249.0</v>
       </c>
       <c r="C170" s="1">
-        <v>57.42</v>
+        <v>188.68</v>
       </c>
       <c r="D170" s="1">
-        <v>47.2704175</v>
+        <v>154.12448072</v>
       </c>
       <c r="E170" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F170">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G170" s="1">
-        <v>296832.12</v>
+        <v>840179.13</v>
       </c>
       <c r="H170" s="1">
-        <v>56794.07</v>
+        <v>190468.88</v>
       </c>
       <c r="I170" s="1">
-        <v>19.133397692945</v>
+        <v>22.670032282282</v>
       </c>
       <c r="J170">
         <v>0.0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" s="1">
-        <v>353626.19</v>
+        <v>1030648.01</v>
       </c>
       <c r="M170" s="1">
-        <v>353626.19</v>
+        <v>1030648.01</v>
       </c>
       <c r="N170" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
         <v>375</v>
       </c>
       <c r="B171" s="1">
-        <v>1522.0</v>
+        <v>519.0</v>
       </c>
       <c r="C171" s="1">
-        <v>396.2</v>
+        <v>841.39</v>
       </c>
       <c r="D171" s="1">
-        <v>306.7011498</v>
+        <v>781.3777842</v>
       </c>
       <c r="E171" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F171">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G171" s="1">
-        <v>399733.43</v>
+        <v>353098.98</v>
       </c>
       <c r="H171" s="1">
-        <v>125267.79</v>
+        <v>28615.54</v>
       </c>
       <c r="I171" s="1">
-        <v>31.337831814567</v>
+        <v>8.1041129034131</v>
       </c>
       <c r="J171">
         <v>0.0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>525001.22</v>
+        <v>381714.52</v>
       </c>
       <c r="M171" s="1">
-        <v>525001.22</v>
+        <v>381714.52</v>
       </c>
       <c r="N171" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
         <v>377</v>
       </c>
       <c r="B172" s="1">
-        <v>2139.0</v>
+        <v>226.0</v>
       </c>
       <c r="C172" s="1">
-        <v>162.41</v>
+        <v>1813.91</v>
       </c>
       <c r="D172" s="1">
-        <v>188.76379617</v>
+        <v>1911.41415929</v>
       </c>
       <c r="E172" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F172">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G172" s="1">
-        <v>349153.97</v>
+        <v>377183.65</v>
       </c>
       <c r="H172" s="1">
-        <v>-46703.17</v>
+        <v>-18841.29</v>
       </c>
       <c r="I172" s="1">
-        <v>-13.376095938419</v>
+        <v>-4.9952562896085</v>
       </c>
       <c r="J172">
         <v>0.0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172" s="1">
-        <v>302450.8</v>
+        <v>358342.36</v>
       </c>
       <c r="M172" s="1">
-        <v>302450.8</v>
+        <v>358342.36</v>
       </c>
       <c r="N172" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
         <v>379</v>
       </c>
       <c r="B173" s="1">
-        <v>4325.0</v>
+        <v>8310.0</v>
       </c>
       <c r="C173" s="1">
-        <v>310.58</v>
+        <v>45.51</v>
       </c>
       <c r="D173" s="1">
-        <v>100.16218035</v>
+        <v>51.33429964</v>
       </c>
       <c r="E173" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F173">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>375105.87</v>
+        <v>426588.03</v>
       </c>
       <c r="H173" s="1">
-        <v>794368.71</v>
+        <v>-48399.93</v>
       </c>
       <c r="I173" s="1">
-        <v>211.77186856607</v>
+        <v>-11.345824682423</v>
       </c>
       <c r="J173">
         <v>0.0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173" s="1">
-        <v>1169474.58</v>
+        <v>378188.1</v>
       </c>
       <c r="M173" s="1">
-        <v>1169474.58</v>
+        <v>378188.1</v>
       </c>
       <c r="N173" s="1">
-        <v>0.71</v>
+        <v>0.22</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
         <v>381</v>
       </c>
       <c r="B174" s="1">
-        <v>1144.0</v>
+        <v>3170.0</v>
       </c>
       <c r="C174" s="1">
-        <v>489.79</v>
+        <v>127.5</v>
       </c>
       <c r="D174" s="1">
-        <v>531.94503497</v>
+        <v>120.22600315</v>
       </c>
       <c r="E174" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F174">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G174" s="1">
-        <v>521089.36</v>
+        <v>327827.16</v>
       </c>
       <c r="H174" s="1">
-        <v>-33260.91</v>
+        <v>25472.67</v>
       </c>
       <c r="I174" s="1">
-        <v>-6.3829570421472</v>
+        <v>7.7701524181218</v>
       </c>
       <c r="J174">
         <v>0.0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>487828.45</v>
+        <v>353299.83</v>
       </c>
       <c r="M174" s="1">
-        <v>487828.45</v>
+        <v>353299.83</v>
       </c>
       <c r="N174" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
         <v>383</v>
       </c>
       <c r="B175" s="1">
-        <v>396.0</v>
+        <v>2398.0</v>
       </c>
       <c r="C175" s="1">
-        <v>750.63</v>
+        <v>848.95</v>
       </c>
       <c r="D175" s="1">
-        <v>785.43409091</v>
+        <v>348.93482068</v>
       </c>
       <c r="E175" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F175">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G175" s="1">
-        <v>270145.99</v>
+        <v>722714.37</v>
       </c>
       <c r="H175" s="1">
-        <v>-11353.13</v>
+        <v>1056815.44</v>
       </c>
       <c r="I175" s="1">
-        <v>-4.2025906066568</v>
+        <v>146.22864631846</v>
       </c>
       <c r="J175">
         <v>0.0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" s="1">
-        <v>258792.86</v>
+        <v>1779529.81</v>
       </c>
       <c r="M175" s="1">
-        <v>258792.86</v>
+        <v>1779529.81</v>
       </c>
       <c r="N175" s="1">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
         <v>385</v>
       </c>
       <c r="B176" s="1">
-        <v>199.0</v>
+        <v>13279.0</v>
       </c>
       <c r="C176" s="1">
-        <v>1635.15</v>
+        <v>393.82</v>
       </c>
       <c r="D176" s="1">
-        <v>1938.59527638</v>
+        <v>428.49977408</v>
       </c>
       <c r="E176" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F176">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G176" s="1">
-        <v>336633.11</v>
+        <v>4944517.01</v>
       </c>
       <c r="H176" s="1">
-        <v>-53336.18</v>
+        <v>-373244.48</v>
       </c>
       <c r="I176" s="1">
-        <v>-15.844008927108</v>
+        <v>-7.5486539786421</v>
       </c>
       <c r="J176">
         <v>0.0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176" s="1">
-        <v>283296.93</v>
+        <v>4571272.53</v>
       </c>
       <c r="M176" s="1">
-        <v>283296.93</v>
+        <v>4571272.53</v>
       </c>
       <c r="N176" s="1">
-        <v>0.17</v>
+        <v>2.68</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
         <v>387</v>
       </c>
       <c r="B177" s="1">
-        <v>7244.0</v>
+        <v>11037.0</v>
       </c>
       <c r="C177" s="1">
-        <v>44.6</v>
+        <v>5370.0</v>
       </c>
       <c r="D177" s="1">
-        <v>52.55344561</v>
+        <v>4576.53918637</v>
       </c>
       <c r="E177" t="s">
-        <v>8</v>
+        <v>220</v>
       </c>
       <c r="F177">
-        <v>1.0</v>
+        <v>185.8</v>
       </c>
       <c r="G177" s="1">
-        <v>380697.16</v>
+        <v>279895.55</v>
       </c>
       <c r="H177" s="1">
-        <v>-57614.76</v>
+        <v>39091.52</v>
       </c>
       <c r="I177" s="1">
-        <v>-15.134013608087</v>
+        <v>13.9664671339</v>
       </c>
       <c r="J177">
         <v>0.0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" s="1">
-        <v>323082.4</v>
+        <v>318987.07</v>
       </c>
       <c r="M177" s="1">
-        <v>323082.4</v>
+        <v>318987.07</v>
       </c>
       <c r="N177" s="1">
         <v>0.19</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
         <v>389</v>
       </c>
       <c r="B178" s="1">
-        <v>7716.0</v>
+        <v>17242.0</v>
       </c>
       <c r="C178" s="1">
-        <v>113.87</v>
+        <v>3681.0</v>
       </c>
       <c r="D178" s="1">
-        <v>119.84569855</v>
+        <v>3788.06959749</v>
       </c>
       <c r="E178" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F178">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G178" s="1">
-        <v>794750.48</v>
+        <v>354411.26</v>
       </c>
       <c r="H178" s="1">
-        <v>-29801.05</v>
+        <v>-12824.36</v>
       </c>
       <c r="I178" s="1">
-        <v>-3.7497366469033</v>
+        <v>-3.6184967712369</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" s="1">
-        <v>764949.43</v>
+        <v>341586.9</v>
       </c>
       <c r="M178" s="1">
-        <v>764949.43</v>
+        <v>341586.9</v>
       </c>
       <c r="N178" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>391</v>
       </c>
       <c r="B179" s="1">
-        <v>3155.0</v>
+        <v>30819.0</v>
       </c>
       <c r="C179" s="1">
-        <v>577.22</v>
+        <v>3473.0</v>
       </c>
       <c r="D179" s="1">
-        <v>590.3521458</v>
+        <v>2702.21723612</v>
       </c>
       <c r="E179" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F179">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G179" s="1">
-        <v>1600495.23</v>
+        <v>459893.51</v>
       </c>
       <c r="H179" s="1">
-        <v>-14974.51</v>
+        <v>116170.94</v>
       </c>
       <c r="I179" s="1">
-        <v>-0.93561728390781</v>
+        <v>25.260399956503</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" s="1">
-        <v>1585520.72</v>
+        <v>576064.45</v>
       </c>
       <c r="M179" s="1">
-        <v>1585520.72</v>
+        <v>576064.45</v>
       </c>
       <c r="N179" s="1">
-        <v>0.96</v>
+        <v>0.34</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>393</v>
       </c>
       <c r="B180" s="1">
-        <v>273.0</v>
+        <v>8313.0</v>
       </c>
       <c r="C180" s="1">
-        <v>1144.84</v>
+        <v>7930.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1363.21915751</v>
+        <v>6459.8200409</v>
       </c>
       <c r="E180" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F180">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G180" s="1">
-        <v>318351.89</v>
+        <v>291977.7</v>
       </c>
       <c r="H180" s="1">
-        <v>-46245.57</v>
+        <v>62818.3</v>
       </c>
       <c r="I180" s="1">
-        <v>-14.526557389058</v>
+        <v>21.514759517593</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" s="1">
-        <v>272106.32</v>
+        <v>354796.0</v>
       </c>
       <c r="M180" s="1">
-        <v>272106.32</v>
+        <v>354796.0</v>
       </c>
       <c r="N180" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>395</v>
       </c>
       <c r="B181" s="1">
-        <v>5293.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C181" s="1">
-        <v>99.77</v>
+        <v>312.33</v>
       </c>
       <c r="D181" s="1">
-        <v>68.30225959</v>
+        <v>359.30426926</v>
       </c>
       <c r="E181" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F181">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G181" s="1">
-        <v>314343.17</v>
+        <v>356014.71</v>
       </c>
       <c r="H181" s="1">
-        <v>145418.81</v>
+        <v>-47779.95</v>
       </c>
       <c r="I181" s="1">
-        <v>46.261164191988</v>
+        <v>-13.420779720029</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" s="1">
-        <v>459761.98</v>
+        <v>308234.76</v>
       </c>
       <c r="M181" s="1">
-        <v>459761.98</v>
+        <v>308234.76</v>
       </c>
       <c r="N181" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
         <v>397</v>
       </c>
       <c r="B182" s="1">
-        <v>2335.0</v>
+        <v>297.0</v>
       </c>
       <c r="C182" s="1">
-        <v>1133.99</v>
+        <v>1312.0</v>
       </c>
       <c r="D182" s="1">
-        <v>318.37561028</v>
+        <v>1053.90639731</v>
       </c>
       <c r="E182" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F182">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G182" s="1">
-        <v>640775.83</v>
+        <v>268190.71</v>
       </c>
       <c r="H182" s="1">
-        <v>1664523.36</v>
+        <v>72424.67</v>
       </c>
       <c r="I182" s="1">
-        <v>259.76687666262</v>
+        <v>27.004913779452</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" s="1">
-        <v>2305299.19</v>
+        <v>340615.38</v>
       </c>
       <c r="M182" s="1">
-        <v>2305299.19</v>
+        <v>340615.38</v>
       </c>
       <c r="N182" s="1">
-        <v>1.39</v>
+        <v>0.2</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
         <v>399</v>
       </c>
       <c r="B183" s="1">
-        <v>15168.0</v>
+        <v>849.0</v>
       </c>
       <c r="C183" s="1">
-        <v>379.4</v>
+        <v>510.86</v>
       </c>
       <c r="D183" s="1">
-        <v>430.56853178</v>
+        <v>463.93650177</v>
       </c>
       <c r="E183" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F183">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G183" s="1">
-        <v>5673428.6</v>
+        <v>342038.2</v>
       </c>
       <c r="H183" s="1">
-        <v>-663208.16</v>
+        <v>37087.8</v>
       </c>
       <c r="I183" s="1">
-        <v>-11.689724270082</v>
+        <v>10.843174826671</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" s="1">
-        <v>5010220.44</v>
+        <v>379126.0</v>
       </c>
       <c r="M183" s="1">
-        <v>5010220.44</v>
+        <v>379126.0</v>
       </c>
       <c r="N183" s="1">
-        <v>3.02</v>
+        <v>0.22</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
         <v>401</v>
       </c>
       <c r="B184" s="1">
-        <v>2753.0</v>
+        <v>946.0</v>
       </c>
       <c r="C184" s="1">
-        <v>112.53</v>
+        <v>413.31</v>
       </c>
       <c r="D184" s="1">
-        <v>174.12277879</v>
+        <v>416.71372093</v>
       </c>
       <c r="E184" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F184">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G184" s="1">
-        <v>410314.36</v>
+        <v>342906.45</v>
       </c>
       <c r="H184" s="1">
-        <v>-140598.98</v>
+        <v>-1130.87</v>
       </c>
       <c r="I184" s="1">
-        <v>-34.266161194066</v>
+        <v>-0.32978965545851</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" s="1">
-        <v>269715.38</v>
+        <v>341775.58</v>
       </c>
       <c r="M184" s="1">
-        <v>269715.38</v>
+        <v>341775.58</v>
       </c>
       <c r="N184" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>403</v>
       </c>
       <c r="B185" s="1">
-        <v>10637.0</v>
+        <v>709.0</v>
       </c>
       <c r="C185" s="1">
-        <v>6056.0</v>
+        <v>515.6</v>
       </c>
       <c r="D185" s="1">
-        <v>4514.04221115</v>
+        <v>523.50428773</v>
       </c>
       <c r="E185" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F185">
-        <v>184.76</v>
+        <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>266454.7</v>
+        <v>371164.54</v>
       </c>
       <c r="H185" s="1">
-        <v>82194.07</v>
+        <v>-5604.14</v>
       </c>
       <c r="I185" s="1">
-        <v>30.847295994404</v>
+        <v>-1.5098802272437</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" s="1">
-        <v>348648.77</v>
+        <v>365560.4</v>
       </c>
       <c r="M185" s="1">
-        <v>348648.77</v>
+        <v>365560.4</v>
       </c>
       <c r="N185" s="1">
         <v>0.21</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>405</v>
       </c>
       <c r="B186" s="1">
-        <v>22033.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C186" s="1">
-        <v>3374.0</v>
+        <v>7632.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2451.51690646</v>
+        <v>4144.69088917</v>
       </c>
       <c r="E186" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F186">
-        <v>184.76</v>
+        <v>185.8</v>
       </c>
       <c r="G186" s="1">
-        <v>301243.77</v>
+        <v>122940.81</v>
       </c>
       <c r="H186" s="1">
-        <v>101104.21</v>
+        <v>102031.39</v>
       </c>
       <c r="I186" s="1">
-        <v>33.562257569675</v>
+        <v>82.992287101411</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" s="1">
-        <v>402347.98</v>
+        <v>224972.2</v>
       </c>
       <c r="M186" s="1">
-        <v>402347.98</v>
+        <v>224972.2</v>
       </c>
       <c r="N186" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>407</v>
       </c>
       <c r="B187" s="1">
-        <v>8113.0</v>
+        <v>7162.0</v>
       </c>
       <c r="C187" s="1">
-        <v>8249.0</v>
+        <v>91.64</v>
       </c>
       <c r="D187" s="1">
-        <v>6409.86946875</v>
+        <v>83.87060598</v>
       </c>
       <c r="E187" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F187">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G187" s="1">
-        <v>282812.73</v>
+        <v>524413.6</v>
       </c>
       <c r="H187" s="1">
-        <v>79401.82</v>
+        <v>49297.66</v>
       </c>
       <c r="I187" s="1">
-        <v>28.075758824576</v>
+        <v>9.4005304210265</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" s="1">
-        <v>362214.55</v>
+        <v>573711.26</v>
       </c>
       <c r="M187" s="1">
-        <v>362214.55</v>
+        <v>573711.26</v>
       </c>
       <c r="N187" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>409</v>
       </c>
       <c r="B188" s="1">
-        <v>314.0</v>
+        <v>1426.0</v>
       </c>
       <c r="C188" s="1">
-        <v>1563.7</v>
+        <v>271.39</v>
       </c>
       <c r="D188" s="1">
-        <v>1043.09716561</v>
+        <v>276.32347125</v>
       </c>
       <c r="E188" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F188">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G188" s="1">
-        <v>280291.2</v>
+        <v>345817.41</v>
       </c>
       <c r="H188" s="1">
-        <v>147187.3</v>
+        <v>-7528.83</v>
       </c>
       <c r="I188" s="1">
-        <v>52.512280085854</v>
+        <v>-2.1771113258873</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" s="1">
-        <v>427478.5</v>
+        <v>338288.58</v>
       </c>
       <c r="M188" s="1">
-        <v>427478.5</v>
+        <v>338288.58</v>
       </c>
       <c r="N188" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>411</v>
       </c>
       <c r="B189" s="1">
-        <v>793.0</v>
+        <v>4911.0</v>
       </c>
       <c r="C189" s="1">
-        <v>450.67</v>
+        <v>234.06</v>
       </c>
       <c r="D189" s="1">
-        <v>463.58377049</v>
+        <v>225.23154755</v>
       </c>
       <c r="E189" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F189">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G189" s="1">
-        <v>318972.25</v>
+        <v>681607.18</v>
       </c>
       <c r="H189" s="1">
-        <v>-7827.11</v>
+        <v>35466.22</v>
       </c>
       <c r="I189" s="1">
-        <v>-2.4538529605632</v>
+        <v>5.2033225354228</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" s="1">
-        <v>311145.14</v>
+        <v>717073.4</v>
       </c>
       <c r="M189" s="1">
-        <v>311145.14</v>
+        <v>717073.4</v>
       </c>
       <c r="N189" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>413</v>
       </c>
       <c r="B190" s="1">
-        <v>5093.0</v>
+        <v>25103.0</v>
       </c>
       <c r="C190" s="1">
-        <v>223.17</v>
+        <v>12.57</v>
       </c>
       <c r="D190" s="1">
-        <v>171.09181425</v>
+        <v>12.23314225</v>
       </c>
       <c r="E190" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F190">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G190" s="1">
-        <v>746081.91</v>
+        <v>355030.41</v>
       </c>
       <c r="H190" s="1">
-        <v>243474.78</v>
+        <v>15806.01</v>
       </c>
       <c r="I190" s="1">
-        <v>32.633786818394</v>
+        <v>4.4520158146453</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" s="1">
-        <v>989556.69</v>
+        <v>370836.42</v>
       </c>
       <c r="M190" s="1">
-        <v>989556.69</v>
+        <v>370836.42</v>
       </c>
       <c r="N190" s="1">
-        <v>0.6</v>
+        <v>0.22</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>415</v>
       </c>
       <c r="B191" s="1">
-        <v>799.0</v>
+        <v>44771.0</v>
       </c>
       <c r="C191" s="1">
-        <v>395.17</v>
+        <v>6.694</v>
       </c>
       <c r="D191" s="1">
-        <v>416.5787985</v>
+        <v>6.30264278</v>
       </c>
       <c r="E191" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F191">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G191" s="1">
-        <v>289030.83</v>
+        <v>325525.09</v>
       </c>
       <c r="H191" s="1">
-        <v>-14138.94</v>
+        <v>26686.77</v>
       </c>
       <c r="I191" s="1">
-        <v>-4.8918449287919</v>
+        <v>8.1980685421207</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" s="1">
-        <v>274891.89</v>
+        <v>352211.86</v>
       </c>
       <c r="M191" s="1">
-        <v>274891.89</v>
+        <v>352211.86</v>
       </c>
       <c r="N191" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>417</v>
       </c>
       <c r="B192" s="1">
-        <v>547.0</v>
+        <v>3339.0</v>
       </c>
       <c r="C192" s="1">
-        <v>464.7</v>
+        <v>177.71</v>
       </c>
       <c r="D192" s="1">
-        <v>533.90599634</v>
+        <v>117.3674723</v>
       </c>
       <c r="E192" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F192">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G192" s="1">
-        <v>292046.58</v>
+        <v>337228.9</v>
       </c>
       <c r="H192" s="1">
-        <v>-37855.68</v>
+        <v>181454.4</v>
       </c>
       <c r="I192" s="1">
-        <v>-12.962206234362</v>
+        <v>53.807488029644</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192" s="1">
-        <v>254190.9</v>
+        <v>518683.3</v>
       </c>
       <c r="M192" s="1">
-        <v>254190.9</v>
+        <v>518683.3</v>
       </c>
       <c r="N192" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>419</v>
       </c>
       <c r="B193" s="1">
-        <v>14866.0</v>
+        <v>5496.0</v>
       </c>
       <c r="C193" s="1">
-        <v>11745.0</v>
+        <v>85.55</v>
       </c>
       <c r="D193" s="1">
-        <v>3832.31185255</v>
+        <v>80.18435408</v>
       </c>
       <c r="E193" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F193">
-        <v>184.76</v>
+        <v>0.92</v>
       </c>
       <c r="G193" s="1">
-        <v>308575.95</v>
+        <v>478487.61</v>
       </c>
       <c r="H193" s="1">
-        <v>636420.69</v>
+        <v>30947.14</v>
       </c>
       <c r="I193" s="1">
-        <v>206.24442377962</v>
+        <v>6.467699341264</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" s="1">
-        <v>944996.64</v>
+        <v>509434.75</v>
       </c>
       <c r="M193" s="1">
-        <v>944996.64</v>
+        <v>509434.75</v>
       </c>
       <c r="N193" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>421</v>
       </c>
       <c r="B194" s="1">
-        <v>4033.0</v>
+        <v>2562.0</v>
       </c>
       <c r="C194" s="1">
-        <v>82.24</v>
+        <v>163.88</v>
       </c>
       <c r="D194" s="1">
-        <v>84.82510786</v>
+        <v>156.34118267</v>
       </c>
       <c r="E194" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F194">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G194" s="1">
-        <v>297461.83</v>
+        <v>351530.35</v>
       </c>
       <c r="H194" s="1">
-        <v>-8698.19</v>
+        <v>15480.63</v>
       </c>
       <c r="I194" s="1">
-        <v>-2.9241365186249</v>
+        <v>4.4037819209636</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194" s="1">
-        <v>288763.64</v>
+        <v>367010.98</v>
       </c>
       <c r="M194" s="1">
-        <v>288763.64</v>
+        <v>367010.98</v>
       </c>
       <c r="N194" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>423</v>
       </c>
       <c r="B195" s="1">
-        <v>20102.0</v>
+        <v>6304.0</v>
       </c>
       <c r="C195" s="1">
-        <v>11.905</v>
+        <v>89.7</v>
       </c>
       <c r="D195" s="1">
-        <v>12.25309223</v>
+        <v>93.36526015</v>
       </c>
       <c r="E195" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F195">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G195" s="1">
-        <v>284192.98</v>
+        <v>516547.52</v>
       </c>
       <c r="H195" s="1">
-        <v>-8087.63</v>
+        <v>-22256.61</v>
       </c>
       <c r="I195" s="1">
-        <v>-2.8458232852902</v>
+        <v>-4.30872458743</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" s="1">
-        <v>276105.35</v>
+        <v>494290.91</v>
       </c>
       <c r="M195" s="1">
-        <v>276105.35</v>
+        <v>494290.91</v>
       </c>
       <c r="N195" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>425</v>
       </c>
       <c r="B196" s="1">
-        <v>11838.0</v>
+        <v>9339.0</v>
       </c>
       <c r="C196" s="1">
-        <v>37.34</v>
+        <v>43.76</v>
       </c>
       <c r="D196" s="1">
-        <v>41.64948809</v>
+        <v>44.2408684</v>
       </c>
       <c r="E196" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F196">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G196" s="1">
-        <v>296071.94</v>
+        <v>356599.19</v>
       </c>
       <c r="H196" s="1">
-        <v>-25302.62</v>
+        <v>633.89</v>
       </c>
       <c r="I196" s="1">
-        <v>-8.5461053823608</v>
+        <v>0.17775979805226</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" s="1">
-        <v>270769.32</v>
+        <v>357233.08</v>
       </c>
       <c r="M196" s="1">
-        <v>270769.32</v>
+        <v>357233.08</v>
       </c>
       <c r="N196" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>427</v>
       </c>
       <c r="B197" s="1">
-        <v>44675.0</v>
+        <v>31239.0</v>
       </c>
       <c r="C197" s="1">
-        <v>6.412</v>
+        <v>8.852</v>
       </c>
       <c r="D197" s="1">
-        <v>6.28725014</v>
+        <v>6.79832101</v>
       </c>
       <c r="E197" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="F197">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>323915.25</v>
+        <v>212372.75</v>
       </c>
       <c r="H197" s="1">
-        <v>6579.24</v>
+        <v>64154.88</v>
       </c>
       <c r="I197" s="1">
-        <v>2.0311609286688</v>
+        <v>30.20862139799</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197" s="1">
-        <v>330494.49</v>
+        <v>276527.63</v>
       </c>
       <c r="M197" s="1">
-        <v>330494.49</v>
+        <v>276527.63</v>
       </c>
       <c r="N197" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>429</v>
       </c>
       <c r="B198" s="1">
-        <v>3245.0</v>
+        <v>21238.0</v>
       </c>
       <c r="C198" s="1">
-        <v>286.69</v>
+        <v>17.04</v>
       </c>
       <c r="D198" s="1">
-        <v>112.52255778</v>
+        <v>16.50149873</v>
       </c>
       <c r="E198" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F198">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>313705.51</v>
+        <v>350458.83</v>
       </c>
       <c r="H198" s="1">
-        <v>496244.91</v>
+        <v>11436.69</v>
       </c>
       <c r="I198" s="1">
-        <v>158.18813957077</v>
+        <v>3.263347651991</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198" s="1">
-        <v>809950.42</v>
+        <v>361895.52</v>
       </c>
       <c r="M198" s="1">
-        <v>809950.42</v>
+        <v>361895.52</v>
       </c>
       <c r="N198" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>431</v>
       </c>
       <c r="B199" s="1">
-        <v>3556.0</v>
+        <v>33235.0</v>
       </c>
       <c r="C199" s="1">
-        <v>78.96</v>
+        <v>19.24</v>
       </c>
       <c r="D199" s="1">
-        <v>78.6037036</v>
+        <v>21.28737686</v>
       </c>
       <c r="E199" t="s">
-        <v>31</v>
+        <v>180</v>
       </c>
       <c r="F199">
-        <v>0.92</v>
+        <v>1.64</v>
       </c>
       <c r="G199" s="1">
-        <v>303465.18</v>
+        <v>426031.24</v>
       </c>
       <c r="H199" s="1">
-        <v>1252.12</v>
+        <v>-35854.35</v>
       </c>
       <c r="I199" s="1">
-        <v>0.41260746949617</v>
+        <v>-8.415896918733</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199" s="1">
-        <v>304717.3</v>
+        <v>390176.89</v>
       </c>
       <c r="M199" s="1">
-        <v>304717.3</v>
+        <v>390176.89</v>
       </c>
       <c r="N199" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>433</v>
       </c>
       <c r="B200" s="1">
-        <v>7464.0</v>
+        <v>2259.0</v>
       </c>
       <c r="C200" s="1">
-        <v>45.2</v>
+        <v>184.68</v>
       </c>
       <c r="D200" s="1">
-        <v>44.59207395</v>
+        <v>175.61553785</v>
       </c>
       <c r="E200" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F200">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G200" s="1">
-        <v>286039.64</v>
+        <v>348168.45</v>
       </c>
       <c r="H200" s="1">
-        <v>7685.59</v>
+        <v>16509.98</v>
       </c>
       <c r="I200" s="1">
-        <v>2.6868968231116</v>
+        <v>4.7419517765036</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200" s="1">
-        <v>293725.23</v>
+        <v>364678.43</v>
       </c>
       <c r="M200" s="1">
-        <v>293725.23</v>
+        <v>364678.43</v>
       </c>
       <c r="N200" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>435</v>
       </c>
       <c r="B201" s="1">
-        <v>5900.0</v>
+        <v>3958.0</v>
       </c>
       <c r="C201" s="1">
-        <v>7166.0</v>
+        <v>125.0</v>
       </c>
       <c r="D201" s="1">
-        <v>10095.15728814</v>
+        <v>113.92836281</v>
       </c>
       <c r="E201" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F201">
-        <v>184.76</v>
+        <v>0.92</v>
       </c>
       <c r="G201" s="1">
-        <v>334128.13</v>
+        <v>488347.8</v>
       </c>
       <c r="H201" s="1">
-        <v>-105298.67</v>
+        <v>47705.07</v>
       </c>
       <c r="I201" s="1">
-        <v>-31.514458240915</v>
+        <v>9.7686669214031</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201" s="1">
-        <v>228829.46</v>
+        <v>536052.87</v>
       </c>
       <c r="M201" s="1">
-        <v>228829.46</v>
+        <v>536052.87</v>
       </c>
       <c r="N201" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>437</v>
       </c>
       <c r="B202" s="1">
-        <v>42475.0</v>
+        <v>8124.0</v>
       </c>
       <c r="C202" s="1">
-        <v>11.785</v>
+        <v>329.9</v>
       </c>
       <c r="D202" s="1">
-        <v>6.61084709</v>
+        <v>244.80290374</v>
       </c>
       <c r="E202" t="s">
-        <v>8</v>
+        <v>227</v>
       </c>
       <c r="F202">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G202" s="1">
-        <v>280795.73</v>
+        <v>266145.64</v>
       </c>
       <c r="H202" s="1">
-        <v>219772.15</v>
+        <v>92358.81</v>
       </c>
       <c r="I202" s="1">
-        <v>78.267625365956</v>
+        <v>34.702356950127</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202" s="1">
-        <v>500567.88</v>
+        <v>358504.45</v>
       </c>
       <c r="M202" s="1">
-        <v>500567.88</v>
+        <v>358504.45</v>
       </c>
       <c r="N202" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
         <v>439</v>
       </c>
       <c r="B203" s="1">
-        <v>22486.0</v>
+        <v>1865.0</v>
       </c>
       <c r="C203" s="1">
-        <v>21.5</v>
+        <v>236.61</v>
       </c>
       <c r="D203" s="1">
-        <v>21.94472294</v>
+        <v>179.41082574</v>
       </c>
       <c r="E203" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F203">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G203" s="1">
-        <v>296336.62</v>
+        <v>286611.85</v>
       </c>
       <c r="H203" s="1">
-        <v>-196.34</v>
+        <v>99120.36</v>
       </c>
       <c r="I203" s="1">
-        <v>-0.066255733091644</v>
+        <v>34.583482853204</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203" s="1">
-        <v>296140.28</v>
+        <v>385732.21</v>
       </c>
       <c r="M203" s="1">
-        <v>296140.28</v>
+        <v>385732.21</v>
       </c>
       <c r="N203" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
         <v>441</v>
       </c>
       <c r="B204" s="1">
-        <v>2723.0</v>
+        <v>60552.0</v>
       </c>
       <c r="C204" s="1">
-        <v>118.04</v>
+        <v>202.81</v>
       </c>
       <c r="D204" s="1">
-        <v>108.57617334</v>
+        <v>173.18639318</v>
       </c>
       <c r="E204" t="s">
         <v>31</v>
       </c>
       <c r="F204">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G204" s="1">
-        <v>319716.27</v>
+        <v>9076048.48</v>
       </c>
       <c r="H204" s="1">
-        <v>29106.69</v>
+        <v>1658699.0</v>
       </c>
       <c r="I204" s="1">
-        <v>9.1039126660648</v>
+        <v>18.275563464156</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204" s="1">
-        <v>348822.96</v>
+        <v>10734747.48</v>
       </c>
       <c r="M204" s="1">
-        <v>348822.96</v>
+        <v>10734747.48</v>
       </c>
       <c r="N204" s="1">
-        <v>0.21</v>
+        <v>6.3</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>443</v>
       </c>
       <c r="B205" s="1">
-        <v>9399.0</v>
+        <v>1434.0</v>
       </c>
       <c r="C205" s="1">
-        <v>280.1</v>
+        <v>266.53</v>
       </c>
       <c r="D205" s="1">
-        <v>241.40696351</v>
+        <v>221.52903766</v>
       </c>
       <c r="E205" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="F205">
-        <v>7.47</v>
+        <v>1.14</v>
       </c>
       <c r="G205" s="1">
-        <v>303648.43</v>
+        <v>274240.92</v>
       </c>
       <c r="H205" s="1">
-        <v>48572.79</v>
+        <v>59853.5</v>
       </c>
       <c r="I205" s="1">
-        <v>15.996390957793</v>
+        <v>21.825152861943</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205" s="1">
-        <v>352221.22</v>
+        <v>334094.42</v>
       </c>
       <c r="M205" s="1">
-        <v>352221.22</v>
+        <v>334094.42</v>
       </c>
       <c r="N205" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>445</v>
       </c>
       <c r="B206" s="1">
-        <v>1998.0</v>
+        <v>2850.0</v>
       </c>
       <c r="C206" s="1">
-        <v>243.83</v>
+        <v>149.35</v>
       </c>
       <c r="D206" s="1">
-        <v>177.20214214</v>
+        <v>140.47684211</v>
       </c>
       <c r="E206" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F206">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G206" s="1">
-        <v>302889.66</v>
+        <v>351365.62</v>
       </c>
       <c r="H206" s="1">
-        <v>121254.81</v>
+        <v>20703.87</v>
       </c>
       <c r="I206" s="1">
-        <v>40.032667341632</v>
+        <v>5.8924006281548</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206" s="1">
-        <v>424144.47</v>
+        <v>372069.49</v>
       </c>
       <c r="M206" s="1">
-        <v>424144.47</v>
+        <v>372069.49</v>
       </c>
       <c r="N206" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>447</v>
       </c>
       <c r="B207" s="1">
-        <v>56143.0</v>
+        <v>4181.0</v>
       </c>
       <c r="C207" s="1">
-        <v>210.69</v>
+        <v>87.37</v>
       </c>
       <c r="D207" s="1">
-        <v>171.08545304</v>
+        <v>94.57046161</v>
       </c>
       <c r="E207" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F207">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G207" s="1">
-        <v>8301392.62</v>
+        <v>347013.92</v>
       </c>
       <c r="H207" s="1">
-        <v>1997030.39</v>
+        <v>-27701.01</v>
       </c>
       <c r="I207" s="1">
-        <v>24.056570763665</v>
+        <v>-7.9826797726155</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207" s="1">
-        <v>10298423.01</v>
+        <v>319312.91</v>
       </c>
       <c r="M207" s="1">
-        <v>10298423.01</v>
+        <v>319312.91</v>
       </c>
       <c r="N207" s="1">
-        <v>6.21</v>
+        <v>0.19</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>449</v>
       </c>
       <c r="B208" s="1">
-        <v>4184.0</v>
+        <v>3452.0</v>
       </c>
       <c r="C208" s="1">
-        <v>313.27</v>
+        <v>126.41</v>
       </c>
       <c r="D208" s="1">
-        <v>219.22919455</v>
+        <v>176.47353998</v>
       </c>
       <c r="E208" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F208">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G208" s="1">
-        <v>791223.13</v>
+        <v>528444.07</v>
       </c>
       <c r="H208" s="1">
-        <v>349924.08</v>
+        <v>-147004.1</v>
       </c>
       <c r="I208" s="1">
-        <v>44.225714180019</v>
+        <v>-27.818289265693</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208" s="1">
-        <v>1141147.21</v>
+        <v>381439.97</v>
       </c>
       <c r="M208" s="1">
-        <v>1141147.21</v>
+        <v>381439.97</v>
       </c>
       <c r="N208" s="1">
-        <v>0.69</v>
+        <v>0.22</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>451</v>
       </c>
       <c r="B209" s="1">
-        <v>3681.0</v>
+        <v>3286.0</v>
       </c>
       <c r="C209" s="1">
-        <v>184.29</v>
+        <v>126.2</v>
       </c>
       <c r="D209" s="1">
-        <v>177.82568867</v>
+        <v>111.35853926</v>
       </c>
       <c r="E209" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F209">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G209" s="1">
-        <v>567620.88</v>
+        <v>318407.69</v>
       </c>
       <c r="H209" s="1">
-        <v>22986.37</v>
+        <v>44086.37</v>
       </c>
       <c r="I209" s="1">
-        <v>4.0495990915627</v>
+        <v>13.845887327658</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209" s="1">
-        <v>590607.25</v>
+        <v>362494.06</v>
       </c>
       <c r="M209" s="1">
-        <v>590607.25</v>
+        <v>362494.06</v>
       </c>
       <c r="N209" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>453</v>
       </c>
       <c r="B210" s="1">
-        <v>3913.0</v>
+        <v>1491.0</v>
       </c>
       <c r="C210" s="1">
-        <v>86.84</v>
+        <v>358.68</v>
       </c>
       <c r="D210" s="1">
-        <v>92.13144646</v>
+        <v>188.42211938</v>
       </c>
       <c r="E210" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F210">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G210" s="1">
-        <v>309819.98</v>
+        <v>245555.27</v>
       </c>
       <c r="H210" s="1">
-        <v>-13977.28</v>
+        <v>221920.15</v>
       </c>
       <c r="I210" s="1">
-        <v>-4.5114198251514</v>
+        <v>90.374826815975</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210" s="1">
-        <v>295842.7</v>
+        <v>467475.42</v>
       </c>
       <c r="M210" s="1">
-        <v>295842.7</v>
+        <v>467475.42</v>
       </c>
       <c r="N210" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>455</v>
       </c>
       <c r="B211" s="1">
-        <v>2959.0</v>
+        <v>3848.0</v>
       </c>
       <c r="C211" s="1">
-        <v>118.95</v>
+        <v>114.39</v>
       </c>
       <c r="D211" s="1">
-        <v>110.16454883</v>
+        <v>107.56195946</v>
       </c>
       <c r="E211" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F211">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G211" s="1">
-        <v>283336.09</v>
+        <v>359884.07</v>
       </c>
       <c r="H211" s="1">
-        <v>23100.48</v>
+        <v>24882.29</v>
       </c>
       <c r="I211" s="1">
-        <v>8.153031264037</v>
+        <v>6.9139737138129</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211" s="1">
-        <v>306436.57</v>
+        <v>384766.36</v>
       </c>
       <c r="M211" s="1">
-        <v>306436.57</v>
+        <v>384766.36</v>
       </c>
       <c r="N211" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>457</v>
       </c>
       <c r="B212" s="1">
-        <v>2137.0</v>
+        <v>8856.0</v>
       </c>
       <c r="C212" s="1">
-        <v>287.78</v>
+        <v>56.56</v>
       </c>
       <c r="D212" s="1">
-        <v>182.66445484</v>
+        <v>50.17096093</v>
       </c>
       <c r="E212" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F212">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G212" s="1">
-        <v>341137.31</v>
+        <v>381599.72</v>
       </c>
       <c r="H212" s="1">
-        <v>194284.82</v>
+        <v>56245.87</v>
       </c>
       <c r="I212" s="1">
-        <v>56.952087709198</v>
+        <v>14.739494567763</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" s="1">
-        <v>535422.13</v>
+        <v>437845.59</v>
       </c>
       <c r="M212" s="1">
-        <v>535422.13</v>
+        <v>437845.59</v>
       </c>
       <c r="N212" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>459</v>
       </c>
       <c r="B213" s="1">
-        <v>3741.0</v>
+        <v>3072.0</v>
       </c>
       <c r="C213" s="1">
-        <v>98.24</v>
+        <v>137.12</v>
       </c>
       <c r="D213" s="1">
-        <v>107.77291901</v>
+        <v>153.88802734</v>
       </c>
       <c r="E213" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F213">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G213" s="1">
-        <v>350456.86</v>
+        <v>406573.81</v>
       </c>
       <c r="H213" s="1">
-        <v>-30488.34</v>
+        <v>-38363.46</v>
       </c>
       <c r="I213" s="1">
-        <v>-8.6995985754138</v>
+        <v>-9.4357922365929</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213" s="1">
-        <v>319968.52</v>
+        <v>368210.35</v>
       </c>
       <c r="M213" s="1">
-        <v>319968.52</v>
+        <v>368210.35</v>
       </c>
       <c r="N213" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>461</v>
       </c>
       <c r="B214" s="1">
-        <v>7710.0</v>
+        <v>23752.0</v>
       </c>
       <c r="C214" s="1">
-        <v>42.51</v>
+        <v>17.32</v>
       </c>
       <c r="D214" s="1">
-        <v>51.13964851</v>
+        <v>17.44690131</v>
       </c>
       <c r="E214" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F214">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G214" s="1">
-        <v>337604.67</v>
+        <v>357442.28</v>
       </c>
       <c r="H214" s="1">
-        <v>-52255.46</v>
+        <v>2159.68</v>
       </c>
       <c r="I214" s="1">
-        <v>-15.47829892282</v>
+        <v>0.60420384516348</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214" s="1">
-        <v>285349.21</v>
+        <v>359601.96</v>
       </c>
       <c r="M214" s="1">
-        <v>285349.21</v>
+        <v>359601.96</v>
       </c>
       <c r="N214" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>463</v>
       </c>
       <c r="B215" s="1">
-        <v>4107.0</v>
+        <v>3092.0</v>
       </c>
       <c r="C215" s="1">
-        <v>142.02</v>
+        <v>252.86</v>
       </c>
       <c r="D215" s="1">
-        <v>154.37372291</v>
+        <v>230.53102199</v>
       </c>
       <c r="E215" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F215">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G215" s="1">
-        <v>544867.72</v>
+        <v>619341.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-37052.87</v>
+        <v>64088.3</v>
       </c>
       <c r="I215" s="1">
-        <v>-6.800342292254</v>
+        <v>10.347821313299</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215" s="1">
-        <v>507814.85</v>
+        <v>683429.3</v>
       </c>
       <c r="M215" s="1">
-        <v>507814.85</v>
+        <v>683429.3</v>
       </c>
       <c r="N215" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>465</v>
       </c>
       <c r="B216" s="1">
-        <v>17784.0</v>
+        <v>4758.0</v>
       </c>
       <c r="C216" s="1">
-        <v>25.21</v>
+        <v>149.98</v>
       </c>
       <c r="D216" s="1">
-        <v>26.50992915</v>
+        <v>150.4926839</v>
       </c>
       <c r="E216" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F216">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G216" s="1">
-        <v>403832.33</v>
+        <v>620302.69</v>
       </c>
       <c r="H216" s="1">
-        <v>-13500.94</v>
+        <v>3477.76</v>
       </c>
       <c r="I216" s="1">
-        <v>-3.3432043442386</v>
+        <v>0.56065531490763</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216" s="1">
-        <v>390331.39</v>
+        <v>623780.45</v>
       </c>
       <c r="M216" s="1">
-        <v>390331.39</v>
+        <v>623780.45</v>
       </c>
       <c r="N216" s="1">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>467</v>
       </c>
       <c r="B217" s="1">
-        <v>19678.0</v>
+        <v>1988.0</v>
       </c>
       <c r="C217" s="1">
-        <v>16.48</v>
+        <v>207.95</v>
       </c>
       <c r="D217" s="1">
-        <v>17.61257546</v>
+        <v>221.01353622</v>
       </c>
       <c r="E217" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F217">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G217" s="1">
-        <v>297860.59</v>
+        <v>376396.57</v>
       </c>
       <c r="H217" s="1">
-        <v>-15522.58</v>
+        <v>-15028.91</v>
       </c>
       <c r="I217" s="1">
-        <v>-5.2113574340264</v>
+        <v>-3.9928392546191</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217" s="1">
-        <v>282338.01</v>
+        <v>361367.66</v>
       </c>
       <c r="M217" s="1">
-        <v>282338.01</v>
+        <v>361367.66</v>
       </c>
       <c r="N217" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>469</v>
       </c>
       <c r="B218" s="1">
-        <v>1631.0</v>
+        <v>3551.0</v>
       </c>
       <c r="C218" s="1">
-        <v>232.04</v>
+        <v>149.79</v>
       </c>
       <c r="D218" s="1">
-        <v>211.32982219</v>
+        <v>126.84084202</v>
       </c>
       <c r="E218" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F218">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G218" s="1">
-        <v>296209.0</v>
+        <v>392866.91</v>
       </c>
       <c r="H218" s="1">
-        <v>33285.38</v>
+        <v>72084.39</v>
       </c>
       <c r="I218" s="1">
-        <v>11.237126488392</v>
+        <v>18.348297646142</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218" s="1">
-        <v>329494.38</v>
+        <v>464951.3</v>
       </c>
       <c r="M218" s="1">
-        <v>329494.38</v>
+        <v>464951.3</v>
       </c>
       <c r="N218" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>471</v>
       </c>
       <c r="B219" s="1">
-        <v>4482.0</v>
+        <v>2495.0</v>
       </c>
       <c r="C219" s="1">
-        <v>150.38</v>
+        <v>125.35</v>
       </c>
       <c r="D219" s="1">
-        <v>150.61150156</v>
+        <v>110.22341082</v>
       </c>
       <c r="E219" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F219">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>584253.72</v>
+        <v>275007.41</v>
       </c>
       <c r="H219" s="1">
-        <v>2550.35</v>
+        <v>37740.84</v>
       </c>
       <c r="I219" s="1">
-        <v>0.43651412266575</v>
+        <v>13.723572030295</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219" s="1">
-        <v>586804.07</v>
+        <v>312748.25</v>
       </c>
       <c r="M219" s="1">
-        <v>586804.07</v>
+        <v>312748.25</v>
       </c>
       <c r="N219" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>473</v>
       </c>
       <c r="B220" s="1">
-        <v>2571.0</v>
+        <v>3290.0</v>
       </c>
       <c r="C220" s="1">
-        <v>204.87</v>
+        <v>124.37</v>
       </c>
       <c r="D220" s="1">
-        <v>220.73245041</v>
+        <v>119.86409119</v>
       </c>
       <c r="E220" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F220">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G220" s="1">
-        <v>485681.05</v>
+        <v>346093.48</v>
       </c>
       <c r="H220" s="1">
-        <v>-27104.72</v>
+        <v>11578.99</v>
       </c>
       <c r="I220" s="1">
-        <v>-5.5807654014914</v>
+        <v>3.3456250028172</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220" s="1">
-        <v>458576.33</v>
+        <v>357672.47</v>
       </c>
       <c r="M220" s="1">
-        <v>458576.33</v>
+        <v>357672.47</v>
       </c>
       <c r="N220" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>475</v>
       </c>
       <c r="B221" s="1">
-        <v>3654.0</v>
+        <v>9581.0</v>
       </c>
       <c r="C221" s="1">
-        <v>140.54</v>
+        <v>78.64</v>
       </c>
       <c r="D221" s="1">
-        <v>126.28747674</v>
+        <v>80.62278677</v>
       </c>
       <c r="E221" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F221">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G221" s="1">
-        <v>402415.92</v>
+        <v>675024.74</v>
       </c>
       <c r="H221" s="1">
-        <v>44678.94</v>
+        <v>-16414.74</v>
       </c>
       <c r="I221" s="1">
-        <v>11.102677051146</v>
+        <v>-2.431724206138</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" s="1">
-        <v>447094.86</v>
+        <v>658610.0</v>
       </c>
       <c r="M221" s="1">
-        <v>447094.86</v>
+        <v>658610.0</v>
       </c>
       <c r="N221" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>477</v>
       </c>
       <c r="B222" s="1">
-        <v>2809.0</v>
+        <v>5264.0</v>
       </c>
       <c r="C222" s="1">
-        <v>147.75</v>
+        <v>69.38</v>
       </c>
       <c r="D222" s="1">
-        <v>108.83647205</v>
+        <v>77.06257599</v>
       </c>
       <c r="E222" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F222">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G222" s="1">
-        <v>305721.65</v>
+        <v>356017.44</v>
       </c>
       <c r="H222" s="1">
-        <v>109308.1</v>
+        <v>-36772.41</v>
       </c>
       <c r="I222" s="1">
-        <v>35.754124707884</v>
+        <v>-10.328822655429</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222" s="1">
-        <v>415029.75</v>
+        <v>319245.03</v>
       </c>
       <c r="M222" s="1">
-        <v>415029.75</v>
+        <v>319245.03</v>
       </c>
       <c r="N222" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>479</v>
       </c>
       <c r="B223" s="1">
-        <v>4279.0</v>
+        <v>8811.0</v>
       </c>
       <c r="C223" s="1">
-        <v>79.89</v>
+        <v>35.9</v>
       </c>
       <c r="D223" s="1">
-        <v>80.93548493</v>
+        <v>34.5516888</v>
       </c>
       <c r="E223" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F223">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>301031.83</v>
+        <v>304434.93</v>
       </c>
       <c r="H223" s="1">
-        <v>-3409.24</v>
+        <v>11879.97</v>
       </c>
       <c r="I223" s="1">
-        <v>-1.1325181127856</v>
+        <v>3.9023018810621</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223" s="1">
-        <v>297622.59</v>
+        <v>316314.9</v>
       </c>
       <c r="M223" s="1">
-        <v>297622.59</v>
+        <v>316314.9</v>
       </c>
       <c r="N223" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>481</v>
       </c>
       <c r="B224" s="1">
-        <v>8563.0</v>
+        <v>5262.0</v>
       </c>
       <c r="C224" s="1">
-        <v>32.03</v>
+        <v>171.78</v>
       </c>
       <c r="D224" s="1">
-        <v>34.54973607</v>
+        <v>166.41340935</v>
       </c>
       <c r="E224" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F224">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G224" s="1">
-        <v>295849.39</v>
+        <v>765296.81</v>
       </c>
       <c r="H224" s="1">
-        <v>-21576.5</v>
+        <v>24831.13</v>
       </c>
       <c r="I224" s="1">
-        <v>-7.2930689497112</v>
+        <v>3.2446404683171</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224" s="1">
-        <v>274272.89</v>
+        <v>790127.94</v>
       </c>
       <c r="M224" s="1">
-        <v>274272.89</v>
+        <v>790127.94</v>
       </c>
       <c r="N224" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>483</v>
       </c>
       <c r="B225" s="1">
-        <v>2666.0</v>
+        <v>823.0</v>
       </c>
       <c r="C225" s="1">
-        <v>226.11</v>
+        <v>628.53</v>
       </c>
       <c r="D225" s="1">
-        <v>150.90875094</v>
+        <v>516.26808019</v>
       </c>
       <c r="E225" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F225">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G225" s="1">
-        <v>349864.41</v>
+        <v>364669.46</v>
       </c>
       <c r="H225" s="1">
-        <v>174956.47</v>
+        <v>87498.54</v>
       </c>
       <c r="I225" s="1">
-        <v>50.006935543973</v>
+        <v>23.993931381037</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225" s="1">
-        <v>524820.88</v>
+        <v>452168.0</v>
       </c>
       <c r="M225" s="1">
-        <v>524820.88</v>
+        <v>452168.0</v>
       </c>
       <c r="N225" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
         <v>485</v>
       </c>
       <c r="B226" s="1">
-        <v>767.0</v>
+        <v>2571.0</v>
       </c>
       <c r="C226" s="1">
-        <v>702.25</v>
+        <v>168.36</v>
       </c>
       <c r="D226" s="1">
-        <v>501.51461538</v>
+        <v>158.26823804</v>
       </c>
       <c r="E226" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F226">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G226" s="1">
-        <v>329291.06</v>
+        <v>357112.37</v>
       </c>
       <c r="H226" s="1">
-        <v>139650.04</v>
+        <v>21256.13</v>
       </c>
       <c r="I226" s="1">
-        <v>42.409301971332</v>
+        <v>5.9522245056927</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226" s="1">
-        <v>468941.1</v>
+        <v>378368.5</v>
       </c>
       <c r="M226" s="1">
-        <v>468941.1</v>
+        <v>378368.5</v>
       </c>
       <c r="N226" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>487</v>
       </c>
       <c r="B227" s="1">
-        <v>7602.0</v>
+        <v>6368.0</v>
       </c>
       <c r="C227" s="1">
-        <v>11165.0</v>
+        <v>65.71</v>
       </c>
       <c r="D227" s="1">
-        <v>7758.16272034</v>
+        <v>61.85521043</v>
       </c>
       <c r="E227" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F227">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G227" s="1">
-        <v>332592.74</v>
+        <v>345691.25</v>
       </c>
       <c r="H227" s="1">
-        <v>126784.75</v>
+        <v>20079.1</v>
       </c>
       <c r="I227" s="1">
-        <v>38.120119519145</v>
+        <v>5.8083911582952</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227" s="1">
-        <v>459377.49</v>
+        <v>365770.35</v>
       </c>
       <c r="M227" s="1">
-        <v>459377.49</v>
+        <v>365770.35</v>
       </c>
       <c r="N227" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>489</v>
       </c>
       <c r="B228" s="1">
-        <v>10473.0</v>
+        <v>6551.0</v>
       </c>
       <c r="C228" s="1">
-        <v>23.48</v>
+        <v>12820.0</v>
       </c>
       <c r="D228" s="1">
-        <v>28.55336293</v>
+        <v>7912.1326515</v>
       </c>
       <c r="E228" t="s">
-        <v>99</v>
+        <v>220</v>
       </c>
       <c r="F228">
-        <v>0.87</v>
+        <v>185.8</v>
       </c>
       <c r="G228" s="1">
-        <v>345128.99</v>
+        <v>291594.86</v>
       </c>
       <c r="H228" s="1">
-        <v>-61418.53</v>
+        <v>160410.28</v>
       </c>
       <c r="I228" s="1">
-        <v>-17.795818890786</v>
+        <v>55.011353766661</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228" s="1">
-        <v>283710.46</v>
+        <v>452005.14</v>
       </c>
       <c r="M228" s="1">
-        <v>283710.46</v>
+        <v>452005.14</v>
       </c>
       <c r="N228" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
         <v>491</v>
       </c>
       <c r="B229" s="1">
-        <v>1794.0</v>
+        <v>12632.0</v>
       </c>
       <c r="C229" s="1">
-        <v>204.94</v>
+        <v>24.96</v>
       </c>
       <c r="D229" s="1">
-        <v>217.61822742</v>
+        <v>27.65084389</v>
       </c>
       <c r="E229" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F229">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G229" s="1">
-        <v>339749.99</v>
+        <v>403701.5</v>
       </c>
       <c r="H229" s="1">
-        <v>-19653.91</v>
+        <v>-33158.87</v>
       </c>
       <c r="I229" s="1">
-        <v>-5.7848154756384</v>
+        <v>-8.2137098821778</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229" s="1">
-        <v>320096.08</v>
+        <v>370542.63</v>
       </c>
       <c r="M229" s="1">
-        <v>320096.08</v>
+        <v>370542.63</v>
       </c>
       <c r="N229" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
         <v>493</v>
       </c>
       <c r="B230" s="1">
-        <v>1534.0</v>
+        <v>12555.0</v>
       </c>
       <c r="C230" s="1">
-        <v>188.63</v>
+        <v>3822.0</v>
       </c>
       <c r="D230" s="1">
-        <v>235.2133116</v>
+        <v>4841.64954202</v>
       </c>
       <c r="E230" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F230">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G230" s="1">
-        <v>314154.9</v>
+        <v>329847.32</v>
       </c>
       <c r="H230" s="1">
-        <v>-62232.19</v>
+        <v>-71588.51</v>
       </c>
       <c r="I230" s="1">
-        <v>-19.809396574747</v>
+        <v>-21.70352937838</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" s="1">
-        <v>251922.71</v>
+        <v>258258.81</v>
       </c>
       <c r="M230" s="1">
-        <v>251922.71</v>
+        <v>258258.81</v>
       </c>
       <c r="N230" s="1">
         <v>0.15</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
         <v>495</v>
       </c>
       <c r="B231" s="1">
-        <v>1010.0</v>
+        <v>1846.0</v>
       </c>
       <c r="C231" s="1">
-        <v>319.0</v>
+        <v>222.31</v>
       </c>
       <c r="D231" s="1">
-        <v>310.79909901</v>
+        <v>217.58412784</v>
       </c>
       <c r="E231" t="s">
         <v>31</v>
       </c>
       <c r="F231">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G231" s="1">
-        <v>339848.22</v>
+        <v>349638.25</v>
       </c>
       <c r="H231" s="1">
-        <v>9807.21</v>
+        <v>9089.25</v>
       </c>
       <c r="I231" s="1">
-        <v>2.8857617674149</v>
+        <v>2.599615459693</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" s="1">
-        <v>349655.43</v>
+        <v>358727.5</v>
       </c>
       <c r="M231" s="1">
-        <v>349655.43</v>
+        <v>358727.5</v>
       </c>
       <c r="N231" s="1">
         <v>0.21</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
         <v>497</v>
       </c>
       <c r="B232" s="1">
-        <v>5178.0</v>
+        <v>22836.0</v>
       </c>
       <c r="C232" s="1">
-        <v>107.24</v>
+        <v>17.455</v>
       </c>
       <c r="D232" s="1">
-        <v>78.82134415</v>
+        <v>17.20552549</v>
       </c>
       <c r="E232" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F232">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G232" s="1">
-        <v>349239.42</v>
+        <v>344822.04</v>
       </c>
       <c r="H232" s="1">
-        <v>134208.88</v>
+        <v>3606.61</v>
       </c>
       <c r="I232" s="1">
-        <v>38.428903587115</v>
+        <v>1.045933722798</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" s="1">
-        <v>483448.3</v>
+        <v>348428.65</v>
       </c>
       <c r="M232" s="1">
-        <v>483448.3</v>
+        <v>348428.65</v>
       </c>
       <c r="N232" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>499</v>
       </c>
       <c r="B233" s="1">
-        <v>949.0</v>
+        <v>1249.0</v>
       </c>
       <c r="C233" s="1">
-        <v>473.79</v>
+        <v>334.2</v>
       </c>
       <c r="D233" s="1">
-        <v>362.30198103</v>
+        <v>314.79879904</v>
       </c>
       <c r="E233" t="s">
         <v>28</v>
       </c>
       <c r="F233">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="G233" s="1">
-        <v>299655.56</v>
+        <v>425952.61</v>
       </c>
       <c r="H233" s="1">
-        <v>91800.74</v>
+        <v>26310.03</v>
       </c>
       <c r="I233" s="1">
-        <v>30.635420213795</v>
+        <v>6.1767505075271</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233" s="1">
-        <v>391456.3</v>
+        <v>452262.64</v>
       </c>
       <c r="M233" s="1">
-        <v>391456.3</v>
+        <v>452262.64</v>
       </c>
       <c r="N233" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>501</v>
       </c>
       <c r="B234" s="1">
-        <v>8634.0</v>
+        <v>8755.0</v>
       </c>
       <c r="C234" s="1">
-        <v>53.16</v>
+        <v>67.62</v>
       </c>
       <c r="D234" s="1">
-        <v>52.28812254</v>
+        <v>87.45603769</v>
       </c>
       <c r="E234" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F234">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G234" s="1">
-        <v>279890.91</v>
+        <v>663112.34</v>
       </c>
       <c r="H234" s="1">
-        <v>3117.75</v>
+        <v>-145618.37</v>
       </c>
       <c r="I234" s="1">
-        <v>1.1139161325389</v>
+        <v>-21.959834136098</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" s="1">
-        <v>283008.66</v>
+        <v>517493.97</v>
       </c>
       <c r="M234" s="1">
-        <v>283008.66</v>
+        <v>517493.97</v>
       </c>
       <c r="N234" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>503</v>
       </c>
       <c r="B235" s="1">
-        <v>3706.0</v>
+        <v>823.0</v>
       </c>
       <c r="C235" s="1">
-        <v>285.1</v>
+        <v>461.85</v>
       </c>
       <c r="D235" s="1">
-        <v>217.2166136</v>
+        <v>366.86274605</v>
       </c>
       <c r="E235" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F235">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G235" s="1">
-        <v>500143.18</v>
+        <v>263212.7</v>
       </c>
       <c r="H235" s="1">
-        <v>151343.19</v>
+        <v>69044.77</v>
       </c>
       <c r="I235" s="1">
-        <v>30.259972754202</v>
+        <v>26.231549617477</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" s="1">
-        <v>651486.37</v>
+        <v>332257.47</v>
       </c>
       <c r="M235" s="1">
-        <v>651486.37</v>
+        <v>332257.47</v>
       </c>
       <c r="N235" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>505</v>
       </c>
       <c r="B236" s="1">
-        <v>1359.0</v>
+        <v>12214.0</v>
       </c>
       <c r="C236" s="1">
-        <v>410.92</v>
+        <v>48.58</v>
       </c>
       <c r="D236" s="1">
-        <v>474.13381163</v>
+        <v>50.44461028</v>
       </c>
       <c r="E236" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="F236">
-        <v>1.15</v>
+        <v>1.6</v>
       </c>
       <c r="G236" s="1">
-        <v>557253.88</v>
+        <v>381362.86</v>
       </c>
       <c r="H236" s="1">
-        <v>-71061.75</v>
+        <v>-11209.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-12.752131936704</v>
+        <v>-2.9392794043972</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" s="1">
-        <v>486192.13</v>
+        <v>370153.54</v>
       </c>
       <c r="M236" s="1">
-        <v>486192.13</v>
+        <v>370153.54</v>
       </c>
       <c r="N236" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>507</v>
       </c>
       <c r="B237" s="1">
-        <v>1026.0</v>
+        <v>4405.0</v>
       </c>
       <c r="C237" s="1">
-        <v>333.5</v>
+        <v>302.13</v>
       </c>
       <c r="D237" s="1">
-        <v>276.87609162</v>
+        <v>230.35186152</v>
       </c>
       <c r="E237" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F237">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="G237" s="1">
-        <v>284074.87</v>
+        <v>629353.59</v>
       </c>
       <c r="H237" s="1">
-        <v>58096.13</v>
+        <v>200891.36</v>
       </c>
       <c r="I237" s="1">
-        <v>20.450992373947</v>
+        <v>31.920269176505</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" s="1">
-        <v>342171.0</v>
+        <v>830244.95</v>
       </c>
       <c r="M237" s="1">
-        <v>342171.0</v>
+        <v>830244.95</v>
       </c>
       <c r="N237" s="1">
-        <v>0.21</v>
+        <v>0.49</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>509</v>
       </c>
       <c r="B238" s="1">
-        <v>2000.0</v>
+        <v>1409.0</v>
       </c>
       <c r="C238" s="1">
-        <v>151.78</v>
+        <v>450.84</v>
       </c>
       <c r="D238" s="1">
-        <v>224.63917</v>
+        <v>471.54347055</v>
       </c>
       <c r="E238" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F238">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G238" s="1">
-        <v>391720.36</v>
+        <v>574925.79</v>
       </c>
       <c r="H238" s="1">
-        <v>-127433.4</v>
+        <v>-19651.7</v>
       </c>
       <c r="I238" s="1">
-        <v>-32.531727480287</v>
+        <v>-3.418128103107</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" s="1">
-        <v>264286.96</v>
+        <v>555274.09</v>
       </c>
       <c r="M238" s="1">
-        <v>264286.96</v>
+        <v>555274.09</v>
       </c>
       <c r="N238" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>511</v>
       </c>
       <c r="B239" s="1">
-        <v>8706.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C239" s="1">
-        <v>406.7</v>
+        <v>329.5</v>
       </c>
       <c r="D239" s="1">
-        <v>374.99547439</v>
+        <v>279.48558416</v>
       </c>
       <c r="E239" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="F239">
-        <v>10.96</v>
+        <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>300128.01</v>
+        <v>282280.44</v>
       </c>
       <c r="H239" s="1">
-        <v>22946.05</v>
+        <v>50514.56</v>
       </c>
       <c r="I239" s="1">
-        <v>7.6454210321789</v>
+        <v>17.89516836519</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>323074.06</v>
+        <v>332795.0</v>
       </c>
       <c r="M239" s="1">
-        <v>323074.06</v>
+        <v>332795.0</v>
       </c>
       <c r="N239" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
         <v>513</v>
       </c>
       <c r="B240" s="1">
-        <v>3585.0</v>
+        <v>2413.0</v>
       </c>
       <c r="C240" s="1">
-        <v>73.34</v>
+        <v>170.77</v>
       </c>
       <c r="D240" s="1">
-        <v>83.73540028</v>
+        <v>213.41836303</v>
       </c>
       <c r="E240" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F240">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G240" s="1">
-        <v>300191.41</v>
+        <v>449391.49</v>
       </c>
       <c r="H240" s="1">
-        <v>-37267.51</v>
+        <v>-89192.18</v>
       </c>
       <c r="I240" s="1">
-        <v>-12.414582415933</v>
+        <v>-19.847322876541</v>
       </c>
       <c r="J240">
         <v>0.0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" s="1">
-        <v>262923.9</v>
+        <v>360199.31</v>
       </c>
       <c r="M240" s="1">
-        <v>262923.9</v>
+        <v>360199.31</v>
       </c>
       <c r="N240" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
         <v>515</v>
       </c>
       <c r="B241" s="1">
-        <v>1995.0</v>
+        <v>11384.0</v>
       </c>
       <c r="C241" s="1">
-        <v>134.86</v>
+        <v>38.32</v>
       </c>
       <c r="D241" s="1">
-        <v>182.165599</v>
+        <v>34.21059118</v>
       </c>
       <c r="E241" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F241">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G241" s="1">
-        <v>363420.37</v>
+        <v>341793.51</v>
       </c>
       <c r="H241" s="1">
-        <v>-94374.67</v>
+        <v>39530.69</v>
       </c>
       <c r="I241" s="1">
-        <v>-25.968459060234</v>
+        <v>11.56566431001</v>
       </c>
       <c r="J241">
         <v>0.0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" s="1">
-        <v>269045.7</v>
+        <v>381324.2</v>
       </c>
       <c r="M241" s="1">
-        <v>269045.7</v>
+        <v>381324.2</v>
       </c>
       <c r="N241" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
         <v>517</v>
       </c>
       <c r="B242" s="1">
-        <v>1361.0</v>
+        <v>4756.0</v>
       </c>
       <c r="C242" s="1">
-        <v>291.0</v>
+        <v>77.34</v>
       </c>
       <c r="D242" s="1">
-        <v>238.18167524</v>
+        <v>81.07199327</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>324165.26</v>
+        <v>385578.4</v>
       </c>
       <c r="H242" s="1">
-        <v>71885.74</v>
+        <v>-17749.36</v>
       </c>
       <c r="I242" s="1">
-        <v>22.175645841877</v>
+        <v>-4.6033076541632</v>
       </c>
       <c r="J242">
         <v>0.0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" s="1">
-        <v>396051.0</v>
+        <v>367829.04</v>
       </c>
       <c r="M242" s="1">
-        <v>396051.0</v>
+        <v>367829.04</v>
       </c>
       <c r="N242" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
         <v>519</v>
       </c>
       <c r="B243" s="1">
-        <v>4735.0</v>
+        <v>2486.0</v>
       </c>
       <c r="C243" s="1">
-        <v>95.04</v>
+        <v>137.92</v>
       </c>
       <c r="D243" s="1">
-        <v>126.00028933</v>
+        <v>173.48335479</v>
       </c>
       <c r="E243" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F243">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>516480.29</v>
+        <v>431279.62</v>
       </c>
       <c r="H243" s="1">
-        <v>-124686.45</v>
+        <v>-88410.5</v>
       </c>
       <c r="I243" s="1">
-        <v>-24.141569855454</v>
+        <v>-20.499577513076</v>
       </c>
       <c r="J243">
         <v>0.0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" s="1">
-        <v>391793.84</v>
+        <v>342869.12</v>
       </c>
       <c r="M243" s="1">
-        <v>391793.84</v>
+        <v>342869.12</v>
       </c>
       <c r="N243" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
         <v>521</v>
       </c>
       <c r="B244" s="1">
-        <v>1060.0</v>
+        <v>1603.0</v>
       </c>
       <c r="C244" s="1">
-        <v>320.79</v>
+        <v>262.45</v>
       </c>
       <c r="D244" s="1">
-        <v>339.39139623</v>
+        <v>244.39562695</v>
       </c>
       <c r="E244" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F244">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>307669.37</v>
+        <v>391766.19</v>
       </c>
       <c r="H244" s="1">
-        <v>-11624.27</v>
+        <v>28941.16</v>
       </c>
       <c r="I244" s="1">
-        <v>-3.7781694030836</v>
+        <v>7.387355197752</v>
       </c>
       <c r="J244">
         <v>0.0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" s="1">
-        <v>296045.1</v>
+        <v>420707.35</v>
       </c>
       <c r="M244" s="1">
-        <v>296045.1</v>
+        <v>420707.35</v>
       </c>
       <c r="N244" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>523</v>
       </c>
       <c r="B245" s="1">
-        <v>1896.0</v>
+        <v>3830.0</v>
       </c>
       <c r="C245" s="1">
-        <v>276.8</v>
+        <v>103.24</v>
       </c>
       <c r="D245" s="1">
-        <v>224.8196097</v>
+        <v>125.00300522</v>
       </c>
       <c r="E245" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F245">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G245" s="1">
-        <v>426257.98</v>
+        <v>414623.05</v>
       </c>
       <c r="H245" s="1">
-        <v>98554.82</v>
+        <v>-68985.64</v>
       </c>
       <c r="I245" s="1">
-        <v>23.120932539492</v>
+        <v>-16.638158442952</v>
       </c>
       <c r="J245">
         <v>0.0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" s="1">
-        <v>524812.8</v>
+        <v>345637.41</v>
       </c>
       <c r="M245" s="1">
-        <v>524812.8</v>
+        <v>345637.41</v>
       </c>
       <c r="N245" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>525</v>
       </c>
       <c r="B246" s="1">
-        <v>9447.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C246" s="1">
-        <v>169.34</v>
+        <v>331.32</v>
       </c>
       <c r="D246" s="1">
-        <v>123.28487562</v>
+        <v>339.94352524</v>
       </c>
       <c r="E246" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F246">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G246" s="1">
-        <v>1164672.22</v>
+        <v>328850.64</v>
       </c>
       <c r="H246" s="1">
-        <v>435082.76</v>
+        <v>-1874.87</v>
       </c>
       <c r="I246" s="1">
-        <v>37.356670188287</v>
+        <v>-0.5701281286848</v>
       </c>
       <c r="J246">
         <v>0.0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" s="1">
-        <v>1599754.98</v>
+        <v>326975.77</v>
       </c>
       <c r="M246" s="1">
-        <v>1599754.98</v>
+        <v>326975.77</v>
       </c>
       <c r="N246" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>527</v>
       </c>
       <c r="B247" s="1">
-        <v>10355.0</v>
+        <v>2102.0</v>
       </c>
       <c r="C247" s="1">
-        <v>6728.0</v>
+        <v>264.55</v>
       </c>
       <c r="D247" s="1">
-        <v>4734.78647996</v>
+        <v>230.09274025</v>
       </c>
       <c r="E247" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F247">
-        <v>184.76</v>
+        <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>273271.07</v>
+        <v>483654.94</v>
       </c>
       <c r="H247" s="1">
-        <v>103796.52</v>
+        <v>72429.16</v>
       </c>
       <c r="I247" s="1">
-        <v>37.982988832298</v>
+        <v>14.975378934411</v>
       </c>
       <c r="J247">
         <v>0.0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" s="1">
-        <v>377067.59</v>
+        <v>556084.1</v>
       </c>
       <c r="M247" s="1">
-        <v>377067.59</v>
+        <v>556084.1</v>
       </c>
       <c r="N247" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>529</v>
       </c>
       <c r="B248" s="1">
-        <v>2233.0</v>
+        <v>5541.0</v>
       </c>
       <c r="C248" s="1">
-        <v>232.29</v>
+        <v>147.66</v>
       </c>
       <c r="D248" s="1">
-        <v>175.56636811</v>
+        <v>124.75438369</v>
       </c>
       <c r="E248" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F248">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>340129.81</v>
+        <v>691264.04</v>
       </c>
       <c r="H248" s="1">
-        <v>111466.54</v>
+        <v>126920.02</v>
       </c>
       <c r="I248" s="1">
-        <v>32.771764403714</v>
+        <v>18.360570296699</v>
       </c>
       <c r="J248">
         <v>0.0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" s="1">
-        <v>451596.35</v>
+        <v>818184.06</v>
       </c>
       <c r="M248" s="1">
-        <v>451596.35</v>
+        <v>818184.06</v>
       </c>
       <c r="N248" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>531</v>
       </c>
       <c r="B249" s="1">
-        <v>23792.0</v>
+        <v>10755.0</v>
       </c>
       <c r="C249" s="1">
-        <v>7189.0</v>
+        <v>6721.0</v>
       </c>
       <c r="D249" s="1">
-        <v>3964.67695024</v>
+        <v>4815.69827987</v>
       </c>
       <c r="E249" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F249">
-        <v>184.76</v>
+        <v>185.8</v>
       </c>
       <c r="G249" s="1">
-        <v>520911.54</v>
+        <v>288151.82</v>
       </c>
       <c r="H249" s="1">
-        <v>404814.65</v>
+        <v>100886.21</v>
       </c>
       <c r="I249" s="1">
-        <v>77.712743703086</v>
+        <v>35.011477630091</v>
       </c>
       <c r="J249">
         <v>0.0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" s="1">
-        <v>925726.19</v>
+        <v>389038.03</v>
       </c>
       <c r="M249" s="1">
-        <v>925726.19</v>
+        <v>389038.03</v>
       </c>
       <c r="N249" s="1">
-        <v>0.56</v>
+        <v>0.23</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>533</v>
       </c>
       <c r="B250" s="1">
-        <v>19904.0</v>
+        <v>18414.0</v>
       </c>
       <c r="C250" s="1">
-        <v>3250.0</v>
+        <v>5424.0</v>
       </c>
       <c r="D250" s="1">
-        <v>3572.00542605</v>
+        <v>4047.85576192</v>
       </c>
       <c r="E250" t="s">
-        <v>46</v>
+        <v>220</v>
       </c>
       <c r="F250">
-        <v>184.76</v>
+        <v>185.8</v>
       </c>
       <c r="G250" s="1">
-        <v>399220.91</v>
+        <v>411121.06</v>
       </c>
       <c r="H250" s="1">
-        <v>-49109.04</v>
+        <v>126424.85</v>
       </c>
       <c r="I250" s="1">
-        <v>-12.301219392541</v>
+        <v>30.751246360379</v>
       </c>
       <c r="J250">
         <v>0.0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" s="1">
-        <v>350111.87</v>
+        <v>537545.91</v>
       </c>
       <c r="M250" s="1">
-        <v>350111.87</v>
+        <v>537545.91</v>
       </c>
       <c r="N250" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>535</v>
       </c>
       <c r="B251" s="1">
-        <v>2701.0</v>
+        <v>38072.0</v>
       </c>
       <c r="C251" s="1">
-        <v>168.31</v>
+        <v>3470.0</v>
       </c>
       <c r="D251" s="1">
-        <v>120.65393558</v>
+        <v>3455.12539399</v>
       </c>
       <c r="E251" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F251">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G251" s="1">
-        <v>284101.02</v>
+        <v>726973.7</v>
       </c>
       <c r="H251" s="1">
-        <v>111689.78</v>
+        <v>-15951.91</v>
       </c>
       <c r="I251" s="1">
-        <v>39.313403380248</v>
+        <v>-2.1942898346942</v>
       </c>
       <c r="J251">
         <v>0.0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" s="1">
-        <v>395790.8</v>
+        <v>711021.79</v>
       </c>
       <c r="M251" s="1">
-        <v>395790.8</v>
+        <v>711021.79</v>
       </c>
       <c r="N251" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
         <v>537</v>
       </c>
       <c r="B252" s="1">
-        <v>1074.0</v>
+        <v>1098.0</v>
       </c>
       <c r="C252" s="1">
-        <v>307.8</v>
+        <v>478.14</v>
       </c>
       <c r="D252" s="1">
-        <v>347.82711359</v>
+        <v>472.71343352</v>
       </c>
       <c r="E252" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F252">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G252" s="1">
-        <v>325295.22</v>
+        <v>455522.37</v>
       </c>
       <c r="H252" s="1">
-        <v>-37486.41</v>
+        <v>3391.72</v>
       </c>
       <c r="I252" s="1">
-        <v>-11.523812123646</v>
+        <v>0.74457814223262</v>
       </c>
       <c r="J252">
         <v>0.0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" s="1">
-        <v>287808.81</v>
+        <v>458914.09</v>
       </c>
       <c r="M252" s="1">
-        <v>287808.81</v>
+        <v>458914.09</v>
       </c>
       <c r="N252" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
         <v>539</v>
       </c>
       <c r="B253" s="1">
-        <v>35161.0</v>
+        <v>6224.0</v>
       </c>
       <c r="C253" s="1">
-        <v>102.15</v>
+        <v>69.56</v>
       </c>
       <c r="D253" s="1">
-        <v>108.60323427</v>
+        <v>63.93793702</v>
       </c>
       <c r="E253" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="F253">
-        <v>10.96</v>
+        <v>1.14</v>
       </c>
       <c r="G253" s="1">
-        <v>351023.95</v>
+        <v>349250.99</v>
       </c>
       <c r="H253" s="1">
-        <v>-23299.5</v>
+        <v>29194.32</v>
       </c>
       <c r="I253" s="1">
-        <v>-6.637581281847</v>
+        <v>8.3591230478688</v>
       </c>
       <c r="J253">
         <v>0.0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" s="1">
-        <v>327724.45</v>
+        <v>378445.31</v>
       </c>
       <c r="M253" s="1">
-        <v>327724.45</v>
+        <v>378445.31</v>
       </c>
       <c r="N253" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
         <v>541</v>
       </c>
       <c r="B254" s="1">
-        <v>1033.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C254" s="1">
-        <v>122.1</v>
+        <v>182.5</v>
       </c>
       <c r="D254" s="1">
-        <v>129.85148112</v>
+        <v>131.56644107</v>
       </c>
       <c r="E254" t="s">
         <v>31</v>
       </c>
       <c r="F254">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G254" s="1">
-        <v>145522.75</v>
+        <v>393907.33</v>
       </c>
       <c r="H254" s="1">
-        <v>-8641.42</v>
+        <v>152954.56</v>
       </c>
       <c r="I254" s="1">
-        <v>-5.9381917947537</v>
+        <v>38.830087269511</v>
       </c>
       <c r="J254">
         <v>0.0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" s="1">
-        <v>136881.33</v>
+        <v>546861.89</v>
       </c>
       <c r="M254" s="1">
-        <v>136881.33</v>
+        <v>546861.89</v>
       </c>
       <c r="N254" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
         <v>543</v>
       </c>
       <c r="B255" s="1">
-        <v>860.0</v>
+        <v>6366.0</v>
       </c>
       <c r="C255" s="1">
-        <v>455.51</v>
+        <v>53.79</v>
       </c>
       <c r="D255" s="1">
-        <v>478.38943023</v>
+        <v>62.35971254</v>
       </c>
       <c r="E255" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F255">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>359673.36</v>
+        <v>396981.93</v>
       </c>
       <c r="H255" s="1">
-        <v>-18615.9</v>
+        <v>-54554.79</v>
       </c>
       <c r="I255" s="1">
-        <v>-5.1757794905911</v>
+        <v>-13.742386208863</v>
       </c>
       <c r="J255">
         <v>0.0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" s="1">
-        <v>341057.46</v>
+        <v>342427.14</v>
       </c>
       <c r="M255" s="1">
-        <v>341057.46</v>
+        <v>342427.14</v>
       </c>
       <c r="N255" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
         <v>545</v>
       </c>
       <c r="B256" s="1">
-        <v>11560.0</v>
+        <v>2737.0</v>
       </c>
       <c r="C256" s="1">
-        <v>5037.0</v>
+        <v>319.87</v>
       </c>
       <c r="D256" s="1">
-        <v>5783.67647059</v>
+        <v>327.14113628</v>
       </c>
       <c r="E256" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F256">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G256" s="1">
-        <v>362424.82</v>
+        <v>783265.44</v>
       </c>
       <c r="H256" s="1">
-        <v>-47278.02</v>
+        <v>-17982.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-13.044917839788</v>
+        <v>-2.2957811083813</v>
       </c>
       <c r="J256">
         <v>0.0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" s="1">
-        <v>315146.8</v>
+        <v>765283.38</v>
       </c>
       <c r="M256" s="1">
-        <v>315146.8</v>
+        <v>765283.38</v>
       </c>
       <c r="N256" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
         <v>547</v>
       </c>
       <c r="B257" s="1">
-        <v>3497.0</v>
+        <v>885.0</v>
       </c>
       <c r="C257" s="1">
-        <v>143.5</v>
+        <v>384.275</v>
       </c>
       <c r="D257" s="1">
-        <v>130.60720046</v>
+        <v>477.1199661</v>
       </c>
       <c r="E257" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F257">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G257" s="1">
-        <v>390971.32</v>
+        <v>369176.48</v>
       </c>
       <c r="H257" s="1">
-        <v>45925.34</v>
+        <v>-71900.8</v>
       </c>
       <c r="I257" s="1">
-        <v>11.746472861488</v>
+        <v>-19.475996954085</v>
       </c>
       <c r="J257">
         <v>0.0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" s="1">
-        <v>436896.66</v>
+        <v>297275.68</v>
       </c>
       <c r="M257" s="1">
-        <v>436896.66</v>
+        <v>297275.68</v>
       </c>
       <c r="N257" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
         <v>549</v>
       </c>
       <c r="B258" s="1">
-        <v>2849.0</v>
+        <v>5025.0</v>
       </c>
       <c r="C258" s="1">
-        <v>130.74</v>
+        <v>117.35</v>
       </c>
       <c r="D258" s="1">
-        <v>109.43486135</v>
+        <v>116.15273035</v>
       </c>
       <c r="E258" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F258">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G258" s="1">
-        <v>271259.6</v>
+        <v>512241.49</v>
       </c>
       <c r="H258" s="1">
-        <v>53029.33</v>
+        <v>3216.33</v>
       </c>
       <c r="I258" s="1">
-        <v>19.549291527378</v>
+        <v>0.6278933008726</v>
       </c>
       <c r="J258">
         <v>0.0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" s="1">
-        <v>324288.93</v>
+        <v>515457.82</v>
       </c>
       <c r="M258" s="1">
-        <v>324288.93</v>
+        <v>515457.82</v>
       </c>
       <c r="N258" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
         <v>551</v>
       </c>
       <c r="B259" s="1">
-        <v>27022.0</v>
+        <v>3096.0</v>
       </c>
       <c r="C259" s="1">
-        <v>3855.0</v>
+        <v>139.6</v>
       </c>
       <c r="D259" s="1">
-        <v>2295.74476353</v>
+        <v>111.58510336</v>
       </c>
       <c r="E259" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F259">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G259" s="1">
-        <v>343057.08</v>
+        <v>300831.8</v>
       </c>
       <c r="H259" s="1">
-        <v>220742.81</v>
+        <v>76966.8</v>
       </c>
       <c r="I259" s="1">
-        <v>64.345796332202</v>
+        <v>25.584662259774</v>
       </c>
       <c r="J259">
         <v>0.0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" s="1">
-        <v>563799.89</v>
+        <v>377798.6</v>
       </c>
       <c r="M259" s="1">
-        <v>563799.89</v>
+        <v>377798.6</v>
       </c>
       <c r="N259" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>553</v>
       </c>
       <c r="B260" s="1">
-        <v>1580.0</v>
+        <v>17580.0</v>
       </c>
       <c r="C260" s="1">
-        <v>217.64</v>
+        <v>2968.0</v>
       </c>
       <c r="D260" s="1">
-        <v>219.98617089</v>
+        <v>2352.36006826</v>
       </c>
       <c r="E260" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F260">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G260" s="1">
-        <v>297582.72</v>
+        <v>228369.95</v>
       </c>
       <c r="H260" s="1">
-        <v>1800.18</v>
+        <v>52451.65</v>
       </c>
       <c r="I260" s="1">
-        <v>0.6049343187669</v>
+        <v>22.967842310251</v>
       </c>
       <c r="J260">
         <v>0.0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" s="1">
-        <v>299382.9</v>
+        <v>280821.6</v>
       </c>
       <c r="M260" s="1">
-        <v>299382.9</v>
+        <v>280821.6</v>
       </c>
       <c r="N260" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>555</v>
       </c>
       <c r="B261" s="1">
-        <v>1943.0</v>
+        <v>1975.0</v>
       </c>
       <c r="C261" s="1">
-        <v>322.86</v>
+        <v>203.31</v>
       </c>
       <c r="D261" s="1">
-        <v>200.84067936</v>
+        <v>215.93968608</v>
       </c>
       <c r="E261" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F261">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G261" s="1">
-        <v>339011.96</v>
+        <v>366908.25</v>
       </c>
       <c r="H261" s="1">
-        <v>207145.95</v>
+        <v>-15914.15</v>
       </c>
       <c r="I261" s="1">
-        <v>61.102844277234</v>
+        <v>-4.3373649951998</v>
       </c>
       <c r="J261">
         <v>0.0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" s="1">
-        <v>546157.91</v>
+        <v>350994.1</v>
       </c>
       <c r="M261" s="1">
-        <v>546157.91</v>
+        <v>350994.1</v>
       </c>
       <c r="N261" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>557</v>
       </c>
       <c r="B262" s="1">
-        <v>1285.0</v>
+        <v>6120.0</v>
       </c>
       <c r="C262" s="1">
-        <v>279.27</v>
+        <v>72.07</v>
       </c>
       <c r="D262" s="1">
-        <v>280.81056809</v>
+        <v>65.1386732</v>
       </c>
       <c r="E262" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F262">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G262" s="1">
-        <v>314073.16</v>
+        <v>349864.2</v>
       </c>
       <c r="H262" s="1">
-        <v>-1638.94</v>
+        <v>35685.1</v>
       </c>
       <c r="I262" s="1">
-        <v>-0.52183383005412</v>
+        <v>10.199700340875</v>
       </c>
       <c r="J262">
         <v>0.0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" s="1">
-        <v>312434.22</v>
+        <v>385549.3</v>
       </c>
       <c r="M262" s="1">
-        <v>312434.22</v>
+        <v>385549.3</v>
       </c>
       <c r="N262" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
         <v>559</v>
       </c>
       <c r="B263" s="1">
-        <v>1174.0</v>
+        <v>16682.0</v>
       </c>
       <c r="C263" s="1">
-        <v>464.61</v>
+        <v>24.79</v>
       </c>
       <c r="D263" s="1">
-        <v>491.72831346</v>
+        <v>23.87490649</v>
       </c>
       <c r="E263" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F263">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>496138.8</v>
+        <v>398281.19</v>
       </c>
       <c r="H263" s="1">
-        <v>-21254.47</v>
+        <v>15265.59</v>
       </c>
       <c r="I263" s="1">
-        <v>-4.2839765807472</v>
+        <v>3.8328674271562</v>
       </c>
       <c r="J263">
         <v>0.0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" s="1">
-        <v>474884.33</v>
+        <v>413546.78</v>
       </c>
       <c r="M263" s="1">
-        <v>474884.33</v>
+        <v>413546.78</v>
       </c>
       <c r="N263" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
         <v>561</v>
       </c>
       <c r="B264" s="1">
-        <v>3118.0</v>
+        <v>1720.0</v>
       </c>
       <c r="C264" s="1">
-        <v>163.81</v>
+        <v>284.02</v>
       </c>
       <c r="D264" s="1">
-        <v>161.50676716</v>
+        <v>204.43836628</v>
       </c>
       <c r="E264" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F264">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G264" s="1">
-        <v>432786.69</v>
+        <v>305626.36</v>
       </c>
       <c r="H264" s="1">
-        <v>11893.42</v>
+        <v>121396.72</v>
       </c>
       <c r="I264" s="1">
-        <v>2.7481020731021</v>
+        <v>39.720631427211</v>
       </c>
       <c r="J264">
         <v>0.0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" s="1">
-        <v>444680.11</v>
+        <v>427023.08</v>
       </c>
       <c r="M264" s="1">
-        <v>444680.11</v>
+        <v>427023.08</v>
       </c>
       <c r="N264" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
         <v>563</v>
       </c>
       <c r="B265" s="1">
-        <v>1652.0</v>
+        <v>1426.0</v>
       </c>
       <c r="C265" s="1">
-        <v>181.67</v>
+        <v>281.45</v>
       </c>
       <c r="D265" s="1">
-        <v>211.35868039</v>
+        <v>280.70805049</v>
       </c>
       <c r="E265" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F265">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G265" s="1">
-        <v>304033.7</v>
+        <v>348703.03</v>
       </c>
       <c r="H265" s="1">
-        <v>-42742.7</v>
+        <v>2125.38</v>
       </c>
       <c r="I265" s="1">
-        <v>-14.058540221035</v>
+        <v>0.60951004641399</v>
       </c>
       <c r="J265">
         <v>0.0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" s="1">
-        <v>261291.0</v>
+        <v>350828.41</v>
       </c>
       <c r="M265" s="1">
-        <v>261291.0</v>
+        <v>350828.41</v>
       </c>
       <c r="N265" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>565</v>
       </c>
       <c r="B266" s="1">
-        <v>7715.0</v>
+        <v>775.0</v>
       </c>
       <c r="C266" s="1">
-        <v>7324.0</v>
+        <v>532.48</v>
       </c>
       <c r="D266" s="1">
-        <v>6239.67401167</v>
+        <v>492.75472258</v>
       </c>
       <c r="E266" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F266">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G266" s="1">
-        <v>261753.87</v>
+        <v>328468.82</v>
       </c>
       <c r="H266" s="1">
-        <v>44067.18</v>
+        <v>32258.45</v>
       </c>
       <c r="I266" s="1">
-        <v>16.835349941531</v>
+        <v>9.8208560556828</v>
       </c>
       <c r="J266">
         <v>0.0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" s="1">
-        <v>305821.05</v>
+        <v>360727.27</v>
       </c>
       <c r="M266" s="1">
-        <v>305821.05</v>
+        <v>360727.27</v>
       </c>
       <c r="N266" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>567</v>
       </c>
       <c r="B267" s="1">
-        <v>1811.0</v>
+        <v>8355.0</v>
       </c>
       <c r="C267" s="1">
-        <v>76080.0</v>
+        <v>134.68</v>
       </c>
       <c r="D267" s="1">
-        <v>34163.05135284</v>
+        <v>120.47882346</v>
       </c>
       <c r="E267" t="s">
         <v>46</v>
       </c>
       <c r="F267">
-        <v>184.76</v>
+        <v>1.6</v>
       </c>
       <c r="G267" s="1">
-        <v>345894.57</v>
+        <v>620286.28</v>
       </c>
       <c r="H267" s="1">
-        <v>399819.04</v>
+        <v>81679.66</v>
       </c>
       <c r="I267" s="1">
-        <v>115.58985733716</v>
+        <v>13.168058464875</v>
       </c>
       <c r="J267">
         <v>0.0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" s="1">
-        <v>745713.61</v>
+        <v>701965.94</v>
       </c>
       <c r="M267" s="1">
-        <v>745713.61</v>
+        <v>701965.94</v>
       </c>
       <c r="N267" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
         <v>569</v>
       </c>
       <c r="B268" s="1">
-        <v>6223.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C268" s="1">
-        <v>168.63</v>
+        <v>192.43</v>
       </c>
       <c r="D268" s="1">
-        <v>127.65053029</v>
+        <v>200.41130265</v>
       </c>
       <c r="E268" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F268">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G268" s="1">
-        <v>492266.54</v>
+        <v>402675.76</v>
       </c>
       <c r="H268" s="1">
-        <v>154782.72</v>
+        <v>-15292.64</v>
       </c>
       <c r="I268" s="1">
-        <v>31.442868329015</v>
+        <v>-3.7977552957248</v>
       </c>
       <c r="J268">
         <v>0.0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" s="1">
-        <v>647049.26</v>
+        <v>387383.12</v>
       </c>
       <c r="M268" s="1">
-        <v>647049.26</v>
+        <v>387383.12</v>
       </c>
       <c r="N268" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
         <v>571</v>
       </c>
       <c r="B269" s="1">
-        <v>8196.0</v>
+        <v>13669.0</v>
       </c>
       <c r="C269" s="1">
-        <v>6217.0</v>
+        <v>30.08</v>
       </c>
       <c r="D269" s="1">
-        <v>6113.29380185</v>
+        <v>28.71193138</v>
       </c>
       <c r="E269" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F269">
-        <v>184.76</v>
+        <v>1.14</v>
       </c>
       <c r="G269" s="1">
-        <v>271715.81</v>
+        <v>344436.27</v>
       </c>
       <c r="H269" s="1">
-        <v>4066.2</v>
+        <v>14972.4</v>
       </c>
       <c r="I269" s="1">
-        <v>1.496490027577</v>
+        <v>4.3469289688917</v>
       </c>
       <c r="J269">
         <v>0.0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" s="1">
-        <v>275782.01</v>
+        <v>359408.67</v>
       </c>
       <c r="M269" s="1">
-        <v>275782.01</v>
+        <v>359408.67</v>
       </c>
       <c r="N269" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>573</v>
       </c>
       <c r="B270" s="1">
-        <v>1147.0</v>
+        <v>9100.0</v>
       </c>
       <c r="C270" s="1">
-        <v>483.4</v>
+        <v>7526.0</v>
       </c>
       <c r="D270" s="1">
-        <v>412.32811683</v>
+        <v>6442.96186813</v>
       </c>
       <c r="E270" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F270">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G270" s="1">
-        <v>411863.29</v>
+        <v>318639.1</v>
       </c>
       <c r="H270" s="1">
-        <v>70863.33</v>
+        <v>49959.22</v>
       </c>
       <c r="I270" s="1">
-        <v>17.205546529772</v>
+        <v>15.67893582426</v>
       </c>
       <c r="J270">
         <v>0.0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270" s="1">
-        <v>482726.62</v>
+        <v>368598.32</v>
       </c>
       <c r="M270" s="1">
-        <v>482726.62</v>
+        <v>368598.32</v>
       </c>
       <c r="N270" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>575</v>
       </c>
       <c r="B271" s="1">
-        <v>4992.0</v>
+        <v>1201.0</v>
       </c>
       <c r="C271" s="1">
-        <v>64.6</v>
+        <v>65100.0</v>
       </c>
       <c r="D271" s="1">
-        <v>69.20680489</v>
+        <v>34163.05162365</v>
       </c>
       <c r="E271" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F271">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G271" s="1">
-        <v>296892.18</v>
+        <v>229386.74</v>
       </c>
       <c r="H271" s="1">
-        <v>-16130.21</v>
+        <v>191409.39</v>
       </c>
       <c r="I271" s="1">
-        <v>-5.4330194887585</v>
+        <v>83.443964546512</v>
       </c>
       <c r="J271">
         <v>0.0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271" s="1">
-        <v>280761.97</v>
+        <v>420796.13</v>
       </c>
       <c r="M271" s="1">
-        <v>280761.97</v>
+        <v>420796.13</v>
       </c>
       <c r="N271" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>577</v>
       </c>
       <c r="B272" s="1">
-        <v>37436.0</v>
+        <v>9566.0</v>
       </c>
       <c r="C272" s="1">
-        <v>14.92</v>
+        <v>173.31</v>
       </c>
       <c r="D272" s="1">
-        <v>14.07139171</v>
+        <v>143.58120845</v>
       </c>
       <c r="E272" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
       <c r="F272">
-        <v>1.63</v>
+        <v>1.6</v>
       </c>
       <c r="G272" s="1">
-        <v>309548.47</v>
+        <v>849146.93</v>
       </c>
       <c r="H272" s="1">
-        <v>32592.49</v>
+        <v>185091.04</v>
       </c>
       <c r="I272" s="1">
-        <v>10.529042511501</v>
+        <v>21.79729248977</v>
       </c>
       <c r="J272">
         <v>0.0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" s="1">
-        <v>342140.96</v>
+        <v>1034237.97</v>
       </c>
       <c r="M272" s="1">
-        <v>342140.96</v>
+        <v>1034237.97</v>
       </c>
       <c r="N272" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>579</v>
       </c>
       <c r="B273" s="1">
-        <v>1187.0</v>
+        <v>44030.0</v>
       </c>
       <c r="C273" s="1">
-        <v>307.81</v>
+        <v>2899.5</v>
       </c>
       <c r="D273" s="1">
-        <v>287.12753159</v>
+        <v>2793.63593005</v>
       </c>
       <c r="E273" t="s">
-        <v>28</v>
+        <v>220</v>
       </c>
       <c r="F273">
-        <v>1.15</v>
+        <v>185.8</v>
       </c>
       <c r="G273" s="1">
-        <v>291657.57</v>
+        <v>667451.63</v>
       </c>
       <c r="H273" s="1">
-        <v>26443.14</v>
+        <v>19647.73</v>
       </c>
       <c r="I273" s="1">
-        <v>9.0665021998229</v>
+        <v>2.9436934628506</v>
       </c>
       <c r="J273">
         <v>0.0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" s="1">
-        <v>318100.71</v>
+        <v>687099.36</v>
       </c>
       <c r="M273" s="1">
-        <v>318100.71</v>
+        <v>687099.36</v>
       </c>
       <c r="N273" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>581</v>
       </c>
       <c r="B274" s="1">
-        <v>3936.0</v>
+        <v>27183.0</v>
       </c>
       <c r="C274" s="1">
-        <v>186.17</v>
+        <v>30.51</v>
       </c>
       <c r="D274" s="1">
-        <v>134.24547256</v>
+        <v>32.25118935</v>
       </c>
       <c r="E274" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F274">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G274" s="1">
-        <v>454068.51</v>
+        <v>769402.1</v>
       </c>
       <c r="H274" s="1">
-        <v>183895.2</v>
+        <v>-44442.9</v>
       </c>
       <c r="I274" s="1">
-        <v>40.499439170534</v>
+        <v>-5.7762904468288</v>
       </c>
       <c r="J274">
         <v>0.0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" s="1">
-        <v>637963.71</v>
+        <v>724959.2</v>
       </c>
       <c r="M274" s="1">
-        <v>637963.71</v>
+        <v>724959.2</v>
       </c>
       <c r="N274" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>583</v>
       </c>
       <c r="B275" s="1">
-        <v>7174.0</v>
+        <v>1167.0</v>
       </c>
       <c r="C275" s="1">
-        <v>71.64</v>
+        <v>469.98</v>
       </c>
       <c r="D275" s="1">
-        <v>78.28840675</v>
+        <v>415.01123393</v>
       </c>
       <c r="E275" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F275">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G275" s="1">
-        <v>485055.47</v>
+        <v>421889.67</v>
       </c>
       <c r="H275" s="1">
-        <v>-37601.74</v>
+        <v>57539.23</v>
       </c>
       <c r="I275" s="1">
-        <v>-7.7520494717852</v>
+        <v>13.638454338074</v>
       </c>
       <c r="J275">
         <v>0.0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" s="1">
-        <v>447453.73</v>
+        <v>479428.9</v>
       </c>
       <c r="M275" s="1">
-        <v>447453.73</v>
+        <v>479428.9</v>
       </c>
       <c r="N275" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>585</v>
       </c>
       <c r="B276" s="1">
-        <v>4602.0</v>
+        <v>1189.0</v>
       </c>
       <c r="C276" s="1">
-        <v>80.08</v>
+        <v>368.98</v>
       </c>
       <c r="D276" s="1">
-        <v>61.49851586</v>
+        <v>289.05751051</v>
       </c>
       <c r="E276" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F276">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G276" s="1">
-        <v>283016.17</v>
+        <v>294444.84</v>
       </c>
       <c r="H276" s="1">
-        <v>85511.99</v>
+        <v>89049.23</v>
       </c>
       <c r="I276" s="1">
-        <v>30.214524491657</v>
+        <v>30.243094088523</v>
       </c>
       <c r="J276">
         <v>0.0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" s="1">
-        <v>368528.16</v>
+        <v>383494.07</v>
       </c>
       <c r="M276" s="1">
-        <v>368528.16</v>
+        <v>383494.07</v>
       </c>
       <c r="N276" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
         <v>587</v>
       </c>
       <c r="B277" s="1">
-        <v>12468.0</v>
+        <v>3818.0</v>
       </c>
       <c r="C277" s="1">
-        <v>44.035</v>
+        <v>206.78</v>
       </c>
       <c r="D277" s="1">
-        <v>52.32044755</v>
+        <v>136.90770299</v>
       </c>
       <c r="E277" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="F277">
-        <v>0.87</v>
+        <v>1.14</v>
       </c>
       <c r="G277" s="1">
-        <v>652351.01</v>
+        <v>449707.4</v>
       </c>
       <c r="H277" s="1">
-        <v>-18917.63</v>
+        <v>240402.77</v>
       </c>
       <c r="I277" s="1">
-        <v>-2.8999157983982</v>
+        <v>53.457597095356</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" s="1">
-        <v>633433.38</v>
+        <v>690110.17</v>
       </c>
       <c r="M277" s="1">
-        <v>633433.38</v>
+        <v>690110.17</v>
       </c>
       <c r="N277" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>589</v>
       </c>
       <c r="B278" s="1">
-        <v>11998.0</v>
+        <v>5793.0</v>
       </c>
       <c r="C278" s="1">
-        <v>0.0</v>
+        <v>72.46</v>
       </c>
       <c r="D278" s="1">
-        <v>0.0</v>
+        <v>78.17161747</v>
       </c>
       <c r="E278" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F278">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G278" s="1">
-        <v>0.0</v>
+        <v>391320.65</v>
       </c>
       <c r="H278" s="1">
-        <v>0.0</v>
+        <v>-24396.89</v>
       </c>
       <c r="I278" s="1">
-        <v>0</v>
+        <v>-6.2345010415372</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" s="1">
-        <v>0.0</v>
+        <v>366923.76</v>
       </c>
       <c r="M278" s="1">
-        <v>0.0</v>
+        <v>366923.76</v>
       </c>
       <c r="N278" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>591</v>
       </c>
       <c r="B279" s="1">
-        <v>1111.0</v>
+        <v>18261.0</v>
       </c>
       <c r="C279" s="1">
-        <v>249.2</v>
+        <v>42.54</v>
       </c>
       <c r="D279" s="1">
-        <v>245.08358236</v>
+        <v>40.27388697</v>
       </c>
       <c r="E279" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F279">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G279" s="1">
-        <v>272287.86</v>
+        <v>798567.77</v>
       </c>
       <c r="H279" s="1">
-        <v>4573.34</v>
+        <v>43106.15</v>
       </c>
       <c r="I279" s="1">
-        <v>1.6795974671805</v>
+        <v>5.3979326012619</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" s="1">
-        <v>276861.2</v>
+        <v>841673.92</v>
       </c>
       <c r="M279" s="1">
-        <v>276861.2</v>
+        <v>841673.92</v>
       </c>
       <c r="N279" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
         <v>593</v>
       </c>
       <c r="B280" s="1">
-        <v>469.0</v>
+        <v>1938.0</v>
       </c>
       <c r="C280" s="1">
-        <v>1076.81</v>
+        <v>479.57</v>
       </c>
       <c r="D280" s="1">
-        <v>779.19411514</v>
+        <v>454.89153251</v>
       </c>
       <c r="E280" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F280">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G280" s="1">
-        <v>317259.96</v>
+        <v>773698.98</v>
       </c>
       <c r="H280" s="1">
-        <v>122426.52</v>
+        <v>38719.43</v>
       </c>
       <c r="I280" s="1">
-        <v>38.588708137012</v>
+        <v>5.0044566428148</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" s="1">
-        <v>439686.48</v>
+        <v>812418.41</v>
       </c>
       <c r="M280" s="1">
-        <v>439686.48</v>
+        <v>812418.41</v>
       </c>
       <c r="N280" s="1">
-        <v>0.27</v>
+        <v>0.48</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
         <v>595</v>
       </c>
       <c r="B281" s="1">
-        <v>12198.0</v>
+        <v>4480.0</v>
       </c>
       <c r="C281" s="1">
-        <v>24.12</v>
+        <v>80.6</v>
       </c>
       <c r="D281" s="1">
-        <v>26.79385227</v>
+        <v>62.22221205</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>326831.41</v>
+        <v>278755.51</v>
       </c>
       <c r="H281" s="1">
-        <v>-32615.65</v>
+        <v>82332.49</v>
       </c>
       <c r="I281" s="1">
-        <v>-9.9793499039765</v>
+        <v>29.535735455059</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" s="1">
-        <v>294215.76</v>
+        <v>361088.0</v>
       </c>
       <c r="M281" s="1">
-        <v>294215.76</v>
+        <v>361088.0</v>
       </c>
       <c r="N281" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
         <v>597</v>
       </c>
       <c r="B282" s="1">
-        <v>1392.0</v>
+        <v>12828.0</v>
       </c>
       <c r="C282" s="1">
-        <v>264.64</v>
+        <v>46.73</v>
       </c>
       <c r="D282" s="1">
-        <v>254.83307471</v>
+        <v>52.37605083</v>
       </c>
       <c r="E282" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="F282">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="G282" s="1">
-        <v>304836.62</v>
+        <v>671899.39</v>
       </c>
       <c r="H282" s="1">
-        <v>15883.28</v>
+        <v>32592.84</v>
       </c>
       <c r="I282" s="1">
-        <v>5.2104238657416</v>
+        <v>4.850851256168</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" s="1">
-        <v>320719.9</v>
+        <v>704492.23</v>
       </c>
       <c r="M282" s="1">
-        <v>320719.9</v>
+        <v>704492.23</v>
       </c>
       <c r="N282" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
         <v>599</v>
       </c>
       <c r="B283" s="1">
-        <v>8890.0</v>
+        <v>11998.0</v>
       </c>
       <c r="C283" s="1">
-        <v>45.37</v>
+        <v>0.0</v>
       </c>
       <c r="D283" s="1">
-        <v>44.21389201</v>
+        <v>0.0</v>
       </c>
       <c r="E283" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F283">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>340829.24</v>
+        <v>0.0</v>
       </c>
       <c r="H283" s="1">
-        <v>10328.08</v>
+        <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3.0302799137774</v>
+        <v>0</v>
       </c>
       <c r="J283">
         <v>0.0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283" s="1">
-        <v>351157.32</v>
+        <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>351157.32</v>
+        <v>0.0</v>
       </c>
       <c r="N283" s="1">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>601</v>
       </c>
       <c r="B284" s="1">
-        <v>788.0</v>
+        <v>772.0</v>
       </c>
       <c r="C284" s="1">
-        <v>451.63</v>
+        <v>1045.21</v>
       </c>
       <c r="D284" s="1">
-        <v>443.59625635</v>
+        <v>912.22591969</v>
       </c>
       <c r="E284" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F284">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G284" s="1">
-        <v>303461.48</v>
+        <v>614608.24</v>
       </c>
       <c r="H284" s="1">
-        <v>6380.45</v>
+        <v>90725.78</v>
       </c>
       <c r="I284" s="1">
-        <v>2.1025568055623</v>
+        <v>14.761562584973</v>
       </c>
       <c r="J284">
         <v>0.0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284" s="1">
-        <v>309841.93</v>
+        <v>705334.02</v>
       </c>
       <c r="M284" s="1">
-        <v>309841.93</v>
+        <v>705334.02</v>
       </c>
       <c r="N284" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
         <v>603</v>
       </c>
       <c r="B285" s="1">
-        <v>13269.0</v>
+        <v>6433.0</v>
       </c>
       <c r="C285" s="1">
-        <v>173.6</v>
+        <v>63.14</v>
       </c>
       <c r="D285" s="1">
-        <v>187.01049815</v>
+        <v>61.95599565</v>
       </c>
       <c r="E285" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="F285">
-        <v>7.47</v>
+        <v>1.14</v>
       </c>
       <c r="G285" s="1">
-        <v>332081.4</v>
+        <v>349789.8</v>
       </c>
       <c r="H285" s="1">
-        <v>-23898.4</v>
+        <v>5262.32</v>
       </c>
       <c r="I285" s="1">
-        <v>-7.1965487979754</v>
+        <v>1.5044235137788</v>
       </c>
       <c r="J285">
         <v>0.0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285" s="1">
-        <v>308183.0</v>
+        <v>355052.12</v>
       </c>
       <c r="M285" s="1">
-        <v>308183.0</v>
+        <v>355052.12</v>
       </c>
       <c r="N285" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
         <v>605</v>
       </c>
       <c r="B286" s="1">
-        <v>3464.0</v>
+        <v>1552.0</v>
       </c>
       <c r="C286" s="1">
-        <v>130.65</v>
+        <v>277.66</v>
       </c>
       <c r="D286" s="1">
-        <v>122.07075924</v>
+        <v>254.95852448</v>
       </c>
       <c r="E286" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F286">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G286" s="1">
-        <v>422853.11</v>
+        <v>340850.8</v>
       </c>
       <c r="H286" s="1">
-        <v>29718.49</v>
+        <v>35834.79</v>
       </c>
       <c r="I286" s="1">
-        <v>7.0280883118017</v>
+        <v>10.513336040285</v>
       </c>
       <c r="J286">
         <v>0.0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286" s="1">
-        <v>452571.6</v>
+        <v>376685.59</v>
       </c>
       <c r="M286" s="1">
-        <v>452571.6</v>
+        <v>376685.59</v>
       </c>
       <c r="N286" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
         <v>607</v>
       </c>
       <c r="B287" s="1">
-        <v>2272.0</v>
+        <v>9406.0</v>
       </c>
       <c r="C287" s="1">
-        <v>327.24</v>
+        <v>43.59</v>
       </c>
       <c r="D287" s="1">
-        <v>331.37997799</v>
+        <v>44.17842866</v>
       </c>
       <c r="E287" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F287">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G287" s="1">
-        <v>644004.04</v>
+        <v>360588.94</v>
       </c>
       <c r="H287" s="1">
-        <v>3296.4</v>
+        <v>-2190.74</v>
       </c>
       <c r="I287" s="1">
-        <v>0.51186014298917</v>
+        <v>-0.60754497905565</v>
       </c>
       <c r="J287">
         <v>0.0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287" s="1">
-        <v>647300.44</v>
+        <v>358398.2</v>
       </c>
       <c r="M287" s="1">
-        <v>647300.44</v>
+        <v>358398.2</v>
       </c>
       <c r="N287" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
         <v>609</v>
       </c>
       <c r="B288" s="1">
-        <v>1359.0</v>
+        <v>801.0</v>
       </c>
       <c r="C288" s="1">
-        <v>273.83</v>
+        <v>485.65</v>
       </c>
       <c r="D288" s="1">
-        <v>257.90777042</v>
+        <v>446.19047441</v>
       </c>
       <c r="E288" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F288">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G288" s="1">
-        <v>301205.65</v>
+        <v>310401.36</v>
       </c>
       <c r="H288" s="1">
-        <v>22784.4</v>
+        <v>29638.54</v>
       </c>
       <c r="I288" s="1">
-        <v>7.564399937385</v>
+        <v>9.5484568753178</v>
       </c>
       <c r="J288">
         <v>0.0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288" s="1">
-        <v>323990.05</v>
+        <v>340039.9</v>
       </c>
       <c r="M288" s="1">
-        <v>323990.05</v>
+        <v>340039.9</v>
       </c>
       <c r="N288" s="1">
         <v>0.2</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
         <v>611</v>
       </c>
       <c r="B289" s="1">
-        <v>20310.0</v>
+        <v>13652.0</v>
       </c>
       <c r="C289" s="1">
-        <v>117.18</v>
+        <v>177.4</v>
       </c>
       <c r="D289" s="1">
-        <v>125.09143673</v>
+        <v>186.68869836</v>
       </c>
       <c r="E289" t="s">
-        <v>28</v>
+        <v>227</v>
       </c>
       <c r="F289">
-        <v>1.15</v>
+        <v>7.48</v>
       </c>
       <c r="G289" s="1">
-        <v>2183327.08</v>
+        <v>341074.89</v>
       </c>
       <c r="H289" s="1">
-        <v>-111303.92</v>
+        <v>-17114.27</v>
       </c>
       <c r="I289" s="1">
-        <v>-5.0979040666687</v>
+        <v>-5.0177455162413</v>
       </c>
       <c r="J289">
         <v>0.0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289" s="1">
-        <v>2072023.16</v>
+        <v>323960.62</v>
       </c>
       <c r="M289" s="1">
-        <v>2072023.16</v>
+        <v>323960.62</v>
       </c>
       <c r="N289" s="1">
-        <v>1.25</v>
+        <v>0.19</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
         <v>613</v>
       </c>
       <c r="B290" s="1">
-        <v>9881.0</v>
+        <v>3821.0</v>
       </c>
       <c r="C290" s="1">
-        <v>103.89</v>
+        <v>117.95</v>
       </c>
       <c r="D290" s="1">
-        <v>102.13283777</v>
+        <v>122.47955509</v>
       </c>
       <c r="E290" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F290">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>865478.5</v>
+        <v>467994.38</v>
       </c>
       <c r="H290" s="1">
-        <v>28250.47</v>
+        <v>-17307.43</v>
       </c>
       <c r="I290" s="1">
-        <v>3.2641446321312</v>
+        <v>-3.698213213586</v>
       </c>
       <c r="J290">
         <v>0.0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290" s="1">
-        <v>893728.97</v>
+        <v>450686.95</v>
       </c>
       <c r="M290" s="1">
-        <v>893728.97</v>
+        <v>450686.95</v>
       </c>
       <c r="N290" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
         <v>615</v>
       </c>
       <c r="B291" s="1">
-        <v>28428.0</v>
+        <v>2070.0</v>
       </c>
       <c r="C291" s="1">
-        <v>26.2</v>
+        <v>358.56</v>
       </c>
       <c r="D291" s="1">
-        <v>25.61456733</v>
+        <v>332.02886957</v>
       </c>
       <c r="E291" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F291">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G291" s="1">
-        <v>625339.23</v>
+        <v>588500.77</v>
       </c>
       <c r="H291" s="1">
-        <v>23114.19</v>
+        <v>60292.24</v>
       </c>
       <c r="I291" s="1">
-        <v>3.6962641860802</v>
+        <v>10.245057113519</v>
       </c>
       <c r="J291">
         <v>0.0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291" s="1">
-        <v>648453.42</v>
+        <v>648793.01</v>
       </c>
       <c r="M291" s="1">
-        <v>648453.42</v>
+        <v>648793.01</v>
       </c>
       <c r="N291" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
         <v>617</v>
       </c>
       <c r="B292" s="1">
-        <v>2112.0</v>
+        <v>11841.0</v>
       </c>
       <c r="C292" s="1">
-        <v>153.97</v>
+        <v>339.1</v>
       </c>
       <c r="D292" s="1">
-        <v>236.2254072</v>
+        <v>327.58391183</v>
       </c>
       <c r="E292" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="F292">
-        <v>1.15</v>
+        <v>11.04</v>
       </c>
       <c r="G292" s="1">
-        <v>313896.29</v>
+        <v>350224.46</v>
       </c>
       <c r="H292" s="1">
-        <v>-30782.38</v>
+        <v>13574.28</v>
       </c>
       <c r="I292" s="1">
-        <v>-9.8065447030291</v>
+        <v>3.8758800570354</v>
       </c>
       <c r="J292">
         <v>0.0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292" s="1">
-        <v>283113.91</v>
+        <v>363798.74</v>
       </c>
       <c r="M292" s="1">
-        <v>283113.91</v>
+        <v>363798.74</v>
       </c>
       <c r="N292" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
         <v>619</v>
       </c>
       <c r="B293" s="1">
-        <v>3340.0</v>
+        <v>1480.0</v>
       </c>
       <c r="C293" s="1">
-        <v>214.6</v>
+        <v>262.08</v>
       </c>
       <c r="D293" s="1">
-        <v>221.8968024</v>
+        <v>258.5714527</v>
       </c>
       <c r="E293" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F293">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G293" s="1">
-        <v>639653.14</v>
+        <v>329515.96</v>
       </c>
       <c r="H293" s="1">
-        <v>-15620.4</v>
+        <v>9538.59</v>
       </c>
       <c r="I293" s="1">
-        <v>-2.4420109936457</v>
+        <v>2.8947277697869</v>
       </c>
       <c r="J293">
         <v>0.0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293" s="1">
-        <v>624032.74</v>
+        <v>339054.55</v>
       </c>
       <c r="M293" s="1">
-        <v>624032.74</v>
+        <v>339054.55</v>
       </c>
       <c r="N293" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
         <v>621</v>
       </c>
       <c r="B294" s="1">
-        <v>1149.0</v>
+        <v>16825.0</v>
       </c>
       <c r="C294" s="1">
-        <v>355.44</v>
+        <v>114.24</v>
       </c>
       <c r="D294" s="1">
-        <v>303.61358573</v>
+        <v>124.63551144</v>
       </c>
       <c r="E294" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F294">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G294" s="1">
-        <v>299794.85</v>
+        <v>1803418.98</v>
       </c>
       <c r="H294" s="1">
-        <v>55768.93</v>
+        <v>-123272.13</v>
       </c>
       <c r="I294" s="1">
-        <v>18.602364250086</v>
+        <v>-6.8354681506125</v>
       </c>
       <c r="J294">
         <v>0.0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294" s="1">
-        <v>355563.78</v>
+        <v>1680146.85</v>
       </c>
       <c r="M294" s="1">
-        <v>355563.78</v>
+        <v>1680146.85</v>
       </c>
       <c r="N294" s="1">
-        <v>0.21</v>
+        <v>0.99</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
         <v>623</v>
       </c>
       <c r="B295" s="1">
-        <v>2693.0</v>
+        <v>21101.0</v>
       </c>
       <c r="C295" s="1">
-        <v>206.65</v>
+        <v>26.87</v>
       </c>
       <c r="D295" s="1">
-        <v>181.18520238</v>
+        <v>25.65648595</v>
       </c>
       <c r="E295" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F295">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G295" s="1">
-        <v>423050.84</v>
+        <v>465324.78</v>
       </c>
       <c r="H295" s="1">
-        <v>61459.39</v>
+        <v>30290.49</v>
       </c>
       <c r="I295" s="1">
-        <v>14.527660552571</v>
+        <v>6.5095372741594</v>
       </c>
       <c r="J295">
         <v>0.0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295" s="1">
-        <v>484510.23</v>
+        <v>495615.27</v>
       </c>
       <c r="M295" s="1">
-        <v>484510.23</v>
+        <v>495615.27</v>
       </c>
       <c r="N295" s="1">
         <v>0.29</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
         <v>625</v>
       </c>
       <c r="B296" s="1">
-        <v>1197.0</v>
+        <v>2387.0</v>
       </c>
       <c r="C296" s="1">
-        <v>746.23</v>
+        <v>171.91</v>
       </c>
       <c r="D296" s="1">
-        <v>219.22563074</v>
+        <v>236.12809384</v>
       </c>
       <c r="E296" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F296">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G296" s="1">
-        <v>224888.87</v>
+        <v>353801.37</v>
       </c>
       <c r="H296" s="1">
-        <v>552785.96</v>
+        <v>4895.46</v>
       </c>
       <c r="I296" s="1">
-        <v>245.80405424244</v>
+        <v>1.383674687297</v>
       </c>
       <c r="J296">
         <v>0.0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296" s="1">
-        <v>777674.83</v>
+        <v>358696.83</v>
       </c>
       <c r="M296" s="1">
-        <v>777674.83</v>
+        <v>358696.83</v>
       </c>
       <c r="N296" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
         <v>627</v>
       </c>
       <c r="B297" s="1">
-        <v>12701.0</v>
+        <v>2468.0</v>
       </c>
       <c r="C297" s="1">
-        <v>35.16</v>
+        <v>239.31</v>
       </c>
       <c r="D297" s="1">
-        <v>37.53382253</v>
+        <v>222.13060373</v>
       </c>
       <c r="E297" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F297">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="G297" s="1">
-        <v>280251.77</v>
+        <v>473449.48</v>
       </c>
       <c r="H297" s="1">
-        <v>-6703.74</v>
+        <v>42824.19</v>
       </c>
       <c r="I297" s="1">
-        <v>-2.3920419842487</v>
+        <v>9.045144584381</v>
       </c>
       <c r="J297">
         <v>0.0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297" s="1">
-        <v>273548.03</v>
+        <v>516273.67</v>
       </c>
       <c r="M297" s="1">
-        <v>273548.03</v>
+        <v>516273.67</v>
       </c>
       <c r="N297" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
         <v>629</v>
       </c>
       <c r="B298" s="1">
-        <v>2618.0</v>
+        <v>2294.0</v>
       </c>
       <c r="C298" s="1">
-        <v>173.01</v>
+        <v>368.98</v>
       </c>
       <c r="D298" s="1">
-        <v>161.35737204</v>
+        <v>341.26889712</v>
       </c>
       <c r="E298" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F298">
-        <v>1.62</v>
+        <v>1.14</v>
       </c>
       <c r="G298" s="1">
-        <v>263084.72</v>
+        <v>680754.95</v>
       </c>
       <c r="H298" s="1">
-        <v>16197.67</v>
+        <v>59140.26</v>
       </c>
       <c r="I298" s="1">
-        <v>6.1568265918294</v>
+        <v>8.6874520706754</v>
       </c>
       <c r="J298">
         <v>0.0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298" s="1">
-        <v>279282.39</v>
+        <v>739895.21</v>
       </c>
       <c r="M298" s="1">
-        <v>279282.39</v>
+        <v>739895.21</v>
       </c>
       <c r="N298" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
         <v>631</v>
       </c>
       <c r="B299" s="1">
-        <v>458.0</v>
+        <v>2617.0</v>
       </c>
       <c r="C299" s="1">
-        <v>1365.41</v>
+        <v>243.25</v>
       </c>
       <c r="D299" s="1">
-        <v>1057.75565502</v>
+        <v>183.23270157</v>
       </c>
       <c r="E299" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F299">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G299" s="1">
-        <v>417297.24</v>
+        <v>415979.46</v>
       </c>
       <c r="H299" s="1">
-        <v>127154.95</v>
+        <v>140476.18</v>
       </c>
       <c r="I299" s="1">
-        <v>30.471073808204</v>
+        <v>33.769979892757</v>
       </c>
       <c r="J299">
         <v>0.0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299" s="1">
-        <v>544452.19</v>
+        <v>556455.64</v>
       </c>
       <c r="M299" s="1">
-        <v>544452.19</v>
+        <v>556455.64</v>
       </c>
       <c r="N299" s="1">
         <v>0.33</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
         <v>633</v>
       </c>
       <c r="B300" s="1">
-        <v>2851.0</v>
+        <v>752.0</v>
       </c>
       <c r="C300" s="1">
-        <v>111.42</v>
+        <v>477.22</v>
       </c>
       <c r="D300" s="1">
-        <v>128.2651631</v>
+        <v>233.40273936</v>
       </c>
       <c r="E300" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F300">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G300" s="1">
-        <v>318790.76</v>
+        <v>150752.32</v>
       </c>
       <c r="H300" s="1">
-        <v>-42229.36</v>
+        <v>162944.74</v>
       </c>
       <c r="I300" s="1">
-        <v>-13.24673274721</v>
+        <v>108.08771632835</v>
       </c>
       <c r="J300">
         <v>0.0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300" s="1">
-        <v>276561.4</v>
+        <v>313697.06</v>
       </c>
       <c r="M300" s="1">
-        <v>276561.4</v>
+        <v>313697.06</v>
       </c>
       <c r="N300" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
         <v>635</v>
       </c>
       <c r="B301" s="1">
-        <v>2909.0</v>
+        <v>16557.0</v>
       </c>
       <c r="C301" s="1">
-        <v>78.71</v>
+        <v>36.56</v>
       </c>
       <c r="D301" s="1">
-        <v>130.2462702</v>
+        <v>37.0292245</v>
       </c>
       <c r="E301" t="s">
-        <v>28</v>
+        <v>180</v>
       </c>
       <c r="F301">
-        <v>1.15</v>
+        <v>1.64</v>
       </c>
       <c r="G301" s="1">
-        <v>330746.72</v>
+        <v>362968.04</v>
       </c>
       <c r="H301" s="1">
-        <v>-131401.96</v>
+        <v>6390.91</v>
       </c>
       <c r="I301" s="1">
-        <v>-39.7288777346</v>
+        <v>1.7607362896193</v>
       </c>
       <c r="J301">
         <v>0.0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301" s="1">
-        <v>199344.76</v>
+        <v>369358.95</v>
       </c>
       <c r="M301" s="1">
-        <v>199344.76</v>
+        <v>369358.95</v>
       </c>
       <c r="N301" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
         <v>637</v>
       </c>
       <c r="B302" s="1">
-        <v>568.0</v>
+        <v>3109.0</v>
       </c>
       <c r="C302" s="1">
-        <v>573.4</v>
+        <v>228.41</v>
       </c>
       <c r="D302" s="1">
-        <v>555.62336268</v>
+        <v>228.13903184</v>
       </c>
       <c r="E302" t="s">
         <v>31</v>
       </c>
       <c r="F302">
-        <v>0.92</v>
+        <v>1.14</v>
       </c>
       <c r="G302" s="1">
-        <v>341286.89</v>
+        <v>622486.61</v>
       </c>
       <c r="H302" s="1">
-        <v>12168.21</v>
+        <v>-1746.5</v>
       </c>
       <c r="I302" s="1">
-        <v>3.565390396332</v>
+        <v>-0.28056828403104</v>
       </c>
       <c r="J302">
         <v>0.0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302" s="1">
-        <v>353455.1</v>
+        <v>620740.11</v>
       </c>
       <c r="M302" s="1">
-        <v>353455.1</v>
+        <v>620740.11</v>
       </c>
       <c r="N302" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
         <v>639</v>
       </c>
       <c r="B303" s="1">
-        <v>35.0001</v>
+        <v>296.0</v>
       </c>
       <c r="C303" s="1">
-        <v>1077.12</v>
+        <v>1395.01</v>
       </c>
       <c r="D303" s="1">
-        <v>1076.73292362</v>
+        <v>1069.48385135</v>
       </c>
       <c r="E303" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F303">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G303" s="1">
-        <v>37685.76</v>
+        <v>272920.24</v>
       </c>
       <c r="H303" s="1">
-        <v>13.55</v>
+        <v>88026.4</v>
       </c>
       <c r="I303" s="1">
-        <v>0.035955225528157</v>
+        <v>32.253525792004</v>
       </c>
       <c r="J303">
         <v>0.0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303" s="1">
-        <v>37699.31</v>
+        <v>360946.64</v>
       </c>
       <c r="M303" s="1">
-        <v>37699.31</v>
+        <v>360946.64</v>
       </c>
       <c r="N303" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
         <v>638</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>641</v>
+      </c>
+      <c r="B304" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>122.78</v>
+      </c>
+      <c r="D304" s="1">
+        <v>121.52467372</v>
+      </c>
+      <c r="E304" t="s">
+        <v>31</v>
+      </c>
+      <c r="F304">
+        <v>1.14</v>
+      </c>
+      <c r="G304" s="1">
+        <v>774192.48</v>
+      </c>
+      <c r="H304" s="1">
+        <v>7027.47</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.90771612764826</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304" s="1">
+        <v>781219.95</v>
+      </c>
+      <c r="M304" s="1">
+        <v>781219.95</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>643</v>
+      </c>
+      <c r="B305" s="1">
+        <v>2478.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>147.92</v>
+      </c>
+      <c r="D305" s="1">
+        <v>161.64448749</v>
+      </c>
+      <c r="E305" t="s">
+        <v>31</v>
+      </c>
+      <c r="F305">
+        <v>1.14</v>
+      </c>
+      <c r="G305" s="1">
+        <v>351537.63</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-31130.5</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-8.8555242293691</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305">
+        <v>0.0</v>
+      </c>
+      <c r="L305" s="1">
+        <v>320407.13</v>
+      </c>
+      <c r="M305" s="1">
+        <v>320407.13</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>645</v>
+      </c>
+      <c r="B306" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>624.4</v>
+      </c>
+      <c r="D306" s="1">
+        <v>557.33195382</v>
+      </c>
+      <c r="E306" t="s">
+        <v>28</v>
+      </c>
+      <c r="F306">
+        <v>0.92</v>
+      </c>
+      <c r="G306" s="1">
+        <v>339394.87</v>
+      </c>
+      <c r="H306" s="1">
+        <v>41489.47</v>
+      </c>
+      <c r="I306" s="1">
+        <v>12.224542462884</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306" s="1">
+        <v>380884.34</v>
+      </c>
+      <c r="M306" s="1">
+        <v>380884.34</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>647</v>
+      </c>
+      <c r="B307" s="1">
+        <v>1361.0001</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1079.05</v>
+      </c>
+      <c r="D307" s="1">
+        <v>1078.71360921</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>1468129.33</v>
+      </c>
+      <c r="H307" s="1">
+        <v>457.83</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.031184582355561</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307">
+        <v>0.0</v>
+      </c>
+      <c r="L307" s="1">
+        <v>1468587.16</v>
+      </c>
+      <c r="M307" s="1">
+        <v>1468587.16</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">