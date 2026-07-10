--- v1 (2026-06-09)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,114 +139,102 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...2 lines deleted...]
-    <t>EUR/USD 31/03/26</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...8 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129132702</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287266</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -640,299 +628,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4638.9531</v>
+        <v>4805.9722</v>
       </c>
       <c r="D2">
-        <v>65174.71</v>
+        <v>63779.15</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>302342460.57</v>
+        <v>306520841.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>302342460.57</v>
+        <v>306520841.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1648.1567</v>
+        <v>1786.18</v>
       </c>
       <c r="D3">
-        <v>61834.9</v>
+        <v>60490.7</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>101913620.6</v>
+        <v>108047285.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>101913620.6</v>
+        <v>108047285.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>79727.0344</v>
+        <v>87117.2519</v>
       </c>
       <c r="D4">
-        <v>1226.94</v>
+        <v>1199.34</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>97820526.22</v>
+        <v>104483611.5</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>97820526.22</v>
+        <v>104483611.5</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45686.1664</v>
+        <v>46503.5683</v>
       </c>
       <c r="D5">
-        <v>1231.68</v>
+        <v>1204.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>56270908.24</v>
+        <v>56027630.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>56270908.24</v>
+        <v>56027630.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>125.0</v>
+        <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1586.74</v>
+        <v>1556.77</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>198343.63</v>
+        <v>631413.29</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>171089.13137238</v>
+        <v>538358.09353285</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>288518.7369</v>
+        <v>307931.6712</v>
       </c>
       <c r="D7">
-        <v>153.01</v>
+        <v>149.57</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>44148075.75</v>
+        <v>46058630.74</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>44148075.75</v>
+        <v>46058630.74</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1177.06</v>
+        <v>1150.59</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3531.2</v>
+        <v>3451.79</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3531.2</v>
+        <v>3451.79</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4460.9197</v>
+        <v>5193.8421</v>
       </c>
       <c r="D9">
-        <v>123.13</v>
+        <v>120.31</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>549313.26</v>
+        <v>624894.02</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>549313.26</v>
+        <v>624894.02</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -951,889 +939,789 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>11714.0</v>
+        <v>12209.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.39</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" s="1">
-        <v>4751.516725286</v>
+        <v>4779.5237611598</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>55659266.92</v>
+        <v>58353205.6</v>
       </c>
       <c r="I2" s="1">
-        <v>361649.54</v>
+        <v>132665.91</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64975620415519</v>
+        <v>0.22734982360592</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>56020916.46</v>
+        <v>58485871.51</v>
       </c>
       <c r="N2" s="1">
-        <v>56020916.46</v>
+        <v>58485871.51</v>
       </c>
       <c r="O2" s="1">
-        <v>9.29</v>
+        <v>9.4</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-166419.85</v>
+        <v>-543214.51</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86182798</v>
+        <v>0.85079286</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422408451</v>
+        <v>0.8531295039</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>4558.75</v>
+        <v>-9195.7</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>255.99</v>
+        <v>349.1</v>
       </c>
       <c r="M3" s="1">
-        <v>4302.76</v>
+        <v>-9544.8000000001</v>
       </c>
       <c r="N3" s="1">
-        <v>4558.75</v>
+        <v>-9195.7</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.674</v>
+        <v>99.866</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>21262.87</v>
+        <v>73102.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.079071412998051</v>
+        <v>0.27185169382651</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26911980.0</v>
+        <v>26963820.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26911980.0</v>
+        <v>26963820.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.46</v>
+        <v>4.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>20000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.832</v>
+        <v>99.674</v>
       </c>
       <c r="E5" s="1">
-        <v>99.635947</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19927189.4</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>39210.6</v>
+        <v>101225.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19676934470247</v>
+        <v>0.19568366366341</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19966400.0</v>
+        <v>51830480.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19966400.0</v>
+        <v>51830480.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.31</v>
+        <v>8.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>52000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.994</v>
+        <v>99.841</v>
       </c>
       <c r="E6" s="1">
-        <v>99.54198471</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51761832.05</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>235047.95</v>
+        <v>253843.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.45409511350555</v>
+        <v>0.34476257436548</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51996880.0</v>
+        <v>73882340.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51996880.0</v>
+        <v>73882340.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.62</v>
+        <v>11.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>74000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.64</v>
+        <v>99.713</v>
       </c>
       <c r="E7" s="1">
-        <v>99.49796824</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>73628496.5</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>105103.5</v>
+        <v>2003.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.14274839905226</v>
+        <v>0.20131709065692</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73733600.0</v>
+        <v>997130.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73733600.0</v>
+        <v>997130.0</v>
       </c>
       <c r="O7" s="1">
-        <v>12.22</v>
+        <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.523</v>
+        <v>99.667</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>103.36</v>
+        <v>144223.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.010386617727368</v>
+        <v>0.21325581092855</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>995230.0</v>
+        <v>67773560.0</v>
       </c>
       <c r="N8" s="1">
-        <v>995230.0</v>
+        <v>67773560.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.16</v>
+        <v>10.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>52000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.473</v>
+        <v>99.837</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4504259</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>51714221.47</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>11738.53</v>
+        <v>249412.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.022698843115737</v>
+        <v>0.35310179763435</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>51725960.0</v>
+        <v>70884270.0</v>
       </c>
       <c r="N9" s="1">
-        <v>51725960.0</v>
+        <v>70884270.0</v>
       </c>
       <c r="O9" s="1">
-        <v>8.57</v>
+        <v>11.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>16000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.989</v>
+        <v>99.995</v>
       </c>
       <c r="E10" s="1">
-        <v>99.61722794</v>
+        <v>99.4477933</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>15938756.47</v>
+        <v>76574800.84</v>
       </c>
       <c r="I10" s="1">
-        <v>59483.53</v>
+        <v>421349.16</v>
       </c>
       <c r="J10" s="1">
-        <v>0.37320057001912</v>
+        <v>0.55024519212318</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>15998240.0</v>
+        <v>76996150.0</v>
       </c>
       <c r="N10" s="1">
-        <v>15998240.0</v>
+        <v>76996150.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.65</v>
+        <v>12.37</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.646</v>
+        <v>99.622</v>
       </c>
       <c r="E11" s="1">
-        <v>99.48571415</v>
+        <v>99.602839</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>70634857.05</v>
+        <v>19920567.8</v>
       </c>
       <c r="I11" s="1">
-        <v>113802.95</v>
+        <v>3832.2</v>
       </c>
       <c r="J11" s="1">
-        <v>0.16111443379781</v>
+        <v>0.019237403463972</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70748660.0</v>
+        <v>19924400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70748660.0</v>
+        <v>19924400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>11.73</v>
+        <v>3.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>77000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.803</v>
+        <v>99.755</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4477933</v>
+        <v>99.4574266</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>76574800.84</v>
+        <v>9945742.66</v>
       </c>
       <c r="I12" s="1">
-        <v>273509.16</v>
+        <v>29757.34</v>
       </c>
       <c r="J12" s="1">
-        <v>0.3571790680481</v>
+        <v>0.29919676204451</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76848310.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76848310.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>12.74</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>11000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.962</v>
+        <v>99.918</v>
       </c>
       <c r="E13" s="1">
-        <v>99.44628309</v>
+        <v>99.45633372</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>10939091.14</v>
+        <v>106418277.08</v>
       </c>
       <c r="I13" s="1">
-        <v>56728.86</v>
+        <v>493982.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.51858842086583</v>
+        <v>0.46418992447007</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10995820.0</v>
+        <v>106912260.0</v>
       </c>
       <c r="N13" s="1">
-        <v>10995820.0</v>
+        <v>106912260.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.82</v>
+        <v>17.18</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>-165685717.89</v>
       </c>
       <c r="D14" s="1">
-        <v>99.566</v>
+        <v>-2.92882256</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4574266</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9945742.66</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10857.34</v>
+        <v>4852640.68</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10916570407222</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9956600.0</v>
+        <v>4852640.68</v>
       </c>
       <c r="N14" s="1">
-        <v>9956600.0</v>
+        <v>4852640.68</v>
       </c>
       <c r="O14" s="1">
-        <v>1.65</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>107000000.0</v>
+        <v>-300785909.25</v>
       </c>
       <c r="D15" s="1">
-        <v>99.726</v>
+        <v>-2.92882256</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45633372</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>106418277.08</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>288542.92</v>
+        <v>8809485.57</v>
       </c>
       <c r="J15" s="1">
-        <v>0.27114037918795</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>106706820.0</v>
+        <v>8809485.57</v>
       </c>
       <c r="N15" s="1">
-        <v>106706820.0</v>
+        <v>8809485.57</v>
       </c>
       <c r="O15" s="1">
-        <v>17.69</v>
+        <v>1.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-176537964.93</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D16" s="1">
-        <v>3.59090797</v>
+        <v>-2.92875597</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-6339315.85</v>
+        <v>4039359.17</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-6339315.85</v>
+        <v>4039359.17</v>
       </c>
       <c r="N16" s="1">
-        <v>-6339315.85</v>
+        <v>4039359.17</v>
       </c>
       <c r="O16" s="1">
-        <v>-1.05</v>
+        <v>0.65</v>
       </c>
       <c r="P16">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>