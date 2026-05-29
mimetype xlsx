--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1299 +130,1293 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>XS3201105569</t>
-[...2 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 03/02/2026</t>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>69 846.75</t>
+    <t>86 901.67</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>117 567.33</t>
+    <t>127 764.67</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>172 288.96</t>
+    <t>214 379.17</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 27/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747A7</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 26/02/2026</t>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
     <t>FR0129537892</t>
   </si>
   <si>
     <t>EURO ENGIE SA 09/03/2026</t>
   </si>
   <si>
-    <t>84 462.92</t>
-[...14 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/02/2026</t>
+    <t>124 553.33</t>
+  </si>
+  <si>
+    <t>XS3305307236</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3282876922</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>603 413.56</t>
+    <t>671 155.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>191 820.33</t>
+    <t>242 309.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>6 215.28</t>
+    <t>39 868.44</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>93 075.69</t>
+    <t>101 749.08</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3029361378</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 13/03/2026</t>
   </si>
   <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
+  </si>
+  <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 06/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
-    <t>BE6366321170</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129447423</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581445</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 10/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129581460</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...2 lines deleted...]
-    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 06/02/2026</t>
+    <t>XS3290508822</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129355121</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 16/03/2026</t>
   </si>
   <si>
-    <t>248 010.00</t>
-[...8 lines deleted...]
-    <t>175 304.25</t>
+    <t>296 091.00</t>
+  </si>
+  <si>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>5 312.50</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>701 470.44</t>
+    <t>770 158.67</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>845 129.17</t>
+    <t>931 033.89</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>372 008.00</t>
+    <t>405 945.22</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>110 167.50</t>
+    <t>150 475.97</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>536 363.33</t>
+    <t>587 725.92</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>391 891.11</t>
+    <t>425 882.22</t>
   </si>
   <si>
     <t>FR0129105583</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/03/2026</t>
   </si>
   <si>
-    <t>449 154.65</t>
+    <t>485 139.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>51 566.61</t>
+    <t>68 603.39</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>207 580.39</t>
+    <t>224 640.50</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>127 355.63</t>
+    <t>169 935.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>259 624.00</t>
+    <t>293 748.00</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>21 560.72</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
-    <t>FR0129382141</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...8 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>855 424.00</t>
+    <t>924 075.56</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>49 036.00</t>
+    <t>99 993.33</t>
   </si>
   <si>
     <t>FR0129100386</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/03/2026</t>
   </si>
   <si>
-    <t>713 661.16</t>
+    <t>768 509.16</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>542 416.39</t>
+    <t>602 510.22</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>214 136.00</t>
+    <t>264 204.42</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>252 992.00</t>
+    <t>304 209.50</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>490 035.00</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>540 875.42</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>52 089.33</t>
+    <t>102 400.83</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>618 320.00</t>
+    <t>669 016.00</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>362 736.11</t>
+    <t>396 529.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>3 701.83</t>
+    <t>28 771.88</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>2 379.00</t>
+    <t>18 492.36</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129548337</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>FR0129633139</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129572550</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129465078</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 10/02/2026</t>
+    <t>FR0129594380</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/03/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129519809</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581189</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>12 631.11</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>115 410.96</t>
+    <t>124 657.53</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 041.10</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>132 504.11</t>
+    <t>148 334.25</t>
+  </si>
+  <si>
+    <t>XS2322289385</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>17 619.86</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>98 219.18</t>
+    <t>109 315.07</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>264 452.05</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>7 756.85</t>
+    <t>9 143.84</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>757 197.95</t>
+    <t>827 453.42</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>48 082.19</t>
+    <t>52 243.15</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>17 589.04</t>
+    <t>19 068.49</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>86 589.04</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>3 316.58</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 319 807.23</t>
+    <t>1 457 393.32</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 356.16</t>
+    <t>13 983.56</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>16 739.73</t>
+    <t>21 085.62</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>608 956.51</t>
+    <t>663 945.89</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 127.23</t>
+    <t>7 967.56</t>
   </si>
   <si>
     <t>FR0014002G44</t>
   </si>
   <si>
     <t>SAFRAN SA 0.125 16/03/2026</t>
   </si>
   <si>
-    <t>22 123.29</t>
-[...17 lines deleted...]
-    <t>18 794.52</t>
+    <t>23 972.60</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>21 230.14</t>
+    <t>23 883.90</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>350 136.99</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>115 343.84</t>
+    <t>139 865.75</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>143 013.70</t>
+    <t>185 734.93</t>
   </si>
   <si>
     <t>SWAP04647059</t>
   </si>
   <si>
-    <t>-17 965.28</t>
+    <t>-20 768.16</t>
   </si>
   <si>
     <t>SWAP04652485</t>
   </si>
   <si>
-    <t>-22 030.16</t>
+    <t>-25 725.00</t>
   </si>
   <si>
     <t>SWAP04657303</t>
   </si>
   <si>
-    <t>-19 451.00</t>
-[...2 lines deleted...]
-    <t>SWAP04678225</t>
+    <t>-22 807.17</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 131.50</t>
+    <t>11 091.78</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 110.00</t>
-[...5 lines deleted...]
-    <t>15 412.50</t>
+    <t>20 944.59</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 149.56</t>
+    <t>19 955.33</t>
   </si>
   <si>
     <t>SWAP04694973</t>
   </si>
   <si>
-    <t>23 651.00</t>
+    <t>25 986.33</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 141.50</t>
+    <t>24 404.45</t>
   </si>
   <si>
     <t>SWAP04702866</t>
   </si>
   <si>
-    <t>10 956.00</t>
+    <t>12 211.09</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>5 927.59</t>
+    <t>6 605.68</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>33 345.00</t>
+    <t>37 220.48</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>62 611.11</t>
+    <t>69 948.67</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>51 408.20</t>
+    <t>57 592.50</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>32 124.06</t>
+    <t>36 108.34</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 113.42</t>
+    <t>9 128.46</t>
   </si>
   <si>
     <t>SWAP04714380</t>
   </si>
   <si>
-    <t>12 184.28</t>
+    <t>13 713.78</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>19 825.54</t>
+    <t>22 534.50</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>13 609.92</t>
-[...11 lines deleted...]
-    <t>3 697.50</t>
+    <t>15 531.38</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>5 791.77</t>
+    <t>6 874.48</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>14 657.50</t>
+    <t>17 434.33</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>8 143.06</t>
+    <t>9 786.66</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 233.50</t>
+    <t>7 672.50</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 200.96</t>
+    <t>1 497.56</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 348.34</t>
+    <t>4 253.17</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 331.98</t>
+    <t>1 721.63</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 733.99</t>
+    <t>2 246.15</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 802.81</t>
+    <t>3 600.00</t>
   </si>
   <si>
     <t>SWAP04845362</t>
   </si>
   <si>
-    <t>1 586.67</t>
+    <t>2 135.39</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>6 533.34</t>
+    <t>8 680.00</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 289.17</t>
+    <t>10 825.50</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 593.88</t>
+    <t>2 118.33</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 334.67</t>
+    <t>1 862.45</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 309.00</t>
+    <t>1 795.11</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>2 628.09</t>
+    <t>3 794.30</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 037.39</t>
+    <t>1 534.50</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 375.69</t>
+    <t>SWAP04986425</t>
+  </si>
+  <si>
+    <t>SWAP04987017</t>
+  </si>
+  <si>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 574.18</t>
+    <t>8 232.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1780,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1087730.7509</v>
+        <v>1116770.5128</v>
       </c>
       <c r="D2">
-        <v>2437.26</v>
+        <v>2441.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2651090088.67</v>
+        <v>2726065231.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2651090088.67</v>
+        <v>2726065231.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10105.88</v>
+        <v>10121.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>417974.42</v>
+        <v>418619.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>417974.42</v>
+        <v>418619.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110522.5242</v>
+        <v>109887.0579</v>
       </c>
       <c r="D4">
-        <v>3385.04</v>
+        <v>3390.34</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>374123993.22</v>
+        <v>372554878.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>374123993.22</v>
+        <v>372554878.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9744.5991</v>
+        <v>9701.7404</v>
       </c>
       <c r="D5">
-        <v>1111.31</v>
+        <v>1113.0</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10829287.52</v>
+        <v>10798046.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10829287.52</v>
+        <v>10798046.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1802894.3202</v>
+        <v>1867958.0372</v>
       </c>
       <c r="D6">
-        <v>110.48</v>
+        <v>110.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>199198998.6</v>
+        <v>206706477.52</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>199198998.6</v>
+        <v>206706477.52</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9539 +2004,9589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>10052.0</v>
+        <v>7696.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10774.24</v>
+        <v>10789.51</v>
       </c>
       <c r="E2" s="1">
-        <v>10757.589028054</v>
+        <v>10776.419660863</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>108135284.91</v>
+        <v>82935325.71</v>
       </c>
       <c r="I2" s="1">
-        <v>167375.57</v>
+        <v>100743.25</v>
       </c>
       <c r="J2" s="1">
-        <v>0.15478349193726</v>
+        <v>0.12147206167884</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>108302660.48</v>
+        <v>83036068.96</v>
       </c>
       <c r="N2" s="1">
-        <v>108302660.48</v>
+        <v>83036068.96</v>
       </c>
       <c r="O2" s="1">
-        <v>3.35</v>
+        <v>2.5</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>262.0</v>
+        <v>509.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260661.3</v>
+        <v>261029.83</v>
       </c>
       <c r="E3" s="1">
-        <v>260237.29618321</v>
+        <v>260541.53455796</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>68182171.6</v>
+        <v>132615641.09</v>
       </c>
       <c r="I3" s="1">
-        <v>111089.0</v>
+        <v>248542.38</v>
       </c>
       <c r="J3" s="1">
-        <v>0.16292968879272</v>
+        <v>0.18741558533908</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>68293260.6</v>
+        <v>132864183.47</v>
       </c>
       <c r="N3" s="1">
-        <v>68293260.6</v>
+        <v>132864183.47</v>
       </c>
       <c r="O3" s="1">
-        <v>2.11</v>
+        <v>4.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5135</v>
+        <v>99.6667</v>
       </c>
       <c r="E4" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I4" s="1">
-        <v>161609.16</v>
+        <v>176929.16</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6508012075221</v>
+        <v>1.8072915605394</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9951350.0</v>
+        <v>9966670.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9951350.0</v>
+        <v>9966670.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.9945</v>
+        <v>99.6127</v>
       </c>
       <c r="E5" s="1">
-        <v>99.2876114</v>
+        <v>99.4822914</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>29786283.42</v>
+        <v>14922343.71</v>
       </c>
       <c r="I5" s="1">
-        <v>212066.58</v>
+        <v>19561.29</v>
       </c>
       <c r="J5" s="1">
-        <v>0.71196052562102</v>
+        <v>0.13108724996658</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>29998350.0</v>
+        <v>14941905.0</v>
       </c>
       <c r="N5" s="1">
-        <v>29998350.0</v>
+        <v>14941905.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.743</v>
+        <v>99.8967</v>
       </c>
       <c r="E6" s="1">
         <v>98.75546172</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>24688865.43</v>
       </c>
       <c r="I6" s="1">
-        <v>246884.57</v>
+        <v>285309.57</v>
       </c>
       <c r="J6" s="1">
-        <v>0.99998345691497</v>
+        <v>1.1556204184795</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24935750.0</v>
+        <v>24974175.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24935750.0</v>
+        <v>24974175.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.2444</v>
+        <v>98.4203</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>183651.11</v>
+        <v>254011.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46952650900594</v>
+        <v>0.64941044857842</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39297760.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39297760.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8066</v>
+        <v>98.9816</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>88777.66</v>
+        <v>123777.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.4512770056135</v>
+        <v>0.62918995349332</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19761320.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19761320.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.6679</v>
+        <v>99.8232</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>11408.6</v>
+        <v>50233.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.045807430422462</v>
+        <v>0.2016962762188</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24916975.0</v>
+        <v>24955800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24916975.0</v>
+        <v>24955800.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.77</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0207</v>
+        <v>100.0175</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2070.0</v>
+        <v>1750.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0207</v>
+        <v>0.0175</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10002070.0</v>
+        <v>10001750.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10071916.75</v>
+        <v>10088651.67</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.6168</v>
+        <v>99.7768</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>67473.8</v>
+        <v>83473.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.68195263607908</v>
+        <v>0.84366343608242</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9961680.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9961680.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0311</v>
+        <v>100.0199</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2988.0</v>
+        <v>2316.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.049809314341782</v>
+        <v>0.038607219550056</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001866.0</v>
+        <v>6001194.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6119433.33</v>
+        <v>6128958.67</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0198</v>
+        <v>100.0317</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>4950.0</v>
+        <v>7925.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0198</v>
+        <v>0.0317</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25004950.0</v>
+        <v>25007925.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25177238.96</v>
+        <v>25222304.17</v>
       </c>
       <c r="O13" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.7541</v>
+        <v>98.9382</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>146052.12</v>
+        <v>182872.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.74498265367884</v>
+        <v>0.93279410967451</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19750820.0</v>
+        <v>19787640.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19750820.0</v>
+        <v>19787640.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9036</v>
+        <v>98.0583</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>9235.98</v>
+        <v>22385.48</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11110859791591</v>
+        <v>0.26929673910885</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8321806.0</v>
+        <v>8334955.5</v>
       </c>
       <c r="N15" s="1">
-        <v>8321806.0</v>
+        <v>8334955.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9824</v>
+        <v>99.8652</v>
       </c>
       <c r="E16" s="1">
-        <v>98.3895274</v>
+        <v>99.836933</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9838952.74</v>
+        <v>4991846.65</v>
       </c>
       <c r="I16" s="1">
-        <v>159287.26</v>
+        <v>1413.35</v>
       </c>
       <c r="J16" s="1">
-        <v>1.6189452699821</v>
+        <v>0.028313169436004</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9998240.0</v>
+        <v>4993260.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9998240.0</v>
+        <v>4993260.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>48000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8939</v>
+        <v>99.8531</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81368113</v>
+        <v>99.84274768</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>47910566.94</v>
+        <v>24960686.92</v>
       </c>
       <c r="I17" s="1">
-        <v>38505.06</v>
+        <v>2588.08</v>
       </c>
       <c r="J17" s="1">
-        <v>0.080368616902866</v>
+        <v>0.010368624903212</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47949072.0</v>
+        <v>24963275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>47949072.0</v>
+        <v>24963275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.48</v>
+        <v>0.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8528</v>
+        <v>97.9096</v>
       </c>
       <c r="E18" s="1">
-        <v>99.81949308</v>
+        <v>97.7514452</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>24954873.27</v>
+        <v>9775144.52</v>
       </c>
       <c r="I18" s="1">
-        <v>8326.73</v>
+        <v>15815.48</v>
       </c>
       <c r="J18" s="1">
-        <v>0.033367150014783</v>
+        <v>0.16179279976517</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24963200.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="N18" s="1">
-        <v>24963200.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.77</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.792</v>
+        <v>99.9486</v>
       </c>
       <c r="E19" s="1">
         <v>97.5153099</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>19503061.98</v>
       </c>
       <c r="I19" s="1">
-        <v>455338.02</v>
+        <v>486658.02</v>
       </c>
       <c r="J19" s="1">
-        <v>2.3347001638355</v>
+        <v>2.4952903318415</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19958400.0</v>
+        <v>19989720.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19958400.0</v>
+        <v>19989720.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.2546</v>
+        <v>98.4436</v>
       </c>
       <c r="E20" s="1">
         <v>98.14746655</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>19629493.31</v>
       </c>
       <c r="I20" s="1">
-        <v>21426.69</v>
+        <v>59226.69</v>
       </c>
       <c r="J20" s="1">
-        <v>0.10915559388935</v>
+        <v>0.30172296892568</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19650920.0</v>
+        <v>19688720.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19650920.0</v>
+        <v>19688720.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.654</v>
+        <v>98.8388</v>
       </c>
       <c r="E21" s="1">
         <v>97.87236355</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>19574472.71</v>
       </c>
       <c r="I21" s="1">
-        <v>156327.29</v>
+        <v>193287.29</v>
       </c>
       <c r="J21" s="1">
-        <v>0.79862835804582</v>
+        <v>0.98744570473796</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19730800.0</v>
+        <v>19767760.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19730800.0</v>
+        <v>19767760.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.8278</v>
+        <v>98.014</v>
       </c>
       <c r="E22" s="1">
         <v>97.7562762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>19551255.24</v>
       </c>
       <c r="I22" s="1">
-        <v>14304.76</v>
+        <v>51544.76</v>
       </c>
       <c r="J22" s="1">
-        <v>0.073165430170099</v>
+        <v>0.26363913399557</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19565560.0</v>
+        <v>19602800.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19565560.0</v>
+        <v>19602800.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.1837</v>
+        <v>99.3537</v>
       </c>
       <c r="E23" s="1">
         <v>97.86752107</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>14680128.16</v>
       </c>
       <c r="I23" s="1">
-        <v>197426.84</v>
+        <v>222926.84</v>
       </c>
       <c r="J23" s="1">
-        <v>1.3448577413509</v>
+        <v>1.5185619469415</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14877555.0</v>
+        <v>14903055.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14877555.0</v>
+        <v>14903055.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.5743</v>
+        <v>99.7324</v>
       </c>
       <c r="E24" s="1">
         <v>99.48021585</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>19896043.17</v>
       </c>
       <c r="I24" s="1">
-        <v>18816.83</v>
+        <v>50436.83</v>
       </c>
       <c r="J24" s="1">
-        <v>0.09457573970473</v>
+        <v>0.25350181223999</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19914860.0</v>
+        <v>19946480.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19914860.0</v>
+        <v>19946480.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.5512</v>
+        <v>99.7183</v>
       </c>
       <c r="E25" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>23867831.88</v>
       </c>
       <c r="I25" s="1">
-        <v>24456.12</v>
+        <v>64560.12</v>
       </c>
       <c r="J25" s="1">
-        <v>0.10246477402287</v>
+        <v>0.27049009027962</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23892288.0</v>
+        <v>23932392.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23892288.0</v>
+        <v>23932392.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>17500000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.977</v>
+        <v>99.845</v>
       </c>
       <c r="E26" s="1">
-        <v>99.90919366</v>
+        <v>99.82630224</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>17484108.89</v>
+        <v>44921836.01</v>
       </c>
       <c r="I26" s="1">
-        <v>11866.11</v>
+        <v>8413.99</v>
       </c>
       <c r="J26" s="1">
-        <v>0.067867971279833</v>
+        <v>0.018730289648284</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>17495975.0</v>
+        <v>44930250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>17495975.0</v>
+        <v>44930250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>10500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8781</v>
+        <v>100.0016</v>
       </c>
       <c r="E27" s="1">
-        <v>99.81323829</v>
+        <v>100.30777164</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>10480390.02</v>
+        <v>25076942.91</v>
       </c>
       <c r="I27" s="1">
-        <v>6810.48</v>
+        <v>-76542.91</v>
       </c>
       <c r="J27" s="1">
-        <v>0.064983077795801</v>
+        <v>-0.3052322217852</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>10487200.5</v>
+        <v>25000400.0</v>
       </c>
       <c r="N27" s="1">
-        <v>10487200.5</v>
+        <v>25124953.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.32</v>
+        <v>0.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>45000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8563</v>
+        <v>99.8698</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82951338</v>
+        <v>99.83538256</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>44923281.02</v>
+        <v>35940737.72</v>
       </c>
       <c r="I28" s="1">
-        <v>12053.98</v>
+        <v>12390.28</v>
       </c>
       <c r="J28" s="1">
-        <v>0.02683236781978</v>
+        <v>0.034474194983219</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>44935335.0</v>
+        <v>35953128.0</v>
       </c>
       <c r="N28" s="1">
-        <v>44935335.0</v>
+        <v>35953128.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.39</v>
+        <v>1.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0043</v>
+        <v>99.8553</v>
       </c>
       <c r="E29" s="1">
-        <v>100.30777164</v>
+        <v>99.6790335</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>25076942.91</v>
+        <v>9967903.35</v>
       </c>
       <c r="I29" s="1">
-        <v>-75867.91</v>
+        <v>17626.65</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.30254050612264</v>
+        <v>0.17683407815145</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>91</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>25001075.0</v>
+        <v>9985530.0</v>
       </c>
       <c r="N29" s="1">
-        <v>25085537.92</v>
+        <v>9985530.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0003</v>
+        <v>99.9536</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>99.64711084</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>35000000.0</v>
+        <v>15445302.18</v>
       </c>
       <c r="I30" s="1">
-        <v>105.0</v>
+        <v>47505.82</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0003</v>
+        <v>0.3075745585704</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>94</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>35000105.0</v>
+        <v>15492808.0</v>
       </c>
       <c r="N30" s="1">
-        <v>35165015.38</v>
+        <v>15492808.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.09</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8751</v>
+        <v>99.8895</v>
       </c>
       <c r="E31" s="1">
-        <v>99.81191</v>
+        <v>99.66600813</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>34934168.5</v>
+        <v>29899802.44</v>
       </c>
       <c r="I31" s="1">
-        <v>22116.5</v>
+        <v>67047.56</v>
       </c>
       <c r="J31" s="1">
-        <v>0.063309078044895</v>
+        <v>0.22424081274298</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>34956285.0</v>
+        <v>29966850.0</v>
       </c>
       <c r="N31" s="1">
-        <v>34956285.0</v>
+        <v>29966850.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>0.9</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.0401</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>16040.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.0401</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>9969880.0</v>
+        <v>40016040.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9969880.0</v>
+        <v>40687195.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9767</v>
+        <v>100.015</v>
       </c>
       <c r="E33" s="1">
-        <v>99.9197589</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>9991975.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>5694.11</v>
+        <v>4500.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.056986826856725</v>
+        <v>0.015</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" t="s">
+        <v>101</v>
       </c>
       <c r="M33" s="1">
-        <v>9997670.0</v>
+        <v>30004500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>9997670.0</v>
+        <v>30246809.17</v>
       </c>
       <c r="O33" s="1">
-        <v>0.31</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>15500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7964</v>
+        <v>99.9972</v>
       </c>
       <c r="E34" s="1">
-        <v>99.64711084</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15445302.18</v>
+        <v>20000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>23139.82</v>
+        <v>-560.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.1498178522526</v>
+        <v>-0.0028</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>104</v>
       </c>
       <c r="M34" s="1">
-        <v>15468442.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15468442.0</v>
+        <v>20039308.44</v>
       </c>
       <c r="O34" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7329</v>
+        <v>99.7132</v>
       </c>
       <c r="E35" s="1">
-        <v>99.66600813</v>
+        <v>97.8753</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29899802.44</v>
+        <v>4893765.0</v>
       </c>
       <c r="I35" s="1">
-        <v>20067.56</v>
+        <v>91895.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.067116028743901</v>
+        <v>1.8777975648606</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29919870.0</v>
+        <v>4985660.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29919870.0</v>
+        <v>4985660.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.92</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0427</v>
+        <v>99.6244</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.9450583</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>40000000.0</v>
+        <v>9794505.83</v>
       </c>
       <c r="I36" s="1">
-        <v>17080.0</v>
+        <v>167934.17</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0427</v>
+        <v>1.7145752211983</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>107</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>40017080.0</v>
+        <v>9962440.0</v>
       </c>
       <c r="N36" s="1">
-        <v>40620493.56</v>
+        <v>9962440.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.26</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0047</v>
+        <v>98.0875</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>30000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I37" s="1">
-        <v>1410.0</v>
+        <v>60445.55</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0047</v>
+        <v>0.30907287267894</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>110</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>30001410.0</v>
+        <v>19617500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>30193230.33</v>
+        <v>19617500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9875</v>
+        <v>97.8799</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>97.7901066</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>20000000.0</v>
+        <v>9779010.66</v>
       </c>
       <c r="I38" s="1">
-        <v>-2500.0</v>
+        <v>8979.34</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0125</v>
+        <v>0.091822581160782</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>113</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19997500.0</v>
+        <v>9787990.0</v>
       </c>
       <c r="N38" s="1">
-        <v>20003715.28</v>
+        <v>9787990.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5551</v>
+        <v>99.011</v>
       </c>
       <c r="E39" s="1">
-        <v>97.8753</v>
+        <v>97.85057616</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4893765.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I39" s="1">
-        <v>83990.0</v>
+        <v>145052.98</v>
       </c>
       <c r="J39" s="1">
-        <v>1.7162654929282</v>
+        <v>1.1859141617138</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4977755.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="N39" s="1">
-        <v>4977755.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.4599</v>
+        <v>98.9857</v>
       </c>
       <c r="E40" s="1">
-        <v>97.9450583</v>
+        <v>97.85299653</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9794505.83</v>
+        <v>29355898.96</v>
       </c>
       <c r="I40" s="1">
-        <v>151484.17</v>
+        <v>339811.04</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5466239198716</v>
+        <v>1.157556239252</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9945990.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9945990.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.9215</v>
+        <v>99.4796</v>
       </c>
       <c r="E41" s="1">
-        <v>97.78527225</v>
+        <v>97.94990843</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19557054.45</v>
+        <v>39179963.37</v>
       </c>
       <c r="I41" s="1">
-        <v>27245.55</v>
+        <v>611876.63</v>
       </c>
       <c r="J41" s="1">
-        <v>0.13931315715082</v>
+        <v>1.5617080195346</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19584300.0</v>
+        <v>39791840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19584300.0</v>
+        <v>39791840.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.61</v>
+        <v>1.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>12500000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8472</v>
+        <v>99.8195</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85057616</v>
+        <v>99.507892</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>12231322.02</v>
+        <v>19404038.94</v>
       </c>
       <c r="I42" s="1">
-        <v>124577.98</v>
+        <v>60763.56</v>
       </c>
       <c r="J42" s="1">
-        <v>1.0185160671618</v>
+        <v>0.31314903143562</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>12355900.0</v>
+        <v>19464802.5</v>
       </c>
       <c r="N42" s="1">
-        <v>12355900.0</v>
+        <v>19464802.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C43" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.8224</v>
+        <v>99.3387</v>
       </c>
       <c r="E43" s="1">
-        <v>97.85299653</v>
+        <v>98.33703873</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>29355898.96</v>
+        <v>29501111.62</v>
       </c>
       <c r="I43" s="1">
-        <v>290821.04</v>
+        <v>300498.38</v>
       </c>
       <c r="J43" s="1">
-        <v>0.9906732558123</v>
+        <v>1.0186001933442</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29646720.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29646720.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.3205</v>
+        <v>99.288</v>
       </c>
       <c r="E44" s="1">
-        <v>97.94990843</v>
+        <v>98.503513</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>39179963.37</v>
+        <v>9850351.3</v>
       </c>
       <c r="I44" s="1">
-        <v>548236.63</v>
+        <v>78448.7</v>
       </c>
       <c r="J44" s="1">
-        <v>1.3992780565481</v>
+        <v>0.79640509877044</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39728200.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="N44" s="1">
-        <v>39728200.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.23</v>
+        <v>0.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
         <v>126</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0346</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0518</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>5002590.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-860.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.017191095012783</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>19433271.0</v>
+        <v>5001730.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19433271.0</v>
+        <v>5103479.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.6</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>128</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.1676</v>
+        <v>99.5967</v>
       </c>
       <c r="E46" s="1">
-        <v>98.33703873</v>
+        <v>97.8035629</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29501111.62</v>
+        <v>19560712.58</v>
       </c>
       <c r="I46" s="1">
-        <v>249168.38</v>
+        <v>358627.42</v>
       </c>
       <c r="J46" s="1">
-        <v>0.84460674977101</v>
+        <v>1.8334067255131</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29750280.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29750280.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.6</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.1161</v>
+        <v>98.6569</v>
       </c>
       <c r="E47" s="1">
-        <v>98.503513</v>
+        <v>97.862679</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9850351.3</v>
+        <v>9786267.9</v>
       </c>
       <c r="I47" s="1">
-        <v>61258.7</v>
+        <v>79422.1</v>
       </c>
       <c r="J47" s="1">
-        <v>0.62189355622271</v>
+        <v>0.8115667873756</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9911610.0</v>
+        <v>9865690.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9911610.0</v>
+        <v>9865690.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9479</v>
+        <v>99.4793</v>
       </c>
       <c r="E48" s="1">
-        <v>99.4706504</v>
+        <v>97.96931383</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9947065.04</v>
+        <v>34289259.84</v>
       </c>
       <c r="I48" s="1">
-        <v>47724.96</v>
+        <v>528495.16</v>
       </c>
       <c r="J48" s="1">
-        <v>0.47978936307428</v>
+        <v>1.5412848293199</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9994790.0</v>
+        <v>34817755.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9994790.0</v>
+        <v>34817755.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9421</v>
+        <v>98.1042</v>
       </c>
       <c r="E49" s="1">
-        <v>99.919953</v>
+        <v>97.775605</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9991995.3</v>
+        <v>14666340.75</v>
       </c>
       <c r="I49" s="1">
-        <v>2214.7</v>
+        <v>49289.25</v>
       </c>
       <c r="J49" s="1">
-        <v>0.022164742211198</v>
+        <v>0.33607053620379</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9994210.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9994210.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0476</v>
+        <v>99.9329</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0518</v>
+        <v>97.6019208</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5002590.0</v>
+        <v>29280576.24</v>
       </c>
       <c r="I50" s="1">
-        <v>-210.0</v>
+        <v>699293.76</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.0041978255263773</v>
+        <v>2.388251359086</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>138</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5002380.0</v>
+        <v>29979870.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5095455.69</v>
+        <v>29979870.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.16</v>
+        <v>0.9</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.4323</v>
+        <v>99.9708</v>
       </c>
       <c r="E51" s="1">
-        <v>97.8035629</v>
+        <v>99.8788137</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19560712.58</v>
+        <v>9987881.37</v>
       </c>
       <c r="I51" s="1">
-        <v>325747.42</v>
+        <v>9198.63</v>
       </c>
       <c r="J51" s="1">
-        <v>1.6653146896758</v>
+        <v>0.092097910049566</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19886460.0</v>
+        <v>9997080.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19886460.0</v>
+        <v>9997080.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.5013</v>
+        <v>99.9416</v>
       </c>
       <c r="E52" s="1">
-        <v>97.862679</v>
+        <v>99.45300846</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9786267.9</v>
+        <v>23868722.03</v>
       </c>
       <c r="I52" s="1">
-        <v>63862.1</v>
+        <v>117261.97</v>
       </c>
       <c r="J52" s="1">
-        <v>0.65256848323149</v>
+        <v>0.49127879512199</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9850130.0</v>
+        <v>23985984.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9850130.0</v>
+        <v>23985984.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>35000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.3059</v>
+        <v>99.5368</v>
       </c>
       <c r="E53" s="1">
-        <v>97.96931383</v>
+        <v>99.48788611</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>34289259.84</v>
+        <v>54718337.36</v>
       </c>
       <c r="I53" s="1">
-        <v>467805.16</v>
+        <v>26902.64</v>
       </c>
       <c r="J53" s="1">
-        <v>1.3642906326438</v>
+        <v>0.04916567516115</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>34757065.0</v>
+        <v>54745240.0</v>
       </c>
       <c r="N53" s="1">
-        <v>34757065.0</v>
+        <v>54745240.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.07</v>
+        <v>1.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.8976</v>
+        <v>99.5256</v>
       </c>
       <c r="E54" s="1">
-        <v>97.775605</v>
+        <v>99.46446673</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14666340.75</v>
+        <v>29839340.02</v>
       </c>
       <c r="I54" s="1">
-        <v>18299.25</v>
+        <v>18339.98</v>
       </c>
       <c r="J54" s="1">
-        <v>0.12477038623284</v>
+        <v>0.061462418363501</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14684640.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14684640.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.7773</v>
+        <v>98.5937</v>
       </c>
       <c r="E55" s="1">
-        <v>97.6019208</v>
+        <v>97.9014285</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29280576.24</v>
+        <v>29370428.55</v>
       </c>
       <c r="I55" s="1">
-        <v>652613.76</v>
+        <v>207681.45</v>
       </c>
       <c r="J55" s="1">
-        <v>2.2288282670765</v>
+        <v>0.70711072413004</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29933190.0</v>
+        <v>29578110.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29933190.0</v>
+        <v>29578110.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7738</v>
+        <v>98.2762</v>
       </c>
       <c r="E56" s="1">
-        <v>99.45300846</v>
+        <v>98.20184247</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23868722.03</v>
+        <v>14730276.37</v>
       </c>
       <c r="I56" s="1">
-        <v>76989.97</v>
+        <v>11153.63</v>
       </c>
       <c r="J56" s="1">
-        <v>0.32255589513018</v>
+        <v>0.075719081705186</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23945712.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23945712.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.9326</v>
+        <v>99.6849</v>
       </c>
       <c r="E57" s="1">
-        <v>99.4796111</v>
+        <v>98.93958748</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9947961.11</v>
+        <v>49469793.74</v>
       </c>
       <c r="I57" s="1">
-        <v>45298.89</v>
+        <v>372656.26</v>
       </c>
       <c r="J57" s="1">
-        <v>0.45535853527276</v>
+        <v>0.75330061402435</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9993260.0</v>
+        <v>49842450.0</v>
       </c>
       <c r="N57" s="1">
-        <v>9993260.0</v>
+        <v>49842450.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>1.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>32000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.8898</v>
+        <v>97.891</v>
       </c>
       <c r="E58" s="1">
-        <v>99.48901334</v>
+        <v>97.80461245</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>31836484.27</v>
+        <v>19560922.49</v>
       </c>
       <c r="I58" s="1">
-        <v>128251.73</v>
+        <v>17277.51</v>
       </c>
       <c r="J58" s="1">
-        <v>0.40284514116671</v>
+        <v>0.088326662553019</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>31964736.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="N58" s="1">
-        <v>31964736.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.99</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.4358</v>
+        <v>99.7294</v>
       </c>
       <c r="E59" s="1">
-        <v>97.9014285</v>
+        <v>99.4735982</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>29370428.55</v>
+        <v>9947359.82</v>
       </c>
       <c r="I59" s="1">
-        <v>160311.45</v>
+        <v>25580.18</v>
       </c>
       <c r="J59" s="1">
-        <v>0.54582604992327</v>
+        <v>0.25715547102829</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29530740.0</v>
+        <v>9972940.0</v>
       </c>
       <c r="N59" s="1">
-        <v>29530740.0</v>
+        <v>9972940.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.91</v>
+        <v>0.3</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.9765</v>
+        <v>99.6038</v>
       </c>
       <c r="E60" s="1">
-        <v>99.83111905</v>
+        <v>99.28333975</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19966223.81</v>
+        <v>19856667.95</v>
       </c>
       <c r="I60" s="1">
-        <v>29076.19</v>
+        <v>64092.05</v>
       </c>
       <c r="J60" s="1">
-        <v>0.14562688606865</v>
+        <v>0.3227734389344</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19995300.0</v>
+        <v>19920760.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19995300.0</v>
+        <v>19920760.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.5238</v>
+        <v>98.0023</v>
       </c>
       <c r="E61" s="1">
-        <v>98.93958748</v>
+        <v>97.81428547</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>49469793.74</v>
+        <v>14672142.82</v>
       </c>
       <c r="I61" s="1">
-        <v>292106.26</v>
+        <v>28202.18</v>
       </c>
       <c r="J61" s="1">
-        <v>0.59047398001138</v>
+        <v>0.19221582250111</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>49761900.0</v>
+        <v>14700345.0</v>
       </c>
       <c r="N61" s="1">
-        <v>49761900.0</v>
+        <v>14700345.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.54</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.5667</v>
+        <v>99.6626</v>
       </c>
       <c r="E62" s="1">
-        <v>99.4735982</v>
+        <v>97.9881802</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9947359.82</v>
+        <v>4899409.01</v>
       </c>
       <c r="I62" s="1">
-        <v>9310.18</v>
+        <v>83720.99</v>
       </c>
       <c r="J62" s="1">
-        <v>0.093594483043441</v>
+        <v>1.7087977310961</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9956670.0</v>
+        <v>4983130.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9956670.0</v>
+        <v>4983130.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" t="s">
         <v>163</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>30000000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9828</v>
+        <v>99.9471</v>
       </c>
       <c r="E63" s="1">
-        <v>99.48137047</v>
+        <v>99.88346929</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>29844411.14</v>
+        <v>23772265.69</v>
       </c>
       <c r="I63" s="1">
-        <v>150428.86</v>
+        <v>15144.11</v>
       </c>
       <c r="J63" s="1">
-        <v>0.50404365257649</v>
+        <v>0.063704950119123</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>29994840.0</v>
+        <v>23787409.8</v>
       </c>
       <c r="N63" s="1">
-        <v>29994840.0</v>
+        <v>23787409.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.4177</v>
+        <v>99.9413</v>
       </c>
       <c r="E64" s="1">
-        <v>99.28333975</v>
+        <v>99.877359</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19856667.95</v>
+        <v>6991415.13</v>
       </c>
       <c r="I64" s="1">
-        <v>26872.05</v>
+        <v>4475.87</v>
       </c>
       <c r="J64" s="1">
-        <v>0.13533010708375</v>
+        <v>0.064019514172376</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19883540.0</v>
+        <v>6995891.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19883540.0</v>
+        <v>6995891.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.8045</v>
+        <v>99.6942</v>
       </c>
       <c r="E65" s="1">
-        <v>97.81428547</v>
+        <v>99.6413465</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>14672142.82</v>
+        <v>9964134.65</v>
       </c>
       <c r="I65" s="1">
-        <v>-1467.82</v>
+        <v>5285.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.010004128354034</v>
+        <v>0.053043743241667</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>14670675.0</v>
+        <v>9969420.0</v>
       </c>
       <c r="N65" s="1">
-        <v>14670675.0</v>
+        <v>9969420.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" t="s">
         <v>169</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>5000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.499</v>
+        <v>98.0959</v>
       </c>
       <c r="E66" s="1">
-        <v>97.9881802</v>
+        <v>97.75025084</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4899409.01</v>
+        <v>9286273.83</v>
       </c>
       <c r="I66" s="1">
-        <v>75540.99</v>
+        <v>32836.67</v>
       </c>
       <c r="J66" s="1">
-        <v>1.5418388186374</v>
+        <v>0.35360436921339</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4974950.0</v>
+        <v>9319110.5</v>
       </c>
       <c r="N66" s="1">
-        <v>4974950.0</v>
+        <v>9319110.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" t="s">
         <v>171</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>3500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9765</v>
+        <v>99.6245</v>
       </c>
       <c r="E67" s="1">
-        <v>99.56509429</v>
+        <v>99.47774185</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3484778.3</v>
+        <v>19895548.37</v>
       </c>
       <c r="I67" s="1">
-        <v>14399.2</v>
+        <v>29351.63</v>
       </c>
       <c r="J67" s="1">
-        <v>0.41320275668613</v>
+        <v>0.1475286302953</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3499177.5</v>
+        <v>19924900.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3499177.5</v>
+        <v>19924900.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.11</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" t="s">
         <v>173</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0062</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1860.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.0062</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>174</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>9299322.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="N68" s="1">
-        <v>9299322.0</v>
+        <v>30297951.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9782</v>
+        <v>99.9957</v>
       </c>
       <c r="E69" s="1">
-        <v>99.4732202</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14920983.03</v>
+        <v>30000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>75746.97</v>
+        <v>-1290.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.50765401882506</v>
+        <v>-0.0043</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>14996730.0</v>
+        <v>29998710.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14996730.0</v>
+        <v>30004022.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0123</v>
+        <v>100.034</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>3690.0</v>
+        <v>13600.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0123</v>
+        <v>0.034</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M70" s="1">
-        <v>30003690.0</v>
+        <v>40013600.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30251700.0</v>
+        <v>40783758.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>1.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0095</v>
+        <v>100.0362</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2850.0</v>
+        <v>18100.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0095</v>
+        <v>0.0362</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M71" s="1">
-        <v>30002850.0</v>
+        <v>50018100.0</v>
       </c>
       <c r="N71" s="1">
-        <v>30178154.25</v>
+        <v>50949133.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.93</v>
+        <v>1.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0325</v>
+        <v>100.0239</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>13000.0</v>
+        <v>4780.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0325</v>
+        <v>0.0239</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M72" s="1">
-        <v>40013000.0</v>
+        <v>20004780.0</v>
       </c>
       <c r="N72" s="1">
-        <v>40714470.44</v>
+        <v>20410725.22</v>
       </c>
       <c r="O72" s="1">
-        <v>1.26</v>
+        <v>0.62</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0349</v>
+        <v>100.0132</v>
       </c>
       <c r="E73" s="1">
         <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>17450.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0349</v>
+        <v>0.0132</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M73" s="1">
-        <v>50017450.0</v>
+        <v>25003300.0</v>
       </c>
       <c r="N73" s="1">
-        <v>50862579.17</v>
+        <v>25153775.97</v>
       </c>
       <c r="O73" s="1">
-        <v>1.57</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0257</v>
+        <v>99.8768</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>20000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I74" s="1">
-        <v>5140.0</v>
+        <v>55739.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0257</v>
+        <v>0.22373315172473</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>191</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>20005140.0</v>
+        <v>24969200.0</v>
       </c>
       <c r="N74" s="1">
-        <v>20377148.0</v>
+        <v>24969200.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>192</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0076</v>
+        <v>100.0168</v>
       </c>
       <c r="E75" s="1">
         <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1900.0</v>
+        <v>5040.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0076</v>
+        <v>0.0168</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
         <v>194</v>
       </c>
       <c r="M75" s="1">
-        <v>25001900.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N75" s="1">
-        <v>25112067.5</v>
+        <v>30592765.92</v>
       </c>
       <c r="O75" s="1">
-        <v>0.78</v>
+        <v>0.92</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76" t="s">
         <v>196</v>
       </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7207</v>
+        <v>100.0155</v>
       </c>
       <c r="E76" s="1">
-        <v>99.65384132</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24913460.33</v>
+        <v>20000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>16714.67</v>
+        <v>3100.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.067090921046695</v>
+        <v>0.0155</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" t="s">
+        <v>197</v>
       </c>
       <c r="M76" s="1">
-        <v>24930175.0</v>
+        <v>20003100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24930175.0</v>
+        <v>20428982.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.77</v>
+        <v>0.62</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0275</v>
+        <v>100.007</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>100.00013333</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>21000028.0</v>
       </c>
       <c r="I77" s="1">
-        <v>8250.0</v>
+        <v>1442.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0275</v>
+        <v>0.0068666575111233</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M77" s="1">
-        <v>30008250.0</v>
+        <v>21001470.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30544613.33</v>
+        <v>21486609.67</v>
       </c>
       <c r="O77" s="1">
-        <v>0.94</v>
+        <v>0.65</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0245</v>
+        <v>100.0048</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4900.0</v>
+        <v>480.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0245</v>
+        <v>0.0048</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M78" s="1">
-        <v>20004900.0</v>
+        <v>10000480.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20396791.11</v>
+        <v>10069083.39</v>
       </c>
       <c r="O78" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C79" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0205</v>
+        <v>100.0104</v>
       </c>
       <c r="E79" s="1">
-        <v>100.00013333</v>
+        <v>99.9897</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>21000028.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4277.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.020366639511147</v>
+        <v>0.020702132319629</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M79" s="1">
-        <v>21004305.0</v>
+        <v>10001040.0</v>
       </c>
       <c r="N79" s="1">
-        <v>21453459.65</v>
+        <v>10225680.5</v>
       </c>
       <c r="O79" s="1">
-        <v>0.66</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C80" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9972</v>
+        <v>100.0057</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-280.0</v>
+        <v>1425.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0028</v>
+        <v>0.0057</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M80" s="1">
-        <v>9999720.0</v>
+        <v>25001425.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10051286.61</v>
+        <v>25171360.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.022</v>
+        <v>100.0488</v>
       </c>
       <c r="E81" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>3230.0</v>
+        <v>9760.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.032303327242706</v>
+        <v>0.0488</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M81" s="1">
-        <v>10002200.0</v>
+        <v>20009760.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10209780.39</v>
+        <v>20303508.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0104</v>
+        <v>99.9901</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2600.0</v>
+        <v>-1980.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0104</v>
+        <v>-0.0099</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M82" s="1">
-        <v>25002600.0</v>
+        <v>19998020.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25129955.63</v>
+        <v>20019580.72</v>
       </c>
       <c r="O82" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B83" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0507</v>
+        <v>99.9724</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>98.27945433</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>14741918.15</v>
       </c>
       <c r="I83" s="1">
-        <v>10140.0</v>
+        <v>253941.85</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0507</v>
+        <v>1.7225835024732</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>217</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>20010140.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20269764.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>218</v>
       </c>
       <c r="B84" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.821</v>
+        <v>99.9825</v>
       </c>
       <c r="E84" s="1">
-        <v>98.27945433</v>
+        <v>99.12450762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14741918.15</v>
+        <v>28746107.21</v>
       </c>
       <c r="I84" s="1">
-        <v>231231.85</v>
+        <v>248817.79</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5685329931099</v>
+        <v>0.8655703820427</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14973150.0</v>
+        <v>28994925.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14973150.0</v>
+        <v>28994925.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>220</v>
       </c>
       <c r="B85" t="s">
         <v>221</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0051</v>
+        <v>99.7335</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I85" s="1">
-        <v>1020.0</v>
+        <v>39847.95</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0051</v>
+        <v>0.26707424359954</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>222</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>20001020.0</v>
+        <v>14960025.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20198690.0</v>
+        <v>14960025.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" t="s">
         <v>223</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>29000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8236</v>
+        <v>99.8894</v>
       </c>
       <c r="E86" s="1">
-        <v>99.12450762</v>
+        <v>99.83693302</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>28746107.21</v>
+        <v>47921727.85</v>
       </c>
       <c r="I86" s="1">
-        <v>202736.79</v>
+        <v>25184.15</v>
       </c>
       <c r="J86" s="1">
-        <v>0.70526693760285</v>
+        <v>0.05255267522663</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>28948844.0</v>
+        <v>47946912.0</v>
       </c>
       <c r="N86" s="1">
-        <v>28948844.0</v>
+        <v>47946912.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>1.45</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C87" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5715</v>
+        <v>97.7952</v>
       </c>
       <c r="E87" s="1">
-        <v>99.467847</v>
+        <v>97.7176416</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14920177.05</v>
+        <v>14657646.24</v>
       </c>
       <c r="I87" s="1">
-        <v>15547.95</v>
+        <v>11633.76</v>
       </c>
       <c r="J87" s="1">
-        <v>0.10420754356933</v>
+        <v>0.079369905710045</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14935725.0</v>
+        <v>14669280.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14935725.0</v>
+        <v>14669280.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" t="s">
         <v>227</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0079</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.996575</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>39998630.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4530.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.011325387894535</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>228</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>14991465.0</v>
+        <v>40003160.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14991465.0</v>
+        <v>40927235.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9335</v>
+        <v>100.0018</v>
       </c>
       <c r="E89" s="1">
-        <v>98.92055693</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>14838083.54</v>
+        <v>30000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>151941.46</v>
+        <v>540.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.0239965261713</v>
+        <v>0.0018</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" t="s">
+        <v>231</v>
       </c>
       <c r="M89" s="1">
-        <v>14990025.0</v>
+        <v>30000540.0</v>
       </c>
       <c r="N89" s="1">
-        <v>14990025.0</v>
+        <v>30100533.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B90" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C90" s="1">
-        <v>40000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0235</v>
+        <v>100.0011</v>
       </c>
       <c r="E90" s="1">
-        <v>99.996575</v>
+        <v>100.00105</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>39998630.0</v>
+        <v>32000336.0</v>
       </c>
       <c r="I90" s="1">
-        <v>10770.0</v>
+        <v>16.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.026925922212836</v>
+        <v>4.9999475005512E-5</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M90" s="1">
-        <v>40009400.0</v>
+        <v>32000352.0</v>
       </c>
       <c r="N90" s="1">
-        <v>40864824.0</v>
+        <v>32768861.16</v>
       </c>
       <c r="O90" s="1">
-        <v>1.26</v>
+        <v>0.99</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B91" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9885</v>
+        <v>100.0355</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-3450.0</v>
+        <v>12425.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0115</v>
+        <v>0.0355</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M91" s="1">
-        <v>29996550.0</v>
+        <v>35012425.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30045586.0</v>
+        <v>35614935.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B92" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C92" s="1">
-        <v>32000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0169</v>
+        <v>100.0219</v>
       </c>
       <c r="E92" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>32000336.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>5072.0</v>
+        <v>6570.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.015849833576747</v>
+        <v>0.0219</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M92" s="1">
-        <v>32005408.0</v>
+        <v>30006570.0</v>
       </c>
       <c r="N92" s="1">
-        <v>32719069.16</v>
+        <v>30270774.42</v>
       </c>
       <c r="O92" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0493</v>
+        <v>100.0256</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>17255.0</v>
+        <v>7680.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0493</v>
+        <v>0.0256</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M93" s="1">
-        <v>35017255.0</v>
+        <v>30007680.0</v>
       </c>
       <c r="N93" s="1">
-        <v>35559671.39</v>
+        <v>30311889.5</v>
       </c>
       <c r="O93" s="1">
-        <v>1.1</v>
+        <v>0.91</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B94" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0238</v>
+        <v>99.7671</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I94" s="1">
-        <v>7140.0</v>
+        <v>43774.81</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0238</v>
+        <v>0.29337148090141</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>245</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30007140.0</v>
+        <v>14965065.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30221276.0</v>
+        <v>14965065.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>246</v>
       </c>
       <c r="B95" t="s">
         <v>247</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0293</v>
+        <v>99.9019</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.9818405</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>79185472.4</v>
       </c>
       <c r="I95" s="1">
-        <v>8790.0</v>
+        <v>736047.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0293</v>
+        <v>0.92952353214729</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>248</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30008790.0</v>
+        <v>79921520.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30261782.0</v>
+        <v>79921520.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>2.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
         <v>249</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.6133</v>
+        <v>99.557</v>
       </c>
       <c r="E96" s="1">
-        <v>99.47526793</v>
+        <v>99.48082066</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14921290.19</v>
+        <v>34818287.23</v>
       </c>
       <c r="I96" s="1">
-        <v>20704.81</v>
+        <v>26662.77</v>
       </c>
       <c r="J96" s="1">
-        <v>0.13876018585763</v>
+        <v>0.076576914377991</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14941995.0</v>
+        <v>34844950.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14941995.0</v>
+        <v>34844950.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.46</v>
+        <v>1.05</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>250</v>
+      </c>
+      <c r="B97" t="s">
         <v>251</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9374</v>
+        <v>99.8601</v>
       </c>
       <c r="E97" s="1">
-        <v>98.2467</v>
+        <v>99.2884329</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>4912335.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I97" s="1">
-        <v>84535.0</v>
+        <v>114333.42</v>
       </c>
       <c r="J97" s="1">
-        <v>1.7208720496465</v>
+        <v>0.57576404753589</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>4996870.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="N97" s="1">
-        <v>4996870.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.6</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>252</v>
+      </c>
+      <c r="B98" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C98" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.7483</v>
+        <v>100.037</v>
       </c>
       <c r="E98" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29284442.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>640047.22</v>
+        <v>11100.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.1856219864191</v>
+        <v>0.037</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>254</v>
       </c>
       <c r="M98" s="1">
-        <v>29924490.0</v>
+        <v>30011100.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29924490.0</v>
+        <v>30551975.42</v>
       </c>
       <c r="O98" s="1">
         <v>0.92</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>255</v>
       </c>
       <c r="B99" t="s">
         <v>256</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9186</v>
+        <v>99.5812</v>
       </c>
       <c r="E99" s="1">
-        <v>99.28424334</v>
+        <v>99.48840848</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>34749485.17</v>
+        <v>24872102.12</v>
       </c>
       <c r="I99" s="1">
-        <v>222024.83</v>
+        <v>23197.88</v>
       </c>
       <c r="J99" s="1">
-        <v>0.63892984000718</v>
+        <v>0.093268674630225</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>34971510.0</v>
+        <v>24895300.0</v>
       </c>
       <c r="N99" s="1">
-        <v>34971510.0</v>
+        <v>24895300.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.08</v>
+        <v>0.75</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>257</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.7013</v>
+        <v>100.0213</v>
       </c>
       <c r="E100" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19857686.58</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>82573.42</v>
+        <v>6390.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.41582598087315</v>
+        <v>0.0213</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>259</v>
       </c>
       <c r="M100" s="1">
-        <v>19940260.0</v>
+        <v>30006390.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19940260.0</v>
+        <v>30108790.83</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.042</v>
+        <v>100.0111</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>12600.0</v>
+        <v>3330.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.042</v>
+        <v>0.0111</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M101" s="1">
-        <v>30012600.0</v>
+        <v>30003330.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30502635.0</v>
+        <v>30672346.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9421</v>
+        <v>100.0245</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47378368</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>24868445.92</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>117079.08</v>
+        <v>4900.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.4707937133532</v>
+        <v>0.0245</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>265</v>
       </c>
       <c r="M102" s="1">
-        <v>24985525.0</v>
+        <v>20004900.0</v>
       </c>
       <c r="N102" s="1">
-        <v>24985525.0</v>
+        <v>20401429.67</v>
       </c>
       <c r="O102" s="1">
-        <v>0.77</v>
+        <v>0.62</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0145</v>
+        <v>99.9977</v>
       </c>
       <c r="E103" s="1">
         <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4350.0</v>
+        <v>-345.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0145</v>
+        <v>-0.0023</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="M103" s="1">
-        <v>30004350.0</v>
+        <v>14999655.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30056439.33</v>
+        <v>15028426.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B104" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0221</v>
+        <v>100.0109</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6630.0</v>
+        <v>1090.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0221</v>
+        <v>0.0109</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="M104" s="1">
-        <v>30006630.0</v>
+        <v>10001090.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30624950.0</v>
+        <v>10019582.36</v>
       </c>
       <c r="O104" s="1">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B105" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0327</v>
+        <v>99.7807</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.47403105</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>19894806.21</v>
       </c>
       <c r="I105" s="1">
-        <v>6540.0</v>
+        <v>61333.79</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0327</v>
+        <v>0.30829046210649</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>272</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20006540.0</v>
+        <v>19956140.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20369276.11</v>
+        <v>19956140.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B106" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9881</v>
+        <v>99.8998</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I106" s="1">
-        <v>-1785.0</v>
+        <v>6325.46</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0119</v>
+        <v>0.063358161829987</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>275</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14998215.0</v>
+        <v>9989980.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15001916.83</v>
+        <v>9989980.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>276</v>
       </c>
       <c r="B107" t="s">
         <v>277</v>
       </c>
       <c r="C107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9968</v>
+        <v>99.9509</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.829956</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>9982995.6</v>
       </c>
       <c r="I107" s="1">
-        <v>-320.0</v>
+        <v>12094.4</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0032</v>
+        <v>0.12115000832015</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>278</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9999680.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10002059.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>278</v>
+      </c>
+      <c r="B108" t="s">
         <v>279</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6197</v>
+        <v>99.9081</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47403105</v>
+        <v>99.82918118</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894806.21</v>
+        <v>39931672.47</v>
       </c>
       <c r="I108" s="1">
-        <v>29133.79</v>
+        <v>31567.53</v>
       </c>
       <c r="J108" s="1">
-        <v>0.14643917458897</v>
+        <v>0.079053863881399</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19923940.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19923940.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>1.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" t="s">
         <v>281</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9573</v>
+        <v>99.8902</v>
       </c>
       <c r="E109" s="1">
-        <v>99.806597</v>
+        <v>99.6399262</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9980659.7</v>
+        <v>19927985.24</v>
       </c>
       <c r="I109" s="1">
-        <v>15070.3</v>
+        <v>50054.76</v>
       </c>
       <c r="J109" s="1">
-        <v>0.15099502891577</v>
+        <v>0.25117822698668</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>9995730.0</v>
+        <v>19978040.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9995730.0</v>
+        <v>19978040.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9146</v>
+        <v>99.6927</v>
       </c>
       <c r="E110" s="1">
-        <v>99.81091378</v>
+        <v>99.47155735</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>39924365.51</v>
+        <v>19894311.47</v>
       </c>
       <c r="I110" s="1">
-        <v>41474.49</v>
+        <v>44228.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.10388265278658</v>
+        <v>0.22231747033163</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>39965840.0</v>
+        <v>19938540.0</v>
       </c>
       <c r="N110" s="1">
-        <v>39965840.0</v>
+        <v>19938540.0</v>
       </c>
       <c r="O110" s="1">
-        <v>1.24</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.7285</v>
+        <v>99.9882</v>
       </c>
       <c r="E111" s="1">
-        <v>99.6399262</v>
+        <v>99.836158</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19927985.24</v>
+        <v>29950847.4</v>
       </c>
       <c r="I111" s="1">
-        <v>17714.76</v>
+        <v>45612.6</v>
       </c>
       <c r="J111" s="1">
-        <v>0.088893883584591</v>
+        <v>0.15229151746805</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19945700.0</v>
+        <v>29996460.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19945700.0</v>
+        <v>29996460.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5311</v>
+        <v>98.5028</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47155735</v>
+        <v>97.8384763</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19894311.47</v>
+        <v>9783847.63</v>
       </c>
       <c r="I112" s="1">
-        <v>11908.53</v>
+        <v>66432.37</v>
       </c>
       <c r="J112" s="1">
-        <v>0.05985897032907</v>
+        <v>0.67900045577468</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19906220.0</v>
+        <v>9850280.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19906220.0</v>
+        <v>9850280.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
         <v>289</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>30000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9941</v>
+        <v>99.953</v>
       </c>
       <c r="E113" s="1">
-        <v>99.46367</v>
+        <v>99.81992211</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>29839101.0</v>
+        <v>17967585.98</v>
       </c>
       <c r="I113" s="1">
-        <v>159129.0</v>
+        <v>23954.02</v>
       </c>
       <c r="J113" s="1">
-        <v>0.53329019530448</v>
+        <v>0.13331796506589</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29998230.0</v>
+        <v>17991540.0</v>
       </c>
       <c r="N113" s="1">
-        <v>29998230.0</v>
+        <v>17991540.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>290</v>
+      </c>
+      <c r="B114" t="s">
         <v>291</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0125</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>2500.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.0125</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>292</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>24988150.0</v>
+        <v>20002500.0</v>
       </c>
       <c r="N114" s="1">
-        <v>24988150.0</v>
+        <v>20015131.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>293</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.3291</v>
+        <v>100.0</v>
       </c>
       <c r="E115" s="1">
-        <v>97.8384763</v>
+        <v>99.24</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9783847.63</v>
+        <v>9924000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>49062.37</v>
+        <v>76000.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.50146294030133</v>
+        <v>0.7658202337767</v>
       </c>
       <c r="K115">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.25</v>
+      </c>
+      <c r="L115" t="s">
+        <v>295</v>
       </c>
       <c r="M115" s="1">
-        <v>9832910.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9832910.0</v>
+        <v>10124657.53</v>
       </c>
       <c r="O115" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9765</v>
+        <v>98.505</v>
       </c>
       <c r="E116" s="1">
-        <v>99.83192187</v>
+        <v>98.33</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>14974788.28</v>
+        <v>3933200.0</v>
       </c>
       <c r="I116" s="1">
-        <v>21686.72</v>
+        <v>7000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.14482154668567</v>
+        <v>0.17797213464863</v>
       </c>
       <c r="K116">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L116" t="s">
+        <v>298</v>
       </c>
       <c r="M116" s="1">
-        <v>14996475.0</v>
+        <v>3940200.0</v>
       </c>
       <c r="N116" s="1">
-        <v>14996475.0</v>
+        <v>3942720.55</v>
       </c>
       <c r="O116" s="1">
-        <v>0.46</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.934</v>
+        <v>99.642</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>98.97545327</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9924000.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I117" s="1">
-        <v>69400.0</v>
+        <v>142641.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.69931479242241</v>
+        <v>0.67344650309076</v>
       </c>
       <c r="K117">
-        <v>1.15</v>
+        <v>0.69</v>
       </c>
       <c r="L117" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M117" s="1">
-        <v>9993400.0</v>
+        <v>21323388.0</v>
       </c>
       <c r="N117" s="1">
-        <v>10108810.96</v>
+        <v>21471722.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.375</v>
+        <v>99.8763</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>99.87633333</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1800.0</v>
+        <v>-5.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.045764263195363</v>
+        <v>-3.3374606596825E-5</v>
       </c>
       <c r="K118">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="L118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M118" s="1">
-        <v>3935000.0</v>
+        <v>14981445.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3936041.1</v>
+        <v>14999064.86</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B119" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.551</v>
+        <v>99.603</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>99.163675</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I119" s="1">
-        <v>123167.0</v>
+        <v>87865.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.58150451445362</v>
+        <v>0.4430301720867</v>
       </c>
       <c r="K119">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="L119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M119" s="1">
-        <v>21303914.0</v>
+        <v>19920600.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21436418.11</v>
+        <v>20029915.07</v>
       </c>
       <c r="O119" s="1">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.505</v>
+        <v>100.722</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>100.747</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I120" s="1">
-        <v>68265.0</v>
+        <v>-7500.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.34420366127012</v>
+        <v>-0.024814634678948</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="L120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M120" s="1">
-        <v>19901000.0</v>
+        <v>30216600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>19999219.18</v>
+        <v>30481052.05</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.92</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B121" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C121" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.814</v>
+        <v>98.94</v>
       </c>
       <c r="E121" s="1">
         <v>98.63892667</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>14795839.0</v>
       </c>
       <c r="I121" s="1">
-        <v>26261.0</v>
+        <v>45161.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.17748909000699</v>
+        <v>0.30522770624903</v>
       </c>
       <c r="K121">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L121" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M121" s="1">
-        <v>14822100.0</v>
+        <v>14841000.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14829856.85</v>
+        <v>14850143.84</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B122" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C122" s="1">
         <v>26200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.279</v>
+        <v>100.182</v>
       </c>
       <c r="E122" s="1">
         <v>100.64458779</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>26368882.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-95784.0</v>
+        <v>-121198.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.36324634468765</v>
+        <v>-0.45962509900875</v>
       </c>
       <c r="K122">
-        <v>2.89</v>
+        <v>3.16</v>
       </c>
       <c r="L122" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M122" s="1">
-        <v>26273098.0</v>
+        <v>26247684.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27030295.95</v>
+        <v>27075137.42</v>
       </c>
       <c r="O122" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B123" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C123" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.85</v>
+        <v>99.928</v>
       </c>
       <c r="E123" s="1">
         <v>99.14</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>4957000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>35500.0</v>
+        <v>39400.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.71615896711721</v>
+        <v>0.79483558603994</v>
       </c>
       <c r="K123">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="L123" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M123" s="1">
-        <v>4992500.0</v>
+        <v>4996400.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5040582.19</v>
+        <v>5048643.15</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B124" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.762</v>
+        <v>99.903</v>
       </c>
       <c r="E124" s="1">
         <v>98.3985</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>9839850.0</v>
       </c>
       <c r="I124" s="1">
-        <v>136350.0</v>
+        <v>150450.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3856918550588</v>
+        <v>1.5289867223586</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L124" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M124" s="1">
-        <v>9976200.0</v>
+        <v>9990300.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9993789.04</v>
+        <v>10009368.49</v>
       </c>
       <c r="O124" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B125" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C125" s="1">
-        <v>46499000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.491</v>
+        <v>99.78</v>
       </c>
       <c r="E125" s="1">
-        <v>101.14901439</v>
+        <v>99.75</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>47033280.2</v>
+        <v>10473750.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-305970.11</v>
+        <v>3150.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.65053959387676</v>
+        <v>0.030075187969925</v>
       </c>
       <c r="K125">
-        <v>2.84</v>
+        <v>0.82</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M125" s="1">
-        <v>46727310.09</v>
+        <v>10476900.0</v>
       </c>
       <c r="N125" s="1">
-        <v>48047117.32</v>
+        <v>10563489.04</v>
       </c>
       <c r="O125" s="1">
-        <v>1.48</v>
+        <v>0.32</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C126" s="1">
-        <v>8800000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.146</v>
+        <v>99.077</v>
       </c>
       <c r="E126" s="1">
-        <v>98.743125</v>
+        <v>99.04783611</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>8689395.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I126" s="1">
-        <v>35453.0</v>
+        <v>911.08</v>
       </c>
       <c r="J126" s="1">
-        <v>0.40800308882264</v>
+        <v>0.029444249962123</v>
       </c>
       <c r="K126">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="L126" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M126" s="1">
-        <v>8724848.0</v>
+        <v>3095165.48</v>
       </c>
       <c r="N126" s="1">
-        <v>8737204.16</v>
+        <v>3098482.06</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B127" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C127" s="1">
-        <v>9400000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.898</v>
+        <v>100.359</v>
       </c>
       <c r="E127" s="1">
-        <v>98.855</v>
+        <v>101.14901439</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>9292370.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I127" s="1">
-        <v>4042.0</v>
+        <v>-367348.79</v>
       </c>
       <c r="J127" s="1">
-        <v>0.043498052703455</v>
+        <v>-0.78104012400989</v>
       </c>
       <c r="K127">
-        <v>0.18</v>
+        <v>3.13</v>
       </c>
       <c r="L127" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M127" s="1">
-        <v>9296412.0</v>
+        <v>46665931.41</v>
       </c>
       <c r="N127" s="1">
-        <v>9313151.73</v>
+        <v>48123324.73</v>
       </c>
       <c r="O127" s="1">
-        <v>0.29</v>
+        <v>1.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C128" s="1">
-        <v>31300000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.019</v>
+        <v>99.282</v>
       </c>
       <c r="E128" s="1">
-        <v>100.17175712</v>
+        <v>98.743125</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>31353759.98</v>
+        <v>8689395.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-47812.98</v>
+        <v>47421.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.15249520322443</v>
+        <v>0.54573419668458</v>
       </c>
       <c r="K128">
-        <v>1.95</v>
+        <v>0.16</v>
       </c>
       <c r="L128" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M128" s="1">
-        <v>31305947.0</v>
+        <v>8736816.0</v>
       </c>
       <c r="N128" s="1">
-        <v>31914903.51</v>
+        <v>8750799.56</v>
       </c>
       <c r="O128" s="1">
-        <v>0.99</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B129" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.26</v>
+        <v>99.042</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>98.855</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I129" s="1">
-        <v>12400.0</v>
+        <v>17578.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2650479493981</v>
+        <v>0.18916595012898</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>784.25</v>
+        <v>0.22</v>
+      </c>
+      <c r="L129" t="s">
+        <v>337</v>
       </c>
       <c r="M129" s="1">
-        <v>992600.0</v>
+        <v>9309948.0</v>
       </c>
       <c r="N129" s="1">
-        <v>993384.25</v>
+        <v>9331033.62</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.236</v>
+        <v>100.012</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>100.17175712</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>31353759.98</v>
       </c>
       <c r="I130" s="1">
-        <v>52855.46</v>
+        <v>-50003.98</v>
       </c>
       <c r="J130" s="1">
-        <v>0.58952884838412</v>
+        <v>-0.15948320084065</v>
       </c>
       <c r="K130">
-        <v>0.08</v>
+        <v>2.12</v>
       </c>
       <c r="L130" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M130" s="1">
-        <v>9018567.68</v>
+        <v>31303756.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9025694.91</v>
+        <v>31967701.89</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.96</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.768</v>
+        <v>99.403</v>
       </c>
       <c r="E131" s="1">
-        <v>99.174455</v>
+        <v>98.02</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19834891.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I131" s="1">
-        <v>118709.0</v>
+        <v>13830.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.59848576934454</v>
+        <v>1.4109365435625</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.09</v>
+      </c>
+      <c r="L131">
+        <v>876.71</v>
       </c>
       <c r="M131" s="1">
-        <v>19953600.0</v>
+        <v>994030.0</v>
       </c>
       <c r="N131" s="1">
-        <v>19975723.29</v>
+        <v>994906.71</v>
       </c>
       <c r="O131" s="1">
-        <v>0.62</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C132" s="1">
-        <v>22300000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.988</v>
+        <v>99.389</v>
       </c>
       <c r="E132" s="1">
-        <v>99.565</v>
+        <v>98.65440383</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>22202995.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I132" s="1">
-        <v>94329.0</v>
+        <v>66760.1</v>
       </c>
       <c r="J132" s="1">
-        <v>0.42484808918797</v>
+        <v>0.74461569099973</v>
       </c>
       <c r="K132">
-        <v>0.74</v>
+        <v>0.09</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M132" s="1">
-        <v>22297324.0</v>
+        <v>9032472.32</v>
       </c>
       <c r="N132" s="1">
-        <v>22462741.12</v>
+        <v>9040439.88</v>
       </c>
       <c r="O132" s="1">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C133" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.881</v>
+        <v>99.913</v>
       </c>
       <c r="E133" s="1">
-        <v>99.24125</v>
+        <v>99.174455</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>15878600.0</v>
+        <v>19834891.0</v>
       </c>
       <c r="I133" s="1">
-        <v>102360.0</v>
+        <v>147709.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.64464121522049</v>
+        <v>0.74469277396079</v>
       </c>
       <c r="K133">
         <v>0.12</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M133" s="1">
-        <v>15980960.0</v>
+        <v>19982600.0</v>
       </c>
       <c r="N133" s="1">
-        <v>15999754.52</v>
+        <v>20006572.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C134" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.464</v>
+        <v>99.552</v>
       </c>
       <c r="E134" s="1">
         <v>99.37609756</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>4074420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3604.0</v>
+        <v>7212.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.088454307606972</v>
+        <v>0.17700678869631</v>
       </c>
       <c r="K134">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M134" s="1">
-        <v>4078024.0</v>
+        <v>4081632.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4099254.14</v>
+        <v>4105515.9</v>
       </c>
       <c r="O134" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C135" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.687</v>
+        <v>100.634</v>
       </c>
       <c r="E135" s="1">
         <v>100.68475</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>12082170.0</v>
       </c>
       <c r="I135" s="1">
-        <v>270.0</v>
+        <v>-6090.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0022346979060881</v>
+        <v>-0.050404852770653</v>
       </c>
       <c r="K135">
-        <v>2.92</v>
+        <v>0.14</v>
       </c>
       <c r="L135" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M135" s="1">
-        <v>12082440.0</v>
+        <v>12076080.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12432576.99</v>
+        <v>12092847.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B136" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C136" s="1">
         <v>7800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.293</v>
+        <v>101.149</v>
       </c>
       <c r="E136" s="1">
         <v>101.89661538</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>7947936.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-47082.0</v>
+        <v>-58314.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.59238021040934</v>
+        <v>-0.73369991907333</v>
       </c>
       <c r="K136">
-        <v>1.48</v>
+        <v>1.79</v>
       </c>
       <c r="L136" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M136" s="1">
-        <v>7900854.0</v>
+        <v>7889622.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8016197.84</v>
+        <v>8029487.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B137" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.724</v>
+        <v>99.773</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71</v>
+        <v>99.71702006</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>14956500.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2100.0</v>
+        <v>9768.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.014040718082439</v>
+        <v>0.056138804249504</v>
       </c>
       <c r="K137">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="L137" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M137" s="1">
-        <v>14958600.0</v>
+        <v>17410388.5</v>
       </c>
       <c r="N137" s="1">
-        <v>15101613.7</v>
+        <v>17596123.43</v>
       </c>
       <c r="O137" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B138">
         <v>2706544712</v>
       </c>
       <c r="C138" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.98084935</v>
+        <v>99.99477755</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-3830.13</v>
+        <v>-1044.49</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M138" s="1">
-        <v>-3830.13</v>
+        <v>-1044.49</v>
       </c>
       <c r="N138" s="1">
-        <v>-21795.41</v>
+        <v>-21812.65</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B139">
         <v>2711869102</v>
       </c>
       <c r="C139" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.9818531</v>
+        <v>99.99415077</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5444.07</v>
+        <v>-1754.77</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="M139" s="1">
-        <v>-5444.07</v>
+        <v>-1754.77</v>
       </c>
       <c r="N139" s="1">
-        <v>-27474.23</v>
+        <v>-27479.77</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B140">
         <v>2715297022</v>
       </c>
       <c r="C140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.98145313</v>
+        <v>99.9927262</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5564.06</v>
+        <v>-2182.14</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M140" s="1">
-        <v>-5564.06</v>
+        <v>-2182.14</v>
       </c>
       <c r="N140" s="1">
-        <v>-25015.06</v>
+        <v>-24989.31</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B141">
-        <v>2734969852</v>
+        <v>2760392012</v>
       </c>
       <c r="C141" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9995668</v>
+        <v>100.0414232</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-21.66</v>
+        <v>2071.16</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141">
-        <v>-297.81</v>
+      <c r="L141" t="s">
+        <v>368</v>
       </c>
       <c r="M141" s="1">
-        <v>-21.66</v>
+        <v>2071.16</v>
       </c>
       <c r="N141" s="1">
-        <v>-319.47</v>
+        <v>13162.94</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B142">
-        <v>2760392012</v>
+        <v>2763112602</v>
       </c>
       <c r="C142" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0596976</v>
+        <v>100.0403461</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>2984.88</v>
+        <v>4034.61</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M142" s="1">
-        <v>2984.88</v>
+        <v>4034.61</v>
       </c>
       <c r="N142" s="1">
-        <v>13116.38</v>
+        <v>24979.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B143">
-        <v>2763112602</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.057766</v>
+        <v>100.0433979</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>5776.6</v>
+        <v>4339.79</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M143" s="1">
-        <v>5776.6</v>
+        <v>4339.79</v>
       </c>
       <c r="N143" s="1">
-        <v>24886.6</v>
+        <v>24295.12</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B144">
-        <v>2764514792</v>
+        <v>2767187812</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0031527</v>
+        <v>100.0038158</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>315.27</v>
+        <v>572.37</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="M144" s="1">
-        <v>315.27</v>
+        <v>572.37</v>
       </c>
       <c r="N144" s="1">
-        <v>15727.77</v>
+        <v>26558.7</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B145">
-        <v>2767186152</v>
+        <v>2773749642</v>
       </c>
       <c r="C145" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0604402</v>
+        <v>100.0307719</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6044.02</v>
+        <v>6154.38</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M145" s="1">
-        <v>6044.02</v>
+        <v>6154.38</v>
       </c>
       <c r="N145" s="1">
-        <v>24193.58</v>
+        <v>30558.83</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B146">
-        <v>2767187812</v>
+        <v>2786857582</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0191118</v>
+        <v>100.0013279</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2866.77</v>
+        <v>132.79</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M146" s="1">
-        <v>2866.77</v>
+        <v>132.79</v>
       </c>
       <c r="N146" s="1">
-        <v>26517.77</v>
+        <v>12343.88</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B147">
-        <v>2773749642</v>
+        <v>2786869692</v>
       </c>
       <c r="C147" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.04103935</v>
+        <v>100.0136848</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>8207.87</v>
+        <v>684.24</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M147" s="1">
-        <v>8207.87</v>
+        <v>684.24</v>
       </c>
       <c r="N147" s="1">
-        <v>30349.37</v>
+        <v>7289.92</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B148">
-        <v>2786857582</v>
+        <v>2789264662</v>
       </c>
       <c r="C148" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0137396</v>
+        <v>100.02269504</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1373.96</v>
+        <v>5673.76</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>1373.96</v>
+        <v>5673.76</v>
       </c>
       <c r="N148" s="1">
-        <v>12329.96</v>
+        <v>42894.24</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B149">
-        <v>2786869692</v>
+        <v>2789797962</v>
       </c>
       <c r="C149" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0266994</v>
+        <v>100.0591826</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>1334.97</v>
+        <v>23673.04</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M149" s="1">
-        <v>1334.97</v>
+        <v>23673.04</v>
       </c>
       <c r="N149" s="1">
-        <v>7262.56</v>
+        <v>93621.71</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B150">
-        <v>2789264662</v>
+        <v>2792185442</v>
       </c>
       <c r="C150" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.03758408</v>
+        <v>100.05888643</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>9396.02</v>
+        <v>20610.25</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="M150" s="1">
-        <v>9396.02</v>
+        <v>20610.25</v>
       </c>
       <c r="N150" s="1">
-        <v>42741.02</v>
+        <v>78202.75</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B151">
-        <v>2789797962</v>
+        <v>2796875442</v>
       </c>
       <c r="C151" s="1">
-        <v>40000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.07598003</v>
+        <v>100.04990498</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>30392.01</v>
+        <v>11428.24</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M151" s="1">
-        <v>30392.01</v>
+        <v>11428.24</v>
       </c>
       <c r="N151" s="1">
-        <v>93003.12</v>
+        <v>47536.58</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B152">
-        <v>2792185442</v>
+        <v>2798428082</v>
       </c>
       <c r="C152" s="1">
-        <v>35000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.07493703</v>
+        <v>100.02367254</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>26227.96</v>
+        <v>1491.37</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M152" s="1">
-        <v>26227.96</v>
+        <v>1491.37</v>
       </c>
       <c r="N152" s="1">
-        <v>77636.16</v>
+        <v>10619.83</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>2796875442</v>
+        <v>2798445762</v>
       </c>
       <c r="C153" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.06606166</v>
+        <v>100.0104861</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>15128.12</v>
+        <v>1048.61</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M153" s="1">
-        <v>15128.12</v>
+        <v>1048.61</v>
       </c>
       <c r="N153" s="1">
-        <v>47252.18</v>
+        <v>14762.39</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B154">
-        <v>2798428082</v>
+        <v>2798594412</v>
       </c>
       <c r="C154" s="1">
-        <v>6300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.03917603</v>
+        <v>100.07316073</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2468.09</v>
+        <v>10974.11</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="M154" s="1">
-        <v>2468.09</v>
+        <v>10974.11</v>
       </c>
       <c r="N154" s="1">
-        <v>10581.51</v>
+        <v>33508.61</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B155">
-        <v>2798445762</v>
+        <v>2813842972</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0253628</v>
+        <v>100.05202367</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2536.28</v>
+        <v>7803.55</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>2536.28</v>
+        <v>7803.55</v>
       </c>
       <c r="N155" s="1">
-        <v>14720.56</v>
+        <v>23334.93</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>2798594412</v>
+        <v>2862709242</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0888922</v>
+        <v>100.05014704</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>13333.83</v>
+        <v>6268.38</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M156" s="1">
-        <v>13333.83</v>
+        <v>6268.38</v>
       </c>
       <c r="N156" s="1">
-        <v>33159.37</v>
+        <v>13142.86</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B157">
-        <v>2813842972</v>
+        <v>2863881832</v>
       </c>
       <c r="C157" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.06260187</v>
+        <v>100.05478043</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>9390.28</v>
+        <v>16434.13</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>9390.28</v>
+        <v>16434.13</v>
       </c>
       <c r="N157" s="1">
-        <v>23000.2</v>
+        <v>33868.46</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B158">
-        <v>2843423492</v>
+        <v>2863985832</v>
       </c>
       <c r="C158" s="1">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.011056</v>
+        <v>100.00489232</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>663.36</v>
+        <v>1223.08</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M158" s="1">
-        <v>663.36</v>
+        <v>1223.08</v>
       </c>
       <c r="N158" s="1">
-        <v>5264.52</v>
+        <v>11009.74</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B159">
-        <v>2861772482</v>
+        <v>2892744252</v>
       </c>
       <c r="C159" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0025638</v>
+        <v>100.04826795</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>384.57</v>
+        <v>9653.59</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M159" s="1">
-        <v>384.57</v>
+        <v>9653.59</v>
       </c>
       <c r="N159" s="1">
-        <v>4082.07</v>
+        <v>17326.09</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B160">
-        <v>2862709242</v>
+        <v>2892982772</v>
       </c>
       <c r="C160" s="1">
-        <v>12500000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.05423504</v>
+        <v>100.0087329</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>6779.38</v>
+        <v>541.44</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>6779.38</v>
+        <v>541.44</v>
       </c>
       <c r="N160" s="1">
-        <v>12571.15</v>
+        <v>2039.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B161">
-        <v>2863881832</v>
+        <v>2905161052</v>
       </c>
       <c r="C161" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0592861</v>
+        <v>100.02827755</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>17785.83</v>
+        <v>5655.51</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M161" s="1">
-        <v>17785.83</v>
+        <v>5655.51</v>
       </c>
       <c r="N161" s="1">
-        <v>32443.33</v>
+        <v>9908.68</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B162">
-        <v>2863985832</v>
+        <v>2922922502</v>
       </c>
       <c r="C162" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.01117752</v>
+        <v>100.0041701</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2794.38</v>
+        <v>417.01</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>407</v>
+      <c r="L162">
+        <v>995.56</v>
       </c>
       <c r="M162" s="1">
-        <v>2794.38</v>
+        <v>417.01</v>
       </c>
       <c r="N162" s="1">
-        <v>10937.44</v>
+        <v>1412.57</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B163">
-        <v>2892744252</v>
+        <v>2923119492</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.04969485</v>
+        <v>100.03486885</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>9938.97</v>
+        <v>2719.77</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="M163" s="1">
-        <v>9938.97</v>
+        <v>2719.77</v>
       </c>
       <c r="N163" s="1">
-        <v>16172.47</v>
+        <v>4441.4</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B164">
-        <v>2892982772</v>
+        <v>2926581072</v>
       </c>
       <c r="C164" s="1">
-        <v>6200000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.01305613</v>
+        <v>100.02258385</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>809.48</v>
+        <v>2052.42</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M164" s="1">
-        <v>809.48</v>
+        <v>2052.42</v>
       </c>
       <c r="N164" s="1">
-        <v>2010.44</v>
+        <v>4298.57</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B165">
-        <v>2905161052</v>
+        <v>2926627552</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.02760625</v>
+        <v>100.0601487</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5521.25</v>
+        <v>6014.87</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M165" s="1">
-        <v>5521.25</v>
+        <v>6014.87</v>
       </c>
       <c r="N165" s="1">
-        <v>8869.59</v>
+        <v>9614.87</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B166">
-        <v>2922922502</v>
+        <v>2928710612</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0063026</v>
+        <v>100.0018575</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>630.26</v>
+        <v>371.5</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166">
-        <v>743.55</v>
+      <c r="L166" t="s">
+        <v>417</v>
       </c>
       <c r="M166" s="1">
-        <v>630.26</v>
+        <v>371.5</v>
       </c>
       <c r="N166" s="1">
-        <v>1373.81</v>
+        <v>2506.89</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B167">
-        <v>2923119492</v>
+        <v>2935596102</v>
       </c>
       <c r="C167" s="1">
-        <v>7800000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.03356667</v>
+        <v>100.00906818</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2618.2</v>
+        <v>4534.09</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="M167" s="1">
-        <v>2618.2</v>
+        <v>4534.09</v>
       </c>
       <c r="N167" s="1">
-        <v>3950.18</v>
+        <v>13214.09</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B168">
-        <v>2926581072</v>
+        <v>2935657812</v>
       </c>
       <c r="C168" s="1">
-        <v>9088000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.02630458</v>
+        <v>100.06623757</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>2390.56</v>
+        <v>19871.27</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M168" s="1">
-        <v>2390.56</v>
+        <v>19871.27</v>
       </c>
       <c r="N168" s="1">
-        <v>4124.55</v>
+        <v>30696.77</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B169">
-        <v>2926627552</v>
+        <v>2937267372</v>
       </c>
       <c r="C169" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0609296</v>
+        <v>100.0223727</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>6092.96</v>
+        <v>2237.27</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M169" s="1">
-        <v>6092.96</v>
+        <v>2237.27</v>
       </c>
       <c r="N169" s="1">
-        <v>8895.77</v>
+        <v>4355.6</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B170">
-        <v>2928710612</v>
+        <v>2943810772</v>
       </c>
       <c r="C170" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.00442</v>
+        <v>100.0099375</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>884.0</v>
+        <v>1987.5</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M170" s="1">
-        <v>884.0</v>
+        <v>1987.5</v>
       </c>
       <c r="N170" s="1">
-        <v>2470.67</v>
+        <v>3849.95</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B171">
-        <v>2935596102</v>
+        <v>2949187952</v>
       </c>
       <c r="C171" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.01284188</v>
+        <v>100.0372454</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>6420.94</v>
+        <v>3724.54</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M171" s="1">
-        <v>6420.94</v>
+        <v>3724.54</v>
       </c>
       <c r="N171" s="1">
-        <v>12954.28</v>
+        <v>5519.65</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B172">
-        <v>2935657812</v>
+        <v>2952571562</v>
       </c>
       <c r="C172" s="1">
-        <v>30000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.06706177</v>
+        <v>100.01159234</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>20118.53</v>
+        <v>741.91</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>426</v>
+      <c r="L172">
+        <v>593.28</v>
       </c>
       <c r="M172" s="1">
-        <v>20118.53</v>
+        <v>741.91</v>
       </c>
       <c r="N172" s="1">
-        <v>28407.7</v>
+        <v>1335.19</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B173">
-        <v>2937267372</v>
+        <v>2957753962</v>
       </c>
       <c r="C173" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.025401</v>
+        <v>100.01055352</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2540.1</v>
+        <v>928.71</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>428</v>
+      <c r="L173">
+        <v>600.89</v>
       </c>
       <c r="M173" s="1">
-        <v>2540.1</v>
+        <v>928.71</v>
       </c>
       <c r="N173" s="1">
-        <v>4133.98</v>
+        <v>1529.6</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B174">
-        <v>2943810772</v>
+        <v>2962625832</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0110455</v>
+        <v>100.02111433</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>2209.1</v>
+        <v>8445.73</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M174" s="1">
-        <v>2209.1</v>
+        <v>8445.73</v>
       </c>
       <c r="N174" s="1">
-        <v>3543.77</v>
+        <v>12240.03</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B175">
-        <v>2949187952</v>
+        <v>2962647772</v>
       </c>
       <c r="C175" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.0343194</v>
+        <v>100.01436105</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>3431.94</v>
+        <v>2872.21</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M175" s="1">
-        <v>3431.94</v>
+        <v>2872.21</v>
       </c>
       <c r="N175" s="1">
-        <v>4740.94</v>
+        <v>4406.71</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B176">
-        <v>2952571562</v>
+        <v>3009856922</v>
       </c>
       <c r="C176" s="1">
-        <v>6400000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.01232703</v>
+        <v>99.99064895</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>788.93</v>
+        <v>-888.35</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>416.71</v>
+        <v>36.01</v>
       </c>
       <c r="M176" s="1">
-        <v>788.93</v>
+        <v>-888.35</v>
       </c>
       <c r="N176" s="1">
-        <v>1205.64</v>
+        <v>-852.34</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B177">
-        <v>2957753962</v>
+        <v>3009858932</v>
       </c>
       <c r="C177" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.00982932</v>
+        <v>100.0022922</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>864.98</v>
+        <v>343.83</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>405.2</v>
+        <v>138.52</v>
       </c>
       <c r="M177" s="1">
-        <v>864.98</v>
+        <v>343.83</v>
       </c>
       <c r="N177" s="1">
-        <v>1270.18</v>
+        <v>482.35</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B178">
-        <v>2962625832</v>
+        <v>3013661662</v>
       </c>
       <c r="C178" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.01720943</v>
+        <v>99.9918518</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>6883.77</v>
+        <v>-1629.64</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>436</v>
+      <c r="L178">
+        <v>111.75</v>
       </c>
       <c r="M178" s="1">
-        <v>6883.77</v>
+        <v>-1629.64</v>
       </c>
       <c r="N178" s="1">
-        <v>9511.86</v>
+        <v>-1517.89</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>437</v>
       </c>
       <c r="B179">
-        <v>2962647772</v>
+        <v>3015607942</v>
       </c>
       <c r="C179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0121256</v>
+        <v>99.99024887</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>2425.12</v>
+        <v>-1462.67</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-        <v>438</v>
+      <c r="L179">
+        <v>53.49</v>
       </c>
       <c r="M179" s="1">
-        <v>2425.12</v>
+        <v>-1462.67</v>
       </c>
       <c r="N179" s="1">
-        <v>3462.51</v>
+        <v>-1409.18</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B180">
-        <v>3009856922</v>
+        <v>3017270942</v>
       </c>
       <c r="C180" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.98574474</v>
+        <v>99.994667</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1354.25</v>
+        <v>-1066.6</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>12.56</v>
+        <v>31.1</v>
       </c>
       <c r="M180" s="1">
-        <v>-1354.25</v>
+        <v>-1066.6</v>
       </c>
       <c r="N180" s="1">
-        <v>-1341.69</v>
+        <v>-1035.5</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B181">
-        <v>3009858932</v>
+        <v>3021967322</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.99751667</v>
+        <v>99.98956247</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-372.5</v>
+        <v>-887.19</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>56.51</v>
+        <v>28.97</v>
       </c>
       <c r="M181" s="1">
-        <v>-372.5</v>
+        <v>-887.19</v>
       </c>
       <c r="N181" s="1">
-        <v>-315.99</v>
+        <v>-858.22</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B182">
-        <v>3013661662</v>
+        <v>3022014132</v>
       </c>
       <c r="C182" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9870504</v>
+        <v>99.99045065</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-2589.92</v>
+        <v>-1909.87</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>41.47</v>
+        <v>89.28</v>
       </c>
       <c r="M182" s="1">
-        <v>-2589.92</v>
+        <v>-1909.87</v>
       </c>
       <c r="N182" s="1">
-        <v>-2548.45</v>
+        <v>-1820.59</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B183">
-        <v>3015607942</v>
+        <v>3032560652</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9855396</v>
+        <v>99.97199367</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-2169.06</v>
+        <v>-3360.76</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>16.7</v>
+        <v>-53.0</v>
       </c>
       <c r="M183" s="1">
-        <v>-2169.06</v>
+        <v>-3360.76</v>
       </c>
       <c r="N183" s="1">
-        <v>-2152.36</v>
+        <v>-3413.76</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B184">
-        <v>3017270942</v>
+        <v>3033105672</v>
       </c>
       <c r="C184" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.98793345</v>
+        <v>99.9813285</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-2413.31</v>
+        <v>-746.86</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>7.65</v>
+        <v>-21.79</v>
       </c>
       <c r="M184" s="1">
-        <v>-2413.31</v>
+        <v>-746.86</v>
       </c>
       <c r="N184" s="1">
-        <v>-2405.66</v>
+        <v>-768.65</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B185">
-        <v>3021967322</v>
+        <v>3037280862</v>
       </c>
       <c r="C185" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.98516741</v>
+        <v>100.0044564</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1260.77</v>
+        <v>668.46</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>8.9</v>
+        <v>230.71</v>
       </c>
       <c r="M185" s="1">
-        <v>-1260.77</v>
+        <v>668.46</v>
       </c>
       <c r="N185" s="1">
-        <v>-1251.87</v>
+        <v>899.17</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B186">
-        <v>3022014132</v>
+        <v>3042209452</v>
       </c>
       <c r="C186" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.98612925</v>
+        <v>99.9981625</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2774.15</v>
+        <v>-183.75</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>27.05</v>
+        <v>89.89</v>
       </c>
       <c r="M186" s="1">
-        <v>-2774.15</v>
+        <v>-183.75</v>
       </c>
       <c r="N186" s="1">
-        <v>-2747.1</v>
+        <v>-93.86</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B187">
-        <v>3032560652</v>
+        <v>3047030172</v>
       </c>
       <c r="C187" s="1">
-        <v>12000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.96819833</v>
+        <v>99.9975509</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-3816.2</v>
+        <v>-76.51</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>-9.76</v>
+        <v>20.71</v>
       </c>
       <c r="M187" s="1">
-        <v>-3816.2</v>
+        <v>-76.51</v>
       </c>
       <c r="N187" s="1">
-        <v>-3825.96</v>
+        <v>-55.8</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B188">
-        <v>3033105672</v>
+        <v>3050153122</v>
       </c>
       <c r="C188" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9759935</v>
+        <v>99.9980209</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-960.26</v>
+        <v>-197.91</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>-1.75</v>
+        <v>65.07</v>
       </c>
       <c r="M188" s="1">
-        <v>-960.26</v>
+        <v>-197.91</v>
       </c>
       <c r="N188" s="1">
-        <v>-962.01</v>
+        <v>-132.84</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B189">
-        <v>3037280862</v>
+        <v>3051781772</v>
       </c>
       <c r="C189" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.00202047</v>
+        <v>99.99739145</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>303.07</v>
+        <v>-521.71</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>0.0</v>
+        <v>117.78</v>
       </c>
       <c r="M189" s="1">
-        <v>303.07</v>
+        <v>-521.71</v>
       </c>
       <c r="N189" s="1">
-        <v>303.07</v>
+        <v>-403.93</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>448</v>
+      </c>
+      <c r="B190">
+        <v>3053286692</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9941978</v>
+        <v>100.00411913</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-290.11</v>
+        <v>617.87</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-        <v>451</v>
+      <c r="L190">
+        <v>100.77</v>
       </c>
       <c r="M190" s="1">
-        <v>-290.11</v>
+        <v>617.87</v>
       </c>
       <c r="N190" s="1">
-        <v>-1665.8</v>
+        <v>718.64</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>449</v>
+      </c>
+      <c r="B191">
+        <v>3053302732</v>
       </c>
       <c r="C191" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.0373168</v>
+        <v>100.00345407</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1865.84</v>
+        <v>518.11</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>454</v>
+      <c r="L191">
+        <v>117.02</v>
       </c>
       <c r="M191" s="1">
-        <v>1865.84</v>
+        <v>518.11</v>
       </c>
       <c r="N191" s="1">
-        <v>9440.02</v>
+        <v>635.13</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>450</v>
+      </c>
+      <c r="B192" t="s">
+        <v>451</v>
+      </c>
+      <c r="C192" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.02487</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1243.5</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
+        <v>452</v>
+      </c>
+      <c r="M192" s="1">
+        <v>1243.5</v>
+      </c>
+      <c r="N192" s="1">
+        <v>9476.36</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>