--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1299 +124,1305 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>86 901.67</t>
+    <t>98 284.33</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>127 764.67</t>
+    <t>134 569.17</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>214 379.17</t>
+    <t>242 460.83</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
     <t>BE6372064376</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>BE6372104776</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>6 538.29</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>6 392.46</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>6 421.63</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
     <t>XS3307922990</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
-    <t>FR0129537892</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3305307236</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>671 155.00</t>
+    <t>716 352.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>242 309.17</t>
+    <t>275 995.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>39 868.44</t>
+    <t>62 327.78</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>101 749.08</t>
+    <t>107 540.33</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129581445</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655124</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>FR0129355121</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>5 312.50</t>
+    <t>37 154.25</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>770 158.67</t>
+    <t>816 072.89</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>931 033.89</t>
+    <t>988 383.33</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>405 945.22</t>
+    <t>428 607.83</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>150 475.97</t>
+    <t>177 384.38</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>587 725.92</t>
+    <t>621 995.83</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>425 882.22</t>
-[...8 lines deleted...]
-    <t>485 139.67</t>
+    <t>448 563.89</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>8 678.83</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>68 603.39</t>
+    <t>79 971.19</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>224 640.50</t>
+    <t>236 043.89</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>169 935.00</t>
+    <t>198 353.75</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>293 748.00</t>
+    <t>316 512.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>21 560.72</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>44 403.33</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>16 820.22</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>BE6372032050</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
-    <t>FR0129105617</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>99 993.33</t>
-[...8 lines deleted...]
-    <t>768 509.16</t>
+    <t>134 012.50</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>10 356.31</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>21 279.28</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>602 510.22</t>
+    <t>642 579.58</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>264 204.42</t>
+    <t>297 608.50</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>304 209.50</t>
+    <t>338 399.50</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>540 875.42</t>
+    <t>574 823.33</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>102 400.83</t>
+    <t>135 968.58</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>669 016.00</t>
+    <t>702 837.92</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>396 529.67</t>
+    <t>419 094.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>28 771.88</t>
+    <t>45 502.63</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>18 492.36</t>
+    <t>29 246.19</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129633139</t>
-[...20 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/03/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129581189</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>12 631.11</t>
-[...8 lines deleted...]
-    <t>124 657.53</t>
+    <t>35 365.56</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>3 506.85</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>148 334.25</t>
+    <t>158 887.67</t>
   </si>
   <si>
     <t>XS2322289385</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
   </si>
   <si>
-    <t>17 619.86</t>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>109 315.07</t>
+    <t>116 712.33</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>264 452.05</t>
+    <t>312 534.25</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>9 143.84</t>
+    <t>10 068.49</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>827 453.42</t>
+    <t>874 290.41</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>52 243.15</t>
-[...8 lines deleted...]
-    <t>19 068.49</t>
+    <t>55 017.12</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>86 589.04</t>
+    <t>91 767.12</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>3 316.58</t>
+    <t>5 242.33</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 457 393.32</t>
+    <t>1 549 117.37</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>13 983.56</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>21 085.62</t>
+    <t>23 982.88</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>663 945.89</t>
+    <t>700 605.48</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 967.56</t>
-[...8 lines deleted...]
-    <t>23 972.60</t>
+    <t>8 527.78</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>23 883.90</t>
+    <t>25 653.08</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>34 520.55</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>139 865.75</t>
+    <t>156 213.70</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>185 734.93</t>
-[...17 lines deleted...]
-    <t>-22 807.17</t>
+    <t>198 643.15</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 091.78</t>
+    <t>11 785.50</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>20 944.59</t>
+    <t>22 282.75</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>19 955.33</t>
-[...5 lines deleted...]
-    <t>25 986.33</t>
+    <t>21 259.78</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>24 404.45</t>
-[...5 lines deleted...]
-    <t>12 211.09</t>
+    <t>26 076.17</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 605.68</t>
+    <t>7 099.12</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>37 220.48</t>
+    <t>40 029.86</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>69 948.67</t>
+    <t>75 301.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>57 592.50</t>
+    <t>62 112.36</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>36 108.34</t>
+    <t>38 995.65</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>9 128.46</t>
-[...5 lines deleted...]
-    <t>13 713.78</t>
+    <t>9 869.86</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>22 534.50</t>
+    <t>24 501.42</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>15 531.38</t>
+    <t>16 935.80</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>6 874.48</t>
+    <t>7 677.88</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>17 434.33</t>
+    <t>19 489.50</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>9 786.66</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>7 672.50</t>
+    <t>8 746.39</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 497.56</t>
+    <t>1 723.68</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 253.17</t>
+    <t>4 949.50</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 195.56</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 721.63</t>
+    <t>2 020.59</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 246.15</t>
+    <t>2 635.82</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>3 600.00</t>
-[...5 lines deleted...]
-    <t>2 135.39</t>
+    <t>4 189.31</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>8 680.00</t>
+    <t>10 341.67</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>10 825.50</t>
+    <t>12 714.17</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 118.33</t>
+    <t>2 518.39</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 862.45</t>
+    <t>2 281.77</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 795.11</t>
+    <t>2 163.34</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>3 794.30</t>
+    <t>4 751.46</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 534.50</t>
+    <t>1 937.06</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 232.86</t>
+    <t>8 711.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1780,212 +1786,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1116770.5128</v>
+        <v>1155094.0863</v>
       </c>
       <c r="D2">
-        <v>2441.02</v>
+        <v>2443.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2726065231.24</v>
+        <v>2822586134.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2726065231.24</v>
+        <v>2822586134.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10121.47</v>
+        <v>10132.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418619.02</v>
+        <v>419060.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418619.02</v>
+        <v>419060.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109887.0579</v>
+        <v>109616.1469</v>
       </c>
       <c r="D4">
-        <v>3390.34</v>
+        <v>3393.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372554878.72</v>
+        <v>372033607.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372554878.72</v>
+        <v>372033607.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9701.7404</v>
+        <v>9733.5125</v>
       </c>
       <c r="D5">
-        <v>1113.0</v>
+        <v>1114.15</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10798046.93</v>
+        <v>10844666.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10798046.93</v>
+        <v>10844666.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1867958.0372</v>
+        <v>1790480.0372</v>
       </c>
       <c r="D6">
-        <v>110.65</v>
+        <v>110.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>206706477.52</v>
+        <v>198339271.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>206706477.52</v>
+        <v>198339271.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:P197"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="O197" sqref="O197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2004,9589 +2010,9839 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>7696.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10789.51</v>
+        <v>10801.58</v>
       </c>
       <c r="E2" s="1">
-        <v>10776.419660863</v>
+        <v>10793.000552813</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>82935325.71</v>
+        <v>166147450.51</v>
       </c>
       <c r="I2" s="1">
-        <v>100743.25</v>
+        <v>132072.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12147206167884</v>
+        <v>0.079490843581768</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>83036068.96</v>
+        <v>166279522.52</v>
       </c>
       <c r="N2" s="1">
-        <v>83036068.96</v>
+        <v>166279522.52</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>509.0</v>
+        <v>636.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261029.83</v>
+        <v>261311.8</v>
       </c>
       <c r="E3" s="1">
-        <v>260541.53455796</v>
+        <v>261060.11949686</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>132615641.09</v>
+        <v>166034236.0</v>
       </c>
       <c r="I3" s="1">
-        <v>248542.38</v>
+        <v>160068.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18741558533908</v>
+        <v>0.096407104857579</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>132864183.47</v>
+        <v>166194304.8</v>
       </c>
       <c r="N3" s="1">
-        <v>132864183.47</v>
+        <v>166194304.8</v>
       </c>
       <c r="O3" s="1">
-        <v>4.01</v>
+        <v>4.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.6667</v>
+        <v>99.259</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>176929.16</v>
+        <v>-479.35</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8072915605394</v>
+        <v>-0.0048290517931898</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9966670.0</v>
+        <v>9925900.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9966670.0</v>
+        <v>9925900.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.6127</v>
+        <v>99.7541</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I5" s="1">
-        <v>19561.29</v>
+        <v>185669.16</v>
       </c>
       <c r="J5" s="1">
-        <v>0.13108724996658</v>
+        <v>1.8965686940493</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14941905.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14941905.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8967</v>
+        <v>99.7229</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I6" s="1">
-        <v>285309.57</v>
+        <v>36091.29</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1556204184795</v>
+        <v>0.241860733819</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24974175.0</v>
+        <v>14958435.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24974175.0</v>
+        <v>14958435.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.4203</v>
+        <v>98.3597</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>254011.11</v>
+        <v>229771.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.64941044857842</v>
+        <v>0.58743792590592</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39368120.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39368120.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.9816</v>
+        <v>99.0235</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>123777.66</v>
+        <v>132157.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.62918995349332</v>
+        <v>0.67178739644283</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19796320.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19796320.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.8232</v>
+        <v>99.9226</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>50233.6</v>
+        <v>75083.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.2016962762188</v>
+        <v>0.30147316786178</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24955800.0</v>
+        <v>24980650.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24955800.0</v>
+        <v>24980650.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0175</v>
+        <v>100.0246</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1750.0</v>
+        <v>2460.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0175</v>
+        <v>0.0246</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10001750.0</v>
+        <v>10002460.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10088651.67</v>
+        <v>10100744.33</v>
       </c>
       <c r="O10" s="1">
         <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.7768</v>
+        <v>99.8796</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>83473.8</v>
+        <v>93753.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.84366343608242</v>
+        <v>0.94756262508457</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9977680.0</v>
+        <v>9987960.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9977680.0</v>
+        <v>9987960.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0199</v>
+        <v>100.0095</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2316.0</v>
+        <v>1692.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.038607219550056</v>
+        <v>0.02820527438631</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001194.0</v>
+        <v>6000570.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6128958.67</v>
+        <v>6135139.17</v>
       </c>
       <c r="O12" s="1">
         <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0317</v>
+        <v>100.035</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>7925.0</v>
+        <v>8750.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0317</v>
+        <v>0.035</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25007925.0</v>
+        <v>25008750.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25222304.17</v>
+        <v>25251210.83</v>
       </c>
       <c r="O13" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9382</v>
+        <v>98.992</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>182872.12</v>
+        <v>193632.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.93279410967451</v>
+        <v>0.98767871767324</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19787640.0</v>
+        <v>19798400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19787640.0</v>
+        <v>19798400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.0583</v>
+        <v>97.9868</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>22385.48</v>
+        <v>16307.98</v>
       </c>
       <c r="J15" s="1">
-        <v>0.26929673910885</v>
+        <v>0.19618457301127</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8334955.5</v>
+        <v>8328878.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8334955.5</v>
+        <v>8328878.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8652</v>
+        <v>99.5617</v>
       </c>
       <c r="E16" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I16" s="1">
-        <v>1413.35</v>
+        <v>55.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.028313169436004</v>
+        <v>0.00055965609105082</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4993260.0</v>
+        <v>9956170.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4993260.0</v>
+        <v>9956170.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8531</v>
+        <v>99.9712</v>
       </c>
       <c r="E17" s="1">
-        <v>99.84274768</v>
+        <v>99.836933</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24960686.92</v>
+        <v>4991846.65</v>
       </c>
       <c r="I17" s="1">
-        <v>2588.08</v>
+        <v>6713.35</v>
       </c>
       <c r="J17" s="1">
-        <v>0.010368624903212</v>
+        <v>0.13448630277935</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24963275.0</v>
+        <v>4998560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24963275.0</v>
+        <v>4998560.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.75</v>
+        <v>0.15</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.9096</v>
+        <v>99.9597</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7514452</v>
+        <v>99.84274768</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9775144.52</v>
+        <v>24960686.92</v>
       </c>
       <c r="I18" s="1">
-        <v>15815.48</v>
+        <v>29238.08</v>
       </c>
       <c r="J18" s="1">
-        <v>0.16179279976517</v>
+        <v>0.1171365198951</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9790960.0</v>
+        <v>24989925.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9790960.0</v>
+        <v>24989925.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9486</v>
+        <v>97.8077</v>
       </c>
       <c r="E19" s="1">
-        <v>97.5153099</v>
+        <v>97.7514452</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19503061.98</v>
+        <v>9775144.52</v>
       </c>
       <c r="I19" s="1">
-        <v>486658.02</v>
+        <v>5625.48</v>
       </c>
       <c r="J19" s="1">
-        <v>2.4952903318415</v>
+        <v>0.057548816679797</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19989720.0</v>
+        <v>9780770.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19989720.0</v>
+        <v>9780770.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.4436</v>
+        <v>97.5213</v>
       </c>
       <c r="E20" s="1">
-        <v>98.14746655</v>
+        <v>97.52492575</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19629493.31</v>
+        <v>19504985.15</v>
       </c>
       <c r="I20" s="1">
-        <v>59226.69</v>
+        <v>-725.15</v>
       </c>
       <c r="J20" s="1">
-        <v>0.30172296892568</v>
+        <v>-0.0037177675062214</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19688720.0</v>
+        <v>19504260.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19688720.0</v>
+        <v>19504260.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.8388</v>
+        <v>98.432</v>
       </c>
       <c r="E21" s="1">
-        <v>97.87236355</v>
+        <v>98.14746655</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19574472.71</v>
+        <v>19629493.31</v>
       </c>
       <c r="I21" s="1">
-        <v>193287.29</v>
+        <v>56906.69</v>
       </c>
       <c r="J21" s="1">
-        <v>0.98744570473796</v>
+        <v>0.28990401892345</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19767760.0</v>
+        <v>19686400.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19767760.0</v>
+        <v>19686400.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.014</v>
+        <v>98.877</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I22" s="1">
-        <v>51544.76</v>
+        <v>200927.29</v>
       </c>
       <c r="J22" s="1">
-        <v>0.26363913399557</v>
+        <v>1.0264761302988</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19602800.0</v>
+        <v>19775400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19602800.0</v>
+        <v>19775400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.3537</v>
+        <v>98.1673</v>
       </c>
       <c r="E23" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I23" s="1">
-        <v>222926.84</v>
+        <v>2322.76</v>
       </c>
       <c r="J23" s="1">
-        <v>1.5185619469415</v>
+        <v>0.01577664832503</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14903055.0</v>
+        <v>14725095.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14903055.0</v>
+        <v>14725095.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.7324</v>
+        <v>97.9284</v>
       </c>
       <c r="E24" s="1">
-        <v>99.48021585</v>
+        <v>97.7562762</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19896043.17</v>
+        <v>19551255.24</v>
       </c>
       <c r="I24" s="1">
-        <v>50436.83</v>
+        <v>34424.76</v>
       </c>
       <c r="J24" s="1">
-        <v>0.25350181223999</v>
+        <v>0.17607442375142</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19946480.0</v>
+        <v>19585680.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19946480.0</v>
+        <v>19585680.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.7183</v>
+        <v>99.4339</v>
       </c>
       <c r="E25" s="1">
-        <v>99.4492995</v>
+        <v>97.86752107</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>23867831.88</v>
+        <v>14680128.16</v>
       </c>
       <c r="I25" s="1">
-        <v>64560.12</v>
+        <v>234956.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0.27049009027962</v>
+        <v>1.6005094604024</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23932392.0</v>
+        <v>14915085.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23932392.0</v>
+        <v>14915085.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.845</v>
+        <v>99.8266</v>
       </c>
       <c r="E26" s="1">
-        <v>99.82630224</v>
+        <v>99.48021585</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>44921836.01</v>
+        <v>19896043.17</v>
       </c>
       <c r="I26" s="1">
-        <v>8413.99</v>
+        <v>69276.83</v>
       </c>
       <c r="J26" s="1">
-        <v>0.018730289648284</v>
+        <v>0.34819400726099</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>44930250.0</v>
+        <v>19965320.0</v>
       </c>
       <c r="N26" s="1">
-        <v>44930250.0</v>
+        <v>19965320.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>0.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0016</v>
+        <v>99.9857</v>
       </c>
       <c r="E27" s="1">
-        <v>100.30777164</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>25076942.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-76542.91</v>
+        <v>-2145.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.3052322217852</v>
+        <v>-0.0143</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" t="s">
         <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>25000400.0</v>
+        <v>14997855.0</v>
       </c>
       <c r="N27" s="1">
-        <v>25124953.33</v>
+        <v>15004393.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8698</v>
+        <v>99.9899</v>
       </c>
       <c r="E28" s="1">
-        <v>99.83538256</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>35940737.72</v>
+        <v>15000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>12390.28</v>
+        <v>-1515.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.034474194983219</v>
+        <v>-0.0101</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" t="s">
+        <v>90</v>
       </c>
       <c r="M28" s="1">
-        <v>35953128.0</v>
+        <v>14998485.0</v>
       </c>
       <c r="N28" s="1">
-        <v>35953128.0</v>
+        <v>15004877.46</v>
       </c>
       <c r="O28" s="1">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8553</v>
+        <v>99.9837</v>
       </c>
       <c r="E29" s="1">
-        <v>99.6790335</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9967903.35</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>17626.65</v>
+        <v>-2445.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.17683407815145</v>
+        <v>-0.0163</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" t="s">
+        <v>93</v>
       </c>
       <c r="M29" s="1">
-        <v>9985530.0</v>
+        <v>14997555.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9985530.0</v>
+        <v>15003976.63</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
-        <v>15500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9536</v>
+        <v>99.8296</v>
       </c>
       <c r="E30" s="1">
-        <v>99.64711084</v>
+        <v>99.82530573</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15445302.18</v>
+        <v>39930122.29</v>
       </c>
       <c r="I30" s="1">
-        <v>47505.82</v>
+        <v>1717.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.3075745585704</v>
+        <v>0.004301789980819</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>15492808.0</v>
+        <v>39931840.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15492808.0</v>
+        <v>39931840.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>1.17</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8895</v>
+        <v>99.8299</v>
       </c>
       <c r="E31" s="1">
-        <v>99.66600813</v>
+        <v>99.4492995</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29899802.44</v>
+        <v>23867831.88</v>
       </c>
       <c r="I31" s="1">
-        <v>67047.56</v>
+        <v>91344.12</v>
       </c>
       <c r="J31" s="1">
-        <v>0.22424081274298</v>
+        <v>0.38270807528413</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29966850.0</v>
+        <v>23959176.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29966850.0</v>
+        <v>23959176.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.0401</v>
+        <v>99.9538</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.82630224</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>40000000.0</v>
+        <v>44921836.01</v>
       </c>
       <c r="I32" s="1">
-        <v>16040.0</v>
+        <v>57373.99</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0401</v>
+        <v>0.127719601637</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>98</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>40016040.0</v>
+        <v>44979210.0</v>
       </c>
       <c r="N32" s="1">
-        <v>40687195.0</v>
+        <v>44979210.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.32</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>30000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.015</v>
+        <v>99.9765</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>99.83538256</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>30000000.0</v>
+        <v>35940737.72</v>
       </c>
       <c r="I33" s="1">
-        <v>4500.0</v>
+        <v>50802.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.015</v>
+        <v>0.1413501314185</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>30004500.0</v>
+        <v>35991540.0</v>
       </c>
       <c r="N33" s="1">
-        <v>30246809.17</v>
+        <v>35991540.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>1.06</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9972</v>
+        <v>99.9598</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.6790335</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>20000000.0</v>
+        <v>9967903.35</v>
       </c>
       <c r="I34" s="1">
-        <v>-560.0</v>
+        <v>28076.65</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0028</v>
+        <v>0.28167056816417</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>104</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19999440.0</v>
+        <v>9995980.0</v>
       </c>
       <c r="N34" s="1">
-        <v>20039308.44</v>
+        <v>9995980.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" t="s">
         <v>105</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7132</v>
+        <v>99.6972</v>
       </c>
       <c r="E35" s="1">
-        <v>97.8753</v>
+        <v>99.6462558</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4893765.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I35" s="1">
-        <v>91895.0</v>
+        <v>7641.63</v>
       </c>
       <c r="J35" s="1">
-        <v>1.8777975648606</v>
+        <v>0.051125051905864</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4985660.0</v>
+        <v>14954580.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4985660.0</v>
+        <v>14954580.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
         <v>107</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6244</v>
+        <v>99.9941</v>
       </c>
       <c r="E36" s="1">
-        <v>97.9450583</v>
+        <v>99.66600813</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9794505.83</v>
+        <v>29899802.44</v>
       </c>
       <c r="I36" s="1">
-        <v>167934.17</v>
+        <v>98427.56</v>
       </c>
       <c r="J36" s="1">
-        <v>1.7145752211983</v>
+        <v>0.32919133896458</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9962440.0</v>
+        <v>29998230.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9962440.0</v>
+        <v>29998230.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0365</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>14600.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.0365</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>19617500.0</v>
+        <v>40014600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19617500.0</v>
+        <v>40730952.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.59</v>
+        <v>1.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.8799</v>
+        <v>100.0229</v>
       </c>
       <c r="E38" s="1">
-        <v>97.7901066</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>9779010.66</v>
+        <v>30000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>8979.34</v>
+        <v>6870.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.091822581160782</v>
+        <v>0.0229</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" t="s">
+        <v>113</v>
       </c>
       <c r="M38" s="1">
-        <v>9787990.0</v>
+        <v>30006870.0</v>
       </c>
       <c r="N38" s="1">
-        <v>9787990.0</v>
+        <v>30282865.33</v>
       </c>
       <c r="O38" s="1">
-        <v>0.3</v>
+        <v>0.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.011</v>
+        <v>100.0051</v>
       </c>
       <c r="E39" s="1">
-        <v>97.85057616</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>12231322.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>145052.98</v>
+        <v>1020.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.1859141617138</v>
+        <v>0.0051</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>12376375.0</v>
+        <v>20001020.0</v>
       </c>
       <c r="N39" s="1">
-        <v>12376375.0</v>
+        <v>20063347.78</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9857</v>
+        <v>99.8158</v>
       </c>
       <c r="E40" s="1">
-        <v>97.85299653</v>
+        <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29355898.96</v>
+        <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>339811.04</v>
+        <v>97025.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.157556239252</v>
+        <v>1.9826248297579</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29695710.0</v>
+        <v>4990790.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29695710.0</v>
+        <v>4990790.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.9</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.4796</v>
+        <v>99.7286</v>
       </c>
       <c r="E41" s="1">
-        <v>97.94990843</v>
+        <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39179963.37</v>
+        <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>611876.63</v>
+        <v>178354.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.5617080195346</v>
+        <v>1.8209613950477</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>39791840.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="N41" s="1">
-        <v>39791840.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.2</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>19500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.8195</v>
+        <v>98.0169</v>
       </c>
       <c r="E42" s="1">
-        <v>99.507892</v>
+        <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19404038.94</v>
+        <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>60763.56</v>
+        <v>46325.55</v>
       </c>
       <c r="J42" s="1">
-        <v>0.31314903143562</v>
+        <v>0.23687386113505</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19464802.5</v>
+        <v>19603380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19464802.5</v>
+        <v>19603380.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3387</v>
+        <v>97.7669</v>
       </c>
       <c r="E43" s="1">
-        <v>98.33703873</v>
+        <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>29501111.62</v>
+        <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>300498.38</v>
+        <v>-2320.66</v>
       </c>
       <c r="J43" s="1">
-        <v>1.0186001933442</v>
+        <v>-0.023731030476247</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29801610.0</v>
+        <v>9776690.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29801610.0</v>
+        <v>9776690.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.288</v>
+        <v>99.0821</v>
       </c>
       <c r="E44" s="1">
-        <v>98.503513</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9850351.3</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>78448.7</v>
+        <v>153940.48</v>
       </c>
       <c r="J44" s="1">
-        <v>0.79640509877044</v>
+        <v>1.2585759719864</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9928800.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="N44" s="1">
-        <v>9928800.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0346</v>
+        <v>99.0545</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0518</v>
+        <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5002590.0</v>
+        <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>-860.0</v>
+        <v>360451.04</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.017191095012783</v>
+        <v>1.2278657876945</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>127</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>5001730.0</v>
+        <v>29716350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5103479.08</v>
+        <v>29716350.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5967</v>
+        <v>99.5893</v>
       </c>
       <c r="E46" s="1">
-        <v>97.8035629</v>
+        <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>19560712.58</v>
+        <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>358627.42</v>
+        <v>655756.63</v>
       </c>
       <c r="J46" s="1">
-        <v>1.8334067255131</v>
+        <v>1.6737040405252</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19919340.0</v>
+        <v>39835720.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19919340.0</v>
+        <v>39835720.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.6</v>
+        <v>1.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.6569</v>
+        <v>99.4252</v>
       </c>
       <c r="E47" s="1">
-        <v>97.862679</v>
+        <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9786267.9</v>
+        <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>79422.1</v>
+        <v>-870.11</v>
       </c>
       <c r="J47" s="1">
-        <v>0.8115667873756</v>
+        <v>-0.004375510073147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9865690.0</v>
+        <v>19885040.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9865690.0</v>
+        <v>19885040.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>35000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.4793</v>
+        <v>99.9264</v>
       </c>
       <c r="E48" s="1">
-        <v>97.96931383</v>
+        <v>99.507892</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>34289259.84</v>
+        <v>19404038.94</v>
       </c>
       <c r="I48" s="1">
-        <v>528495.16</v>
+        <v>81609.06</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5412848293199</v>
+        <v>0.42057769649065</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>34817755.0</v>
+        <v>19485648.0</v>
       </c>
       <c r="N48" s="1">
-        <v>34817755.0</v>
+        <v>19485648.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.05</v>
+        <v>0.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.1042</v>
+        <v>99.454</v>
       </c>
       <c r="E49" s="1">
-        <v>97.775605</v>
+        <v>98.33703873</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>14666340.75</v>
+        <v>29501111.62</v>
       </c>
       <c r="I49" s="1">
-        <v>49289.25</v>
+        <v>335088.38</v>
       </c>
       <c r="J49" s="1">
-        <v>0.33607053620379</v>
+        <v>1.1358500124207</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>14715630.0</v>
+        <v>29836200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>14715630.0</v>
+        <v>29836200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.9329</v>
+        <v>99.4041</v>
       </c>
       <c r="E50" s="1">
-        <v>97.6019208</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>29280576.24</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>699293.76</v>
+        <v>90058.7</v>
       </c>
       <c r="J50" s="1">
-        <v>2.388251359086</v>
+        <v>0.91426891546497</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29979870.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29979870.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9708</v>
+        <v>100.0243</v>
       </c>
       <c r="E51" s="1">
-        <v>99.8788137</v>
+        <v>100.0518</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9987881.37</v>
+        <v>5002590.0</v>
       </c>
       <c r="I51" s="1">
-        <v>9198.63</v>
+        <v>-1375.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.092097910049566</v>
+        <v>-0.02748576237509</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>141</v>
       </c>
       <c r="M51" s="1">
-        <v>9997080.0</v>
+        <v>5001215.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9997080.0</v>
+        <v>5108755.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9416</v>
+        <v>99.7027</v>
       </c>
       <c r="E52" s="1">
-        <v>99.45300846</v>
+        <v>97.8035629</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>23868722.03</v>
+        <v>19560712.58</v>
       </c>
       <c r="I52" s="1">
-        <v>117261.97</v>
+        <v>379827.42</v>
       </c>
       <c r="J52" s="1">
-        <v>0.49127879512199</v>
+        <v>1.9417872352378</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>23985984.0</v>
+        <v>19940540.0</v>
       </c>
       <c r="N52" s="1">
-        <v>23985984.0</v>
+        <v>19940540.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>55000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.5368</v>
+        <v>98.6838</v>
       </c>
       <c r="E53" s="1">
-        <v>99.48788611</v>
+        <v>97.862679</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>54718337.36</v>
+        <v>9786267.9</v>
       </c>
       <c r="I53" s="1">
-        <v>26902.64</v>
+        <v>82112.1</v>
       </c>
       <c r="J53" s="1">
-        <v>0.04916567516115</v>
+        <v>0.83905428340052</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>54745240.0</v>
+        <v>9868380.0</v>
       </c>
       <c r="N53" s="1">
-        <v>54745240.0</v>
+        <v>9868380.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.65</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5256</v>
+        <v>99.5764</v>
       </c>
       <c r="E54" s="1">
-        <v>99.46446673</v>
+        <v>97.96931383</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29839340.02</v>
+        <v>34289259.84</v>
       </c>
       <c r="I54" s="1">
-        <v>18339.98</v>
+        <v>562480.16</v>
       </c>
       <c r="J54" s="1">
-        <v>0.061462418363501</v>
+        <v>1.6403974965474</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29857680.0</v>
+        <v>34851740.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29857680.0</v>
+        <v>34851740.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.9</v>
+        <v>1.02</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.5937</v>
+        <v>98.0297</v>
       </c>
       <c r="E55" s="1">
-        <v>97.9014285</v>
+        <v>97.775605</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29370428.55</v>
+        <v>14666340.75</v>
       </c>
       <c r="I55" s="1">
-        <v>207681.45</v>
+        <v>38114.25</v>
       </c>
       <c r="J55" s="1">
-        <v>0.70711072413004</v>
+        <v>0.25987566121427</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29578110.0</v>
+        <v>14704455.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29578110.0</v>
+        <v>14704455.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.2762</v>
+        <v>99.8341</v>
       </c>
       <c r="E56" s="1">
-        <v>98.20184247</v>
+        <v>99.78753571</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>14730276.37</v>
+        <v>23949008.57</v>
       </c>
       <c r="I56" s="1">
-        <v>11153.63</v>
+        <v>11175.43</v>
       </c>
       <c r="J56" s="1">
-        <v>0.075719081705186</v>
+        <v>0.046663434802888</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14741430.0</v>
+        <v>23960184.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14741430.0</v>
+        <v>23960184.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>50000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6849</v>
+        <v>99.6291</v>
       </c>
       <c r="E57" s="1">
-        <v>98.93958748</v>
+        <v>99.48788611</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>49469793.74</v>
+        <v>54718337.36</v>
       </c>
       <c r="I57" s="1">
-        <v>372656.26</v>
+        <v>77667.64</v>
       </c>
       <c r="J57" s="1">
-        <v>0.75330061402435</v>
+        <v>0.14194078940852</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>49842450.0</v>
+        <v>54796005.0</v>
       </c>
       <c r="N57" s="1">
-        <v>49842450.0</v>
+        <v>54796005.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.5</v>
+        <v>1.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.891</v>
+        <v>99.6168</v>
       </c>
       <c r="E58" s="1">
-        <v>97.80461245</v>
+        <v>99.46446673</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560922.49</v>
+        <v>29839340.02</v>
       </c>
       <c r="I58" s="1">
-        <v>17277.51</v>
+        <v>45699.98</v>
       </c>
       <c r="J58" s="1">
-        <v>0.088326662553019</v>
+        <v>0.15315345436383</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19578200.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19578200.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7294</v>
+        <v>99.7774</v>
       </c>
       <c r="E59" s="1">
-        <v>99.4735982</v>
+        <v>99.74282978</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9947359.82</v>
+        <v>8976854.68</v>
       </c>
       <c r="I59" s="1">
-        <v>25580.18</v>
+        <v>3111.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.25715547102829</v>
+        <v>0.034659355764462</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>9972940.0</v>
+        <v>8979966.0</v>
       </c>
       <c r="N59" s="1">
-        <v>9972940.0</v>
+        <v>8979966.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6038</v>
+        <v>98.632</v>
       </c>
       <c r="E60" s="1">
-        <v>99.28333975</v>
+        <v>97.9014285</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19856667.95</v>
+        <v>29370428.55</v>
       </c>
       <c r="I60" s="1">
-        <v>64092.05</v>
+        <v>219171.45</v>
       </c>
       <c r="J60" s="1">
-        <v>0.3227734389344</v>
+        <v>0.74623170590407</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19920760.0</v>
+        <v>29589600.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19920760.0</v>
+        <v>29589600.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.0023</v>
+        <v>98.1643</v>
       </c>
       <c r="E61" s="1">
-        <v>97.81428547</v>
+        <v>98.20184247</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14672142.82</v>
+        <v>14730276.37</v>
       </c>
       <c r="I61" s="1">
-        <v>28202.18</v>
+        <v>-5631.37</v>
       </c>
       <c r="J61" s="1">
-        <v>0.19221582250111</v>
+        <v>-0.038229900502539</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14700345.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14700345.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>5000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.6626</v>
+        <v>99.7887</v>
       </c>
       <c r="E62" s="1">
-        <v>97.9881802</v>
+        <v>98.93958748</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4899409.01</v>
+        <v>49469793.74</v>
       </c>
       <c r="I62" s="1">
-        <v>83720.99</v>
+        <v>424556.26</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7087977310961</v>
+        <v>0.85821311936604</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4983130.0</v>
+        <v>49894350.0</v>
       </c>
       <c r="N62" s="1">
-        <v>4983130.0</v>
+        <v>49894350.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.15</v>
+        <v>1.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>23800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9471</v>
+        <v>97.8048</v>
       </c>
       <c r="E63" s="1">
-        <v>99.88346929</v>
+        <v>97.80461245</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>23772265.69</v>
+        <v>19560922.49</v>
       </c>
       <c r="I63" s="1">
-        <v>15144.11</v>
+        <v>37.51</v>
       </c>
       <c r="J63" s="1">
-        <v>0.063704950119123</v>
+        <v>0.00019175987236377</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>23787409.8</v>
+        <v>19560960.0</v>
       </c>
       <c r="N63" s="1">
-        <v>23787409.8</v>
+        <v>19560960.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9413</v>
+        <v>99.83992332</v>
       </c>
       <c r="E64" s="1">
-        <v>99.877359</v>
+        <v>99.8399233</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6991415.13</v>
+        <v>19967984.66</v>
       </c>
       <c r="I64" s="1">
-        <v>4475.87</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.064019514172376</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>6995891.0</v>
+        <v>19967984.66</v>
       </c>
       <c r="N64" s="1">
-        <v>6995891.0</v>
+        <v>19967984.66</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.6942</v>
+        <v>99.8322</v>
       </c>
       <c r="E65" s="1">
-        <v>99.6413465</v>
+        <v>99.4735982</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9964134.65</v>
+        <v>9947359.82</v>
       </c>
       <c r="I65" s="1">
-        <v>5285.35</v>
+        <v>35860.18</v>
       </c>
       <c r="J65" s="1">
-        <v>0.053043743241667</v>
+        <v>0.36049947572923</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9969420.0</v>
+        <v>9983220.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9969420.0</v>
+        <v>9983220.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.0959</v>
+        <v>99.6992</v>
       </c>
       <c r="E66" s="1">
-        <v>97.75025084</v>
+        <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9286273.83</v>
+        <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>32836.67</v>
+        <v>83172.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.35360436921339</v>
+        <v>0.41886206794328</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9319110.5</v>
+        <v>19939840.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9319110.5</v>
+        <v>19939840.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.6245</v>
+        <v>97.8998</v>
       </c>
       <c r="E67" s="1">
-        <v>99.47774185</v>
+        <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>19895548.37</v>
+        <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>29351.63</v>
+        <v>12827.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.1475286302953</v>
+        <v>0.08742540307415</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19924900.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="N67" s="1">
-        <v>19924900.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0062</v>
+        <v>99.7647</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>30000000.0</v>
+        <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>1860.0</v>
+        <v>88825.99</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0062</v>
+        <v>1.8129939716954</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>174</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>30001860.0</v>
+        <v>4988235.0</v>
       </c>
       <c r="N68" s="1">
-        <v>30297951.0</v>
+        <v>4988235.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.91</v>
+        <v>0.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9957</v>
+        <v>99.8454</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>30000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I69" s="1">
-        <v>-1290.0</v>
+        <v>-102.22</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.0043</v>
+        <v>-0.001365025057691</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>177</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29998710.0</v>
+        <v>7488405.0</v>
       </c>
       <c r="N69" s="1">
-        <v>30004022.5</v>
+        <v>7488405.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.034</v>
+        <v>99.8767</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.8248905</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>40000000.0</v>
+        <v>9982489.05</v>
       </c>
       <c r="I70" s="1">
-        <v>13600.0</v>
+        <v>5180.95</v>
       </c>
       <c r="J70" s="1">
-        <v>0.034</v>
+        <v>0.051900382500294</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>180</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>40013600.0</v>
+        <v>9987670.0</v>
       </c>
       <c r="N70" s="1">
-        <v>40783758.67</v>
+        <v>9987670.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" t="s">
         <v>181</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0362</v>
+        <v>99.6647</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>50000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I71" s="1">
-        <v>18100.0</v>
+        <v>18560.77</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0362</v>
+        <v>0.09320285501061</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>183</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50018100.0</v>
+        <v>19932940.0</v>
       </c>
       <c r="N71" s="1">
-        <v>50949133.89</v>
+        <v>19932940.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.54</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0239</v>
+        <v>99.7958</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20000000.0</v>
+        <v>9964134.65</v>
       </c>
       <c r="I72" s="1">
-        <v>4780.0</v>
+        <v>15445.35</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0239</v>
+        <v>0.1550094468063</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>186</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20004780.0</v>
+        <v>9979580.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20410725.22</v>
+        <v>9979580.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0132</v>
+        <v>97.4122</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>25000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I73" s="1">
-        <v>3300.0</v>
+        <v>-7241.66</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0132</v>
+        <v>-0.049535703555064</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>189</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>25003300.0</v>
+        <v>14611830.0</v>
       </c>
       <c r="N73" s="1">
-        <v>25153775.97</v>
+        <v>14611830.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8768</v>
+        <v>97.9621</v>
       </c>
       <c r="E74" s="1">
-        <v>99.65384132</v>
+        <v>97.75025084</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24913460.33</v>
+        <v>9286273.83</v>
       </c>
       <c r="I74" s="1">
-        <v>55739.67</v>
+        <v>20125.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.22373315172473</v>
+        <v>0.21672492507148</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24969200.0</v>
+        <v>9306399.5</v>
       </c>
       <c r="N74" s="1">
-        <v>24969200.0</v>
+        <v>9306399.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.75</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0168</v>
+        <v>97.455</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I75" s="1">
-        <v>5040.0</v>
+        <v>4064.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0168</v>
+        <v>0.027812018671858</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>194</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>30005040.0</v>
+        <v>14618250.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30592765.92</v>
+        <v>14618250.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0155</v>
+        <v>99.7355</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.47774185</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20000000.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I76" s="1">
-        <v>3100.0</v>
+        <v>51551.63</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0155</v>
+        <v>0.2591113803012</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>197</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>20003100.0</v>
+        <v>19947100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>20428982.22</v>
+        <v>19947100.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>21000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.007</v>
+        <v>100.0014</v>
       </c>
       <c r="E77" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>21000028.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1442.0</v>
+        <v>420.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0068666575111233</v>
+        <v>0.0014</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>21001470.0</v>
+        <v>30000420.0</v>
       </c>
       <c r="N77" s="1">
-        <v>21486609.67</v>
+        <v>30037574.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0048</v>
+        <v>100.0258</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>480.0</v>
+        <v>10320.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0048</v>
+        <v>0.0258</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>10000480.0</v>
+        <v>40010320.0</v>
       </c>
       <c r="N78" s="1">
-        <v>10069083.39</v>
+        <v>40826392.89</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0104</v>
+        <v>100.0275</v>
       </c>
       <c r="E79" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9998970.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2070.0</v>
+        <v>13750.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.020702132319629</v>
+        <v>0.0275</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>10001040.0</v>
+        <v>50013750.0</v>
       </c>
       <c r="N79" s="1">
-        <v>10225680.5</v>
+        <v>51002133.33</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>1.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0057</v>
+        <v>100.0168</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>1425.0</v>
+        <v>3360.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0057</v>
+        <v>0.0168</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>25001425.0</v>
+        <v>20003360.0</v>
       </c>
       <c r="N80" s="1">
-        <v>25171360.0</v>
+        <v>20431967.83</v>
       </c>
       <c r="O80" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0488</v>
+        <v>100.0107</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>9760.0</v>
+        <v>2675.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0488</v>
+        <v>0.0107</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>20009760.0</v>
+        <v>25002675.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20303508.0</v>
+        <v>25180059.38</v>
       </c>
       <c r="O81" s="1">
-        <v>0.61</v>
+        <v>0.74</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B82" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9901</v>
+        <v>99.9776</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>20000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-1980.0</v>
+        <v>80939.67</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0099</v>
+        <v>0.32488329171414</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>215</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19998020.0</v>
+        <v>24994400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20019580.72</v>
+        <v>24994400.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.6</v>
+        <v>0.73</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9724</v>
+        <v>100.0078</v>
       </c>
       <c r="E83" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14741918.15</v>
+        <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>253941.85</v>
+        <v>2340.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.7225835024732</v>
+        <v>0.0078</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>211</v>
       </c>
       <c r="M83" s="1">
-        <v>14995860.0</v>
+        <v>30002340.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14995860.0</v>
+        <v>30624335.83</v>
       </c>
       <c r="O83" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C84" s="1">
-        <v>29000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9825</v>
+        <v>100.0076</v>
       </c>
       <c r="E84" s="1">
-        <v>99.12450762</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>28746107.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>248817.79</v>
+        <v>1520.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.8655703820427</v>
+        <v>0.0076</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>214</v>
       </c>
       <c r="M84" s="1">
-        <v>28994925.0</v>
+        <v>20001520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>28994925.0</v>
+        <v>20450083.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.7335</v>
+        <v>99.9749</v>
       </c>
       <c r="E85" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14920177.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>39847.95</v>
+        <v>-5020.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.26707424359954</v>
+        <v>-0.0251</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>217</v>
       </c>
       <c r="M85" s="1">
-        <v>14960025.0</v>
+        <v>19994980.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14960025.0</v>
+        <v>20003658.83</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B86" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C86" s="1">
-        <v>48000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8894</v>
+        <v>100.0067</v>
       </c>
       <c r="E86" s="1">
-        <v>99.83693302</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>47921727.85</v>
+        <v>10000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>25184.15</v>
+        <v>670.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.05255267522663</v>
+        <v>0.0067</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" t="s">
+        <v>220</v>
       </c>
       <c r="M86" s="1">
-        <v>47946912.0</v>
+        <v>10000670.0</v>
       </c>
       <c r="N86" s="1">
-        <v>47946912.0</v>
+        <v>10080641.19</v>
       </c>
       <c r="O86" s="1">
-        <v>1.45</v>
+        <v>0.3</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.7952</v>
+        <v>100.0006</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7176416</v>
+        <v>99.9897</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14657646.24</v>
+        <v>9998970.0</v>
       </c>
       <c r="I87" s="1">
-        <v>11633.76</v>
+        <v>1090.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.079369905710045</v>
+        <v>0.01090112281565</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>223</v>
       </c>
       <c r="M87" s="1">
-        <v>14669280.0</v>
+        <v>10000060.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14669280.0</v>
+        <v>10236103.89</v>
       </c>
       <c r="O87" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
+        <v>225</v>
+      </c>
+      <c r="C88" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0156</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.0156</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>226</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>40003160.0</v>
+        <v>25003900.0</v>
       </c>
       <c r="N88" s="1">
-        <v>40927235.56</v>
+        <v>25202253.75</v>
       </c>
       <c r="O88" s="1">
-        <v>1.23</v>
+        <v>0.74</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0018</v>
+        <v>100.0448</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>540.0</v>
+        <v>8960.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0018</v>
+        <v>0.0448</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="M89" s="1">
-        <v>30000540.0</v>
+        <v>20008960.0</v>
       </c>
       <c r="N89" s="1">
-        <v>30100533.33</v>
+        <v>20325472.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.91</v>
+        <v>0.6</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90" t="s">
+        <v>231</v>
+      </c>
+      <c r="C90" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.0017</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>340.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.0017</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>232</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>32000352.0</v>
+        <v>20000340.0</v>
       </c>
       <c r="N90" s="1">
-        <v>32768861.16</v>
+        <v>20044743.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.99</v>
+        <v>0.59</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B91" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C91" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0355</v>
+        <v>99.9972</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>12425.0</v>
+        <v>-560.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0355</v>
+        <v>-0.0028</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="M91" s="1">
-        <v>35012425.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N91" s="1">
-        <v>35614935.22</v>
+        <v>20016260.22</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0219</v>
+        <v>99.9185</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>30000000.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I92" s="1">
-        <v>6570.0</v>
+        <v>26695.98</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0219</v>
+        <v>0.089138569316116</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>240</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>30006570.0</v>
+        <v>29975550.0</v>
       </c>
       <c r="N92" s="1">
-        <v>30270774.42</v>
+        <v>29975550.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0256</v>
+        <v>99.8379</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I93" s="1">
-        <v>7680.0</v>
+        <v>55507.95</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0256</v>
+        <v>0.37203278361901</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>243</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30007680.0</v>
+        <v>14975685.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30311889.5</v>
+        <v>14975685.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.91</v>
+        <v>0.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
-        <v>15000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7671</v>
+        <v>99.9942</v>
       </c>
       <c r="E94" s="1">
-        <v>99.47526793</v>
+        <v>99.83693302</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14921290.19</v>
+        <v>47921727.85</v>
       </c>
       <c r="I94" s="1">
-        <v>43774.81</v>
+        <v>75488.15</v>
       </c>
       <c r="J94" s="1">
-        <v>0.29337148090141</v>
+        <v>0.15752384854796</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14965065.0</v>
+        <v>47997216.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14965065.0</v>
+        <v>47997216.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>1.41</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>80000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9019</v>
+        <v>97.9227</v>
       </c>
       <c r="E95" s="1">
-        <v>98.9818405</v>
+        <v>97.7176416</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>79185472.4</v>
+        <v>14657646.24</v>
       </c>
       <c r="I95" s="1">
-        <v>736047.6</v>
+        <v>30758.76</v>
       </c>
       <c r="J95" s="1">
-        <v>0.92952353214729</v>
+        <v>0.20984788073313</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>79921520.0</v>
+        <v>14688405.0</v>
       </c>
       <c r="N95" s="1">
-        <v>79921520.0</v>
+        <v>14688405.0</v>
       </c>
       <c r="O95" s="1">
-        <v>2.41</v>
+        <v>0.43</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.557</v>
+        <v>100.0079</v>
       </c>
       <c r="E96" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>26662.77</v>
+        <v>2370.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.076576914377991</v>
+        <v>0.0079</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>246</v>
       </c>
       <c r="M96" s="1">
-        <v>34844950.0</v>
+        <v>30002370.0</v>
       </c>
       <c r="N96" s="1">
-        <v>34844950.0</v>
+        <v>30136382.5</v>
       </c>
       <c r="O96" s="1">
-        <v>1.05</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.8601</v>
+        <v>99.9921</v>
       </c>
       <c r="E97" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19857686.58</v>
+        <v>10000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>114333.42</v>
+        <v>-790.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.57576404753589</v>
+        <v>-0.0079</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>249</v>
       </c>
       <c r="M97" s="1">
-        <v>19972020.0</v>
+        <v>9999210.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19972020.0</v>
+        <v>10009566.31</v>
       </c>
       <c r="O97" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.037</v>
+        <v>99.9819</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>11100.0</v>
+        <v>-3620.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.037</v>
+        <v>-0.0181</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="M98" s="1">
-        <v>30011100.0</v>
+        <v>19996380.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30551975.42</v>
+        <v>20017659.28</v>
       </c>
       <c r="O98" s="1">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
+        <v>254</v>
+      </c>
+      <c r="C99" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0335</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>11725.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.0335</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>255</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>24895300.0</v>
+        <v>35011725.0</v>
       </c>
       <c r="N99" s="1">
-        <v>24895300.0</v>
+        <v>35654304.58</v>
       </c>
       <c r="O99" s="1">
-        <v>0.75</v>
+        <v>1.05</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>256</v>
+      </c>
+      <c r="B100" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0213</v>
+        <v>100.0263</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>6390.0</v>
+        <v>7890.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0213</v>
+        <v>0.0263</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M100" s="1">
-        <v>30006390.0</v>
+        <v>30007890.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30108790.83</v>
+        <v>30305498.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>259</v>
+      </c>
+      <c r="B101" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0111</v>
+        <v>100.0287</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>3330.0</v>
+        <v>8610.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0111</v>
+        <v>0.0287</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="M101" s="1">
-        <v>30003330.0</v>
+        <v>30008610.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30672346.0</v>
+        <v>30347009.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>262</v>
+      </c>
+      <c r="B102" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="C102" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0245</v>
+        <v>99.8356</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I102" s="1">
-        <v>4900.0</v>
+        <v>3221.38</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0245</v>
+        <v>0.016136026641474</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>265</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>20004900.0</v>
+        <v>19967120.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20401429.67</v>
+        <v>19967120.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B103" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C103" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9977</v>
+        <v>99.8764</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>15000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I103" s="1">
-        <v>-345.0</v>
+        <v>60169.81</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0023</v>
+        <v>0.40324803843253</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>268</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14999655.0</v>
+        <v>14981460.0</v>
       </c>
       <c r="N103" s="1">
-        <v>15028426.88</v>
+        <v>14981460.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B104" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0109</v>
+        <v>99.6628</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I104" s="1">
-        <v>1090.0</v>
+        <v>63692.77</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0109</v>
+        <v>0.18292907281528</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>271</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>10001090.0</v>
+        <v>34881980.0</v>
       </c>
       <c r="N104" s="1">
-        <v>10019582.36</v>
+        <v>34881980.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.3</v>
+        <v>1.02</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B105" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.7807</v>
+        <v>99.9654</v>
       </c>
       <c r="E105" s="1">
-        <v>99.47403105</v>
+        <v>99.2884329</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19894806.21</v>
+        <v>19857686.58</v>
       </c>
       <c r="I105" s="1">
-        <v>61333.79</v>
+        <v>135393.42</v>
       </c>
       <c r="J105" s="1">
-        <v>0.30829046210649</v>
+        <v>0.6818186975333</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19956140.0</v>
+        <v>19993080.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19956140.0</v>
+        <v>19993080.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8998</v>
+        <v>100.031</v>
       </c>
       <c r="E106" s="1">
-        <v>99.8365454</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9983654.54</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>6325.46</v>
+        <v>9300.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.063358161829987</v>
+        <v>0.031</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>272</v>
       </c>
       <c r="M106" s="1">
-        <v>9989980.0</v>
+        <v>30009300.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9989980.0</v>
+        <v>30584123.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B107" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9509</v>
+        <v>99.6831</v>
       </c>
       <c r="E107" s="1">
-        <v>99.829956</v>
+        <v>99.48840848</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9982995.6</v>
+        <v>24872102.12</v>
       </c>
       <c r="I107" s="1">
-        <v>12094.4</v>
+        <v>48672.88</v>
       </c>
       <c r="J107" s="1">
-        <v>0.12115000832015</v>
+        <v>0.19569266709009</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9995090.0</v>
+        <v>24920775.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9995090.0</v>
+        <v>24920775.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9081</v>
+        <v>100.0266</v>
       </c>
       <c r="E108" s="1">
-        <v>99.82918118</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>39931672.47</v>
+        <v>30000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>31567.53</v>
+        <v>7980.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.079053863881399</v>
+        <v>0.0266</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>277</v>
       </c>
       <c r="M108" s="1">
-        <v>39963240.0</v>
+        <v>30007980.0</v>
       </c>
       <c r="N108" s="1">
-        <v>39963240.0</v>
+        <v>30143948.58</v>
       </c>
       <c r="O108" s="1">
-        <v>1.2</v>
+        <v>0.89</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>278</v>
+      </c>
+      <c r="B109" t="s">
+        <v>279</v>
+      </c>
+      <c r="C109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0006</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.0006</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>280</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>19978040.0</v>
+        <v>30000180.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19978040.0</v>
+        <v>30703017.92</v>
       </c>
       <c r="O109" s="1">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.6927</v>
+        <v>100.0171</v>
       </c>
       <c r="E110" s="1">
-        <v>99.47155735</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19894311.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>44228.53</v>
+        <v>3420.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.22231747033163</v>
+        <v>0.0171</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>283</v>
       </c>
       <c r="M110" s="1">
-        <v>19938540.0</v>
+        <v>20003420.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19938540.0</v>
+        <v>20422514.67</v>
       </c>
       <c r="O110" s="1">
         <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>284</v>
       </c>
       <c r="B111" t="s">
         <v>285</v>
       </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9882</v>
+        <v>100.0086</v>
       </c>
       <c r="E111" s="1">
-        <v>99.836158</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29950847.4</v>
+        <v>15000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>45612.6</v>
+        <v>1290.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.15229151746805</v>
+        <v>0.0086</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>286</v>
       </c>
       <c r="M111" s="1">
-        <v>29996460.0</v>
+        <v>15001290.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29996460.0</v>
+        <v>15046792.63</v>
       </c>
       <c r="O111" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C112" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.5028</v>
+        <v>100.0151</v>
       </c>
       <c r="E112" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9783847.63</v>
+        <v>10000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>66432.37</v>
+        <v>1510.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.67900045577468</v>
+        <v>0.0151</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>289</v>
       </c>
       <c r="M112" s="1">
-        <v>9850280.0</v>
+        <v>10001510.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9850280.0</v>
+        <v>10030756.19</v>
       </c>
       <c r="O112" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B113" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C113" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.953</v>
+        <v>99.8844</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81992211</v>
+        <v>99.47403105</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>17967585.98</v>
+        <v>19894806.21</v>
       </c>
       <c r="I113" s="1">
-        <v>23954.02</v>
+        <v>82073.79</v>
       </c>
       <c r="J113" s="1">
-        <v>0.13331796506589</v>
+        <v>0.41253877586777</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>17991540.0</v>
+        <v>19976880.0</v>
       </c>
       <c r="N113" s="1">
-        <v>17991540.0</v>
+        <v>19976880.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B114" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0125</v>
+        <v>99.8717</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.810914</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>20000000.0</v>
+        <v>9981091.4</v>
       </c>
       <c r="I114" s="1">
-        <v>2500.0</v>
+        <v>6078.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0125</v>
+        <v>0.060901155559</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>292</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>20002500.0</v>
+        <v>9987170.0</v>
       </c>
       <c r="N114" s="1">
-        <v>20015131.11</v>
+        <v>9987170.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B115" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>99.8279</v>
       </c>
       <c r="E115" s="1">
-        <v>99.24</v>
+        <v>99.80919808</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9924000.0</v>
+        <v>39923679.23</v>
       </c>
       <c r="I115" s="1">
-        <v>76000.0</v>
+        <v>7480.77</v>
       </c>
       <c r="J115" s="1">
-        <v>0.7658202337767</v>
+        <v>0.018737676848127</v>
       </c>
       <c r="K115">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>10000000.0</v>
+        <v>39931160.0</v>
       </c>
       <c r="N115" s="1">
-        <v>10124657.53</v>
+        <v>39931160.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>1.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>296</v>
       </c>
       <c r="B116" t="s">
         <v>297</v>
       </c>
       <c r="C116" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.505</v>
+        <v>99.7954</v>
       </c>
       <c r="E116" s="1">
-        <v>98.33</v>
+        <v>99.47155735</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3933200.0</v>
+        <v>19894311.47</v>
       </c>
       <c r="I116" s="1">
-        <v>7000.0</v>
+        <v>64768.53</v>
       </c>
       <c r="J116" s="1">
-        <v>0.17797213464863</v>
+        <v>0.32556306408326</v>
       </c>
       <c r="K116">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3940200.0</v>
+        <v>19959080.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3942720.55</v>
+        <v>19959080.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>298</v>
+      </c>
+      <c r="B117" t="s">
         <v>299</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.642</v>
+        <v>99.5479</v>
       </c>
       <c r="E117" s="1">
-        <v>98.97545327</v>
+        <v>99.458614</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>21180747.0</v>
+        <v>29837584.2</v>
       </c>
       <c r="I117" s="1">
-        <v>142641.0</v>
+        <v>26785.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.67344650309076</v>
+        <v>0.089772013110901</v>
       </c>
       <c r="K117">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>21323388.0</v>
+        <v>29864370.0</v>
       </c>
       <c r="N117" s="1">
-        <v>21471722.25</v>
+        <v>29864370.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B118" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C118" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.8763</v>
+        <v>99.7144</v>
       </c>
       <c r="E118" s="1">
-        <v>99.87633333</v>
+        <v>99.63533473</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>14981450.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I118" s="1">
-        <v>-5.0</v>
+        <v>5850.83</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.3374606596825E-5</v>
+        <v>0.079354649115941</v>
       </c>
       <c r="K118">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>14981445.0</v>
+        <v>7378865.6</v>
       </c>
       <c r="N118" s="1">
-        <v>14999064.86</v>
+        <v>7378865.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.603</v>
+        <v>98.5289</v>
       </c>
       <c r="E119" s="1">
-        <v>99.163675</v>
+        <v>97.8384763</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>19832735.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I119" s="1">
-        <v>87865.0</v>
+        <v>69042.37</v>
       </c>
       <c r="J119" s="1">
-        <v>0.4430301720867</v>
+        <v>0.70567707727067</v>
       </c>
       <c r="K119">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19920600.0</v>
+        <v>9852890.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20029915.07</v>
+        <v>9852890.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B120" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.722</v>
+        <v>99.8708</v>
       </c>
       <c r="E120" s="1">
-        <v>100.747</v>
+        <v>99.8186351</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30224100.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I120" s="1">
-        <v>-7500.0</v>
+        <v>5216.49</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.024814634678948</v>
+        <v>0.052259680717674</v>
       </c>
       <c r="K120">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>30216600.0</v>
+        <v>9987080.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30481052.05</v>
+        <v>9987080.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.94</v>
+        <v>99.5519</v>
       </c>
       <c r="E121" s="1">
-        <v>98.63892667</v>
+        <v>99.5457396</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>14795839.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I121" s="1">
-        <v>45161.0</v>
+        <v>1232.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.30522770624903</v>
+        <v>0.0061885119591798</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>14841000.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14850143.84</v>
+        <v>19910380.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C122" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.182</v>
+        <v>100.0002</v>
       </c>
       <c r="E122" s="1">
-        <v>100.64458779</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>26368882.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-121198.0</v>
+        <v>40.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.45962509900875</v>
+        <v>0.0002</v>
       </c>
       <c r="K122">
-        <v>3.16</v>
+        <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="M122" s="1">
-        <v>26247684.0</v>
+        <v>20000040.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27075137.42</v>
+        <v>20035405.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B123" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.928</v>
+        <v>98.372</v>
       </c>
       <c r="E123" s="1">
-        <v>99.14</v>
+        <v>98.33</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4957000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I123" s="1">
-        <v>39400.0</v>
+        <v>1680.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.79483558603994</v>
+        <v>0.042713312315672</v>
       </c>
       <c r="K123">
-        <v>1.04</v>
+        <v>0.09</v>
       </c>
       <c r="L123" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="M123" s="1">
-        <v>4996400.0</v>
+        <v>3934880.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5048643.15</v>
+        <v>3938386.85</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B124" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.903</v>
+        <v>99.655</v>
       </c>
       <c r="E124" s="1">
-        <v>98.3985</v>
+        <v>98.97545327</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9839850.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I124" s="1">
-        <v>150450.0</v>
+        <v>145423.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5289867223586</v>
+        <v>0.68658107289606</v>
       </c>
       <c r="K124">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="L124" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="M124" s="1">
-        <v>9990300.0</v>
+        <v>21326170.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10009368.49</v>
+        <v>21485057.67</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C125" s="1">
-        <v>10500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.78</v>
+        <v>99.98</v>
       </c>
       <c r="E125" s="1">
-        <v>99.75</v>
+        <v>99.87633333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>10473750.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3150.0</v>
+        <v>15550.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.030075187969925</v>
+        <v>0.10379502651612</v>
       </c>
       <c r="K125">
-        <v>0.82</v>
+        <v>0.12</v>
       </c>
       <c r="L125" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="M125" s="1">
-        <v>10476900.0</v>
+        <v>14997000.0</v>
       </c>
       <c r="N125" s="1">
-        <v>10563489.04</v>
+        <v>15015493.15</v>
       </c>
       <c r="O125" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B126" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C126" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.077</v>
+        <v>99.66</v>
       </c>
       <c r="E126" s="1">
-        <v>99.04783611</v>
+        <v>99.163675</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3094254.4</v>
+        <v>19832735.0</v>
       </c>
       <c r="I126" s="1">
-        <v>911.08</v>
+        <v>99265.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.029444249962123</v>
+        <v>0.50051089776574</v>
       </c>
       <c r="K126">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="L126" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="M126" s="1">
-        <v>3095165.48</v>
+        <v>19932000.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3098482.06</v>
+        <v>20048712.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B127" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C127" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.359</v>
+        <v>100.476</v>
       </c>
       <c r="E127" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-367348.79</v>
+        <v>-81300.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.78104012400989</v>
+        <v>-0.2689906399198</v>
       </c>
       <c r="K127">
-        <v>3.13</v>
+        <v>1.04</v>
       </c>
       <c r="L127" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="M127" s="1">
-        <v>46665931.41</v>
+        <v>30142800.0</v>
       </c>
       <c r="N127" s="1">
-        <v>48123324.73</v>
+        <v>30455334.25</v>
       </c>
       <c r="O127" s="1">
-        <v>1.45</v>
+        <v>0.89</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B128" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C128" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.282</v>
+        <v>98.953</v>
       </c>
       <c r="E128" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I128" s="1">
-        <v>47421.0</v>
+        <v>47111.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.54573419668458</v>
+        <v>0.31840708728988</v>
       </c>
       <c r="K128">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="L128" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="M128" s="1">
-        <v>8736816.0</v>
+        <v>14842950.0</v>
       </c>
       <c r="N128" s="1">
-        <v>8750799.56</v>
+        <v>14853018.49</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="B129" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C129" s="1">
-        <v>9400000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.042</v>
+        <v>100.104</v>
       </c>
       <c r="E129" s="1">
-        <v>98.855</v>
+        <v>100.64458779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>9292370.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I129" s="1">
-        <v>17578.0</v>
+        <v>-141634.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.18916595012898</v>
+        <v>-0.53712554062777</v>
       </c>
       <c r="K129">
-        <v>0.22</v>
+        <v>3.34</v>
       </c>
       <c r="L129" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="M129" s="1">
-        <v>9309948.0</v>
+        <v>26227248.0</v>
       </c>
       <c r="N129" s="1">
-        <v>9331033.62</v>
+        <v>27101538.41</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B130" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C130" s="1">
-        <v>31300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.012</v>
+        <v>99.981</v>
       </c>
       <c r="E130" s="1">
-        <v>100.17175712</v>
+        <v>99.14</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>31353759.98</v>
+        <v>4957000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-50003.98</v>
+        <v>42050.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.15948320084065</v>
+        <v>0.84829533992334</v>
       </c>
       <c r="K130">
-        <v>2.12</v>
+        <v>1.1</v>
       </c>
       <c r="L130" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="M130" s="1">
-        <v>31303756.0</v>
+        <v>4999050.0</v>
       </c>
       <c r="N130" s="1">
-        <v>31967701.89</v>
+        <v>5054067.12</v>
       </c>
       <c r="O130" s="1">
-        <v>0.96</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B131" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.403</v>
+        <v>99.819</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>99.75</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I131" s="1">
-        <v>13830.0</v>
+        <v>7245.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.4109365435625</v>
+        <v>0.069172932330827</v>
       </c>
       <c r="K131">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>0.87</v>
+      </c>
+      <c r="L131" t="s">
+        <v>337</v>
       </c>
       <c r="M131" s="1">
-        <v>994030.0</v>
+        <v>10480995.0</v>
       </c>
       <c r="N131" s="1">
-        <v>994906.71</v>
+        <v>10572762.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.31</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B132" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.389</v>
+        <v>98.948</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I132" s="1">
-        <v>66760.1</v>
+        <v>-3118.88</v>
       </c>
       <c r="J132" s="1">
-        <v>0.74461569099973</v>
+        <v>-0.10079584923593</v>
       </c>
       <c r="K132">
+        <v>0.17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>340</v>
+      </c>
+      <c r="M132" s="1">
+        <v>3091135.52</v>
+      </c>
+      <c r="N132" s="1">
+        <v>3096377.85</v>
+      </c>
+      <c r="O132" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.913</v>
+        <v>100.258</v>
       </c>
       <c r="E133" s="1">
-        <v>99.174455</v>
+        <v>101.14901439</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>19834891.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I133" s="1">
-        <v>147709.0</v>
+        <v>-414312.78</v>
       </c>
       <c r="J133" s="1">
-        <v>0.74469277396079</v>
+        <v>-0.88089280236933</v>
       </c>
       <c r="K133">
-        <v>0.12</v>
+        <v>3.33</v>
       </c>
       <c r="L133" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="M133" s="1">
-        <v>19982600.0</v>
+        <v>46618967.42</v>
       </c>
       <c r="N133" s="1">
-        <v>20006572.6</v>
+        <v>48168084.79</v>
       </c>
       <c r="O133" s="1">
-        <v>0.6</v>
+        <v>1.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B134" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.552</v>
+        <v>99.354</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>98.743125</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I134" s="1">
-        <v>7212.0</v>
+        <v>53757.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.17700678869631</v>
+        <v>0.61865066555267</v>
       </c>
       <c r="K134">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="L134" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="M134" s="1">
-        <v>4081632.0</v>
+        <v>8743152.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4105515.9</v>
+        <v>8758220.49</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B135" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.634</v>
+        <v>99.007</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>98.855</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-6090.0</v>
+        <v>14288.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.050404852770653</v>
+        <v>0.15376055839361</v>
       </c>
       <c r="K135">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L135" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="M135" s="1">
-        <v>12076080.0</v>
+        <v>9306658.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12092847.12</v>
+        <v>9330640.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B136" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.149</v>
+        <v>100.009</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>100.17175712</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I136" s="1">
-        <v>-58314.0</v>
+        <v>-50942.98</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.73369991907333</v>
+        <v>-0.16247805696189</v>
       </c>
       <c r="K136">
-        <v>1.79</v>
+        <v>2.24</v>
       </c>
       <c r="L136" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="M136" s="1">
-        <v>7889622.0</v>
+        <v>31302817.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8029487.75</v>
+        <v>32003422.48</v>
       </c>
       <c r="O136" s="1">
-        <v>0.24</v>
+        <v>0.94</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B137" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C137" s="1">
-        <v>17450000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.773</v>
+        <v>99.486</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71702006</v>
+        <v>98.02</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>17400620.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I137" s="1">
-        <v>9768.5</v>
+        <v>14660.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.056138804249504</v>
+        <v>1.4956131401755</v>
       </c>
       <c r="K137">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.09</v>
+      </c>
+      <c r="L137">
+        <v>938.36</v>
       </c>
       <c r="M137" s="1">
-        <v>17410388.5</v>
+        <v>994860.0</v>
       </c>
       <c r="N137" s="1">
-        <v>17596123.43</v>
+        <v>995798.36</v>
       </c>
       <c r="O137" s="1">
-        <v>0.53</v>
+        <v>0.03</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>355</v>
+      </c>
+      <c r="B138" t="s">
+        <v>356</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.99477755</v>
+        <v>99.461</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I138" s="1">
-        <v>-1044.49</v>
+        <v>73303.46</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.81759773458354</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L138" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>-1044.49</v>
+        <v>9039015.68</v>
       </c>
       <c r="N138" s="1">
-        <v>-21812.65</v>
+        <v>9047543.46</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>2711869102</v>
+        <v>358</v>
+      </c>
+      <c r="B139" t="s">
+        <v>359</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.99415077</v>
+        <v>99.565</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1754.77</v>
+        <v>7745.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.19008840522087</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L139" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M139" s="1">
-        <v>-1754.77</v>
+        <v>4082165.0</v>
       </c>
       <c r="N139" s="1">
-        <v>-27479.77</v>
+        <v>4107818.08</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>2715297022</v>
+        <v>361</v>
+      </c>
+      <c r="B140" t="s">
+        <v>362</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9927262</v>
+        <v>100.292</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-2182.14</v>
+        <v>-47130.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>-0.39007893449604</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L140" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="M140" s="1">
-        <v>-2182.14</v>
+        <v>12035040.0</v>
       </c>
       <c r="N140" s="1">
-        <v>-24989.31</v>
+        <v>12069560.55</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>364</v>
+      </c>
+      <c r="B141" t="s">
+        <v>365</v>
       </c>
       <c r="C141" s="1">
-        <v>5000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0414232</v>
+        <v>100.926</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2071.16</v>
+        <v>-75708.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>-0.95254919012936</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L141" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="M141" s="1">
-        <v>2071.16</v>
+        <v>7872228.0</v>
       </c>
       <c r="N141" s="1">
-        <v>13162.94</v>
+        <v>8028441.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>367</v>
+      </c>
+      <c r="B142" t="s">
+        <v>368</v>
+      </c>
+      <c r="C142" s="1">
+        <v>17450000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.775</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.71702006</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>17400620.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>10117.5</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0.058144479909337</v>
+      </c>
+      <c r="K142">
+        <v>1.14</v>
+      </c>
+      <c r="L142" t="s">
         <v>369</v>
       </c>
-      <c r="B142">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>4034.61</v>
+        <v>17410737.5</v>
       </c>
       <c r="N142" s="1">
-        <v>24979.2</v>
+        <v>17609380.65</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B143">
-        <v>2767186152</v>
+        <v>2760392012</v>
       </c>
       <c r="C143" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0433979</v>
+        <v>100.0292472</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4339.79</v>
+        <v>1462.36</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="M143" s="1">
-        <v>4339.79</v>
+        <v>1462.36</v>
       </c>
       <c r="N143" s="1">
-        <v>24295.12</v>
+        <v>13247.86</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B144">
-        <v>2767187812</v>
+        <v>2763112602</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0038158</v>
+        <v>100.0287649</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>572.37</v>
+        <v>2876.49</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M144" s="1">
-        <v>572.37</v>
+        <v>2876.49</v>
       </c>
       <c r="N144" s="1">
-        <v>26558.7</v>
+        <v>25159.24</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B145">
-        <v>2773749642</v>
+        <v>2767186152</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0307719</v>
+        <v>100.0329956</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6154.38</v>
+        <v>3299.56</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M145" s="1">
-        <v>6154.38</v>
+        <v>3299.56</v>
       </c>
       <c r="N145" s="1">
-        <v>30558.83</v>
+        <v>24559.34</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B146">
-        <v>2786857582</v>
+        <v>2773749642</v>
       </c>
       <c r="C146" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0013279</v>
+        <v>100.02642775</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>132.79</v>
+        <v>5285.55</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="M146" s="1">
-        <v>132.79</v>
+        <v>5285.55</v>
       </c>
       <c r="N146" s="1">
-        <v>12343.88</v>
+        <v>31361.72</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B147">
         <v>2786869692</v>
       </c>
       <c r="C147" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0136848</v>
+        <v>100.0039698</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>684.24</v>
+        <v>198.49</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>684.24</v>
+        <v>198.49</v>
       </c>
       <c r="N147" s="1">
-        <v>7289.92</v>
+        <v>7297.61</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B148">
         <v>2789264662</v>
       </c>
       <c r="C148" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.02269504</v>
+        <v>100.01203268</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5673.76</v>
+        <v>3008.17</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M148" s="1">
-        <v>5673.76</v>
+        <v>3008.17</v>
       </c>
       <c r="N148" s="1">
-        <v>42894.24</v>
+        <v>43038.03</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B149">
         <v>2789797962</v>
       </c>
       <c r="C149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0591826</v>
+        <v>100.0534677</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>23673.04</v>
+        <v>21387.08</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="M149" s="1">
-        <v>23673.04</v>
+        <v>21387.08</v>
       </c>
       <c r="N149" s="1">
-        <v>93621.71</v>
+        <v>96688.08</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B150">
         <v>2792185442</v>
       </c>
       <c r="C150" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05888643</v>
+        <v>100.05448829</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20610.25</v>
+        <v>19070.9</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="M150" s="1">
-        <v>20610.25</v>
+        <v>19070.9</v>
       </c>
       <c r="N150" s="1">
-        <v>78202.75</v>
+        <v>81183.26</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B151">
         <v>2796875442</v>
       </c>
       <c r="C151" s="1">
         <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.04990498</v>
+        <v>100.04244118</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11428.24</v>
+        <v>9719.03</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="M151" s="1">
-        <v>11428.24</v>
+        <v>9719.03</v>
       </c>
       <c r="N151" s="1">
-        <v>47536.58</v>
+        <v>48714.68</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B152">
         <v>2798428082</v>
       </c>
       <c r="C152" s="1">
         <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.02367254</v>
+        <v>100.01247603</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1491.37</v>
+        <v>785.99</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="M152" s="1">
-        <v>1491.37</v>
+        <v>785.99</v>
       </c>
       <c r="N152" s="1">
-        <v>10619.83</v>
+        <v>10655.85</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B153">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C153" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0104861</v>
+        <v>100.07674607</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>1048.61</v>
+        <v>11511.91</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="M153" s="1">
-        <v>1048.61</v>
+        <v>11511.91</v>
       </c>
       <c r="N153" s="1">
-        <v>14762.39</v>
+        <v>36013.33</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B154">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C154" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.07316073</v>
+        <v>100.05929753</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>10974.11</v>
+        <v>8894.63</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="M154" s="1">
-        <v>10974.11</v>
+        <v>8894.63</v>
       </c>
       <c r="N154" s="1">
-        <v>33508.61</v>
+        <v>25830.43</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>2813842972</v>
+        <v>2862709242</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.05202367</v>
+        <v>100.09797992</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>7803.55</v>
+        <v>12247.49</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="M155" s="1">
-        <v>7803.55</v>
+        <v>12247.49</v>
       </c>
       <c r="N155" s="1">
-        <v>23334.93</v>
+        <v>19925.37</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B156">
-        <v>2862709242</v>
+        <v>2863881832</v>
       </c>
       <c r="C156" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.05014704</v>
+        <v>100.10563277</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6268.38</v>
+        <v>31689.83</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="M156" s="1">
-        <v>6268.38</v>
+        <v>31689.83</v>
       </c>
       <c r="N156" s="1">
-        <v>13142.86</v>
+        <v>51179.33</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B157">
-        <v>2863881832</v>
+        <v>2863985832</v>
       </c>
       <c r="C157" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.05478043</v>
+        <v>100.0440338</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>16434.13</v>
+        <v>11008.45</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>400</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>16434.13</v>
+        <v>11008.45</v>
       </c>
       <c r="N157" s="1">
-        <v>33868.46</v>
+        <v>11008.45</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B158">
-        <v>2863985832</v>
+        <v>2892744252</v>
       </c>
       <c r="C158" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00489232</v>
+        <v>100.12636695</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1223.08</v>
+        <v>25273.39</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="M158" s="1">
-        <v>1223.08</v>
+        <v>25273.39</v>
       </c>
       <c r="N158" s="1">
-        <v>11009.74</v>
+        <v>34019.78</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B159">
-        <v>2892744252</v>
+        <v>2892982772</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.04826795</v>
+        <v>100.00570661</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>9653.59</v>
+        <v>353.81</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="M159" s="1">
-        <v>9653.59</v>
+        <v>353.81</v>
       </c>
       <c r="N159" s="1">
-        <v>17326.09</v>
+        <v>2077.49</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B160">
-        <v>2892982772</v>
+        <v>2905161052</v>
       </c>
       <c r="C160" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0087329</v>
+        <v>100.0947072</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>541.44</v>
+        <v>18941.44</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="M160" s="1">
-        <v>541.44</v>
+        <v>18941.44</v>
       </c>
       <c r="N160" s="1">
-        <v>2039.0</v>
+        <v>23890.94</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B161">
-        <v>2905161052</v>
+        <v>2922922502</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.02827755</v>
+        <v>100.0026082</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5655.51</v>
+        <v>260.82</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>5655.51</v>
+        <v>260.82</v>
       </c>
       <c r="N161" s="1">
-        <v>9908.68</v>
+        <v>1456.38</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B162">
-        <v>2922922502</v>
+        <v>2923119492</v>
       </c>
       <c r="C162" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0041701</v>
+        <v>100.12982974</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>417.01</v>
+        <v>10126.72</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>995.56</v>
+      <c r="L162" t="s">
+        <v>408</v>
       </c>
       <c r="M162" s="1">
-        <v>417.01</v>
+        <v>10126.72</v>
       </c>
       <c r="N162" s="1">
-        <v>1412.57</v>
+        <v>12147.31</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B163">
-        <v>2923119492</v>
+        <v>2926581072</v>
       </c>
       <c r="C163" s="1">
-        <v>7800000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.03486885</v>
+        <v>100.0328289</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2719.77</v>
+        <v>2983.49</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="M163" s="1">
-        <v>2719.77</v>
+        <v>2983.49</v>
       </c>
       <c r="N163" s="1">
-        <v>4441.4</v>
+        <v>5619.31</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B164">
-        <v>2926581072</v>
+        <v>2926627552</v>
       </c>
       <c r="C164" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.02258385</v>
+        <v>100.1729406</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2052.42</v>
+        <v>17294.06</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>2052.42</v>
+        <v>17294.06</v>
       </c>
       <c r="N164" s="1">
-        <v>4298.57</v>
+        <v>21483.37</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B165">
-        <v>2926627552</v>
+        <v>2935596102</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0601487</v>
+        <v>100.00670236</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6014.87</v>
+        <v>3351.18</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="M165" s="1">
-        <v>6014.87</v>
+        <v>3351.18</v>
       </c>
       <c r="N165" s="1">
-        <v>9614.87</v>
+        <v>13692.85</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B166">
-        <v>2928710612</v>
+        <v>2935657812</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0018575</v>
+        <v>100.19026057</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>371.5</v>
+        <v>57078.17</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>371.5</v>
+        <v>57078.17</v>
       </c>
       <c r="N166" s="1">
-        <v>2506.89</v>
+        <v>69792.34</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B167">
-        <v>2935596102</v>
+        <v>2937267372</v>
       </c>
       <c r="C167" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.00906818</v>
+        <v>100.0368916</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4534.09</v>
+        <v>3689.16</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="M167" s="1">
-        <v>4534.09</v>
+        <v>3689.16</v>
       </c>
       <c r="N167" s="1">
-        <v>13214.09</v>
+        <v>6207.55</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B168">
-        <v>2935657812</v>
+        <v>2943810772</v>
       </c>
       <c r="C168" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.06623757</v>
+        <v>100.0183391</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>19871.27</v>
+        <v>3667.82</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="M168" s="1">
-        <v>19871.27</v>
+        <v>3667.82</v>
       </c>
       <c r="N168" s="1">
-        <v>30696.77</v>
+        <v>5949.59</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B169">
-        <v>2937267372</v>
+        <v>2949187952</v>
       </c>
       <c r="C169" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0223727</v>
+        <v>100.1823406</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2237.27</v>
+        <v>18234.06</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="M169" s="1">
-        <v>2237.27</v>
+        <v>18234.06</v>
       </c>
       <c r="N169" s="1">
-        <v>4355.6</v>
+        <v>20397.4</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B170">
-        <v>2943810772</v>
+        <v>2952571562</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0099375</v>
+        <v>100.02576875</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1987.5</v>
+        <v>1649.2</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>425</v>
+      <c r="L170">
+        <v>735.0</v>
       </c>
       <c r="M170" s="1">
-        <v>1987.5</v>
+        <v>1649.2</v>
       </c>
       <c r="N170" s="1">
-        <v>3849.95</v>
+        <v>2384.2</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B171">
-        <v>2949187952</v>
+        <v>2957753962</v>
       </c>
       <c r="C171" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0372454</v>
+        <v>100.03804318</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3724.54</v>
+        <v>3347.8</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>427</v>
+      <c r="L171">
+        <v>757.49</v>
       </c>
       <c r="M171" s="1">
-        <v>3724.54</v>
+        <v>3347.8</v>
       </c>
       <c r="N171" s="1">
-        <v>5519.65</v>
+        <v>4105.29</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>2952571562</v>
+        <v>2962625832</v>
       </c>
       <c r="C172" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.01159234</v>
+        <v>100.1886436</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>741.91</v>
+        <v>75457.44</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172">
-        <v>593.28</v>
+      <c r="L172" t="s">
+        <v>426</v>
       </c>
       <c r="M172" s="1">
-        <v>741.91</v>
+        <v>75457.44</v>
       </c>
       <c r="N172" s="1">
-        <v>1335.19</v>
+        <v>80208.9</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B173">
-        <v>2957753962</v>
+        <v>2962647772</v>
       </c>
       <c r="C173" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01055352</v>
+        <v>100.07231545</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>928.71</v>
+        <v>14463.09</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173">
-        <v>600.89</v>
+      <c r="L173" t="s">
+        <v>428</v>
       </c>
       <c r="M173" s="1">
-        <v>928.71</v>
+        <v>14463.09</v>
       </c>
       <c r="N173" s="1">
-        <v>1529.6</v>
+        <v>16400.15</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B174">
-        <v>2962625832</v>
+        <v>3009856922</v>
       </c>
       <c r="C174" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.02111433</v>
+        <v>100.23260347</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>8445.73</v>
+        <v>22097.33</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>431</v>
+      <c r="L174">
+        <v>75.46</v>
       </c>
       <c r="M174" s="1">
-        <v>8445.73</v>
+        <v>22097.33</v>
       </c>
       <c r="N174" s="1">
-        <v>12240.03</v>
+        <v>22172.79</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B175">
-        <v>2962647772</v>
+        <v>3009858932</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01436105</v>
+        <v>100.07660807</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2872.21</v>
+        <v>11491.21</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>433</v>
+      <c r="L175">
+        <v>234.14</v>
       </c>
       <c r="M175" s="1">
-        <v>2872.21</v>
+        <v>11491.21</v>
       </c>
       <c r="N175" s="1">
-        <v>4406.71</v>
+        <v>11725.35</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B176">
-        <v>3009856922</v>
+        <v>3013661662</v>
       </c>
       <c r="C176" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.99064895</v>
+        <v>100.2337137</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-888.35</v>
+        <v>46742.74</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>36.01</v>
+        <v>210.33</v>
       </c>
       <c r="M176" s="1">
-        <v>-888.35</v>
+        <v>46742.74</v>
       </c>
       <c r="N176" s="1">
-        <v>-852.34</v>
+        <v>46953.07</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B177">
-        <v>3009858932</v>
+        <v>3015607942</v>
       </c>
       <c r="C177" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.0022922</v>
+        <v>100.23832007</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>343.83</v>
+        <v>35748.01</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>138.52</v>
+        <v>115.63</v>
       </c>
       <c r="M177" s="1">
-        <v>343.83</v>
+        <v>35748.01</v>
       </c>
       <c r="N177" s="1">
-        <v>482.35</v>
+        <v>35863.64</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B178">
-        <v>3013661662</v>
+        <v>3017270942</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.9918518</v>
+        <v>100.1555037</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1629.64</v>
+        <v>31100.74</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>111.75</v>
+        <v>94.97</v>
       </c>
       <c r="M178" s="1">
-        <v>-1629.64</v>
+        <v>31100.74</v>
       </c>
       <c r="N178" s="1">
-        <v>-1517.89</v>
+        <v>31195.71</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B179">
-        <v>3015607942</v>
+        <v>3021967322</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99024887</v>
+        <v>100.24682894</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1462.67</v>
+        <v>20980.46</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>53.49</v>
+        <v>63.6</v>
       </c>
       <c r="M179" s="1">
-        <v>-1462.67</v>
+        <v>20980.46</v>
       </c>
       <c r="N179" s="1">
-        <v>-1409.18</v>
+        <v>21044.06</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B180">
-        <v>3017270942</v>
+        <v>3022014132</v>
       </c>
       <c r="C180" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.994667</v>
+        <v>100.24766005</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1066.6</v>
+        <v>49532.01</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>31.1</v>
+        <v>181.87</v>
       </c>
       <c r="M180" s="1">
-        <v>-1066.6</v>
+        <v>49532.01</v>
       </c>
       <c r="N180" s="1">
-        <v>-1035.5</v>
+        <v>49713.88</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B181">
-        <v>3021967322</v>
+        <v>3032560652</v>
       </c>
       <c r="C181" s="1">
-        <v>8500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.98956247</v>
+        <v>100.268599</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-887.19</v>
+        <v>32231.88</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>28.97</v>
+        <v>-110.72</v>
       </c>
       <c r="M181" s="1">
-        <v>-887.19</v>
+        <v>32231.88</v>
       </c>
       <c r="N181" s="1">
-        <v>-858.22</v>
+        <v>32121.16</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B182">
-        <v>3022014132</v>
+        <v>3033105672</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99045065</v>
+        <v>100.23286325</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1909.87</v>
+        <v>9314.53</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>89.28</v>
+        <v>-27.35</v>
       </c>
       <c r="M182" s="1">
-        <v>-1909.87</v>
+        <v>9314.53</v>
       </c>
       <c r="N182" s="1">
-        <v>-1820.59</v>
+        <v>9287.18</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B183">
-        <v>3032560652</v>
+        <v>3037280862</v>
       </c>
       <c r="C183" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.97199367</v>
+        <v>100.27759473</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-3360.76</v>
+        <v>41639.21</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>-53.0</v>
+        <v>436.45</v>
       </c>
       <c r="M183" s="1">
-        <v>-3360.76</v>
+        <v>41639.21</v>
       </c>
       <c r="N183" s="1">
-        <v>-3413.76</v>
+        <v>42075.66</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B184">
-        <v>3033105672</v>
+        <v>3042209452</v>
       </c>
       <c r="C184" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.9813285</v>
+        <v>100.2794015</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-746.86</v>
+        <v>27940.15</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>-21.79</v>
+        <v>190.84</v>
       </c>
       <c r="M184" s="1">
-        <v>-746.86</v>
+        <v>27940.15</v>
       </c>
       <c r="N184" s="1">
-        <v>-768.65</v>
+        <v>28130.99</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B185">
-        <v>3037280862</v>
+        <v>3047030172</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0044564</v>
+        <v>100.27097439</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>668.46</v>
+        <v>8465.24</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>230.71</v>
+        <v>50.47</v>
       </c>
       <c r="M185" s="1">
-        <v>668.46</v>
+        <v>8465.24</v>
       </c>
       <c r="N185" s="1">
-        <v>899.17</v>
+        <v>8515.71</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B186">
-        <v>3042209452</v>
+        <v>3050153122</v>
       </c>
       <c r="C186" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.9981625</v>
+        <v>100.2900142</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-183.75</v>
+        <v>29001.42</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>89.89</v>
+        <v>167.54</v>
       </c>
       <c r="M186" s="1">
-        <v>-183.75</v>
+        <v>29001.42</v>
       </c>
       <c r="N186" s="1">
-        <v>-93.86</v>
+        <v>29168.96</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B187">
-        <v>3047030172</v>
+        <v>3051781772</v>
       </c>
       <c r="C187" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.9975509</v>
+        <v>100.29095835</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-76.51</v>
+        <v>58191.67</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>20.71</v>
+        <v>316.02</v>
       </c>
       <c r="M187" s="1">
-        <v>-76.51</v>
+        <v>58191.67</v>
       </c>
       <c r="N187" s="1">
-        <v>-55.8</v>
+        <v>58507.69</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B188">
-        <v>3050153122</v>
+        <v>3053286692</v>
       </c>
       <c r="C188" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9980209</v>
+        <v>100.20315447</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-197.91</v>
+        <v>30473.17</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>65.07</v>
+        <v>277.75</v>
       </c>
       <c r="M188" s="1">
-        <v>-197.91</v>
+        <v>30473.17</v>
       </c>
       <c r="N188" s="1">
-        <v>-132.84</v>
+        <v>30750.92</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B189">
-        <v>3051781772</v>
+        <v>3053302732</v>
       </c>
       <c r="C189" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.99739145</v>
+        <v>100.2981528</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-521.71</v>
+        <v>44722.92</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>117.78</v>
+        <v>319.0</v>
       </c>
       <c r="M189" s="1">
-        <v>-521.71</v>
+        <v>44722.92</v>
       </c>
       <c r="N189" s="1">
-        <v>-403.93</v>
+        <v>45041.92</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B190">
-        <v>3053286692</v>
+        <v>3089978672</v>
       </c>
       <c r="C190" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.00411913</v>
+        <v>100.08875855</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>617.87</v>
+        <v>17751.71</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>100.77</v>
+        <v>-652.09</v>
       </c>
       <c r="M190" s="1">
-        <v>617.87</v>
+        <v>17751.71</v>
       </c>
       <c r="N190" s="1">
-        <v>718.64</v>
+        <v>17099.62</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B191">
-        <v>3053302732</v>
+        <v>3094522902</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.00345407</v>
+        <v>100.0231392</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>518.11</v>
+        <v>3470.88</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>117.02</v>
+        <v>-95.5</v>
       </c>
       <c r="M191" s="1">
-        <v>518.11</v>
+        <v>3470.88</v>
       </c>
       <c r="N191" s="1">
-        <v>635.13</v>
+        <v>3375.38</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>447</v>
+      </c>
+      <c r="B192">
+        <v>3094554102</v>
       </c>
       <c r="C192" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.02487</v>
+        <v>100.03899013</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1243.5</v>
+        <v>5848.52</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
+      <c r="L192">
+        <v>-118.42</v>
+      </c>
+      <c r="M192" s="1">
+        <v>5848.52</v>
+      </c>
+      <c r="N192" s="1">
+        <v>5730.1</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>448</v>
+      </c>
+      <c r="B193">
+        <v>3095024362</v>
+      </c>
+      <c r="C193" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0540272</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>8104.08</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193">
+        <v>-113.63</v>
+      </c>
+      <c r="M193" s="1">
+        <v>8104.08</v>
+      </c>
+      <c r="N193" s="1">
+        <v>7990.45</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>449</v>
+      </c>
+      <c r="B194">
+        <v>3099290162</v>
+      </c>
+      <c r="C194" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.00257325</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="N194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>450</v>
+      </c>
+      <c r="B195">
+        <v>3099338312</v>
+      </c>
+      <c r="C195" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.0054336</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="N195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>451</v>
+      </c>
+      <c r="B196">
+        <v>3101407942</v>
+      </c>
+      <c r="C196" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0680223</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="N196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
         <v>452</v>
       </c>
-      <c r="M192" s="1">
-[...8 lines deleted...]
-      <c r="P192">
+      <c r="B197" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0162376</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>811.88</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>454</v>
+      </c>
+      <c r="M197" s="1">
+        <v>811.88</v>
+      </c>
+      <c r="N197" s="1">
+        <v>9523.62</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>