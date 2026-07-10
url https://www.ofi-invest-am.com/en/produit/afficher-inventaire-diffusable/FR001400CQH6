--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,141 +130,153 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>4 958.22</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>98 284.33</t>
+    <t>111 573.92</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
-    <t>FR0129111094</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>242 460.83</t>
+    <t>275 247.29</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>BE6372064376</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
@@ -277,213 +289,195 @@
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>6 538.29</t>
+    <t>26 161.33</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>6 392.46</t>
+    <t>25 578.00</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>6 421.63</t>
+    <t>25 694.67</t>
   </si>
   <si>
     <t>FR0129673069</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>XS3307922990</t>
-[...14 lines deleted...]
-    <t>EURO HEINEKEN NV 26/03/2026</t>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
-    <t>XS3281144298</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>716 352.00</t>
+    <t>769 144.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>275 995.33</t>
+    <t>315 325.83</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>62 327.78</t>
+    <t>88 540.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>107 540.33</t>
+    <t>114 298.46</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
@@ -514,837 +508,768 @@
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129673572</t>
   </si>
   <si>
     <t>EURO SAVENCIA SA 14/04/2026</t>
   </si>
   <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
     <t>FR0129354819</t>
   </si>
   <si>
     <t>EURO TELEPERFORMANCE 13/04/2026</t>
   </si>
   <si>
-    <t>FR0129655124</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>37 154.25</t>
+    <t>74 326.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>816 072.89</t>
+    <t>869 644.44</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>988 383.33</t>
+    <t>1 055 292.36</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>428 607.83</t>
+    <t>455 077.67</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>177 384.38</t>
-[...23 lines deleted...]
-    <t>448 563.89</t>
+    <t>208 804.17</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>8 554.50</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>8 678.83</t>
+    <t>34 726.22</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>79 971.19</t>
-[...8 lines deleted...]
-    <t>236 043.89</t>
+    <t>93 244.11</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>13 252.75</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>198 353.75</t>
+    <t>231 525.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>316 512.00</t>
+    <t>343 085.17</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>44 403.33</t>
+    <t>71 067.11</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>16 820.22</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 02/04/2026</t>
+    <t>42 058.33</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>134 012.50</t>
+    <t>173 726.67</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>10 356.31</t>
+    <t>23 152.56</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>21 279.28</t>
+    <t>47 571.78</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>642 579.58</t>
+    <t>689 383.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>297 608.50</t>
+    <t>336 609.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>338 399.50</t>
+    <t>378 316.67</t>
   </si>
   <si>
     <t>FR0129649531</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
-    <t>FR0129548634</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129515294</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>574 823.33</t>
+    <t>614 455.67</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>135 968.58</t>
-[...8 lines deleted...]
-    <t>702 837.92</t>
+    <t>175 161.17</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>419 094.67</t>
+    <t>445 427.17</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>45 502.63</t>
+    <t>65 032.92</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>29 246.19</t>
-[...11 lines deleted...]
-    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+    <t>41 799.72</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
     <t>FR0129672517</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
     <t>FR0129655710</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>35 365.56</t>
+    <t>22 715.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 506.85</t>
+    <t>4 657.53</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>158 887.67</t>
-[...8 lines deleted...]
-    <t>18 493.15</t>
+    <t>171 200.00</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>116 712.33</t>
+    <t>125 342.47</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>312 534.25</t>
+    <t>368 630.14</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>11 147.26</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>874 290.41</t>
-[...8 lines deleted...]
-    <t>55 017.12</t>
+    <t>928 933.56</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>91 767.12</t>
+    <t>97 808.22</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 242.33</t>
+    <t>7 489.04</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 549 117.37</t>
+    <t>1 656 128.77</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>15 068.49</t>
+    <t>16 334.25</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>23 982.88</t>
-[...8 lines deleted...]
-    <t>700 605.48</t>
+    <t>27 363.01</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 010.27</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 527.78</t>
+    <t>9 181.37</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>25 653.08</t>
+    <t>27 717.12</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>34 520.55</t>
+    <t>55 232.88</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>156 213.70</t>
+    <t>175 286.30</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>198 643.15</t>
+    <t>213 702.74</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 785.50</t>
+    <t>12 520.62</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>22 282.75</t>
+    <t>23 683.50</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>21 259.78</t>
+    <t>22 644.53</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>26 076.17</t>
-[...5 lines deleted...]
-    <t>7 099.12</t>
+    <t>27 830.00</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>40 029.86</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>75 301.00</t>
+    <t>80 942.22</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>62 112.36</t>
+    <t>66 852.05</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>38 995.65</t>
+    <t>42 044.91</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>9 869.86</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>24 501.42</t>
+    <t>26 583.34</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>16 935.80</t>
+    <t>18 427.09</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>7 677.88</t>
+    <t>8 536.59</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>19 489.50</t>
-[...2 lines deleted...]
-    <t>SWAP04780462</t>
+    <t>21 664.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>8 746.39</t>
+    <t>9 876.55</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 723.68</t>
+    <t>1 961.92</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 949.50</t>
+    <t>5 696.00</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
-    <t>1 195.56</t>
+    <t>1 417.83</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 020.59</t>
+    <t>2 337.14</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 635.82</t>
+    <t>3 048.27</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 189.31</t>
+    <t>4 815.55</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>10 341.67</t>
+    <t>12 107.50</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>12 714.17</t>
+    <t>14 709.92</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 518.39</t>
+    <t>2 942.89</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 281.77</t>
+    <t>2 738.78</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 163.34</t>
+    <t>2 558.50</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>4 751.46</t>
+    <t>5 781.94</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 937.06</t>
+    <t>2 372.22</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1354,75 +1279,111 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
+    <t>-3 371.38</t>
+  </si>
+  <si>
     <t>SWAP05011031</t>
   </si>
   <si>
+    <t>-2 099.22</t>
+  </si>
+  <si>
     <t>SWAP05011029</t>
   </si>
   <si>
+    <t>-2 603.39</t>
+  </si>
+  <si>
     <t>SWAP05011030</t>
   </si>
   <si>
+    <t>-2 497.97</t>
+  </si>
+  <si>
     <t>SWAP05011166</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
+    <t>-1 379.93</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
+  </si>
+  <si>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>-1 275.48</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 711.74</t>
+    <t>9 225.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1747,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1155094.0863</v>
+        <v>1049888.9045</v>
       </c>
       <c r="D2">
-        <v>2443.59</v>
+        <v>2446.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2822586134.86</v>
+        <v>2568448969.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2822586134.86</v>
+        <v>2568448969.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10132.13</v>
+        <v>10143.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419060.24</v>
+        <v>419539.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419060.24</v>
+        <v>419539.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109616.1469</v>
+        <v>109092.907</v>
       </c>
       <c r="D4">
-        <v>3393.96</v>
+        <v>3397.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372033607.13</v>
+        <v>370687874.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372033607.13</v>
+        <v>370687874.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9733.5125</v>
+        <v>10166.5832</v>
       </c>
       <c r="D5">
-        <v>1114.15</v>
+        <v>1115.41</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10844666.93</v>
+        <v>11339941.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10844666.93</v>
+        <v>11339941.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1790480.0372</v>
+        <v>1812144.8431</v>
       </c>
       <c r="D6">
-        <v>110.77</v>
+        <v>110.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>198339271.71</v>
+        <v>200968884.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>198339271.71</v>
+        <v>200968884.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9839 +1971,9639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15394.0</v>
+        <v>14239.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10801.58</v>
+        <v>10814.26</v>
       </c>
       <c r="E2" s="1">
-        <v>10793.000552813</v>
+        <v>10803.390349041</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>166147450.51</v>
+        <v>153829475.18</v>
       </c>
       <c r="I2" s="1">
-        <v>132072.01</v>
+        <v>154772.96</v>
       </c>
       <c r="J2" s="1">
-        <v>0.079490843581768</v>
+        <v>0.1006133316251</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>166279522.52</v>
+        <v>153984248.14</v>
       </c>
       <c r="N2" s="1">
-        <v>166279522.52</v>
+        <v>153984248.14</v>
       </c>
       <c r="O2" s="1">
-        <v>4.88</v>
+        <v>4.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>636.0</v>
+        <v>582.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261311.8</v>
+        <v>261617.21</v>
       </c>
       <c r="E3" s="1">
-        <v>261060.11949686</v>
+        <v>261300.28972509</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>166034236.0</v>
+        <v>152076768.62</v>
       </c>
       <c r="I3" s="1">
-        <v>160068.8</v>
+        <v>184447.6</v>
       </c>
       <c r="J3" s="1">
-        <v>0.096407104857579</v>
+        <v>0.12128584903121</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>166194304.8</v>
+        <v>152261216.22</v>
       </c>
       <c r="N3" s="1">
-        <v>166194304.8</v>
+        <v>152261216.22</v>
       </c>
       <c r="O3" s="1">
-        <v>4.88</v>
+        <v>4.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.259</v>
+        <v>99.3819</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>-479.35</v>
+        <v>11810.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.0048290517931898</v>
+        <v>0.1189824565792</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9925900.0</v>
+        <v>9938190.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9925900.0</v>
+        <v>9938190.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.7541</v>
+        <v>97.3084</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8974084</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9789740.84</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>185669.16</v>
+        <v>17617.5</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8965686940493</v>
+        <v>0.18137646903486</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9975410.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9975410.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.7229</v>
+        <v>99.8779</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>36091.29</v>
+        <v>198049.16</v>
       </c>
       <c r="J6" s="1">
-        <v>0.241860733819</v>
+        <v>2.0230276085633</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14958435.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14958435.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3597</v>
+        <v>99.8474</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>229771.11</v>
+        <v>54766.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.58743792590592</v>
+        <v>0.36700863526752</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39343880.0</v>
+        <v>14977110.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39343880.0</v>
+        <v>14977110.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>0.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0235</v>
+        <v>98.4844</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>132157.66</v>
+        <v>279651.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.67178739644283</v>
+        <v>0.71496224236236</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19804700.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19804700.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.58</v>
+        <v>1.25</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9226</v>
+        <v>99.1587</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>75083.6</v>
+        <v>159197.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.30147316786178</v>
+        <v>0.8092378567477</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24980650.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24980650.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0246</v>
+        <v>98.8289</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2460.0</v>
+        <v>27140.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0246</v>
+        <v>0.10996959957318</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002460.0</v>
+        <v>24707225.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10100744.33</v>
+        <v>24707225.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8796</v>
+        <v>99.9937</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>93753.8</v>
+        <v>-630.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.94756262508457</v>
+        <v>-0.0063</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9987960.0</v>
+        <v>9999370.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9987960.0</v>
+        <v>10004328.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0095</v>
+        <v>100.0295</v>
       </c>
       <c r="E12" s="1">
-        <v>99.9813</v>
+        <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5998878.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1692.0</v>
+        <v>2950.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.02820527438631</v>
+        <v>0.0295</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6000570.0</v>
+        <v>10002950.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6135139.17</v>
+        <v>10114523.92</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.035</v>
+        <v>99.9945</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I13" s="1">
-        <v>8750.0</v>
+        <v>105243.8</v>
       </c>
       <c r="J13" s="1">
-        <v>0.035</v>
+        <v>1.063691193337</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>58</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25008750.0</v>
+        <v>9999450.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25251210.83</v>
+        <v>9999450.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0444</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11100.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.0444</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>19798400.0</v>
+        <v>25011100.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19798400.0</v>
+        <v>25286347.29</v>
       </c>
       <c r="O14" s="1">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9868</v>
+        <v>99.0855</v>
       </c>
       <c r="E15" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I15" s="1">
-        <v>16307.98</v>
+        <v>212332.12</v>
       </c>
       <c r="J15" s="1">
-        <v>0.19618457301127</v>
+        <v>1.083063677671</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8328878.0</v>
+        <v>19817100.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8328878.0</v>
+        <v>19817100.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.63</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.5617</v>
+        <v>98.0557</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I16" s="1">
-        <v>55.72</v>
+        <v>22164.48</v>
       </c>
       <c r="J16" s="1">
-        <v>0.00055965609105082</v>
+        <v>0.26663811488712</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9956170.0</v>
+        <v>8334734.5</v>
       </c>
       <c r="N16" s="1">
-        <v>9956170.0</v>
+        <v>8334734.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9712</v>
+        <v>99.6956</v>
       </c>
       <c r="E17" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I17" s="1">
-        <v>6713.35</v>
+        <v>13445.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.13448630277935</v>
+        <v>0.13504987610488</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4998560.0</v>
+        <v>9969560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>4998560.0</v>
+        <v>9969560.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9597</v>
+        <v>99.8498</v>
       </c>
       <c r="E18" s="1">
-        <v>99.84274768</v>
+        <v>99.83751445</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>24960686.92</v>
+        <v>10982126.59</v>
       </c>
       <c r="I18" s="1">
-        <v>29238.08</v>
+        <v>1351.41</v>
       </c>
       <c r="J18" s="1">
-        <v>0.1171365198951</v>
+        <v>0.012305540178626</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24989925.0</v>
+        <v>10983478.0</v>
       </c>
       <c r="N18" s="1">
-        <v>24989925.0</v>
+        <v>10983478.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.73</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.8077</v>
+        <v>97.2292</v>
       </c>
       <c r="E19" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I19" s="1">
-        <v>5625.48</v>
+        <v>-21405.15</v>
       </c>
       <c r="J19" s="1">
-        <v>0.057548816679797</v>
+        <v>-0.21966785457688</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9780770.0</v>
+        <v>9722920.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9780770.0</v>
+        <v>9722920.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.5213</v>
+        <v>99.8893</v>
       </c>
       <c r="E20" s="1">
-        <v>97.52492575</v>
+        <v>99.803498</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19504985.15</v>
+        <v>19960699.6</v>
       </c>
       <c r="I20" s="1">
-        <v>-725.15</v>
+        <v>17160.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.0037177675062214</v>
+        <v>0.085970934605919</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19504260.0</v>
+        <v>19977860.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19504260.0</v>
+        <v>19977860.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.432</v>
+        <v>97.8699</v>
       </c>
       <c r="E21" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I21" s="1">
-        <v>56906.69</v>
+        <v>11845.48</v>
       </c>
       <c r="J21" s="1">
-        <v>0.28990401892345</v>
+        <v>0.12117958947578</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19686400.0</v>
+        <v>9786990.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19686400.0</v>
+        <v>9786990.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.877</v>
+        <v>97.5688</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I22" s="1">
-        <v>200927.29</v>
+        <v>8774.85</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0264761302988</v>
+        <v>0.044987729713806</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19775400.0</v>
+        <v>19513760.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19775400.0</v>
+        <v>19513760.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.1673</v>
+        <v>98.536</v>
       </c>
       <c r="E23" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I23" s="1">
-        <v>2322.76</v>
+        <v>77706.69</v>
       </c>
       <c r="J23" s="1">
-        <v>0.01577664832503</v>
+        <v>0.39586701894345</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14725095.0</v>
+        <v>19707200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14725095.0</v>
+        <v>19707200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9284</v>
+        <v>98.9905</v>
       </c>
       <c r="E24" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I24" s="1">
-        <v>34424.76</v>
+        <v>223627.29</v>
       </c>
       <c r="J24" s="1">
-        <v>0.17607442375142</v>
+        <v>1.1424434942033</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19585680.0</v>
+        <v>19798100.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19585680.0</v>
+        <v>19798100.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.4339</v>
+        <v>98.2611</v>
       </c>
       <c r="E25" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I25" s="1">
-        <v>234956.84</v>
+        <v>16392.76</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6005094604024</v>
+        <v>0.11134288931987</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14915085.0</v>
+        <v>14739165.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14915085.0</v>
+        <v>14739165.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8266</v>
+        <v>97.9975</v>
       </c>
       <c r="E26" s="1">
-        <v>99.48021585</v>
+        <v>97.7562762</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19896043.17</v>
+        <v>19551255.24</v>
       </c>
       <c r="I26" s="1">
-        <v>69276.83</v>
+        <v>48244.76</v>
       </c>
       <c r="J26" s="1">
-        <v>0.34819400726099</v>
+        <v>0.24676042232468</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19965320.0</v>
+        <v>19599500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19965320.0</v>
+        <v>19599500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9857</v>
+        <v>99.5578</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I27" s="1">
-        <v>-2145.0</v>
+        <v>253541.84</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.0143</v>
+        <v>1.7271091725946</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14997855.0</v>
+        <v>14933670.0</v>
       </c>
       <c r="N27" s="1">
-        <v>15004393.29</v>
+        <v>14933670.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
         <v>88</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9899</v>
+        <v>99.9591</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.48021585</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15000000.0</v>
+        <v>19896043.17</v>
       </c>
       <c r="I28" s="1">
-        <v>-1515.0</v>
+        <v>95776.83</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.0101</v>
+        <v>0.48138631979054</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>90</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14998485.0</v>
+        <v>19991820.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15004877.46</v>
+        <v>19991820.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C29" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9837</v>
+        <v>99.9931</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-2445.0</v>
+        <v>-1035.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0163</v>
+        <v>-0.0069</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M29" s="1">
-        <v>14997555.0</v>
+        <v>14998965.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15003976.63</v>
+        <v>15025126.33</v>
       </c>
       <c r="O29" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.9968</v>
+      </c>
+      <c r="E30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-480.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-0.0032</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>39931840.0</v>
+        <v>14999520.0</v>
       </c>
       <c r="N30" s="1">
-        <v>39931840.0</v>
+        <v>15025098.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.17</v>
+        <v>0.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.9942</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-870.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.0058</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>97</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>23959176.0</v>
+        <v>14999130.0</v>
       </c>
       <c r="N31" s="1">
-        <v>23959176.0</v>
+        <v>15024824.67</v>
       </c>
       <c r="O31" s="1">
-        <v>0.7</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D32" s="1">
         <v>99.9538</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82630224</v>
+        <v>99.82530573</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>44921836.01</v>
+        <v>39930122.29</v>
       </c>
       <c r="I32" s="1">
-        <v>57373.99</v>
+        <v>51397.71</v>
       </c>
       <c r="J32" s="1">
-        <v>0.127719601637</v>
+        <v>0.12871913996835</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>44979210.0</v>
+        <v>39981520.0</v>
       </c>
       <c r="N32" s="1">
-        <v>44979210.0</v>
+        <v>39981520.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.32</v>
+        <v>1.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>36000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9765</v>
+        <v>99.9574</v>
       </c>
       <c r="E33" s="1">
-        <v>99.83538256</v>
+        <v>99.4492995</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>35940737.72</v>
+        <v>23867831.88</v>
       </c>
       <c r="I33" s="1">
-        <v>50802.28</v>
+        <v>121944.12</v>
       </c>
       <c r="J33" s="1">
-        <v>0.1413501314185</v>
+        <v>0.51091410653928</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>35991540.0</v>
+        <v>23989776.0</v>
       </c>
       <c r="N33" s="1">
-        <v>35991540.0</v>
+        <v>23989776.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.06</v>
+        <v>0.76</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9598</v>
+        <v>99.9176</v>
       </c>
       <c r="E34" s="1">
-        <v>99.6790335</v>
+        <v>114.92223425</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9967903.35</v>
+        <v>35933473.17</v>
       </c>
       <c r="I34" s="1">
-        <v>28076.65</v>
+        <v>36862.83</v>
       </c>
       <c r="J34" s="1">
-        <v>0.28167056816417</v>
+        <v>0.10258632619676</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9995980.0</v>
+        <v>35970336.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9995980.0</v>
+        <v>35970336.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>1.14</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6972</v>
+        <v>99.8259</v>
       </c>
       <c r="E35" s="1">
         <v>99.6462558</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>14946938.37</v>
       </c>
       <c r="I35" s="1">
-        <v>7641.63</v>
+        <v>26946.63</v>
       </c>
       <c r="J35" s="1">
-        <v>0.051125051905864</v>
+        <v>0.18028193689542</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14954580.0</v>
+        <v>14973885.0</v>
       </c>
       <c r="N35" s="1">
-        <v>14954580.0</v>
+        <v>14973885.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9941</v>
+        <v>99.7519</v>
       </c>
       <c r="E36" s="1">
-        <v>99.66600813</v>
+        <v>99.63197057</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29899802.44</v>
+        <v>29889591.17</v>
       </c>
       <c r="I36" s="1">
-        <v>98427.56</v>
+        <v>35978.83</v>
       </c>
       <c r="J36" s="1">
-        <v>0.32919133896458</v>
+        <v>0.12037243933972</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29998230.0</v>
+        <v>29925570.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29998230.0</v>
+        <v>29925570.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.88</v>
+        <v>0.95</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0365</v>
+        <v>100.0289</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>14600.0</v>
+        <v>11560.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0365</v>
+        <v>0.0289</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>40014600.0</v>
+        <v>40011560.0</v>
       </c>
       <c r="N37" s="1">
-        <v>40730952.0</v>
+        <v>40780704.44</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0229</v>
+        <v>100.0293</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>6870.0</v>
+        <v>8790.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0229</v>
+        <v>0.0293</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
         <v>113</v>
       </c>
       <c r="M38" s="1">
-        <v>30006870.0</v>
+        <v>30008790.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30282865.33</v>
+        <v>30324115.83</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0051</v>
+        <v>100.0146</v>
       </c>
       <c r="E39" s="1">
         <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>1020.0</v>
+        <v>2920.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0051</v>
+        <v>0.0146</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
         <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>20001020.0</v>
+        <v>20002920.0</v>
       </c>
       <c r="N39" s="1">
-        <v>20063347.78</v>
+        <v>20091460.94</v>
       </c>
       <c r="O39" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>117</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8158</v>
+        <v>99.9324</v>
       </c>
       <c r="E40" s="1">
         <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>97025.0</v>
+        <v>102855.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.9826248297579</v>
+        <v>2.1017560099433</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4990790.0</v>
+        <v>4996620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4990790.0</v>
+        <v>4996620.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>119</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.7286</v>
+        <v>99.8472</v>
       </c>
       <c r="E41" s="1">
         <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>178354.17</v>
+        <v>190214.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.8209613950477</v>
+        <v>1.9420496888918</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9972860.0</v>
+        <v>9984720.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9972860.0</v>
+        <v>9984720.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>121</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.0169</v>
+        <v>98.0519</v>
       </c>
       <c r="E42" s="1">
         <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>46325.55</v>
+        <v>53325.55</v>
       </c>
       <c r="J42" s="1">
-        <v>0.23687386113505</v>
+        <v>0.27266657224038</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19603380.0</v>
+        <v>19610380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19603380.0</v>
+        <v>19610380.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.7669</v>
+        <v>97.7819</v>
       </c>
       <c r="E43" s="1">
         <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>-2320.66</v>
+        <v>-820.66</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.023731030476247</v>
+        <v>-0.0083920554801809</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9776690.0</v>
+        <v>9778190.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9776690.0</v>
+        <v>9778190.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.0821</v>
+        <v>99.1937</v>
       </c>
       <c r="E44" s="1">
         <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>153940.48</v>
+        <v>167890.48</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2585759719864</v>
+        <v>1.3726274210218</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12385262.5</v>
+        <v>12399212.5</v>
       </c>
       <c r="N44" s="1">
-        <v>12385262.5</v>
+        <v>12399212.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.0545</v>
+        <v>99.1642</v>
       </c>
       <c r="E45" s="1">
         <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>360451.04</v>
+        <v>393361.04</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2278657876945</v>
+        <v>1.3399727275802</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29716350.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29716350.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>129</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5893</v>
+        <v>99.712</v>
       </c>
       <c r="E46" s="1">
         <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>655756.63</v>
+        <v>704836.63</v>
       </c>
       <c r="J46" s="1">
-        <v>1.6737040405252</v>
+        <v>1.7989721515148</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39835720.0</v>
+        <v>39884800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>39835720.0</v>
+        <v>39884800.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.17</v>
+        <v>1.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.4252</v>
+        <v>99.5519</v>
       </c>
       <c r="E47" s="1">
         <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>-870.11</v>
+        <v>24469.89</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.004375510073147</v>
+        <v>0.12305139601177</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19885040.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19885040.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>19500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9264</v>
+        <v>99.5542</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>98.33703873</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>19404038.94</v>
+        <v>29501111.62</v>
       </c>
       <c r="I48" s="1">
-        <v>81609.06</v>
+        <v>365148.38</v>
       </c>
       <c r="J48" s="1">
-        <v>0.42057769649065</v>
+        <v>1.2377444779147</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19485648.0</v>
+        <v>29866260.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19485648.0</v>
+        <v>29866260.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.57</v>
+        <v>0.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.454</v>
+        <v>99.5004</v>
       </c>
       <c r="E49" s="1">
-        <v>98.33703873</v>
+        <v>98.503513</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29501111.62</v>
+        <v>9850351.3</v>
       </c>
       <c r="I49" s="1">
-        <v>335088.38</v>
+        <v>99688.7</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1358500124207</v>
+        <v>1.0120319262116</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>29836200.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29836200.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.88</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4041</v>
+        <v>100.0089</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>100.0518</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>5002590.0</v>
       </c>
       <c r="I50" s="1">
-        <v>90058.7</v>
+        <v>-2145.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.91426891546497</v>
+        <v>-0.04287778930514</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" t="s">
+        <v>139</v>
       </c>
       <c r="M50" s="1">
-        <v>9940410.0</v>
+        <v>5000445.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9940410.0</v>
+        <v>5114743.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0243</v>
+        <v>99.8166</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0518</v>
+        <v>97.8035629</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5002590.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I51" s="1">
-        <v>-1375.0</v>
+        <v>402607.42</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.02748576237509</v>
+        <v>2.05824516031</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>141</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5001215.0</v>
+        <v>19963320.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5108755.33</v>
+        <v>19963320.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.15</v>
+        <v>0.63</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.7027</v>
+        <v>98.784</v>
       </c>
       <c r="E52" s="1">
-        <v>97.8035629</v>
+        <v>97.862679</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19560712.58</v>
+        <v>9786267.9</v>
       </c>
       <c r="I52" s="1">
-        <v>379827.42</v>
+        <v>92132.1</v>
       </c>
       <c r="J52" s="1">
-        <v>1.9417872352378</v>
+        <v>0.94144265149332</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19940540.0</v>
+        <v>9878400.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19940540.0</v>
+        <v>9878400.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.6838</v>
+        <v>99.6923</v>
       </c>
       <c r="E53" s="1">
-        <v>97.862679</v>
+        <v>97.96931383</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9786267.9</v>
+        <v>34289259.84</v>
       </c>
       <c r="I53" s="1">
-        <v>82112.1</v>
+        <v>603045.16</v>
       </c>
       <c r="J53" s="1">
-        <v>0.83905428340052</v>
+        <v>1.7586998459982</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9868380.0</v>
+        <v>34892305.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9868380.0</v>
+        <v>34892305.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>1.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5764</v>
+        <v>98.0899</v>
       </c>
       <c r="E54" s="1">
-        <v>97.96931383</v>
+        <v>97.775605</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>34289259.84</v>
+        <v>14666340.75</v>
       </c>
       <c r="I54" s="1">
-        <v>562480.16</v>
+        <v>47144.25</v>
       </c>
       <c r="J54" s="1">
-        <v>1.6403974965474</v>
+        <v>0.3214452112058</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34851740.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34851740.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.02</v>
+        <v>0.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0297</v>
+        <v>99.964</v>
       </c>
       <c r="E55" s="1">
-        <v>97.775605</v>
+        <v>99.78753571</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14666340.75</v>
+        <v>23949008.57</v>
       </c>
       <c r="I55" s="1">
-        <v>38114.25</v>
+        <v>42351.43</v>
       </c>
       <c r="J55" s="1">
-        <v>0.25987566121427</v>
+        <v>0.17684001354884</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14704455.0</v>
+        <v>23991360.0</v>
       </c>
       <c r="N55" s="1">
-        <v>14704455.0</v>
+        <v>23991360.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8341</v>
+        <v>99.7584</v>
       </c>
       <c r="E56" s="1">
-        <v>99.78753571</v>
+        <v>99.48788611</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23949008.57</v>
+        <v>54718337.36</v>
       </c>
       <c r="I56" s="1">
-        <v>11175.43</v>
+        <v>148782.64</v>
       </c>
       <c r="J56" s="1">
-        <v>0.046663434802888</v>
+        <v>0.27190636115483</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23960184.0</v>
+        <v>54867120.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23960184.0</v>
+        <v>54867120.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.7</v>
+        <v>1.74</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6291</v>
+        <v>99.746</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48788611</v>
+        <v>99.46446673</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>54718337.36</v>
+        <v>29839340.02</v>
       </c>
       <c r="I57" s="1">
-        <v>77667.64</v>
+        <v>84459.98</v>
       </c>
       <c r="J57" s="1">
-        <v>0.14194078940852</v>
+        <v>0.28304908869764</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>54796005.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="N57" s="1">
-        <v>54796005.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.61</v>
+        <v>0.95</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6168</v>
+        <v>99.9101</v>
       </c>
       <c r="E58" s="1">
-        <v>99.46446673</v>
+        <v>99.74282978</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29839340.02</v>
+        <v>8976854.68</v>
       </c>
       <c r="I58" s="1">
-        <v>45699.98</v>
+        <v>15054.32</v>
       </c>
       <c r="J58" s="1">
-        <v>0.15315345436383</v>
+        <v>0.16770150054384</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29885040.0</v>
+        <v>8991909.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29885040.0</v>
+        <v>8991909.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7774</v>
+        <v>98.6632</v>
       </c>
       <c r="E59" s="1">
-        <v>99.74282978</v>
+        <v>97.9014285</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>8976854.68</v>
+        <v>29370428.55</v>
       </c>
       <c r="I59" s="1">
-        <v>3111.32</v>
+        <v>228531.45</v>
       </c>
       <c r="J59" s="1">
-        <v>0.034659355764462</v>
+        <v>0.77810049523435</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8979966.0</v>
+        <v>29598960.0</v>
       </c>
       <c r="N59" s="1">
-        <v>8979966.0</v>
+        <v>29598960.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.26</v>
+        <v>0.94</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.632</v>
+        <v>98.2894</v>
       </c>
       <c r="E60" s="1">
-        <v>97.9014285</v>
+        <v>98.20184247</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29370428.55</v>
+        <v>14730276.37</v>
       </c>
       <c r="I60" s="1">
-        <v>219171.45</v>
+        <v>13133.63</v>
       </c>
       <c r="J60" s="1">
-        <v>0.74623170590407</v>
+        <v>0.089160784700199</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29589600.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29589600.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.1643</v>
+        <v>99.9167</v>
       </c>
       <c r="E61" s="1">
-        <v>98.20184247</v>
+        <v>98.93958748</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14730276.37</v>
+        <v>49469793.74</v>
       </c>
       <c r="I61" s="1">
-        <v>-5631.37</v>
+        <v>488556.26</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.038229900502539</v>
+        <v>0.9875849949319</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14724645.0</v>
+        <v>49958350.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14724645.0</v>
+        <v>49958350.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>1.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.7887</v>
+        <v>97.8107</v>
       </c>
       <c r="E62" s="1">
-        <v>98.93958748</v>
+        <v>97.80461245</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>49469793.74</v>
+        <v>19560922.49</v>
       </c>
       <c r="I62" s="1">
-        <v>424556.26</v>
+        <v>1217.51</v>
       </c>
       <c r="J62" s="1">
-        <v>0.85821311936604</v>
+        <v>0.0062241952066546</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49894350.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49894350.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.47</v>
+        <v>0.62</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.8048</v>
+        <v>99.8272</v>
       </c>
       <c r="E63" s="1">
-        <v>97.80461245</v>
+        <v>99.826856</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19560922.49</v>
+        <v>9982685.6</v>
       </c>
       <c r="I63" s="1">
-        <v>37.51</v>
+        <v>34.4</v>
       </c>
       <c r="J63" s="1">
-        <v>0.00019175987236377</v>
+        <v>0.00034459664842094</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19560960.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19560960.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.83992332</v>
+        <v>99.9689</v>
       </c>
       <c r="E64" s="1">
         <v>99.8399233</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>19967984.66</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>25795.34</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>0.12918349267201</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19967984.66</v>
+        <v>19993780.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19967984.66</v>
+        <v>19993780.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.8322</v>
+        <v>99.9575</v>
       </c>
       <c r="E65" s="1">
         <v>99.4735982</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>9947359.82</v>
       </c>
       <c r="I65" s="1">
-        <v>35860.18</v>
+        <v>48390.18</v>
       </c>
       <c r="J65" s="1">
-        <v>0.36049947572923</v>
+        <v>0.48646254760693</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9983220.0</v>
+        <v>9995750.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9983220.0</v>
+        <v>9995750.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.6992</v>
+        <v>99.8198</v>
       </c>
       <c r="E66" s="1">
         <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>83172.05</v>
+        <v>107292.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.41886206794328</v>
+        <v>0.5403325989545</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19939840.0</v>
+        <v>19963960.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19939840.0</v>
+        <v>19963960.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.8998</v>
+        <v>97.9391</v>
       </c>
       <c r="E67" s="1">
         <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>12827.18</v>
+        <v>18722.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.08742540307415</v>
+        <v>0.12760358340078</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14684970.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14684970.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.7647</v>
+        <v>99.8864</v>
       </c>
       <c r="E68" s="1">
         <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>88825.99</v>
+        <v>94910.99</v>
       </c>
       <c r="J68" s="1">
-        <v>1.8129939716954</v>
+        <v>1.9371926247897</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4988235.0</v>
+        <v>4994320.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4988235.0</v>
+        <v>4994320.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
         <v>7500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8454</v>
+        <v>99.9753</v>
       </c>
       <c r="E69" s="1">
         <v>99.84676293</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>7488507.22</v>
       </c>
       <c r="I69" s="1">
-        <v>-102.22</v>
+        <v>9640.28</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.001365025057691</v>
+        <v>0.12873433538601</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>7488405.0</v>
+        <v>7498147.5</v>
       </c>
       <c r="N69" s="1">
-        <v>7488405.0</v>
+        <v>7498147.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.8767</v>
+        <v>99.6196</v>
       </c>
       <c r="E70" s="1">
-        <v>99.8248905</v>
+        <v>99.508676</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>9982489.05</v>
+        <v>4975433.8</v>
       </c>
       <c r="I70" s="1">
-        <v>5180.95</v>
+        <v>5546.2</v>
       </c>
       <c r="J70" s="1">
-        <v>0.051900382500294</v>
+        <v>0.11147168715218</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>9987670.0</v>
+        <v>4980980.0</v>
       </c>
       <c r="N70" s="1">
-        <v>9987670.0</v>
+        <v>4980980.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.6647</v>
+        <v>99.7954</v>
       </c>
       <c r="E71" s="1">
         <v>99.57189615</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>19914379.23</v>
       </c>
       <c r="I71" s="1">
-        <v>18560.77</v>
+        <v>44700.77</v>
       </c>
       <c r="J71" s="1">
-        <v>0.09320285501061</v>
+        <v>0.22446479241824</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19932940.0</v>
+        <v>19959080.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19932940.0</v>
+        <v>19959080.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7958</v>
+        <v>99.9221</v>
       </c>
       <c r="E72" s="1">
         <v>99.6413465</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>9964134.65</v>
       </c>
       <c r="I72" s="1">
-        <v>15445.35</v>
+        <v>28075.35</v>
       </c>
       <c r="J72" s="1">
-        <v>0.1550094468063</v>
+        <v>0.28176405665092</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9979580.0</v>
+        <v>9992210.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9979580.0</v>
+        <v>9992210.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.4122</v>
+        <v>97.5202</v>
       </c>
       <c r="E73" s="1">
         <v>97.46047773</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>14619071.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-7241.66</v>
+        <v>8958.34</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.049535703555064</v>
+        <v>0.061278446459165</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14611830.0</v>
+        <v>14628030.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14611830.0</v>
+        <v>14628030.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
         <v>9500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.9621</v>
+        <v>98.0427</v>
       </c>
       <c r="E74" s="1">
         <v>97.75025084</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>9286273.83</v>
       </c>
       <c r="I74" s="1">
-        <v>20125.67</v>
+        <v>27782.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.21672492507148</v>
+        <v>0.29917995644546</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9306399.5</v>
+        <v>9314056.5</v>
       </c>
       <c r="N74" s="1">
-        <v>9306399.5</v>
+        <v>9314056.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.455</v>
+        <v>97.5233</v>
       </c>
       <c r="E75" s="1">
         <v>97.42790333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>14614185.5</v>
       </c>
       <c r="I75" s="1">
-        <v>4064.5</v>
+        <v>14309.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.027812018671858</v>
+        <v>0.097915138684944</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14618250.0</v>
+        <v>14628495.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14618250.0</v>
+        <v>14628495.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>190</v>
       </c>
       <c r="B76" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7355</v>
+        <v>99.8591</v>
       </c>
       <c r="E76" s="1">
         <v>99.47774185</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>19895548.37</v>
       </c>
       <c r="I76" s="1">
-        <v>51551.63</v>
+        <v>76271.63</v>
       </c>
       <c r="J76" s="1">
-        <v>0.2591113803012</v>
+        <v>0.38336028030777</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19947100.0</v>
+        <v>19971820.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19947100.0</v>
+        <v>19971820.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0014</v>
+        <v>99.9909</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>420.0</v>
+        <v>-2730.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0014</v>
+        <v>-0.0091</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>30000420.0</v>
+        <v>29997270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30037574.25</v>
+        <v>30071596.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.88</v>
+        <v>0.95</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>195</v>
       </c>
       <c r="B78" t="s">
         <v>196</v>
       </c>
       <c r="C78" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0258</v>
+        <v>100.0172</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>10320.0</v>
+        <v>6880.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0258</v>
+        <v>0.0172</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>40010320.0</v>
+        <v>40006880.0</v>
       </c>
       <c r="N78" s="1">
-        <v>40826392.89</v>
+        <v>40876524.44</v>
       </c>
       <c r="O78" s="1">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>198</v>
       </c>
       <c r="B79" t="s">
         <v>199</v>
       </c>
       <c r="C79" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0275</v>
+        <v>100.0223</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>50000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>13750.0</v>
+        <v>11150.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0275</v>
+        <v>0.0223</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>50013750.0</v>
+        <v>50011150.0</v>
       </c>
       <c r="N79" s="1">
-        <v>51002133.33</v>
+        <v>51066442.36</v>
       </c>
       <c r="O79" s="1">
-        <v>1.5</v>
+        <v>1.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>201</v>
       </c>
       <c r="B80" t="s">
         <v>202</v>
       </c>
       <c r="C80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0168</v>
+        <v>100.0046</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>3360.0</v>
+        <v>920.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0168</v>
+        <v>0.0046</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>20003360.0</v>
+        <v>20000920.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20431967.83</v>
+        <v>20455997.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.65</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>204</v>
       </c>
       <c r="B81" t="s">
         <v>205</v>
       </c>
       <c r="C81" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0107</v>
+        <v>100.0041</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2675.0</v>
+        <v>1025.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0107</v>
+        <v>0.0041</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>25002675.0</v>
+        <v>25001025.0</v>
       </c>
       <c r="N81" s="1">
-        <v>25180059.38</v>
+        <v>25209829.17</v>
       </c>
       <c r="O81" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>207</v>
       </c>
       <c r="B82" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9776</v>
+        <v>99.9757</v>
       </c>
       <c r="E82" s="1">
-        <v>99.65384132</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>24913460.33</v>
+        <v>15000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>80939.67</v>
+        <v>-3645.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.32488329171414</v>
+        <v>-0.0243</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" t="s">
+        <v>209</v>
       </c>
       <c r="M82" s="1">
-        <v>24994400.0</v>
+        <v>14996355.0</v>
       </c>
       <c r="N82" s="1">
-        <v>24994400.0</v>
+        <v>15004909.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0078</v>
+        <v>99.9891</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2340.0</v>
+        <v>-2180.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0078</v>
+        <v>-0.0109</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M83" s="1">
-        <v>30002340.0</v>
+        <v>19997820.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30624335.83</v>
+        <v>20032546.22</v>
       </c>
       <c r="O83" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0076</v>
+        <v>100.0152</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I84" s="1">
         <v>1520.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0076</v>
+        <v>0.0152</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M84" s="1">
-        <v>20001520.0</v>
+        <v>10001520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20450083.89</v>
+        <v>10094764.11</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B85" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9749</v>
+        <v>99.9989</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-5020.0</v>
+        <v>-110.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0251</v>
+        <v>-0.0011</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M85" s="1">
-        <v>19994980.0</v>
+        <v>9999890.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20003658.83</v>
+        <v>10013142.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C86" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0067</v>
+        <v>100.0249</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>670.0</v>
+        <v>6225.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0067</v>
+        <v>0.0249</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M86" s="1">
-        <v>10000670.0</v>
+        <v>25006225.0</v>
       </c>
       <c r="N86" s="1">
-        <v>10080641.19</v>
+        <v>25237750.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C87" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0006</v>
+        <v>100.0402</v>
       </c>
       <c r="E87" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1090.0</v>
+        <v>8040.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.01090112281565</v>
+        <v>0.0402</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M87" s="1">
-        <v>10000060.0</v>
+        <v>20008040.0</v>
       </c>
       <c r="N87" s="1">
-        <v>10236103.89</v>
+        <v>20351125.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0156</v>
+        <v>100.009</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3900.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0156</v>
+        <v>0.009</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M88" s="1">
-        <v>25003900.0</v>
+        <v>20001800.0</v>
       </c>
       <c r="N88" s="1">
-        <v>25202253.75</v>
+        <v>20072867.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0448</v>
+        <v>100.0087</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>8960.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0448</v>
+        <v>0.0087</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M89" s="1">
-        <v>20008960.0</v>
+        <v>20001740.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20325472.0</v>
+        <v>20043798.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0017</v>
+        <v>99.964</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I90" s="1">
-        <v>340.0</v>
+        <v>74422.95</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0017</v>
+        <v>0.49880741864253</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>232</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>20000340.0</v>
+        <v>14994600.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20044743.33</v>
+        <v>14994600.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>233</v>
       </c>
       <c r="B91" t="s">
         <v>234</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9972</v>
+        <v>99.4703</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I91" s="1">
-        <v>-560.0</v>
+        <v>12908.61</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0028</v>
+        <v>0.043276557263822</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>235</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19999440.0</v>
+        <v>29841090.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20016260.22</v>
+        <v>29841090.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>235</v>
+      </c>
+      <c r="B92" t="s">
         <v>236</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9185</v>
+        <v>99.92</v>
       </c>
       <c r="E92" s="1">
-        <v>99.8295134</v>
+        <v>99.79965221</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29948854.02</v>
+        <v>47903833.06</v>
       </c>
       <c r="I92" s="1">
-        <v>26695.98</v>
+        <v>57766.94</v>
       </c>
       <c r="J92" s="1">
-        <v>0.089138569316116</v>
+        <v>0.12058938984621</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29975550.0</v>
+        <v>47961600.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29975550.0</v>
+        <v>47961600.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.88</v>
+        <v>1.52</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>237</v>
+      </c>
+      <c r="B93" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.8379</v>
+        <v>97.6368</v>
       </c>
       <c r="E93" s="1">
-        <v>99.467847</v>
+        <v>97.7176416</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14920177.05</v>
+        <v>14657646.24</v>
       </c>
       <c r="I93" s="1">
-        <v>55507.95</v>
+        <v>-12126.24</v>
       </c>
       <c r="J93" s="1">
-        <v>0.37203278361901</v>
+        <v>-0.08272979031864</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14975685.0</v>
+        <v>14645520.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14975685.0</v>
+        <v>14645520.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" t="s">
         <v>240</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.0195</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>5850.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>0.0195</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" t="s">
         <v>241</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>47997216.0</v>
+        <v>30005850.0</v>
       </c>
       <c r="N94" s="1">
-        <v>47997216.0</v>
+        <v>30179576.67</v>
       </c>
       <c r="O94" s="1">
-        <v>1.41</v>
+        <v>0.96</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>242</v>
       </c>
       <c r="B95" t="s">
         <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.9227</v>
+        <v>99.99</v>
       </c>
       <c r="E95" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14657646.24</v>
+        <v>10000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>30758.76</v>
+        <v>-1000.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.20984788073313</v>
+        <v>-0.01</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>244</v>
       </c>
       <c r="M95" s="1">
-        <v>14688405.0</v>
+        <v>9999000.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14688405.0</v>
+        <v>10022152.56</v>
       </c>
       <c r="O95" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0079</v>
+        <v>99.9777</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2370.0</v>
+        <v>-4460.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0079</v>
+        <v>-0.0223</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M96" s="1">
-        <v>30002370.0</v>
+        <v>19995540.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30136382.5</v>
+        <v>20043111.78</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C97" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9921</v>
+        <v>100.0289</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-790.0</v>
+        <v>10115.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.0079</v>
+        <v>0.0289</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M97" s="1">
-        <v>9999210.0</v>
+        <v>35010115.0</v>
       </c>
       <c r="N97" s="1">
-        <v>10009566.31</v>
+        <v>35699498.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>1.13</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C98" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9819</v>
+        <v>100.0232</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-3620.0</v>
+        <v>6960.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0181</v>
+        <v>0.0232</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M98" s="1">
-        <v>19996380.0</v>
+        <v>30006960.0</v>
       </c>
       <c r="N98" s="1">
-        <v>20017659.28</v>
+        <v>30343569.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.59</v>
+        <v>0.96</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0335</v>
+        <v>100.0319</v>
       </c>
       <c r="E99" s="1">
         <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>11725.0</v>
+        <v>9570.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0335</v>
+        <v>0.0319</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M99" s="1">
-        <v>35011725.0</v>
+        <v>30009570.0</v>
       </c>
       <c r="N99" s="1">
-        <v>35654304.58</v>
+        <v>30387886.67</v>
       </c>
       <c r="O99" s="1">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B100" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0263</v>
+        <v>99.9595</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I100" s="1">
-        <v>7890.0</v>
+        <v>28001.38</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0263</v>
+        <v>0.14026007912076</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>258</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>30007890.0</v>
+        <v>19991900.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30305498.5</v>
+        <v>19991900.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.89</v>
+        <v>0.63</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0287</v>
+        <v>99.7878</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>8610.0</v>
+        <v>107442.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0287</v>
+        <v>0.30858143391794</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>261</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>30008610.0</v>
+        <v>34925730.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30347009.5</v>
+        <v>34925730.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.89</v>
+        <v>1.11</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>261</v>
+      </c>
+      <c r="B102" t="s">
         <v>262</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>6900.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.023</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>263</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>19967120.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19967120.0</v>
+        <v>30621355.67</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>264</v>
       </c>
       <c r="B103" t="s">
         <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8764</v>
+        <v>99.8061</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47526793</v>
+        <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>14921290.19</v>
+        <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>60169.81</v>
+        <v>79422.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.40324803843253</v>
+        <v>0.31932516044205</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14981460.0</v>
+        <v>24951525.0</v>
       </c>
       <c r="N103" s="1">
-        <v>14981460.0</v>
+        <v>24951525.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>266</v>
       </c>
       <c r="B104" t="s">
         <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6628</v>
+        <v>100.0211</v>
       </c>
       <c r="E104" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>63692.77</v>
+        <v>6330.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.18292907281528</v>
+        <v>0.0211</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>268</v>
       </c>
       <c r="M104" s="1">
-        <v>34881980.0</v>
+        <v>30006330.0</v>
       </c>
       <c r="N104" s="1">
-        <v>34881980.0</v>
+        <v>30181491.17</v>
       </c>
       <c r="O104" s="1">
-        <v>1.02</v>
+        <v>0.96</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B105" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9654</v>
+        <v>100.0077</v>
       </c>
       <c r="E105" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>135393.42</v>
+        <v>1540.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.6818186975333</v>
+        <v>0.0077</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>271</v>
       </c>
       <c r="M105" s="1">
-        <v>19993080.0</v>
+        <v>20001540.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19993080.0</v>
+        <v>20446967.17</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B106" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.031</v>
+        <v>99.9992</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>9300.0</v>
+        <v>-120.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.031</v>
+        <v>-0.0008</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M106" s="1">
-        <v>30009300.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30584123.33</v>
+        <v>15064912.92</v>
       </c>
       <c r="O106" s="1">
-        <v>0.9</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B107" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.6831</v>
+        <v>100.0126</v>
       </c>
       <c r="E107" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24872102.12</v>
+        <v>10000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>48672.88</v>
+        <v>1260.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.19569266709009</v>
+        <v>0.0126</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>277</v>
       </c>
       <c r="M107" s="1">
-        <v>24920775.0</v>
+        <v>10001260.0</v>
       </c>
       <c r="N107" s="1">
-        <v>24920775.0</v>
+        <v>10043059.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0266</v>
+        <v>99.462</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.42696925</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>30000000.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I108" s="1">
-        <v>7980.0</v>
+        <v>7006.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0266</v>
+        <v>0.03523264388349</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>277</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>30007980.0</v>
+        <v>19892400.0</v>
       </c>
       <c r="N108" s="1">
-        <v>30143948.58</v>
+        <v>19892400.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.89</v>
+        <v>0.63</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B109" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0006</v>
+        <v>99.9564</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.80919808</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>39923679.23</v>
       </c>
       <c r="I109" s="1">
-        <v>180.0</v>
+        <v>58880.77</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0006</v>
+        <v>0.14748332602511</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>280</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>30000180.0</v>
+        <v>39982560.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30703017.92</v>
+        <v>39982560.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.9</v>
+        <v>1.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B110" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0171</v>
+        <v>99.9211</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.47155735</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>19894311.47</v>
       </c>
       <c r="I110" s="1">
-        <v>3420.0</v>
+        <v>89908.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0171</v>
+        <v>0.45193084533526</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>283</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20003420.0</v>
+        <v>19984220.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20422514.67</v>
+        <v>19984220.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>284</v>
       </c>
       <c r="B111" t="s">
         <v>285</v>
       </c>
       <c r="C111" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0086</v>
+        <v>99.6658</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>99.458614</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>15000000.0</v>
+        <v>29837584.2</v>
       </c>
       <c r="I111" s="1">
-        <v>1290.0</v>
+        <v>62155.8</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0086</v>
+        <v>0.20831378164992</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>286</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>15001290.0</v>
+        <v>29899740.0</v>
       </c>
       <c r="N111" s="1">
-        <v>15046792.63</v>
+        <v>29899740.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.44</v>
+        <v>0.95</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0151</v>
+        <v>99.8457</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.63533473</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>10000000.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I112" s="1">
-        <v>1510.0</v>
+        <v>15567.03</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0151</v>
+        <v>0.21113520704367</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>289</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>10001510.0</v>
+        <v>7388581.8</v>
       </c>
       <c r="N112" s="1">
-        <v>10030756.19</v>
+        <v>7388581.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B113" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8844</v>
+        <v>98.5751</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47403105</v>
+        <v>97.8384763</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19894806.21</v>
+        <v>9783847.63</v>
       </c>
       <c r="I113" s="1">
-        <v>82073.79</v>
+        <v>73662.37</v>
       </c>
       <c r="J113" s="1">
-        <v>0.41253877586777</v>
+        <v>0.75289776359692</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19976880.0</v>
+        <v>9857510.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19976880.0</v>
+        <v>9857510.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B114" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8717</v>
+        <v>99.8288</v>
       </c>
       <c r="E114" s="1">
-        <v>99.810914</v>
+        <v>99.8307315</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9981091.4</v>
+        <v>11979687.78</v>
       </c>
       <c r="I114" s="1">
-        <v>6078.6</v>
+        <v>-231.78</v>
       </c>
       <c r="J114" s="1">
-        <v>0.060901155559</v>
+        <v>-0.0019347749645609</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9987170.0</v>
+        <v>11979456.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9987170.0</v>
+        <v>11979456.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B115" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C115" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8279</v>
+        <v>99.994</v>
       </c>
       <c r="E115" s="1">
-        <v>99.80919808</v>
+        <v>99.8186351</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>39923679.23</v>
+        <v>9981863.51</v>
       </c>
       <c r="I115" s="1">
-        <v>7480.77</v>
+        <v>17536.49</v>
       </c>
       <c r="J115" s="1">
-        <v>0.018737676848127</v>
+        <v>0.17568352825534</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>39931160.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N115" s="1">
-        <v>39931160.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="O115" s="1">
-        <v>1.17</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.7954</v>
+        <v>99.6807</v>
       </c>
       <c r="E116" s="1">
-        <v>99.47155735</v>
+        <v>99.5457396</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19894311.47</v>
+        <v>19909147.92</v>
       </c>
       <c r="I116" s="1">
-        <v>64768.53</v>
+        <v>26992.08</v>
       </c>
       <c r="J116" s="1">
-        <v>0.32556306408326</v>
+        <v>0.13557626930324</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19959080.0</v>
+        <v>19936140.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19959080.0</v>
+        <v>19936140.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>296</v>
+      </c>
+      <c r="B117" t="s">
+        <v>297</v>
+      </c>
+      <c r="C117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1300.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-0.0065</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="s">
         <v>298</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>29864370.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N117" s="1">
-        <v>29864370.0</v>
+        <v>20021415.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.64</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>299</v>
+      </c>
+      <c r="B118" t="s">
         <v>300</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>98.388</v>
+      </c>
+      <c r="E118" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.05898505034069</v>
+      </c>
+      <c r="K118">
+        <v>0.12</v>
+      </c>
+      <c r="L118" t="s">
         <v>301</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>7378865.6</v>
+        <v>3935520.0</v>
       </c>
       <c r="N118" s="1">
-        <v>7378865.6</v>
+        <v>3940177.53</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>302</v>
       </c>
       <c r="B119" t="s">
         <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.5289</v>
+        <v>99.735</v>
       </c>
       <c r="E119" s="1">
-        <v>97.8384763</v>
+        <v>98.97545327</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>9783847.63</v>
+        <v>21180747.0</v>
       </c>
       <c r="I119" s="1">
-        <v>69042.37</v>
+        <v>162543.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.70567707727067</v>
+        <v>0.76740919477486</v>
       </c>
       <c r="K119">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="L119" t="s">
+        <v>304</v>
       </c>
       <c r="M119" s="1">
-        <v>9852890.0</v>
+        <v>21343290.0</v>
       </c>
       <c r="N119" s="1">
-        <v>9852890.0</v>
+        <v>21514490.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B120" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C120" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.8708</v>
+        <v>99.75</v>
       </c>
       <c r="E120" s="1">
-        <v>99.8186351</v>
+        <v>99.163675</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9981863.51</v>
+        <v>19832735.0</v>
       </c>
       <c r="I120" s="1">
-        <v>5216.49</v>
+        <v>117265.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.052259680717674</v>
+        <v>0.59126993831158</v>
       </c>
       <c r="K120">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="L120" t="s">
+        <v>307</v>
       </c>
       <c r="M120" s="1">
-        <v>9987080.0</v>
+        <v>19950000.0</v>
       </c>
       <c r="N120" s="1">
-        <v>9987080.0</v>
+        <v>20075342.47</v>
       </c>
       <c r="O120" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.5519</v>
+        <v>100.374</v>
       </c>
       <c r="E121" s="1">
-        <v>99.5457396</v>
+        <v>100.747</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19909147.92</v>
+        <v>30224100.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1232.08</v>
+        <v>-111900.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0061885119591798</v>
+        <v>-0.37023434940991</v>
       </c>
       <c r="K121">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="L121" t="s">
+        <v>310</v>
       </c>
       <c r="M121" s="1">
-        <v>19910380.0</v>
+        <v>30112200.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19910380.0</v>
+        <v>30480830.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.58</v>
+        <v>0.97</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0002</v>
+        <v>99.07</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>98.63892667</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I122" s="1">
-        <v>40.0</v>
+        <v>64661.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0002</v>
+        <v>0.43702151665749</v>
       </c>
       <c r="K122">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L122" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M122" s="1">
-        <v>20000040.0</v>
+        <v>14860500.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20035405.56</v>
+        <v>14871647.26</v>
       </c>
       <c r="O122" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C123" s="1">
-        <v>4000000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.372</v>
+        <v>100.025</v>
       </c>
       <c r="E123" s="1">
-        <v>98.33</v>
+        <v>100.64458779</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3933200.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1680.0</v>
+        <v>-162332.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.042713312315672</v>
+        <v>-0.61561957765217</v>
       </c>
       <c r="K123">
-        <v>0.09</v>
+        <v>3.55</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M123" s="1">
-        <v>3934880.0</v>
+        <v>26206550.0</v>
       </c>
       <c r="N123" s="1">
-        <v>3938386.85</v>
+        <v>27135483.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.12</v>
+        <v>0.86</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C124" s="1">
-        <v>21400000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.655</v>
+        <v>99.898</v>
       </c>
       <c r="E124" s="1">
-        <v>98.97545327</v>
+        <v>99.75</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>21180747.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I124" s="1">
-        <v>145423.0</v>
+        <v>15540.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.68658107289606</v>
+        <v>0.1483709273183</v>
       </c>
       <c r="K124">
-        <v>0.74</v>
+        <v>0.93</v>
       </c>
       <c r="L124" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M124" s="1">
-        <v>21326170.0</v>
+        <v>10489290.0</v>
       </c>
       <c r="N124" s="1">
-        <v>21485057.67</v>
+        <v>10587098.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.98</v>
+        <v>98.971</v>
       </c>
       <c r="E125" s="1">
-        <v>99.87633333</v>
+        <v>99.04783611</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14981450.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I125" s="1">
-        <v>15550.0</v>
+        <v>-2400.36</v>
       </c>
       <c r="J125" s="1">
-        <v>0.10379502651612</v>
+        <v>-0.077574746278134</v>
       </c>
       <c r="K125">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="L125" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M125" s="1">
-        <v>14997000.0</v>
+        <v>3091854.04</v>
       </c>
       <c r="N125" s="1">
-        <v>15015493.15</v>
+        <v>3099343.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.1</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.66</v>
+        <v>100.16</v>
       </c>
       <c r="E126" s="1">
-        <v>99.163675</v>
+        <v>101.14901439</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>19832735.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I126" s="1">
-        <v>99265.0</v>
+        <v>-459881.8</v>
       </c>
       <c r="J126" s="1">
-        <v>0.50051089776574</v>
+        <v>-0.97777955958938</v>
       </c>
       <c r="K126">
-        <v>0.58</v>
+        <v>3.56</v>
       </c>
       <c r="L126" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M126" s="1">
-        <v>19932000.0</v>
+        <v>46573398.4</v>
       </c>
       <c r="N126" s="1">
-        <v>20048712.33</v>
+        <v>48229527.17</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>1.53</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C127" s="1">
-        <v>30000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.476</v>
+        <v>99.458</v>
       </c>
       <c r="E127" s="1">
-        <v>100.747</v>
+        <v>98.743125</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>30224100.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-81300.0</v>
+        <v>62909.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.2689906399198</v>
+        <v>0.72397445391768</v>
       </c>
       <c r="K127">
-        <v>1.04</v>
+        <v>0.19</v>
       </c>
       <c r="L127" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M127" s="1">
-        <v>30142800.0</v>
+        <v>8752304.0</v>
       </c>
       <c r="N127" s="1">
-        <v>30455334.25</v>
+        <v>8768638.25</v>
       </c>
       <c r="O127" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B128" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C128" s="1">
-        <v>15000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.953</v>
+        <v>99.078</v>
       </c>
       <c r="E128" s="1">
-        <v>98.63892667</v>
+        <v>98.855</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>14795839.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I128" s="1">
-        <v>47111.0</v>
+        <v>20962.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.31840708728988</v>
+        <v>0.22558292448536</v>
       </c>
       <c r="K128">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="L128" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M128" s="1">
-        <v>14842950.0</v>
+        <v>9313332.0</v>
       </c>
       <c r="N128" s="1">
-        <v>14853018.49</v>
+        <v>9340695.01</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B129" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C129" s="1">
-        <v>26200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.104</v>
+        <v>99.609</v>
       </c>
       <c r="E129" s="1">
-        <v>100.64458779</v>
+        <v>98.02</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>26368882.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-141634.0</v>
+        <v>15890.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.53712554062777</v>
+        <v>1.6210977351561</v>
       </c>
       <c r="K129">
-        <v>3.34</v>
+        <v>0.1</v>
       </c>
       <c r="L129" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M129" s="1">
-        <v>26227248.0</v>
+        <v>996090.0</v>
       </c>
       <c r="N129" s="1">
-        <v>27101538.41</v>
+        <v>997100.27</v>
       </c>
       <c r="O129" s="1">
-        <v>0.8</v>
+        <v>0.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B130" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C130" s="1">
-        <v>5000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.981</v>
+        <v>99.583</v>
       </c>
       <c r="E130" s="1">
-        <v>99.14</v>
+        <v>98.65440383</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>4957000.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I130" s="1">
-        <v>42050.0</v>
+        <v>84390.82</v>
       </c>
       <c r="J130" s="1">
-        <v>0.84829533992334</v>
+        <v>0.94126175287835</v>
       </c>
       <c r="K130">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="L130" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M130" s="1">
-        <v>4999050.0</v>
+        <v>9050103.04</v>
       </c>
       <c r="N130" s="1">
-        <v>5054067.12</v>
+        <v>9059284.41</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C131" s="1">
-        <v>10500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.819</v>
+        <v>99.651</v>
       </c>
       <c r="E131" s="1">
-        <v>99.75</v>
+        <v>99.37609756</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10473750.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I131" s="1">
-        <v>7245.0</v>
+        <v>11271.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.069172932330827</v>
+        <v>0.2766283299218</v>
       </c>
       <c r="K131">
-        <v>0.87</v>
+        <v>0.68</v>
       </c>
       <c r="L131" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M131" s="1">
-        <v>10480995.0</v>
+        <v>4085691.0</v>
       </c>
       <c r="N131" s="1">
-        <v>10572762.12</v>
+        <v>4113408.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B132" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C132" s="1">
-        <v>3124000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.948</v>
+        <v>100.213</v>
       </c>
       <c r="E132" s="1">
-        <v>99.04783611</v>
+        <v>100.68475</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3094254.4</v>
+        <v>12082170.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-3118.88</v>
+        <v>-56610.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.10079584923593</v>
+        <v>-0.46854166097646</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="L132" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M132" s="1">
-        <v>3091135.52</v>
+        <v>12025560.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3096377.85</v>
+        <v>12080792.88</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C133" s="1">
-        <v>46499000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.258</v>
+        <v>100.804</v>
       </c>
       <c r="E133" s="1">
-        <v>101.14901439</v>
+        <v>101.89661538</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>47033280.2</v>
+        <v>7947936.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-414312.78</v>
+        <v>-85224.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.88089280236933</v>
+        <v>-1.0722783877475</v>
       </c>
       <c r="K133">
-        <v>3.33</v>
+        <v>2.25</v>
       </c>
       <c r="L133" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M133" s="1">
-        <v>46618967.42</v>
+        <v>7862712.0</v>
       </c>
       <c r="N133" s="1">
-        <v>48168084.79</v>
+        <v>8037998.3</v>
       </c>
       <c r="O133" s="1">
-        <v>1.41</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C134" s="1">
-        <v>8800000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.354</v>
+        <v>99.847</v>
       </c>
       <c r="E134" s="1">
-        <v>98.743125</v>
+        <v>99.71702006</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>8689395.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I134" s="1">
-        <v>53757.0</v>
+        <v>22681.5</v>
       </c>
       <c r="J134" s="1">
-        <v>0.61865066555267</v>
+        <v>0.13034880366332</v>
       </c>
       <c r="K134">
-        <v>0.17</v>
+        <v>1.22</v>
       </c>
       <c r="L134" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M134" s="1">
-        <v>8743152.0</v>
+        <v>17423301.5</v>
       </c>
       <c r="N134" s="1">
-        <v>8758220.49</v>
+        <v>17637004.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.56</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>350</v>
+      </c>
+      <c r="B135">
+        <v>2760392012</v>
       </c>
       <c r="C135" s="1">
-        <v>9400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.007</v>
+        <v>100.0137648</v>
       </c>
       <c r="E135" s="1">
-        <v>98.855</v>
+        <v>0.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9292370.0</v>
+        <v>0.0</v>
       </c>
       <c r="I135" s="1">
-        <v>14288.0</v>
+        <v>688.24</v>
       </c>
       <c r="J135" s="1">
-        <v>0.15376055839361</v>
+        <v>0</v>
       </c>
       <c r="K135">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M135" s="1">
-        <v>9306658.0</v>
+        <v>688.24</v>
       </c>
       <c r="N135" s="1">
-        <v>9330640.88</v>
+        <v>13208.86</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>352</v>
+      </c>
+      <c r="B136">
+        <v>2763112602</v>
       </c>
       <c r="C136" s="1">
-        <v>31300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.009</v>
+        <v>100.0138525</v>
       </c>
       <c r="E136" s="1">
-        <v>100.17175712</v>
+        <v>0.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>31353759.98</v>
+        <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-50942.98</v>
+        <v>1385.25</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.16247805696189</v>
+        <v>0</v>
       </c>
       <c r="K136">
-        <v>2.24</v>
+        <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M136" s="1">
-        <v>31302817.0</v>
+        <v>1385.25</v>
       </c>
       <c r="N136" s="1">
-        <v>32003422.48</v>
+        <v>25068.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.94</v>
+        <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="B137" t="s">
         <v>354</v>
       </c>
+      <c r="B137">
+        <v>2767186152</v>
+      </c>
       <c r="C137" s="1">
-        <v>1000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.486</v>
+        <v>100.0179317</v>
       </c>
       <c r="E137" s="1">
-        <v>98.02</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>980200.0</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>14660.0</v>
+        <v>1793.17</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4956131401755</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>938.36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137" t="s">
+        <v>355</v>
       </c>
       <c r="M137" s="1">
-        <v>994860.0</v>
+        <v>1793.17</v>
       </c>
       <c r="N137" s="1">
-        <v>995798.36</v>
+        <v>24437.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="B138" t="s">
         <v>356</v>
       </c>
+      <c r="B138">
+        <v>2773749642</v>
+      </c>
       <c r="C138" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.461</v>
+        <v>100.0165631</v>
       </c>
       <c r="E138" s="1">
-        <v>98.65440383</v>
+        <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>8965712.22</v>
+        <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>73303.46</v>
+        <v>3312.62</v>
       </c>
       <c r="J138" s="1">
-        <v>0.81759773458354</v>
+        <v>0</v>
       </c>
       <c r="K138">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L138" t="s">
         <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>9039015.68</v>
+        <v>3312.62</v>
       </c>
       <c r="N138" s="1">
-        <v>9047543.46</v>
+        <v>31142.62</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>358</v>
       </c>
-      <c r="B139" t="s">
-        <v>359</v>
+      <c r="B139">
+        <v>2789264662</v>
       </c>
       <c r="C139" s="1">
-        <v>4100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.565</v>
+        <v>100.172054</v>
       </c>
       <c r="E139" s="1">
-        <v>99.37609756</v>
+        <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>4074420.0</v>
+        <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>7745.0</v>
+        <v>43013.5</v>
       </c>
       <c r="J139" s="1">
-        <v>0.19008840522087</v>
+        <v>0</v>
       </c>
       <c r="K139">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>4082165.0</v>
+        <v>43013.5</v>
       </c>
       <c r="N139" s="1">
-        <v>4107818.08</v>
+        <v>43013.5</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>359</v>
+      </c>
+      <c r="B140">
+        <v>2789797962</v>
       </c>
       <c r="C140" s="1">
-        <v>12000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.292</v>
+        <v>100.03793945</v>
       </c>
       <c r="E140" s="1">
-        <v>100.68475</v>
+        <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>12082170.0</v>
+        <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-47130.0</v>
+        <v>15175.78</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.39007893449604</v>
+        <v>0</v>
       </c>
       <c r="K140">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="M140" s="1">
-        <v>12035040.0</v>
+        <v>15175.78</v>
       </c>
       <c r="N140" s="1">
-        <v>12069560.55</v>
+        <v>96118.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>361</v>
+      </c>
+      <c r="B141">
+        <v>2792185442</v>
       </c>
       <c r="C141" s="1">
-        <v>7800000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.926</v>
+        <v>100.03944711</v>
       </c>
       <c r="E141" s="1">
-        <v>101.89661538</v>
+        <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>7947936.0</v>
+        <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-75708.0</v>
+        <v>13806.49</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.95254919012936</v>
+        <v>0</v>
       </c>
       <c r="K141">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M141" s="1">
-        <v>7872228.0</v>
+        <v>13806.49</v>
       </c>
       <c r="N141" s="1">
-        <v>8028441.7</v>
+        <v>80658.54</v>
       </c>
       <c r="O141" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>363</v>
+      </c>
+      <c r="B142">
+        <v>2796875442</v>
       </c>
       <c r="C142" s="1">
-        <v>17450000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.775</v>
+        <v>100.02800838</v>
       </c>
       <c r="E142" s="1">
-        <v>99.71702006</v>
+        <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>17400620.0</v>
+        <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>10117.5</v>
+        <v>6413.92</v>
       </c>
       <c r="J142" s="1">
-        <v>0.058144479909337</v>
+        <v>0</v>
       </c>
       <c r="K142">
-        <v>1.14</v>
+        <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>17410737.5</v>
+        <v>6413.92</v>
       </c>
       <c r="N142" s="1">
-        <v>17609380.65</v>
+        <v>48458.83</v>
       </c>
       <c r="O142" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>2760392012</v>
+        <v>2798428082</v>
       </c>
       <c r="C143" s="1">
-        <v>5000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0292472</v>
+        <v>100.16903921</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>1462.36</v>
+        <v>10649.47</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>371</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1462.36</v>
+        <v>10649.47</v>
       </c>
       <c r="N143" s="1">
-        <v>13247.86</v>
+        <v>10649.47</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>2763112602</v>
+        <v>2798594412</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0287649</v>
+        <v>100.0628706</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2876.49</v>
+        <v>9430.59</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>2876.49</v>
+        <v>9430.59</v>
       </c>
       <c r="N144" s="1">
-        <v>25159.24</v>
+        <v>36013.93</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>2767186152</v>
+        <v>2813842972</v>
       </c>
       <c r="C145" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0329956</v>
+        <v>100.04928307</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3299.56</v>
+        <v>7392.46</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>3299.56</v>
+        <v>7392.46</v>
       </c>
       <c r="N145" s="1">
-        <v>24559.34</v>
+        <v>25819.55</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2862709242</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.02642775</v>
+        <v>100.09812632</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5285.55</v>
+        <v>12265.79</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>5285.55</v>
+        <v>12265.79</v>
       </c>
       <c r="N146" s="1">
-        <v>31361.72</v>
+        <v>20802.38</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B147">
-        <v>2786869692</v>
+        <v>2863881832</v>
       </c>
       <c r="C147" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0039698</v>
+        <v>100.1061458</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>198.49</v>
+        <v>31843.74</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>198.49</v>
+        <v>31843.74</v>
       </c>
       <c r="N147" s="1">
-        <v>7297.61</v>
+        <v>53508.24</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B148">
-        <v>2789264662</v>
+        <v>2892744252</v>
       </c>
       <c r="C148" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.01203268</v>
+        <v>100.13600345</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>3008.17</v>
+        <v>27200.69</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>3008.17</v>
+        <v>27200.69</v>
       </c>
       <c r="N148" s="1">
-        <v>43038.03</v>
+        <v>37077.24</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>2789797962</v>
+        <v>2892982772</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0534677</v>
+        <v>100.00157355</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>21387.08</v>
+        <v>97.56</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>21387.08</v>
+        <v>97.56</v>
       </c>
       <c r="N149" s="1">
-        <v>96688.08</v>
+        <v>2059.48</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>2792185442</v>
+        <v>2905161052</v>
       </c>
       <c r="C150" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05448829</v>
+        <v>100.10200225</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>19070.9</v>
+        <v>20400.45</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>19070.9</v>
+        <v>20400.45</v>
       </c>
       <c r="N150" s="1">
-        <v>81183.26</v>
+        <v>26096.45</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B151">
-        <v>2796875442</v>
+        <v>2922922502</v>
       </c>
       <c r="C151" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.04244118</v>
+        <v>100.0000895</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>9719.03</v>
+        <v>8.95</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="M151" s="1">
-        <v>9719.03</v>
+        <v>8.95</v>
       </c>
       <c r="N151" s="1">
-        <v>48714.68</v>
+        <v>1426.78</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>2798428082</v>
+        <v>2923119492</v>
       </c>
       <c r="C152" s="1">
-        <v>6300000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.01247603</v>
+        <v>100.14511436</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>785.99</v>
+        <v>11318.92</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>785.99</v>
+        <v>11318.92</v>
       </c>
       <c r="N152" s="1">
-        <v>10655.85</v>
+        <v>13656.06</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2798594412</v>
+        <v>2926581072</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.07674607</v>
+        <v>100.02755986</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>11511.91</v>
+        <v>2504.64</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>11511.91</v>
+        <v>2504.64</v>
       </c>
       <c r="N153" s="1">
-        <v>36013.33</v>
+        <v>5552.91</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>2813842972</v>
+        <v>2926627552</v>
       </c>
       <c r="C154" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05929753</v>
+        <v>100.189705</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>8894.63</v>
+        <v>18970.5</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="M154" s="1">
-        <v>8894.63</v>
+        <v>18970.5</v>
       </c>
       <c r="N154" s="1">
-        <v>25830.43</v>
+        <v>23786.05</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B155">
-        <v>2862709242</v>
+        <v>2935596102</v>
       </c>
       <c r="C155" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.09797992</v>
+        <v>100.00266272</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>12247.49</v>
+        <v>1331.36</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>12247.49</v>
+        <v>1331.36</v>
       </c>
       <c r="N155" s="1">
-        <v>19925.37</v>
+        <v>13438.86</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B156">
-        <v>2863881832</v>
+        <v>2935657812</v>
       </c>
       <c r="C156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.10563277</v>
+        <v>100.20835533</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>31689.83</v>
+        <v>62506.6</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>31689.83</v>
+        <v>62506.6</v>
       </c>
       <c r="N156" s="1">
-        <v>51179.33</v>
+        <v>77216.52</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>2863985832</v>
+        <v>2937267372</v>
       </c>
       <c r="C157" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0440338</v>
+        <v>100.0330247</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11008.45</v>
+        <v>3302.47</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>11008.45</v>
+        <v>3302.47</v>
       </c>
       <c r="N157" s="1">
-        <v>11008.45</v>
+        <v>6245.36</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>2892744252</v>
+        <v>2943810772</v>
       </c>
       <c r="C158" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.12636695</v>
+        <v>100.014411</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>25273.39</v>
+        <v>2882.2</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>25273.39</v>
+        <v>2882.2</v>
       </c>
       <c r="N158" s="1">
-        <v>34019.78</v>
+        <v>5620.98</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>2892982772</v>
+        <v>2949187952</v>
       </c>
       <c r="C159" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.00570661</v>
+        <v>100.2059401</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>353.81</v>
+        <v>20594.01</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>353.81</v>
+        <v>20594.01</v>
       </c>
       <c r="N159" s="1">
-        <v>2077.49</v>
+        <v>23152.51</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B160">
-        <v>2905161052</v>
+        <v>2952571562</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0947072</v>
+        <v>100.02320641</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18941.44</v>
+        <v>1485.21</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160" t="s">
-        <v>404</v>
+      <c r="L160">
+        <v>884.73</v>
       </c>
       <c r="M160" s="1">
-        <v>18941.44</v>
+        <v>1485.21</v>
       </c>
       <c r="N160" s="1">
-        <v>23890.94</v>
+        <v>2369.94</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B161">
-        <v>2922922502</v>
+        <v>2957753962</v>
       </c>
       <c r="C161" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0026082</v>
+        <v>100.03884716</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>260.82</v>
+        <v>3418.55</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>406</v>
+      <c r="L161">
+        <v>929.82</v>
       </c>
       <c r="M161" s="1">
-        <v>260.82</v>
+        <v>3418.55</v>
       </c>
       <c r="N161" s="1">
-        <v>1456.38</v>
+        <v>4348.37</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B162">
-        <v>2923119492</v>
+        <v>2962625832</v>
       </c>
       <c r="C162" s="1">
-        <v>7800000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.12982974</v>
+        <v>100.21064778</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10126.72</v>
+        <v>84259.11</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="M162" s="1">
-        <v>10126.72</v>
+        <v>84259.11</v>
       </c>
       <c r="N162" s="1">
-        <v>12147.31</v>
+        <v>90041.05</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B163">
-        <v>2926581072</v>
+        <v>2962647772</v>
       </c>
       <c r="C163" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0328289</v>
+        <v>100.0783836</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2983.49</v>
+        <v>15676.72</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="M163" s="1">
-        <v>2983.49</v>
+        <v>15676.72</v>
       </c>
       <c r="N163" s="1">
-        <v>5619.31</v>
+        <v>18048.94</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B164">
-        <v>2926627552</v>
+        <v>3009856922</v>
       </c>
       <c r="C164" s="1">
-        <v>10000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.1729406</v>
+        <v>100.26615789</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>17294.06</v>
+        <v>25285.0</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164" t="s">
-        <v>412</v>
+      <c r="L164">
+        <v>122.92</v>
       </c>
       <c r="M164" s="1">
-        <v>17294.06</v>
+        <v>25285.0</v>
       </c>
       <c r="N164" s="1">
-        <v>21483.37</v>
+        <v>25407.92</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B165">
-        <v>2935596102</v>
+        <v>3009858932</v>
       </c>
       <c r="C165" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.00670236</v>
+        <v>100.08436167</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>3351.18</v>
+        <v>12654.25</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>414</v>
+      <c r="L165">
+        <v>344.09</v>
       </c>
       <c r="M165" s="1">
-        <v>3351.18</v>
+        <v>12654.25</v>
       </c>
       <c r="N165" s="1">
-        <v>13692.85</v>
+        <v>12998.34</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B166">
-        <v>2935657812</v>
+        <v>3013661662</v>
       </c>
       <c r="C166" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.19026057</v>
+        <v>100.2671859</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>57078.17</v>
+        <v>53437.18</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>416</v>
+      <c r="L166">
+        <v>326.54</v>
       </c>
       <c r="M166" s="1">
-        <v>57078.17</v>
+        <v>53437.18</v>
       </c>
       <c r="N166" s="1">
-        <v>69792.34</v>
+        <v>53763.72</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B167">
-        <v>2937267372</v>
+        <v>3015607942</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0368916</v>
+        <v>100.27241787</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>3689.16</v>
+        <v>40862.68</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>418</v>
+      <c r="L167">
+        <v>190.4</v>
       </c>
       <c r="M167" s="1">
-        <v>3689.16</v>
+        <v>40862.68</v>
       </c>
       <c r="N167" s="1">
-        <v>6207.55</v>
+        <v>41053.08</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B168">
-        <v>2943810772</v>
+        <v>3017270942</v>
       </c>
       <c r="C168" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0183391</v>
+        <v>100.17823485</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3667.82</v>
+        <v>35646.97</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>420</v>
+      <c r="L168">
+        <v>174.73</v>
       </c>
       <c r="M168" s="1">
-        <v>3667.82</v>
+        <v>35646.97</v>
       </c>
       <c r="N168" s="1">
-        <v>5949.59</v>
+        <v>35821.7</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="B169">
-        <v>2949187952</v>
+        <v>3021967322</v>
       </c>
       <c r="C169" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.1823406</v>
+        <v>100.28173918</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>18234.06</v>
+        <v>23947.83</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>422</v>
+      <c r="L169">
+        <v>105.35</v>
       </c>
       <c r="M169" s="1">
-        <v>18234.06</v>
+        <v>23947.83</v>
       </c>
       <c r="N169" s="1">
-        <v>20397.4</v>
+        <v>24053.18</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="B170">
-        <v>2952571562</v>
+        <v>3022014132</v>
       </c>
       <c r="C170" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.02576875</v>
+        <v>100.28251275</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1649.2</v>
+        <v>56502.55</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>735.0</v>
+        <v>291.79</v>
       </c>
       <c r="M170" s="1">
-        <v>1649.2</v>
+        <v>56502.55</v>
       </c>
       <c r="N170" s="1">
-        <v>2384.2</v>
+        <v>56794.34</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="B171">
-        <v>2957753962</v>
+        <v>3032560652</v>
       </c>
       <c r="C171" s="1">
-        <v>8800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.03804318</v>
+        <v>100.30776575</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3347.8</v>
+        <v>36931.89</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>757.49</v>
+        <v>-163.72</v>
       </c>
       <c r="M171" s="1">
-        <v>3347.8</v>
+        <v>36931.89</v>
       </c>
       <c r="N171" s="1">
-        <v>4105.29</v>
+        <v>36768.17</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="B172">
-        <v>2962625832</v>
+        <v>3033105672</v>
       </c>
       <c r="C172" s="1">
-        <v>40000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.1886436</v>
+        <v>100.26778</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>75457.44</v>
+        <v>10711.2</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>426</v>
+      <c r="L172">
+        <v>-30.64</v>
       </c>
       <c r="M172" s="1">
-        <v>75457.44</v>
+        <v>10711.2</v>
       </c>
       <c r="N172" s="1">
-        <v>80208.9</v>
+        <v>10680.56</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="B173">
-        <v>2962647772</v>
+        <v>3037280862</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.07231545</v>
+        <v>100.3129918</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>14463.09</v>
+        <v>46948.77</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>428</v>
+      <c r="L173">
+        <v>662.0</v>
       </c>
       <c r="M173" s="1">
-        <v>14463.09</v>
+        <v>46948.77</v>
       </c>
       <c r="N173" s="1">
-        <v>16400.15</v>
+        <v>47610.77</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="B174">
-        <v>3009856922</v>
+        <v>3042209452</v>
       </c>
       <c r="C174" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.23260347</v>
+        <v>100.3158541</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>22097.33</v>
+        <v>31585.41</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>75.46</v>
+        <v>303.18</v>
       </c>
       <c r="M174" s="1">
-        <v>22097.33</v>
+        <v>31585.41</v>
       </c>
       <c r="N174" s="1">
-        <v>22172.79</v>
+        <v>31888.59</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="B175">
-        <v>3009858932</v>
+        <v>3047030172</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.07660807</v>
+        <v>100.30678553</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>11491.21</v>
+        <v>9583.98</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>234.14</v>
+        <v>83.71</v>
       </c>
       <c r="M175" s="1">
-        <v>11491.21</v>
+        <v>9583.98</v>
       </c>
       <c r="N175" s="1">
-        <v>11725.35</v>
+        <v>9667.69</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="B176">
-        <v>3013661662</v>
+        <v>3050153122</v>
       </c>
       <c r="C176" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.2337137</v>
+        <v>100.3273697</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>46742.74</v>
+        <v>32736.97</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>210.33</v>
+        <v>281.47</v>
       </c>
       <c r="M176" s="1">
-        <v>46742.74</v>
+        <v>32736.97</v>
       </c>
       <c r="N176" s="1">
-        <v>46953.07</v>
+        <v>33018.44</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="B177">
-        <v>3015607942</v>
+        <v>3051781772</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23832007</v>
+        <v>100.3284761</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>35748.01</v>
+        <v>65695.22</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>115.63</v>
+        <v>536.85</v>
       </c>
       <c r="M177" s="1">
-        <v>35748.01</v>
+        <v>65695.22</v>
       </c>
       <c r="N177" s="1">
-        <v>35863.64</v>
+        <v>66232.07</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="B178">
-        <v>3017270942</v>
+        <v>3053286692</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.1555037</v>
+        <v>100.23123553</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>31100.74</v>
+        <v>34685.33</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>94.97</v>
+        <v>473.09</v>
       </c>
       <c r="M178" s="1">
-        <v>31100.74</v>
+        <v>34685.33</v>
       </c>
       <c r="N178" s="1">
-        <v>31195.71</v>
+        <v>35158.42</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>434</v>
+        <v>419</v>
       </c>
       <c r="B179">
-        <v>3021967322</v>
+        <v>3053302732</v>
       </c>
       <c r="C179" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.24682894</v>
+        <v>100.3354226</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>20980.46</v>
+        <v>50313.39</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>63.6</v>
+        <v>540.59</v>
       </c>
       <c r="M179" s="1">
-        <v>20980.46</v>
+        <v>50313.39</v>
       </c>
       <c r="N179" s="1">
-        <v>21044.06</v>
+        <v>50853.98</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="B180">
-        <v>3022014132</v>
+        <v>3089978672</v>
       </c>
       <c r="C180" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.24766005</v>
+        <v>100.14412775</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>49532.01</v>
+        <v>28825.55</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>181.87</v>
+      <c r="L180" t="s">
+        <v>421</v>
       </c>
       <c r="M180" s="1">
-        <v>49532.01</v>
+        <v>28825.55</v>
       </c>
       <c r="N180" s="1">
-        <v>49713.88</v>
+        <v>25454.17</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="B181">
-        <v>3032560652</v>
+        <v>3094522902</v>
       </c>
       <c r="C181" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.268599</v>
+        <v>100.0668496</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>32231.88</v>
+        <v>10027.44</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>-110.72</v>
+      <c r="L181" t="s">
+        <v>423</v>
       </c>
       <c r="M181" s="1">
-        <v>32231.88</v>
+        <v>10027.44</v>
       </c>
       <c r="N181" s="1">
-        <v>32121.16</v>
+        <v>7928.22</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="B182">
-        <v>3033105672</v>
+        <v>3094554102</v>
       </c>
       <c r="C182" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.23286325</v>
+        <v>100.097287</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9314.53</v>
+        <v>14593.05</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-27.35</v>
+      <c r="L182" t="s">
+        <v>425</v>
       </c>
       <c r="M182" s="1">
-        <v>9314.53</v>
+        <v>14593.05</v>
       </c>
       <c r="N182" s="1">
-        <v>9287.18</v>
+        <v>11989.66</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B183">
-        <v>3037280862</v>
+        <v>3095024362</v>
       </c>
       <c r="C183" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.27759473</v>
+        <v>100.11221407</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>41639.21</v>
+        <v>16832.11</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>436.45</v>
+      <c r="L183" t="s">
+        <v>427</v>
       </c>
       <c r="M183" s="1">
-        <v>41639.21</v>
+        <v>16832.11</v>
       </c>
       <c r="N183" s="1">
-        <v>42075.66</v>
+        <v>14334.14</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B184">
-        <v>3042209452</v>
+        <v>3099290162</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.2794015</v>
+        <v>100.00432605</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>27940.15</v>
+        <v>865.21</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>190.84</v>
+        <v>-486.09</v>
       </c>
       <c r="M184" s="1">
-        <v>27940.15</v>
+        <v>865.21</v>
       </c>
       <c r="N184" s="1">
-        <v>28130.99</v>
+        <v>379.12</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="B185">
-        <v>3047030172</v>
+        <v>3099338312</v>
       </c>
       <c r="C185" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.27097439</v>
+        <v>100.011649</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>8465.24</v>
+        <v>1164.9</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>50.47</v>
+        <v>-420.83</v>
       </c>
       <c r="M185" s="1">
-        <v>8465.24</v>
+        <v>1164.9</v>
       </c>
       <c r="N185" s="1">
-        <v>8515.71</v>
+        <v>744.07</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="B186">
-        <v>3050153122</v>
+        <v>3101407942</v>
       </c>
       <c r="C186" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.2900142</v>
+        <v>100.1243197</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>29001.42</v>
+        <v>12431.97</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>167.54</v>
+      <c r="L186" t="s">
+        <v>431</v>
       </c>
       <c r="M186" s="1">
-        <v>29001.42</v>
+        <v>12431.97</v>
       </c>
       <c r="N186" s="1">
-        <v>29168.96</v>
+        <v>11052.04</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="B187">
-        <v>3051781772</v>
+        <v>3103291672</v>
       </c>
       <c r="C187" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.29095835</v>
+        <v>99.998502</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>58191.67</v>
+        <v>-74.9</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>316.02</v>
+        <v>-135.15</v>
       </c>
       <c r="M187" s="1">
-        <v>58191.67</v>
+        <v>-74.9</v>
       </c>
       <c r="N187" s="1">
-        <v>58507.69</v>
+        <v>-210.05</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="B188">
-        <v>3053286692</v>
+        <v>3119675662</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.20315447</v>
+        <v>99.96527504</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>30473.17</v>
+        <v>-8681.24</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L188">
-        <v>277.75</v>
+      <c r="L188" t="s">
+        <v>434</v>
       </c>
       <c r="M188" s="1">
-        <v>30473.17</v>
+        <v>-8681.24</v>
       </c>
       <c r="N188" s="1">
-        <v>30750.92</v>
+        <v>-9956.72</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="B189">
-        <v>3053302732</v>
+        <v>3119812902</v>
       </c>
       <c r="C189" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.2981528</v>
+        <v>99.9928083</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>44722.92</v>
+        <v>-2157.51</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>319.0</v>
+        <v>-583.07</v>
       </c>
       <c r="M189" s="1">
-        <v>44722.92</v>
+        <v>-2157.51</v>
       </c>
       <c r="N189" s="1">
-        <v>45041.92</v>
+        <v>-2740.58</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="B190">
-        <v>3089978672</v>
+        <v>3121777262</v>
       </c>
       <c r="C190" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.08875855</v>
+        <v>99.9230819</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>17751.71</v>
+        <v>-7691.81</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>-652.09</v>
+        <v>-133.53</v>
       </c>
       <c r="M190" s="1">
-        <v>17751.71</v>
+        <v>-7691.81</v>
       </c>
       <c r="N190" s="1">
-        <v>17099.62</v>
+        <v>-7825.34</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="B191">
-        <v>3094522902</v>
+        <v>3123552652</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.0231392</v>
+        <v>99.98731535</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3470.88</v>
+        <v>-2536.93</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>-95.5</v>
+        <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>3470.88</v>
+        <v>-2536.93</v>
       </c>
       <c r="N191" s="1">
-        <v>3375.38</v>
+        <v>-2536.93</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="B192">
-        <v>3094554102</v>
+        <v>3126897932</v>
       </c>
       <c r="C192" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.03899013</v>
+        <v>100.0009809</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>5848.52</v>
+        <v>98.09</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
-        <v>-118.42</v>
+        <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>5848.52</v>
+        <v>98.09</v>
       </c>
       <c r="N192" s="1">
-        <v>5730.1</v>
+        <v>98.09</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>3095024362</v>
+        <v>439</v>
+      </c>
+      <c r="B193" t="s">
+        <v>440</v>
       </c>
       <c r="C193" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0540272</v>
+        <v>100.0058036</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>8104.08</v>
+        <v>290.18</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193">
-        <v>-113.63</v>
+      <c r="L193" t="s">
+        <v>441</v>
       </c>
       <c r="M193" s="1">
-        <v>8104.08</v>
+        <v>290.18</v>
       </c>
       <c r="N193" s="1">
-        <v>7990.45</v>
+        <v>9515.51</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>