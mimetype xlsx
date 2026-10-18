--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -142,429 +142,420 @@
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>BE6366634390</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 29/07/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
-    <t>BE6374003364</t>
-[...2 lines deleted...]
-    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+    <t>FR0129784395</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
+  </si>
+  <si>
+    <t>43 886.33</t>
   </si>
   <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>51 329.72</t>
+    <t>67 954.83</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>158 924.83</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>175 885.42</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>392 082.92</t>
+    <t>433 984.38</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>58 168.58</t>
+    <t>83 377.92</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
-    <t>XS3367683490</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
     <t>FR0129713873</t>
   </si>
   <si>
     <t>EURO COFACE SA 31/07/2026</t>
   </si>
   <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374858189</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6375143128</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
-    <t>BE6374449948</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129717239</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129783991</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>96 092.50</t>
+    <t>121 154.25</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>93 967.50</t>
+    <t>118 529.25</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>94 392.50</t>
-[...5 lines deleted...]
-    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+    <t>119 054.25</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
+    <t>FR0129711869</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 29/07/2026</t>
+  </si>
+  <si>
+    <t>XS3433781575</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BOERSE AG 21/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783058</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 03/09/2026</t>
+  </si>
+  <si>
     <t>FR0129787299</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
-    <t>ES05306747Z4</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 10/07/2026</t>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
   </si>
   <si>
     <t>XS3420336953</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
   </si>
   <si>
-    <t>XS3391078824</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129788768</t>
   </si>
   <si>
     <t>EURO ENGIE SA 04/09/2026</t>
   </si>
   <si>
-    <t>45 302.00</t>
-[...11 lines deleted...]
-    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+    <t>110 264.00</t>
   </si>
   <si>
     <t>FR0129715100</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
   </si>
   <si>
     <t>XS3420471735</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
-    <t>XS3367620492</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3411930442</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 17/07/2026</t>
   </si>
   <si>
-    <t>XS3367672709</t>
-[...14 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3437566667</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 07/09/2026</t>
+  </si>
+  <si>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
+  </si>
+  <si>
+    <t>XS3445026175</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>42 722.17</t>
+    <t>93 054.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>455 483.25</t>
+    <t>505 742.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>181 966.94</t>
+    <t>215 446.83</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
@@ -583,1152 +574,1158 @@
   <si>
     <t>XS3396973888</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
   </si>
   <si>
     <t>XS3397034185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
     <t>FR0129680205</t>
   </si>
   <si>
     <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
   </si>
   <si>
     <t>BE6375076427</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/09/2026</t>
   </si>
   <si>
-    <t>BE6368907810</t>
-[...2 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3415281438</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
   </si>
   <si>
     <t>XS3415286742</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3437566584</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD (LONDON BRANCH) 06/10/2026</t>
+  </si>
+  <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
-    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
-    <t>FR0129716322</t>
-[...2 lines deleted...]
-    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129762730</t>
+  </si>
+  <si>
+    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 16/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...2 lines deleted...]
-    <t>EURO VIVENDI SE 15/07/2026</t>
+    <t>FR0129864643</t>
+  </si>
+  <si>
+    <t>EURO VINCI SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>XS3439197438</t>
+  </si>
+  <si>
+    <t>EURO VOLVO TREASURY AB 07/10/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129582542</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>58 631.22</t>
+    <t>90 361.83</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>63 622.22</t>
+    <t>105 431.11</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>36 173.33</t>
-[...8 lines deleted...]
-    <t>23 560.00</t>
+    <t>60 058.67</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>79 655.79</t>
+    <t>105 096.29</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>23 134.83</t>
+  </si>
+  <si>
+    <t>FR0129810729</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 03/05/2027</t>
+  </si>
+  <si>
+    <t>10 473.75</t>
+  </si>
+  <si>
+    <t>FR0129812261</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>15 115.22</t>
+  </si>
+  <si>
+    <t>FR0129812279</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/07/2027</t>
+  </si>
+  <si>
+    <t>15 420.78</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>127 556.67</t>
+    <t>160 839.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>140 538.33</t>
+    <t>157 467.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>60 475.42</t>
+    <t>77 376.44</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>349 747.85</t>
+    <t>392 085.07</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>23 551.00</t>
-[...8 lines deleted...]
-    <t>437 798.33</t>
+    <t>57 232.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>166 075.00</t>
+    <t>200 063.11</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>132 041.39</t>
+    <t>164 402.78</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
-    <t>FR0129677144</t>
-[...2 lines deleted...]
-    <t>NEUCP COFACE SA 30/06/2026</t>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129785137</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 06/08/2026</t>
+  </si>
+  <si>
     <t>FR0129783751</t>
   </si>
   <si>
     <t>NEUCP COVIVIO SA 15/09/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>23 851.00</t>
+    <t>57 932.00</t>
   </si>
   <si>
     <t>FR0129782787</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
   </si>
   <si>
-    <t>26 188.89</t>
+    <t>60 006.22</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>315 234.00</t>
+    <t>365 908.33</t>
   </si>
   <si>
     <t>FR0129782829</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
   </si>
   <si>
-    <t>19 475.00</t>
+    <t>44 638.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>68 768.00</t>
+    <t>85 147.33</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>141 269.33</t>
-[...8 lines deleted...]
-    <t>475 626.67</t>
+    <t>174 828.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>520 531.50</t>
+    <t>571 439.83</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>13 790.47</t>
-[...17 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>61 831.22</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>21 247.42</t>
+    <t>69 953.33</t>
   </si>
   <si>
     <t>FR0129807485</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>51 058.33</t>
+    <t>91 690.83</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>15 996.50</t>
+  </si>
+  <si>
     <t>FR0129756021</t>
   </si>
   <si>
     <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>10 411.25</t>
+  </si>
+  <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>314 832.00</t>
+    <t>364 912.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>85 434.44</t>
+    <t>118 726.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>134 634.00</t>
+    <t>159 593.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>86 556.00</t>
+    <t>102 662.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>43 243.83</t>
+    <t>59 858.42</t>
   </si>
   <si>
     <t>FR0129783272</t>
   </si>
   <si>
     <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
-    <t>FR0129630416</t>
-[...20 lines deleted...]
-    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+    <t>FR0129765634</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...14 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/07/2026</t>
+    <t>FR0129811941</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 06/08/2026</t>
   </si>
   <si>
     <t>FR0129782910</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
-    <t>FR0129680932</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
+    <t>FR0129812212</t>
+  </si>
+  <si>
+    <t>NEUCP TECHNIP ENERGIES NV 21/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>55 740.67</t>
-[...11 lines deleted...]
-    <t>NEUCP VINCI SA 13/07/2026</t>
+    <t>121 516.67</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>10 629.17</t>
+    <t>61 719.25</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>117 146.67</t>
+    <t>150 941.78</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>35 075.22</t>
+    <t>38 350.73</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>8 712.33</t>
+    <t>10 027.40</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>566 301.37</t>
+    <t>630 410.96</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>14 948.63</t>
+    <t>16 181.51</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>68 424.66</t>
+    <t>83 219.18</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>419 126.71</t>
+    <t>468 195.21</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>62 739.73</t>
+    <t>69 315.07</t>
+  </si>
+  <si>
+    <t>XS2535484526</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 3 21/09/2026</t>
+  </si>
+  <si>
+    <t>244 931.51</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>15 406.03</t>
-[...8 lines deleted...]
-    <t>20 794.52</t>
+    <t>17 973.70</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>39 273.97</t>
+    <t>43 136.99</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>76 714.91</t>
-[...8 lines deleted...]
-    <t>34 990.41</t>
+    <t>122 743.86</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>15 866.44</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>128 219.18</t>
+    <t>151 890.41</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>242 494.52</t>
-[...5 lines deleted...]
-    <t>SWAP04723529</t>
+    <t>264 291.78</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>12 100.83</t>
+    <t>15 295.00</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>30 723.00</t>
+    <t>38 512.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>14 793.34</t>
+    <t>19 641.78</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>9 206.56</t>
+    <t>13 597.78</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>3 805.62</t>
+    <t>5 549.44</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>7 479.17</t>
+    <t>9 962.95</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>23 095.83</t>
-[...5 lines deleted...]
-    <t>4 885.62</t>
+    <t>30 673.75</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>4 394.98</t>
-[...8 lines deleted...]
-    <t>1 936.12</t>
+    <t>6 616.64</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>10 257.54</t>
+    <t>19 165.42</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>4 803.11</t>
+    <t>8 832.45</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
+    <t>2 375.55</t>
+  </si>
+  <si>
     <t>SWAP04922656</t>
   </si>
   <si>
-    <t>1 073.56</t>
+    <t>4 064.21</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
-    <t>1 194.98</t>
+    <t>5 144.68</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
+    <t>3 745.48</t>
+  </si>
+  <si>
     <t>SWAP04924848</t>
   </si>
   <si>
+    <t>4 821.40</t>
+  </si>
+  <si>
     <t>SWAP04943108</t>
   </si>
   <si>
+    <t>2 116.46</t>
+  </si>
+  <si>
     <t>SWAP04943109</t>
   </si>
   <si>
-    <t>1 138.39</t>
+    <t>5 078.25</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
+    <t>2 149.74</t>
+  </si>
+  <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 787.42</t>
+    <t>4 917.83</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
+    <t>2 962.37</t>
+  </si>
+  <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
+    <t>2 947.30</t>
+  </si>
+  <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>1 763.11</t>
+    <t>5 835.40</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>1 494.66</t>
+    <t>4 585.51</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>1 652.16</t>
+    <t>4 775.51</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-12 226.24</t>
+    <t>-11 800.01</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-8 617.87</t>
+    <t>-8 254.54</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-10 772.04</t>
+    <t>-11 004.54</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-10 321.62</t>
+    <t>-10 429.54</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 700.77</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-6 371.96</t>
+    <t>-6 363.41</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-16 023.29</t>
-[...5 lines deleted...]
-    <t>-6 910.44</t>
+    <t>-16 823.96</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-9 533.07</t>
-[...17 lines deleted...]
-    <t>-4 083.43</t>
+    <t>-11 117.86</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-11 812.33</t>
+    <t>-13 011.09</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-13 369.81</t>
+    <t>-15 674.85</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-9 965.90</t>
+    <t>-11 667.60</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-5 166.75</t>
+    <t>-6 362.66</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-6 945.90</t>
+    <t>-8 777.72</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-2 595.20</t>
+    <t>-1 477.66</t>
   </si>
   <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-6 918.47</t>
+    <t>-9 239.27</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-4 760.68</t>
+    <t>-5 432.89</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-2 849.26</t>
+    <t>-3 265.91</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-8 237.29</t>
+    <t>-11 746.17</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
-    <t>-2 194.94</t>
+    <t>-3 208.23</t>
   </si>
   <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-6 818.44</t>
+    <t>-10 524.45</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
-    <t>-1 459.82</t>
+    <t>-2 131.74</t>
   </si>
   <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
-    <t>-3 622.93</t>
+    <t>-2 489.48</t>
   </si>
   <si>
     <t>SWAP05034191</t>
   </si>
   <si>
-    <t>-4 871.02</t>
+    <t>-7 572.70</t>
   </si>
   <si>
     <t>SWAP05034190</t>
   </si>
   <si>
-    <t>-5 279.36</t>
+    <t>-8 486.59</t>
   </si>
   <si>
     <t>SWAP05034349</t>
   </si>
   <si>
-    <t>-7 268.26</t>
+    <t>-12 866.72</t>
   </si>
   <si>
     <t>SWAP05034659</t>
   </si>
   <si>
-    <t>-2 088.20</t>
+    <t>-5 976.77</t>
   </si>
   <si>
     <t>SWAP05034885</t>
   </si>
   <si>
+    <t>-4 689.49</t>
+  </si>
+  <si>
     <t>SWAP05034884</t>
   </si>
   <si>
+    <t>-4 729.77</t>
+  </si>
+  <si>
     <t>SWAP05035084</t>
   </si>
   <si>
+    <t>-3 728.08</t>
+  </si>
+  <si>
     <t>SWAP05035083</t>
   </si>
   <si>
+    <t>SWAP05039959</t>
+  </si>
+  <si>
+    <t>-2 109.60</t>
+  </si>
+  <si>
+    <t>SWAP05039958</t>
+  </si>
+  <si>
+    <t>SWAP05045726</t>
+  </si>
+  <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-5 431.34</t>
+    <t>-1 594.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2089,215 +2086,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1503857.2955</v>
+        <v>1500413.9379</v>
       </c>
       <c r="C2">
-        <v>2457.04</v>
+        <v>2460.86</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3695051193.77</v>
+        <v>3692322128.84</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3695051193.77</v>
+        <v>3692322128.84</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>41.3595</v>
       </c>
       <c r="C3">
-        <v>9917.02</v>
+        <v>9932.44</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>410163.17</v>
+        <v>410800.82</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>410163.17</v>
+        <v>410800.82</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>125819.8697</v>
+        <v>122439.5551</v>
       </c>
       <c r="C4">
-        <v>3412.9</v>
+        <v>3418.28</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>429411830.42</v>
+        <v>418533025.31</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>429411830.42</v>
+        <v>418533025.31</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>10344.1932</v>
+        <v>10700.3389</v>
       </c>
       <c r="C5">
-        <v>1120.2</v>
+        <v>1121.92</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11587575.16</v>
+        <v>12004925.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11587575.16</v>
+        <v>12004925.25</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>1803329.5426</v>
+        <v>1615820.1992</v>
       </c>
       <c r="C6">
-        <v>111.38</v>
+        <v>111.55</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>200860046.25</v>
+        <v>180253241.81</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>200860046.25</v>
+        <v>180253241.81</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z244"/>
+  <dimension ref="A1:Z236"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N244" sqref="N244"/>
+      <selection activeCell="N236" sqref="N236"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2313,12193 +2310,11793 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>19442.0</v>
+        <v>19208.0</v>
       </c>
       <c r="C2" s="1">
-        <v>10860.07</v>
+        <v>10876.86</v>
       </c>
       <c r="D2" s="1">
-        <v>10830.722215821</v>
+        <v>10855.531513952</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>210570901.32</v>
+        <v>208513049.32</v>
       </c>
       <c r="H2" s="1">
-        <v>570579.62</v>
+        <v>409677.56</v>
       </c>
       <c r="I2" s="1">
-        <v>0.2709679335669</v>
+        <v>0.19647574160756</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>211141480.94</v>
+        <v>208922726.88</v>
       </c>
       <c r="M2" s="1">
-        <v>211141480.94</v>
+        <v>208922726.88</v>
       </c>
       <c r="N2" s="1">
-        <v>4.87</v>
+        <v>4.85</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>790.0</v>
+        <v>784.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262733.49</v>
+        <v>263141.52</v>
       </c>
       <c r="D3" s="1">
-        <v>261887.28272152</v>
+        <v>262274.5601148</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>206890953.35</v>
+        <v>205623255.13</v>
       </c>
       <c r="H3" s="1">
-        <v>668503.75</v>
+        <v>679696.55</v>
       </c>
       <c r="I3" s="1">
-        <v>0.32311888904542</v>
+        <v>0.33055431865928</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>207559457.1</v>
+        <v>206302951.68</v>
       </c>
       <c r="M3" s="1">
-        <v>207559457.1</v>
+        <v>206302951.68</v>
       </c>
       <c r="N3" s="1">
         <v>4.79</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.8394</v>
+        <v>99.9936</v>
       </c>
       <c r="D4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="H4" s="1">
-        <v>57560.65</v>
+        <v>72980.65</v>
       </c>
       <c r="I4" s="1">
-        <v>0.57987558172457</v>
+        <v>0.73521923177357</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>9983940.0</v>
+        <v>9999360.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9983940.0</v>
+        <v>9999360.0</v>
       </c>
       <c r="N4" s="1">
         <v>0.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>97.8379</v>
+        <v>98.0003</v>
       </c>
       <c r="D5" s="1">
         <v>97.132225</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="H5" s="1">
-        <v>70567.5</v>
+        <v>86807.5</v>
       </c>
       <c r="I5" s="1">
-        <v>0.72650966247298</v>
+        <v>0.8937044322829</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9783790.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9783790.0</v>
+        <v>9800030.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.6415</v>
+        <v>97.8027</v>
       </c>
       <c r="D6" s="1">
         <v>97.2229349</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>9722293.49</v>
       </c>
       <c r="H6" s="1">
-        <v>41856.51</v>
+        <v>57976.51</v>
       </c>
       <c r="I6" s="1">
-        <v>0.43052094696639</v>
+        <v>0.59632544583881</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9764150.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9764150.0</v>
+        <v>9780270.0</v>
       </c>
       <c r="N6" s="1">
         <v>0.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.7092</v>
+        <v>99.8097</v>
       </c>
       <c r="D7" s="1">
-        <v>99.41818273</v>
+        <v>99.7933308</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>14912727.41</v>
+        <v>9979333.08</v>
       </c>
       <c r="H7" s="1">
-        <v>43652.59</v>
+        <v>1636.92</v>
       </c>
       <c r="I7" s="1">
-        <v>0.29272036428915</v>
+        <v>0.016403100155867</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>14956380.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14956380.0</v>
+        <v>9980970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.9806</v>
+        <v>99.9119</v>
       </c>
       <c r="D8" s="1">
-        <v>99.78048294</v>
+        <v>99.7987392</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>17960486.93</v>
+        <v>19959747.84</v>
       </c>
       <c r="H8" s="1">
-        <v>36021.07</v>
+        <v>22632.16</v>
       </c>
       <c r="I8" s="1">
-        <v>0.20055731306389</v>
+        <v>0.11338900762386</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>17996508.0</v>
+        <v>19982380.0</v>
       </c>
       <c r="M8" s="1">
-        <v>17996508.0</v>
+        <v>19982380.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>97.5036</v>
+        <v>99.8687</v>
       </c>
       <c r="D9" s="1">
-        <v>97.16801133</v>
+        <v>99.41818273</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>14575201.7</v>
+        <v>14912727.41</v>
       </c>
       <c r="H9" s="1">
-        <v>50338.3</v>
+        <v>67577.59</v>
       </c>
       <c r="I9" s="1">
-        <v>0.34536949152477</v>
+        <v>0.45315379368287</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>14625540.0</v>
+        <v>14980305.0</v>
       </c>
       <c r="M9" s="1">
-        <v>14625540.0</v>
+        <v>14980305.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.9504</v>
+        <v>99.996</v>
       </c>
       <c r="D10" s="1">
-        <v>97.78527223</v>
+        <v>100.0</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>39114108.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="H10" s="1">
-        <v>466051.11</v>
+        <v>-1200.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1.1915166246294</v>
+        <v>-0.004</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="K10">
-        <v>0.0</v>
+      <c r="K10" t="s">
+        <v>50</v>
       </c>
       <c r="L10" s="1">
-        <v>39580160.0</v>
+        <v>29998800.0</v>
       </c>
       <c r="M10" s="1">
-        <v>39580160.0</v>
+        <v>30042686.33</v>
       </c>
       <c r="N10" s="1">
-        <v>0.91</v>
+        <v>0.7</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>97.6447</v>
+      </c>
+      <c r="D11" s="1">
+        <v>97.16801133</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>14575201.7</v>
+      </c>
+      <c r="H11" s="1">
+        <v>71503.3</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.49058189019779</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>14646705.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>14646705.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
-      </c>
-[...43 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.1103</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.78527223</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>39114108.89</v>
+      </c>
+      <c r="H12" s="1">
+        <v>530011.11</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.3550381819781</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>39644120.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>39644120.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
-      </c>
-[...43 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.7744</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.3627117</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>19672542.34</v>
+      </c>
+      <c r="H13" s="1">
+        <v>282337.66</v>
+      </c>
+      <c r="I13" s="1">
+        <v>1.4351864396597</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>19954880.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>19954880.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
-      </c>
-[...43 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>97.546</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H14" s="1">
+        <v>98353.06</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.33722459389131</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>29263800.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>29263800.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>57</v>
-      </c>
-[...43 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.037</v>
+        <v>99.4696</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="H15" s="1">
-        <v>3700.0</v>
+        <v>187315.59</v>
       </c>
       <c r="I15" s="1">
-        <v>0.037</v>
+        <v>0.75897467321507</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15" t="s">
-        <v>61</v>
+      <c r="K15">
+        <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10003700.0</v>
+        <v>24867400.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10162624.83</v>
+        <v>24867400.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>99.8897</v>
+        <v>100.0234</v>
       </c>
       <c r="D16" s="1">
-        <v>99.4394653</v>
+        <v>100.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>9943946.53</v>
+        <v>10000000.0</v>
       </c>
       <c r="H16" s="1">
-        <v>45023.47</v>
+        <v>2340.0</v>
       </c>
       <c r="I16" s="1">
-        <v>0.45277264780304</v>
+        <v>0.0234</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
-      <c r="K16">
-        <v>0.0</v>
+      <c r="K16" t="s">
+        <v>63</v>
       </c>
       <c r="L16" s="1">
-        <v>9988970.0</v>
+        <v>10002340.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9988970.0</v>
+        <v>10070294.83</v>
       </c>
       <c r="N16" s="1">
         <v>0.23</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.0332</v>
+        <v>100.0342</v>
       </c>
       <c r="D17" s="1">
         <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>8300.0</v>
+        <v>3420.0</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0332</v>
+        <v>0.0342</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="1">
-        <v>25008300.0</v>
+        <v>10003420.0</v>
       </c>
       <c r="M17" s="1">
-        <v>25400382.92</v>
+        <v>10179305.42</v>
       </c>
       <c r="N17" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.023</v>
+        <v>100.0319</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3450.0</v>
+        <v>7975.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.023</v>
+        <v>0.0319</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>69</v>
       </c>
       <c r="L18" s="1">
-        <v>15003450.0</v>
+        <v>25007975.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15061618.58</v>
+        <v>25441959.38</v>
       </c>
       <c r="N18" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.5406</v>
+        <v>100.0315</v>
       </c>
       <c r="D19" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>19604767.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>303352.12</v>
+        <v>4725.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1.5473384936603</v>
+        <v>0.0315</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19">
-        <v>0.0</v>
+      <c r="K19" t="s">
+        <v>72</v>
       </c>
       <c r="L19" s="1">
-        <v>19908120.0</v>
+        <v>15004725.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19908120.0</v>
+        <v>15088102.92</v>
       </c>
       <c r="N19" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.6991</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H20" s="1">
+        <v>335052.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.7090338536566</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>19939820.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>19939820.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.6737</v>
+      </c>
+      <c r="D21" s="1">
+        <v>97.79494141</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>8312570.02</v>
+      </c>
+      <c r="H21" s="1">
+        <v>74694.48</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.89857264143683</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>8387264.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>8387264.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.3794</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.28509723</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6323531.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>6129.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.096934445166945</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>6329661.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>6329661.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>97.8827</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.32339053</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>7299254.29</v>
+      </c>
+      <c r="H23" s="1">
+        <v>41948.21</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.57469171963866</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>7341202.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>7341202.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.7759</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>73822.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.37131266385324</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>19955180.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>19955180.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.7423</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H25" s="1">
+        <v>83330.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.31038781933725</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>26930421.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>26930421.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>98.1201</v>
+      </c>
+      <c r="D26" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>67684.85</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.69460787646233</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>9812010.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>9812010.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.8993</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H27" s="1">
+        <v>42275.72</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.2120403325011</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>19979860.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>19979860.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B28" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.8588</v>
+        <v>99.8719</v>
       </c>
       <c r="D28" s="1">
-        <v>99.792902</v>
+        <v>99.606747</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>9979290.2</v>
+        <v>9960674.7</v>
       </c>
       <c r="H28" s="1">
-        <v>6589.8</v>
+        <v>26515.3</v>
       </c>
       <c r="I28" s="1">
-        <v>0.066034756660348</v>
+        <v>0.26619983885228</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>9985880.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9985880.0</v>
+        <v>9987190.0</v>
       </c>
       <c r="N28" s="1">
         <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1">
         <v>28000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.7983</v>
+        <v>99.9595</v>
       </c>
       <c r="D29" s="1">
         <v>99.79956921</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>27943879.38</v>
       </c>
       <c r="H29" s="1">
-        <v>-355.38</v>
+        <v>44780.62</v>
       </c>
       <c r="I29" s="1">
-        <v>-0.0012717632908706</v>
+        <v>0.16025198001696</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>27943524.0</v>
+        <v>27988660.0</v>
       </c>
       <c r="M29" s="1">
-        <v>27943524.0</v>
+        <v>27988660.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.5408</v>
+      </c>
+      <c r="D30" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H30" s="1">
+        <v>78935.48</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.80751215328323</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9854080.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9854080.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.2287</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.52492575</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>19504985.15</v>
+      </c>
+      <c r="H31" s="1">
+        <v>140754.85</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.72163525846109</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19645740.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19645740.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.0594</v>
+        <v>99.184</v>
       </c>
       <c r="D32" s="1">
-        <v>97.52492575</v>
+        <v>98.14746655</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>19504985.15</v>
+        <v>19629493.31</v>
       </c>
       <c r="H32" s="1">
-        <v>106894.85</v>
+        <v>207306.69</v>
       </c>
       <c r="I32" s="1">
-        <v>0.54803861258003</v>
+        <v>1.056098019068</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>19611880.0</v>
+        <v>19836800.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19611880.0</v>
+        <v>19836800.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>99.0201</v>
+        <v>99.609</v>
       </c>
       <c r="D33" s="1">
-        <v>98.14746655</v>
+        <v>97.87236355</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>19629493.31</v>
+        <v>19574472.71</v>
       </c>
       <c r="H33" s="1">
-        <v>174526.69</v>
+        <v>347327.29</v>
       </c>
       <c r="I33" s="1">
-        <v>0.88910440653651</v>
+        <v>1.7743889970664</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>19804020.0</v>
+        <v>19921800.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19804020.0</v>
+        <v>19921800.0</v>
       </c>
       <c r="N33" s="1">
         <v>0.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.4492</v>
+        <v>97.4035</v>
       </c>
       <c r="D34" s="1">
-        <v>97.87236355</v>
+        <v>97.16562475</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>19574472.71</v>
+        <v>19433124.95</v>
       </c>
       <c r="H34" s="1">
-        <v>315367.29</v>
+        <v>47575.05</v>
       </c>
       <c r="I34" s="1">
-        <v>1.6111151225999</v>
+        <v>0.24481420318352</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>19889840.0</v>
+        <v>19480700.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19889840.0</v>
+        <v>19480700.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.9246</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H35" s="1">
+        <v>115917.76</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.78733650232709</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>14838690.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>14838690.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>103</v>
-      </c>
-[...43 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.6727</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H36" s="1">
+        <v>183284.76</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.93745776294208</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>19734540.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>19734540.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.5052</v>
+        <v>97.8886</v>
       </c>
       <c r="D37" s="1">
-        <v>97.7562762</v>
+        <v>97.3233905</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>19551255.24</v>
+        <v>19464678.1</v>
       </c>
       <c r="H37" s="1">
-        <v>149784.76</v>
+        <v>113041.9</v>
       </c>
       <c r="I37" s="1">
-        <v>0.76611326567695</v>
+        <v>0.5807540171959</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>19701040.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19701040.0</v>
+        <v>19577720.0</v>
       </c>
       <c r="N37" s="1">
         <v>0.45</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>99.9935</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H38" s="1">
+        <v>17749.42</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.17782138102745</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>9999350.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>9999350.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>109</v>
-      </c>
-[...43 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.0155</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2325.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.0155</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="1">
+        <v>15002325.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>15123479.25</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B40" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.907</v>
+        <v>100.014</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8061958</v>
+        <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>19961239.16</v>
+        <v>15000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>20160.84</v>
+        <v>2100.0</v>
       </c>
       <c r="I40" s="1">
-        <v>0.10099994212985</v>
+        <v>0.014</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>0.0</v>
+      <c r="K40" t="s">
+        <v>116</v>
       </c>
       <c r="L40" s="1">
-        <v>19981400.0</v>
+        <v>15002100.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19981400.0</v>
+        <v>15120629.25</v>
       </c>
       <c r="N40" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B41" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.8321</v>
+        <v>100.0113</v>
       </c>
       <c r="D41" s="1">
-        <v>99.8160058</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>9981600.58</v>
+        <v>15000000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1609.42</v>
+        <v>1695.0</v>
       </c>
       <c r="I41" s="1">
-        <v>0.016123866980059</v>
+        <v>0.0113</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
-      <c r="K41">
-        <v>0.0</v>
+      <c r="K41" t="s">
+        <v>119</v>
       </c>
       <c r="L41" s="1">
-        <v>9983210.0</v>
+        <v>15001695.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9983210.0</v>
+        <v>15120749.25</v>
       </c>
       <c r="N41" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B42" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.9993</v>
+        <v>98.8068</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0</v>
+        <v>98.69221847</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>15000000.0</v>
+        <v>14803832.77</v>
       </c>
       <c r="H42" s="1">
-        <v>-105.0</v>
+        <v>17187.23</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.0007</v>
+        <v>0.11609986594033</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42" t="s">
-        <v>118</v>
+      <c r="K42">
+        <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>14999895.0</v>
+        <v>14821020.0</v>
       </c>
       <c r="M42" s="1">
-        <v>15095987.5</v>
+        <v>14821020.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.01</v>
+        <v>99.5848</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0</v>
+        <v>99.3840947</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>15000000.0</v>
+        <v>19876818.94</v>
       </c>
       <c r="H43" s="1">
-        <v>1500.0</v>
+        <v>40141.06</v>
       </c>
       <c r="I43" s="1">
-        <v>0.01</v>
+        <v>0.20194911530446</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-      <c r="K43" t="s">
-        <v>121</v>
+      <c r="K43">
+        <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>15001500.0</v>
+        <v>19916960.0</v>
       </c>
       <c r="M43" s="1">
-        <v>15095467.5</v>
+        <v>19916960.0</v>
       </c>
       <c r="N43" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>100.0043</v>
+        <v>99.9138</v>
       </c>
       <c r="D44" s="1">
-        <v>100.0</v>
+        <v>99.802474</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>15000000.0</v>
+        <v>19960494.8</v>
       </c>
       <c r="H44" s="1">
-        <v>645.0</v>
+        <v>22265.2</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0043</v>
+        <v>0.11154633300974</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44" t="s">
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>19982760.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>19982760.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.9682</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.90509017</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>34966781.56</v>
+      </c>
+      <c r="H45" s="1">
+        <v>22088.44</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.063169782904092</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>34988870.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>34988870.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.6794</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.59007618</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>49795038.09</v>
+      </c>
+      <c r="H46" s="1">
+        <v>44661.91</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.089691486768777</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>49839700.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>49839700.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>128</v>
-      </c>
-[...43 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>99.4962</v>
+        <v>99.6728</v>
       </c>
       <c r="D47" s="1">
         <v>99.38700305</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>39754801.22</v>
       </c>
       <c r="H47" s="1">
-        <v>43678.78</v>
+        <v>114318.78</v>
       </c>
       <c r="I47" s="1">
-        <v>0.10987045252292</v>
+        <v>0.28755968208058</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>39798480.0</v>
+        <v>39869120.0</v>
       </c>
       <c r="M47" s="1">
-        <v>39798480.0</v>
+        <v>39869120.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.8838</v>
+        <v>99.6151</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6766324</v>
+        <v>99.58068236</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>24919158.1</v>
+        <v>24895170.59</v>
       </c>
       <c r="H48" s="1">
-        <v>51791.9</v>
+        <v>8604.41</v>
       </c>
       <c r="I48" s="1">
-        <v>0.20783968620513</v>
+        <v>0.034562566940016</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>24970950.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="M48" s="1">
-        <v>24970950.0</v>
+        <v>24903775.0</v>
       </c>
       <c r="N48" s="1">
         <v>0.58</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.8099</v>
+        <v>99.7377</v>
       </c>
       <c r="D49" s="1">
-        <v>99.7954747</v>
+        <v>99.57214405</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>19959094.94</v>
+        <v>19914428.81</v>
       </c>
       <c r="H49" s="1">
-        <v>2885.06</v>
+        <v>33111.19</v>
       </c>
       <c r="I49" s="1">
-        <v>0.014454863853661</v>
+        <v>0.16626733468435</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>19961980.0</v>
+        <v>19947540.0</v>
       </c>
       <c r="M49" s="1">
-        <v>19961980.0</v>
+        <v>19947540.0</v>
       </c>
       <c r="N49" s="1">
         <v>0.46</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>26000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9934</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.88632381</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>25970444.19</v>
+      </c>
+      <c r="H50" s="1">
+        <v>27839.81</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.10719805097026</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>25998284.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>25998284.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>136</v>
-      </c>
-[...43 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B51" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.9457</v>
+        <v>99.9736</v>
       </c>
       <c r="D51" s="1">
-        <v>99.74780431</v>
+        <v>99.7954747</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>34911731.51</v>
+        <v>19959094.94</v>
       </c>
       <c r="H51" s="1">
-        <v>69263.49</v>
+        <v>35625.06</v>
       </c>
       <c r="I51" s="1">
-        <v>0.19839603194749</v>
+        <v>0.17849035794005</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>34980995.0</v>
+        <v>19994720.0</v>
       </c>
       <c r="M51" s="1">
-        <v>34980995.0</v>
+        <v>19994720.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.81</v>
+        <v>0.46</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B52" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>99.9457</v>
+        <v>100.006</v>
       </c>
       <c r="D52" s="1">
-        <v>99.80128456</v>
+        <v>100.0</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>24950321.14</v>
+        <v>40000000.0</v>
       </c>
       <c r="H52" s="1">
-        <v>36103.86</v>
+        <v>2400.0</v>
       </c>
       <c r="I52" s="1">
-        <v>0.14470298717766</v>
+        <v>0.006</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52">
-        <v>0.0</v>
+      <c r="K52" t="s">
+        <v>142</v>
       </c>
       <c r="L52" s="1">
-        <v>24986425.0</v>
+        <v>40002400.0</v>
       </c>
       <c r="M52" s="1">
-        <v>24986425.0</v>
+        <v>40112664.0</v>
       </c>
       <c r="N52" s="1">
-        <v>0.58</v>
+        <v>0.93</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B53" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.001</v>
+        <v>99.928</v>
       </c>
       <c r="D53" s="1">
-        <v>100.0</v>
+        <v>99.58465146</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>40000000.0</v>
+        <v>49792325.73</v>
       </c>
       <c r="H53" s="1">
-        <v>400.0</v>
+        <v>171674.27</v>
       </c>
       <c r="I53" s="1">
-        <v>0.001</v>
+        <v>0.34478058110984</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="K53" t="s">
-        <v>141</v>
+      <c r="K53">
+        <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>40000400.0</v>
+        <v>49964000.0</v>
       </c>
       <c r="M53" s="1">
-        <v>40045702.0</v>
+        <v>49964000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B54" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>99.9546</v>
+        <v>99.9604</v>
       </c>
       <c r="D54" s="1">
-        <v>99.625574</v>
+        <v>99.79624933</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>19925114.8</v>
+        <v>20957212.36</v>
       </c>
       <c r="H54" s="1">
-        <v>65805.2</v>
+        <v>34471.64</v>
       </c>
       <c r="I54" s="1">
-        <v>0.33026258900149</v>
+        <v>0.16448580759622</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>19990920.0</v>
+        <v>20991684.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19990920.0</v>
+        <v>20991684.0</v>
       </c>
       <c r="N54" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B55" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.9869</v>
+        <v>99.9935</v>
       </c>
       <c r="D55" s="1">
-        <v>99.6104126</v>
+        <v>99.7739842</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>19922082.52</v>
+        <v>19954796.84</v>
       </c>
       <c r="H55" s="1">
-        <v>75297.48</v>
+        <v>43903.16</v>
       </c>
       <c r="I55" s="1">
-        <v>0.37795988408545</v>
+        <v>0.22001306428735</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>19997380.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="M55" s="1">
-        <v>19997380.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N55" s="1">
         <v>0.46</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B56" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.7693</v>
+        <v>99.6675</v>
       </c>
       <c r="D56" s="1">
-        <v>99.58465146</v>
+        <v>99.58751407</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>49792325.73</v>
+        <v>29876254.22</v>
       </c>
       <c r="H56" s="1">
-        <v>92324.27</v>
+        <v>23995.78</v>
       </c>
       <c r="I56" s="1">
-        <v>0.18541867375433</v>
+        <v>0.080317230611649</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>49884650.0</v>
+        <v>29900250.0</v>
       </c>
       <c r="M56" s="1">
-        <v>49884650.0</v>
+        <v>29900250.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1.15</v>
+        <v>0.69</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B57" s="1">
-        <v>21000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.7955</v>
+        <v>99.64</v>
       </c>
       <c r="D57" s="1">
-        <v>99.79624933</v>
+        <v>99.58175663</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>20957212.36</v>
+        <v>29874526.99</v>
       </c>
       <c r="H57" s="1">
-        <v>-157.36</v>
+        <v>17473.01</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.00075086322215423</v>
+        <v>0.05848798880012</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>20957055.0</v>
+        <v>29892000.0</v>
       </c>
       <c r="M57" s="1">
-        <v>20957055.0</v>
+        <v>29892000.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B58" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.9078</v>
+        <v>99.6262</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6130035</v>
+        <v>99.58088895</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>9961300.35</v>
+        <v>19916177.79</v>
       </c>
       <c r="H58" s="1">
-        <v>29479.65</v>
+        <v>9062.21</v>
       </c>
       <c r="I58" s="1">
-        <v>0.29594178434746</v>
+        <v>0.04550175287424</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>9990780.0</v>
+        <v>19925240.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9990780.0</v>
+        <v>19925240.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B59" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.8353</v>
+        <v>99.5847</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7739842</v>
+        <v>99.58580603</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>19954796.84</v>
+        <v>29875741.81</v>
       </c>
       <c r="H59" s="1">
-        <v>12263.16</v>
+        <v>-331.81</v>
       </c>
       <c r="I59" s="1">
-        <v>0.061454697325798</v>
+        <v>-0.0011106335103249</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>19967060.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19967060.0</v>
+        <v>29875410.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9279</v>
+        <v>99.9996</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6305368</v>
+        <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>9963053.68</v>
+        <v>30000000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29736.32</v>
+        <v>-120.0</v>
       </c>
       <c r="I60" s="1">
-        <v>0.29846592174539</v>
+        <v>-0.0004</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
-      <c r="K60">
-        <v>0.0</v>
+      <c r="K60" t="s">
+        <v>159</v>
       </c>
       <c r="L60" s="1">
-        <v>9992790.0</v>
+        <v>29999880.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9992790.0</v>
+        <v>30092934.17</v>
       </c>
       <c r="N60" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B61" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.895</v>
+        <v>100.0308</v>
       </c>
       <c r="D61" s="1">
-        <v>99.62944765</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>19925889.53</v>
+        <v>30000000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>53110.47</v>
+        <v>9240.0</v>
       </c>
       <c r="I61" s="1">
-        <v>0.26654002030895</v>
+        <v>0.0308</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61">
-        <v>0.0</v>
+      <c r="K61" t="s">
+        <v>162</v>
       </c>
       <c r="L61" s="1">
-        <v>19979000.0</v>
+        <v>30009240.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19979000.0</v>
+        <v>30514982.5</v>
       </c>
       <c r="N61" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B62" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.8482</v>
+        <v>100.028</v>
       </c>
       <c r="D62" s="1">
-        <v>99.80454943</v>
+        <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>29941364.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>13095.17</v>
+        <v>5600.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.043736049022318</v>
+        <v>0.028</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62">
-        <v>0.0</v>
+      <c r="K62" t="s">
+        <v>165</v>
       </c>
       <c r="L62" s="1">
-        <v>29954460.0</v>
+        <v>20005600.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29954460.0</v>
+        <v>20221046.83</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.9902</v>
+        <v>97.7582</v>
       </c>
       <c r="D63" s="1">
-        <v>100.0</v>
+        <v>97.208601</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>30000000.0</v>
+        <v>9720860.1</v>
       </c>
       <c r="H63" s="1">
-        <v>-2940.0</v>
+        <v>54959.9</v>
       </c>
       <c r="I63" s="1">
-        <v>-0.0098</v>
+        <v>0.56538104071676</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
-      <c r="K63" t="s">
-        <v>162</v>
+      <c r="K63">
+        <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>29997060.0</v>
+        <v>9775820.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30039782.17</v>
+        <v>9775820.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B64" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.0264</v>
+        <v>98.7245</v>
       </c>
       <c r="D64" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>30000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="H64" s="1">
-        <v>7920.0</v>
+        <v>187845.55</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0264</v>
+        <v>0.96050021479589</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
-      <c r="K64" t="s">
-        <v>165</v>
+      <c r="K64">
+        <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>30007920.0</v>
+        <v>19744900.0</v>
       </c>
       <c r="M64" s="1">
-        <v>30463403.25</v>
+        <v>19744900.0</v>
       </c>
       <c r="N64" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B65" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.0192</v>
+        <v>98.4577</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0</v>
+        <v>97.7901066</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>20000000.0</v>
+        <v>9779010.66</v>
       </c>
       <c r="H65" s="1">
-        <v>3840.0</v>
+        <v>66759.34</v>
       </c>
       <c r="I65" s="1">
-        <v>0.0192</v>
+        <v>0.68267989800923</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
-      <c r="K65" t="s">
-        <v>168</v>
+      <c r="K65">
+        <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>20003840.0</v>
+        <v>9845770.0</v>
       </c>
       <c r="M65" s="1">
-        <v>20185806.94</v>
+        <v>9845770.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B66" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>97.6033</v>
+        <v>99.8201</v>
       </c>
       <c r="D66" s="1">
-        <v>97.208601</v>
+        <v>97.85057616</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>9720860.1</v>
+        <v>12231322.02</v>
       </c>
       <c r="H66" s="1">
-        <v>39469.9</v>
+        <v>246190.48</v>
       </c>
       <c r="I66" s="1">
-        <v>0.40603300113331</v>
+        <v>2.0127871672207</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>9760330.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="M66" s="1">
-        <v>9760330.0</v>
+        <v>12477512.5</v>
       </c>
       <c r="N66" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B67" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.5604</v>
+        <v>97.4079</v>
       </c>
       <c r="D67" s="1">
-        <v>97.78527225</v>
+        <v>97.19905</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>19557054.45</v>
+        <v>19439810.0</v>
       </c>
       <c r="H67" s="1">
-        <v>155025.55</v>
+        <v>41770.0</v>
       </c>
       <c r="I67" s="1">
-        <v>0.79268353215635</v>
+        <v>0.21486835519483</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>19712080.0</v>
+        <v>19481580.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19712080.0</v>
+        <v>19481580.0</v>
       </c>
       <c r="N67" s="1">
         <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B68" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.2953</v>
+        <v>99.7941</v>
       </c>
       <c r="D68" s="1">
-        <v>97.7901066</v>
+        <v>97.85299653</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>9779010.66</v>
+        <v>29355898.96</v>
       </c>
       <c r="H68" s="1">
-        <v>50519.34</v>
+        <v>582331.04</v>
       </c>
       <c r="I68" s="1">
-        <v>0.51660992871849</v>
+        <v>1.9836934334509</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>9829530.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="M68" s="1">
-        <v>9829530.0</v>
+        <v>29938230.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B69" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.6626</v>
+        <v>97.5621</v>
       </c>
       <c r="D69" s="1">
-        <v>97.85057616</v>
+        <v>97.309027</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>12231322.02</v>
+        <v>19461805.4</v>
       </c>
       <c r="H69" s="1">
-        <v>226502.98</v>
+        <v>50614.6</v>
       </c>
       <c r="I69" s="1">
-        <v>1.8518274609207</v>
+        <v>0.26007145256935</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>12457825.0</v>
+        <v>19512420.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12457825.0</v>
+        <v>19512420.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B70" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>97.2586</v>
+        <v>98.0619</v>
       </c>
       <c r="D70" s="1">
-        <v>97.19905</v>
+        <v>97.7920059</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>19439810.0</v>
+        <v>19558401.18</v>
       </c>
       <c r="H70" s="1">
-        <v>11910.0</v>
+        <v>53978.82</v>
       </c>
       <c r="I70" s="1">
-        <v>0.061266030892277</v>
+        <v>0.27598789647079</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>19451720.0</v>
+        <v>19612380.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19451720.0</v>
+        <v>19612380.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B71" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.6359</v>
+        <v>99.9598</v>
       </c>
       <c r="D71" s="1">
-        <v>97.85299653</v>
+        <v>99.7941745</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>29355898.96</v>
+        <v>19958834.9</v>
       </c>
       <c r="H71" s="1">
-        <v>534871.04</v>
+        <v>33125.1</v>
       </c>
       <c r="I71" s="1">
-        <v>1.8220223496777</v>
+        <v>0.1659671026188</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>29890770.0</v>
+        <v>19991960.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29890770.0</v>
+        <v>19991960.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B72" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.4103</v>
+        <v>99.5564</v>
       </c>
       <c r="D72" s="1">
-        <v>97.309027</v>
+        <v>99.3550752</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>19461805.4</v>
+        <v>14903261.28</v>
       </c>
       <c r="H72" s="1">
-        <v>20254.6</v>
+        <v>30198.72</v>
       </c>
       <c r="I72" s="1">
-        <v>0.10407359226806</v>
+        <v>0.20263162158021</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>19482060.0</v>
+        <v>14933460.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19482060.0</v>
+        <v>14933460.0</v>
       </c>
       <c r="N72" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B73" s="1">
-        <v>20000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>97.9031</v>
+        <v>98.8038</v>
       </c>
       <c r="D73" s="1">
-        <v>97.7920059</v>
+        <v>98.68745688</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>19558401.18</v>
+        <v>7894996.55</v>
       </c>
       <c r="H73" s="1">
-        <v>22218.82</v>
+        <v>9307.45</v>
       </c>
       <c r="I73" s="1">
-        <v>0.11360243506366</v>
+        <v>0.11789048850186</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>19580620.0</v>
+        <v>7904304.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19580620.0</v>
+        <v>7904304.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.45</v>
+        <v>0.18</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.7992</v>
+        <v>99.8517</v>
       </c>
       <c r="D74" s="1">
-        <v>99.7941745</v>
+        <v>99.45321452</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>19958834.9</v>
+        <v>24863303.63</v>
       </c>
       <c r="H74" s="1">
-        <v>1005.1</v>
+        <v>99621.37</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0050358650945101</v>
+        <v>0.40067631993923</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>19959840.0</v>
+        <v>24962925.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19959840.0</v>
+        <v>24962925.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B75" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.3866</v>
+        <v>97.3742</v>
       </c>
       <c r="D75" s="1">
-        <v>99.3550752</v>
+        <v>97.2850972</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>14903261.28</v>
+        <v>4864254.86</v>
       </c>
       <c r="H75" s="1">
-        <v>4728.72</v>
+        <v>4455.14</v>
       </c>
       <c r="I75" s="1">
-        <v>0.031729430969219</v>
+        <v>0.091589362157722</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>14907990.0</v>
+        <v>4868710.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14907990.0</v>
+        <v>4868710.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.34</v>
+        <v>0.11</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B76" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.9724</v>
+        <v>97.874</v>
       </c>
       <c r="D76" s="1">
-        <v>98.503513</v>
+        <v>97.3425484</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>9850351.3</v>
+        <v>14601382.26</v>
       </c>
       <c r="H76" s="1">
-        <v>146888.7</v>
+        <v>79717.74</v>
       </c>
       <c r="I76" s="1">
-        <v>1.4912026538586</v>
+        <v>0.54596022883658</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>9997240.0</v>
+        <v>14681100.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9997240.0</v>
+        <v>14681100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B77" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.6878</v>
+        <v>99.5872</v>
       </c>
       <c r="D77" s="1">
-        <v>99.45321452</v>
+        <v>99.3727372</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>24863303.63</v>
+        <v>29811821.16</v>
       </c>
       <c r="H77" s="1">
-        <v>58646.37</v>
+        <v>64338.84</v>
       </c>
       <c r="I77" s="1">
-        <v>0.23587521140689</v>
+        <v>0.21581653685192</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>24921950.0</v>
+        <v>29876160.0</v>
       </c>
       <c r="M77" s="1">
-        <v>24921950.0</v>
+        <v>29876160.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B78" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.2227</v>
+        <v>98.9268</v>
       </c>
       <c r="D78" s="1">
-        <v>97.2850972</v>
+        <v>98.6238683</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4864254.86</v>
+        <v>9862386.83</v>
       </c>
       <c r="H78" s="1">
-        <v>-3119.86</v>
+        <v>30293.17</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.064138497874678</v>
+        <v>0.30715860695965</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>4861135.0</v>
+        <v>9892680.0</v>
       </c>
       <c r="M78" s="1">
-        <v>4861135.0</v>
+        <v>9892680.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B79" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>97.7153</v>
+        <v>99.3952</v>
       </c>
       <c r="D79" s="1">
-        <v>97.3425484</v>
+        <v>97.862679</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>14601382.26</v>
+        <v>9786267.9</v>
       </c>
       <c r="H79" s="1">
-        <v>55912.74</v>
+        <v>153252.1</v>
       </c>
       <c r="I79" s="1">
-        <v>0.38292771878982</v>
+        <v>1.5659912600594</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>14657295.0</v>
+        <v>9939520.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14657295.0</v>
+        <v>9939520.0</v>
       </c>
       <c r="N79" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B80" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.4376</v>
+        <v>99.428</v>
       </c>
       <c r="D80" s="1">
-        <v>99.3727372</v>
+        <v>99.37778465</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>29811821.16</v>
+        <v>39751113.86</v>
       </c>
       <c r="H80" s="1">
-        <v>19458.84</v>
+        <v>20086.14</v>
       </c>
       <c r="I80" s="1">
-        <v>0.065272228407531</v>
+        <v>0.05052975388499</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>29831280.0</v>
+        <v>39771200.0</v>
       </c>
       <c r="M80" s="1">
-        <v>29831280.0</v>
+        <v>39771200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B81" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>98.763</v>
+        <v>97.4878</v>
       </c>
       <c r="D81" s="1">
-        <v>98.6238683</v>
+        <v>97.170398</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>9862386.83</v>
+        <v>14575559.7</v>
       </c>
       <c r="H81" s="1">
-        <v>13913.17</v>
+        <v>47610.3</v>
       </c>
       <c r="I81" s="1">
-        <v>0.14107305097462</v>
+        <v>0.32664474627345</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>9876300.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9876300.0</v>
+        <v>14623170.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B82" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.2301</v>
+        <v>98.7345</v>
       </c>
       <c r="D82" s="1">
-        <v>97.862679</v>
+        <v>97.775605</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>9786267.9</v>
+        <v>14666340.75</v>
       </c>
       <c r="H82" s="1">
-        <v>136742.1</v>
+        <v>143834.25</v>
       </c>
       <c r="I82" s="1">
-        <v>1.3972854759065</v>
+        <v>0.98070986111515</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>9923010.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9923010.0</v>
+        <v>14810175.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B83" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>97.3581</v>
+        <v>97.3517</v>
       </c>
       <c r="D83" s="1">
-        <v>97.170398</v>
+        <v>97.2611792</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>14575559.7</v>
+        <v>14589176.88</v>
       </c>
       <c r="H83" s="1">
-        <v>28155.3</v>
+        <v>13578.12</v>
       </c>
       <c r="I83" s="1">
-        <v>0.19316788225978</v>
+        <v>0.093069815464462</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>14603715.0</v>
+        <v>14602755.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14603715.0</v>
+        <v>14602755.0</v>
       </c>
       <c r="N83" s="1">
         <v>0.34</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B84" s="1">
-        <v>15000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.5749</v>
+        <v>99.655</v>
       </c>
       <c r="D84" s="1">
-        <v>97.775605</v>
+        <v>99.4543822</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>14666340.75</v>
+        <v>30333586.57</v>
       </c>
       <c r="H84" s="1">
-        <v>119894.25</v>
+        <v>61188.43</v>
       </c>
       <c r="I84" s="1">
-        <v>0.8174789611376</v>
+        <v>0.20171841486267</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>14786235.0</v>
+        <v>30394775.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14786235.0</v>
+        <v>30394775.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B85" s="1">
-        <v>30500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.4937</v>
+        <v>99.8554</v>
       </c>
       <c r="D85" s="1">
-        <v>99.4543822</v>
+        <v>99.5421063</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>30333586.57</v>
+        <v>19908421.26</v>
       </c>
       <c r="H85" s="1">
-        <v>11991.93</v>
+        <v>62658.74</v>
       </c>
       <c r="I85" s="1">
-        <v>0.039533505120888</v>
+        <v>0.31473485105468</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>30345578.5</v>
+        <v>19971080.0</v>
       </c>
       <c r="M85" s="1">
-        <v>30345578.5</v>
+        <v>19971080.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B86" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.6918</v>
+        <v>99.4083</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5421063</v>
+        <v>99.3922989</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>19908421.26</v>
+        <v>29817689.67</v>
       </c>
       <c r="H86" s="1">
-        <v>29938.74</v>
+        <v>4800.33</v>
       </c>
       <c r="I86" s="1">
-        <v>0.15038229103657</v>
+        <v>0.016098933395332</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>19938360.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19938360.0</v>
+        <v>29822490.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B87" s="1">
-        <v>30000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.854</v>
+        <v>99.565</v>
       </c>
       <c r="D87" s="1">
-        <v>99.66065547</v>
+        <v>99.35759794</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>29898196.64</v>
+        <v>33284795.31</v>
       </c>
       <c r="H87" s="1">
-        <v>58003.36</v>
+        <v>69479.69</v>
       </c>
       <c r="I87" s="1">
-        <v>0.19400287147218</v>
+        <v>0.20874302922069</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>29956200.0</v>
+        <v>33354275.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29956200.0</v>
+        <v>33354275.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.69</v>
+        <v>0.78</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B88" s="1">
         <v>24000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.4031</v>
+        <v>99.565</v>
       </c>
       <c r="D88" s="1">
         <v>99.3620405</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>23846889.72</v>
       </c>
       <c r="H88" s="1">
-        <v>9854.28</v>
+        <v>48710.28</v>
       </c>
       <c r="I88" s="1">
-        <v>0.041323124800361</v>
+        <v>0.20426261274294</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>23856744.0</v>
+        <v>23895600.0</v>
       </c>
       <c r="M88" s="1">
-        <v>23856744.0</v>
+        <v>23895600.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B89" s="1">
-        <v>33500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.4031</v>
+        <v>99.1454</v>
       </c>
       <c r="D89" s="1">
-        <v>99.35759794</v>
+        <v>98.49526595</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>33284795.31</v>
+        <v>19699053.19</v>
       </c>
       <c r="H89" s="1">
-        <v>15243.19</v>
+        <v>130026.81</v>
       </c>
       <c r="I89" s="1">
-        <v>0.045796255791966</v>
+        <v>0.66006629225209</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>33300038.5</v>
+        <v>19829080.0</v>
       </c>
       <c r="M89" s="1">
-        <v>33300038.5</v>
+        <v>19829080.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B90" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>99.993</v>
+        <v>99.3168</v>
       </c>
       <c r="D90" s="1">
-        <v>99.62970956</v>
+        <v>97.9014285</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>8966673.86</v>
+        <v>29370428.55</v>
       </c>
       <c r="H90" s="1">
-        <v>32696.14</v>
+        <v>424611.45</v>
       </c>
       <c r="I90" s="1">
-        <v>0.36464067401689</v>
+        <v>1.4457107742815</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>8999370.0</v>
+        <v>29795040.0</v>
       </c>
       <c r="M90" s="1">
-        <v>8999370.0</v>
+        <v>29795040.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B91" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.9734</v>
+        <v>98.9509</v>
       </c>
       <c r="D91" s="1">
-        <v>98.49526595</v>
+        <v>98.20184247</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>19699053.19</v>
+        <v>14730276.37</v>
       </c>
       <c r="H91" s="1">
-        <v>95626.81</v>
+        <v>112358.63</v>
       </c>
       <c r="I91" s="1">
-        <v>0.48543861005738</v>
+        <v>0.76277340070029</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>19794680.0</v>
+        <v>14842635.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19794680.0</v>
+        <v>14842635.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.1612</v>
+        <v>99.6344</v>
       </c>
       <c r="D92" s="1">
-        <v>97.9014285</v>
+        <v>99.57047785</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>29370428.55</v>
+        <v>19914095.57</v>
       </c>
       <c r="H92" s="1">
-        <v>377931.45</v>
+        <v>12784.43</v>
       </c>
       <c r="I92" s="1">
-        <v>1.2867754018523</v>
+        <v>0.064197894175317</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>29748360.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29748360.0</v>
+        <v>19926880.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.784</v>
+        <v>99.5779</v>
       </c>
       <c r="D93" s="1">
-        <v>98.20184247</v>
+        <v>99.4829374</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>14730276.37</v>
+        <v>14922440.61</v>
       </c>
       <c r="H93" s="1">
-        <v>87323.63</v>
+        <v>14244.39</v>
       </c>
       <c r="I93" s="1">
-        <v>0.59281732268001</v>
+        <v>0.09545616814487</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>14817600.0</v>
+        <v>14936685.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14817600.0</v>
+        <v>14936685.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B94" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.9544</v>
+        <v>98.4473</v>
       </c>
       <c r="D94" s="1">
-        <v>99.80490913</v>
+        <v>97.80461245</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>14970736.37</v>
+        <v>19560922.49</v>
       </c>
       <c r="H94" s="1">
-        <v>22423.63</v>
+        <v>128537.51</v>
       </c>
       <c r="I94" s="1">
-        <v>0.14978307977512</v>
+        <v>0.65711374330997</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>14993160.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14993160.0</v>
+        <v>19689460.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B95" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.2796</v>
+        <v>97.3869</v>
       </c>
       <c r="D95" s="1">
-        <v>97.80461245</v>
+        <v>97.21815645</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>19560922.49</v>
+        <v>19443631.29</v>
       </c>
       <c r="H95" s="1">
-        <v>94997.51</v>
+        <v>33748.71</v>
       </c>
       <c r="I95" s="1">
-        <v>0.48564943728275</v>
+        <v>0.17357205295987</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>19655920.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="M95" s="1">
-        <v>19655920.0</v>
+        <v>19477380.0</v>
       </c>
       <c r="N95" s="1">
         <v>0.45</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B96" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>97.2493</v>
+        <v>99.8638</v>
       </c>
       <c r="D96" s="1">
-        <v>97.21815645</v>
+        <v>99.41947312</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>19443631.29</v>
+        <v>49709736.56</v>
       </c>
       <c r="H96" s="1">
-        <v>6228.71</v>
+        <v>222163.44</v>
       </c>
       <c r="I96" s="1">
-        <v>0.032034705385529</v>
+        <v>0.44692137873603</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>19449860.0</v>
+        <v>49931900.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19449860.0</v>
+        <v>49931900.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.45</v>
+        <v>1.16</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B97" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>99.7016</v>
+        <v>98.5757</v>
       </c>
       <c r="D97" s="1">
-        <v>99.41947312</v>
+        <v>97.81428547</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>49709736.56</v>
+        <v>14672142.82</v>
       </c>
       <c r="H97" s="1">
-        <v>141063.44</v>
+        <v>114212.18</v>
       </c>
       <c r="I97" s="1">
-        <v>0.28377426589203</v>
+        <v>0.77842876395883</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>49850800.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="M97" s="1">
-        <v>49850800.0</v>
+        <v>14786355.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1.15</v>
+        <v>0.34</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B98" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.4147</v>
+        <v>99.9452</v>
       </c>
       <c r="D98" s="1">
-        <v>97.81428547</v>
+        <v>99.80383</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>14672142.82</v>
+        <v>14970574.5</v>
       </c>
       <c r="H98" s="1">
-        <v>90062.18</v>
+        <v>21205.5</v>
       </c>
       <c r="I98" s="1">
-        <v>0.61383112954185</v>
+        <v>0.14164787062781</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>14762205.0</v>
+        <v>14991780.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14762205.0</v>
+        <v>14991780.0</v>
       </c>
       <c r="N98" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B99" s="1">
         <v>12500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.7402</v>
+        <v>99.8999</v>
       </c>
       <c r="D99" s="1">
         <v>99.60490056</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>12450612.57</v>
       </c>
       <c r="H99" s="1">
-        <v>16912.43</v>
+        <v>36874.93</v>
       </c>
       <c r="I99" s="1">
-        <v>0.13583612778018</v>
+        <v>0.29616960444863</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>12467525.0</v>
+        <v>12487487.5</v>
       </c>
       <c r="M99" s="1">
-        <v>12467525.0</v>
+        <v>12487487.5</v>
       </c>
       <c r="N99" s="1">
         <v>0.29</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>97.9922</v>
+        <v>98.1542</v>
       </c>
       <c r="D100" s="1">
         <v>97.46047773</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>14619071.66</v>
       </c>
       <c r="H100" s="1">
-        <v>79758.34</v>
+        <v>104058.34</v>
       </c>
       <c r="I100" s="1">
-        <v>0.54557732429913</v>
+        <v>0.71179854932047</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14698830.0</v>
+        <v>14723130.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14698830.0</v>
+        <v>14723130.0</v>
       </c>
       <c r="N100" s="1">
         <v>0.34</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B101" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.8413</v>
+        <v>99.6187</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7962493</v>
+        <v>99.60076693</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>9979624.93</v>
+        <v>14940115.04</v>
       </c>
       <c r="H101" s="1">
-        <v>4505.07</v>
+        <v>2689.96</v>
       </c>
       <c r="I101" s="1">
-        <v>0.04514267852349</v>
+        <v>0.018004948374213</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>9984130.0</v>
+        <v>14942805.0</v>
       </c>
       <c r="M101" s="1">
-        <v>9984130.0</v>
+        <v>14942805.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B102" s="1">
-        <v>9500000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.5523</v>
+        <v>99.4311</v>
       </c>
       <c r="D102" s="1">
-        <v>97.75025084</v>
+        <v>99.3828326</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>9286273.83</v>
+        <v>39753133.04</v>
       </c>
       <c r="H102" s="1">
-        <v>76194.67</v>
+        <v>19306.96</v>
       </c>
       <c r="I102" s="1">
-        <v>0.82050854190674</v>
+        <v>0.04856714055864</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>9362468.5</v>
+        <v>39772440.0</v>
       </c>
       <c r="M102" s="1">
-        <v>9362468.5</v>
+        <v>39772440.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.22</v>
+        <v>0.92</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B103" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>98.046</v>
+        <v>98.7151</v>
       </c>
       <c r="D103" s="1">
-        <v>97.42790333</v>
+        <v>97.75025084</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>14614185.5</v>
+        <v>9286273.83</v>
       </c>
       <c r="H103" s="1">
-        <v>92714.5</v>
+        <v>91660.67</v>
       </c>
       <c r="I103" s="1">
-        <v>0.63441441878509</v>
+        <v>0.98705542909884</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>14706900.0</v>
+        <v>9377934.5</v>
       </c>
       <c r="M103" s="1">
-        <v>14706900.0</v>
+        <v>9377934.5</v>
       </c>
       <c r="N103" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>100.0014</v>
+        <v>98.2077</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>30000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="H104" s="1">
-        <v>420.0</v>
+        <v>116969.5</v>
       </c>
       <c r="I104" s="1">
-        <v>0.0014</v>
+        <v>0.80038329881607</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
-      <c r="K104" t="s">
-        <v>246</v>
+      <c r="K104">
+        <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>30000420.0</v>
+        <v>14731155.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30207296.33</v>
+        <v>14731155.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.7</v>
+        <v>0.34</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B105" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.5729</v>
+        <v>99.7354</v>
       </c>
       <c r="D105" s="1">
         <v>99.40744877</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>29822234.63</v>
       </c>
       <c r="H105" s="1">
-        <v>49635.37</v>
+        <v>98385.37</v>
       </c>
       <c r="I105" s="1">
-        <v>0.1664374605586</v>
+        <v>0.32990609597387</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>29871870.0</v>
+        <v>29920620.0</v>
       </c>
       <c r="M105" s="1">
-        <v>29871870.0</v>
+        <v>29920620.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B106" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.0059</v>
+        <v>100.0042</v>
       </c>
       <c r="D106" s="1">
         <v>100.0</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1180.0</v>
+        <v>840.0</v>
       </c>
       <c r="I106" s="1">
-        <v>0.0059</v>
+        <v>0.0042</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
+        <v>253</v>
+      </c>
+      <c r="L106" s="1">
+        <v>20000840.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>20091201.83</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B107" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.9892</v>
+        <v>99.9982</v>
       </c>
       <c r="D107" s="1">
         <v>100.0</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-2700.0</v>
+        <v>-450.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-0.0108</v>
+        <v>-0.0018</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="L107" s="1">
-        <v>24997300.0</v>
+        <v>24999550.0</v>
       </c>
       <c r="M107" s="1">
-        <v>25060922.22</v>
+        <v>25104981.11</v>
       </c>
       <c r="N107" s="1">
         <v>0.58</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B108" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>99.9989</v>
+        <v>100.0045</v>
       </c>
       <c r="D108" s="1">
         <v>100.0</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H108" s="1">
-        <v>-165.0</v>
+        <v>675.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.0011</v>
+        <v>0.0045</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="L108" s="1">
-        <v>14999835.0</v>
+        <v>15000675.0</v>
       </c>
       <c r="M108" s="1">
-        <v>15036008.33</v>
+        <v>15060733.67</v>
       </c>
       <c r="N108" s="1">
         <v>0.35</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B109" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.0023</v>
+        <v>100.0059</v>
       </c>
       <c r="D109" s="1">
         <v>100.0</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>230.0</v>
+        <v>885.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0023</v>
+        <v>0.0059</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
+        <v>262</v>
+      </c>
+      <c r="L109" s="1">
+        <v>15000885.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>15105981.29</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.0116</v>
+        <v>99.9785</v>
       </c>
       <c r="D110" s="1">
         <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1740.0</v>
+        <v>-3225.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0116</v>
+        <v>-0.0215</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="L110" s="1">
-        <v>15001740.0</v>
+        <v>14996775.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15081395.79</v>
+        <v>15019909.83</v>
       </c>
       <c r="N110" s="1">
         <v>0.35</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B111" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.0215</v>
+        <v>99.9811</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4300.0</v>
+        <v>-1890.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0215</v>
+        <v>-0.0189</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
+        <v>268</v>
+      </c>
+      <c r="L111" s="1">
+        <v>9998110.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>10008583.75</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.032</v>
+        <v>99.9819</v>
       </c>
       <c r="D112" s="1">
         <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>3200.0</v>
+        <v>-3620.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.032</v>
+        <v>-0.0181</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
+        <v>271</v>
+      </c>
+      <c r="L112" s="1">
+        <v>19996380.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>20011495.22</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>100.0339</v>
+        <v>99.965</v>
       </c>
       <c r="D113" s="1">
         <v>100.0</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3390.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0339</v>
+        <v>-0.035</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
+        <v>274</v>
+      </c>
+      <c r="L113" s="1">
+        <v>19993000.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>20008420.78</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B114" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.0364</v>
+        <v>100.0221</v>
       </c>
       <c r="D114" s="1">
         <v>100.0</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9100.0</v>
+        <v>4420.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0364</v>
+        <v>0.0221</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
+        <v>277</v>
+      </c>
+      <c r="L114" s="1">
+        <v>20004420.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>20165259.0</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B115" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.0003</v>
+        <v>100.0327</v>
       </c>
       <c r="D115" s="1">
         <v>100.0</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H115" s="1">
-        <v>60.0</v>
+        <v>3270.0</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0003</v>
+        <v>0.0327</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115" t="s">
+        <v>280</v>
+      </c>
+      <c r="L115" s="1">
+        <v>10003270.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>10160737.33</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B116" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>100.0127</v>
+        <v>100.0242</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2540.0</v>
+        <v>2420.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0127</v>
+        <v>0.0242</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
+        <v>283</v>
+      </c>
+      <c r="L116" s="1">
+        <v>10002420.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>10079796.44</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B117" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0086</v>
+        <v>100.0372</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1720.0</v>
+        <v>9300.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0086</v>
+        <v>0.0372</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
+        <v>286</v>
+      </c>
+      <c r="L117" s="1">
+        <v>25009300.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>25401385.07</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>284</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0018</v>
+        <v>100.0114</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>360.0</v>
+        <v>2280.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0018</v>
+        <v>0.0114</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
+        <v>289</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20002280.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20059512.0</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B119" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>97.4043</v>
+        <v>100.0235</v>
       </c>
       <c r="D119" s="1">
-        <v>97.2107272</v>
+        <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>19442145.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>38714.56</v>
+        <v>4700.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.19912699511212</v>
+        <v>0.0235</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
-      <c r="K119">
-        <v>0.0</v>
+      <c r="K119" t="s">
+        <v>292</v>
       </c>
       <c r="L119" s="1">
-        <v>19480860.0</v>
+        <v>20004700.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19480860.0</v>
+        <v>20204763.11</v>
       </c>
       <c r="N119" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B120" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.7335</v>
+        <v>100.0008</v>
       </c>
       <c r="D120" s="1">
-        <v>99.60490057</v>
+        <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>29881470.17</v>
+        <v>20000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>38579.83</v>
+        <v>160.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.12910954441168</v>
+        <v>0.0008</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
-      <c r="K120">
-        <v>0.0</v>
+      <c r="K120" t="s">
+        <v>295</v>
       </c>
       <c r="L120" s="1">
-        <v>29920050.0</v>
+        <v>20000160.0</v>
       </c>
       <c r="M120" s="1">
-        <v>29920050.0</v>
+        <v>20164562.78</v>
       </c>
       <c r="N120" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B121" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>99.9463</v>
+        <v>97.5555</v>
       </c>
       <c r="D121" s="1">
-        <v>99.4272713</v>
+        <v>97.2107272</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>29828181.39</v>
+        <v>19442145.44</v>
       </c>
       <c r="H121" s="1">
-        <v>155708.61</v>
+        <v>68954.56</v>
       </c>
       <c r="I121" s="1">
-        <v>0.52201844947946</v>
+        <v>0.35466538511811</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>29983890.0</v>
+        <v>19511100.0</v>
       </c>
       <c r="M121" s="1">
-        <v>29983890.0</v>
+        <v>19511100.0</v>
       </c>
       <c r="N121" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B122" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.1878</v>
+        <v>99.9023</v>
       </c>
       <c r="D122" s="1">
-        <v>97.7176416</v>
+        <v>99.60490057</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>14657646.24</v>
+        <v>29881470.17</v>
       </c>
       <c r="H122" s="1">
-        <v>70523.76</v>
+        <v>89219.83</v>
       </c>
       <c r="I122" s="1">
-        <v>0.48113973311448</v>
+        <v>0.29857911773556</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>14728170.0</v>
+        <v>29970690.0</v>
       </c>
       <c r="M122" s="1">
-        <v>14728170.0</v>
+        <v>29970690.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B123" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.4204</v>
+        <v>99.6653</v>
       </c>
       <c r="D123" s="1">
-        <v>99.37778465</v>
+        <v>99.560124</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>19875556.93</v>
+        <v>29868037.2</v>
       </c>
       <c r="H123" s="1">
-        <v>8523.07</v>
+        <v>31552.8</v>
       </c>
       <c r="I123" s="1">
-        <v>0.042882169440673</v>
+        <v>0.10564068803289</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>19884080.0</v>
+        <v>29899590.0</v>
       </c>
       <c r="M123" s="1">
-        <v>19884080.0</v>
+        <v>29899590.0</v>
       </c>
       <c r="N123" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B124" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.996</v>
+        <v>98.3832</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>20000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="H124" s="1">
-        <v>-800.0</v>
+        <v>99833.76</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.004</v>
+        <v>0.68110362581653</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
-      <c r="K124" t="s">
-        <v>300</v>
+      <c r="K124">
+        <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>19999200.0</v>
+        <v>14757480.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20023051.0</v>
+        <v>14757480.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B125" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>99.9781</v>
+        <v>99.8616</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0</v>
+        <v>99.796332</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>20000000.0</v>
+        <v>19959266.4</v>
       </c>
       <c r="H125" s="1">
-        <v>-4380.0</v>
+        <v>13053.6</v>
       </c>
       <c r="I125" s="1">
-        <v>-0.0219</v>
+        <v>0.065401201318702</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125" t="s">
-        <v>303</v>
+      <c r="K125">
+        <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>19995620.0</v>
+        <v>19972320.0</v>
       </c>
       <c r="M125" s="1">
-        <v>20021808.89</v>
+        <v>19972320.0</v>
       </c>
       <c r="N125" s="1">
         <v>0.46</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B126" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.0173</v>
+        <v>99.5898</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0</v>
+        <v>99.37778465</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>30000000.0</v>
+        <v>19875556.93</v>
       </c>
       <c r="H126" s="1">
-        <v>5190.0</v>
+        <v>42403.07</v>
       </c>
       <c r="I126" s="1">
-        <v>0.0173</v>
+        <v>0.21334280166005</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
-      <c r="K126" t="s">
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>19917960.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>19917960.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>306</v>
-      </c>
-[...13 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.9842</v>
+        <v>100.0027</v>
       </c>
       <c r="D127" s="1">
         <v>100.0</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H127" s="1">
-        <v>-2370.0</v>
+        <v>540.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.0158</v>
+        <v>0.0027</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="L127" s="1">
-        <v>14997630.0</v>
+        <v>20000540.0</v>
       </c>
       <c r="M127" s="1">
-        <v>15017105.0</v>
+        <v>20058472.0</v>
       </c>
       <c r="N127" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B128" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.012</v>
+        <v>99.9859</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1200.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.012</v>
+        <v>-0.0141</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="L128" s="1">
-        <v>10001200.0</v>
+        <v>19997180.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10069968.0</v>
+        <v>20057186.22</v>
       </c>
       <c r="N128" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B129" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.0167</v>
+        <v>100.0245</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3340.0</v>
+        <v>7350.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.0167</v>
+        <v>0.0245</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L129" s="1">
-        <v>20003340.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="M129" s="1">
-        <v>20144609.33</v>
+        <v>30373258.33</v>
       </c>
       <c r="N129" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B130" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.0107</v>
+        <v>99.9956</v>
       </c>
       <c r="D130" s="1">
         <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3210.0</v>
+        <v>-660.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0107</v>
+        <v>-0.0044</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L130" s="1">
-        <v>30003210.0</v>
+        <v>14999340.0</v>
       </c>
       <c r="M130" s="1">
-        <v>30478836.67</v>
+        <v>15043978.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B131" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0349</v>
+        <v>100.0151</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10470.0</v>
+        <v>1510.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0349</v>
+        <v>0.0151</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L131" s="1">
-        <v>30010470.0</v>
+        <v>10001510.0</v>
       </c>
       <c r="M131" s="1">
-        <v>30531001.5</v>
+        <v>10086657.33</v>
       </c>
       <c r="N131" s="1">
-        <v>0.7</v>
+        <v>0.23</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B132" s="1">
-        <v>29000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.0072</v>
+        <v>100.0249</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>29000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2088.0</v>
+        <v>4980.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0072</v>
+        <v>0.0249</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L132" s="1">
-        <v>29002088.0</v>
+        <v>20004980.0</v>
       </c>
       <c r="M132" s="1">
-        <v>29015878.47</v>
+        <v>20179808.0</v>
       </c>
       <c r="N132" s="1">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B133" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>99.9541</v>
+        <v>100.0332</v>
       </c>
       <c r="D133" s="1">
-        <v>99.811772</v>
+        <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>29943531.6</v>
+        <v>30000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>42698.4</v>
+        <v>9960.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.14259640636377</v>
+        <v>0.0332</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133">
-        <v>0.0</v>
+      <c r="K133" t="s">
+        <v>328</v>
       </c>
       <c r="L133" s="1">
-        <v>29986230.0</v>
+        <v>30009960.0</v>
       </c>
       <c r="M133" s="1">
-        <v>29986230.0</v>
+        <v>30581399.83</v>
       </c>
       <c r="N133" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B134" s="1">
-        <v>40000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.9398</v>
+        <v>100.0123</v>
       </c>
       <c r="D134" s="1">
-        <v>99.81451138</v>
+        <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>39925804.55</v>
+        <v>29000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>50115.45</v>
+        <v>3567.0</v>
       </c>
       <c r="I134" s="1">
-        <v>0.12552145301728</v>
+        <v>0.0123</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
-      <c r="K134">
-        <v>0.0</v>
+      <c r="K134" t="s">
+        <v>331</v>
       </c>
       <c r="L134" s="1">
-        <v>39975920.0</v>
+        <v>29003567.0</v>
       </c>
       <c r="M134" s="1">
-        <v>39975920.0</v>
+        <v>29065398.22</v>
       </c>
       <c r="N134" s="1">
-        <v>0.92</v>
+        <v>0.68</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B135" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>99.841</v>
+        <v>100.0061</v>
       </c>
       <c r="D135" s="1">
-        <v>99.79375956</v>
+        <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>24948439.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>11810.11</v>
+        <v>1830.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.047338070244359</v>
+        <v>0.0061</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
-      <c r="K135">
-        <v>0.0</v>
+      <c r="K135" t="s">
+        <v>334</v>
       </c>
       <c r="L135" s="1">
-        <v>24960250.0</v>
+        <v>30001830.0</v>
       </c>
       <c r="M135" s="1">
-        <v>24960250.0</v>
+        <v>30071783.33</v>
       </c>
       <c r="N135" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B136" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>99.9986</v>
+        <v>99.5716</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0</v>
+        <v>99.38200956</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>30000000.0</v>
+        <v>24845502.39</v>
       </c>
       <c r="H136" s="1">
-        <v>-420.0</v>
+        <v>47397.61</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.0014</v>
+        <v>0.19076937650927</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
-      <c r="K136" t="s">
-        <v>333</v>
+      <c r="K136">
+        <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>29999580.0</v>
+        <v>24892900.0</v>
       </c>
       <c r="M136" s="1">
-        <v>30020827.42</v>
+        <v>24892900.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.69</v>
+        <v>0.58</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B137" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>99.395</v>
+        <v>100.0052</v>
       </c>
       <c r="D137" s="1">
-        <v>99.38200956</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>24845502.39</v>
+        <v>25000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>3247.61</v>
+        <v>1300.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.013071218883089</v>
+        <v>0.0052</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
-      <c r="K137">
-        <v>0.0</v>
+      <c r="K137" t="s">
+        <v>339</v>
       </c>
       <c r="L137" s="1">
-        <v>24848750.0</v>
+        <v>25001300.0</v>
       </c>
       <c r="M137" s="1">
-        <v>24848750.0</v>
+        <v>25092990.83</v>
       </c>
       <c r="N137" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B138" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>100.0045</v>
+        <v>99.8077</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0</v>
+        <v>99.41072909</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>25000000.0</v>
+        <v>34793755.18</v>
       </c>
       <c r="H138" s="1">
-        <v>1125.0</v>
+        <v>138939.82</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0045</v>
+        <v>0.39932401455726</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138" t="s">
-        <v>338</v>
+      <c r="K138">
+        <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>25001125.0</v>
+        <v>34932695.0</v>
       </c>
       <c r="M138" s="1">
-        <v>25052183.33</v>
+        <v>34932695.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B139" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.6422</v>
+        <v>99.9812</v>
       </c>
       <c r="D139" s="1">
-        <v>99.41072909</v>
+        <v>100.0</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>34793755.18</v>
+        <v>10000000.0</v>
       </c>
       <c r="H139" s="1">
-        <v>81014.82</v>
+        <v>-1880.0</v>
       </c>
       <c r="I139" s="1">
-        <v>0.23284299030353</v>
+        <v>-0.0188</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
-      <c r="K139">
-        <v>0.0</v>
+      <c r="K139" t="s">
+        <v>344</v>
       </c>
       <c r="L139" s="1">
-        <v>34874770.0</v>
+        <v>9998120.0</v>
       </c>
       <c r="M139" s="1">
-        <v>34874770.0</v>
+        <v>10014116.5</v>
       </c>
       <c r="N139" s="1">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B140" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.8039</v>
+        <v>99.966</v>
       </c>
       <c r="D140" s="1">
         <v>99.621039</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>14943155.85</v>
       </c>
       <c r="H140" s="1">
-        <v>27429.15</v>
+        <v>51744.15</v>
       </c>
       <c r="I140" s="1">
-        <v>0.18355660795708</v>
+        <v>0.34627324053506</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>14970585.0</v>
+        <v>14994900.0</v>
       </c>
       <c r="M140" s="1">
-        <v>14970585.0</v>
+        <v>14994900.0</v>
       </c>
       <c r="N140" s="1">
         <v>0.35</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B141" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.0286</v>
+        <v>99.9749</v>
       </c>
       <c r="D141" s="1">
         <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>8580.0</v>
+        <v>-2510.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0286</v>
+        <v>-0.0251</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="L141" s="1">
-        <v>30008580.0</v>
+        <v>9997490.0</v>
       </c>
       <c r="M141" s="1">
-        <v>30323412.0</v>
+        <v>10007901.25</v>
       </c>
       <c r="N141" s="1">
-        <v>0.7</v>
+        <v>0.23</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B142" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.9959</v>
+        <v>100.0337</v>
       </c>
       <c r="D142" s="1">
         <v>100.0</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H142" s="1">
-        <v>-820.0</v>
+        <v>10110.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-0.0041</v>
+        <v>0.0337</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="L142" s="1">
-        <v>19999180.0</v>
+        <v>30010110.0</v>
       </c>
       <c r="M142" s="1">
-        <v>20084614.44</v>
+        <v>30375022.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B143" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.0107</v>
+        <v>100.0037</v>
       </c>
       <c r="D143" s="1">
         <v>100.0</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1605.0</v>
+        <v>740.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0107</v>
+        <v>0.0037</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L143" s="1">
-        <v>15001605.0</v>
+        <v>20000740.0</v>
       </c>
       <c r="M143" s="1">
-        <v>15136239.0</v>
+        <v>20119466.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.0098</v>
+        <v>100.015</v>
       </c>
       <c r="D144" s="1">
         <v>100.0</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H144" s="1">
-        <v>980.0</v>
+        <v>2250.0</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0098</v>
+        <v>0.015</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="L144" s="1">
-        <v>10000980.0</v>
+        <v>15002250.0</v>
       </c>
       <c r="M144" s="1">
-        <v>10087536.0</v>
+        <v>15161843.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.0035</v>
+        <v>100.0061</v>
       </c>
       <c r="D145" s="1">
         <v>100.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H145" s="1">
-        <v>350.0</v>
+        <v>610.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.0035</v>
+        <v>0.0061</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="L145" s="1">
-        <v>10000350.0</v>
+        <v>10000610.0</v>
       </c>
       <c r="M145" s="1">
-        <v>10043593.83</v>
+        <v>10103272.0</v>
       </c>
       <c r="N145" s="1">
         <v>0.23</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B146" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.7618</v>
+        <v>100.0059</v>
       </c>
       <c r="D146" s="1">
-        <v>99.66170386</v>
+        <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>6976319.27</v>
+        <v>10000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>7006.73</v>
+        <v>590.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.10043591367916</v>
+        <v>0.0059</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146">
-        <v>0.0</v>
+      <c r="K146" t="s">
+        <v>364</v>
       </c>
       <c r="L146" s="1">
-        <v>6983326.0</v>
+        <v>10000590.0</v>
       </c>
       <c r="M146" s="1">
-        <v>6983326.0</v>
+        <v>10060448.42</v>
       </c>
       <c r="N146" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B147" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.8918</v>
+        <v>99.9283</v>
       </c>
       <c r="D147" s="1">
-        <v>99.42696925</v>
+        <v>99.66170386</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>19885393.85</v>
+        <v>6976319.27</v>
       </c>
       <c r="H147" s="1">
-        <v>92966.15</v>
+        <v>18661.73</v>
       </c>
       <c r="I147" s="1">
-        <v>0.46750972448051</v>
+        <v>0.26750108872239</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" s="1">
-        <v>19978360.0</v>
+        <v>6994981.0</v>
       </c>
       <c r="M147" s="1">
-        <v>19978360.0</v>
+        <v>6994981.0</v>
       </c>
       <c r="N147" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B148" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.8924</v>
+        <v>99.4162</v>
       </c>
       <c r="D148" s="1">
-        <v>99.802889</v>
+        <v>99.37652275</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>9980288.9</v>
+        <v>19875304.55</v>
       </c>
       <c r="H148" s="1">
-        <v>8951.1</v>
+        <v>7935.45</v>
       </c>
       <c r="I148" s="1">
-        <v>0.089687784488884</v>
+        <v>0.039926180653166</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" s="1">
-        <v>9989240.0</v>
+        <v>19883240.0</v>
       </c>
       <c r="M148" s="1">
-        <v>9989240.0</v>
+        <v>19883240.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B149" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>99.8454</v>
+        <v>99.8291</v>
       </c>
       <c r="D149" s="1">
-        <v>99.79624933</v>
+        <v>99.774095</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>29938874.8</v>
+        <v>9977409.5</v>
       </c>
       <c r="H149" s="1">
-        <v>14745.2</v>
+        <v>5500.5</v>
       </c>
       <c r="I149" s="1">
-        <v>0.049251015939984</v>
+        <v>0.055129540388214</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>29953620.0</v>
+        <v>9982910.0</v>
       </c>
       <c r="M149" s="1">
-        <v>29953620.0</v>
+        <v>9982910.0</v>
       </c>
       <c r="N149" s="1">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B150" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.9462</v>
+        <v>99.8017</v>
       </c>
       <c r="D150" s="1">
-        <v>99.79508743</v>
+        <v>99.7920998</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>29938526.23</v>
+        <v>29937629.94</v>
       </c>
       <c r="H150" s="1">
-        <v>45333.77</v>
+        <v>2880.06</v>
       </c>
       <c r="I150" s="1">
-        <v>0.15142285111741</v>
+        <v>0.0096202004159051</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" s="1">
-        <v>29983860.0</v>
+        <v>29940510.0</v>
       </c>
       <c r="M150" s="1">
-        <v>29983860.0</v>
+        <v>29940510.0</v>
       </c>
       <c r="N150" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B151" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.542</v>
+        <v>99.7059</v>
       </c>
       <c r="D151" s="1">
-        <v>99.40302957</v>
+        <v>99.59194967</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>29820908.87</v>
+        <v>29877584.9</v>
       </c>
       <c r="H151" s="1">
-        <v>41691.13</v>
+        <v>34185.1</v>
       </c>
       <c r="I151" s="1">
-        <v>0.1398050280149</v>
+        <v>0.11441721315299</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>29862600.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="M151" s="1">
-        <v>29862600.0</v>
+        <v>29911770.0</v>
       </c>
       <c r="N151" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B152" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>99.8387</v>
+        <v>99.7145</v>
       </c>
       <c r="D152" s="1">
-        <v>99.421972</v>
+        <v>99.40302957</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>9942197.2</v>
+        <v>29820908.87</v>
       </c>
       <c r="H152" s="1">
-        <v>41672.8</v>
+        <v>93441.13</v>
       </c>
       <c r="I152" s="1">
-        <v>0.41915080903847</v>
+        <v>0.31334098637752</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>9983870.0</v>
+        <v>29914350.0</v>
       </c>
       <c r="M152" s="1">
-        <v>9983870.0</v>
+        <v>29914350.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B153" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.98</v>
+        <v>99.8595</v>
       </c>
       <c r="D153" s="1">
-        <v>99.80748247</v>
+        <v>99.79418833</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>14971122.37</v>
+        <v>29938256.5</v>
       </c>
       <c r="H153" s="1">
-        <v>25877.63</v>
+        <v>19593.5</v>
       </c>
       <c r="I153" s="1">
-        <v>0.17285030046815</v>
+        <v>0.065446362916959</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>14997000.0</v>
+        <v>29957850.0</v>
       </c>
       <c r="M153" s="1">
-        <v>14997000.0</v>
+        <v>29957850.0</v>
       </c>
       <c r="N153" s="1">
-        <v>0.35</v>
+        <v>0.7</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B154" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.9266</v>
+        <v>99.8793</v>
       </c>
       <c r="D154" s="1">
-        <v>99.81119</v>
+        <v>99.6964285</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>9981119.0</v>
+        <v>19939285.7</v>
       </c>
       <c r="H154" s="1">
-        <v>11541.0</v>
+        <v>36574.3</v>
       </c>
       <c r="I154" s="1">
-        <v>0.11562831782689</v>
+        <v>0.18342833615148</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>9992660.0</v>
+        <v>19975860.0</v>
       </c>
       <c r="M154" s="1">
-        <v>9992660.0</v>
+        <v>19975860.0</v>
       </c>
       <c r="N154" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B155" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.7124</v>
+        <v>99.9673</v>
       </c>
       <c r="D155" s="1">
-        <v>99.603385</v>
+        <v>99.90927685</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>9960338.5</v>
+        <v>19981855.37</v>
       </c>
       <c r="H155" s="1">
-        <v>10901.5</v>
+        <v>11604.63</v>
       </c>
       <c r="I155" s="1">
-        <v>0.10944909151431</v>
+        <v>0.058075838229831</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>9971240.0</v>
+        <v>19993460.0</v>
       </c>
       <c r="M155" s="1">
-        <v>9971240.0</v>
+        <v>19993460.0</v>
       </c>
       <c r="N155" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="B156" s="1">
-        <v>7500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.9446</v>
+        <v>99.2148</v>
       </c>
       <c r="D156" s="1">
-        <v>99.61683493</v>
+        <v>97.8384763</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>7471262.62</v>
+        <v>9783847.63</v>
       </c>
       <c r="H156" s="1">
-        <v>24582.38</v>
+        <v>137632.37</v>
       </c>
       <c r="I156" s="1">
-        <v>0.32902577851025</v>
+        <v>1.4067305134432</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>7495845.0</v>
+        <v>9921480.0</v>
       </c>
       <c r="M156" s="1">
-        <v>7495845.0</v>
+        <v>9921480.0</v>
       </c>
       <c r="N156" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B157" s="1">
-        <v>10000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>99.0712</v>
+        <v>99.9601</v>
       </c>
       <c r="D157" s="1">
-        <v>97.8384763</v>
+        <v>99.48099271</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>9783847.63</v>
+        <v>62673025.41</v>
       </c>
       <c r="H157" s="1">
-        <v>123272.37</v>
+        <v>301837.59</v>
       </c>
       <c r="I157" s="1">
-        <v>1.2599579905764</v>
+        <v>0.4816068604083</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>9907120.0</v>
+        <v>62974863.0</v>
       </c>
       <c r="M157" s="1">
-        <v>9907120.0</v>
+        <v>62974863.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.23</v>
+        <v>1.46</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B158" s="1">
-        <v>63000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>99.8004</v>
+        <v>100.0089</v>
       </c>
       <c r="D158" s="1">
-        <v>99.48099271</v>
+        <v>100.0</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>62673025.41</v>
+        <v>40000000.0</v>
       </c>
       <c r="H158" s="1">
-        <v>201226.59</v>
+        <v>3560.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.32107368151385</v>
+        <v>0.0089</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
-      <c r="K158">
-        <v>0.0</v>
+      <c r="K158" t="s">
+        <v>389</v>
       </c>
       <c r="L158" s="1">
-        <v>62874252.0</v>
+        <v>40003560.0</v>
       </c>
       <c r="M158" s="1">
-        <v>62874252.0</v>
+        <v>40125076.67</v>
       </c>
       <c r="N158" s="1">
-        <v>1.45</v>
+        <v>0.93</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B159" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.0068</v>
+        <v>99.4655</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0</v>
+        <v>99.3727372</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>40000000.0</v>
+        <v>29811821.16</v>
       </c>
       <c r="H159" s="1">
-        <v>2720.0</v>
+        <v>27828.84</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0068</v>
+        <v>0.093348339407521</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
-      <c r="K159" t="s">
-        <v>386</v>
+      <c r="K159">
+        <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>40002720.0</v>
+        <v>29839650.0</v>
       </c>
       <c r="M159" s="1">
-        <v>40058460.67</v>
+        <v>29839650.0</v>
       </c>
       <c r="N159" s="1">
-        <v>0.92</v>
+        <v>0.69</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B160" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>99.9344</v>
+        <v>100.0258</v>
       </c>
       <c r="D160" s="1">
-        <v>99.8120207</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>29943606.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>36713.79</v>
+        <v>7740.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.12260978100807</v>
+        <v>0.0258</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
-      <c r="K160">
-        <v>0.0</v>
+      <c r="K160" t="s">
+        <v>394</v>
       </c>
       <c r="L160" s="1">
-        <v>29980320.0</v>
+        <v>30007740.0</v>
       </c>
       <c r="M160" s="1">
-        <v>29980320.0</v>
+        <v>30069459.25</v>
       </c>
       <c r="N160" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B161" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.8623</v>
+        <v>100.035</v>
       </c>
       <c r="D161" s="1">
-        <v>99.4309374</v>
+        <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>14914640.61</v>
+        <v>20000000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>64704.39</v>
+        <v>7000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.43383137208561</v>
+        <v>0.035</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
-      <c r="K161">
-        <v>0.0</v>
+      <c r="K161" t="s">
+        <v>397</v>
       </c>
       <c r="L161" s="1">
-        <v>14979345.0</v>
+        <v>20007000.0</v>
       </c>
       <c r="M161" s="1">
-        <v>14979345.0</v>
+        <v>20157941.78</v>
       </c>
       <c r="N161" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="B162" s="1">
-        <v>30000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>100.0126</v>
+        <v>99.904</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0</v>
+        <v>99.9</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>30000000.0</v>
+        <v>2211786.0</v>
       </c>
       <c r="H162" s="1">
-        <v>3780.0</v>
+        <v>88.56</v>
       </c>
       <c r="I162" s="1">
-        <v>0.0126</v>
+        <v>0.004004004004004</v>
       </c>
       <c r="J162">
-        <v>0.0</v>
+        <v>1.73</v>
       </c>
       <c r="K162" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="L162" s="1">
-        <v>30003780.0</v>
+        <v>2211874.56</v>
       </c>
       <c r="M162" s="1">
-        <v>30014409.17</v>
+        <v>2250225.29</v>
       </c>
       <c r="N162" s="1">
-        <v>0.69</v>
+        <v>0.05</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B163" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.0288</v>
+        <v>98.93</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>98.33</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>20000000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="H163" s="1">
-        <v>5760.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.0288</v>
+        <v>0.61019017593817</v>
       </c>
       <c r="J163">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="K163" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="L163" s="1">
-        <v>20005760.0</v>
+        <v>3957200.0</v>
       </c>
       <c r="M163" s="1">
-        <v>20122906.67</v>
+        <v>3967227.4</v>
       </c>
       <c r="N163" s="1">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B164" s="1">
-        <v>2214000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.873</v>
+        <v>100.232</v>
       </c>
       <c r="D164" s="1">
-        <v>99.9</v>
+        <v>100.747</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>2211786.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="H164" s="1">
-        <v>-597.78</v>
+        <v>-154500.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.027027027027027</v>
+        <v>-0.51118147438633</v>
       </c>
       <c r="J164">
-        <v>1.58</v>
+        <v>2.1</v>
       </c>
       <c r="K164" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="L164" s="1">
-        <v>2211188.22</v>
+        <v>30069600.0</v>
       </c>
       <c r="M164" s="1">
-        <v>2246263.44</v>
+        <v>30700010.96</v>
       </c>
       <c r="N164" s="1">
-        <v>0.05</v>
+        <v>0.71</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B165" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>98.809</v>
+        <v>99.68</v>
       </c>
       <c r="D165" s="1">
-        <v>98.33</v>
+        <v>98.63892667</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>3933200.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="H165" s="1">
-        <v>19160.0</v>
+        <v>156161.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.48713515712397</v>
+        <v>1.0554386270356</v>
       </c>
       <c r="J165">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="K165" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="L165" s="1">
-        <v>3952360.0</v>
+        <v>14952000.0</v>
       </c>
       <c r="M165" s="1">
-        <v>3961072.33</v>
+        <v>14968181.51</v>
       </c>
       <c r="N165" s="1">
-        <v>0.09</v>
+        <v>0.35</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="B166" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.247</v>
+        <v>99.332</v>
       </c>
       <c r="D166" s="1">
-        <v>100.747</v>
+        <v>99.268</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>30224100.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-150000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-0.49629269357897</v>
+        <v>0.064471934560986</v>
       </c>
       <c r="J166">
-        <v>1.89</v>
+        <v>0.67</v>
       </c>
       <c r="K166" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="L166" s="1">
-        <v>30074100.0</v>
+        <v>12416500.0</v>
       </c>
       <c r="M166" s="1">
-        <v>30640401.37</v>
+        <v>12499719.18</v>
       </c>
       <c r="N166" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B167" s="1">
-        <v>15000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.53</v>
+        <v>100.3</v>
       </c>
       <c r="D167" s="1">
-        <v>98.63892667</v>
+        <v>100.5281407</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>14795839.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="H167" s="1">
-        <v>133661.0</v>
+        <v>-45400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.90336884579509</v>
+        <v>-0.22694212975691</v>
       </c>
       <c r="J167">
-        <v>0.1</v>
+        <v>2.35</v>
       </c>
       <c r="K167" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="L167" s="1">
-        <v>14929500.0</v>
+        <v>19959700.0</v>
       </c>
       <c r="M167" s="1">
-        <v>14944448.63</v>
+        <v>20427895.21</v>
       </c>
       <c r="N167" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B168" s="1">
-        <v>12500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.31</v>
+        <v>99.549</v>
       </c>
       <c r="D168" s="1">
-        <v>99.268</v>
+        <v>99.425</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>12408500.0</v>
+        <v>7954000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5250.0</v>
+        <v>9920.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.042309707055647</v>
+        <v>0.12471712345989</v>
       </c>
       <c r="J168">
-        <v>0.55</v>
+        <v>0.87</v>
       </c>
       <c r="K168" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="L168" s="1">
-        <v>12413750.0</v>
+        <v>7963920.0</v>
       </c>
       <c r="M168" s="1">
-        <v>12482174.66</v>
+        <v>8033235.07</v>
       </c>
       <c r="N168" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B169" s="1">
-        <v>19900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.369</v>
+        <v>100.03</v>
       </c>
       <c r="D169" s="1">
-        <v>100.5281407</v>
+        <v>100.056493</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>20005100.0</v>
+        <v>10005649.3</v>
       </c>
       <c r="H169" s="1">
-        <v>-31669.0</v>
+        <v>-2649.3</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.15830463231876</v>
+        <v>-0.026478041759869</v>
       </c>
       <c r="J169">
-        <v>2.11</v>
+        <v>2.45</v>
       </c>
       <c r="K169" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="L169" s="1">
-        <v>19973431.0</v>
+        <v>10003000.0</v>
       </c>
       <c r="M169" s="1">
-        <v>20392557.71</v>
+        <v>10247931.51</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B170" s="1">
-        <v>8000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.453</v>
+        <v>99.209</v>
       </c>
       <c r="D170" s="1">
-        <v>99.425</v>
+        <v>99.04783611</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>7954000.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="H170" s="1">
-        <v>2240.0</v>
+        <v>5034.76</v>
       </c>
       <c r="I170" s="1">
-        <v>0.028161931103847</v>
+        <v>0.16271318867641</v>
       </c>
       <c r="J170">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="K170" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="L170" s="1">
-        <v>7956240.0</v>
+        <v>3099289.16</v>
       </c>
       <c r="M170" s="1">
-        <v>8018979.73</v>
+        <v>3117262.86</v>
       </c>
       <c r="N170" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B171" s="1">
-        <v>3124000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.158</v>
+        <v>99.535</v>
       </c>
       <c r="D171" s="1">
-        <v>99.04783611</v>
+        <v>98.855</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>3094254.4</v>
+        <v>9292370.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3441.52</v>
+        <v>63920.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.11122291690043</v>
+        <v>0.68787618228719</v>
       </c>
       <c r="J171">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="K171" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="L171" s="1">
-        <v>3097695.92</v>
+        <v>9356290.0</v>
       </c>
       <c r="M171" s="1">
-        <v>3113101.95</v>
+        <v>9399426.99</v>
       </c>
       <c r="N171" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B172" s="1">
-        <v>8800000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.89</v>
+        <v>100.0205</v>
       </c>
       <c r="D172" s="1">
-        <v>98.743125</v>
+        <v>100.0</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>8689395.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100925.0</v>
+        <v>6202.28</v>
       </c>
       <c r="I172" s="1">
-        <v>1.1614732671262</v>
+        <v>0.020500016526194</v>
       </c>
       <c r="J172">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="K172" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="L172" s="1">
-        <v>8790320.0</v>
+        <v>30261202.28</v>
       </c>
       <c r="M172" s="1">
-        <v>8811114.52</v>
+        <v>30383946.14</v>
       </c>
       <c r="N172" s="1">
-        <v>0.2</v>
+        <v>0.71</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="B173" s="1">
-        <v>9400000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.422</v>
+        <v>99.209</v>
       </c>
       <c r="D173" s="1">
-        <v>98.855</v>
+        <v>99.14317073</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>9292370.0</v>
+        <v>4064870.0</v>
       </c>
       <c r="H173" s="1">
-        <v>53298.0</v>
+        <v>2699.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.57356734611299</v>
+        <v>0.066398187395907</v>
       </c>
       <c r="J173">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="K173" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="L173" s="1">
-        <v>9345668.0</v>
+        <v>4067569.0</v>
       </c>
       <c r="M173" s="1">
-        <v>9384941.97</v>
+        <v>4083435.44</v>
       </c>
       <c r="N173" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="B174" s="1">
-        <v>30255000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.0305</v>
+        <v>100.112</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0</v>
+        <v>100.68475</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>30255000.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="H174" s="1">
-        <v>9227.78</v>
+        <v>-68730.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.030500016526194</v>
+        <v>-0.56885476698308</v>
       </c>
       <c r="J174">
-        <v>0.25</v>
+        <v>1.27</v>
       </c>
       <c r="K174" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="L174" s="1">
-        <v>30264227.78</v>
+        <v>12013440.0</v>
       </c>
       <c r="M174" s="1">
-        <v>30340942.69</v>
+        <v>12165330.41</v>
       </c>
       <c r="N174" s="1">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="B175" s="1">
-        <v>4100000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.967</v>
+        <v>100.329</v>
       </c>
       <c r="D175" s="1">
-        <v>99.37609756</v>
+        <v>101.89661538</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>4074420.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="H175" s="1">
-        <v>24227.0</v>
+        <v>-122274.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.59461223928805</v>
+        <v>-1.5384371489655</v>
       </c>
       <c r="J175">
-        <v>0.85</v>
+        <v>3.39</v>
       </c>
       <c r="K175" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="L175" s="1">
-        <v>4098647.0</v>
+        <v>7825662.0</v>
       </c>
       <c r="M175" s="1">
-        <v>4133637.41</v>
+        <v>8089953.78</v>
       </c>
       <c r="N175" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="176" spans="1:26">
-      <c r="A176" t="s">
-        <v>434</v>
+      <c r="A176">
+        <v>2862709242</v>
       </c>
       <c r="B176" s="1">
-        <v>12000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.177</v>
+        <v>100.03072752</v>
       </c>
       <c r="D176" s="1">
-        <v>100.68475</v>
+        <v>0.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>12082170.0</v>
+        <v>0.0</v>
       </c>
       <c r="H176" s="1">
-        <v>-60930.0</v>
+        <v>3840.94</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.50429682747387</v>
+        <v>0</v>
       </c>
       <c r="J176">
-        <v>1.07</v>
+        <v>0.0</v>
       </c>
       <c r="K176" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="L176" s="1">
-        <v>12021240.0</v>
+        <v>3840.94</v>
       </c>
       <c r="M176" s="1">
-        <v>12149459.18</v>
+        <v>19135.94</v>
       </c>
       <c r="N176" s="1">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
     </row>
     <row r="177" spans="1:26">
-      <c r="A177" t="s">
-        <v>437</v>
+      <c r="A177">
+        <v>2863881832</v>
       </c>
       <c r="B177" s="1">
-        <v>7800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.459</v>
+        <v>100.03582103</v>
       </c>
       <c r="D177" s="1">
-        <v>101.89661538</v>
+        <v>0.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>7947936.0</v>
+        <v>0.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-112134.0</v>
+        <v>10746.31</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.4108568564216</v>
+        <v>0</v>
       </c>
       <c r="J177">
-        <v>3.11</v>
+        <v>0.0</v>
       </c>
       <c r="K177" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="L177" s="1">
-        <v>7835802.0</v>
+        <v>10746.31</v>
       </c>
       <c r="M177" s="1">
-        <v>8078296.52</v>
+        <v>49258.31</v>
       </c>
       <c r="N177" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
-        <v>2798594412</v>
+        <v>2892744252</v>
       </c>
       <c r="B178" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.23049733</v>
+        <v>100.0633016</v>
       </c>
       <c r="D178" s="1">
         <v>0.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
         <v>0.0</v>
       </c>
       <c r="H178" s="1">
-        <v>34574.6</v>
+        <v>12660.32</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178">
         <v>0.0</v>
       </c>
-      <c r="K178">
-        <v>0.0</v>
+      <c r="K178" t="s">
+        <v>445</v>
       </c>
       <c r="L178" s="1">
-        <v>34574.6</v>
+        <v>12660.32</v>
       </c>
       <c r="M178" s="1">
-        <v>34574.6</v>
+        <v>32302.1</v>
       </c>
       <c r="N178" s="1">
         <v>0.0</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
-        <v>2813842972</v>
+        <v>2905161052</v>
       </c>
       <c r="B179" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.16226387</v>
+        <v>100.04327675</v>
       </c>
       <c r="D179" s="1">
         <v>0.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>0.0</v>
       </c>
       <c r="H179" s="1">
-        <v>24339.58</v>
+        <v>8655.35</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="K179">
-        <v>0.0</v>
+      <c r="K179" t="s">
+        <v>447</v>
       </c>
       <c r="L179" s="1">
-        <v>24339.58</v>
+        <v>8655.35</v>
       </c>
       <c r="M179" s="1">
-        <v>24339.58</v>
+        <v>22253.13</v>
       </c>
       <c r="N179" s="1">
         <v>0.0</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
-        <v>2862709242</v>
+        <v>2923119492</v>
       </c>
       <c r="B180" s="1">
-        <v>12500000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.05713032</v>
+        <v>100.07819782</v>
       </c>
       <c r="D180" s="1">
         <v>0.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>0.0</v>
       </c>
       <c r="H180" s="1">
-        <v>7141.29</v>
+        <v>6099.43</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0.0</v>
       </c>
       <c r="K180" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="L180" s="1">
-        <v>7141.29</v>
+        <v>6099.43</v>
       </c>
       <c r="M180" s="1">
-        <v>19242.12</v>
+        <v>11648.87</v>
       </c>
       <c r="N180" s="1">
         <v>0.0</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
-        <v>2863881832</v>
+        <v>2926627552</v>
       </c>
       <c r="B181" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.06300533</v>
+        <v>100.1141085</v>
       </c>
       <c r="D181" s="1">
         <v>0.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
         <v>0.0</v>
       </c>
       <c r="H181" s="1">
-        <v>18901.6</v>
+        <v>11410.85</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0.0</v>
       </c>
       <c r="K181" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="L181" s="1">
-        <v>18901.6</v>
+        <v>11410.85</v>
       </c>
       <c r="M181" s="1">
-        <v>49624.6</v>
+        <v>21373.8</v>
       </c>
       <c r="N181" s="1">
         <v>0.0</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
-        <v>2892744252</v>
+        <v>2935657812</v>
       </c>
       <c r="B182" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.0925209</v>
+        <v>100.1321556</v>
       </c>
       <c r="D182" s="1">
         <v>0.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>0.0</v>
       </c>
       <c r="H182" s="1">
-        <v>18504.18</v>
+        <v>39646.68</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0.0</v>
       </c>
       <c r="K182" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="L182" s="1">
-        <v>18504.18</v>
+        <v>39646.68</v>
       </c>
       <c r="M182" s="1">
-        <v>33297.52</v>
+        <v>70320.43</v>
       </c>
       <c r="N182" s="1">
         <v>0.0</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
-        <v>2905161052</v>
+        <v>2949187952</v>
       </c>
       <c r="B183" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.06875235</v>
+        <v>100.1430706</v>
       </c>
       <c r="D183" s="1">
         <v>0.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>0.0</v>
       </c>
       <c r="H183" s="1">
-        <v>13750.47</v>
+        <v>14307.06</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0.0</v>
       </c>
       <c r="K183" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="L183" s="1">
-        <v>13750.47</v>
+        <v>14307.06</v>
       </c>
       <c r="M183" s="1">
-        <v>22957.03</v>
+        <v>20923.7</v>
       </c>
       <c r="N183" s="1">
         <v>0.0</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
-        <v>2923119492</v>
+        <v>2962625832</v>
       </c>
       <c r="B184" s="1">
-        <v>7800000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>100.10486487</v>
+        <v>100.1576539</v>
       </c>
       <c r="D184" s="1">
         <v>0.0</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>0.0</v>
       </c>
       <c r="H184" s="1">
-        <v>8179.46</v>
+        <v>63061.56</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0.0</v>
       </c>
       <c r="K184" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="L184" s="1">
-        <v>8179.46</v>
+        <v>63061.56</v>
       </c>
       <c r="M184" s="1">
-        <v>11985.08</v>
+        <v>82226.98</v>
       </c>
       <c r="N184" s="1">
         <v>0.0</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
-        <v>2926627552</v>
+        <v>2962647772</v>
       </c>
       <c r="B185" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.1415586</v>
+        <v>100.03064895</v>
       </c>
       <c r="D185" s="1">
         <v>0.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>0.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14155.86</v>
+        <v>6129.79</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="L185" s="1">
-        <v>14155.86</v>
+        <v>6129.79</v>
       </c>
       <c r="M185" s="1">
-        <v>21635.03</v>
+        <v>14962.24</v>
       </c>
       <c r="N185" s="1">
         <v>0.0</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
-        <v>2935657812</v>
+        <v>3009856922</v>
       </c>
       <c r="B186" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.1595266</v>
+        <v>100.23109863</v>
       </c>
       <c r="D186" s="1">
         <v>0.0</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>0.0</v>
       </c>
       <c r="H186" s="1">
-        <v>47857.98</v>
+        <v>21954.37</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="L186" s="1">
-        <v>47857.98</v>
+        <v>21954.37</v>
       </c>
       <c r="M186" s="1">
-        <v>70953.81</v>
+        <v>24329.92</v>
       </c>
       <c r="N186" s="1">
         <v>0.0</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
-        <v>2937267372</v>
+        <v>3009858932</v>
       </c>
       <c r="B187" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.0037346</v>
+        <v>100.0412136</v>
       </c>
       <c r="D187" s="1">
         <v>0.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>0.0</v>
       </c>
       <c r="H187" s="1">
-        <v>373.46</v>
+        <v>6182.04</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="L187" s="1">
-        <v>373.46</v>
+        <v>6182.04</v>
       </c>
       <c r="M187" s="1">
-        <v>5259.08</v>
+        <v>10246.25</v>
       </c>
       <c r="N187" s="1">
         <v>0.0</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
-        <v>2949187952</v>
+        <v>3013661662</v>
       </c>
       <c r="B188" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.1673134</v>
+        <v>100.23175615</v>
       </c>
       <c r="D188" s="1">
         <v>0.0</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>0.0</v>
       </c>
       <c r="H188" s="1">
-        <v>16731.34</v>
+        <v>46351.23</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="L188" s="1">
-        <v>16731.34</v>
+        <v>46351.23</v>
       </c>
       <c r="M188" s="1">
-        <v>21126.32</v>
+        <v>51495.91</v>
       </c>
       <c r="N188" s="1">
         <v>0.0</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>2952571562</v>
+        <v>3015607942</v>
       </c>
       <c r="B189" s="1">
-        <v>6400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.02670453</v>
+        <v>100.2386328</v>
       </c>
       <c r="D189" s="1">
         <v>0.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>0.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1709.09</v>
+        <v>35794.92</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
-      <c r="K189">
-        <v>0.0</v>
+      <c r="K189" t="s">
+        <v>467</v>
       </c>
       <c r="L189" s="1">
-        <v>1709.09</v>
+        <v>35794.92</v>
       </c>
       <c r="M189" s="1">
-        <v>1709.09</v>
+        <v>39540.4</v>
       </c>
       <c r="N189" s="1">
         <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>2957753962</v>
+        <v>3017270942</v>
       </c>
       <c r="B190" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.01746318</v>
+        <v>100.135288</v>
       </c>
       <c r="D190" s="1">
         <v>0.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>0.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1536.76</v>
+        <v>27057.6</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="L190" s="1">
-        <v>1536.76</v>
+        <v>27057.6</v>
       </c>
       <c r="M190" s="1">
-        <v>3472.88</v>
+        <v>31879.0</v>
       </c>
       <c r="N190" s="1">
         <v>0.0</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>2962625832</v>
+        <v>3021967322</v>
       </c>
       <c r="B191" s="1">
-        <v>40000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.18227328</v>
+        <v>100.24991188</v>
       </c>
       <c r="D191" s="1">
         <v>0.0</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>0.0</v>
       </c>
       <c r="H191" s="1">
-        <v>72909.31</v>
+        <v>21242.51</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="L191" s="1">
-        <v>72909.31</v>
+        <v>21242.51</v>
       </c>
       <c r="M191" s="1">
-        <v>83166.85</v>
+        <v>23358.97</v>
       </c>
       <c r="N191" s="1">
         <v>0.0</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
-        <v>2962647772</v>
+        <v>3022014132</v>
       </c>
       <c r="B192" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.0525574</v>
+        <v>100.25041875</v>
       </c>
       <c r="D192" s="1">
         <v>0.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
         <v>0.0</v>
       </c>
       <c r="H192" s="1">
-        <v>10511.48</v>
+        <v>50083.75</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="L192" s="1">
-        <v>10511.48</v>
+        <v>50083.75</v>
       </c>
       <c r="M192" s="1">
-        <v>15314.59</v>
+        <v>55162.0</v>
       </c>
       <c r="N192" s="1">
         <v>0.0</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
-        <v>3009856922</v>
+        <v>3032560652</v>
       </c>
       <c r="B193" s="1">
-        <v>9500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.24912579</v>
+        <v>100.28836558</v>
       </c>
       <c r="D193" s="1">
         <v>0.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
         <v>0.0</v>
       </c>
       <c r="H193" s="1">
-        <v>23666.95</v>
+        <v>34603.87</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
-      <c r="K193">
-        <v>508.92</v>
+      <c r="K193" t="s">
+        <v>475</v>
       </c>
       <c r="L193" s="1">
-        <v>23666.95</v>
+        <v>34603.87</v>
       </c>
       <c r="M193" s="1">
-        <v>24175.87</v>
+        <v>36753.61</v>
       </c>
       <c r="N193" s="1">
         <v>0.0</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
-        <v>3009858932</v>
+        <v>3033105672</v>
       </c>
       <c r="B194" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.06492893</v>
+        <v>100.23731175</v>
       </c>
       <c r="D194" s="1">
         <v>0.0</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
         <v>0.0</v>
       </c>
       <c r="H194" s="1">
-        <v>9739.34</v>
+        <v>9492.47</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
-      <c r="K194" t="s">
-        <v>468</v>
+      <c r="K194">
+        <v>808.33</v>
       </c>
       <c r="L194" s="1">
-        <v>9739.34</v>
+        <v>9492.47</v>
       </c>
       <c r="M194" s="1">
-        <v>10812.9</v>
+        <v>10300.8</v>
       </c>
       <c r="N194" s="1">
         <v>0.0</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
-        <v>3013661662</v>
+        <v>3037280862</v>
       </c>
       <c r="B195" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.249881</v>
+        <v>100.28005207</v>
       </c>
       <c r="D195" s="1">
         <v>0.0</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
         <v>0.0</v>
       </c>
       <c r="H195" s="1">
-        <v>49976.2</v>
+        <v>42007.81</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="L195" s="1">
-        <v>49976.2</v>
+        <v>42007.81</v>
       </c>
       <c r="M195" s="1">
-        <v>51171.18</v>
+        <v>46925.64</v>
       </c>
       <c r="N195" s="1">
         <v>0.0</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
-        <v>3015607942</v>
+        <v>3042209452</v>
       </c>
       <c r="B196" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.25661313</v>
+        <v>100.2862746</v>
       </c>
       <c r="D196" s="1">
         <v>0.0</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
         <v>0.0</v>
       </c>
       <c r="H196" s="1">
-        <v>38491.97</v>
+        <v>28627.46</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
-      <c r="K196">
-        <v>799.16</v>
+      <c r="K196" t="s">
+        <v>480</v>
       </c>
       <c r="L196" s="1">
-        <v>38491.97</v>
+        <v>28627.46</v>
       </c>
       <c r="M196" s="1">
-        <v>39291.13</v>
+        <v>31589.83</v>
       </c>
       <c r="N196" s="1">
         <v>0.0</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
-        <v>3017270942</v>
+        <v>3047030172</v>
       </c>
       <c r="B197" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.1572618</v>
+        <v>100.27586844</v>
       </c>
       <c r="D197" s="1">
         <v>0.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
         <v>0.0</v>
       </c>
       <c r="H197" s="1">
-        <v>31452.36</v>
+        <v>8618.13</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197">
-        <v>918.06</v>
+        <v>905.6</v>
       </c>
       <c r="L197" s="1">
-        <v>31452.36</v>
+        <v>8618.13</v>
       </c>
       <c r="M197" s="1">
-        <v>32370.42</v>
+        <v>9523.73</v>
       </c>
       <c r="N197" s="1">
         <v>0.0</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
-        <v>3021967322</v>
+        <v>3050153122</v>
       </c>
       <c r="B198" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.26788235</v>
+        <v>100.3000532</v>
       </c>
       <c r="D198" s="1">
         <v>0.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
         <v>0.0</v>
       </c>
       <c r="H198" s="1">
-        <v>22770.0</v>
+        <v>30005.32</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
-      <c r="K198">
-        <v>448.16</v>
+      <c r="K198" t="s">
+        <v>483</v>
       </c>
       <c r="L198" s="1">
-        <v>22770.0</v>
+        <v>30005.32</v>
       </c>
       <c r="M198" s="1">
-        <v>23218.16</v>
+        <v>32952.62</v>
       </c>
       <c r="N198" s="1">
         <v>0.0</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
-        <v>3022014132</v>
+        <v>3051781772</v>
       </c>
       <c r="B199" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.2684599</v>
+        <v>100.30166375</v>
       </c>
       <c r="D199" s="1">
         <v>0.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
         <v>0.0</v>
       </c>
       <c r="H199" s="1">
-        <v>53691.98</v>
+        <v>60332.75</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="L199" s="1">
-        <v>53691.98</v>
+        <v>60332.75</v>
       </c>
       <c r="M199" s="1">
-        <v>54830.37</v>
+        <v>66168.15</v>
       </c>
       <c r="N199" s="1">
         <v>0.0</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
-        <v>3032560652</v>
+        <v>3053286692</v>
       </c>
       <c r="B200" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.30454175</v>
+        <v>100.18579107</v>
       </c>
       <c r="D200" s="1">
         <v>0.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
         <v>0.0</v>
       </c>
       <c r="H200" s="1">
-        <v>36545.01</v>
+        <v>27868.66</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
-      <c r="K200">
-        <v>-63.96</v>
+      <c r="K200" t="s">
+        <v>487</v>
       </c>
       <c r="L200" s="1">
-        <v>36545.01</v>
+        <v>27868.66</v>
       </c>
       <c r="M200" s="1">
-        <v>36481.05</v>
+        <v>32454.17</v>
       </c>
       <c r="N200" s="1">
         <v>0.0</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
-        <v>3033105672</v>
+        <v>3053302732</v>
       </c>
       <c r="B201" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.25456975</v>
+        <v>100.3072472</v>
       </c>
       <c r="D201" s="1">
         <v>0.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
         <v>0.0</v>
       </c>
       <c r="H201" s="1">
-        <v>10182.79</v>
+        <v>46087.08</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
-      <c r="K201">
-        <v>51.98</v>
+      <c r="K201" t="s">
+        <v>489</v>
       </c>
       <c r="L201" s="1">
-        <v>10182.79</v>
+        <v>46087.08</v>
       </c>
       <c r="M201" s="1">
-        <v>10234.77</v>
+        <v>50862.59</v>
       </c>
       <c r="N201" s="1">
         <v>0.0</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
-        <v>3037280862</v>
+        <v>3089978672</v>
       </c>
       <c r="B202" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.2992072</v>
+        <v>100.1958529</v>
       </c>
       <c r="D202" s="1">
         <v>0.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
         <v>0.0</v>
       </c>
       <c r="H202" s="1">
-        <v>44881.08</v>
+        <v>39170.58</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="L202" s="1">
-        <v>44881.08</v>
+        <v>39170.58</v>
       </c>
       <c r="M202" s="1">
-        <v>46668.5</v>
+        <v>27370.57</v>
       </c>
       <c r="N202" s="1">
         <v>0.0</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
-        <v>3042209452</v>
+        <v>3094522902</v>
       </c>
       <c r="B203" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.3048198</v>
+        <v>100.08981327</v>
       </c>
       <c r="D203" s="1">
         <v>0.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
         <v>0.0</v>
       </c>
       <c r="H203" s="1">
-        <v>30481.98</v>
+        <v>13471.99</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
-      <c r="K203">
-        <v>923.02</v>
+      <c r="K203" t="s">
+        <v>493</v>
       </c>
       <c r="L203" s="1">
-        <v>30481.98</v>
+        <v>13471.99</v>
       </c>
       <c r="M203" s="1">
-        <v>31405.0</v>
+        <v>5217.45</v>
       </c>
       <c r="N203" s="1">
         <v>0.0</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
-        <v>3047030172</v>
+        <v>3094554102</v>
       </c>
       <c r="B204" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.29448239</v>
+        <v>100.1626208</v>
       </c>
       <c r="D204" s="1">
         <v>0.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
         <v>0.0</v>
       </c>
       <c r="H204" s="1">
-        <v>9199.63</v>
+        <v>24393.12</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
-      <c r="K204">
-        <v>270.96</v>
+      <c r="K204" t="s">
+        <v>495</v>
       </c>
       <c r="L204" s="1">
-        <v>9199.63</v>
+        <v>24393.12</v>
       </c>
       <c r="M204" s="1">
-        <v>9470.59</v>
+        <v>13388.58</v>
       </c>
       <c r="N204" s="1">
         <v>0.0</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
-        <v>3050153122</v>
+        <v>3095024362</v>
       </c>
       <c r="B205" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.3182698</v>
+        <v>100.17665433</v>
       </c>
       <c r="D205" s="1">
         <v>0.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
         <v>0.0</v>
       </c>
       <c r="H205" s="1">
-        <v>31826.98</v>
+        <v>26498.15</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
-      <c r="K205">
-        <v>906.69</v>
+      <c r="K205" t="s">
+        <v>497</v>
       </c>
       <c r="L205" s="1">
-        <v>31826.98</v>
+        <v>26498.15</v>
       </c>
       <c r="M205" s="1">
-        <v>32733.67</v>
+        <v>16068.61</v>
       </c>
       <c r="N205" s="1">
         <v>0.0</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>482</v>
+        <v>496</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
-        <v>3051781772</v>
+        <v>3099338312</v>
       </c>
       <c r="B206" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.3197758</v>
+        <v>100.0010603</v>
       </c>
       <c r="D206" s="1">
         <v>0.0</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
         <v>0.0</v>
       </c>
       <c r="H206" s="1">
-        <v>63955.16</v>
+        <v>106.03</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
-      <c r="K206" t="s">
-        <v>484</v>
+      <c r="K206">
+        <v>-351.64</v>
       </c>
       <c r="L206" s="1">
-        <v>63955.16</v>
+        <v>106.03</v>
       </c>
       <c r="M206" s="1">
-        <v>65718.27</v>
+        <v>-245.61</v>
       </c>
       <c r="N206" s="1">
         <v>0.0</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
-        <v>3053286692</v>
+        <v>3101407942</v>
       </c>
       <c r="B207" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.20689927</v>
+        <v>100.1866741</v>
       </c>
       <c r="D207" s="1">
         <v>0.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
         <v>0.0</v>
       </c>
       <c r="H207" s="1">
-        <v>31034.89</v>
+        <v>18667.41</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
       <c r="K207" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="L207" s="1">
-        <v>31034.89</v>
+        <v>18667.41</v>
       </c>
       <c r="M207" s="1">
-        <v>32529.55</v>
+        <v>12304.0</v>
       </c>
       <c r="N207" s="1">
         <v>0.0</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
-        <v>3053302732</v>
+        <v>3119675662</v>
       </c>
       <c r="B208" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.32574727</v>
+        <v>100.0028126</v>
       </c>
       <c r="D208" s="1">
         <v>0.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
         <v>0.0</v>
       </c>
       <c r="H208" s="1">
-        <v>48862.09</v>
+        <v>703.15</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="L208" s="1">
-        <v>48862.09</v>
+        <v>703.15</v>
       </c>
       <c r="M208" s="1">
-        <v>50514.25</v>
+        <v>-16120.81</v>
       </c>
       <c r="N208" s="1">
         <v>0.0</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
-        <v>3089978672</v>
+        <v>3121777262</v>
       </c>
       <c r="B209" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.19352255</v>
+        <v>100.0528246</v>
       </c>
       <c r="D209" s="1">
         <v>0.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
         <v>0.0</v>
       </c>
       <c r="H209" s="1">
-        <v>38704.51</v>
+        <v>5282.46</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209" t="s">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="L209" s="1">
-        <v>38704.51</v>
+        <v>5282.46</v>
       </c>
       <c r="M209" s="1">
-        <v>26478.27</v>
+        <v>-5835.4</v>
       </c>
       <c r="N209" s="1">
         <v>0.0</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
-        <v>3094522902</v>
+        <v>3134415152</v>
       </c>
       <c r="B210" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.09233087</v>
+        <v>100.01959435</v>
       </c>
       <c r="D210" s="1">
         <v>0.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
         <v>0.0</v>
       </c>
       <c r="H210" s="1">
-        <v>13849.63</v>
+        <v>3918.87</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210" t="s">
-        <v>492</v>
+        <v>506</v>
       </c>
       <c r="L210" s="1">
-        <v>13849.63</v>
+        <v>3918.87</v>
       </c>
       <c r="M210" s="1">
-        <v>5231.76</v>
+        <v>-9092.22</v>
       </c>
       <c r="N210" s="1">
         <v>0.0</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
-        <v>3094554102</v>
+        <v>3138830172</v>
       </c>
       <c r="B211" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.156683</v>
+        <v>100.10929565</v>
       </c>
       <c r="D211" s="1">
         <v>0.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
         <v>0.0</v>
       </c>
       <c r="H211" s="1">
-        <v>23502.45</v>
+        <v>21859.13</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="L211" s="1">
-        <v>23502.45</v>
+        <v>21859.13</v>
       </c>
       <c r="M211" s="1">
-        <v>12730.41</v>
+        <v>6184.28</v>
       </c>
       <c r="N211" s="1">
         <v>0.0</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>493</v>
+        <v>507</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
-        <v>3095024362</v>
+        <v>3138877082</v>
       </c>
       <c r="B212" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.17098613</v>
+        <v>100.1111854</v>
       </c>
       <c r="D212" s="1">
         <v>0.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
         <v>0.0</v>
       </c>
       <c r="H212" s="1">
-        <v>25647.92</v>
+        <v>16677.81</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>496</v>
+        <v>510</v>
       </c>
       <c r="L212" s="1">
-        <v>25647.92</v>
+        <v>16677.81</v>
       </c>
       <c r="M212" s="1">
-        <v>15326.3</v>
+        <v>5010.21</v>
       </c>
       <c r="N212" s="1">
         <v>0.0</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
-        <v>3099338312</v>
+        <v>3145172942</v>
       </c>
       <c r="B213" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.0147092</v>
+        <v>100.06788333</v>
       </c>
       <c r="D213" s="1">
         <v>0.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
         <v>0.0</v>
       </c>
       <c r="H213" s="1">
-        <v>1470.92</v>
+        <v>5091.25</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="L213" s="1">
-        <v>1470.92</v>
+        <v>5091.25</v>
       </c>
       <c r="M213" s="1">
-        <v>-229.85</v>
+        <v>-1271.41</v>
       </c>
       <c r="N213" s="1">
         <v>0.0</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
-        <v>3101407942</v>
+        <v>3149823572</v>
       </c>
       <c r="B214" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.181569</v>
+        <v>100.044686</v>
       </c>
       <c r="D214" s="1">
         <v>0.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
         <v>0.0</v>
       </c>
       <c r="H214" s="1">
-        <v>18156.9</v>
+        <v>4468.6</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="L214" s="1">
-        <v>18156.9</v>
+        <v>4468.6</v>
       </c>
       <c r="M214" s="1">
-        <v>11784.94</v>
+        <v>-4309.12</v>
       </c>
       <c r="N214" s="1">
         <v>0.0</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
-        <v>3119675662</v>
+        <v>3154552562</v>
       </c>
       <c r="B215" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.00426808</v>
+        <v>100.0070346</v>
       </c>
       <c r="D215" s="1">
         <v>0.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
         <v>0.0</v>
       </c>
       <c r="H215" s="1">
-        <v>1067.02</v>
+        <v>1055.19</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="L215" s="1">
-        <v>1067.02</v>
+        <v>1055.19</v>
       </c>
       <c r="M215" s="1">
-        <v>-14956.27</v>
+        <v>-422.47</v>
       </c>
       <c r="N215" s="1">
         <v>0.0</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
-        <v>3119812902</v>
+        <v>3154561012</v>
       </c>
       <c r="B216" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.0044534</v>
+        <v>99.9951174</v>
       </c>
       <c r="D216" s="1">
         <v>0.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
         <v>0.0</v>
       </c>
       <c r="H216" s="1">
-        <v>1336.02</v>
+        <v>-488.26</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
       <c r="K216" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="L216" s="1">
-        <v>1336.02</v>
+        <v>-488.26</v>
       </c>
       <c r="M216" s="1">
-        <v>-5574.42</v>
+        <v>-9727.53</v>
       </c>
       <c r="N216" s="1">
         <v>0.0</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
-        <v>3121777262</v>
+        <v>3155437292</v>
       </c>
       <c r="B217" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.0300244</v>
+        <v>100.01238448</v>
       </c>
       <c r="D217" s="1">
         <v>0.0</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
         <v>0.0</v>
       </c>
       <c r="H217" s="1">
-        <v>3002.44</v>
+        <v>1548.06</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
       <c r="K217" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="L217" s="1">
-        <v>3002.44</v>
+        <v>1548.06</v>
       </c>
       <c r="M217" s="1">
-        <v>-6530.63</v>
+        <v>-3884.83</v>
       </c>
       <c r="N217" s="1">
         <v>0.0</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
-        <v>3123552652</v>
+        <v>3155558992</v>
       </c>
       <c r="B218" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>100.00593055</v>
+        <v>100.01136541</v>
       </c>
       <c r="D218" s="1">
         <v>0.0</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
         <v>0.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1186.11</v>
+        <v>841.04</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="L218" s="1">
-        <v>1186.11</v>
+        <v>841.04</v>
       </c>
       <c r="M218" s="1">
-        <v>-4417.14</v>
+        <v>-2424.87</v>
       </c>
       <c r="N218" s="1">
         <v>0.0</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
-        <v>3126897932</v>
+        <v>3163652032</v>
       </c>
       <c r="B219" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>100.009367</v>
+        <v>99.9979588</v>
       </c>
       <c r="D219" s="1">
         <v>0.0</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>0.0</v>
       </c>
       <c r="H219" s="1">
-        <v>936.7</v>
+        <v>-306.18</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="L219" s="1">
-        <v>936.7</v>
+        <v>-306.18</v>
       </c>
       <c r="M219" s="1">
-        <v>-842.22</v>
+        <v>-12052.35</v>
       </c>
       <c r="N219" s="1">
         <v>0.0</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
-        <v>3132138012</v>
+        <v>3174910502</v>
       </c>
       <c r="B220" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.00673873</v>
+        <v>100.04569547</v>
       </c>
       <c r="D220" s="1">
         <v>0.0</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>0.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1010.81</v>
+        <v>3427.16</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="L220" s="1">
-        <v>1010.81</v>
+        <v>3427.16</v>
       </c>
       <c r="M220" s="1">
-        <v>-3072.62</v>
+        <v>218.93</v>
       </c>
       <c r="N220" s="1">
         <v>0.0</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
-        <v>3134415152</v>
+        <v>3174911342</v>
       </c>
       <c r="B221" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.01637875</v>
+        <v>100.0612823</v>
       </c>
       <c r="D221" s="1">
         <v>0.0</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>0.0</v>
       </c>
       <c r="H221" s="1">
-        <v>3275.75</v>
+        <v>12256.46</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="L221" s="1">
-        <v>3275.75</v>
+        <v>12256.46</v>
       </c>
       <c r="M221" s="1">
-        <v>-8536.58</v>
+        <v>1732.01</v>
       </c>
       <c r="N221" s="1">
         <v>0.0</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
-        <v>3138830172</v>
+        <v>3174922122</v>
       </c>
       <c r="B222" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.08901725</v>
+        <v>100.0463252</v>
       </c>
       <c r="D222" s="1">
         <v>0.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>0.0</v>
       </c>
       <c r="H222" s="1">
-        <v>17803.45</v>
+        <v>2316.26</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="L222" s="1">
-        <v>17803.45</v>
+        <v>2316.26</v>
       </c>
       <c r="M222" s="1">
-        <v>4433.64</v>
+        <v>184.52</v>
       </c>
       <c r="N222" s="1">
         <v>0.0</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
-        <v>3138877082</v>
+        <v>3174950872</v>
       </c>
       <c r="B223" s="1">
-        <v>15000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.0910838</v>
+        <v>100.01471093</v>
       </c>
       <c r="D223" s="1">
         <v>0.0</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>0.0</v>
       </c>
       <c r="H223" s="1">
-        <v>13662.57</v>
+        <v>325.7</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
-      <c r="K223" t="s">
-        <v>518</v>
+      <c r="K223">
+        <v>-387.2</v>
       </c>
       <c r="L223" s="1">
-        <v>13662.57</v>
+        <v>325.7</v>
       </c>
       <c r="M223" s="1">
-        <v>3696.67</v>
+        <v>-61.5</v>
       </c>
       <c r="N223" s="1">
         <v>0.0</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
-        <v>3145172942</v>
+        <v>3176513182</v>
       </c>
       <c r="B224" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.04249987</v>
+        <v>100.00798993</v>
       </c>
       <c r="D224" s="1">
         <v>0.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>0.0</v>
       </c>
       <c r="H224" s="1">
-        <v>3187.49</v>
+        <v>2396.98</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="L224" s="1">
-        <v>3187.49</v>
+        <v>2396.98</v>
       </c>
       <c r="M224" s="1">
-        <v>-1979.26</v>
+        <v>-92.5</v>
       </c>
       <c r="N224" s="1">
         <v>0.0</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
-        <v>3149823572</v>
+        <v>3180339762</v>
       </c>
       <c r="B225" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.0165759</v>
+        <v>100.0680878</v>
       </c>
       <c r="D225" s="1">
         <v>0.0</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>0.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1657.59</v>
+        <v>13617.56</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
       <c r="K225" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="L225" s="1">
-        <v>1657.59</v>
+        <v>13617.56</v>
       </c>
       <c r="M225" s="1">
-        <v>-5288.31</v>
+        <v>6044.86</v>
       </c>
       <c r="N225" s="1">
         <v>0.0</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
-        <v>3154552562</v>
+        <v>3180341312</v>
       </c>
       <c r="B226" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.01497813</v>
+        <v>100.09308575</v>
       </c>
       <c r="D226" s="1">
         <v>0.0</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>0.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2246.72</v>
+        <v>18617.15</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="L226" s="1">
-        <v>2246.72</v>
+        <v>18617.15</v>
       </c>
       <c r="M226" s="1">
-        <v>-348.48</v>
+        <v>10130.56</v>
       </c>
       <c r="N226" s="1">
         <v>0.0</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
-        <v>3154561012</v>
+        <v>3182094392</v>
       </c>
       <c r="B227" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>99.9613853</v>
+        <v>100.06408087</v>
       </c>
       <c r="D227" s="1">
         <v>0.0</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
         <v>0.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-3861.47</v>
+        <v>19224.26</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="L227" s="1">
-        <v>-3861.47</v>
+        <v>19224.26</v>
       </c>
       <c r="M227" s="1">
-        <v>-10779.94</v>
+        <v>6357.54</v>
       </c>
       <c r="N227" s="1">
         <v>0.0</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
-        <v>3155437292</v>
+        <v>3193364822</v>
       </c>
       <c r="B228" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.00954104</v>
+        <v>99.98113227</v>
       </c>
       <c r="D228" s="1">
         <v>0.0</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
         <v>0.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1192.63</v>
+        <v>-2830.16</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="L228" s="1">
-        <v>1192.63</v>
+        <v>-2830.16</v>
       </c>
       <c r="M228" s="1">
-        <v>-3568.05</v>
+        <v>-8806.93</v>
       </c>
       <c r="N228" s="1">
         <v>0.0</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
-        <v>3155558992</v>
+        <v>3200566062</v>
       </c>
       <c r="B229" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>100.00827189</v>
+        <v>100.0536658</v>
       </c>
       <c r="D229" s="1">
         <v>0.0</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
         <v>0.0</v>
       </c>
       <c r="H229" s="1">
-        <v>612.12</v>
+        <v>10733.16</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="L229" s="1">
-        <v>612.12</v>
+        <v>10733.16</v>
       </c>
       <c r="M229" s="1">
-        <v>-2237.14</v>
+        <v>6043.67</v>
       </c>
       <c r="N229" s="1">
         <v>0.0</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
-        <v>3163652032</v>
+        <v>3200962372</v>
       </c>
       <c r="B230" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.96274667</v>
+        <v>100.0513975</v>
       </c>
       <c r="D230" s="1">
         <v>0.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>0.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-5588.0</v>
+        <v>10279.5</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="L230" s="1">
-        <v>-5588.0</v>
+        <v>10279.5</v>
       </c>
       <c r="M230" s="1">
-        <v>-13825.29</v>
+        <v>5549.73</v>
       </c>
       <c r="N230" s="1">
         <v>0.0</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
-        <v>3174910502</v>
+        <v>3204577712</v>
       </c>
       <c r="B231" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.02883907</v>
+        <v>100.0858614</v>
       </c>
       <c r="D231" s="1">
         <v>0.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>0.0</v>
       </c>
       <c r="H231" s="1">
-        <v>2162.93</v>
+        <v>17172.28</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="L231" s="1">
-        <v>2162.93</v>
+        <v>17172.28</v>
       </c>
       <c r="M231" s="1">
-        <v>-32.01</v>
+        <v>13444.2</v>
       </c>
       <c r="N231" s="1">
         <v>0.0</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
-        <v>3174911342</v>
+        <v>3204636052</v>
       </c>
       <c r="B232" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>100.0291889</v>
+        <v>100.086318</v>
       </c>
       <c r="D232" s="1">
         <v>0.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>0.0</v>
       </c>
       <c r="H232" s="1">
-        <v>5837.78</v>
+        <v>4315.9</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
-      <c r="K232" t="s">
-        <v>536</v>
+      <c r="K232">
+        <v>-930.15</v>
       </c>
       <c r="L232" s="1">
-        <v>5837.78</v>
+        <v>4315.9</v>
       </c>
       <c r="M232" s="1">
-        <v>-980.66</v>
+        <v>3385.75</v>
       </c>
       <c r="N232" s="1">
         <v>0.0</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
-        <v>3174922122</v>
+        <v>3212665042</v>
       </c>
       <c r="B233" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>100.0295396</v>
+        <v>100.0864034</v>
       </c>
       <c r="D233" s="1">
         <v>0.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>0.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1476.98</v>
+        <v>12960.51</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="L233" s="1">
-        <v>1476.98</v>
+        <v>12960.51</v>
       </c>
       <c r="M233" s="1">
-        <v>17.16</v>
+        <v>10850.91</v>
       </c>
       <c r="N233" s="1">
         <v>0.0</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
-        <v>3174950872</v>
+        <v>3212893072</v>
       </c>
       <c r="B234" s="1">
-        <v>2214000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>100.01797787</v>
+        <v>100.09339092</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>398.03</v>
+        <v>6070.41</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234">
-        <v>-373.5</v>
+        <v>-887.08</v>
       </c>
       <c r="L234" s="1">
-        <v>398.03</v>
+        <v>6070.41</v>
       </c>
       <c r="M234" s="1">
-        <v>24.53</v>
+        <v>5183.33</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>3176513182</v>
+        <v>3219535062</v>
       </c>
       <c r="B235" s="1">
-        <v>30000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.01425783</v>
+        <v>100.01876732</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>4277.35</v>
+        <v>769.46</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
-      <c r="K235" t="s">
-        <v>541</v>
+      <c r="K235">
+        <v>-170.22</v>
       </c>
       <c r="L235" s="1">
-        <v>4277.35</v>
+        <v>769.46</v>
       </c>
       <c r="M235" s="1">
-        <v>654.42</v>
+        <v>599.24</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
     </row>
     <row r="236" spans="1:26">
-      <c r="A236">
-        <v>3180339762</v>
+      <c r="A236" t="s">
+        <v>554</v>
       </c>
       <c r="B236" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.0483155</v>
+        <v>100.0030428</v>
       </c>
       <c r="D236" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>9663.1</v>
+        <v>1064.98</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
       <c r="K236" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="L236" s="1">
-        <v>9663.1</v>
+        <v>1064.98</v>
       </c>
       <c r="M236" s="1">
-        <v>4792.08</v>
+        <v>-529.1</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>542</v>
-[...348 lines deleted...]
-      <c r="Z243" t="s">
         <v>553</v>
-      </c>
-[...48 lines deleted...]
-        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">