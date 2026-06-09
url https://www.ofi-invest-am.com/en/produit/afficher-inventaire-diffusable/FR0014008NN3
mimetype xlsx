--- v0 (2026-05-13)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,102 +145,114 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01969308</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
+  </si>
+  <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129287266</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
@@ -628,299 +640,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4547.3265</v>
+        <v>4638.9531</v>
       </c>
       <c r="D2">
-        <v>62927.56</v>
+        <v>65174.71</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>286152205.51</v>
+        <v>302342460.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>286152205.51</v>
+        <v>302342460.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1476.821</v>
+        <v>1648.1567</v>
       </c>
       <c r="D3">
-        <v>59717.83</v>
+        <v>61834.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>88192554.74</v>
+        <v>101913620.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>88192554.74</v>
+        <v>101913620.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>68801.6611</v>
+        <v>79727.0344</v>
       </c>
       <c r="D4">
-        <v>1185.62</v>
+        <v>1226.94</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>81572754.4</v>
+        <v>97820526.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>81572754.4</v>
+        <v>97820526.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>37433.1279</v>
+        <v>45686.1664</v>
       </c>
       <c r="D5">
-        <v>1189.59</v>
+        <v>1231.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>44530185.53</v>
+        <v>56270908.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>44530185.53</v>
+        <v>56270908.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>100.0</v>
+        <v>125.0</v>
       </c>
       <c r="D6">
-        <v>1530.91</v>
+        <v>1586.74</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>153091.46</v>
+        <v>198343.63</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>129196.55681674</v>
+        <v>171089.13137238</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>268250.7369</v>
+        <v>288518.7369</v>
       </c>
       <c r="D7">
-        <v>147.86</v>
+        <v>153.01</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>39664450.14</v>
+        <v>44148075.75</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>39664450.14</v>
+        <v>44148075.75</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1137.42</v>
+        <v>1177.06</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3412.27</v>
+        <v>3531.2</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3412.27</v>
+        <v>3531.2</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>2255.2187</v>
+        <v>4460.9197</v>
       </c>
       <c r="D9">
-        <v>119.03</v>
+        <v>123.13</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>268454.57</v>
+        <v>549313.26</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>268454.57</v>
+        <v>549313.26</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +951,889 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>10418.0</v>
+        <v>11714.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4775.17</v>
+        <v>4782.39</v>
       </c>
       <c r="E2" s="1">
-        <v>4745.0926655788</v>
+        <v>4751.516725286</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>49434375.39</v>
+        <v>55659266.92</v>
       </c>
       <c r="I2" s="1">
-        <v>313345.67</v>
+        <v>361649.54</v>
       </c>
       <c r="J2" s="1">
-        <v>0.63386189777445</v>
+        <v>0.64975620415519</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>49747721.06</v>
+        <v>56020916.46</v>
       </c>
       <c r="N2" s="1">
-        <v>49747721.06</v>
+        <v>56020916.46</v>
       </c>
       <c r="O2" s="1">
-        <v>9.2</v>
+        <v>9.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-126789.37</v>
+        <v>-166419.85</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84228565</v>
+        <v>0.86182798</v>
       </c>
       <c r="E3" s="1">
         <v>0.8422408451</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1392.26</v>
+        <v>4558.75</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>103.29</v>
+        <v>255.99</v>
       </c>
       <c r="M3" s="1">
-        <v>1288.97</v>
+        <v>4302.76</v>
       </c>
       <c r="N3" s="1">
-        <v>1392.26</v>
+        <v>4558.75</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>20000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.713</v>
+        <v>99.674</v>
       </c>
       <c r="E4" s="1">
-        <v>99.635947</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19927189.4</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>15410.6</v>
+        <v>21262.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.077334538708203</v>
+        <v>0.079071412998051</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19942600.0</v>
+        <v>26911980.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19942600.0</v>
+        <v>26911980.0</v>
       </c>
       <c r="O4" s="1">
-        <v>3.69</v>
+        <v>4.46</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.876</v>
+        <v>99.832</v>
       </c>
       <c r="E5" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>173687.95</v>
+        <v>39210.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.33555216869493</v>
+        <v>0.19676934470247</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51935520.0</v>
+        <v>19966400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51935520.0</v>
+        <v>19966400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>9.61</v>
+        <v>3.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>56000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.529</v>
+        <v>99.994</v>
       </c>
       <c r="E6" s="1">
-        <v>99.46453268</v>
+        <v>99.54198471</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>55700138.3</v>
+        <v>51761832.05</v>
       </c>
       <c r="I6" s="1">
-        <v>36101.7</v>
+        <v>235047.95</v>
       </c>
       <c r="J6" s="1">
-        <v>0.064814381259804</v>
+        <v>0.45409511350555</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>55736240.0</v>
+        <v>51996880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>55736240.0</v>
+        <v>51996880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>10.31</v>
+        <v>8.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>38000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.917</v>
+        <v>99.64</v>
       </c>
       <c r="E7" s="1">
-        <v>99.45287166</v>
+        <v>99.49796824</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>37792091.23</v>
+        <v>73628496.5</v>
       </c>
       <c r="I7" s="1">
-        <v>176368.77</v>
+        <v>105103.5</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46668168989811</v>
+        <v>0.14274839905226</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37968460.0</v>
+        <v>73733600.0</v>
       </c>
       <c r="N7" s="1">
-        <v>37968460.0</v>
+        <v>73733600.0</v>
       </c>
       <c r="O7" s="1">
-        <v>7.02</v>
+        <v>12.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.878</v>
+        <v>99.523</v>
       </c>
       <c r="E8" s="1">
-        <v>99.61722794</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15938756.47</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>41723.53</v>
+        <v>103.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.26177406047035</v>
+        <v>0.010386617727368</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>15980480.0</v>
+        <v>995230.0</v>
       </c>
       <c r="N8" s="1">
-        <v>15980480.0</v>
+        <v>995230.0</v>
       </c>
       <c r="O8" s="1">
-        <v>2.96</v>
+        <v>0.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>71000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.531</v>
+        <v>99.473</v>
       </c>
       <c r="E9" s="1">
-        <v>99.48571415</v>
+        <v>99.4504259</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>70634857.05</v>
+        <v>51714221.47</v>
       </c>
       <c r="I9" s="1">
-        <v>32152.95</v>
+        <v>11738.53</v>
       </c>
       <c r="J9" s="1">
-        <v>0.045519947718221</v>
+        <v>0.022698843115737</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>70667010.0</v>
+        <v>51725960.0</v>
       </c>
       <c r="N9" s="1">
-        <v>70667010.0</v>
+        <v>51725960.0</v>
       </c>
       <c r="O9" s="1">
-        <v>13.07</v>
+        <v>8.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>77000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.685</v>
+        <v>99.989</v>
       </c>
       <c r="E10" s="1">
-        <v>99.4477933</v>
+        <v>99.61722794</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>76574800.84</v>
+        <v>15938756.47</v>
       </c>
       <c r="I10" s="1">
-        <v>182649.16</v>
+        <v>59483.53</v>
       </c>
       <c r="J10" s="1">
-        <v>0.23852384596029</v>
+        <v>0.37320057001912</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>76757450.0</v>
+        <v>15998240.0</v>
       </c>
       <c r="N10" s="1">
-        <v>76757450.0</v>
+        <v>15998240.0</v>
       </c>
       <c r="O10" s="1">
-        <v>14.2</v>
+        <v>2.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>14000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.995</v>
+        <v>99.646</v>
       </c>
       <c r="E11" s="1">
-        <v>99.46388</v>
+        <v>99.48571415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>13924943.2</v>
+        <v>70634857.05</v>
       </c>
       <c r="I11" s="1">
-        <v>74356.8</v>
+        <v>113802.95</v>
       </c>
       <c r="J11" s="1">
-        <v>0.53398278852584</v>
+        <v>0.16111443379781</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>13999300.0</v>
+        <v>70748660.0</v>
       </c>
       <c r="N11" s="1">
-        <v>13999300.0</v>
+        <v>70748660.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.59</v>
+        <v>11.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>11000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.84</v>
+        <v>99.803</v>
       </c>
       <c r="E12" s="1">
-        <v>99.44628309</v>
+        <v>99.4477933</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10939091.14</v>
+        <v>76574800.84</v>
       </c>
       <c r="I12" s="1">
-        <v>43308.86</v>
+        <v>273509.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.39590912485989</v>
+        <v>0.3571790680481</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10982400.0</v>
+        <v>76848310.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10982400.0</v>
+        <v>76848310.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.03</v>
+        <v>12.74</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.61</v>
+        <v>99.962</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.44628309</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>10939091.14</v>
       </c>
       <c r="I13" s="1">
-        <v>164422.92</v>
+        <v>56728.86</v>
       </c>
       <c r="J13" s="1">
-        <v>0.15450627891334</v>
+        <v>0.51858842086583</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106582700.0</v>
+        <v>10995820.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106582700.0</v>
+        <v>10995820.0</v>
       </c>
       <c r="O13" s="1">
-        <v>19.72</v>
+        <v>1.82</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-207671035.95</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.20767667</v>
+        <v>99.566</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I14" s="1">
-        <v>-4584705.01</v>
+        <v>10857.34</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.10916570407222</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-4584705.01</v>
+        <v>9956600.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-4584705.01</v>
+        <v>9956600.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.85</v>
+        <v>1.65</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-201304702.8</v>
+        <v>107000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>2.20767667</v>
+        <v>99.726</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I15" s="1">
-        <v>-4444156.96</v>
+        <v>288542.92</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.27114037918795</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-4444156.96</v>
+        <v>106706820.0</v>
       </c>
       <c r="N15" s="1">
-        <v>-4444156.96</v>
+        <v>106706820.0</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.82</v>
+        <v>17.69</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-143518483.68</v>
+        <v>-176537964.93</v>
       </c>
       <c r="D16" s="1">
-        <v>2.2077699</v>
+        <v>3.59090797</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-3168557.88</v>
+        <v>-6339315.85</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-3168557.88</v>
+        <v>-6339315.85</v>
       </c>
       <c r="N16" s="1">
-        <v>-3168557.88</v>
+        <v>-6339315.85</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.59</v>
+        <v>-1.05</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-298268957.55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>3.59090797</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-10710563.77</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-10710563.77</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-10710563.77</v>
+      </c>
+      <c r="O17" s="1">
+        <v>-1.78</v>
+      </c>
+      <c r="P17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1">
+        <v>-150658886.63</v>
+      </c>
+      <c r="D18" s="1">
+        <v>3.59097457</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-5410122.31</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-5410122.31</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-5410122.31</v>
+      </c>
+      <c r="O18" s="1">
+        <v>-0.9</v>
+      </c>
+      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>