--- v1 (2026-06-09)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,114 +139,102 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...2 lines deleted...]
-    <t>EUR/USD 31/03/26</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312810824</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129132702</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -640,299 +628,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4638.9531</v>
+        <v>4828.9846</v>
       </c>
       <c r="D2">
-        <v>65174.71</v>
+        <v>61772.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>302342460.57</v>
+        <v>298298323.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>302342460.57</v>
+        <v>298298323.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1648.1567</v>
+        <v>1784.296</v>
       </c>
       <c r="D3">
-        <v>61834.9</v>
+        <v>58592.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>101913620.6</v>
+        <v>104546127.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>101913620.6</v>
+        <v>104546127.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>79727.0344</v>
+        <v>85429.7012</v>
       </c>
       <c r="D4">
-        <v>1226.94</v>
+        <v>1161.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>97820526.22</v>
+        <v>99263395.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>97820526.22</v>
+        <v>99263395.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45686.1664</v>
+        <v>45996.3613</v>
       </c>
       <c r="D5">
-        <v>1231.68</v>
+        <v>1167.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>56270908.24</v>
+        <v>53678629.26</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>56270908.24</v>
+        <v>53678629.26</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>125.0</v>
+        <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1586.74</v>
+        <v>1506.38</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>198343.63</v>
+        <v>610974.46</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>171089.13137238</v>
+        <v>528936.42108908</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>288518.7369</v>
+        <v>304882.6712</v>
       </c>
       <c r="D7">
-        <v>153.01</v>
+        <v>144.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>44148075.75</v>
+        <v>44179988.69</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>44148075.75</v>
+        <v>44179988.69</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1177.06</v>
+        <v>1114.7</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3531.2</v>
+        <v>3344.11</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3531.2</v>
+        <v>3344.11</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4460.9197</v>
+        <v>4977.2415</v>
       </c>
       <c r="D9">
-        <v>123.13</v>
+        <v>116.57</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>549313.26</v>
+        <v>580218.52</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>549313.26</v>
+        <v>580218.52</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -951,889 +939,789 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>11714.0</v>
+        <v>4941.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.39</v>
+        <v>4788.12</v>
       </c>
       <c r="E2" s="1">
-        <v>4751.516725286</v>
+        <v>4764.2199129731</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>55659266.92</v>
+        <v>23540010.59</v>
       </c>
       <c r="I2" s="1">
-        <v>361649.54</v>
+        <v>118090.33</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64975620415519</v>
+        <v>0.50165793064752</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>56020916.46</v>
+        <v>23658100.92</v>
       </c>
       <c r="N2" s="1">
-        <v>56020916.46</v>
+        <v>23658100.92</v>
       </c>
       <c r="O2" s="1">
-        <v>9.29</v>
+        <v>3.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-166419.85</v>
+        <v>-510539.65</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86182798</v>
+        <v>0.86354239</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422408451</v>
+        <v>0.8662023244</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>4558.75</v>
+        <v>-1567.77</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>255.99</v>
+        <v>160.87</v>
       </c>
       <c r="M3" s="1">
-        <v>4302.76</v>
+        <v>-1728.64</v>
       </c>
       <c r="N3" s="1">
-        <v>4558.75</v>
+        <v>-1567.77</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.674</v>
+        <v>99.832</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>21262.87</v>
+        <v>63922.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.079071412998051</v>
+        <v>0.23771351909647</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26911980.0</v>
+        <v>26954640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26911980.0</v>
+        <v>26954640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.46</v>
+        <v>4.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.832</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>39210.6</v>
+        <v>70610.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19676934470247</v>
+        <v>0.35434299630835</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19966400.0</v>
+        <v>19997800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19966400.0</v>
+        <v>19997800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.31</v>
+        <v>3.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.994</v>
+        <v>99.631</v>
       </c>
       <c r="E6" s="1">
-        <v>99.54198471</v>
+        <v>99.47933519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51761832.05</v>
+        <v>51729254.3</v>
       </c>
       <c r="I6" s="1">
-        <v>235047.95</v>
+        <v>78865.7</v>
       </c>
       <c r="J6" s="1">
-        <v>0.45409511350555</v>
+        <v>0.15245860600005</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51996880.0</v>
+        <v>51808120.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51996880.0</v>
+        <v>51808120.0</v>
       </c>
       <c r="O6" s="1">
         <v>8.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>74000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.64</v>
+        <v>99.797</v>
       </c>
       <c r="E7" s="1">
         <v>99.49796824</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>73628496.5</v>
       </c>
       <c r="I7" s="1">
-        <v>105103.5</v>
+        <v>221283.5</v>
       </c>
       <c r="J7" s="1">
-        <v>0.14274839905226</v>
+        <v>0.30054056583921</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73733600.0</v>
+        <v>73849780.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73733600.0</v>
+        <v>73849780.0</v>
       </c>
       <c r="O7" s="1">
-        <v>12.22</v>
+        <v>12.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.523</v>
+        <v>99.675</v>
       </c>
       <c r="E8" s="1">
         <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>103.36</v>
+        <v>1623.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.010386617727368</v>
+        <v>0.16313099607101</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>995230.0</v>
+        <v>996750.0</v>
       </c>
       <c r="N8" s="1">
-        <v>995230.0</v>
+        <v>996750.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>52000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.473</v>
+        <v>99.629</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4504259</v>
+        <v>99.45490663</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>51714221.47</v>
+        <v>67629336.51</v>
       </c>
       <c r="I9" s="1">
-        <v>11738.53</v>
+        <v>118383.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.022698843115737</v>
+        <v>0.1750475401788</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>51725960.0</v>
+        <v>67747720.0</v>
       </c>
       <c r="N9" s="1">
-        <v>51725960.0</v>
+        <v>67747720.0</v>
       </c>
       <c r="O9" s="1">
-        <v>8.57</v>
+        <v>11.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>16000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.989</v>
+        <v>99.804</v>
       </c>
       <c r="E10" s="1">
-        <v>99.61722794</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>15938756.47</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>59483.53</v>
+        <v>225982.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.37320057001912</v>
+        <v>0.31993120597672</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>15998240.0</v>
+        <v>70860840.0</v>
       </c>
       <c r="N10" s="1">
-        <v>15998240.0</v>
+        <v>70860840.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.65</v>
+        <v>11.79</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>71000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.646</v>
+        <v>99.962</v>
       </c>
       <c r="E11" s="1">
-        <v>99.48571415</v>
+        <v>99.4477933</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>70634857.05</v>
+        <v>76574800.84</v>
       </c>
       <c r="I11" s="1">
-        <v>113802.95</v>
+        <v>395939.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.16111443379781</v>
+        <v>0.51706195204777</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70748660.0</v>
+        <v>76970740.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70748660.0</v>
+        <v>76970740.0</v>
       </c>
       <c r="O11" s="1">
-        <v>11.73</v>
+        <v>12.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>77000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.803</v>
+        <v>99.715</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4477933</v>
+        <v>99.4574266</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>76574800.84</v>
+        <v>9945742.66</v>
       </c>
       <c r="I12" s="1">
-        <v>273509.16</v>
+        <v>25757.34</v>
       </c>
       <c r="J12" s="1">
-        <v>0.3571790680481</v>
+        <v>0.25897854871704</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76848310.0</v>
+        <v>9971500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76848310.0</v>
+        <v>9971500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>12.74</v>
+        <v>1.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>11000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.962</v>
+        <v>99.884</v>
       </c>
       <c r="E13" s="1">
-        <v>99.44628309</v>
+        <v>99.45633372</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>10939091.14</v>
+        <v>106418277.08</v>
       </c>
       <c r="I13" s="1">
-        <v>56728.86</v>
+        <v>457602.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.51858842086583</v>
+        <v>0.43000406749303</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10995820.0</v>
+        <v>106875880.0</v>
       </c>
       <c r="N13" s="1">
-        <v>10995820.0</v>
+        <v>106875880.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.82</v>
+        <v>17.78</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>-164815717.89</v>
       </c>
       <c r="D14" s="1">
-        <v>99.566</v>
+        <v>0.28981036</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4574266</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9945742.66</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10857.34</v>
+        <v>-477653.03</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10916570407222</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9956600.0</v>
+        <v>-477653.03</v>
       </c>
       <c r="N14" s="1">
-        <v>9956600.0</v>
+        <v>-477653.03</v>
       </c>
       <c r="O14" s="1">
-        <v>1.65</v>
+        <v>-0.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>107000000.0</v>
+        <v>-299765909.25</v>
       </c>
       <c r="D15" s="1">
-        <v>99.726</v>
+        <v>0.28981036</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45633372</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>106418277.08</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>288542.92</v>
+        <v>-868752.66</v>
       </c>
       <c r="J15" s="1">
-        <v>0.27114037918795</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>106706820.0</v>
+        <v>-868752.66</v>
       </c>
       <c r="N15" s="1">
-        <v>106706820.0</v>
+        <v>-868752.66</v>
       </c>
       <c r="O15" s="1">
-        <v>17.69</v>
+        <v>-0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-176537964.93</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D16" s="1">
-        <v>3.59090797</v>
+        <v>0.28982367</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-6339315.85</v>
+        <v>-399726.68</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-6339315.85</v>
+        <v>-399726.68</v>
       </c>
       <c r="N16" s="1">
-        <v>-6339315.85</v>
+        <v>-399726.68</v>
       </c>
       <c r="O16" s="1">
-        <v>-1.05</v>
+        <v>-0.07</v>
       </c>
       <c r="P16">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>