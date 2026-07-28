--- v2 (2026-07-03)
+++ v3 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -151,90 +151,96 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01988106</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -628,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4828.9846</v>
+        <v>5065.3151</v>
       </c>
       <c r="D2">
-        <v>61772.47</v>
+        <v>63864.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>298298323.5</v>
+        <v>323491285.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>298298323.5</v>
+        <v>323491285.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1784.296</v>
+        <v>3281.6899</v>
       </c>
       <c r="D3">
-        <v>58592.36</v>
+        <v>60559.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>104546127.12</v>
+        <v>198738565.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>104546127.12</v>
+        <v>198738565.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>85429.7012</v>
+        <v>102202.2103</v>
       </c>
       <c r="D4">
-        <v>1161.93</v>
+        <v>1200.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>99263395.22</v>
+        <v>122662425.51</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>99263395.22</v>
+        <v>122662425.51</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45996.3613</v>
+        <v>47155.1413</v>
       </c>
       <c r="D5">
-        <v>1167.01</v>
+        <v>1206.11</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>53678629.26</v>
+        <v>56874757.35</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>53678629.26</v>
+        <v>56874757.35</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1506.38</v>
+        <v>1560.44</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>610974.46</v>
+        <v>632902.92</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>528936.42108908</v>
+        <v>540850.21363869</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>304882.6712</v>
+        <v>318821.6011</v>
       </c>
       <c r="D7">
-        <v>144.9</v>
+        <v>149.67</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>44179988.69</v>
+        <v>47721207.06</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>44179988.69</v>
+        <v>47721207.06</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1114.7</v>
+        <v>1151.41</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3344.11</v>
+        <v>3454.23</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3344.11</v>
+        <v>3454.23</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4977.2415</v>
+        <v>5752.0842</v>
       </c>
       <c r="D9">
-        <v>116.57</v>
+        <v>120.36</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>580218.52</v>
+        <v>692370.56</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>580218.52</v>
+        <v>692370.56</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>4941.0</v>
+        <v>14828.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4788.12</v>
+        <v>4795.69</v>
       </c>
       <c r="E2" s="1">
-        <v>4764.2199129731</v>
+        <v>4782.1440295387</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>23540010.59</v>
+        <v>70909631.67</v>
       </c>
       <c r="I2" s="1">
-        <v>118090.33</v>
+        <v>200859.65</v>
       </c>
       <c r="J2" s="1">
-        <v>0.50165793064752</v>
+        <v>0.28326144878987</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>23658100.92</v>
+        <v>71110491.32</v>
       </c>
       <c r="N2" s="1">
-        <v>23658100.92</v>
+        <v>71110491.32</v>
       </c>
       <c r="O2" s="1">
-        <v>3.94</v>
+        <v>9.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-510539.65</v>
+        <v>-567295.67</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86354239</v>
+        <v>0.85347694</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8662023244</v>
+        <v>0.8449529825</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1567.77</v>
+        <v>-7300.82</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>160.87</v>
+        <v>801.36</v>
       </c>
       <c r="M3" s="1">
-        <v>-1728.64</v>
+        <v>-8102.18</v>
       </c>
       <c r="N3" s="1">
-        <v>-1567.77</v>
+        <v>-7300.82</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.832</v>
+        <v>99.955</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>63922.87</v>
+        <v>97132.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23771351909647</v>
+        <v>0.3612133865022</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26954640.0</v>
+        <v>26987850.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26954640.0</v>
+        <v>26987850.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.48</v>
+        <v>3.59</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>20000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.989</v>
+        <v>99.762</v>
       </c>
       <c r="E5" s="1">
-        <v>99.635947</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19927189.4</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>70610.6</v>
+        <v>146985.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.35434299630835</v>
+        <v>0.28414424678842</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19997800.0</v>
+        <v>51876240.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19997800.0</v>
+        <v>51876240.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.33</v>
+        <v>6.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>52000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.631</v>
+        <v>99.923</v>
       </c>
       <c r="E6" s="1">
-        <v>99.47933519</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51729254.3</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>78865.7</v>
+        <v>314523.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.15245860600005</v>
+        <v>0.42717631752809</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51808120.0</v>
+        <v>73943020.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51808120.0</v>
+        <v>73943020.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.62</v>
+        <v>9.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>74000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.797</v>
+        <v>99.811</v>
       </c>
       <c r="E7" s="1">
-        <v>99.49796824</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>73628496.5</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>221283.5</v>
+        <v>2983.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.30054056583921</v>
+        <v>0.29979701879954</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73849780.0</v>
+        <v>998110.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73849780.0</v>
+        <v>998110.0</v>
       </c>
       <c r="O7" s="1">
-        <v>12.29</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.675</v>
+        <v>99.769</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>1623.36</v>
+        <v>213583.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.16313099607101</v>
+        <v>0.31581485346735</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>996750.0</v>
+        <v>67842920.0</v>
       </c>
       <c r="N8" s="1">
-        <v>996750.0</v>
+        <v>67842920.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>9.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>68000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.629</v>
+        <v>99.929</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45490663</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>67629336.51</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>118383.49</v>
+        <v>314732.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.1750475401788</v>
+        <v>0.44557738649802</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>67747720.0</v>
+        <v>70949590.0</v>
       </c>
       <c r="N9" s="1">
-        <v>67747720.0</v>
+        <v>70949590.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.27</v>
+        <v>9.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.804</v>
+        <v>99.542</v>
       </c>
       <c r="E10" s="1">
-        <v>99.48571415</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>70634857.05</v>
+        <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>225982.95</v>
+        <v>20756.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.31993120597672</v>
+        <v>0.10437033584754</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70860840.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>70860840.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.79</v>
+        <v>2.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>77000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.962</v>
+        <v>99.725</v>
       </c>
       <c r="E11" s="1">
-        <v>99.4477933</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>76574800.84</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>395939.16</v>
+        <v>24432.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.51706195204777</v>
+        <v>0.12264790941823</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>76970740.0</v>
+        <v>19945000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>76970740.0</v>
+        <v>19945000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.81</v>
+        <v>2.66</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.715</v>
+        <v>99.5</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4574266</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9945742.66</v>
+        <v>155051155.84</v>
       </c>
       <c r="I12" s="1">
-        <v>25757.34</v>
+        <v>168844.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.25897854871704</v>
+        <v>0.1088957764199</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9971500.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9971500.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.66</v>
+        <v>20.68</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.884</v>
+        <v>99.85</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>457602.92</v>
+        <v>39257.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.43000406749303</v>
+        <v>0.39471501869726</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106875880.0</v>
+        <v>9985000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106875880.0</v>
+        <v>9985000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>17.78</v>
+        <v>1.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-164815717.89</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>0.28981036</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>-477653.03</v>
+        <v>576372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.54161083585925</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-477653.03</v>
+        <v>106994650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-477653.03</v>
+        <v>106994650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.08</v>
+        <v>14.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-299765909.25</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>0.28981036</v>
+        <v>-2.99395212</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-868752.66</v>
+        <v>6748239.87</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-868752.66</v>
+        <v>6748239.87</v>
       </c>
       <c r="N15" s="1">
-        <v>-868752.66</v>
+        <v>6748239.87</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.14</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-137920646.71</v>
+        <v>-365385909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>0.28982367</v>
+        <v>-2.99395212</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-399726.68</v>
+        <v>10939479.18</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-399726.68</v>
+        <v>10939479.18</v>
       </c>
       <c r="N16" s="1">
-        <v>-399726.68</v>
+        <v>10939479.18</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.07</v>
+        <v>1.46</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-137920646.71</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-2.99376567</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>4129020.97</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4129020.97</v>
+      </c>
+      <c r="N17" s="1">
+        <v>4129020.97</v>
+      </c>
+      <c r="O17" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>