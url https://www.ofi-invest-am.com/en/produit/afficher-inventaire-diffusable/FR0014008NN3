--- v3 (2026-07-28)
+++ v4 (2026-08-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,120 +139,135 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OVCT01752188</t>
+  </si>
+  <si>
+    <t>EUR/USD 22/05/26</t>
+  </si>
+  <si>
     <t>OACT01988106</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
-    <t>EU000A4EAKP3</t>
-[...2 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>1 388.04</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
-    <t>FR0129437481</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>EQS-00000225</t>
+  </si>
+  <si>
+    <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -634,299 +649,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>5065.3151</v>
+        <v>5097.5295</v>
       </c>
       <c r="D2">
-        <v>63864.0</v>
+        <v>65435.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>323491285.86</v>
+        <v>333561814.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>323491285.86</v>
+        <v>333561814.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3281.6899</v>
+        <v>3318.9733</v>
       </c>
       <c r="D3">
-        <v>60559.82</v>
+        <v>62035.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>198738565.43</v>
+        <v>205894544.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>198738565.43</v>
+        <v>205894544.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>102202.2103</v>
+        <v>100231.4189</v>
       </c>
       <c r="D4">
-        <v>1200.19</v>
+        <v>1228.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>122662425.51</v>
+        <v>123160325.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>122662425.51</v>
+        <v>123160325.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>47155.1413</v>
+        <v>47869.8128</v>
       </c>
       <c r="D5">
-        <v>1206.11</v>
+        <v>1235.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>56874757.35</v>
+        <v>59140000.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>56874757.35</v>
+        <v>59140000.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>405.5906</v>
+        <v>441.8228</v>
       </c>
       <c r="D6">
-        <v>1560.44</v>
+        <v>1600.77</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>632902.92</v>
+        <v>707257.73</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>540850.21363869</v>
+        <v>610046.77621081</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>318821.6011</v>
+        <v>328711.6011</v>
       </c>
       <c r="D7">
-        <v>149.67</v>
+        <v>153.24</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>47721207.06</v>
+        <v>50372544.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>47721207.06</v>
+        <v>50372544.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1151.41</v>
+        <v>1178.82</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3454.23</v>
+        <v>3536.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3454.23</v>
+        <v>3536.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5752.0842</v>
+        <v>5887.8265</v>
       </c>
       <c r="D9">
-        <v>120.36</v>
+        <v>123.19</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>692370.56</v>
+        <v>725343.58</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>692370.56</v>
+        <v>725343.58</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -945,839 +960,939 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>14828.0</v>
+        <v>15122.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4795.69</v>
+        <v>4802.41</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.1440295387</v>
+        <v>4784.1423171538</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>70909631.67</v>
+        <v>72345800.12</v>
       </c>
       <c r="I2" s="1">
-        <v>200859.65</v>
+        <v>276243.9</v>
       </c>
       <c r="J2" s="1">
-        <v>0.28326144878987</v>
+        <v>0.3818381986816</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>71110491.32</v>
+        <v>72622044.02</v>
       </c>
       <c r="N2" s="1">
-        <v>71110491.32</v>
+        <v>72622044.02</v>
       </c>
       <c r="O2" s="1">
-        <v>9.47</v>
+        <v>9.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-567295.67</v>
+        <v>43032.96</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85347694</v>
+        <v>0.86255229</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8449529825</v>
+        <v>0.86065926</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-7300.82</v>
+        <v>-94.65</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>801.36</v>
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-8102.18</v>
+        <v>-94.650000000001</v>
       </c>
       <c r="N3" s="1">
-        <v>-7300.82</v>
+        <v>-94.650000000001</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>27000000.0</v>
+        <v>-608851.87</v>
       </c>
       <c r="D4" s="1">
-        <v>99.955</v>
+        <v>0.86235054</v>
       </c>
       <c r="E4" s="1">
-        <v>99.59524863</v>
+        <v>0.8594328571</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>26890717.13</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>97132.87</v>
+        <v>-942.88</v>
       </c>
       <c r="J4" s="1">
-        <v>0.3612133865022</v>
+        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" t="s">
+        <v>45</v>
       </c>
       <c r="M4" s="1">
-        <v>26987850.0</v>
+        <v>-2330.9200000001</v>
       </c>
       <c r="N4" s="1">
-        <v>26987850.0</v>
+        <v>-942.88000000002</v>
       </c>
       <c r="O4" s="1">
-        <v>3.59</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.762</v>
+        <v>99.551</v>
       </c>
       <c r="E5" s="1">
-        <v>99.47933519</v>
+        <v>99.44946433</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51729254.3</v>
+        <v>29834839.3</v>
       </c>
       <c r="I5" s="1">
-        <v>146985.7</v>
+        <v>30460.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.28414424678842</v>
+        <v>0.1020977512019</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51876240.0</v>
+        <v>29865300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51876240.0</v>
+        <v>29865300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.91</v>
+        <v>3.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>74000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.923</v>
+        <v>99.906</v>
       </c>
       <c r="E6" s="1">
-        <v>99.49796824</v>
+        <v>99.47933519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>73628496.5</v>
+        <v>51729254.3</v>
       </c>
       <c r="I6" s="1">
-        <v>314523.5</v>
+        <v>221865.7</v>
       </c>
       <c r="J6" s="1">
-        <v>0.42717631752809</v>
+        <v>0.42889792826571</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>73943020.0</v>
+        <v>51951120.0</v>
       </c>
       <c r="N6" s="1">
-        <v>73943020.0</v>
+        <v>51951120.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.85</v>
+        <v>6.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.811</v>
+        <v>99.512</v>
       </c>
       <c r="E7" s="1">
-        <v>99.512664</v>
+        <v>99.45454799</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>995126.64</v>
+        <v>77574547.43</v>
       </c>
       <c r="I7" s="1">
-        <v>2983.36</v>
+        <v>44812.57</v>
       </c>
       <c r="J7" s="1">
-        <v>0.29979701879954</v>
+        <v>0.057767104655605</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>998110.0</v>
+        <v>77619360.0</v>
       </c>
       <c r="N7" s="1">
-        <v>998110.0</v>
+        <v>77619360.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.13</v>
+        <v>10.04</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>68000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.769</v>
+        <v>99.952</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45490663</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>67629336.51</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>213583.49</v>
+        <v>4393.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.31581485346735</v>
+        <v>0.44148752765779</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>67842920.0</v>
+        <v>999520.0</v>
       </c>
       <c r="N8" s="1">
-        <v>67842920.0</v>
+        <v>999520.0</v>
       </c>
       <c r="O8" s="1">
-        <v>9.04</v>
+        <v>0.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>71000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.929</v>
+        <v>99.558</v>
       </c>
       <c r="E9" s="1">
-        <v>99.48571415</v>
+        <v>99.414235</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>70634857.05</v>
+        <v>141168213.7</v>
       </c>
       <c r="I9" s="1">
-        <v>314732.95</v>
+        <v>204146.3</v>
       </c>
       <c r="J9" s="1">
-        <v>0.44557738649802</v>
+        <v>0.14461208699136</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>70949590.0</v>
+        <v>141372360.0</v>
       </c>
       <c r="N9" s="1">
-        <v>70949590.0</v>
+        <v>141372360.0</v>
       </c>
       <c r="O9" s="1">
-        <v>9.45</v>
+        <v>18.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>20000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.542</v>
+        <v>99.913</v>
       </c>
       <c r="E10" s="1">
-        <v>99.438216</v>
+        <v>99.45490663</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>19887643.2</v>
+        <v>67629336.51</v>
       </c>
       <c r="I10" s="1">
-        <v>20756.8</v>
+        <v>311503.49</v>
       </c>
       <c r="J10" s="1">
-        <v>0.10437033584754</v>
+        <v>0.46060408999272</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19908400.0</v>
+        <v>67940840.0</v>
       </c>
       <c r="N10" s="1">
-        <v>19908400.0</v>
+        <v>67940840.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.65</v>
+        <v>8.78</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.725</v>
+        <v>99.698</v>
       </c>
       <c r="E11" s="1">
-        <v>99.6028392</v>
+        <v>99.438216</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>19920567.84</v>
+        <v>19887643.2</v>
       </c>
       <c r="I11" s="1">
-        <v>24432.16</v>
+        <v>51956.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.12264790941823</v>
+        <v>0.26125167008225</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19945000.0</v>
+        <v>19939600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19945000.0</v>
+        <v>19939600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.66</v>
+        <v>2.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>156000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.5</v>
+        <v>99.875</v>
       </c>
       <c r="E12" s="1">
-        <v>99.39176656</v>
+        <v>99.6028392</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>155051155.84</v>
+        <v>19920567.84</v>
       </c>
       <c r="I12" s="1">
-        <v>168844.16</v>
+        <v>54432.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.1088957764199</v>
+        <v>0.27324602610324</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>155220000.0</v>
+        <v>19975000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>155220000.0</v>
+        <v>19975000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>20.68</v>
+        <v>2.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.85</v>
+        <v>99.465</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4574266</v>
+        <v>99.3955316</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9945742.66</v>
+        <v>69576872.12</v>
       </c>
       <c r="I13" s="1">
-        <v>39257.34</v>
+        <v>48627.88</v>
       </c>
       <c r="J13" s="1">
-        <v>0.39471501869726</v>
+        <v>0.069890868212832</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9985000.0</v>
+        <v>69625500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9985000.0</v>
+        <v>69625500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.33</v>
+        <v>9.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>107000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.995</v>
+        <v>99.654</v>
       </c>
       <c r="E14" s="1">
-        <v>99.45633372</v>
+        <v>99.39176656</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>106418277.08</v>
+        <v>155051155.84</v>
       </c>
       <c r="I14" s="1">
-        <v>576372.92</v>
+        <v>409084.16</v>
       </c>
       <c r="J14" s="1">
-        <v>0.54161083585925</v>
+        <v>0.26383818797336</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>106994650.0</v>
+        <v>155460240.0</v>
       </c>
       <c r="N14" s="1">
-        <v>106994650.0</v>
+        <v>155460240.0</v>
       </c>
       <c r="O14" s="1">
-        <v>14.25</v>
+        <v>20.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-225395717.89</v>
+        <v>10000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-2.99395212</v>
+        <v>99.989</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I15" s="1">
-        <v>6748239.87</v>
+        <v>53157.34</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.53447331001021</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6748239.87</v>
+        <v>9998900.0</v>
       </c>
       <c r="N15" s="1">
-        <v>6748239.87</v>
+        <v>9998900.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>1.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-365385909.25</v>
+        <v>-30000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>-2.99395212</v>
+        <v>-1.6562854</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>10939479.18</v>
+        <v>496885.62</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>10939479.18</v>
+        <v>496885.62</v>
       </c>
       <c r="N16" s="1">
-        <v>10939479.18</v>
+        <v>496885.62</v>
       </c>
       <c r="O16" s="1">
-        <v>1.46</v>
+        <v>0.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-137920646.71</v>
+        <v>-212664074.06</v>
       </c>
       <c r="D17" s="1">
-        <v>-2.99376567</v>
+        <v>-2.11373739</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>4129020.97</v>
+        <v>4495160.05</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4129020.97</v>
+        <v>4495160.05</v>
       </c>
       <c r="N17" s="1">
-        <v>4129020.97</v>
+        <v>4495160.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="1">
+        <v>-372141293.52</v>
+      </c>
+      <c r="D18" s="1">
+        <v>-2.11373738</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="N18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="O18" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="P18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>-142398781.54</v>
+      </c>
+      <c r="D19" s="1">
+        <v>-2.11359755</v>
+      </c>
+      <c r="E19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="O19" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P19">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>