--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -169,84 +169,90 @@
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -585,342 +591,342 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4805.9722</v>
+        <v>5064.3087</v>
       </c>
       <c r="D2">
-        <v>63779.15</v>
+        <v>64026.71</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>306520841.34</v>
+        <v>324251036.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>306520841.34</v>
+        <v>324251036.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1786.18</v>
+        <v>3283.4118</v>
       </c>
       <c r="D3">
-        <v>60490.7</v>
+        <v>60712.85</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>108047285.21</v>
+        <v>199345304.66</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>108047285.21</v>
+        <v>199345304.66</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>87117.2519</v>
+        <v>102342.959</v>
       </c>
       <c r="D4">
-        <v>1199.34</v>
+        <v>1203.16</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>104483611.5</v>
+        <v>123135795.88</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>104483611.5</v>
+        <v>123135795.88</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>46503.5683</v>
+        <v>47114.6185</v>
       </c>
       <c r="D5">
-        <v>1204.8</v>
+        <v>1209.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>56027630.57</v>
+        <v>56969163.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>56027630.57</v>
+        <v>56969163.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1556.77</v>
+        <v>1564.59</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>631413.29</v>
+        <v>634586.14</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>538358.09353285</v>
+        <v>540971.0924513</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>307931.6712</v>
+        <v>319202.6011</v>
       </c>
       <c r="D7">
-        <v>149.57</v>
+        <v>150.05</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>46058630.74</v>
+        <v>47896652.8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>46058630.74</v>
+        <v>47896652.8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1150.59</v>
+        <v>1154.26</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3451.79</v>
+        <v>3462.8</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3451.79</v>
+        <v>3462.8</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5193.8421</v>
+        <v>5818.9322</v>
       </c>
       <c r="D9">
-        <v>120.31</v>
+        <v>120.66</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>624894.02</v>
+        <v>702132.79</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>624894.02</v>
+        <v>702132.79</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>12209.0</v>
+        <v>14870.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
-        <v>4779.5237611598</v>
+        <v>4782.272804304</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>58353205.6</v>
+        <v>71112396.6</v>
       </c>
       <c r="I2" s="1">
-        <v>132665.91</v>
+        <v>204420.8</v>
       </c>
       <c r="J2" s="1">
-        <v>0.22734982360592</v>
+        <v>0.2874615535036</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>58485871.51</v>
+        <v>71316817.4</v>
       </c>
       <c r="N2" s="1">
-        <v>58485871.51</v>
+        <v>71316817.4</v>
       </c>
       <c r="O2" s="1">
-        <v>9.4</v>
+        <v>9.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-543214.51</v>
+        <v>-540830.82</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85079286</v>
+        <v>0.85155715</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8531295039</v>
+        <v>0.8537048387</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-9195.7</v>
+        <v>-8545.71</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>349.1</v>
+        <v>850.26</v>
       </c>
       <c r="M3" s="1">
-        <v>-9544.8000000001</v>
+        <v>-9395.97</v>
       </c>
       <c r="N3" s="1">
-        <v>-9195.7</v>
+        <v>-8545.71</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.866</v>
+        <v>99.983</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>73102.87</v>
+        <v>104692.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.27185169382651</v>
+        <v>0.38932717745635</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26963820.0</v>
+        <v>26995410.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26963820.0</v>
+        <v>26995410.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.33</v>
+        <v>3.59</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.674</v>
+        <v>99.79</v>
       </c>
       <c r="E5" s="1">
         <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>101225.7</v>
+        <v>161545.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.19568366366341</v>
+        <v>0.31229079596456</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51830480.0</v>
+        <v>51890800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51830480.0</v>
+        <v>51890800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>8.33</v>
+        <v>6.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.841</v>
+        <v>99.951</v>
       </c>
       <c r="E6" s="1">
         <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>253843.5</v>
+        <v>335243.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.34476257436548</v>
+        <v>0.45531759568118</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>73882340.0</v>
+        <v>73963740.0</v>
       </c>
       <c r="N6" s="1">
-        <v>73882340.0</v>
+        <v>73963740.0</v>
       </c>
       <c r="O6" s="1">
-        <v>11.87</v>
+        <v>9.82</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.713</v>
+        <v>99.84</v>
       </c>
       <c r="E7" s="1">
         <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>2003.36</v>
+        <v>3273.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.20131709065692</v>
+        <v>0.32893903835194</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>997130.0</v>
+        <v>998400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>997130.0</v>
+        <v>998400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>68000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.667</v>
+        <v>99.438</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45490663</v>
+        <v>99.40682841</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>67629336.51</v>
+        <v>106365306.4</v>
       </c>
       <c r="I8" s="1">
-        <v>144223.49</v>
+        <v>33353.6</v>
       </c>
       <c r="J8" s="1">
-        <v>0.21325581092855</v>
+        <v>0.031357593118352</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>67773560.0</v>
+        <v>106398660.0</v>
       </c>
       <c r="N8" s="1">
-        <v>67773560.0</v>
+        <v>106398660.0</v>
       </c>
       <c r="O8" s="1">
-        <v>10.89</v>
+        <v>14.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>71000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.837</v>
+        <v>99.798</v>
       </c>
       <c r="E9" s="1">
-        <v>99.48571415</v>
+        <v>99.45490663</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>70634857.05</v>
+        <v>67629336.51</v>
       </c>
       <c r="I9" s="1">
-        <v>249412.95</v>
+        <v>233303.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.35310179763435</v>
+        <v>0.34497379693427</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>70884270.0</v>
+        <v>67862640.0</v>
       </c>
       <c r="N9" s="1">
-        <v>70884270.0</v>
+        <v>67862640.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.39</v>
+        <v>9.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>77000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.995</v>
+        <v>99.957</v>
       </c>
       <c r="E10" s="1">
-        <v>99.4477933</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>76574800.84</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>421349.16</v>
+        <v>334612.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.55024519212318</v>
+        <v>0.47372213093479</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>76996150.0</v>
+        <v>70969470.0</v>
       </c>
       <c r="N10" s="1">
-        <v>76996150.0</v>
+        <v>70969470.0</v>
       </c>
       <c r="O10" s="1">
-        <v>12.37</v>
+        <v>9.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.622</v>
+        <v>99.577</v>
       </c>
       <c r="E11" s="1">
-        <v>99.602839</v>
+        <v>99.438216</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>19920567.8</v>
+        <v>19887643.2</v>
       </c>
       <c r="I11" s="1">
-        <v>3832.2</v>
+        <v>27756.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.019237403463972</v>
+        <v>0.13956807109251</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19924400.0</v>
+        <v>19915400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19924400.0</v>
+        <v>19915400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>3.2</v>
+        <v>2.65</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.755</v>
+        <v>99.756</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4574266</v>
+        <v>99.6028392</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9945742.66</v>
+        <v>19920567.84</v>
       </c>
       <c r="I12" s="1">
-        <v>29757.34</v>
+        <v>30632.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29919676204451</v>
+        <v>0.1537715201998</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9975500.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9975500.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.6</v>
+        <v>2.65</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.918</v>
+        <v>99.536</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.39176656</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>155051155.84</v>
       </c>
       <c r="I13" s="1">
-        <v>493982.92</v>
+        <v>225004.16</v>
       </c>
       <c r="J13" s="1">
-        <v>0.46418992447007</v>
+        <v>0.14511608041941</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106912260.0</v>
+        <v>155276160.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106912260.0</v>
+        <v>155276160.0</v>
       </c>
       <c r="O13" s="1">
-        <v>17.18</v>
+        <v>20.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-165685717.89</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>-2.92882256</v>
+        <v>99.879</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I14" s="1">
-        <v>4852640.68</v>
+        <v>42157.34</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.42387322335967</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4852640.68</v>
+        <v>9987900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4852640.68</v>
+        <v>9987900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>1.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-300785909.25</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>-2.92882256</v>
+        <v>-3.23250872</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>8809485.57</v>
+        <v>7285936.24</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8809485.57</v>
+        <v>7285936.24</v>
       </c>
       <c r="N15" s="1">
-        <v>8809485.57</v>
+        <v>7285936.24</v>
       </c>
       <c r="O15" s="1">
-        <v>1.42</v>
+        <v>0.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-137920646.71</v>
+        <v>-365635909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>-2.92875597</v>
+        <v>-3.23250872</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>4039359.17</v>
+        <v>11819212.65</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4039359.17</v>
+        <v>11819212.65</v>
       </c>
       <c r="N16" s="1">
-        <v>4039359.17</v>
+        <v>11819212.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.65</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-137920646.71</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-3.23230895</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>4458021.41</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4458021.41</v>
+      </c>
+      <c r="N17" s="1">
+        <v>4458021.41</v>
+      </c>
+      <c r="O17" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>