--- v3 (2026-07-31)
+++ v4 (2026-08-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,120 +139,135 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OVCT01752188</t>
+  </si>
+  <si>
+    <t>EUR/USD 22/05/26</t>
+  </si>
+  <si>
     <t>OACT01988106</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
-    <t>EU000A4EAKP3</t>
-[...2 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>1 388.04</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
+  </si>
+  <si>
+    <t>EQS-00000225</t>
+  </si>
+  <si>
+    <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -591,342 +606,342 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>5064.3087</v>
+        <v>5097.5295</v>
       </c>
       <c r="D2">
-        <v>64026.71</v>
+        <v>65435.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>324251036.68</v>
+        <v>333561814.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>324251036.68</v>
+        <v>333561814.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3283.4118</v>
+        <v>3318.9733</v>
       </c>
       <c r="D3">
-        <v>60712.85</v>
+        <v>62035.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>199345304.66</v>
+        <v>205894544.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>199345304.66</v>
+        <v>205894544.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>102342.959</v>
+        <v>100231.4189</v>
       </c>
       <c r="D4">
-        <v>1203.16</v>
+        <v>1228.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123135795.88</v>
+        <v>123160325.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123135795.88</v>
+        <v>123160325.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>47114.6185</v>
+        <v>47869.8128</v>
       </c>
       <c r="D5">
-        <v>1209.16</v>
+        <v>1235.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>56969163.64</v>
+        <v>59140000.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>56969163.64</v>
+        <v>59140000.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>405.5906</v>
+        <v>441.8228</v>
       </c>
       <c r="D6">
-        <v>1564.59</v>
+        <v>1600.77</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>634586.14</v>
+        <v>707257.73</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>540971.0924513</v>
+        <v>610046.77621081</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>319202.6011</v>
+        <v>328711.6011</v>
       </c>
       <c r="D7">
-        <v>150.05</v>
+        <v>153.24</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>47896652.8</v>
+        <v>50372544.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>47896652.8</v>
+        <v>50372544.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1154.26</v>
+        <v>1178.82</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3462.8</v>
+        <v>3536.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3462.8</v>
+        <v>3536.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5818.9322</v>
+        <v>5887.8265</v>
       </c>
       <c r="D9">
-        <v>120.66</v>
+        <v>123.19</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>702132.79</v>
+        <v>725343.58</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>702132.79</v>
+        <v>725343.58</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -945,839 +960,939 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>14870.0</v>
+        <v>15122.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4802.41</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.272804304</v>
+        <v>4784.1423171538</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>71112396.6</v>
+        <v>72345800.12</v>
       </c>
       <c r="I2" s="1">
-        <v>204420.8</v>
+        <v>276243.9</v>
       </c>
       <c r="J2" s="1">
-        <v>0.2874615535036</v>
+        <v>0.3818381986816</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>71316817.4</v>
+        <v>72622044.02</v>
       </c>
       <c r="N2" s="1">
-        <v>71316817.4</v>
+        <v>72622044.02</v>
       </c>
       <c r="O2" s="1">
-        <v>9.47</v>
+        <v>9.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-540830.82</v>
+        <v>43032.96</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85155715</v>
+        <v>0.86255229</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8537048387</v>
+        <v>0.86065926</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-8545.71</v>
+        <v>-94.65</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>850.26</v>
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-9395.97</v>
+        <v>-94.650000000001</v>
       </c>
       <c r="N3" s="1">
-        <v>-8545.71</v>
+        <v>-94.650000000001</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>27000000.0</v>
+        <v>-608851.87</v>
       </c>
       <c r="D4" s="1">
-        <v>99.983</v>
+        <v>0.86235054</v>
       </c>
       <c r="E4" s="1">
-        <v>99.59524863</v>
+        <v>0.8594328571</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>26890717.13</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>104692.87</v>
+        <v>-942.88</v>
       </c>
       <c r="J4" s="1">
-        <v>0.38932717745635</v>
+        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" t="s">
+        <v>45</v>
       </c>
       <c r="M4" s="1">
-        <v>26995410.0</v>
+        <v>-2330.9200000001</v>
       </c>
       <c r="N4" s="1">
-        <v>26995410.0</v>
+        <v>-942.88000000002</v>
       </c>
       <c r="O4" s="1">
-        <v>3.59</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.79</v>
+        <v>99.551</v>
       </c>
       <c r="E5" s="1">
-        <v>99.47933519</v>
+        <v>99.44946433</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51729254.3</v>
+        <v>29834839.3</v>
       </c>
       <c r="I5" s="1">
-        <v>161545.7</v>
+        <v>30460.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.31229079596456</v>
+        <v>0.1020977512019</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51890800.0</v>
+        <v>29865300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51890800.0</v>
+        <v>29865300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.89</v>
+        <v>3.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>74000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.951</v>
+        <v>99.906</v>
       </c>
       <c r="E6" s="1">
-        <v>99.49796824</v>
+        <v>99.47933519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>73628496.5</v>
+        <v>51729254.3</v>
       </c>
       <c r="I6" s="1">
-        <v>335243.5</v>
+        <v>221865.7</v>
       </c>
       <c r="J6" s="1">
-        <v>0.45531759568118</v>
+        <v>0.42889792826571</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>73963740.0</v>
+        <v>51951120.0</v>
       </c>
       <c r="N6" s="1">
-        <v>73963740.0</v>
+        <v>51951120.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.82</v>
+        <v>6.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.84</v>
+        <v>99.512</v>
       </c>
       <c r="E7" s="1">
-        <v>99.512664</v>
+        <v>99.45454799</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>995126.64</v>
+        <v>77574547.43</v>
       </c>
       <c r="I7" s="1">
-        <v>3273.36</v>
+        <v>44812.57</v>
       </c>
       <c r="J7" s="1">
-        <v>0.32893903835194</v>
+        <v>0.057767104655605</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>998400.0</v>
+        <v>77619360.0</v>
       </c>
       <c r="N7" s="1">
-        <v>998400.0</v>
+        <v>77619360.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.13</v>
+        <v>10.04</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>107000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.438</v>
+        <v>99.952</v>
       </c>
       <c r="E8" s="1">
-        <v>99.40682841</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>106365306.4</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>33353.6</v>
+        <v>4393.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.031357593118352</v>
+        <v>0.44148752765779</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>106398660.0</v>
+        <v>999520.0</v>
       </c>
       <c r="N8" s="1">
-        <v>106398660.0</v>
+        <v>999520.0</v>
       </c>
       <c r="O8" s="1">
-        <v>14.13</v>
+        <v>0.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>68000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.798</v>
+        <v>99.558</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45490663</v>
+        <v>99.414235</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>67629336.51</v>
+        <v>141168213.7</v>
       </c>
       <c r="I9" s="1">
-        <v>233303.49</v>
+        <v>204146.3</v>
       </c>
       <c r="J9" s="1">
-        <v>0.34497379693427</v>
+        <v>0.14461208699136</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>67862640.0</v>
+        <v>141372360.0</v>
       </c>
       <c r="N9" s="1">
-        <v>67862640.0</v>
+        <v>141372360.0</v>
       </c>
       <c r="O9" s="1">
-        <v>9.01</v>
+        <v>18.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>71000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.957</v>
+        <v>99.913</v>
       </c>
       <c r="E10" s="1">
-        <v>99.48571415</v>
+        <v>99.45490663</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>70634857.05</v>
+        <v>67629336.51</v>
       </c>
       <c r="I10" s="1">
-        <v>334612.95</v>
+        <v>311503.49</v>
       </c>
       <c r="J10" s="1">
-        <v>0.47372213093479</v>
+        <v>0.46060408999272</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70969470.0</v>
+        <v>67940840.0</v>
       </c>
       <c r="N10" s="1">
-        <v>70969470.0</v>
+        <v>67940840.0</v>
       </c>
       <c r="O10" s="1">
-        <v>9.43</v>
+        <v>8.78</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.577</v>
+        <v>99.698</v>
       </c>
       <c r="E11" s="1">
         <v>99.438216</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19887643.2</v>
       </c>
       <c r="I11" s="1">
-        <v>27756.8</v>
+        <v>51956.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.13956807109251</v>
+        <v>0.26125167008225</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19915400.0</v>
+        <v>19939600.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19915400.0</v>
+        <v>19939600.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.65</v>
+        <v>2.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.756</v>
+        <v>99.875</v>
       </c>
       <c r="E12" s="1">
         <v>99.6028392</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>19920567.84</v>
       </c>
       <c r="I12" s="1">
-        <v>30632.16</v>
+        <v>54432.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.1537715201998</v>
+        <v>0.27324602610324</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19951200.0</v>
+        <v>19975000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19951200.0</v>
+        <v>19975000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.65</v>
+        <v>2.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>156000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.536</v>
+        <v>99.465</v>
       </c>
       <c r="E13" s="1">
-        <v>99.39176656</v>
+        <v>99.3955316</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>155051155.84</v>
+        <v>69576872.12</v>
       </c>
       <c r="I13" s="1">
-        <v>225004.16</v>
+        <v>48627.88</v>
       </c>
       <c r="J13" s="1">
-        <v>0.14511608041941</v>
+        <v>0.069890868212832</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>155276160.0</v>
+        <v>69625500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>155276160.0</v>
+        <v>69625500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>20.63</v>
+        <v>9.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.879</v>
+        <v>99.654</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4574266</v>
+        <v>99.39176656</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9945742.66</v>
+        <v>155051155.84</v>
       </c>
       <c r="I14" s="1">
-        <v>42157.34</v>
+        <v>409084.16</v>
       </c>
       <c r="J14" s="1">
-        <v>0.42387322335967</v>
+        <v>0.26383818797336</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9987900.0</v>
+        <v>155460240.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9987900.0</v>
+        <v>155460240.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.33</v>
+        <v>20.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-225395717.89</v>
+        <v>10000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-3.23250872</v>
+        <v>99.989</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I15" s="1">
-        <v>7285936.24</v>
+        <v>53157.34</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.53447331001021</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>7285936.24</v>
+        <v>9998900.0</v>
       </c>
       <c r="N15" s="1">
-        <v>7285936.24</v>
+        <v>9998900.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.97</v>
+        <v>1.29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-365635909.25</v>
+        <v>-30000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>-3.23250872</v>
+        <v>-1.6562854</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>11819212.65</v>
+        <v>496885.62</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>11819212.65</v>
+        <v>496885.62</v>
       </c>
       <c r="N16" s="1">
-        <v>11819212.65</v>
+        <v>496885.62</v>
       </c>
       <c r="O16" s="1">
-        <v>1.57</v>
+        <v>0.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-137920646.71</v>
+        <v>-212664074.06</v>
       </c>
       <c r="D17" s="1">
-        <v>-3.23230895</v>
+        <v>-2.11373739</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>4458021.41</v>
+        <v>4495160.05</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4458021.41</v>
+        <v>4495160.05</v>
       </c>
       <c r="N17" s="1">
-        <v>4458021.41</v>
+        <v>4495160.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="1">
+        <v>-372141293.52</v>
+      </c>
+      <c r="D18" s="1">
+        <v>-2.11373738</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="N18" s="1">
+        <v>7866089.63</v>
+      </c>
+      <c r="O18" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="P18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="1">
+        <v>-142398781.54</v>
+      </c>
+      <c r="D19" s="1">
+        <v>-2.11359755</v>
+      </c>
+      <c r="E19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3009737.16</v>
+      </c>
+      <c r="O19" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P19">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>