--- v4 (2026-08-21)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,153 +139,147 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01752188</t>
-[...11 lines deleted...]
-    <t>1 388.04</t>
+    <t>OACT02006725</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>1 589.65</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
   </si>
   <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
-    <t>BE0312813851</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
-    <t>FR0129287290</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+    <t>FR0129570554</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129437515</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
   </si>
   <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...26 lines deleted...]
-    <t>EQSSGP</t>
+    <t>SWAP05049196</t>
+  </si>
+  <si>
+    <t>CITI - BDF2P24V4</t>
+  </si>
+  <si>
+    <t>SWAP05049191</t>
+  </si>
+  <si>
+    <t>GOL - BDF2EVPA8</t>
+  </si>
+  <si>
+    <t>SWAP05049189</t>
+  </si>
+  <si>
+    <t>JPM - BDF2EVPJ9</t>
+  </si>
+  <si>
+    <t>SWAP05049193</t>
+  </si>
+  <si>
+    <t>SGP - BDF2EVPN0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -594,1306 +588,1256 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>5434.3831</v>
+      </c>
+      <c r="C2">
+        <v>58234.04</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>316466089.36</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>316466089.36</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3503.0144</v>
+      </c>
+      <c r="C3">
+        <v>55177.47</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>193287473.77</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>193287473.77</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>109067.4668</v>
+      </c>
+      <c r="C4">
+        <v>1091.52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>119049554.76</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>119049554.76</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>48852.673</v>
+      </c>
+      <c r="C5">
+        <v>1098.69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>53674196.36</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>53674196.36</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>696.8228</v>
+      </c>
+      <c r="C6">
+        <v>1428.25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>995239.38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>872634.26567295</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>340844.6011</v>
+      </c>
+      <c r="C7">
+        <v>136.12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>46398120.48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>46398120.48</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="C8">
+        <v>1047.19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>3141.57</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>3141.57</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6519.3373</v>
+      </c>
+      <c r="C9">
+        <v>109.35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>712907.68</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>712907.68</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>14511.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4817.87</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4815.3433243746</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>69875446.98</v>
+      </c>
+      <c r="H2" s="1">
+        <v>36664.59</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.052471349500625</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>69912111.57</v>
+      </c>
+      <c r="M2" s="1">
+        <v>69912111.57</v>
+      </c>
+      <c r="N2" s="1">
+        <v>9.57</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-844465.03</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87622476</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.87995</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>17285.86</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>15696.21</v>
+      </c>
+      <c r="M3" s="1">
+        <v>17285.86</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11666667.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057824</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>11603734.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>25132.54</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.21659009939116</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11628867.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11628867.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.855</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.44946433</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>29834839.3</v>
+      </c>
+      <c r="H5" s="1">
+        <v>121660.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.40778064455671</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29956500.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29956500.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4.1</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.635</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>49706238.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>111261.11</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.22383731395614</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>49817500.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>49817500.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.82</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>78000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.816</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45454799</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>77574547.43</v>
+      </c>
+      <c r="H7" s="1">
+        <v>281932.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.3634343729229</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>77856480.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77856480.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>10.66</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.417172</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>24854293.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>66957.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.26939812771983</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>24921250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>24921250.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3.41</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.414235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>141168213.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>645766.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.45744455006871</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>141813980.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>141813980.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>19.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.39</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.3609582</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>14904143.73</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4356.27</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.029228582862036</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>14908500.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>14908500.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>19887643.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>111156.8</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.55892394529685</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>19998800.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>19998800.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.74</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.59</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.37995623</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>12919394.31</v>
+      </c>
+      <c r="H12" s="1">
+        <v>27305.69</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.21135425813937</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>12946700.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>12946700.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.777</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.3955316</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>69576872.12</v>
+      </c>
+      <c r="H13" s="1">
+        <v>267027.88</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.38378827886866</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>69843900.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>69843900.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>156000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.957</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>155051155.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>881764.16</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.56869241330255</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>155932920.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>155932920.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>21.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>85171660.9</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.84950335</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>723536.11</v>
+      </c>
+      <c r="I15" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>723536.11</v>
+      </c>
+      <c r="M15" s="1">
+        <v>723536.11</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J4" s="1">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>193108893.72</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.84958992</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1640633.7</v>
+      </c>
+      <c r="I16" s="1">
         <v>0</v>
       </c>
-      <c r="K4">
-[...14 lines deleted...]
-      <c r="P4">
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1640633.7</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1640633.7</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>317764057.7</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.84958992</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2699691.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2699691.4</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2699691.4</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>128051952.29</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.84950335</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1087805.62</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1087805.62</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1087805.62</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O18">
         <v>1</v>
       </c>
-    </row>
-[...551 lines deleted...]
-      <c r="A18" t="s">
+      <c r="Z18" t="s">
         <v>72</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">