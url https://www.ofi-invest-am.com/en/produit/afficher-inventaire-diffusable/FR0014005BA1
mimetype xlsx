--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -508,124 +508,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>38616.7243</v>
+        <v>38857.8107</v>
       </c>
       <c r="C2">
-        <v>107.706</v>
+        <v>107.662</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>4159290.58</v>
+        <v>4183525.47</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>4159290.58</v>
+        <v>4183525.47</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1852.0425</v>
+        <v>1840.1716</v>
       </c>
       <c r="C3">
-        <v>1095.23</v>
+        <v>1095.0</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2028416.1</v>
+        <v>2014998.29</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>2028416.1</v>
+        <v>2014998.29</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>415120.8717</v>
+        <v>415430.6246</v>
       </c>
       <c r="C4">
-        <v>11.3015</v>
+        <v>11.3011</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4691527.94</v>
+        <v>4694850.69</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4691527.94</v>
+        <v>4694850.69</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -674,87 +674,87 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>107391.61</v>
+        <v>107556.99</v>
       </c>
       <c r="C2" s="1">
         <v>100.39</v>
       </c>
       <c r="D2" s="1">
-        <v>100.0713365783</v>
+        <v>100.0760977041</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10746821.95</v>
+        <v>10763883.84</v>
       </c>
       <c r="H2" s="1">
-        <v>34221.78</v>
+        <v>33762.39</v>
       </c>
       <c r="I2" s="1">
-        <v>0.31843627966685</v>
+        <v>0.31366364132001</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>10781043.73</v>
+        <v>10797646.23</v>
       </c>
       <c r="M2" s="1">
-        <v>10781043.73</v>
+        <v>10797646.23</v>
       </c>
       <c r="N2" s="1">
-        <v>99.1</v>
+        <v>99.12</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>