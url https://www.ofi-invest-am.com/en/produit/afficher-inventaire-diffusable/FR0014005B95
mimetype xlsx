--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>27006.2811</v>
+        <v>26684.1673</v>
       </c>
       <c r="D2">
-        <v>110.39</v>
+        <v>110.637</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2981225.16</v>
+        <v>2952277.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2981225.16</v>
+        <v>2952277.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>548.4773</v>
+        <v>553.5802</v>
       </c>
       <c r="D3">
-        <v>1053.77</v>
+        <v>1056.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>577970.83</v>
+        <v>585025.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>577970.83</v>
+        <v>585025.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>49717.7182</v>
+        <v>73839.4261</v>
       </c>
       <c r="D4">
-        <v>12.879</v>
+        <v>12.9167</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>640317.57</v>
+        <v>953763.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>640317.57</v>
+        <v>953763.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1281.148</v>
+        <v>1366.938</v>
       </c>
       <c r="D2" s="1">
-        <v>3201.47</v>
+        <v>3211.37</v>
       </c>
       <c r="E2" s="1">
-        <v>2980.6811391034</v>
+        <v>3000.0584737567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3818693.68</v>
+        <v>4100893.93</v>
       </c>
       <c r="I2" s="1">
-        <v>282863.21</v>
+        <v>288849.76</v>
       </c>
       <c r="J2" s="1">
-        <v>7.4073291471758</v>
+        <v>7.0435803737065</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4101556.89</v>
+        <v>4389743.69</v>
       </c>
       <c r="N2" s="1">
-        <v>4101556.89</v>
+        <v>4389743.69</v>
       </c>
       <c r="O2" s="1">
-        <v>97.67</v>
+        <v>97.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>