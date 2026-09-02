--- v3 (2026-07-31)
+++ v4 (2026-09-02)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>26684.1673</v>
+        <v>26669.8842</v>
       </c>
       <c r="D2">
-        <v>110.637</v>
+        <v>113.253</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2952277.06</v>
+        <v>3020460.78</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2952277.06</v>
+        <v>3020460.78</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>553.5802</v>
+        <v>553.0052</v>
       </c>
       <c r="D3">
-        <v>1056.8</v>
+        <v>1082.91</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>585025.73</v>
+        <v>598858.08</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>585025.73</v>
+        <v>598858.08</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73839.4261</v>
+        <v>73122.8805</v>
       </c>
       <c r="D4">
-        <v>12.9167</v>
+        <v>13.2369</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>953763.22</v>
+        <v>967923.68</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>953763.22</v>
+        <v>967923.68</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>1366.938</v>
+        <v>1363.418</v>
       </c>
       <c r="D2" s="1">
-        <v>3211.37</v>
+        <v>3293.04</v>
       </c>
       <c r="E2" s="1">
-        <v>3000.0584737567</v>
+        <v>3001.7974238275</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4100893.93</v>
+        <v>4092704.64</v>
       </c>
       <c r="I2" s="1">
-        <v>288849.76</v>
+        <v>397085.37</v>
       </c>
       <c r="J2" s="1">
-        <v>7.0435803737065</v>
+        <v>9.7022728226975</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4389743.69</v>
+        <v>4489790.01</v>
       </c>
       <c r="N2" s="1">
-        <v>4389743.69</v>
+        <v>4489790.01</v>
       </c>
       <c r="O2" s="1">
-        <v>97.74</v>
+        <v>97.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>