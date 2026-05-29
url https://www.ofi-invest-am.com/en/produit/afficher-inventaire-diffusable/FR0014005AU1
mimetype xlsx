--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243257.9597</v>
+        <v>245315.6255</v>
       </c>
       <c r="D2">
-        <v>107.22</v>
+        <v>107.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26083213.32</v>
+        <v>26336899.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26083213.32</v>
+        <v>26336899.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3515.7744</v>
+        <v>3460.3977</v>
       </c>
       <c r="D3">
-        <v>1083.77</v>
+        <v>1085.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3810301.47</v>
+        <v>3755555.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3810301.47</v>
+        <v>3755555.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4200957.9424</v>
+        <v>4187490.3365</v>
       </c>
       <c r="D4">
-        <v>14.8212</v>
+        <v>14.8442</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62263524.22</v>
+        <v>62160313.51</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62263524.22</v>
+        <v>62160313.51</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3099659.4802</v>
+        <v>3076477.5111</v>
       </c>
       <c r="D5">
-        <v>100.58</v>
+        <v>100.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>311782967.07</v>
+        <v>309913592.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>311782967.07</v>
+        <v>309913592.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,84 +712,84 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109723.8305</v>
+        <v>109067.8425</v>
       </c>
       <c r="D2" s="1">
-        <v>3385.04</v>
+        <v>3390.34</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9035597057</v>
+        <v>3356.915583161</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>368332317.19</v>
+        <v>366131540.11</v>
       </c>
       <c r="I2" s="1">
-        <v>3087238.01</v>
+        <v>3645529.03</v>
       </c>
       <c r="J2" s="1">
-        <v>0.83816647791116</v>
+        <v>0.995688333462</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>371419555.2</v>
+        <v>369777069.14</v>
       </c>
       <c r="N2" s="1">
-        <v>371419555.2</v>
+        <v>369777069.14</v>
       </c>
       <c r="O2" s="1">
         <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>