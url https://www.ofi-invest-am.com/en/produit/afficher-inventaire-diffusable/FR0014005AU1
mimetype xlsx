--- v1 (2026-05-29)
+++ v2 (2026-06-27)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>245315.6255</v>
+        <v>243703.0273</v>
       </c>
       <c r="D2">
-        <v>107.35</v>
+        <v>107.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26336899.13</v>
+        <v>26193821.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26336899.13</v>
+        <v>26193821.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3460.3977</v>
+        <v>3488.9091</v>
       </c>
       <c r="D3">
-        <v>1085.29</v>
+        <v>1086.69</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3755555.24</v>
+        <v>3791368.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3755555.24</v>
+        <v>3791368.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4187490.3365</v>
+        <v>4169424.9811</v>
       </c>
       <c r="D4">
-        <v>14.8442</v>
+        <v>14.8654</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62160313.51</v>
+        <v>61980244.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62160313.51</v>
+        <v>61980244.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3076477.5111</v>
+        <v>3058436.0749</v>
       </c>
       <c r="D5">
-        <v>100.73</v>
+        <v>100.87</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>309913592.03</v>
+        <v>308517908.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>309913592.03</v>
+        <v>308517908.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,84 +712,84 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109067.8425</v>
+        <v>108464.7385</v>
       </c>
       <c r="D2" s="1">
-        <v>3390.34</v>
+        <v>3395.2</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.915583161</v>
+        <v>3356.9780129051</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>366131540.11</v>
+        <v>364113742.32</v>
       </c>
       <c r="I2" s="1">
-        <v>3645529.03</v>
+        <v>4145737.84</v>
       </c>
       <c r="J2" s="1">
-        <v>0.995688333462</v>
+        <v>1.1385831838109</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>369777069.14</v>
+        <v>368259480.16</v>
       </c>
       <c r="N2" s="1">
-        <v>369777069.14</v>
+        <v>368259480.16</v>
       </c>
       <c r="O2" s="1">
         <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>