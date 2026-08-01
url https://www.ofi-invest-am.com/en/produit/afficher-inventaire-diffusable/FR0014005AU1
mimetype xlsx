--- v2 (2026-06-27)
+++ v3 (2026-08-01)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243703.0273</v>
+        <v>245974.3982</v>
       </c>
       <c r="D2">
-        <v>107.48</v>
+        <v>107.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26193821.11</v>
+        <v>26479884.21</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26193821.11</v>
+        <v>26479884.21</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3488.9091</v>
+        <v>3428.8136</v>
       </c>
       <c r="D3">
-        <v>1086.69</v>
+        <v>1088.61</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3791368.58</v>
+        <v>3732668.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3791368.58</v>
+        <v>3732668.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4169424.9811</v>
+        <v>4697878.1415</v>
       </c>
       <c r="D4">
-        <v>14.8654</v>
+        <v>14.8945</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>61980244.31</v>
+        <v>69972719.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>61980244.31</v>
+        <v>69972719.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3058436.0749</v>
+        <v>3026631.438</v>
       </c>
       <c r="D5">
-        <v>100.87</v>
+        <v>101.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>308517908.19</v>
+        <v>305885229.72</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>308517908.19</v>
+        <v>305885229.72</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,84 +712,84 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>108464.7385</v>
+        <v>109752.1845</v>
       </c>
       <c r="D2" s="1">
-        <v>3395.2</v>
+        <v>3401.89</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9780129051</v>
+        <v>3357.8557800824</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>364113742.32</v>
+        <v>368532007.1</v>
       </c>
       <c r="I2" s="1">
-        <v>4145737.84</v>
+        <v>4832851.83</v>
       </c>
       <c r="J2" s="1">
-        <v>1.1385831838109</v>
+        <v>1.3113791304126</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>368259480.16</v>
+        <v>373364858.93</v>
       </c>
       <c r="N2" s="1">
-        <v>368259480.16</v>
+        <v>373364858.93</v>
       </c>
       <c r="O2" s="1">
         <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>