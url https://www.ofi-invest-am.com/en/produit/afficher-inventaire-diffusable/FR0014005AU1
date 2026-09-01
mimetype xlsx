--- v3 (2026-08-01)
+++ v4 (2026-09-01)
@@ -473,197 +473,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>245974.3982</v>
+        <v>251364.8679</v>
       </c>
       <c r="D2">
-        <v>107.65</v>
+        <v>107.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26479884.21</v>
+        <v>27102827.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26479884.21</v>
+        <v>27102827.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3428.8136</v>
+        <v>3376.9433</v>
       </c>
       <c r="D3">
-        <v>1088.61</v>
+        <v>1090.53</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3732668.76</v>
+        <v>3682665.32</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3732668.76</v>
+        <v>3682665.32</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4697878.1415</v>
+        <v>4896684.6959</v>
       </c>
       <c r="D4">
-        <v>14.8945</v>
+        <v>14.9234</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>69972719.43</v>
+        <v>73075286.97</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>69972719.43</v>
+        <v>73075286.97</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3026631.438</v>
+        <v>3162435.6666</v>
       </c>
       <c r="D5">
-        <v>101.06</v>
+        <v>101.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>305885229.72</v>
+        <v>320206338.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>305885229.72</v>
+        <v>320206338.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109752.1845</v>
+        <v>114243.3015</v>
       </c>
       <c r="D2" s="1">
-        <v>3401.89</v>
+        <v>3408.53</v>
       </c>
       <c r="E2" s="1">
-        <v>3357.8557800824</v>
+        <v>3359.9902406532</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>368532007.1</v>
+        <v>383856378.1</v>
       </c>
       <c r="I2" s="1">
-        <v>4832851.83</v>
+        <v>5545342.36</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3113791304126</v>
+        <v>1.444639890432</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>373364858.93</v>
+        <v>389401720.46</v>
       </c>
       <c r="N2" s="1">
-        <v>373364858.93</v>
+        <v>389401720.46</v>
       </c>
       <c r="O2" s="1">
-        <v>91.95</v>
+        <v>91.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>