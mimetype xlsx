--- v0 (2026-05-04)
+++ v1 (2026-05-29)
@@ -220,141 +220,141 @@
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES USD HY CRP ESG EURHA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>5 953.00</t>
+    <t>11 700.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 820.43</t>
+    <t>5 523.34</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-36 573.63</t>
+    <t>-73 473.72</t>
   </si>
   <si>
     <t>SLB1200326</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX MAR 26</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...8 lines deleted...]
-    <t>LONG GILT MAR 26</t>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>G300626</t>
+  </si>
+  <si>
+    <t>LONG GILT JUN 26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>RTY200326</t>
   </si>
   <si>
     <t>RUSSELL 2000 EMINI CME MAR 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA 10YR NOTE MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>UXY300626</t>
+  </si>
+  <si>
+    <t>US ULTRA 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>LWE200326</t>
   </si>
   <si>
     <t>E-MINI S&amp;P 500 EWF MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -748,182 +748,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>670664.1195</v>
+        <v>721825.7164</v>
       </c>
       <c r="D2">
-        <v>197.09</v>
+        <v>199.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132184420.46</v>
+        <v>143959931.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132184420.46</v>
+        <v>143959931.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>237878.8884</v>
+        <v>237642.0483</v>
       </c>
       <c r="D3">
-        <v>145.59</v>
+        <v>147.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34633084.99</v>
+        <v>35034367.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34633084.99</v>
+        <v>35034367.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>142.41</v>
+        <v>144.14</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>215201.91</v>
+        <v>217825.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>215201.91</v>
+        <v>217825.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>135.33</v>
+        <v>137.06</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>126250.08</v>
+        <v>127866.63</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>107027.87385554</v>
+        <v>108297.30668248</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>118.56</v>
+        <v>120.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1185.63</v>
+        <v>1200.21</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1185.63</v>
+        <v>1200.21</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -972,1787 +972,1787 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>229918.0</v>
+        <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.935</v>
+        <v>39.401</v>
       </c>
       <c r="E2" s="1">
-        <v>39.8605142703</v>
+        <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9164649.72</v>
+        <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-212792.39</v>
+        <v>-87918.67</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.3218824123264</v>
+        <v>-0.75733149583602</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8951857.33</v>
+        <v>11521088.81</v>
       </c>
       <c r="N2" s="1">
-        <v>8951857.33</v>
+        <v>11521088.81</v>
       </c>
       <c r="O2" s="1">
-        <v>5.36</v>
+        <v>6.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>755309.0</v>
+        <v>803069.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.158</v>
+        <v>12.646</v>
       </c>
       <c r="E3" s="1">
-        <v>10.8425079537</v>
+        <v>10.9191964327</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8189443.84</v>
+        <v>8768868.16</v>
       </c>
       <c r="I3" s="1">
-        <v>993602.98</v>
+        <v>1386742.41</v>
       </c>
       <c r="J3" s="1">
-        <v>12.132728417367</v>
+        <v>15.81438316436</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9183046.82</v>
+        <v>10155610.57</v>
       </c>
       <c r="N3" s="1">
-        <v>9183046.82</v>
+        <v>10155610.57</v>
       </c>
       <c r="O3" s="1">
-        <v>5.49</v>
+        <v>5.66</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2799657.0</v>
+        <v>3077335.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.261</v>
+        <v>11.318</v>
       </c>
       <c r="E4" s="1">
-        <v>10.317218845</v>
+        <v>10.4037806251</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>28884673.96</v>
+        <v>32015918.25</v>
       </c>
       <c r="I4" s="1">
-        <v>2642263.52</v>
+        <v>2813359.28</v>
       </c>
       <c r="J4" s="1">
-        <v>9.1476314520948</v>
+        <v>8.7873765107456</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>31526937.48</v>
+        <v>34829277.53</v>
       </c>
       <c r="N4" s="1">
-        <v>31526937.48</v>
+        <v>34829277.53</v>
       </c>
       <c r="O4" s="1">
-        <v>18.86</v>
+        <v>19.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>662105.0</v>
+        <v>812231.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.372</v>
+        <v>10.424</v>
       </c>
       <c r="E5" s="1">
-        <v>10.0583209008</v>
+        <v>10.1162987254</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6659664.56</v>
+        <v>8216771.43</v>
       </c>
       <c r="I5" s="1">
-        <v>207688.5</v>
+        <v>249924.51</v>
       </c>
       <c r="J5" s="1">
-        <v>3.1186030186481</v>
+        <v>3.0416388252874</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6867353.06</v>
+        <v>8466695.94</v>
       </c>
       <c r="N5" s="1">
-        <v>6867353.06</v>
+        <v>8466695.94</v>
       </c>
       <c r="O5" s="1">
-        <v>4.11</v>
+        <v>4.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>726063.0</v>
+        <v>579934.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.328</v>
+        <v>10.468</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618563</v>
+        <v>9.9168618498</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7200266.47</v>
+        <v>5751125.36</v>
       </c>
       <c r="I6" s="1">
-        <v>298512.19</v>
+        <v>319623.75</v>
       </c>
       <c r="J6" s="1">
-        <v>4.1458492021615</v>
+        <v>5.5575862112663</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7498778.66</v>
+        <v>6070749.11</v>
       </c>
       <c r="N6" s="1">
-        <v>7498778.66</v>
+        <v>6070749.11</v>
       </c>
       <c r="O6" s="1">
-        <v>4.49</v>
+        <v>3.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>213217.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.249</v>
+        <v>6.622</v>
       </c>
       <c r="E7" s="1">
         <v>5.918647106</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1261956.18</v>
       </c>
       <c r="I7" s="1">
-        <v>70436.85</v>
+        <v>149966.79</v>
       </c>
       <c r="J7" s="1">
-        <v>5.581560684619</v>
+        <v>11.883676499766</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1332393.03</v>
+        <v>1411922.97</v>
       </c>
       <c r="N7" s="1">
-        <v>1332393.03</v>
+        <v>1411922.97</v>
       </c>
       <c r="O7" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2459125.0</v>
+        <v>2602396.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6873</v>
+        <v>10.7509</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4081802389</v>
+        <v>10.4251765143</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>25595016.23</v>
+        <v>27130437.66</v>
       </c>
       <c r="I8" s="1">
-        <v>686390.38</v>
+        <v>847661.5</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6817344979664</v>
+        <v>3.1243930179931</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26281406.61</v>
+        <v>27978099.16</v>
       </c>
       <c r="N8" s="1">
-        <v>26281406.61</v>
+        <v>27978099.16</v>
       </c>
       <c r="O8" s="1">
-        <v>15.72</v>
+        <v>15.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>507567.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.1845</v>
+        <v>12.8552</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.5624157402</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>5361133.67</v>
       </c>
       <c r="I9" s="1">
-        <v>876144.48</v>
+        <v>1163741.63</v>
       </c>
       <c r="J9" s="1">
-        <v>15.357133211063</v>
+        <v>21.707006421274</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6581274.91</v>
+        <v>6524875.3</v>
       </c>
       <c r="N9" s="1">
-        <v>6581274.91</v>
+        <v>6524875.3</v>
       </c>
       <c r="O9" s="1">
-        <v>3.94</v>
+        <v>3.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2420371.0</v>
+        <v>2559291.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.233</v>
+        <v>12.1679</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9615623886</v>
+        <v>11.9726431109</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28951418.72</v>
+        <v>30641477.76</v>
       </c>
       <c r="I10" s="1">
-        <v>656979.72</v>
+        <v>499719.2</v>
       </c>
       <c r="J10" s="1">
-        <v>2.2692487934837</v>
+        <v>1.6308586808837</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>29608398.44</v>
+        <v>31141196.96</v>
       </c>
       <c r="N10" s="1">
-        <v>29608398.44</v>
+        <v>31141196.96</v>
       </c>
       <c r="O10" s="1">
-        <v>17.71</v>
+        <v>17.37</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.92</v>
+        <v>10.97</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>526974.7</v>
+        <v>618230.6</v>
       </c>
       <c r="J11" s="1">
-        <v>2.7159005095844</v>
+        <v>3.1862114093536</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19930288.56</v>
+        <v>20021544.46</v>
       </c>
       <c r="N11" s="1">
-        <v>19930288.56</v>
+        <v>20021544.46</v>
       </c>
       <c r="O11" s="1">
-        <v>11.92</v>
+        <v>11.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>74546.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.288</v>
+        <v>11.28</v>
       </c>
       <c r="E12" s="1">
         <v>10.7776981998</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>803434.29</v>
       </c>
       <c r="I12" s="1">
-        <v>38040.96</v>
+        <v>37444.59</v>
       </c>
       <c r="J12" s="1">
-        <v>4.7347941796211</v>
+        <v>4.6605665785064</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>841475.25</v>
+        <v>840878.88</v>
       </c>
       <c r="N12" s="1">
-        <v>841475.25</v>
+        <v>840878.88</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>702228.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.6783</v>
+        <v>9.8234</v>
       </c>
       <c r="E13" s="1">
         <v>8.9173199445</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>6261991.75</v>
       </c>
       <c r="I13" s="1">
-        <v>534381.5</v>
+        <v>636274.79</v>
       </c>
       <c r="J13" s="1">
-        <v>8.5337305019605</v>
+        <v>10.160901122235</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6796373.25</v>
+        <v>6898266.54</v>
       </c>
       <c r="N13" s="1">
-        <v>6796373.25</v>
+        <v>6898266.54</v>
       </c>
       <c r="O13" s="1">
-        <v>4.07</v>
+        <v>3.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>123834.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.3175</v>
+        <v>18.1204</v>
       </c>
       <c r="E14" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I14" s="1">
-        <v>306915.34</v>
+        <v>406341.65</v>
       </c>
       <c r="J14" s="1">
-        <v>16.702148841458</v>
+        <v>22.11286903673</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2144495.3</v>
+        <v>2243921.61</v>
       </c>
       <c r="N14" s="1">
-        <v>2144495.3</v>
+        <v>2243921.61</v>
       </c>
       <c r="O14" s="1">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>919224.0</v>
+        <v>1500244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>3.9771</v>
+        <v>4.0278</v>
       </c>
       <c r="E15" s="1">
-        <v>4.01091079</v>
+        <v>4.0090853554</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3686925.46</v>
+        <v>6014606.25</v>
       </c>
       <c r="I15" s="1">
-        <v>-31079.69</v>
+        <v>28076.53</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.84297039192108</v>
+        <v>0.46680578633057</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3655845.77</v>
+        <v>6042682.78</v>
       </c>
       <c r="N15" s="1">
-        <v>3655845.77</v>
+        <v>6042682.78</v>
       </c>
       <c r="O15" s="1">
-        <v>2.19</v>
+        <v>3.37</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>277402.0</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7524</v>
+        <v>5.7612</v>
       </c>
       <c r="E16" s="1">
         <v>5.2229403537</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1448854.1</v>
       </c>
       <c r="I16" s="1">
-        <v>146873.16</v>
+        <v>149314.3</v>
       </c>
       <c r="J16" s="1">
-        <v>10.1371946285</v>
+        <v>10.305682262969</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1595727.26</v>
+        <v>1598168.4</v>
       </c>
       <c r="N16" s="1">
-        <v>1595727.26</v>
+        <v>1598168.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>647.0</v>
+        <v>716.0</v>
       </c>
       <c r="D17" s="1">
-        <v>4772.98</v>
+        <v>4778.97</v>
       </c>
       <c r="E17" s="1">
-        <v>4765.2076352396</v>
+        <v>4768.4758379888</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3083089.34</v>
+        <v>3414228.7</v>
       </c>
       <c r="I17" s="1">
-        <v>5028.72</v>
+        <v>7513.82</v>
       </c>
       <c r="J17" s="1">
-        <v>0.16310652872615</v>
+        <v>0.22007371679583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3088118.06</v>
+        <v>3421742.52</v>
       </c>
       <c r="N17" s="1">
-        <v>3088118.06</v>
+        <v>3421742.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.85</v>
+        <v>1.91</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>6512769.74</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00542547</v>
+        <v>0.00543437</v>
       </c>
       <c r="E18" s="1">
         <v>0.0054155105</v>
       </c>
       <c r="F18" t="s">
         <v>67</v>
       </c>
       <c r="G18">
-        <v>184.8</v>
+        <v>184.34</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-20124.79</v>
+        <v>-30822.52</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="1">
-        <v>-26077.79</v>
+        <v>-42522.52</v>
       </c>
       <c r="N18" s="1">
-        <v>-20124.79</v>
+        <v>-30822.52</v>
       </c>
       <c r="O18" s="1">
         <v>-0.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>-2314465.11</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08708844</v>
+        <v>0.08882961</v>
       </c>
       <c r="E19" s="1">
         <v>0.0846705758</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19">
-        <v>11.44</v>
+        <v>11.23</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>66092.3</v>
+        <v>113687.04</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="1">
-        <v>63271.87</v>
+        <v>108163.7</v>
       </c>
       <c r="N19" s="1">
-        <v>66092.3</v>
+        <v>113687.04</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>33170803.01</v>
+        <v>34871159.74</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84502103</v>
+        <v>0.8452471</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8549729841</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>294831.64</v>
+        <v>290941.1</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>331405.27</v>
+        <v>364414.82</v>
       </c>
       <c r="N20" s="1">
-        <v>294831.64</v>
+        <v>290941.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>16.0</v>
       </c>
       <c r="D21" s="1">
-        <v>615.72</v>
+        <v>610.74</v>
       </c>
       <c r="E21" s="1">
         <v>607.0057575</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>59099.64</v>
+        <v>25301.89</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>59099.64</v>
+        <v>25301.89</v>
       </c>
       <c r="N21" s="1">
-        <v>59099.64</v>
+        <v>25301.89</v>
       </c>
       <c r="O21" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>231.0</v>
       </c>
       <c r="D22" s="1">
-        <v>262.35</v>
+        <v>268.9</v>
       </c>
       <c r="E22" s="1">
         <v>251.1</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>259875.0</v>
+        <v>411180.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>259875.0</v>
+        <v>411180.0</v>
       </c>
       <c r="N22" s="1">
-        <v>259875.0</v>
+        <v>411180.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>32.0</v>
+        <v>41.0</v>
       </c>
       <c r="D23" s="1">
-        <v>127.98</v>
+        <v>129.2</v>
       </c>
       <c r="E23" s="1">
-        <v>128.6</v>
+        <v>128.94</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-19840.0</v>
+        <v>10660.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-19840.0</v>
+        <v>10660.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-19840.0</v>
+        <v>10660.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>31.0</v>
+        <v>34.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.65</v>
+        <v>93.68</v>
       </c>
       <c r="E24" s="1">
-        <v>92.038387097</v>
+        <v>92.454705882</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="G24">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-49858.09</v>
+        <v>47437.94</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-49858.09</v>
+        <v>47437.94</v>
       </c>
       <c r="N24" s="1">
-        <v>-49858.09</v>
+        <v>47437.94</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.03</v>
+        <v>0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="1">
         <v>7.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2632.7</v>
+        <v>2634.7</v>
       </c>
       <c r="E25" s="1">
         <v>2641.6216748</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2647.16</v>
+        <v>-2051.83</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-2647.16</v>
+        <v>-2051.83</v>
       </c>
       <c r="N25" s="1">
-        <v>-2647.16</v>
+        <v>-2051.83</v>
       </c>
       <c r="O25" s="1">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="1">
         <v>146.0</v>
       </c>
       <c r="D26" s="1">
-        <v>81.95</v>
+        <v>81.35</v>
       </c>
       <c r="E26" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
         <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>3433.37</v>
+        <v>-15118.15</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3433.37</v>
+        <v>-15118.15</v>
       </c>
       <c r="N26" s="1">
-        <v>3433.37</v>
+        <v>-15118.15</v>
       </c>
       <c r="O26" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>201.0</v>
       </c>
       <c r="D27" s="1">
-        <v>111.60938</v>
+        <v>113.8125</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>113.0546875</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-275847.4</v>
+        <v>129008.48</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-275847.4</v>
+        <v>129008.48</v>
       </c>
       <c r="N27" s="1">
-        <v>-275847.4</v>
+        <v>129008.48</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>98.0</v>
       </c>
       <c r="D28" s="1">
-        <v>113.85938</v>
+        <v>116.73438</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>115.8125</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
         <v>0.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-184423.85</v>
+        <v>76517.52</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-184423.85</v>
+        <v>76517.52</v>
       </c>
       <c r="N28" s="1">
-        <v>-184423.85</v>
+        <v>76517.52</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="1">
         <v>-6.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8130.5</v>
+        <v>8294.0</v>
       </c>
       <c r="E29" s="1">
         <v>8032.9850299</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-9920.14</v>
+        <v>-26528.16</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-9920.14</v>
+        <v>-26528.16</v>
       </c>
       <c r="N29" s="1">
-        <v>-9920.14</v>
+        <v>-26528.16</v>
       </c>
       <c r="O29" s="1">
         <v>-0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>-111.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.51</v>
+        <v>118.1</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>117.94</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>0.0</v>
       </c>
       <c r="I30" s="1">
-        <v>26600.0</v>
+        <v>-17760.0</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>26600.0</v>
+        <v>-17760.0</v>
       </c>
       <c r="N30" s="1">
-        <v>26600.0</v>
+        <v>-17760.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="1">
         <v>-50.0</v>
       </c>
       <c r="D31" s="1">
-        <v>116.625</v>
+        <v>121.59375</v>
       </c>
       <c r="E31" s="1">
-        <v>120.765625</v>
+        <v>120.125</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
         <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>175509.71</v>
+        <v>-62198.27</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>175509.71</v>
+        <v>-62198.27</v>
       </c>
       <c r="N31" s="1">
-        <v>175509.71</v>
+        <v>-62198.27</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>-0.03</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="1">
         <v>510.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.11</v>
+        <v>0.1875</v>
       </c>
       <c r="E32" s="1">
         <v>0.1073431373</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>0.0</v>
       </c>
       <c r="I32" s="1">
-        <v>3387.5</v>
+        <v>102200.0</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3387.5</v>
+        <v>102200.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3387.5</v>
+        <v>102200.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1">
         <v>453.0</v>
       </c>
       <c r="D33" s="1">
-        <v>0.0075</v>
+        <v>0.005</v>
       </c>
       <c r="E33" s="1">
         <v>0.05</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>48532.25</v>
       </c>
       <c r="I33" s="1">
-        <v>-41331.72</v>
+        <v>-43736.37</v>
       </c>
       <c r="J33" s="1">
-        <v>-85.163411958028</v>
+        <v>-90.118158544061</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>7200.53</v>
+        <v>4795.88</v>
       </c>
       <c r="N33" s="1">
-        <v>7200.53</v>
+        <v>4795.88</v>
       </c>
       <c r="O33" s="1">
         <v>0.0</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="1">
         <v>453.0</v>
       </c>
       <c r="D34" s="1">
-        <v>0.185</v>
+        <v>0.1725</v>
       </c>
       <c r="E34" s="1">
         <v>0.175</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
         <v>169845.79</v>
       </c>
       <c r="I34" s="1">
-        <v>7767.38</v>
+        <v>-4387.8</v>
       </c>
       <c r="J34" s="1">
-        <v>4.5731954851516</v>
+        <v>-2.583402273321</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>177613.17</v>
+        <v>165457.99</v>
       </c>
       <c r="N34" s="1">
-        <v>177613.17</v>
+        <v>165457.99</v>
       </c>
       <c r="O34" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>105</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="1">
         <v>-510.0</v>
       </c>
       <c r="D35" s="1">
-        <v>0.075</v>
+        <v>0.13</v>
       </c>
       <c r="E35" s="1">
         <v>0.0698627451</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>0.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-6550.0</v>
+        <v>-76675.0</v>
       </c>
       <c r="J35" s="1">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>-6550.0</v>
+        <v>-76675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>-6550.0</v>
+        <v>-76675.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1">
         <v>-906.0</v>
       </c>
       <c r="D36" s="1">
-        <v>0.06</v>
+        <v>0.0475</v>
       </c>
       <c r="E36" s="1">
         <v>0.09</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
         <v>-174716.1</v>
       </c>
       <c r="I36" s="1">
-        <v>59507.55</v>
+        <v>83594.31</v>
       </c>
       <c r="J36" s="1">
-        <v>-34.059568637349</v>
+        <v>-47.845796695325</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>-115208.55</v>
+        <v>-91121.79</v>
       </c>
       <c r="N36" s="1">
-        <v>-115208.55</v>
+        <v>-91121.79</v>
       </c>
       <c r="O36" s="1">
-        <v>-0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>