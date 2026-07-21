--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -193,93 +193,87 @@
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968678</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/04/26</t>
+    <t>OVCT01743756</t>
+  </si>
+  <si>
+    <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>16 851.00</t>
-[...20 lines deleted...]
-    <t>-104 382.66</t>
+    <t>2 226.00</t>
+  </si>
+  <si>
+    <t>OACT01993485</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>-11 639.31</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
@@ -709,182 +703,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>672507.3705</v>
+        <v>688217.0845</v>
       </c>
       <c r="D2">
-        <v>189.4</v>
+        <v>199.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>127377308.12</v>
+        <v>137231485.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>127377308.12</v>
+        <v>137231485.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>236040.8276</v>
+        <v>234428.7371</v>
       </c>
       <c r="D3">
-        <v>140.09</v>
+        <v>147.63</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>33068765.74</v>
+        <v>34609409.88</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>33068765.74</v>
+        <v>34609409.88</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>136.93</v>
+        <v>144.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>206924.42</v>
+        <v>217933.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>206924.42</v>
+        <v>217933.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>127.28</v>
+        <v>136.39</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>118736.45</v>
+        <v>127237.88</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>102846.64356864</v>
+        <v>108269.12865895</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>114.02</v>
+        <v>120.1</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1140.23</v>
+        <v>1201.09</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1140.23</v>
+        <v>1201.09</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -933,1487 +927,1487 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>292406.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.294</v>
+        <v>38.904</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7016732899</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11609007.48</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-411612.12</v>
+        <v>-202397.24</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.5456271409001</v>
+        <v>-1.8303347059168</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11197395.36</v>
+        <v>10855538.74</v>
       </c>
       <c r="N2" s="1">
-        <v>11197395.36</v>
+        <v>10855538.74</v>
       </c>
       <c r="O2" s="1">
-        <v>6.97</v>
+        <v>6.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>694257.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.33</v>
+        <v>12.212</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964359</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7580728.56</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>285203.25</v>
+        <v>947765.57</v>
       </c>
       <c r="J3" s="1">
-        <v>3.7622142481778</v>
+        <v>11.325459018123</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7865931.81</v>
+        <v>9316217.29</v>
       </c>
       <c r="N3" s="1">
-        <v>7865931.81</v>
+        <v>9316217.29</v>
       </c>
       <c r="O3" s="1">
-        <v>4.89</v>
+        <v>5.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2884352.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>10.776</v>
+        <v>11.704</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4196865535</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30054043.75</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>1027733.4</v>
+        <v>3775693.36</v>
       </c>
       <c r="J4" s="1">
-        <v>3.4196177011954</v>
+        <v>12.303968486748</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>31081777.15</v>
+        <v>34462486.52</v>
       </c>
       <c r="N4" s="1">
-        <v>31081777.15</v>
+        <v>34462486.52</v>
       </c>
       <c r="O4" s="1">
-        <v>19.33</v>
+        <v>20.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.162</v>
+        <v>10.294</v>
       </c>
       <c r="E5" s="1">
         <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>33178.53</v>
+        <v>129008.82</v>
       </c>
       <c r="J5" s="1">
-        <v>0.45175883142137</v>
+        <v>1.7565839645774</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7377479.89</v>
+        <v>7473310.18</v>
       </c>
       <c r="N5" s="1">
-        <v>7377479.89</v>
+        <v>7473310.18</v>
       </c>
       <c r="O5" s="1">
-        <v>4.59</v>
+        <v>4.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.191</v>
+        <v>10.333</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>156081.93</v>
+        <v>236930.34</v>
       </c>
       <c r="J6" s="1">
-        <v>2.7643639733385</v>
+        <v>4.1962685628429</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5802296.81</v>
+        <v>5883145.22</v>
       </c>
       <c r="N6" s="1">
-        <v>5802296.81</v>
+        <v>5883145.22</v>
       </c>
       <c r="O6" s="1">
-        <v>3.61</v>
+        <v>3.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.043</v>
+        <v>6.693</v>
       </c>
       <c r="E7" s="1">
         <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>-14326.65</v>
+        <v>217084.4</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.66151372425405</v>
+        <v>10.023579128509</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2151410.73</v>
+        <v>2382821.78</v>
       </c>
       <c r="N7" s="1">
-        <v>2151410.73</v>
+        <v>2382821.78</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.38</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.4673</v>
+        <v>10.6106</v>
       </c>
       <c r="E8" s="1">
         <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>36948.73</v>
+        <v>443293.5</v>
       </c>
       <c r="J8" s="1">
-        <v>0.12463996575889</v>
+        <v>1.4953717397361</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29681316.63</v>
+        <v>30087661.4</v>
       </c>
       <c r="N8" s="1">
-        <v>29681316.63</v>
+        <v>30087661.4</v>
       </c>
       <c r="O8" s="1">
-        <v>18.46</v>
+        <v>17.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>451454.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.5018</v>
+        <v>12.2628</v>
       </c>
       <c r="E9" s="1">
-        <v>10.56241575</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4768444.84</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>424088.78</v>
+        <v>801292.42</v>
       </c>
       <c r="J9" s="1">
-        <v>8.8936496956521</v>
+        <v>15.002055111897</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5192533.62</v>
+        <v>6142510.1</v>
       </c>
       <c r="N9" s="1">
-        <v>5192533.62</v>
+        <v>6142510.1</v>
       </c>
       <c r="O9" s="1">
-        <v>3.23</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.8438</v>
+        <v>12.7005</v>
       </c>
       <c r="E10" s="1">
         <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>-317295.74</v>
+        <v>1792458.23</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.0761459085548</v>
+        <v>6.0793334019232</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>29167157.76</v>
+        <v>31276911.73</v>
       </c>
       <c r="N10" s="1">
-        <v>29167157.76</v>
+        <v>31276911.73</v>
       </c>
       <c r="O10" s="1">
-        <v>18.14</v>
+        <v>18.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.71</v>
+        <v>10.856</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>143699.92</v>
+        <v>410167.15</v>
       </c>
       <c r="J11" s="1">
-        <v>0.74059473055393</v>
+        <v>2.1139025681874</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19547013.78</v>
+        <v>19813481.01</v>
       </c>
       <c r="N11" s="1">
-        <v>19547013.78</v>
+        <v>19813481.01</v>
       </c>
       <c r="O11" s="1">
-        <v>12.16</v>
+        <v>11.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.1373</v>
+        <v>17.5584</v>
       </c>
       <c r="E12" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>160766.45</v>
+        <v>336746.95</v>
       </c>
       <c r="J12" s="1">
-        <v>8.7488138475346</v>
+        <v>18.325567176952</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1998346.41</v>
+        <v>2174326.91</v>
       </c>
       <c r="N12" s="1">
-        <v>1998346.41</v>
+        <v>2174326.91</v>
       </c>
       <c r="O12" s="1">
-        <v>1.24</v>
+        <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9208</v>
+        <v>3.978</v>
       </c>
       <c r="E13" s="1">
         <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>-70171.61</v>
+        <v>-24562.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.1953016485649</v>
+        <v>-0.76844243912083</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3126273.4</v>
+        <v>3171882.17</v>
       </c>
       <c r="N13" s="1">
-        <v>3126273.4</v>
+        <v>3171882.17</v>
       </c>
       <c r="O13" s="1">
-        <v>1.94</v>
+        <v>1.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1444.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4784.78</v>
+        <v>4793.7</v>
       </c>
       <c r="E14" s="1">
-        <v>4779.962465374</v>
+        <v>4785.7275368297</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6902265.8</v>
+        <v>8121379.63</v>
       </c>
       <c r="I14" s="1">
-        <v>6956.52</v>
+        <v>13529.27</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10078603463807</v>
+        <v>0.16658832139829</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6909222.32</v>
+        <v>8134908.9</v>
       </c>
       <c r="N14" s="1">
-        <v>6909222.32</v>
+        <v>8134908.9</v>
       </c>
       <c r="O14" s="1">
-        <v>4.3</v>
+        <v>4.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>5843411.29</v>
+        <v>6374463.84</v>
       </c>
       <c r="D15" s="1">
-        <v>0.0054441</v>
+        <v>0.00535628</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054155105</v>
+        <v>0.0053736804</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15">
-        <v>183.86</v>
+        <v>187.31</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-44676.67</v>
+        <v>20646.54</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>-61527.67</v>
+        <v>18420.54</v>
       </c>
       <c r="N15" s="1">
-        <v>-44676.67</v>
+        <v>20646.54</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>127639.46</v>
+        <v>30967233.2</v>
       </c>
       <c r="D16" s="1">
-        <v>0.09032882</v>
+        <v>0.8478187</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0893398416</v>
+        <v>0.8455602751</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="G16">
-        <v>11.06</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127613.22</v>
+        <v>90205.59</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.17</v>
+        <v>101844.9</v>
       </c>
       <c r="N16" s="1">
-        <v>127613.22</v>
+        <v>90205.589999996</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>26941177.93</v>
+        <v>12.0</v>
       </c>
       <c r="D17" s="1">
-        <v>0.86524752</v>
+        <v>627.0</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8455279612</v>
+        <v>591.08</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-543048.32</v>
+        <v>183390.06</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>69</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-438665.66</v>
+        <v>183390.06</v>
       </c>
       <c r="N17" s="1">
-        <v>-543048.32</v>
+        <v>183390.06</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12.0</v>
+        <v>131.0</v>
       </c>
       <c r="D18" s="1">
-        <v>580.54</v>
+        <v>258.15</v>
       </c>
       <c r="E18" s="1">
-        <v>591.08</v>
+        <v>247.65</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-54776.96</v>
+        <v>137550.0</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-54776.96</v>
+        <v>137550.0</v>
       </c>
       <c r="N18" s="1">
-        <v>-54776.96</v>
+        <v>137550.0</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>131.0</v>
+        <v>53.0</v>
       </c>
       <c r="D19" s="1">
-        <v>235.9</v>
+        <v>125.68</v>
       </c>
       <c r="E19" s="1">
-        <v>247.65</v>
+        <v>126.3943319</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-153925.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-153925.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="N19" s="1">
-        <v>-153925.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.1</v>
+        <v>-0.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.45</v>
+        <v>82.75</v>
       </c>
       <c r="E20" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-75530.53</v>
+        <v>28293.06</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-75530.53</v>
+        <v>28293.06</v>
       </c>
       <c r="N20" s="1">
-        <v>-75530.53</v>
+        <v>28293.06</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>110.5</v>
+        <v>111.29688</v>
       </c>
       <c r="E21" s="1">
         <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-444774.53</v>
+        <v>-300646.11</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-444774.53</v>
+        <v>-300646.11</v>
       </c>
       <c r="N21" s="1">
-        <v>-444774.53</v>
+        <v>-300646.11</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.28</v>
+        <v>-0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>-58.0</v>
+        <v>-66.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5436.0</v>
+        <v>5891.0</v>
       </c>
       <c r="E22" s="1">
-        <v>5552.034482759</v>
+        <v>5554.780790709</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>67300.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>67300.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="N22" s="1">
-        <v>67300.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>-0.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.32</v>
+        <v>115.79</v>
       </c>
       <c r="E23" s="1">
         <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>338890.0</v>
+        <v>268390.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>338890.0</v>
+        <v>268390.0</v>
       </c>
       <c r="N23" s="1">
-        <v>338890.0</v>
+        <v>268390.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>510.0</v>
+        <v>842.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.12</v>
+        <v>0.0775</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1073431373</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>16137.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>16137.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="N24" s="1">
-        <v>16137.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>37.4</v>
+        <v>84.8</v>
       </c>
       <c r="E25" s="1">
         <v>53.2</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-25280.0</v>
+        <v>50560.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-29.699248120301</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>59840.0</v>
+        <v>135680.0</v>
       </c>
       <c r="N25" s="1">
-        <v>59840.0</v>
+        <v>135680.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.2975</v>
+        <v>0.095</v>
       </c>
       <c r="E26" s="1">
         <v>0.05</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
         <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>243298.63</v>
+        <v>43016.0</v>
       </c>
       <c r="J26" s="1">
-        <v>501.31331228204</v>
+        <v>88.633846565943</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>291830.88</v>
+        <v>91548.25</v>
       </c>
       <c r="N26" s="1">
-        <v>291830.88</v>
+        <v>91548.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.6475</v>
+        <v>0.4375</v>
       </c>
       <c r="E27" s="1">
         <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>465315.54</v>
+        <v>251757.98</v>
       </c>
       <c r="J27" s="1">
-        <v>273.96354069182</v>
+        <v>148.22738909219</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>635161.33</v>
+        <v>421603.77</v>
       </c>
       <c r="N27" s="1">
-        <v>635161.33</v>
+        <v>421603.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.4</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>36.5</v>
+        <v>90.7</v>
       </c>
       <c r="E28" s="1">
         <v>75.3</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-89240.0</v>
+        <v>35420.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-51.527224435591</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>83950.0</v>
+        <v>208610.0</v>
       </c>
       <c r="N28" s="1">
-        <v>83950.0</v>
+        <v>208610.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>-510.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.09</v>
+        <v>0.0525</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0698627451</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-25675.0</v>
+        <v>44962.5</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-25675.0</v>
+        <v>44962.5</v>
       </c>
       <c r="N29" s="1">
-        <v>-25675.0</v>
+        <v>44962.5</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.4575</v>
+        <v>0.235</v>
       </c>
       <c r="E30" s="1">
         <v>0.09</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-722847.78</v>
+        <v>-278206.81</v>
       </c>
       <c r="J30" s="1">
-        <v>413.72705778117</v>
+        <v>159.2336424634</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-897563.88</v>
+        <v>-452922.91</v>
       </c>
       <c r="N30" s="1">
-        <v>-897563.88</v>
+        <v>-452922.91</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.56</v>
+        <v>-0.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>