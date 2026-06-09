--- v0 (2026-05-19)
+++ v1 (2026-06-09)
@@ -856,179 +856,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5339.25</v>
+        <v>4966.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48093536.99</v>
+        <v>44733474.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48093536.99</v>
+        <v>44733474.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133513.9427</v>
+        <v>133278.3661</v>
       </c>
       <c r="D3">
-        <v>150.48</v>
+        <v>139.96</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>20091467.3</v>
+        <v>18654800.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>20091467.3</v>
+        <v>18654800.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5853.4215</v>
+        <v>6077.6934</v>
       </c>
       <c r="D4">
-        <v>1642.65</v>
+        <v>1527.51</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9615172.47</v>
+        <v>9283779.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9615172.47</v>
+        <v>9283779.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>718039.9166</v>
+        <v>717788.8092</v>
       </c>
       <c r="D5">
-        <v>156.61</v>
+        <v>145.66</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>112452737.06</v>
+        <v>104554463.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>112452737.06</v>
+        <v>104554463.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15956.834</v>
+        <v>15967.834</v>
       </c>
       <c r="D6">
-        <v>153.89</v>
+        <v>143.12</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2455672.0</v>
+        <v>2285342.51</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2455672.0</v>
+        <v>2285342.51</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1080,2334 +1080,2334 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>373.4</v>
+        <v>344.2</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>205579.13</v>
+        <v>-235924.87</v>
       </c>
       <c r="J2" s="1">
-        <v>3.7788691415845</v>
+        <v>-4.3366717768254</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5645808.0</v>
+        <v>5204304.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5645808.0</v>
+        <v>5204304.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.93</v>
+        <v>2.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.56</v>
+        <v>23.42</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>278283.19</v>
+        <v>-974276.81</v>
       </c>
       <c r="J3" s="1">
-        <v>4.8380611884323</v>
+        <v>-16.938180208624</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6030240.0</v>
+        <v>4777680.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6030240.0</v>
+        <v>4777680.0</v>
       </c>
       <c r="O3" s="1">
-        <v>3.13</v>
+        <v>2.66</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1238.2</v>
+        <v>1147.6</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780467532</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1048570.96</v>
       </c>
       <c r="I4" s="1">
-        <v>8485569.04</v>
+        <v>7787949.04</v>
       </c>
       <c r="J4" s="1">
-        <v>809.25081503306</v>
+        <v>742.72026759162</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9534140.0</v>
+        <v>8836520.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9534140.0</v>
+        <v>8836520.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.95</v>
+        <v>4.92</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>152.9</v>
+        <v>144.42</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2692335.04</v>
+        <v>2435385.27</v>
       </c>
       <c r="J5" s="1">
-        <v>92.703809330479</v>
+        <v>83.856387991124</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5596568.49</v>
+        <v>5339618.72</v>
       </c>
       <c r="N5" s="1">
-        <v>5596568.49</v>
+        <v>5339618.72</v>
       </c>
       <c r="O5" s="1">
-        <v>2.9</v>
+        <v>2.97</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.584</v>
+        <v>9.469</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1225189.8</v>
+        <v>779189.8</v>
       </c>
       <c r="J6" s="1">
-        <v>40.725490160883</v>
+        <v>25.900384196277</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4233600.0</v>
+        <v>3787600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4233600.0</v>
+        <v>3787600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.2</v>
+        <v>2.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>90.08</v>
+        <v>78.76</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>167785.89</v>
+        <v>-126534.11</v>
       </c>
       <c r="J7" s="1">
-        <v>7.7167982578033</v>
+        <v>-5.8195489477732</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2342080.0</v>
+        <v>2047760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2342080.0</v>
+        <v>2047760.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.22</v>
+        <v>1.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>93.84</v>
+        <v>85.33</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>496505.77</v>
+        <v>207165.77</v>
       </c>
       <c r="J8" s="1">
-        <v>18.429687289554</v>
+        <v>7.6897401579032</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3190560.0</v>
+        <v>2901220.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3190560.0</v>
+        <v>2901220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.11</v>
+        <v>30.36</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>90525.6</v>
+        <v>-179474.4</v>
       </c>
       <c r="J9" s="1">
-        <v>3.8270827055311</v>
+        <v>-7.5875042233972</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2455920.0</v>
+        <v>2185920.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2455920.0</v>
+        <v>2185920.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.27</v>
+        <v>1.22</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.54</v>
+        <v>73.26</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>3876921.59</v>
+        <v>2705961.59</v>
       </c>
       <c r="J10" s="1">
-        <v>117.43413190936</v>
+        <v>81.965095998165</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7178280.0</v>
+        <v>6007320.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7178280.0</v>
+        <v>6007320.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.72</v>
+        <v>3.35</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>74.12</v>
+        <v>69.2</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>547128.77</v>
+        <v>365088.77</v>
       </c>
       <c r="J11" s="1">
-        <v>24.922606076224</v>
+        <v>16.630387755999</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2742440.0</v>
+        <v>2560400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2742440.0</v>
+        <v>2560400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>126000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.54</v>
+        <v>18.095</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723146032</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2970111.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-760071.64</v>
+        <v>-690141.64</v>
       </c>
       <c r="J12" s="1">
-        <v>-25.590675776753</v>
+        <v>-23.236218824421</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2210040.0</v>
+        <v>2279970.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2210040.0</v>
+        <v>2279970.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.15</v>
+        <v>1.27</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>216.4</v>
+        <v>242.3</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-335820.2</v>
+        <v>94119.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.5492630688297</v>
+        <v>2.3960885324517</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3592240.0</v>
+        <v>4022180.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3592240.0</v>
+        <v>4022180.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.86</v>
+        <v>2.24</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.6</v>
+        <v>18.435</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1105961.63</v>
+        <v>1076921.63</v>
       </c>
       <c r="J14" s="1">
-        <v>51.021500878857</v>
+        <v>49.681794016222</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3273600.0</v>
+        <v>3244560.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3273600.0</v>
+        <v>3244560.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.7</v>
+        <v>1.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>8.957</v>
+        <v>9.39</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>655686.67</v>
+        <v>818061.67</v>
       </c>
       <c r="J15" s="1">
-        <v>24.256048412284</v>
+        <v>30.26284409862</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3358875.0</v>
+        <v>3521250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3358875.0</v>
+        <v>3521250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.74</v>
+        <v>1.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>25000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.9</v>
+        <v>94.05</v>
       </c>
       <c r="E16" s="1">
         <v>100.64035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2516008.75</v>
       </c>
       <c r="I16" s="1">
-        <v>156491.25</v>
+        <v>-164758.75</v>
       </c>
       <c r="J16" s="1">
-        <v>6.2198213738327</v>
+        <v>-6.5484172103932</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2672500.0</v>
+        <v>2351250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2672500.0</v>
+        <v>2351250.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>1.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>233.0</v>
+        <v>208.3</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-259448.5</v>
+        <v>-415058.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.020043725977</v>
+        <v>-24.028648532708</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1467900.0</v>
+        <v>1312290.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1467900.0</v>
+        <v>1312290.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.46</v>
+        <v>32.9</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>175923.86</v>
+        <v>-30412.14</v>
       </c>
       <c r="J18" s="1">
-        <v>6.5590559676454</v>
+        <v>-1.1338708027204</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2858076.0</v>
+        <v>2651740.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2858076.0</v>
+        <v>2651740.0</v>
       </c>
       <c r="O18" s="1">
         <v>1.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2990.0</v>
+        <v>2856.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-147882.65</v>
+        <v>-293489.43</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.4054458966462</v>
+        <v>-6.7584829937963</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4194651.47</v>
+        <v>4049044.69</v>
       </c>
       <c r="N19" s="1">
-        <v>4194651.47</v>
+        <v>4049044.69</v>
       </c>
       <c r="O19" s="1">
-        <v>2.18</v>
+        <v>2.26</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>76.9</v>
+        <v>70.58</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-364348.2</v>
+        <v>-718268.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.8006388783707</v>
+        <v>-15.37801159994</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4306400.0</v>
+        <v>3952480.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4306400.0</v>
+        <v>3952480.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.23</v>
+        <v>2.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2039.0</v>
+        <v>1904.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-386415.32</v>
+        <v>-540315.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-14.254263822063</v>
+        <v>-19.93139691869</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2324460.0</v>
+        <v>2170560.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2324460.0</v>
+        <v>2170560.0</v>
       </c>
       <c r="O21" s="1">
         <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>141000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.835</v>
+        <v>38.95</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596454</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3665740.51</v>
       </c>
       <c r="I22" s="1">
-        <v>2796994.49</v>
+        <v>1826209.49</v>
       </c>
       <c r="J22" s="1">
-        <v>76.300940624954</v>
+        <v>49.818296876666</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6462735.0</v>
+        <v>5491950.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6462735.0</v>
+        <v>5491950.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.35</v>
+        <v>3.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.748</v>
+        <v>5.205</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>472081.42</v>
+        <v>89266.42</v>
       </c>
       <c r="J23" s="1">
-        <v>13.185679454471</v>
+        <v>2.4932953306406</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4052340.0</v>
+        <v>3669525.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4052340.0</v>
+        <v>3669525.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.1</v>
+        <v>2.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.0</v>
+        <v>101.6</v>
       </c>
       <c r="E24" s="1">
         <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1492552.76</v>
+        <v>1146632.76</v>
       </c>
       <c r="J24" s="1">
-        <v>57.577561930397</v>
+        <v>44.23315578494</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4084800.0</v>
+        <v>3738880.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4084800.0</v>
+        <v>3738880.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.12</v>
+        <v>2.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.645</v>
+        <v>4.747</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>384680.9</v>
+        <v>441494.9</v>
       </c>
       <c r="J25" s="1">
-        <v>17.464981246346</v>
+        <v>20.044406022907</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2587265.0</v>
+        <v>2644079.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2587265.0</v>
+        <v>2644079.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.34</v>
+        <v>1.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>167.52</v>
+        <v>165.38</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1099990.78</v>
+        <v>1065750.78</v>
       </c>
       <c r="J26" s="1">
-        <v>69.605166194421</v>
+        <v>67.438529042702</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2680320.0</v>
+        <v>2646080.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2680320.0</v>
+        <v>2646080.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.39</v>
+        <v>1.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>538.2</v>
+        <v>498.7</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-21441.09</v>
+        <v>-269013.01</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.54772081834997</v>
+        <v>-6.8720399002097</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3893160.89</v>
+        <v>3645588.97</v>
       </c>
       <c r="N27" s="1">
-        <v>3893160.89</v>
+        <v>3645588.97</v>
       </c>
       <c r="O27" s="1">
-        <v>2.02</v>
+        <v>2.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>395.0</v>
+        <v>362.9</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1406368.2</v>
+        <v>1040428.2</v>
       </c>
       <c r="J28" s="1">
-        <v>45.416061412274</v>
+        <v>33.598705535479</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4503000.0</v>
+        <v>4137060.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4503000.0</v>
+        <v>4137060.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.34</v>
+        <v>2.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>531.5</v>
+        <v>497.7</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-501986.5</v>
+        <v>-670986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-15.888230571645</v>
+        <v>-21.23720104517</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2657500.0</v>
+        <v>2488500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2657500.0</v>
+        <v>2488500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>1.39</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>210000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.795</v>
+        <v>15.395</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670476</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1825859.08</v>
       </c>
       <c r="I30" s="1">
-        <v>1701090.92</v>
+        <v>1407090.92</v>
       </c>
       <c r="J30" s="1">
-        <v>93.166605168675</v>
+        <v>77.064595806594</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3526950.0</v>
+        <v>3232950.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3526950.0</v>
+        <v>3232950.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.83</v>
+        <v>1.8</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4800.0</v>
       </c>
       <c r="D31" s="1">
-        <v>535.8</v>
+        <v>523.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2675222.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-103382.4</v>
+        <v>-162902.4</v>
       </c>
       <c r="J31" s="1">
-        <v>-3.8644413264482</v>
+        <v>-6.0893030799981</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2571840.0</v>
+        <v>2512320.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2571840.0</v>
+        <v>2512320.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.33</v>
+        <v>1.4</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>307.4</v>
+        <v>254.5</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>1134759.88</v>
+        <v>674660.43</v>
       </c>
       <c r="J32" s="1">
-        <v>73.711352779177</v>
+        <v>43.824366580427</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2674224.07</v>
+        <v>2214124.62</v>
       </c>
       <c r="N32" s="1">
-        <v>2674224.07</v>
+        <v>2214124.62</v>
       </c>
       <c r="O32" s="1">
-        <v>1.39</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>58000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>386.0</v>
+        <v>355.0</v>
       </c>
       <c r="E33" s="1">
         <v>358.8201784483</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>2791494.78</v>
       </c>
       <c r="I33" s="1">
-        <v>204878.2</v>
+        <v>-35634.06</v>
       </c>
       <c r="J33" s="1">
-        <v>7.3393724920381</v>
+        <v>-1.2765225375059</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2996372.98</v>
+        <v>2755860.72</v>
       </c>
       <c r="N33" s="1">
-        <v>2996372.98</v>
+        <v>2755860.72</v>
       </c>
       <c r="O33" s="1">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>152.4</v>
+        <v>141.95</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2734819.41</v>
+        <v>-2980818.27</v>
       </c>
       <c r="J34" s="1">
-        <v>-43.240403853968</v>
+        <v>-47.129907495459</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3589865.76</v>
+        <v>3343866.9</v>
       </c>
       <c r="N34" s="1">
-        <v>3589865.76</v>
+        <v>3343866.9</v>
       </c>
       <c r="O34" s="1">
         <v>1.86</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>83.94</v>
+        <v>72.34</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-989036.68</v>
+        <v>-1232636.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-35.941749459117</v>
+        <v>-44.794212007059</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1762740.0</v>
+        <v>1519140.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1762740.0</v>
+        <v>1519140.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.08</v>
+        <v>97.02</v>
       </c>
       <c r="E36" s="1">
         <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>2510059.41</v>
+        <v>2470839.41</v>
       </c>
       <c r="J36" s="1">
-        <v>224.33265586177</v>
+        <v>220.82742936082</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3628960.0</v>
+        <v>3589740.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3628960.0</v>
+        <v>3589740.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.88</v>
+        <v>2.0</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>734.5</v>
+        <v>663.0</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>111368.02</v>
+        <v>4118.02</v>
       </c>
       <c r="J37" s="1">
-        <v>11.244956213763</v>
+        <v>0.41580118410474</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1101750.0</v>
+        <v>994500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1101750.0</v>
+        <v>994500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.16</v>
+        <v>28.06</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-103439.7</v>
+        <v>-210039.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.008911560955</v>
+        <v>-22.3541684826</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>836160.0</v>
+        <v>729560.0</v>
       </c>
       <c r="N38" s="1">
-        <v>836160.0</v>
+        <v>729560.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>368.2</v>
+        <v>332.4</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>2090465.59</v>
+        <v>1559711.53</v>
       </c>
       <c r="J39" s="1">
-        <v>52.752228618361</v>
+        <v>39.358820160849</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6053266.11</v>
+        <v>5522512.05</v>
       </c>
       <c r="N39" s="1">
-        <v>6053266.11</v>
+        <v>5522512.05</v>
       </c>
       <c r="O39" s="1">
-        <v>3.14</v>
+        <v>3.08</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
         <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>377.5</v>
+        <v>358.0</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
         <v>10.67</v>
       </c>
       <c r="H40" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1394819.59</v>
+        <v>1216096.57</v>
       </c>
       <c r="J40" s="1">
-        <v>67.290490312739</v>
+        <v>58.668328900471</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3467652.74</v>
+        <v>3288929.72</v>
       </c>
       <c r="N40" s="1">
-        <v>3467652.74</v>
+        <v>3288929.72</v>
       </c>
       <c r="O40" s="1">
-        <v>1.8</v>
+        <v>1.83</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>170.74</v>
+        <v>171.88</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1878217.01</v>
+        <v>1911961.01</v>
       </c>
       <c r="J41" s="1">
-        <v>59.1436440655</v>
+        <v>60.206217301032</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5053904.0</v>
+        <v>5087648.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5053904.0</v>
+        <v>5087648.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.62</v>
+        <v>2.83</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>259.35</v>
+        <v>245.15</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>3163549.51</v>
+        <v>2882389.51</v>
       </c>
       <c r="J42" s="1">
-        <v>160.45753780004</v>
+        <v>146.19689759661</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5135130.0</v>
+        <v>4853970.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5135130.0</v>
+        <v>4853970.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.66</v>
+        <v>2.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>31000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>93.78</v>
+        <v>91.76</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H43" s="1">
         <v>2770644.8</v>
       </c>
       <c r="I43" s="1">
-        <v>415655.07</v>
+        <v>380000.38</v>
       </c>
       <c r="J43" s="1">
-        <v>15.002106007959</v>
+        <v>13.715232641875</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3186299.87</v>
+        <v>3150645.18</v>
       </c>
       <c r="N43" s="1">
-        <v>3186299.87</v>
+        <v>3150645.18</v>
       </c>
       <c r="O43" s="1">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>164.2</v>
+        <v>148.75</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>2961384.61</v>
+        <v>2528784.61</v>
       </c>
       <c r="J44" s="1">
-        <v>180.9899007245</v>
+        <v>154.55083881102</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4597600.0</v>
+        <v>4165000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4597600.0</v>
+        <v>4165000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.39</v>
+        <v>2.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>240.55</v>
+        <v>221.1</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>61652.25</v>
+        <v>-230097.75</v>
       </c>
       <c r="J45" s="1">
-        <v>1.7383490980899</v>
+        <v>-6.4878445828823</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3608250.0</v>
+        <v>3316500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3608250.0</v>
+        <v>3316500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.87</v>
+        <v>1.85</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>152.75</v>
+        <v>138.55</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1707307.65</v>
+        <v>-1901311.54</v>
       </c>
       <c r="J46" s="1">
-        <v>-42.318911643473</v>
+        <v>-47.127672079473</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2327076.94</v>
+        <v>2133073.05</v>
       </c>
       <c r="N46" s="1">
-        <v>2327076.94</v>
+        <v>2133073.05</v>
       </c>
       <c r="O46" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>37.87</v>
+        <v>30.17</v>
       </c>
       <c r="E47" s="1">
         <v>49.5195975556</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
       <c r="G47">
         <v>0.87</v>
       </c>
       <c r="H47" s="1">
         <v>2056746.4</v>
       </c>
       <c r="I47" s="1">
-        <v>-107475.6</v>
+        <v>-488115.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.2255154062747</v>
+        <v>-23.732412999483</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1949270.8</v>
+        <v>1568630.85</v>
       </c>
       <c r="N47" s="1">
-        <v>1949270.8</v>
+        <v>1568630.85</v>
       </c>
       <c r="O47" s="1">
-        <v>1.01</v>
+        <v>0.87</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
         <v>0.001</v>
       </c>
       <c r="E48" s="1">
         <v>0.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
@@ -3430,384 +3430,384 @@
       </c>
       <c r="M48" s="1">
         <v>30.0</v>
       </c>
       <c r="N48" s="1">
         <v>30.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>30000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>72.34</v>
+        <v>65.58</v>
       </c>
       <c r="E49" s="1">
         <v>56.558639</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I49" s="1">
-        <v>473440.83</v>
+        <v>270640.83</v>
       </c>
       <c r="J49" s="1">
-        <v>27.902653385984</v>
+        <v>15.950456304297</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2170200.0</v>
+        <v>1967400.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2170200.0</v>
+        <v>1967400.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.13</v>
+        <v>1.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>26000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>74.94</v>
+        <v>71.2</v>
       </c>
       <c r="E50" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-99750.34</v>
+        <v>-196990.34</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.8701694394282</v>
+        <v>-9.6177750745568</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1948440.0</v>
+        <v>1851200.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1948440.0</v>
+        <v>1851200.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>159000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>33.88</v>
+        <v>33.64</v>
       </c>
       <c r="E51" s="1">
         <v>20.5651096855</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3269852.44</v>
       </c>
       <c r="I51" s="1">
-        <v>2117067.56</v>
+        <v>2078907.56</v>
       </c>
       <c r="J51" s="1">
-        <v>64.745048862205</v>
+        <v>63.578023722685</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5386920.0</v>
+        <v>5348760.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5386920.0</v>
+        <v>5348760.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.8</v>
+        <v>2.98</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>36000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>72.85</v>
+        <v>65.09</v>
       </c>
       <c r="E52" s="1">
         <v>66.1572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I52" s="1">
-        <v>240940.8</v>
+        <v>-38419.2</v>
       </c>
       <c r="J52" s="1">
-        <v>10.116510372265</v>
+        <v>-1.6131275205118</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2622600.0</v>
+        <v>2343240.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2622600.0</v>
+        <v>2343240.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.36</v>
+        <v>1.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>182000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>159.75</v>
+        <v>154.6</v>
       </c>
       <c r="E53" s="1">
         <v>161.5128245604</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
       <c r="G53">
         <v>7.47</v>
       </c>
       <c r="H53" s="1">
         <v>3945479.14</v>
       </c>
       <c r="I53" s="1">
-        <v>-54196.03</v>
+        <v>-179466.3</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.3736235340988</v>
+        <v>-4.5486566683508</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3891283.11</v>
+        <v>3766012.84</v>
       </c>
       <c r="N53" s="1">
-        <v>3891283.11</v>
+        <v>3766012.84</v>
       </c>
       <c r="O53" s="1">
-        <v>2.02</v>
+        <v>2.1</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>64000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.45</v>
+        <v>32.63</v>
       </c>
       <c r="E54" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>631277.35</v>
       </c>
       <c r="I54" s="1">
-        <v>1701522.65</v>
+        <v>1457042.65</v>
       </c>
       <c r="J54" s="1">
-        <v>269.53646443992</v>
+        <v>230.80863743963</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2332800.0</v>
+        <v>2088320.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2332800.0</v>
+        <v>2088320.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>142</v>
       </c>
       <c r="B55" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="1">
         <v>17000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>62.32</v>
+        <v>68.64</v>
       </c>
       <c r="E55" s="1">
         <v>109.3221</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1858475.7</v>
       </c>
       <c r="I55" s="1">
-        <v>-799035.7</v>
+        <v>-691595.7</v>
       </c>
       <c r="J55" s="1">
-        <v>-42.99414299579</v>
+        <v>-37.213061220009</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1059440.0</v>
+        <v>1166880.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1059440.0</v>
+        <v>1166880.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>