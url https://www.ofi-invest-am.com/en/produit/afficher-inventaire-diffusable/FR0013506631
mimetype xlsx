--- v1 (2026-06-09)
+++ v2 (2026-07-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -298,174 +298,168 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
-    <t>IE00028FXN24</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -853,212 +847,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9007.5402</v>
+        <v>9008.2725</v>
       </c>
       <c r="D2">
-        <v>4966.22</v>
+        <v>5191.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44733474.03</v>
+        <v>46769950.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44733474.03</v>
+        <v>46769950.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133278.3661</v>
+        <v>133058.5913</v>
       </c>
       <c r="D3">
-        <v>139.96</v>
+        <v>146.32</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18654800.74</v>
+        <v>19470308.52</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18654800.74</v>
+        <v>19470308.52</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6077.6934</v>
+        <v>5989.4196</v>
       </c>
       <c r="D4">
-        <v>1527.51</v>
+        <v>1596.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9283779.42</v>
+        <v>9560472.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9283779.42</v>
+        <v>9560472.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>717788.8092</v>
+        <v>699762.7265</v>
       </c>
       <c r="D5">
-        <v>145.66</v>
+        <v>152.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>104554463.03</v>
+        <v>106551011.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>104554463.03</v>
+        <v>106551011.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15967.834</v>
+        <v>15592.941</v>
       </c>
       <c r="D6">
-        <v>143.12</v>
+        <v>149.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2285342.51</v>
+        <v>2332483.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2285342.51</v>
+        <v>2332483.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>344.2</v>
+        <v>377.3</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>-235924.87</v>
+        <v>264547.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-4.3366717768254</v>
+        <v>4.8627941272625</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5204304.0</v>
+        <v>5704776.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5204304.0</v>
+        <v>5704776.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.9</v>
+        <v>3.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.42</v>
+        <v>23.15</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-974276.81</v>
+        <v>-1029356.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.938180208624</v>
+        <v>-17.895767371035</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4777680.0</v>
+        <v>4722600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4777680.0</v>
+        <v>4722600.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.66</v>
+        <v>2.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1147.6</v>
+        <v>1270.0</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7787949.04</v>
+        <v>8446973.55</v>
       </c>
       <c r="J4" s="1">
-        <v>742.72026759162</v>
+        <v>832.60259503338</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8836520.0</v>
+        <v>9461500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8836520.0</v>
+        <v>9461500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.92</v>
+        <v>5.12</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.42</v>
+        <v>152.3</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2435385.27</v>
+        <v>2690210.68</v>
       </c>
       <c r="J5" s="1">
-        <v>83.856387991124</v>
+        <v>92.630662318141</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5339618.72</v>
+        <v>5594444.13</v>
       </c>
       <c r="N5" s="1">
-        <v>5339618.72</v>
+        <v>5594444.13</v>
       </c>
       <c r="O5" s="1">
-        <v>2.97</v>
+        <v>3.03</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.469</v>
+        <v>10.516</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>779189.8</v>
+        <v>1197989.8</v>
       </c>
       <c r="J6" s="1">
-        <v>25.900384196277</v>
+        <v>39.821358137929</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3787600.0</v>
+        <v>4206400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3787600.0</v>
+        <v>4206400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.11</v>
+        <v>2.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>78.76</v>
+        <v>83.84</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-126534.11</v>
+        <v>5545.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.8195489477732</v>
+        <v>0.25506622928763</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2047760.0</v>
+        <v>2179840.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2047760.0</v>
+        <v>2179840.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.14</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>85.33</v>
+        <v>90.33</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>207165.77</v>
+        <v>377165.77</v>
       </c>
       <c r="J8" s="1">
-        <v>7.6897401579032</v>
+        <v>13.999932362163</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2901220.0</v>
+        <v>3071220.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2901220.0</v>
+        <v>3071220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.62</v>
+        <v>1.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>30.36</v>
+        <v>34.56</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-179474.4</v>
+        <v>122925.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-7.5875042233972</v>
+        <v>5.1968331370024</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2185920.0</v>
+        <v>2488320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2185920.0</v>
+        <v>2488320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.22</v>
+        <v>1.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>73.26</v>
+        <v>76.0</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2705961.59</v>
+        <v>2144371.9</v>
       </c>
       <c r="J10" s="1">
-        <v>81.965095998165</v>
+        <v>88.770779740474</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6007320.0</v>
+        <v>4560000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6007320.0</v>
+        <v>4560000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.35</v>
+        <v>2.47</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.2</v>
+        <v>69.18</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>365088.77</v>
+        <v>367361.47</v>
       </c>
       <c r="J11" s="1">
-        <v>16.630387755999</v>
+        <v>14.59263414237</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2560400.0</v>
+        <v>2884806.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2560400.0</v>
+        <v>2884806.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.43</v>
+        <v>1.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.095</v>
+        <v>16.815</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-690141.64</v>
+        <v>-736547.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-23.236218824421</v>
+        <v>-28.666317693036</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2279970.0</v>
+        <v>1832835.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2279970.0</v>
+        <v>1832835.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.27</v>
+        <v>0.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>242.3</v>
+        <v>252.5</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>94119.8</v>
+        <v>263439.8</v>
       </c>
       <c r="J13" s="1">
-        <v>2.3960885324517</v>
+        <v>6.7066131012962</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4022180.0</v>
+        <v>4191500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4022180.0</v>
+        <v>4191500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.24</v>
+        <v>2.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.435</v>
+        <v>19.59</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1076921.63</v>
+        <v>1280201.63</v>
       </c>
       <c r="J14" s="1">
-        <v>49.681794016222</v>
+        <v>59.059742054668</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3244560.0</v>
+        <v>3447840.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3244560.0</v>
+        <v>3447840.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.81</v>
+        <v>1.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.39</v>
+        <v>9.866</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>818061.67</v>
+        <v>996561.67</v>
       </c>
       <c r="J15" s="1">
-        <v>30.26284409862</v>
+        <v>36.866157601383</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3521250.0</v>
+        <v>3699750.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3521250.0</v>
+        <v>3699750.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.96</v>
+        <v>2.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.05</v>
+        <v>103.8</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-164758.75</v>
+        <v>123991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-6.5484172103932</v>
+        <v>4.2959903714518</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2351250.0</v>
+        <v>3010200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2351250.0</v>
+        <v>3010200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.31</v>
+        <v>1.63</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>208.3</v>
+        <v>199.25</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-415058.5</v>
+        <v>-472073.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-24.028648532708</v>
+        <v>-27.329372156227</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1312290.0</v>
+        <v>1255275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1312290.0</v>
+        <v>1255275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>32.9</v>
+        <v>35.9</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>-30412.14</v>
+        <v>211387.86</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.1338708027204</v>
+        <v>7.8812777563021</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2651740.0</v>
+        <v>2893540.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2651740.0</v>
+        <v>2893540.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.48</v>
+        <v>1.57</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2856.0</v>
+        <v>2808.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-293489.43</v>
+        <v>-459178.28</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.7584829937963</v>
+        <v>-10.573970573661</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4049044.69</v>
+        <v>3883355.84</v>
       </c>
       <c r="N19" s="1">
-        <v>4049044.69</v>
+        <v>3883355.84</v>
       </c>
       <c r="O19" s="1">
-        <v>2.26</v>
+        <v>2.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>70.58</v>
+        <v>68.34</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-718268.2</v>
+        <v>-843708.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.37801159994</v>
+        <v>-18.063662691129</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3952480.0</v>
+        <v>3827040.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3952480.0</v>
+        <v>3827040.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.2</v>
+        <v>2.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1904.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-540315.32</v>
+        <v>-707325.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-19.93139691869</v>
+        <v>-26.092137649473</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2170560.0</v>
+        <v>2003550.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2170560.0</v>
+        <v>2003550.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.21</v>
+        <v>1.08</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>38.95</v>
+        <v>42.825</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1826209.49</v>
+        <v>1968740.32</v>
       </c>
       <c r="J22" s="1">
-        <v>49.818296876666</v>
+        <v>64.723197961534</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5491950.0</v>
+        <v>5010525.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5491950.0</v>
+        <v>5010525.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.06</v>
+        <v>2.71</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.205</v>
+        <v>5.657</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>89266.42</v>
+        <v>407926.42</v>
       </c>
       <c r="J23" s="1">
-        <v>2.4932953306406</v>
+        <v>11.39376977626</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3669525.0</v>
+        <v>3988185.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3669525.0</v>
+        <v>3988185.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.04</v>
+        <v>2.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>36800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.6</v>
+        <v>106.2</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501087</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2592247.24</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1146632.76</v>
+        <v>1215788.96</v>
       </c>
       <c r="J24" s="1">
-        <v>44.23315578494</v>
+        <v>50.76339689858</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3738880.0</v>
+        <v>3610800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3738880.0</v>
+        <v>3610800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.08</v>
+        <v>1.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.747</v>
+        <v>4.824</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>441494.9</v>
+        <v>484383.9</v>
       </c>
       <c r="J25" s="1">
-        <v>20.044406022907</v>
+        <v>21.991618844429</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2644079.0</v>
+        <v>2686968.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2644079.0</v>
+        <v>2686968.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.47</v>
+        <v>1.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>165.38</v>
+        <v>188.54</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1065750.78</v>
+        <v>1436310.78</v>
       </c>
       <c r="J26" s="1">
-        <v>67.438529042702</v>
+        <v>90.886807750097</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2646080.0</v>
+        <v>3016640.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2646080.0</v>
+        <v>3016640.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>1.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>498.7</v>
+        <v>515.0</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-269013.01</v>
+        <v>-242190.98</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.8720399002097</v>
+        <v>-6.1868609181054</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3645588.97</v>
+        <v>3672411.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3645588.97</v>
+        <v>3672411.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.03</v>
+        <v>1.99</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>362.9</v>
+        <v>358.9</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1040428.2</v>
+        <v>994828.2</v>
       </c>
       <c r="J28" s="1">
-        <v>33.598705535479</v>
+        <v>32.126137824975</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4137060.0</v>
+        <v>4091460.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4137060.0</v>
+        <v>4091460.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.3</v>
+        <v>2.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>497.7</v>
+        <v>483.3</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-670986.5</v>
+        <v>-742986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-21.23720104517</v>
+        <v>-23.516052371169</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2488500.0</v>
+        <v>2416500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2488500.0</v>
+        <v>2416500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.39</v>
+        <v>1.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>210000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.395</v>
+        <v>16.33</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670476</v>
+        <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1825859.08</v>
+        <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1407090.92</v>
+        <v>1404919.66</v>
       </c>
       <c r="J30" s="1">
-        <v>77.064595806594</v>
+        <v>87.818437393256</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3232950.0</v>
+        <v>3004720.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3232950.0</v>
+        <v>3004720.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.8</v>
+        <v>1.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>523.4</v>
+        <v>549.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-162902.4</v>
+        <v>-31752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-6.0893030799981</v>
+        <v>-1.4242703709419</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2512320.0</v>
+        <v>2197600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2512320.0</v>
+        <v>2197600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.4</v>
+        <v>1.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>254.5</v>
+        <v>382.8</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>674660.43</v>
+        <v>158204.19</v>
       </c>
       <c r="J32" s="1">
-        <v>43.824366580427</v>
+        <v>6.4452382895485</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2214124.62</v>
+        <v>2612794.43</v>
       </c>
       <c r="N32" s="1">
-        <v>2214124.62</v>
+        <v>2612794.43</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>355.0</v>
+        <v>164.55</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-35634.06</v>
+        <v>-2398761.81</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.2765225375059</v>
+        <v>-36.438827905812</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2755860.72</v>
+        <v>4184221.09</v>
       </c>
       <c r="N33" s="1">
-        <v>2755860.72</v>
+        <v>4184221.09</v>
       </c>
       <c r="O33" s="1">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>141.95</v>
+        <v>65.22</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2980818.27</v>
+        <v>-1382156.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-47.129907495459</v>
+        <v>-50.22779246752</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3343866.9</v>
+        <v>1369620.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3343866.9</v>
+        <v>1369620.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.86</v>
+        <v>0.74</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>72.34</v>
+        <v>119.8</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1232636.68</v>
+        <v>2955461.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-44.794212007059</v>
+        <v>296.15673256613</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1519140.0</v>
+        <v>3953400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1519140.0</v>
+        <v>3953400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.85</v>
+        <v>2.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>37000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.02</v>
+        <v>688.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564865</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1118900.59</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>2470839.41</v>
+        <v>68465.02</v>
       </c>
       <c r="J36" s="1">
-        <v>220.82742936082</v>
+        <v>5.5270111125787</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3589740.0</v>
+        <v>1307200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3589740.0</v>
+        <v>1307200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.0</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>663.0</v>
+        <v>30.98</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>4118.02</v>
+        <v>-134119.7</v>
       </c>
       <c r="J37" s="1">
-        <v>0.41580118410474</v>
+        <v>-14.274131845721</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>994500.0</v>
+        <v>805480.0</v>
       </c>
       <c r="N37" s="1">
-        <v>994500.0</v>
+        <v>805480.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.06</v>
+        <v>315.6</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-210039.7</v>
+        <v>1158203.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-22.3541684826</v>
+        <v>27.833512707735</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>729560.0</v>
+        <v>5319388.47</v>
       </c>
       <c r="N38" s="1">
-        <v>729560.0</v>
+        <v>5319388.47</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>2.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>332.4</v>
+        <v>402.5</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.9</v>
+        <v>10.85</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1559711.53</v>
+        <v>1562985.82</v>
       </c>
       <c r="J39" s="1">
-        <v>39.358820160849</v>
+        <v>75.403358924475</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5522512.05</v>
+        <v>3635818.97</v>
       </c>
       <c r="N39" s="1">
-        <v>5522512.05</v>
+        <v>3635818.97</v>
       </c>
       <c r="O39" s="1">
-        <v>3.08</v>
+        <v>1.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>98000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>358.0</v>
+        <v>139.38</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.67</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2072833.15</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1216096.57</v>
+        <v>949961.01</v>
       </c>
       <c r="J40" s="1">
-        <v>58.668328900471</v>
+        <v>29.913559270525</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3288929.72</v>
+        <v>4125648.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3288929.72</v>
+        <v>4125648.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.83</v>
+        <v>2.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>171.88</v>
+        <v>260.2</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1911961.01</v>
+        <v>3180379.51</v>
       </c>
       <c r="J41" s="1">
-        <v>60.206217301032</v>
+        <v>161.31116767137</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5087648.0</v>
+        <v>5151960.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5087648.0</v>
+        <v>5151960.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.83</v>
+        <v>2.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>245.15</v>
+        <v>84.5</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.9416</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1876888.41</v>
       </c>
       <c r="I42" s="1">
-        <v>2882389.51</v>
+        <v>40349.99</v>
       </c>
       <c r="J42" s="1">
-        <v>146.19689759661</v>
+        <v>2.1498342567953</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4853970.0</v>
+        <v>1917238.4</v>
       </c>
       <c r="N42" s="1">
-        <v>4853970.0</v>
+        <v>1917238.4</v>
       </c>
       <c r="O42" s="1">
-        <v>2.7</v>
+        <v>1.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>31000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>91.76</v>
+        <v>167.22</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2770644.8</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>380000.38</v>
+        <v>3045944.61</v>
       </c>
       <c r="J43" s="1">
-        <v>13.715232641875</v>
+        <v>186.15792447717</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3150645.18</v>
+        <v>4682160.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3150645.18</v>
+        <v>4682160.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.76</v>
+        <v>2.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>148.75</v>
+        <v>229.45</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2528784.61</v>
+        <v>-104847.75</v>
       </c>
       <c r="J44" s="1">
-        <v>154.55083881102</v>
+        <v>-2.9562909974778</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4165000.0</v>
+        <v>3441750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4165000.0</v>
+        <v>3441750.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.32</v>
+        <v>1.86</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>221.1</v>
+        <v>138.5</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-230097.75</v>
+        <v>-1649134.85</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.4878445828823</v>
+        <v>-48.081698277686</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3316500.0</v>
+        <v>1780724.97</v>
       </c>
       <c r="N45" s="1">
-        <v>3316500.0</v>
+        <v>1780724.97</v>
       </c>
       <c r="O45" s="1">
-        <v>1.85</v>
+        <v>0.96</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>138.55</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1901311.54</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-47.127672079473</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2133073.05</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2133073.05</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.19</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.17</v>
+        <v>71.4</v>
       </c>
       <c r="E47" s="1">
-        <v>49.5195975556</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2056746.4</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-488115.55</v>
+        <v>445240.83</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.732412999483</v>
+        <v>26.240661484093</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1568630.85</v>
+        <v>2142000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1568630.85</v>
+        <v>2142000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>73.2</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>-144990.34</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>-7.0789485317073</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1903200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1903200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>65.58</v>
+        <v>39.12</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>270640.83</v>
+        <v>2597684.64</v>
       </c>
       <c r="J49" s="1">
-        <v>15.950456304297</v>
+        <v>90.225097475775</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1967400.0</v>
+        <v>5476800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1967400.0</v>
+        <v>5476800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.1</v>
+        <v>2.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>26000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>71.2</v>
+        <v>275.0</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515385</v>
+        <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2048190.34</v>
+        <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>-196990.34</v>
+        <v>218695.25</v>
       </c>
       <c r="J50" s="1">
-        <v>-9.6177750745568</v>
+        <v>8.6396254737799</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1851200.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1851200.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>33.64</v>
+        <v>68.52</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>2078907.56</v>
+        <v>85060.8</v>
       </c>
       <c r="J51" s="1">
-        <v>63.578023722685</v>
+        <v>3.5714933521975</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5348760.0</v>
+        <v>2466720.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5348760.0</v>
+        <v>2466720.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.98</v>
+        <v>1.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.09</v>
+        <v>197.5</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-38419.2</v>
+        <v>931854.05</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.6131275205118</v>
+        <v>22.208382363474</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2343240.0</v>
+        <v>5127810.49</v>
       </c>
       <c r="N52" s="1">
-        <v>2343240.0</v>
+        <v>5127810.49</v>
       </c>
       <c r="O52" s="1">
-        <v>1.31</v>
+        <v>2.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>182000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>154.6</v>
+        <v>35.67</v>
       </c>
       <c r="E53" s="1">
-        <v>161.5128245604</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3945479.14</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>-179466.3</v>
+        <v>1651602.65</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.5486566683508</v>
+        <v>261.62868824614</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3766012.84</v>
+        <v>2282880.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3766012.84</v>
+        <v>2282880.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.1</v>
+        <v>1.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>32.63</v>
+        <v>62.68</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>1457042.65</v>
+        <v>-801399.4</v>
       </c>
       <c r="J54" s="1">
-        <v>230.80863743963</v>
+        <v>-38.997549099041</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2088320.0</v>
+        <v>1253600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2088320.0</v>
+        <v>1253600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.16</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>