--- v2 (2026-07-11)
+++ v3 (2026-08-11)
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9008.2725</v>
+        <v>8256.2725</v>
       </c>
       <c r="D2">
-        <v>5191.88</v>
+        <v>5230.7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>46769950.93</v>
+        <v>43186157.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>46769950.93</v>
+        <v>43186157.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133058.5913</v>
+        <v>133408.0895</v>
       </c>
       <c r="D3">
-        <v>146.32</v>
+        <v>147.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19470308.52</v>
+        <v>19667405.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19470308.52</v>
+        <v>19667405.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5989.4196</v>
+        <v>5940.7072</v>
       </c>
       <c r="D4">
-        <v>1596.22</v>
+        <v>1607.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9560472.98</v>
+        <v>9549562.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9560472.98</v>
+        <v>9549562.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>699762.7265</v>
+        <v>709592.9123</v>
       </c>
       <c r="D5">
-        <v>152.26</v>
+        <v>153.39</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>106551011.96</v>
+        <v>108846401.78</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>106551011.96</v>
+        <v>108846401.78</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15592.941</v>
+        <v>15544.941</v>
       </c>
       <c r="D6">
-        <v>149.58</v>
+        <v>150.66</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2332483.71</v>
+        <v>2342093.38</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2332483.71</v>
+        <v>2342093.38</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>377.3</v>
+        <v>371.7</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>264547.13</v>
+        <v>179875.13</v>
       </c>
       <c r="J2" s="1">
-        <v>4.8627941272625</v>
+        <v>3.3063890196223</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5704776.0</v>
+        <v>5620104.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5704776.0</v>
+        <v>5620104.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.09</v>
+        <v>3.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.15</v>
+        <v>17.22</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1029356.81</v>
+        <v>-658552.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.895767371035</v>
+        <v>-38.927218646705</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4722600.0</v>
+        <v>1033200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4722600.0</v>
+        <v>1033200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.56</v>
+        <v>0.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1270.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8446973.55</v>
+        <v>8712193.55</v>
       </c>
       <c r="J4" s="1">
-        <v>832.60259503338</v>
+        <v>858.74484100439</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9461500.0</v>
+        <v>9726720.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9461500.0</v>
+        <v>9726720.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.12</v>
+        <v>5.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>152.3</v>
+        <v>135.02</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2690210.68</v>
+        <v>2098244.26</v>
       </c>
       <c r="J5" s="1">
-        <v>92.630662318141</v>
+        <v>72.247782284857</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5594444.13</v>
+        <v>5002477.71</v>
       </c>
       <c r="N5" s="1">
-        <v>5594444.13</v>
+        <v>5002477.71</v>
       </c>
       <c r="O5" s="1">
-        <v>3.03</v>
+        <v>2.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>400000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.516</v>
+        <v>10.416</v>
       </c>
       <c r="E6" s="1">
-        <v>7.5210255</v>
+        <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3008410.2</v>
+        <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1197989.8</v>
+        <v>1178709.3</v>
       </c>
       <c r="J6" s="1">
-        <v>39.821358137929</v>
+        <v>32.911945367104</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4206400.0</v>
+        <v>4760112.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4206400.0</v>
+        <v>4760112.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.28</v>
+        <v>2.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>83.84</v>
+        <v>80.9</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>5545.89</v>
+        <v>-70894.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.25506622928763</v>
+        <v>-3.2605575149169</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2179840.0</v>
+        <v>2103400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2179840.0</v>
+        <v>2103400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>90.33</v>
+        <v>92.96</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>377165.77</v>
+        <v>466585.77</v>
       </c>
       <c r="J8" s="1">
-        <v>13.999932362163</v>
+        <v>17.319093461604</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3071220.0</v>
+        <v>3160640.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3071220.0</v>
+        <v>3160640.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.56</v>
+        <v>35.97</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>122925.6</v>
+        <v>224445.6</v>
       </c>
       <c r="J9" s="1">
-        <v>5.1968331370024</v>
+        <v>9.4887178222794</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2488320.0</v>
+        <v>2589840.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2488320.0</v>
+        <v>2589840.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>76.0</v>
+        <v>77.96</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2144371.9</v>
+        <v>2261971.9</v>
       </c>
       <c r="J10" s="1">
-        <v>88.770779740474</v>
+        <v>93.639078796939</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4560000.0</v>
+        <v>4677600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4560000.0</v>
+        <v>4677600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.47</v>
+        <v>2.55</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.18</v>
+        <v>61.82</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>367361.47</v>
+        <v>60449.47</v>
       </c>
       <c r="J11" s="1">
-        <v>14.59263414237</v>
+        <v>2.4012235137511</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2884806.0</v>
+        <v>2577894.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2884806.0</v>
+        <v>2577894.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.815</v>
+        <v>19.415</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-736547.29</v>
+        <v>-453147.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-28.666317693036</v>
+        <v>-17.636429260202</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1832835.0</v>
+        <v>2116235.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1832835.0</v>
+        <v>2116235.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.99</v>
+        <v>1.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>16600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E13" s="1">
-        <v>236.6301325301</v>
+        <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3928060.2</v>
+        <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>263439.8</v>
+        <v>146671.29</v>
       </c>
       <c r="J13" s="1">
-        <v>6.7066131012962</v>
+        <v>4.8049110732197</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4191500.0</v>
+        <v>3199200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4191500.0</v>
+        <v>3199200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.27</v>
+        <v>1.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.59</v>
+        <v>18.25</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1280201.63</v>
+        <v>1044361.63</v>
       </c>
       <c r="J14" s="1">
-        <v>59.059742054668</v>
+        <v>48.179698442965</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3447840.0</v>
+        <v>3212000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3447840.0</v>
+        <v>3212000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.87</v>
+        <v>1.75</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.866</v>
+        <v>9.883</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>996561.67</v>
+        <v>1002936.67</v>
       </c>
       <c r="J15" s="1">
-        <v>36.866157601383</v>
+        <v>37.101990226482</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3699750.0</v>
+        <v>3706125.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3699750.0</v>
+        <v>3706125.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.0</v>
+        <v>2.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.8</v>
+        <v>100.0</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>123991.25</v>
+        <v>13791.25</v>
       </c>
       <c r="J16" s="1">
-        <v>4.2959903714518</v>
+        <v>0.47783272779559</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3010200.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>3010200.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.63</v>
+        <v>1.58</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>199.25</v>
+        <v>167.0</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-472073.5</v>
+        <v>-675248.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-27.329372156227</v>
+        <v>-39.09161932291</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1255275.0</v>
+        <v>1052100.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1255275.0</v>
+        <v>1052100.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.9</v>
+        <v>39.42</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>211387.86</v>
+        <v>495099.86</v>
       </c>
       <c r="J18" s="1">
-        <v>7.8812777563021</v>
+        <v>18.459052065555</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2893540.0</v>
+        <v>3177252.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2893540.0</v>
+        <v>3177252.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.57</v>
+        <v>1.73</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2808.0</v>
+        <v>2753.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-459178.28</v>
+        <v>-493866.58</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.573970573661</v>
+        <v>-11.372773738851</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3883355.84</v>
+        <v>3848667.54</v>
       </c>
       <c r="N19" s="1">
-        <v>3883355.84</v>
+        <v>3848667.54</v>
       </c>
       <c r="O19" s="1">
         <v>2.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>68.34</v>
+        <v>64.76</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-843708.2</v>
+        <v>-1044188.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.063662691129</v>
+        <v>-22.355908631512</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3827040.0</v>
+        <v>3626560.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3827040.0</v>
+        <v>3626560.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.07</v>
+        <v>1.98</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1757.5</v>
+        <v>1606.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-707325.32</v>
+        <v>-879465.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-26.092137649473</v>
+        <v>-32.442116150144</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2003550.0</v>
+        <v>1831410.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2003550.0</v>
+        <v>1831410.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>117000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>42.825</v>
+        <v>61.79</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596581</v>
+        <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3041784.68</v>
+        <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>1968740.32</v>
+        <v>3793935.08</v>
       </c>
       <c r="J22" s="1">
-        <v>64.723197961534</v>
+        <v>137.6706693738</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5010525.0</v>
+        <v>6549740.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5010525.0</v>
+        <v>6549740.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.71</v>
+        <v>3.57</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.657</v>
+        <v>5.858</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>407926.42</v>
+        <v>549631.42</v>
       </c>
       <c r="J23" s="1">
-        <v>11.39376977626</v>
+        <v>15.35172412044</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3988185.0</v>
+        <v>4129890.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3988185.0</v>
+        <v>4129890.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.16</v>
+        <v>2.25</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.2</v>
+        <v>103.0</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1215788.96</v>
+        <v>1106988.96</v>
       </c>
       <c r="J24" s="1">
-        <v>50.76339689858</v>
+        <v>46.220620344197</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3610800.0</v>
+        <v>3502000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3610800.0</v>
+        <v>3502000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.96</v>
+        <v>1.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.824</v>
+        <v>4.588</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>484383.9</v>
+        <v>352931.9</v>
       </c>
       <c r="J25" s="1">
-        <v>21.991618844429</v>
+        <v>16.023537988856</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2686968.0</v>
+        <v>2555516.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2686968.0</v>
+        <v>2555516.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.45</v>
+        <v>1.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>188.54</v>
+        <v>176.0</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1436310.78</v>
+        <v>1235670.78</v>
       </c>
       <c r="J26" s="1">
-        <v>90.886807750097</v>
+        <v>78.190719019927</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3016640.0</v>
+        <v>2816000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3016640.0</v>
+        <v>2816000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.63</v>
+        <v>1.53</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>515.0</v>
+        <v>481.8</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-242190.98</v>
+        <v>-441600.67</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.1868609181054</v>
+        <v>-11.280857473025</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3672411.0</v>
+        <v>3473001.31</v>
       </c>
       <c r="N27" s="1">
-        <v>3672411.0</v>
+        <v>3473001.31</v>
       </c>
       <c r="O27" s="1">
-        <v>1.99</v>
+        <v>1.89</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>358.9</v>
+        <v>353.6</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>994828.2</v>
+        <v>934408.2</v>
       </c>
       <c r="J28" s="1">
-        <v>32.126137824975</v>
+        <v>30.174985608557</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4091460.0</v>
+        <v>4031040.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4091460.0</v>
+        <v>4031040.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>2.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>483.3</v>
+        <v>452.0</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-742986.5</v>
+        <v>-899486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-23.516052371169</v>
+        <v>-28.46938893393</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2416500.0</v>
+        <v>2260000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2416500.0</v>
+        <v>2260000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>184000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.33</v>
+        <v>15.04</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670652</v>
+        <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1599800.34</v>
+        <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1404919.66</v>
+        <v>1184499.66</v>
       </c>
       <c r="J30" s="1">
-        <v>87.818437393256</v>
+        <v>60.468816270996</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3004720.0</v>
+        <v>3143360.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3004720.0</v>
+        <v>3143360.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.71</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>549.4</v>
+        <v>499.3</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-31752.0</v>
+        <v>-232152.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4242703709419</v>
+        <v>-10.413429552623</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2197600.0</v>
+        <v>1997200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2197600.0</v>
+        <v>1997200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.19</v>
+        <v>1.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>382.8</v>
+        <v>374.9</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>158204.19</v>
+        <v>103991.83</v>
       </c>
       <c r="J32" s="1">
-        <v>6.4452382895485</v>
+        <v>4.2366268840049</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2612794.43</v>
+        <v>2558582.07</v>
       </c>
       <c r="N32" s="1">
-        <v>2612794.43</v>
+        <v>2558582.07</v>
       </c>
       <c r="O32" s="1">
-        <v>1.41</v>
+        <v>1.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>164.55</v>
+        <v>167.65</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2398761.81</v>
+        <v>-2320419.09</v>
       </c>
       <c r="J33" s="1">
-        <v>-36.438827905812</v>
+        <v>-35.248748557436</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4184221.09</v>
+        <v>4262563.81</v>
       </c>
       <c r="N33" s="1">
-        <v>4184221.09</v>
+        <v>4262563.81</v>
       </c>
       <c r="O33" s="1">
-        <v>2.27</v>
+        <v>2.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>65.22</v>
+        <v>61.48</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1382156.68</v>
+        <v>-1460696.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-50.22779246752</v>
+        <v>-53.081948495908</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1369620.0</v>
+        <v>1291080.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1369620.0</v>
+        <v>1291080.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>119.8</v>
+        <v>156.9</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>2955461.64</v>
+        <v>4179761.64</v>
       </c>
       <c r="J35" s="1">
-        <v>296.15673256613</v>
+        <v>418.83966059787</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3953400.0</v>
+        <v>5177700.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3953400.0</v>
+        <v>5177700.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.14</v>
+        <v>2.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>688.0</v>
+        <v>646.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>68465.02</v>
+        <v>-11334.98</v>
       </c>
       <c r="J36" s="1">
-        <v>5.5270111125787</v>
+        <v>-0.91504479836357</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1307200.0</v>
+        <v>1227400.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1307200.0</v>
+        <v>1227400.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.98</v>
+        <v>27.94</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-134119.7</v>
+        <v>-213159.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-14.274131845721</v>
+        <v>-22.686224782745</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>805480.0</v>
+        <v>726440.0</v>
       </c>
       <c r="N37" s="1">
-        <v>805480.0</v>
+        <v>726440.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>315.6</v>
+        <v>319.4</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1158203.85</v>
+        <v>1280755.09</v>
       </c>
       <c r="J38" s="1">
-        <v>27.833512707735</v>
+        <v>30.778617315951</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5319388.47</v>
+        <v>5441939.71</v>
       </c>
       <c r="N38" s="1">
-        <v>5319388.47</v>
+        <v>5441939.71</v>
       </c>
       <c r="O38" s="1">
-        <v>2.88</v>
+        <v>2.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>402.5</v>
+        <v>368.1</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.85</v>
+        <v>10.86</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1562985.82</v>
+        <v>1248711.34</v>
       </c>
       <c r="J39" s="1">
-        <v>75.403358924475</v>
+        <v>60.241768132664</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3635818.97</v>
+        <v>3321544.49</v>
       </c>
       <c r="N39" s="1">
-        <v>3635818.97</v>
+        <v>3321544.49</v>
       </c>
       <c r="O39" s="1">
-        <v>1.97</v>
+        <v>1.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>139.38</v>
+        <v>144.46</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>949961.01</v>
+        <v>1100329.01</v>
       </c>
       <c r="J40" s="1">
-        <v>29.913559270525</v>
+        <v>34.64853474114</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4125648.0</v>
+        <v>4276016.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4125648.0</v>
+        <v>4276016.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.23</v>
+        <v>2.33</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>260.2</v>
+        <v>274.65</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3180379.51</v>
+        <v>3466489.51</v>
       </c>
       <c r="J41" s="1">
-        <v>161.31116767137</v>
+        <v>175.82287548402</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5151960.0</v>
+        <v>5438070.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5151960.0</v>
+        <v>5438070.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.79</v>
+        <v>2.96</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>21000.0</v>
+        <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.5</v>
+        <v>84.42</v>
       </c>
       <c r="E42" s="1">
-        <v>83.9416</v>
+        <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1876888.41</v>
+        <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>40349.99</v>
+        <v>62598.78</v>
       </c>
       <c r="J42" s="1">
-        <v>2.1498342567953</v>
+        <v>3.2106774729714</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1917238.4</v>
+        <v>2012305.05</v>
       </c>
       <c r="N42" s="1">
-        <v>1917238.4</v>
+        <v>2012305.05</v>
       </c>
       <c r="O42" s="1">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>167.22</v>
+        <v>178.5</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3045944.61</v>
+        <v>3361784.61</v>
       </c>
       <c r="J43" s="1">
-        <v>186.15792447717</v>
+        <v>205.46100657322</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4682160.0</v>
+        <v>4998000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4682160.0</v>
+        <v>4998000.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.54</v>
+        <v>2.72</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>229.45</v>
+        <v>268.65</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>-104847.75</v>
+        <v>483152.25</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.9562909974778</v>
+        <v>13.622978529212</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3441750.0</v>
+        <v>4029750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3441750.0</v>
+        <v>4029750.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.86</v>
+        <v>2.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>138.5</v>
+        <v>142.65</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1649134.85</v>
+        <v>-1575846.06</v>
       </c>
       <c r="J45" s="1">
-        <v>-48.081698277686</v>
+        <v>-45.944911532857</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1780724.97</v>
+        <v>1854013.76</v>
       </c>
       <c r="N45" s="1">
-        <v>1780724.97</v>
+        <v>1854013.76</v>
       </c>
       <c r="O45" s="1">
-        <v>0.96</v>
+        <v>1.01</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>71.4</v>
+        <v>69.39</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>445240.83</v>
+        <v>384940.83</v>
       </c>
       <c r="J47" s="1">
-        <v>26.240661484093</v>
+        <v>22.686827736431</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2142000.0</v>
+        <v>2081700.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2142000.0</v>
+        <v>2081700.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.16</v>
+        <v>1.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>73.2</v>
+        <v>72.8</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-144990.34</v>
+        <v>-155390.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.0789485317073</v>
+        <v>-7.5867138402772</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1903200.0</v>
+        <v>1892800.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1903200.0</v>
+        <v>1892800.0</v>
       </c>
       <c r="O48" s="1">
         <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>39.12</v>
+        <v>36.8</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2597684.64</v>
+        <v>2272884.64</v>
       </c>
       <c r="J49" s="1">
-        <v>90.225097475775</v>
+        <v>78.943854476189</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5476800.0</v>
+        <v>5152000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5476800.0</v>
+        <v>5152000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.97</v>
+        <v>2.81</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>275.0</v>
+        <v>235.8</v>
       </c>
       <c r="E50" s="1">
-        <v>253.130475</v>
+        <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2531304.75</v>
+        <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>218695.25</v>
+        <v>-158078.55</v>
       </c>
       <c r="J50" s="1">
-        <v>8.6396254737799</v>
+        <v>-5.2910159963494</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2750000.0</v>
+        <v>2829600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2750000.0</v>
+        <v>2829600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.49</v>
+        <v>1.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>68.52</v>
+        <v>70.73</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>85060.8</v>
+        <v>164620.8</v>
       </c>
       <c r="J51" s="1">
-        <v>3.5714933521975</v>
+        <v>6.9120216695991</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2466720.0</v>
+        <v>2546280.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2466720.0</v>
+        <v>2546280.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.34</v>
+        <v>1.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>194000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>197.5</v>
+        <v>197.1</v>
       </c>
       <c r="E52" s="1">
-        <v>161.1687508763</v>
+        <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>4195956.44</v>
+        <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>931854.05</v>
+        <v>759494.05</v>
       </c>
       <c r="J52" s="1">
-        <v>22.208382363474</v>
+        <v>21.946999427666</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5127810.49</v>
+        <v>4220076.68</v>
       </c>
       <c r="N52" s="1">
-        <v>5127810.49</v>
+        <v>4220076.68</v>
       </c>
       <c r="O52" s="1">
-        <v>2.78</v>
+        <v>2.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.67</v>
+        <v>34.96</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1651602.65</v>
+        <v>1606162.65</v>
       </c>
       <c r="J53" s="1">
-        <v>261.62868824614</v>
+        <v>254.43058427488</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2282880.0</v>
+        <v>2237440.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2282880.0</v>
+        <v>2237440.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.24</v>
+        <v>1.22</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>20000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>62.68</v>
+        <v>61.72</v>
       </c>
       <c r="E54" s="1">
-        <v>102.74997</v>
+        <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2054999.4</v>
+        <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-801399.4</v>
+        <v>-869352.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-38.997549099041</v>
+        <v>-34.283261290761</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1253600.0</v>
+        <v>1666440.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1253600.0</v>
+        <v>1666440.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>