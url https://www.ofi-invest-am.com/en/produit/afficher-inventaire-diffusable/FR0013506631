--- v5 (2026-09-22)
+++ v6 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -145,149 +145,164 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>IE000182704N</t>
+  </si>
+  <si>
+    <t>CRH PUBLIC LIMITED PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>CH0013841017</t>
@@ -325,129 +340,129 @@
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
-    <t>DE0007010803</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>DE000SYM9999</t>
-[...2 lines deleted...]
-    <t>SYMRISE AG</t>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
@@ -802,257 +817,257 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>8246.9572</v>
+        <v>7675.2672</v>
       </c>
       <c r="C2">
-        <v>5509.14</v>
+        <v>5444.2</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>45433645.37</v>
+        <v>41785753.08</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>45433645.37</v>
+        <v>41785753.08</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>132833.3291</v>
+        <v>133286.7758</v>
       </c>
       <c r="C3">
-        <v>155.27</v>
+        <v>153.44</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>20625063.85</v>
+        <v>20451541.29</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>20625063.85</v>
+        <v>20451541.29</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>5809.6792</v>
+        <v>5715.639</v>
       </c>
       <c r="C4">
-        <v>1692.07</v>
+        <v>1671.6</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>9830394.26</v>
+        <v>9554271.56</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>9830394.26</v>
+        <v>9554271.56</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>723143.3101</v>
+        <v>712130.5146</v>
       </c>
       <c r="C5">
-        <v>161.53</v>
+        <v>159.62</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>116815963.09</v>
+        <v>113673946.07</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>116815963.09</v>
+        <v>113673946.07</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>15149.941</v>
+        <v>14976.941</v>
       </c>
       <c r="C6">
-        <v>158.63</v>
+        <v>156.73</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2403254.84</v>
+        <v>2347366.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>2403254.84</v>
+        <v>2347366.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z54"/>
+  <dimension ref="A1:Z56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1071,2690 +1086,2790 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>15120.0</v>
       </c>
       <c r="C2" s="1">
-        <v>406.6</v>
+        <v>416.4</v>
       </c>
       <c r="D2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="H2" s="1">
-        <v>707563.13</v>
+        <v>855739.13</v>
       </c>
       <c r="I2" s="1">
-        <v>13.006127994023</v>
+        <v>15.729836932394</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6147792.0</v>
+        <v>6295968.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6147792.0</v>
+        <v>6295968.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3.15</v>
+        <v>3.35</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>60000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>16.21</v>
+        <v>15.62</v>
       </c>
       <c r="D3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1691752.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-719152.0</v>
+        <v>-754552.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-42.509303964174</v>
+        <v>-44.601809248637</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>972600.0</v>
+        <v>937200.0</v>
       </c>
       <c r="M3" s="1">
-        <v>972600.0</v>
+        <v>937200.0</v>
       </c>
       <c r="N3" s="1">
         <v>0.5</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>7450.0</v>
+        <v>7650.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1655.8</v>
+        <v>1549.4</v>
       </c>
       <c r="D4" s="1">
-        <v>136.1780469799</v>
+        <v>212.4431398693</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1014526.45</v>
+        <v>1625190.02</v>
       </c>
       <c r="H4" s="1">
-        <v>11321183.55</v>
+        <v>10227719.98</v>
       </c>
       <c r="I4" s="1">
-        <v>1115.908170753</v>
+        <v>629.32456230564</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>12335710.0</v>
+        <v>11852910.0</v>
       </c>
       <c r="M4" s="1">
-        <v>12335710.0</v>
+        <v>11852910.0</v>
       </c>
       <c r="N4" s="1">
-        <v>6.32</v>
+        <v>6.31</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>36000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>132.9</v>
+        <v>125.66</v>
       </c>
       <c r="D5" s="1">
-        <v>85.5636991667</v>
+        <v>85.5636988889</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G5" s="1">
-        <v>3546216.2</v>
+        <v>2659662.15</v>
       </c>
       <c r="H5" s="1">
-        <v>1997700.37</v>
+        <v>1339182.8</v>
       </c>
       <c r="I5" s="1">
-        <v>56.333293215456</v>
+        <v>50.351613267873</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5543916.57</v>
+        <v>3998844.95</v>
       </c>
       <c r="M5" s="1">
-        <v>5543916.57</v>
+        <v>3998844.95</v>
       </c>
       <c r="N5" s="1">
-        <v>2.84</v>
+        <v>2.13</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>490000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>11.998</v>
+        <v>11.968</v>
       </c>
       <c r="D6" s="1">
         <v>8.0278463265</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>3933644.7</v>
       </c>
       <c r="H6" s="1">
-        <v>1945375.3</v>
+        <v>1930675.3</v>
       </c>
       <c r="I6" s="1">
-        <v>49.454779177184</v>
+        <v>49.081079946036</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>5879020.0</v>
+        <v>5864320.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5879020.0</v>
+        <v>5864320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.01</v>
+        <v>3.12</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>26000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>60.94</v>
+        <v>102.64</v>
       </c>
       <c r="D7" s="1">
-        <v>83.6266965385</v>
+        <v>79.2368891176</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2174294.11</v>
+        <v>2694054.23</v>
       </c>
       <c r="H7" s="1">
-        <v>-589854.11</v>
+        <v>795705.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-27.128533683054</v>
+        <v>29.535625569052</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1584440.0</v>
+        <v>3489760.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1584440.0</v>
+        <v>3489760.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.81</v>
+        <v>1.86</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
-        <v>34000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.84</v>
+        <v>38.03</v>
       </c>
       <c r="D8" s="1">
-        <v>79.2368891176</v>
+        <v>32.8527</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2694054.23</v>
+        <v>2036867.4</v>
       </c>
       <c r="H8" s="1">
-        <v>768505.77</v>
+        <v>320992.6</v>
       </c>
       <c r="I8" s="1">
-        <v>28.52599481637</v>
+        <v>15.759130908571</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>3462560.0</v>
+        <v>2357860.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3462560.0</v>
+        <v>2357860.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1.77</v>
+        <v>1.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
-        <v>72000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>38.1</v>
+        <v>76.8</v>
       </c>
       <c r="D9" s="1">
-        <v>32.8527</v>
+        <v>43.1065861538</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>2365394.4</v>
+        <v>2801928.1</v>
       </c>
       <c r="H9" s="1">
-        <v>377805.6</v>
+        <v>2190071.9</v>
       </c>
       <c r="I9" s="1">
-        <v>15.972203197911</v>
+        <v>78.163029950697</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>2743200.0</v>
+        <v>4992000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2743200.0</v>
+        <v>4992000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1.41</v>
+        <v>2.66</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>65000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>78.1</v>
+        <v>103.96</v>
       </c>
       <c r="D10" s="1">
-        <v>43.1065861538</v>
+        <v>106.995</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F10">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>2801928.1</v>
+        <v>1874228.16</v>
       </c>
       <c r="H10" s="1">
-        <v>2274571.9</v>
+        <v>-56189.42</v>
       </c>
       <c r="I10" s="1">
-        <v>81.178810405592</v>
+        <v>-2.9980031886833</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5076500.0</v>
+        <v>1818038.74</v>
       </c>
       <c r="M10" s="1">
-        <v>5076500.0</v>
+        <v>1818038.74</v>
       </c>
       <c r="N10" s="1">
-        <v>2.6</v>
+        <v>0.97</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" s="1">
         <v>47700.0</v>
       </c>
       <c r="C11" s="1">
-        <v>66.64</v>
+        <v>71.86</v>
       </c>
       <c r="D11" s="1">
         <v>60.8797595388</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>2903964.53</v>
       </c>
       <c r="H11" s="1">
-        <v>274763.47</v>
+        <v>523757.47</v>
       </c>
       <c r="I11" s="1">
-        <v>9.4616675638252</v>
+        <v>18.035945845385</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>3178728.0</v>
+        <v>3427722.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3178728.0</v>
+        <v>3427722.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1.63</v>
+        <v>1.83</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" s="1">
         <v>109000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>17.03</v>
+        <v>18.45</v>
       </c>
       <c r="D12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="H12" s="1">
-        <v>-713112.29</v>
+        <v>-558332.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-27.754230764936</v>
+        <v>-21.730214774696</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1856270.0</v>
+        <v>2011050.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1856270.0</v>
+        <v>2011050.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.95</v>
+        <v>1.07</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="1">
         <v>12900.0</v>
       </c>
       <c r="C13" s="1">
-        <v>244.0</v>
+        <v>258.2</v>
       </c>
       <c r="D13" s="1">
         <v>236.6301325581</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3052528.71</v>
       </c>
       <c r="H13" s="1">
-        <v>95071.29</v>
+        <v>278251.29</v>
       </c>
       <c r="I13" s="1">
-        <v>3.1145092817161</v>
+        <v>9.1154356415537</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3147600.0</v>
+        <v>3330780.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3147600.0</v>
+        <v>3330780.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.61</v>
+        <v>1.77</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" s="1">
         <v>176000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>17.805</v>
+        <v>19.34</v>
       </c>
       <c r="D14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="H14" s="1">
-        <v>966041.63</v>
+        <v>1236201.63</v>
       </c>
       <c r="I14" s="1">
-        <v>44.566549631616</v>
+        <v>57.029883171887</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3133680.0</v>
+        <v>3403840.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3133680.0</v>
+        <v>3403840.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1.61</v>
+        <v>1.81</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="1">
         <v>375000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>9.821</v>
+        <v>10.164</v>
       </c>
       <c r="D15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="H15" s="1">
-        <v>979686.67</v>
+        <v>1108311.67</v>
       </c>
       <c r="I15" s="1">
-        <v>36.24189477024</v>
+        <v>41.000164794289</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3682875.0</v>
+        <v>3811500.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3682875.0</v>
+        <v>3811500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1.89</v>
+        <v>2.03</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>114.9</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.8127736364</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2195881.02</v>
+      </c>
+      <c r="H16" s="1">
+        <v>331918.98</v>
+      </c>
+      <c r="I16" s="1">
+        <v>15.115526614461</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2527800.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2527800.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>62</v>
-      </c>
-[...43 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>14443.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>218.2138669252</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3151662.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-722350.28</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-22.919655670787</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2429312.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2429312.6</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>187.2</v>
+      </c>
+      <c r="D18" s="1">
+        <v>188.36656</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1883665.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-11665.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.61930312896302</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1872000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1872000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>80600.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>41.16</v>
+      </c>
+      <c r="D19" s="1">
+        <v>33.2773218362</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2682152.14</v>
+      </c>
+      <c r="H19" s="1">
+        <v>635343.86</v>
+      </c>
+      <c r="I19" s="1">
+        <v>23.687838229788</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3317496.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3317496.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>68</v>
-      </c>
-[...43 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="1">
-        <v>63000.0</v>
+        <v>1370.0</v>
       </c>
       <c r="C20" s="1">
-        <v>71.0</v>
+        <v>3390.0</v>
       </c>
       <c r="D20" s="1">
-        <v>81.554415873</v>
+        <v>3467.5727664234</v>
       </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="F20">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G20" s="1">
-        <v>5137928.2</v>
+        <v>4623823.95</v>
       </c>
       <c r="H20" s="1">
-        <v>-664928.2</v>
+        <v>406285.44</v>
       </c>
       <c r="I20" s="1">
-        <v>-12.941562710043</v>
+        <v>8.7867843670821</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>4473000.0</v>
+        <v>5030109.39</v>
       </c>
       <c r="M20" s="1">
-        <v>4473000.0</v>
+        <v>5030109.39</v>
       </c>
       <c r="N20" s="1">
-        <v>2.29</v>
+        <v>2.68</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>68000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>76.02</v>
+      </c>
+      <c r="D21" s="1">
+        <v>81.176525</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>5520003.7</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-350643.7</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-6.3522366841892</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5169360.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5169360.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>1683.5</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2245.9676231884</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>3099435.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-776205.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-25.043443074657</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2323230.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2323230.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>48500.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>67.31</v>
+      </c>
+      <c r="D23" s="1">
+        <v>25.9981595876</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1260910.74</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2003624.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>158.90294185297</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3264535.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3264535.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>28.975</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.2912</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2829120.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>68380.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.417005994797</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2897500.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2897500.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1">
+        <v>605000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>6.34</v>
+      </c>
+      <c r="D25" s="1">
+        <v>5.0783809587</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3072420.48</v>
+      </c>
+      <c r="H25" s="1">
+        <v>763279.52</v>
+      </c>
+      <c r="I25" s="1">
+        <v>24.842938164505</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3835700.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3835700.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70.4415011765</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2395011.04</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1038988.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>43.381384997708</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3434000.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3434000.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="1">
+        <v>737000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4.324</v>
+      </c>
+      <c r="D27" s="1">
+        <v>4.0199784261</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2962724.1</v>
+      </c>
+      <c r="H27" s="1">
+        <v>224063.9</v>
+      </c>
+      <c r="I27" s="1">
+        <v>7.5627663068593</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3186788.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3186788.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>175.14</v>
+      </c>
+      <c r="D28" s="1">
+        <v>89.7914326923</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1400746.35</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1331437.65</v>
+      </c>
+      <c r="I28" s="1">
+        <v>95.052016376841</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2732184.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2732184.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>581.4</v>
+      </c>
+      <c r="D29" s="1">
+        <v>550.93275</v>
+      </c>
+      <c r="E29" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29">
+        <v>0.92</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3896604.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>259401.03</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.6571042389058</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4156005.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4156005.63</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>378.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>279.2342926829</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3434581.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1222198.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.585065989693</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4656780.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4656780.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>2.48</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>631.8973</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3159486.5</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-680486.5</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-21.53788281735</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2479000.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2479000.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>209000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D32" s="1">
+        <v>9.372537512</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1958860.34</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1255559.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>64.09643578776</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3214420.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3214420.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="1">
-        <v>190000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>151.75</v>
+        <v>508.2</v>
       </c>
       <c r="D33" s="1">
-        <v>258.2997771053</v>
+        <v>557.338</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="F33">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>6582982.9</v>
+        <v>2229352.0</v>
       </c>
       <c r="H33" s="1">
-        <v>-2725585.85</v>
+        <v>-196552.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-41.403507975085</v>
+        <v>-8.8165529714464</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>3857397.05</v>
+        <v>2032800.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3857397.05</v>
+        <v>2032800.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1.98</v>
+        <v>1.08</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="1">
-        <v>21000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>63.48</v>
+        <v>425.2</v>
       </c>
       <c r="D34" s="1">
-        <v>131.0369847619</v>
+        <v>358.8201784314</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G34" s="1">
-        <v>2751776.68</v>
+        <v>2454590.24</v>
       </c>
       <c r="H34" s="1">
-        <v>-1418696.68</v>
+        <v>446226.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-51.555661849711</v>
+        <v>18.179263191399</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1333080.0</v>
+        <v>2900816.66</v>
       </c>
       <c r="M34" s="1">
-        <v>1333080.0</v>
+        <v>2900816.66</v>
       </c>
       <c r="N34" s="1">
-        <v>0.68</v>
+        <v>1.54</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>149.6</v>
+      </c>
+      <c r="D35" s="1">
+        <v>258.2997771053</v>
+      </c>
+      <c r="E35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35">
+        <v>7.48</v>
+      </c>
+      <c r="G35" s="1">
+        <v>6582982.9</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-2780720.86</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-42.241046380357</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3802262.04</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3802262.04</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>64.12</v>
+      </c>
+      <c r="D36" s="1">
+        <v>131.0369847619</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2751776.68</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1405256.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-51.067250122928</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1346520.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1346520.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>134.35</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.2405565517</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>876976.14</v>
+      </c>
+      <c r="H37" s="1">
+        <v>3019173.86</v>
+      </c>
+      <c r="I37" s="1">
+        <v>344.27092395011</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3896150.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3896150.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>26.79</v>
+      </c>
+      <c r="D38" s="1">
+        <v>36.13845</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>939599.7</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-243059.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-25.868430992475</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>696540.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>696540.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15600.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>330.2</v>
+      </c>
+      <c r="D39" s="1">
+        <v>276.757175</v>
+      </c>
+      <c r="E39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39">
+        <v>0.92</v>
+      </c>
+      <c r="G39" s="1">
+        <v>4161184.62</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1417847.11</v>
+      </c>
+      <c r="I39" s="1">
+        <v>34.073160397291</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>5579031.73</v>
+      </c>
+      <c r="M39" s="1">
+        <v>5579031.73</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="1">
-        <v>33000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>132.22</v>
+        <v>520.4</v>
       </c>
       <c r="D40" s="1">
-        <v>112.8702724242</v>
+        <v>567.6699166667</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.02</v>
       </c>
       <c r="G40" s="1">
-        <v>3724718.99</v>
+        <v>1541149.42</v>
       </c>
       <c r="H40" s="1">
-        <v>638541.01</v>
+        <v>-124323.94</v>
       </c>
       <c r="I40" s="1">
-        <v>17.143333811607</v>
+        <v>-8.0669621249314</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4363260.0</v>
+        <v>1416825.48</v>
       </c>
       <c r="M40" s="1">
-        <v>4363260.0</v>
+        <v>1416825.48</v>
       </c>
       <c r="N40" s="1">
-        <v>2.24</v>
+        <v>0.75</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>384.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>239.3382</v>
+      </c>
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41">
+        <v>11.02</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2072833.15</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1343248.16</v>
+      </c>
+      <c r="I41" s="1">
+        <v>64.802522093976</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3416081.31</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3416081.31</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
-      </c>
-[...43 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>136.98</v>
+      </c>
+      <c r="D42" s="1">
+        <v>112.8702724242</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>3724718.99</v>
+      </c>
+      <c r="H42" s="1">
+        <v>795621.01</v>
+      </c>
+      <c r="I42" s="1">
+        <v>21.360564706655</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4520340.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4520340.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
+        <v>19800.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>270.15</v>
+      </c>
+      <c r="D43" s="1">
+        <v>99.5747722222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1971580.49</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3377389.51</v>
+      </c>
+      <c r="I43" s="1">
+        <v>171.30365851815</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>5348970.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>5348970.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="1">
+        <v>21825.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>94.68</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.8475857961</v>
+      </c>
+      <c r="E44" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44">
+        <v>0.92</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1949706.27</v>
+      </c>
+      <c r="H44" s="1">
+        <v>288343.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>14.7890543533</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2238049.39</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2238049.39</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>152.18</v>
+      </c>
+      <c r="D45" s="1">
+        <v>58.4362638462</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1519342.86</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2437337.14</v>
+      </c>
+      <c r="I45" s="1">
+        <v>160.42048204972</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3956680.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3956680.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>270.1</v>
+      </c>
+      <c r="D46" s="1">
+        <v>236.43985</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3546597.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>504902.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>14.236242325479</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4051500.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4051500.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" s="1">
+        <v>13900.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>161.85</v>
+      </c>
+      <c r="D47" s="1">
+        <v>279.5843467626</v>
+      </c>
+      <c r="E47" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47">
+        <v>0.92</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3807920.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-1371318.34</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-36.012260591327</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2436602.4</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2436602.4</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>30.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>76.4</v>
+      </c>
+      <c r="D49" s="1">
+        <v>56.558639</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1696759.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>595240.83</v>
+      </c>
+      <c r="I49" s="1">
+        <v>35.081043940962</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>2292000.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>2292000.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>58.88</v>
+      </c>
+      <c r="D50" s="1">
+        <v>62.5432</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2876987.2</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-168507.2</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-5.8570715921155</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2708480.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2708480.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>33.16</v>
+      </c>
+      <c r="D51" s="1">
+        <v>20.5651097143</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2879115.36</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1763284.64</v>
+      </c>
+      <c r="I51" s="1">
+        <v>61.243973218218</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>4642400.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>4642400.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>235.7</v>
+      </c>
+      <c r="D52" s="1">
+        <v>248.973212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2489732.12</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-132732.12</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.3311807697609</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2357000.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2357000.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>81.29</v>
+      </c>
+      <c r="D53" s="1">
+        <v>66.1572</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2381659.2</v>
+      </c>
+      <c r="H53" s="1">
+        <v>544780.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>22.874003131934</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2926440.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2926440.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>177.85</v>
+      </c>
+      <c r="D54" s="1">
+        <v>161.168750875</v>
+      </c>
+      <c r="E54" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54">
+        <v>7.48</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3460582.63</v>
+      </c>
+      <c r="H54" s="1">
+        <v>345960.03</v>
+      </c>
+      <c r="I54" s="1">
+        <v>9.9971613739505</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3806542.66</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3806542.66</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>144</v>
+      </c>
+      <c r="B55" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>30.19</v>
+      </c>
+      <c r="D55" s="1">
+        <v>13.4647809211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1023323.35</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1271116.65</v>
+      </c>
+      <c r="I55" s="1">
+        <v>124.21456522027</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2294440.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2294440.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="1">
         <v>27000.0</v>
       </c>
-      <c r="C54" s="1">
-[...2 lines deleted...]
-      <c r="D54" s="1">
+      <c r="C56" s="1">
+        <v>63.18</v>
+      </c>
+      <c r="D56" s="1">
         <v>93.9182333333</v>
       </c>
-      <c r="E54" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="1">
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>2535792.3</v>
       </c>
-      <c r="H54" s="1">
-[...24 lines deleted...]
-        <v>140</v>
+      <c r="H56" s="1">
+        <v>-829932.3</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-32.728717568864</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1705860.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1705860.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">