--- v1 (2026-05-29)
+++ v2 (2026-06-25)
@@ -109,51 +109,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>JP3102000001</t>
   </si>
   <si>
     <t>AISIN CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
@@ -1138,153 +1138,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>216519.8426</v>
+        <v>238591.0003</v>
       </c>
       <c r="D2">
-        <v>341.7</v>
+        <v>318.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>73986034.74</v>
+        <v>75962643.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>73986034.74</v>
+        <v>75962643.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>248.67</v>
+        <v>231.79</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1740.72</v>
+        <v>1622.59</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1740.72</v>
+        <v>1622.59</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>165.87</v>
+        <v>154.64</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1658.74</v>
+        <v>1546.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1658.74</v>
+        <v>1546.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27446.86</v>
+        <v>27440.5156</v>
       </c>
       <c r="D5">
-        <v>177.76</v>
+        <v>165.72</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4879181.78</v>
+        <v>4547660.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4879181.78</v>
+        <v>4547660.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1333,5037 +1333,5037 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4541.0</v>
+        <v>4993.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.82</v>
+        <v>67.04</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425237</v>
+        <v>43.28316243</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>194197.11</v>
+        <v>227433.8</v>
       </c>
       <c r="I2" s="1">
-        <v>164962.21</v>
+        <v>137992.75</v>
       </c>
       <c r="J2" s="1">
-        <v>84.945759491478</v>
+        <v>60.673809257903</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>359159.32</v>
+        <v>365426.55</v>
       </c>
       <c r="N2" s="1">
-        <v>359159.32</v>
+        <v>365426.55</v>
       </c>
       <c r="O2" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39531.0</v>
+        <v>43431.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2779.5</v>
+        <v>2288.5</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37767828</v>
+        <v>1799.21010338</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H3" s="1">
-        <v>421301.44</v>
+        <v>471409.21</v>
       </c>
       <c r="I3" s="1">
-        <v>174761.93</v>
+        <v>68125.94</v>
       </c>
       <c r="J3" s="1">
-        <v>41.481446158836</v>
+        <v>14.451550490496</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>596063.37</v>
+        <v>539535.15</v>
       </c>
       <c r="N3" s="1">
-        <v>596063.37</v>
+        <v>539535.15</v>
       </c>
       <c r="O3" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7443.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D4" s="1">
-        <v>28.29</v>
+        <v>24.4</v>
       </c>
       <c r="E4" s="1">
-        <v>22.61164987</v>
+        <v>22.68393451</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>168298.51</v>
+        <v>185645.32</v>
       </c>
       <c r="I4" s="1">
-        <v>42263.96</v>
+        <v>14044.28</v>
       </c>
       <c r="J4" s="1">
-        <v>25.112498025086</v>
+        <v>7.5651139495464</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>210562.47</v>
+        <v>199689.6</v>
       </c>
       <c r="N4" s="1">
-        <v>210562.47</v>
+        <v>199689.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12784.0</v>
+        <v>14057.0</v>
       </c>
       <c r="D5" s="1">
-        <v>355.79</v>
+        <v>322.03</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953692</v>
+        <v>246.17912072</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>2606516.27</v>
+        <v>2953001.15</v>
       </c>
       <c r="I5" s="1">
-        <v>1245791.14</v>
+        <v>959510.27</v>
       </c>
       <c r="J5" s="1">
-        <v>47.795256616603</v>
+        <v>32.492715758001</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3852307.41</v>
+        <v>3912511.42</v>
       </c>
       <c r="N5" s="1">
-        <v>3852307.41</v>
+        <v>3912511.42</v>
       </c>
       <c r="O5" s="1">
-        <v>4.88</v>
+        <v>4.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>10773.0</v>
+        <v>11846.0</v>
       </c>
       <c r="D6" s="1">
-        <v>73.55</v>
+        <v>63.4</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651258</v>
+        <v>56.03526591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>596355.71</v>
+        <v>663793.76</v>
       </c>
       <c r="I6" s="1">
-        <v>195998.44</v>
+        <v>87242.64</v>
       </c>
       <c r="J6" s="1">
-        <v>32.866028900771</v>
+        <v>13.14303406528</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>792354.15</v>
+        <v>751036.4</v>
       </c>
       <c r="N6" s="1">
-        <v>792354.15</v>
+        <v>751036.4</v>
       </c>
       <c r="O6" s="1">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>546.0</v>
+        <v>600.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1233.4</v>
+        <v>1211.6</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357143</v>
+        <v>669.81615</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>337424.49</v>
+        <v>401889.69</v>
       </c>
       <c r="I7" s="1">
-        <v>336011.91</v>
+        <v>325070.31</v>
       </c>
       <c r="J7" s="1">
-        <v>99.581364114976</v>
+        <v>80.885456404716</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>673436.4</v>
+        <v>726960.0</v>
       </c>
       <c r="N7" s="1">
-        <v>673436.4</v>
+        <v>726960.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>12229.0</v>
+        <v>13447.0</v>
       </c>
       <c r="D8" s="1">
-        <v>245.87</v>
+        <v>235.42</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541909</v>
+        <v>304.57101361</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>3217836.09</v>
+        <v>3485153.48</v>
       </c>
       <c r="I8" s="1">
-        <v>-671258.44</v>
+        <v>-749031.84</v>
       </c>
       <c r="J8" s="1">
-        <v>-20.860554149606</v>
+        <v>-21.492076153846</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2546577.65</v>
+        <v>2736121.64</v>
       </c>
       <c r="N8" s="1">
-        <v>2546577.65</v>
+        <v>2736121.64</v>
       </c>
       <c r="O8" s="1">
-        <v>3.23</v>
+        <v>3.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>82600.0</v>
+        <v>90800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1454.0</v>
+        <v>1400.0</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61789346</v>
+        <v>1196.97729075</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H9" s="1">
-        <v>560180.56</v>
+        <v>625607.9</v>
       </c>
       <c r="I9" s="1">
-        <v>91346.43</v>
+        <v>64445.79</v>
       </c>
       <c r="J9" s="1">
-        <v>16.306604784714</v>
+        <v>10.301306936821</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>651526.99</v>
+        <v>690053.69</v>
       </c>
       <c r="N9" s="1">
-        <v>651526.99</v>
+        <v>690053.69</v>
       </c>
       <c r="O9" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>4261.0</v>
+        <v>4685.0</v>
       </c>
       <c r="D10" s="1">
-        <v>43.24</v>
+        <v>34.9</v>
       </c>
       <c r="E10" s="1">
-        <v>39.48222952</v>
+        <v>39.22862327</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H10" s="1">
-        <v>198967.3</v>
+        <v>216972.88</v>
       </c>
       <c r="I10" s="1">
-        <v>10831.88</v>
+        <v>-28002.64</v>
       </c>
       <c r="J10" s="1">
-        <v>5.4440503540029</v>
+        <v>-12.906055355858</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>209799.18</v>
+        <v>188970.24</v>
       </c>
       <c r="N10" s="1">
-        <v>209799.18</v>
+        <v>188970.24</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>7917.0</v>
+        <v>8706.0</v>
       </c>
       <c r="D11" s="1">
-        <v>89.46</v>
+        <v>78.88</v>
       </c>
       <c r="E11" s="1">
-        <v>78.75383858</v>
+        <v>78.80877326</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>623494.14</v>
+        <v>686109.18</v>
       </c>
       <c r="I11" s="1">
-        <v>84760.68</v>
+        <v>620.1</v>
       </c>
       <c r="J11" s="1">
-        <v>13.59446297282</v>
+        <v>0.090379201747454</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>708254.82</v>
+        <v>686729.28</v>
       </c>
       <c r="N11" s="1">
-        <v>708254.82</v>
+        <v>686729.28</v>
       </c>
       <c r="O11" s="1">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>16430.0</v>
+        <v>18066.0</v>
       </c>
       <c r="D12" s="1">
-        <v>4.08</v>
+        <v>3.556</v>
       </c>
       <c r="E12" s="1">
-        <v>3.7282958</v>
+        <v>3.7317104</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H12" s="1">
-        <v>72696.93</v>
+        <v>79829.99</v>
       </c>
       <c r="I12" s="1">
-        <v>3634.66</v>
+        <v>-5582.43</v>
       </c>
       <c r="J12" s="1">
-        <v>4.9997434554664</v>
+        <v>-6.9928982829636</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76331.59</v>
+        <v>74247.56</v>
       </c>
       <c r="N12" s="1">
-        <v>76331.59</v>
+        <v>74247.56</v>
       </c>
       <c r="O12" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42262.0</v>
+        <v>46462.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.06</v>
+        <v>2.73</v>
       </c>
       <c r="E13" s="1">
-        <v>2.72318205</v>
+        <v>2.73735784</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="H13" s="1">
-        <v>77553.21</v>
+        <v>85771.99</v>
       </c>
       <c r="I13" s="1">
-        <v>9042.29</v>
+        <v>-137.87</v>
       </c>
       <c r="J13" s="1">
-        <v>11.659465804188</v>
+        <v>-0.16074012040527</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>86595.5</v>
+        <v>85634.12</v>
       </c>
       <c r="N13" s="1">
-        <v>86595.5</v>
+        <v>85634.12</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>10606.0</v>
+        <v>11662.0</v>
       </c>
       <c r="D14" s="1">
-        <v>394.77</v>
+        <v>339.93</v>
       </c>
       <c r="E14" s="1">
-        <v>333.01</v>
+        <v>334.083929</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>3017560.82</v>
+        <v>3333581.92</v>
       </c>
       <c r="I14" s="1">
-        <v>528581.82</v>
+        <v>92747.95</v>
       </c>
       <c r="J14" s="1">
-        <v>17.516857207869</v>
+        <v>2.78223101234</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3546142.64</v>
+        <v>3426329.87</v>
       </c>
       <c r="N14" s="1">
-        <v>3546142.64</v>
+        <v>3426329.87</v>
       </c>
       <c r="O14" s="1">
-        <v>4.5</v>
+        <v>4.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>5741.0</v>
+        <v>6341.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4608.0</v>
+        <v>4274.0</v>
       </c>
       <c r="E15" s="1">
-        <v>4282.6897753</v>
+        <v>4292.4652263</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H15" s="1">
-        <v>138677.86</v>
+        <v>153035.05</v>
       </c>
       <c r="I15" s="1">
-        <v>4834.06</v>
+        <v>-5918.59</v>
       </c>
       <c r="J15" s="1">
-        <v>3.4858195821597</v>
+        <v>-3.8674734970845</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>143511.92</v>
+        <v>147116.46</v>
       </c>
       <c r="N15" s="1">
-        <v>143511.92</v>
+        <v>147116.46</v>
       </c>
       <c r="O15" s="1">
         <v>0.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1371.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D16" s="1">
-        <v>62.15</v>
+        <v>50.95</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04452954</v>
+        <v>50.59920424</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>68611.05</v>
+        <v>76303.6</v>
       </c>
       <c r="I16" s="1">
-        <v>16596.6</v>
+        <v>529.0</v>
       </c>
       <c r="J16" s="1">
-        <v>24.189398063431</v>
+        <v>0.69328314784624</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>85207.65</v>
+        <v>76832.6</v>
       </c>
       <c r="N16" s="1">
-        <v>85207.65</v>
+        <v>76832.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28092.0</v>
+        <v>30890.0</v>
       </c>
       <c r="D17" s="1">
-        <v>119.98</v>
+        <v>106.05</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117614</v>
+        <v>94.47273357</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>2228478.31</v>
+        <v>2483245.87</v>
       </c>
       <c r="I17" s="1">
-        <v>626165.68</v>
+        <v>348114.98</v>
       </c>
       <c r="J17" s="1">
-        <v>28.098352009538</v>
+        <v>14.018546621</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2854643.99</v>
+        <v>2831360.85</v>
       </c>
       <c r="N17" s="1">
-        <v>2854643.99</v>
+        <v>2831360.85</v>
       </c>
       <c r="O17" s="1">
-        <v>3.62</v>
+        <v>3.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55574.0</v>
+        <v>61074.0</v>
       </c>
       <c r="D18" s="1">
-        <v>2250.0</v>
+        <v>1921.5</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967179</v>
+        <v>2088.98884959</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
       <c r="G18">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H18" s="1">
-        <v>704153.3</v>
+        <v>763115.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-25821.57</v>
+        <v>-126077.05</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6670381293392</v>
+        <v>-16.521355576969</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>678331.73</v>
+        <v>637038.6</v>
       </c>
       <c r="N18" s="1">
-        <v>678331.73</v>
+        <v>637038.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.86</v>
+        <v>0.79</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>15710.0</v>
+        <v>17310.0</v>
       </c>
       <c r="D19" s="1">
-        <v>11550.0</v>
+        <v>9394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>4527.13469128</v>
+        <v>5037.62484113</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H19" s="1">
-        <v>439299.66</v>
+        <v>527027.12</v>
       </c>
       <c r="I19" s="1">
-        <v>545042.59</v>
+        <v>355679.98</v>
       </c>
       <c r="J19" s="1">
-        <v>124.07079714107</v>
+        <v>67.487984299556</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>984342.25</v>
+        <v>882707.1</v>
       </c>
       <c r="N19" s="1">
-        <v>984342.25</v>
+        <v>882707.1</v>
       </c>
       <c r="O19" s="1">
-        <v>1.25</v>
+        <v>1.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15397.0</v>
+        <v>16931.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.39</v>
+        <v>37.33</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411054</v>
+        <v>41.56431339</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>646737.29</v>
+        <v>703725.39</v>
       </c>
       <c r="I20" s="1">
-        <v>-9455.46</v>
+        <v>-71691.16</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.4620248663874</v>
+        <v>-10.187377209738</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>637281.83</v>
+        <v>632034.23</v>
       </c>
       <c r="N20" s="1">
-        <v>637281.83</v>
+        <v>632034.23</v>
       </c>
       <c r="O20" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>6191.0</v>
+        <v>6791.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3860.0</v>
+        <v>3635.0</v>
       </c>
       <c r="E21" s="1">
-        <v>3388.27216928</v>
+        <v>3415.99072302</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H21" s="1">
-        <v>121108.62</v>
+        <v>133226.8</v>
       </c>
       <c r="I21" s="1">
-        <v>8530.5</v>
+        <v>773.92</v>
       </c>
       <c r="J21" s="1">
-        <v>7.0436769901267</v>
+        <v>0.58090414240979</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>129639.12</v>
+        <v>134000.72</v>
       </c>
       <c r="N21" s="1">
-        <v>129639.12</v>
+        <v>134000.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50342.0</v>
+        <v>55356.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.516</v>
+        <v>4.411</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699992</v>
+        <v>4.07422718</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>203230.65</v>
+        <v>225532.92</v>
       </c>
       <c r="I22" s="1">
-        <v>24113.82</v>
+        <v>18642.4</v>
       </c>
       <c r="J22" s="1">
-        <v>11.865247687787</v>
+        <v>8.2659329733327</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>227344.47</v>
+        <v>244175.32</v>
       </c>
       <c r="N22" s="1">
-        <v>227344.47</v>
+        <v>244175.32</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5914.0</v>
+        <v>6503.0</v>
       </c>
       <c r="D23" s="1">
-        <v>146.2</v>
+        <v>133.35</v>
       </c>
       <c r="E23" s="1">
-        <v>124.75</v>
+        <v>125.7463094</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>737771.5</v>
+        <v>817728.25</v>
       </c>
       <c r="I23" s="1">
-        <v>126855.3</v>
+        <v>49446.8</v>
       </c>
       <c r="J23" s="1">
-        <v>17.194388777555</v>
+        <v>6.0468499162161</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>864626.8</v>
+        <v>867175.05</v>
       </c>
       <c r="N23" s="1">
-        <v>864626.8</v>
+        <v>867175.05</v>
       </c>
       <c r="O23" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>1173.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D24" s="1">
-        <v>974.26</v>
+        <v>965.95</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016198</v>
+        <v>783.58975194</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>829658.4</v>
+        <v>928838.34</v>
       </c>
       <c r="I24" s="1">
-        <v>138247.91</v>
+        <v>148149.99</v>
       </c>
       <c r="J24" s="1">
-        <v>16.663232723251</v>
+        <v>15.950029582112</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>967906.31</v>
+        <v>1076988.33</v>
       </c>
       <c r="N24" s="1">
-        <v>967906.31</v>
+        <v>1076988.33</v>
       </c>
       <c r="O24" s="1">
-        <v>1.23</v>
+        <v>1.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>10687.0</v>
+        <v>11751.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.81</v>
+        <v>21.25</v>
       </c>
       <c r="E25" s="1">
-        <v>18.63499953</v>
+        <v>18.95326696</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199152.24</v>
+        <v>222719.84</v>
       </c>
       <c r="I25" s="1">
-        <v>12557.23</v>
+        <v>26988.91</v>
       </c>
       <c r="J25" s="1">
-        <v>6.3053420840258</v>
+        <v>12.117874186691</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>211709.47</v>
+        <v>249708.75</v>
       </c>
       <c r="N25" s="1">
-        <v>211709.47</v>
+        <v>249708.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>9874.0</v>
+        <v>10874.0</v>
       </c>
       <c r="D26" s="1">
-        <v>13910.0</v>
+        <v>11395.0</v>
       </c>
       <c r="E26" s="1">
-        <v>9900.59449058</v>
+        <v>10068.37134449</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
       <c r="G26">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H26" s="1">
-        <v>566184.55</v>
+        <v>630152.49</v>
       </c>
       <c r="I26" s="1">
-        <v>178904.55</v>
+        <v>42471.97</v>
       </c>
       <c r="J26" s="1">
-        <v>31.598274802801</v>
+        <v>6.7399511505541</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>745089.1</v>
+        <v>672624.46</v>
       </c>
       <c r="N26" s="1">
-        <v>745089.1</v>
+        <v>672624.46</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>0.84</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>1111.0</v>
+        <v>1222.0</v>
       </c>
       <c r="D27" s="1">
-        <v>648.0</v>
+        <v>544.6</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312331</v>
+        <v>531.80100655</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>617830.38</v>
+        <v>685770.3</v>
       </c>
       <c r="I27" s="1">
-        <v>174998.21</v>
+        <v>40759.39</v>
       </c>
       <c r="J27" s="1">
-        <v>28.324636609809</v>
+        <v>5.9435921911462</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>792828.59</v>
+        <v>726529.69</v>
       </c>
       <c r="N27" s="1">
-        <v>792828.59</v>
+        <v>726529.69</v>
       </c>
       <c r="O27" s="1">
-        <v>1.01</v>
+        <v>0.9</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>960.0</v>
+        <v>1056.0</v>
       </c>
       <c r="D28" s="1">
-        <v>78.45</v>
+        <v>66.2</v>
       </c>
       <c r="E28" s="1">
-        <v>93.549375</v>
+        <v>91.42670455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>89807.4</v>
+        <v>96546.6</v>
       </c>
       <c r="I28" s="1">
-        <v>-14495.4</v>
+        <v>-26639.4</v>
       </c>
       <c r="J28" s="1">
-        <v>-16.14054075722</v>
+        <v>-27.592271504123</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>75312.0</v>
+        <v>69907.2</v>
       </c>
       <c r="N28" s="1">
-        <v>75312.0</v>
+        <v>69907.2</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>12362.0</v>
+        <v>13593.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.42</v>
+        <v>17.71</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040123</v>
+        <v>15.88046715</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>193717.5</v>
+        <v>215863.19</v>
       </c>
       <c r="I29" s="1">
-        <v>33990.54</v>
+        <v>24868.84</v>
       </c>
       <c r="J29" s="1">
-        <v>17.546447791242</v>
+        <v>11.520648796119</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>227708.04</v>
+        <v>240732.03</v>
       </c>
       <c r="N29" s="1">
-        <v>227708.04</v>
+        <v>240732.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>30782.0</v>
+        <v>33882.0</v>
       </c>
       <c r="D30" s="1">
-        <v>5560.0</v>
+        <v>5211.0</v>
       </c>
       <c r="E30" s="1">
-        <v>3862.0</v>
+        <v>3985.69989965</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
       <c r="G30">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H30" s="1">
-        <v>649114.96</v>
+        <v>737297.42</v>
       </c>
       <c r="I30" s="1">
-        <v>279337.31</v>
+        <v>221129.73</v>
       </c>
       <c r="J30" s="1">
-        <v>43.033565271705</v>
+        <v>29.991930529202</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>928452.27</v>
+        <v>958427.15</v>
       </c>
       <c r="N30" s="1">
-        <v>928452.27</v>
+        <v>958427.15</v>
       </c>
       <c r="O30" s="1">
-        <v>1.18</v>
+        <v>1.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>17892.0</v>
+        <v>19674.0</v>
       </c>
       <c r="D31" s="1">
-        <v>41.84</v>
+        <v>38.44</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78436005</v>
+        <v>26.8853741</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H31" s="1">
-        <v>538590.52</v>
+        <v>616864.42</v>
       </c>
       <c r="I31" s="1">
-        <v>313836.35</v>
+        <v>257181.88</v>
       </c>
       <c r="J31" s="1">
-        <v>58.269935757503</v>
+        <v>41.691799958247</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>852426.87</v>
+        <v>874046.3</v>
       </c>
       <c r="N31" s="1">
-        <v>852426.87</v>
+        <v>874046.3</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>27738.0</v>
+        <v>30538.0</v>
       </c>
       <c r="D32" s="1">
-        <v>5226.0</v>
+        <v>4881.0</v>
       </c>
       <c r="E32" s="1">
-        <v>5445.0</v>
+        <v>5392.18711114</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
       <c r="G32">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H32" s="1">
-        <v>824680.16</v>
+        <v>899058.64</v>
       </c>
       <c r="I32" s="1">
-        <v>-38300.08</v>
+        <v>-89928.47</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.6442344387186</v>
+        <v>-10.002514407737</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>786380.08</v>
+        <v>809130.17</v>
       </c>
       <c r="N32" s="1">
-        <v>786380.08</v>
+        <v>809130.17</v>
       </c>
       <c r="O32" s="1">
         <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>22223.0</v>
+        <v>24436.0</v>
       </c>
       <c r="D33" s="1">
-        <v>356.6</v>
+        <v>336.2</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067498</v>
+        <v>386.29110411</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H33" s="1">
-        <v>774823.35</v>
+        <v>845066.81</v>
       </c>
       <c r="I33" s="1">
-        <v>-30927.56</v>
+        <v>-85227.45</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.9915627220062</v>
+        <v>-10.08529136294</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>743895.79</v>
+        <v>759839.36</v>
       </c>
       <c r="N33" s="1">
-        <v>743895.79</v>
+        <v>759839.36</v>
       </c>
       <c r="O33" s="1">
         <v>0.94</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>11998.0</v>
+        <v>13193.0</v>
       </c>
       <c r="D34" s="1">
-        <v>240.21</v>
+        <v>241.39</v>
       </c>
       <c r="E34" s="1">
-        <v>294.97</v>
+        <v>291.45012582</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>3023666.18</v>
+        <v>3289243.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-582707.78</v>
+        <v>-536730.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-19.271564561403</v>
+        <v>-16.317733204822</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2440958.4</v>
+        <v>2752513.63</v>
       </c>
       <c r="N34" s="1">
-        <v>2440958.4</v>
+        <v>2752513.63</v>
       </c>
       <c r="O34" s="1">
-        <v>3.09</v>
+        <v>3.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>19081.0</v>
+        <v>20982.0</v>
       </c>
       <c r="D35" s="1">
-        <v>45.825</v>
+        <v>39.66</v>
       </c>
       <c r="E35" s="1">
-        <v>39.91</v>
+        <v>39.88508483</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>761522.71</v>
+        <v>836868.85</v>
       </c>
       <c r="I35" s="1">
-        <v>112864.12</v>
+        <v>-4722.73</v>
       </c>
       <c r="J35" s="1">
-        <v>14.820847562117</v>
+        <v>-0.56433334805089</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>874386.83</v>
+        <v>832146.12</v>
       </c>
       <c r="N35" s="1">
-        <v>874386.83</v>
+        <v>832146.12</v>
       </c>
       <c r="O35" s="1">
-        <v>1.11</v>
+        <v>1.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>114060.0</v>
+        <v>125421.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.22</v>
+        <v>11.18</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809995</v>
+        <v>11.65939316</v>
       </c>
       <c r="F36" t="s">
         <v>106</v>
       </c>
       <c r="G36">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="H36" s="1">
-        <v>660342.62</v>
+        <v>724257.99</v>
       </c>
       <c r="I36" s="1">
-        <v>-9962.38</v>
+        <v>-19454.38</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5086683334176</v>
+        <v>-2.6861118922554</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>650380.24</v>
+        <v>704803.61</v>
       </c>
       <c r="N36" s="1">
-        <v>650380.24</v>
+        <v>704803.61</v>
       </c>
       <c r="O36" s="1">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>28709.0</v>
+        <v>31609.0</v>
       </c>
       <c r="D37" s="1">
-        <v>3964.0</v>
+        <v>3797.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011947</v>
+        <v>3471.08630453</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H37" s="1">
-        <v>609550.03</v>
+        <v>670162.17</v>
       </c>
       <c r="I37" s="1">
-        <v>7811.65</v>
+        <v>-18653.27</v>
       </c>
       <c r="J37" s="1">
-        <v>1.2815436987182</v>
+        <v>-2.7833964426849</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>617361.68</v>
+        <v>651508.9</v>
       </c>
       <c r="N37" s="1">
-        <v>617361.68</v>
+        <v>651508.9</v>
       </c>
       <c r="O37" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>34636.0</v>
+        <v>38036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3465.0</v>
+        <v>3300.0</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44332486</v>
+        <v>3467.29695552</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H38" s="1">
-        <v>743149.08</v>
+        <v>804603.04</v>
       </c>
       <c r="I38" s="1">
-        <v>-92092.21</v>
+        <v>-123241.25</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.392158246364</v>
+        <v>-15.317025150688</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>651056.87</v>
+        <v>681361.79</v>
       </c>
       <c r="N38" s="1">
-        <v>651056.87</v>
+        <v>681361.79</v>
       </c>
       <c r="O38" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>75786.0</v>
+        <v>83286.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1564.5</v>
+        <v>1544.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1291.99075027</v>
+        <v>1311.93791273</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
       <c r="G39">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H39" s="1">
-        <v>597395.9</v>
+        <v>659324.77</v>
       </c>
       <c r="I39" s="1">
-        <v>45813.69</v>
+        <v>38728.07</v>
       </c>
       <c r="J39" s="1">
-        <v>7.6688993011167</v>
+        <v>5.8738988374424</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>643209.59</v>
+        <v>698052.84</v>
       </c>
       <c r="N39" s="1">
-        <v>643209.59</v>
+        <v>698052.84</v>
       </c>
       <c r="O39" s="1">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>28764.0</v>
+        <v>31664.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4197.0</v>
+        <v>3914.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3884.47329996</v>
+        <v>3893.40544467</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H40" s="1">
-        <v>669866.17</v>
+        <v>732867.36</v>
       </c>
       <c r="I40" s="1">
-        <v>-14964.34</v>
+        <v>-60114.43</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.2339298012318</v>
+        <v>-8.2026343757484</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>654901.83</v>
+        <v>672752.93</v>
       </c>
       <c r="N40" s="1">
-        <v>654901.83</v>
+        <v>672752.93</v>
       </c>
       <c r="O40" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>36762.0</v>
+        <v>40424.0</v>
       </c>
       <c r="D41" s="1">
-        <v>20.5</v>
+        <v>19.35</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71790789</v>
+        <v>19.71990921</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>724869.73</v>
+        <v>797157.61</v>
       </c>
       <c r="I41" s="1">
-        <v>28751.27</v>
+        <v>-14953.21</v>
       </c>
       <c r="J41" s="1">
-        <v>3.9664051084048</v>
+        <v>-1.8758160008032</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>753621.0</v>
+        <v>782204.4</v>
       </c>
       <c r="N41" s="1">
-        <v>753621.0</v>
+        <v>782204.4</v>
       </c>
       <c r="O41" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2745.0</v>
+        <v>3018.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.35</v>
+        <v>73.1</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75288889</v>
+        <v>70.89283632</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>194216.68</v>
+        <v>213954.58</v>
       </c>
       <c r="I42" s="1">
-        <v>37324.07</v>
+        <v>6661.22</v>
       </c>
       <c r="J42" s="1">
-        <v>19.217746900009</v>
+        <v>3.1133804193395</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>231540.75</v>
+        <v>220615.8</v>
       </c>
       <c r="N42" s="1">
-        <v>231540.75</v>
+        <v>220615.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>10431.0</v>
+        <v>11470.0</v>
       </c>
       <c r="D43" s="1">
-        <v>58.0</v>
+        <v>45.52</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378967</v>
+        <v>57.7638265</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>614216.81</v>
+        <v>662551.09</v>
       </c>
       <c r="I43" s="1">
-        <v>-9218.81</v>
+        <v>-140436.69</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.5009048677779</v>
+        <v>-21.196356344384</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>604998.0</v>
+        <v>522114.4</v>
       </c>
       <c r="N43" s="1">
-        <v>604998.0</v>
+        <v>522114.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.77</v>
+        <v>0.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>2314.0</v>
+        <v>2544.0</v>
       </c>
       <c r="D44" s="1">
-        <v>35.62</v>
+        <v>31.28</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550562</v>
+        <v>27.46724057</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>62213.06</v>
+        <v>69876.66</v>
       </c>
       <c r="I44" s="1">
-        <v>20211.62</v>
+        <v>9699.66</v>
       </c>
       <c r="J44" s="1">
-        <v>32.487744534668</v>
+        <v>13.881115668665</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>82424.68</v>
+        <v>79576.32</v>
       </c>
       <c r="N44" s="1">
-        <v>82424.68</v>
+        <v>79576.32</v>
       </c>
       <c r="O44" s="1">
         <v>0.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>123</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>2025.0</v>
+        <v>2227.0</v>
       </c>
       <c r="D45" s="1">
-        <v>111.5</v>
+        <v>100.3</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419259</v>
+        <v>74.32999102</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>145443.99</v>
+        <v>165532.89</v>
       </c>
       <c r="I45" s="1">
-        <v>80343.51</v>
+        <v>57835.21</v>
       </c>
       <c r="J45" s="1">
-        <v>55.24017183522</v>
+        <v>34.93880279623</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>225787.5</v>
+        <v>223368.1</v>
       </c>
       <c r="N45" s="1">
-        <v>225787.5</v>
+        <v>223368.1</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>7737.0</v>
+        <v>8508.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.3</v>
+        <v>90.55</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861962</v>
+        <v>57.55661848</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>420263.16</v>
+        <v>489691.71</v>
       </c>
       <c r="I46" s="1">
-        <v>355757.94</v>
+        <v>280707.69</v>
       </c>
       <c r="J46" s="1">
-        <v>84.651231385592</v>
+        <v>57.323349419168</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>776021.1</v>
+        <v>770399.4</v>
       </c>
       <c r="N46" s="1">
-        <v>776021.1</v>
+        <v>770399.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>17945.0</v>
+        <v>19745.0</v>
       </c>
       <c r="D47" s="1">
-        <v>8713.0</v>
+        <v>7702.0</v>
       </c>
       <c r="E47" s="1">
-        <v>6658.0</v>
+        <v>6777.96961256</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H47" s="1">
-        <v>652378.71</v>
+        <v>730685.29</v>
       </c>
       <c r="I47" s="1">
-        <v>195822.98</v>
+        <v>94838.61</v>
       </c>
       <c r="J47" s="1">
-        <v>30.016764342294</v>
+        <v>12.979405949174</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>848201.69</v>
+        <v>825523.9</v>
       </c>
       <c r="N47" s="1">
-        <v>848201.69</v>
+        <v>825523.9</v>
       </c>
       <c r="O47" s="1">
-        <v>1.08</v>
+        <v>1.03</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>10617.0</v>
+        <v>11674.0</v>
       </c>
       <c r="D48" s="1">
-        <v>6.465</v>
+        <v>5.515</v>
       </c>
       <c r="E48" s="1">
-        <v>6.24499953</v>
+        <v>6.2164785</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
       <c r="G48">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H48" s="1">
-        <v>76496.3</v>
+        <v>83753.04</v>
       </c>
       <c r="I48" s="1">
-        <v>1662.33</v>
+        <v>-9344.36</v>
       </c>
       <c r="J48" s="1">
-        <v>2.1730854956384</v>
+        <v>-11.157039792227</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>78158.63</v>
+        <v>74408.68</v>
       </c>
       <c r="N48" s="1">
-        <v>78158.63</v>
+        <v>74408.68</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>61872.0</v>
+        <v>68072.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1835.0</v>
+        <v>1688.0</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79714572</v>
+        <v>1750.71890058</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H49" s="1">
-        <v>653611.11</v>
+        <v>711790.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-37699.8</v>
+        <v>-88041.44</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.7679252116752</v>
+        <v>-12.369009047141</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>615911.31</v>
+        <v>623749.13</v>
       </c>
       <c r="N49" s="1">
-        <v>615911.31</v>
+        <v>623749.13</v>
       </c>
       <c r="O49" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>78429.0</v>
+        <v>86229.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.42</v>
+        <v>1.32</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070714</v>
+        <v>1.28059342</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
       <c r="G50">
-        <v>1.49</v>
+        <v>1.48</v>
       </c>
       <c r="H50" s="1">
-        <v>66469.2</v>
+        <v>73782.94</v>
       </c>
       <c r="I50" s="1">
-        <v>8105.05</v>
+        <v>3061.7</v>
       </c>
       <c r="J50" s="1">
-        <v>12.19369271783</v>
+        <v>4.1496042310052</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>74574.25</v>
+        <v>76844.64</v>
       </c>
       <c r="N50" s="1">
-        <v>74574.25</v>
+        <v>76844.64</v>
       </c>
       <c r="O50" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>12647.0</v>
+        <v>13907.0</v>
       </c>
       <c r="D51" s="1">
-        <v>59.0</v>
+        <v>52.28</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008777</v>
+        <v>60.53965988</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>774250.45</v>
+        <v>841925.05</v>
       </c>
       <c r="I51" s="1">
-        <v>-28077.45</v>
+        <v>-114867.09</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.6264040918543</v>
+        <v>-13.643386664882</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>746173.0</v>
+        <v>727057.96</v>
       </c>
       <c r="N51" s="1">
-        <v>746173.0</v>
+        <v>727057.96</v>
       </c>
       <c r="O51" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>199516.0</v>
+        <v>219388.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.39</v>
+        <v>6.25</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465867</v>
+        <v>5.92767845</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
       <c r="G52">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="H52" s="1">
-        <v>609069.78</v>
+        <v>674309.97</v>
       </c>
       <c r="I52" s="1">
-        <v>38847.71</v>
+        <v>14895.86</v>
       </c>
       <c r="J52" s="1">
-        <v>6.3782034958293</v>
+        <v>2.2090523146202</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>647917.49</v>
+        <v>689205.83</v>
       </c>
       <c r="N52" s="1">
-        <v>647917.49</v>
+        <v>689205.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>232128.0</v>
+        <v>258400.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.66</v>
+        <v>5.48</v>
       </c>
       <c r="E53" s="1">
-        <v>5.60239971</v>
+        <v>5.60264725</v>
       </c>
       <c r="F53" t="s">
         <v>106</v>
       </c>
       <c r="G53">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="H53" s="1">
-        <v>705692.05</v>
+        <v>780426.05</v>
       </c>
       <c r="I53" s="1">
-        <v>-37986.36</v>
+        <v>-68673.35</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.3828521945231</v>
+        <v>-8.7994692130023</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>667705.69</v>
+        <v>711752.7</v>
       </c>
       <c r="N53" s="1">
-        <v>667705.69</v>
+        <v>711752.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>6110.0</v>
+        <v>6719.0</v>
       </c>
       <c r="D54" s="1">
-        <v>15.01</v>
+        <v>13.64</v>
       </c>
       <c r="E54" s="1">
-        <v>9.99890507</v>
+        <v>10.39328174</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>61093.31</v>
+        <v>69832.46</v>
       </c>
       <c r="I54" s="1">
-        <v>30617.79</v>
+        <v>21814.7</v>
       </c>
       <c r="J54" s="1">
-        <v>50.116436644209</v>
+        <v>31.23862455941</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>91711.1</v>
+        <v>91647.16</v>
       </c>
       <c r="N54" s="1">
-        <v>91711.1</v>
+        <v>91647.16</v>
       </c>
       <c r="O54" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>10065.0</v>
+        <v>11067.0</v>
       </c>
       <c r="D55" s="1">
-        <v>392.74</v>
+        <v>371.04</v>
       </c>
       <c r="E55" s="1">
-        <v>472.85</v>
+        <v>466.20078341</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>4066158.52</v>
+        <v>4413441.43</v>
       </c>
       <c r="I55" s="1">
-        <v>-718205.53</v>
+        <v>-864349.23</v>
       </c>
       <c r="J55" s="1">
-        <v>-17.662998785399</v>
+        <v>-19.584472654937</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3347952.99</v>
+        <v>3549092.2</v>
       </c>
       <c r="N55" s="1">
-        <v>3347952.99</v>
+        <v>3549092.2</v>
       </c>
       <c r="O55" s="1">
-        <v>4.24</v>
+        <v>4.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>145</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="1">
-        <v>36052.0</v>
+        <v>39643.0</v>
       </c>
       <c r="D56" s="1">
-        <v>37.34</v>
+        <v>32.5</v>
       </c>
       <c r="E56" s="1">
-        <v>28.60978947</v>
+        <v>29.02368438</v>
       </c>
       <c r="F56" t="s">
         <v>147</v>
       </c>
       <c r="G56">
-        <v>9.24</v>
+        <v>9.05</v>
       </c>
       <c r="H56" s="1">
-        <v>121782.27</v>
+        <v>134989.0</v>
       </c>
       <c r="I56" s="1">
-        <v>23977.8</v>
+        <v>7432.81</v>
       </c>
       <c r="J56" s="1">
-        <v>19.68907296604</v>
+        <v>5.506233841276</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>145760.07</v>
+        <v>142421.81</v>
       </c>
       <c r="N56" s="1">
-        <v>145760.07</v>
+        <v>142421.81</v>
       </c>
       <c r="O56" s="1">
         <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>69572.0</v>
+        <v>76472.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1844.0</v>
+        <v>1751.5</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55911861</v>
+        <v>1716.10287425</v>
       </c>
       <c r="F57" t="s">
         <v>35</v>
       </c>
       <c r="G57">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H57" s="1">
-        <v>718524.85</v>
+        <v>785230.46</v>
       </c>
       <c r="I57" s="1">
-        <v>-22566.32</v>
+        <v>-58151.48</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.140645727145</v>
+        <v>-7.4056576969773</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>695958.53</v>
+        <v>727078.98</v>
       </c>
       <c r="N57" s="1">
-        <v>695958.53</v>
+        <v>727078.98</v>
       </c>
       <c r="O57" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>39422.0</v>
+        <v>43322.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3115.0</v>
+        <v>3078.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83384912</v>
+        <v>2810.44471631</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H58" s="1">
-        <v>632183.29</v>
+        <v>696844.64</v>
       </c>
       <c r="I58" s="1">
-        <v>33986.08</v>
+        <v>27001.25</v>
       </c>
       <c r="J58" s="1">
-        <v>5.3759851830313</v>
+        <v>3.8747876427664</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>666169.37</v>
+        <v>723845.89</v>
       </c>
       <c r="N58" s="1">
-        <v>666169.37</v>
+        <v>723845.89</v>
       </c>
       <c r="O58" s="1">
-        <v>0.84</v>
+        <v>0.9</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>57784.0</v>
+        <v>63539.0</v>
       </c>
       <c r="D59" s="1">
-        <v>37.07</v>
+        <v>38.48</v>
       </c>
       <c r="E59" s="1">
-        <v>37.1</v>
+        <v>36.79567038</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
       <c r="G59">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H59" s="1">
-        <v>199784.39</v>
+        <v>217933.16</v>
       </c>
       <c r="I59" s="1">
-        <v>1290.69</v>
+        <v>8202.68</v>
       </c>
       <c r="J59" s="1">
-        <v>0.64604146500134</v>
+        <v>3.7638512652228</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>201075.08</v>
+        <v>226135.84</v>
       </c>
       <c r="N59" s="1">
-        <v>201075.08</v>
+        <v>226135.84</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>17015.0</v>
+        <v>18715.0</v>
       </c>
       <c r="D60" s="1">
-        <v>9601.0</v>
+        <v>8981.0</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84413753</v>
+        <v>5885.98359605</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
       <c r="G60">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H60" s="1">
-        <v>560027.07</v>
+        <v>642200.64</v>
       </c>
       <c r="I60" s="1">
-        <v>326182.38</v>
+        <v>270195.68</v>
       </c>
       <c r="J60" s="1">
-        <v>58.24403809623</v>
+        <v>42.073405594862</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>886209.45</v>
+        <v>912396.32</v>
       </c>
       <c r="N60" s="1">
-        <v>886209.45</v>
+        <v>912396.32</v>
       </c>
       <c r="O60" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>299609.0</v>
+        <v>329409.0</v>
       </c>
       <c r="D61" s="1">
-        <v>433.2</v>
+        <v>348.4</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463194</v>
+        <v>348.82485603</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
       <c r="G61">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H61" s="1">
-        <v>609663.07</v>
+        <v>668581.88</v>
       </c>
       <c r="I61" s="1">
-        <v>94431.93</v>
+        <v>-45589.68</v>
       </c>
       <c r="J61" s="1">
-        <v>15.48919963284</v>
+        <v>-6.8188626350448</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>704095.0</v>
+        <v>622992.2</v>
       </c>
       <c r="N61" s="1">
-        <v>704095.0</v>
+        <v>622992.2</v>
       </c>
       <c r="O61" s="1">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>31747.0</v>
+        <v>34909.0</v>
       </c>
       <c r="D62" s="1">
-        <v>177.19</v>
+        <v>178.68</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413897</v>
+        <v>122.29389298</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>3397593.49</v>
+        <v>3896780.11</v>
       </c>
       <c r="I62" s="1">
-        <v>1366742.01</v>
+        <v>1494352.23</v>
       </c>
       <c r="J62" s="1">
-        <v>40.226766798991</v>
+        <v>38.348384764261</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4764335.5</v>
+        <v>5391132.34</v>
       </c>
       <c r="N62" s="1">
-        <v>4764335.5</v>
+        <v>5391132.34</v>
       </c>
       <c r="O62" s="1">
-        <v>6.04</v>
+        <v>6.7</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>68224.0</v>
+        <v>75024.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1792.5</v>
+        <v>1644.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1577.04133443</v>
+        <v>1586.1919919</v>
       </c>
       <c r="F63" t="s">
         <v>35</v>
       </c>
       <c r="G63">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H63" s="1">
-        <v>651360.05</v>
+        <v>713611.63</v>
       </c>
       <c r="I63" s="1">
-        <v>12053.44</v>
+        <v>-44080.11</v>
       </c>
       <c r="J63" s="1">
-        <v>1.8505034197292</v>
+        <v>-6.1770447883536</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>663413.49</v>
+        <v>669531.52</v>
       </c>
       <c r="N63" s="1">
-        <v>663413.49</v>
+        <v>669531.52</v>
       </c>
       <c r="O63" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24110.0</v>
+        <v>26510.0</v>
       </c>
       <c r="D64" s="1">
-        <v>984.5</v>
+        <v>872.7</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06420572</v>
+        <v>723.07913995</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
       <c r="G64">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H64" s="1">
-        <v>99085.0</v>
+        <v>111053.91</v>
       </c>
       <c r="I64" s="1">
-        <v>29680.91</v>
+        <v>14532.81</v>
       </c>
       <c r="J64" s="1">
-        <v>29.95499823384</v>
+        <v>13.086265940569</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>128765.91</v>
+        <v>125586.72</v>
       </c>
       <c r="N64" s="1">
-        <v>128765.91</v>
+        <v>125586.72</v>
       </c>
       <c r="O64" s="1">
         <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31686.0</v>
+        <v>34842.0</v>
       </c>
       <c r="D65" s="1">
-        <v>6.0</v>
+        <v>5.215</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993183</v>
+        <v>5.40167729</v>
       </c>
       <c r="F65" t="s">
         <v>51</v>
       </c>
       <c r="G65">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H65" s="1">
-        <v>204200.59</v>
+        <v>224735.14</v>
       </c>
       <c r="I65" s="1">
-        <v>12283.13</v>
+        <v>-14736.84</v>
       </c>
       <c r="J65" s="1">
-        <v>6.0152274780401</v>
+        <v>-6.55742577685</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>216483.72</v>
+        <v>209998.3</v>
       </c>
       <c r="N65" s="1">
-        <v>216483.72</v>
+        <v>209998.3</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>166</v>
       </c>
       <c r="B66" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>12898.0</v>
+        <v>14183.0</v>
       </c>
       <c r="D66" s="1">
-        <v>15.73</v>
+        <v>14.89</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162661</v>
+        <v>16.03628005</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>207807.76</v>
+        <v>227442.56</v>
       </c>
       <c r="I66" s="1">
-        <v>-4922.22</v>
+        <v>-16257.69</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.3686410940573</v>
+        <v>-7.1480421254492</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>202885.54</v>
+        <v>211184.87</v>
       </c>
       <c r="N66" s="1">
-        <v>202885.54</v>
+        <v>211184.87</v>
       </c>
       <c r="O66" s="1">
         <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>168</v>
       </c>
       <c r="B67" t="s">
         <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>20288.0</v>
+        <v>22309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.11</v>
+        <v>28.16</v>
       </c>
       <c r="E67" s="1">
-        <v>35.6</v>
+        <v>34.94774306</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>722252.8</v>
+        <v>779649.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-70805.12</v>
+        <v>-151427.76</v>
       </c>
       <c r="J67" s="1">
-        <v>-9.8033707865169</v>
+        <v>-19.422550552223</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>651447.68</v>
+        <v>628221.44</v>
       </c>
       <c r="N67" s="1">
-        <v>651447.68</v>
+        <v>628221.44</v>
       </c>
       <c r="O67" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>170</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>6425.0</v>
+        <v>7065.0</v>
       </c>
       <c r="D68" s="1">
-        <v>209.55</v>
+        <v>178.82</v>
       </c>
       <c r="E68" s="1">
-        <v>223.25</v>
+        <v>219.56037509</v>
       </c>
       <c r="F68" t="s">
         <v>172</v>
       </c>
       <c r="G68">
         <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>192029.19</v>
+        <v>207661.97</v>
       </c>
       <c r="I68" s="1">
-        <v>-11829.93</v>
+        <v>-38599.27</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.1604852887209</v>
+        <v>-18.58754879384</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>180199.26</v>
+        <v>169062.7</v>
       </c>
       <c r="N68" s="1">
-        <v>180199.26</v>
+        <v>169062.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>8879.0</v>
+        <v>9763.0</v>
       </c>
       <c r="D69" s="1">
-        <v>86.24</v>
+        <v>71.7</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110823</v>
+        <v>90.0867469</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>816611.47</v>
+        <v>879516.91</v>
       </c>
       <c r="I69" s="1">
-        <v>-50886.51</v>
+        <v>-179509.81</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.2314223923404</v>
+        <v>-20.410046465167</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>765724.96</v>
+        <v>700007.1</v>
       </c>
       <c r="N69" s="1">
-        <v>765724.96</v>
+        <v>700007.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1402.0</v>
+        <v>1542.0</v>
       </c>
       <c r="D70" s="1">
-        <v>276.7</v>
+        <v>247.95</v>
       </c>
       <c r="E70" s="1">
-        <v>225.03206847</v>
+        <v>227.37610895</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>315494.96</v>
+        <v>350613.96</v>
       </c>
       <c r="I70" s="1">
-        <v>72438.44</v>
+        <v>31724.94</v>
       </c>
       <c r="J70" s="1">
-        <v>22.960252677254</v>
+        <v>9.0483961334569</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>387933.4</v>
+        <v>382338.9</v>
       </c>
       <c r="N70" s="1">
-        <v>387933.4</v>
+        <v>382338.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9263.0</v>
+        <v>10186.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.412</v>
+        <v>6.812</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497247</v>
+        <v>6.93085215</v>
       </c>
       <c r="F71" t="s">
         <v>51</v>
       </c>
       <c r="G71">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H71" s="1">
-        <v>75503.92</v>
+        <v>83616.71</v>
       </c>
       <c r="I71" s="1">
-        <v>13223.43</v>
+        <v>-3423.67</v>
       </c>
       <c r="J71" s="1">
-        <v>17.513567507488</v>
+        <v>-4.0944806367053</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>88727.35</v>
+        <v>80193.04</v>
       </c>
       <c r="N71" s="1">
-        <v>88727.35</v>
+        <v>80193.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>157.0</v>
+        <v>173.0</v>
       </c>
       <c r="D72" s="1">
-        <v>94100.0</v>
+        <v>91100.0</v>
       </c>
       <c r="E72" s="1">
-        <v>78697.34394904</v>
+        <v>79983.13872832</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H72" s="1">
-        <v>71572.7</v>
+        <v>79655.84</v>
       </c>
       <c r="I72" s="1">
-        <v>8572.45</v>
+        <v>5896.81</v>
       </c>
       <c r="J72" s="1">
-        <v>11.977262280171</v>
+        <v>7.4028596020078</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>80145.15</v>
+        <v>85552.65</v>
       </c>
       <c r="N72" s="1">
-        <v>80145.15</v>
+        <v>85552.65</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6188.0</v>
+        <v>6804.0</v>
       </c>
       <c r="D73" s="1">
-        <v>32.8</v>
+        <v>29.87</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969619</v>
+        <v>26.67671958</v>
       </c>
       <c r="F73" t="s">
         <v>51</v>
       </c>
       <c r="G73">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H73" s="1">
-        <v>191571.73</v>
+        <v>214229.12</v>
       </c>
       <c r="I73" s="1">
-        <v>39544.64</v>
+        <v>20657.31</v>
       </c>
       <c r="J73" s="1">
-        <v>20.642210622622</v>
+        <v>9.6426246814625</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>231116.37</v>
+        <v>234886.43</v>
       </c>
       <c r="N73" s="1">
-        <v>231116.37</v>
+        <v>234886.43</v>
       </c>
       <c r="O73" s="1">
         <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>14568.0</v>
+        <v>16019.0</v>
       </c>
       <c r="D74" s="1">
-        <v>52.5</v>
+        <v>44.32</v>
       </c>
       <c r="E74" s="1">
-        <v>50.05</v>
+        <v>49.71032524</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>729128.4</v>
+        <v>796309.7</v>
       </c>
       <c r="I74" s="1">
-        <v>35691.6</v>
+        <v>-86347.62</v>
       </c>
       <c r="J74" s="1">
-        <v>4.8951048951049</v>
+        <v>-10.843472081277</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>764820.0</v>
+        <v>709962.08</v>
       </c>
       <c r="N74" s="1">
-        <v>764820.0</v>
+        <v>709962.08</v>
       </c>
       <c r="O74" s="1">
-        <v>0.97</v>
+        <v>0.88</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9167.0</v>
+        <v>10080.0</v>
       </c>
       <c r="D75" s="1">
-        <v>79.05</v>
+        <v>67.25</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013636</v>
+        <v>62.18017361</v>
       </c>
       <c r="F75" t="s">
         <v>51</v>
       </c>
       <c r="G75">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H75" s="1">
-        <v>656481.17</v>
+        <v>727301.43</v>
       </c>
       <c r="I75" s="1">
-        <v>168674.09</v>
+        <v>56148.44</v>
       </c>
       <c r="J75" s="1">
-        <v>25.693667649294</v>
+        <v>7.7201058163738</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>825155.26</v>
+        <v>783449.87</v>
       </c>
       <c r="N75" s="1">
-        <v>825155.26</v>
+        <v>783449.87</v>
       </c>
       <c r="O75" s="1">
-        <v>1.05</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20680.0</v>
+        <v>22740.0</v>
       </c>
       <c r="D76" s="1">
-        <v>193.13</v>
+        <v>173.47</v>
       </c>
       <c r="E76" s="1">
-        <v>127.7642413</v>
+        <v>131.82859763</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>2414521.9</v>
+        <v>2723110.76</v>
       </c>
       <c r="I76" s="1">
-        <v>968156.51</v>
+        <v>686316.9</v>
       </c>
       <c r="J76" s="1">
-        <v>40.097234570538</v>
+        <v>25.203414788754</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3382678.41</v>
+        <v>3409427.66</v>
       </c>
       <c r="N76" s="1">
-        <v>3382678.41</v>
+        <v>3409427.66</v>
       </c>
       <c r="O76" s="1">
-        <v>4.29</v>
+        <v>4.23</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>189</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>18278.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D77" s="1">
-        <v>11.505</v>
+        <v>10.065</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322519</v>
+        <v>9.24210807</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>166937.09</v>
+        <v>185757.13</v>
       </c>
       <c r="I77" s="1">
-        <v>43351.3</v>
+        <v>16539.31</v>
       </c>
       <c r="J77" s="1">
-        <v>25.968644835009</v>
+        <v>8.9037282175925</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>210288.39</v>
+        <v>202296.44</v>
       </c>
       <c r="N77" s="1">
-        <v>210288.39</v>
+        <v>202296.44</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>191</v>
       </c>
       <c r="B78" t="s">
         <v>192</v>
       </c>
       <c r="C78" s="1">
-        <v>4488.0</v>
+        <v>4935.0</v>
       </c>
       <c r="D78" s="1">
-        <v>170.0</v>
+        <v>165.2</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23389037</v>
+        <v>137.49525836</v>
       </c>
       <c r="F78" t="s">
         <v>32</v>
       </c>
       <c r="G78">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H78" s="1">
-        <v>648260.31</v>
+        <v>727347.39</v>
       </c>
       <c r="I78" s="1">
-        <v>191957.74</v>
+        <v>162676.63</v>
       </c>
       <c r="J78" s="1">
-        <v>29.611212816654</v>
+        <v>22.36574053012</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>840218.05</v>
+        <v>890024.02</v>
       </c>
       <c r="N78" s="1">
-        <v>840218.05</v>
+        <v>890024.02</v>
       </c>
       <c r="O78" s="1">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>193</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" s="1">
-        <v>17353.0</v>
+        <v>19081.0</v>
       </c>
       <c r="D79" s="1">
-        <v>122.85</v>
+        <v>109.95</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003458</v>
+        <v>132.87134375</v>
       </c>
       <c r="F79" t="s">
         <v>99</v>
       </c>
       <c r="G79">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H79" s="1">
-        <v>208348.73</v>
+        <v>226567.1</v>
       </c>
       <c r="I79" s="1">
-        <v>-8234.58</v>
+        <v>-32527.52</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.9523063087546</v>
+        <v>-14.35668285466</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>200114.15</v>
+        <v>194039.58</v>
       </c>
       <c r="N79" s="1">
-        <v>200114.15</v>
+        <v>194039.58</v>
       </c>
       <c r="O79" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>195</v>
       </c>
       <c r="B80" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="1">
-        <v>52230.0</v>
+        <v>57432.0</v>
       </c>
       <c r="D80" s="1">
-        <v>144.6</v>
+        <v>132.1</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626996</v>
+        <v>154.76703197</v>
       </c>
       <c r="F80" t="s">
         <v>99</v>
       </c>
       <c r="G80">
-        <v>10.65</v>
+        <v>10.81</v>
       </c>
       <c r="H80" s="1">
-        <v>730916.12</v>
+        <v>797138.42</v>
       </c>
       <c r="I80" s="1">
-        <v>-21964.84</v>
+        <v>-95439.64</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.0051109010977</v>
+        <v>-11.972781339532</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>708951.28</v>
+        <v>701698.78</v>
       </c>
       <c r="N80" s="1">
-        <v>708951.28</v>
+        <v>701698.78</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>197</v>
       </c>
       <c r="B81" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1">
-        <v>33219.0</v>
+        <v>36528.0</v>
       </c>
       <c r="D81" s="1">
-        <v>27.0</v>
+        <v>24.34</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885939</v>
+        <v>18.18719174</v>
       </c>
       <c r="F81" t="s">
         <v>147</v>
       </c>
       <c r="G81">
-        <v>9.24</v>
+        <v>9.05</v>
       </c>
       <c r="H81" s="1">
-        <v>67431.19</v>
+        <v>76820.66</v>
       </c>
       <c r="I81" s="1">
-        <v>29683.56</v>
+        <v>21461.14</v>
       </c>
       <c r="J81" s="1">
-        <v>44.020519287884</v>
+        <v>27.936677451092</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>97114.75</v>
+        <v>98281.8</v>
       </c>
       <c r="N81" s="1">
-        <v>97114.75</v>
+        <v>98281.8</v>
       </c>
       <c r="O81" s="1">
         <v>0.12</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>199</v>
       </c>
       <c r="B82" t="s">
         <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>7879.0</v>
+        <v>8664.0</v>
       </c>
       <c r="D82" s="1">
-        <v>402.51</v>
+        <v>385.95</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707577</v>
+        <v>453.98564982</v>
       </c>
       <c r="F82" t="s">
         <v>40</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>3082168.35</v>
+        <v>3354145.92</v>
       </c>
       <c r="I82" s="1">
-        <v>-396154.72</v>
+        <v>-464024.23</v>
       </c>
       <c r="J82" s="1">
-        <v>-12.853117513844</v>
+        <v>-13.834348327934</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2686013.63</v>
+        <v>2890121.69</v>
       </c>
       <c r="N82" s="1">
-        <v>2686013.63</v>
+        <v>2890121.69</v>
       </c>
       <c r="O82" s="1">
-        <v>3.41</v>
+        <v>3.59</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>201</v>
       </c>
       <c r="B83" t="s">
         <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>19644.0</v>
+        <v>21601.0</v>
       </c>
       <c r="D83" s="1">
-        <v>212.11</v>
+        <v>196.77</v>
       </c>
       <c r="E83" s="1">
-        <v>177.17</v>
+        <v>178.73552752</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>2973495.22</v>
+        <v>3303709.25</v>
       </c>
       <c r="I83" s="1">
-        <v>555503.54</v>
+        <v>369954.34</v>
       </c>
       <c r="J83" s="1">
-        <v>18.681837329471</v>
+        <v>11.198150684719</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3528998.76</v>
+        <v>3673663.59</v>
       </c>
       <c r="N83" s="1">
-        <v>3528998.76</v>
+        <v>3673663.59</v>
       </c>
       <c r="O83" s="1">
-        <v>4.47</v>
+        <v>4.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>203</v>
       </c>
       <c r="B84" t="s">
         <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>22639.0</v>
+        <v>24939.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3224.0</v>
+        <v>3353.0</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33270021</v>
+        <v>4125.9053691</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H84" s="1">
-        <v>575296.54</v>
+        <v>618123.14</v>
       </c>
       <c r="I84" s="1">
-        <v>-179346.65</v>
+        <v>-164200.77</v>
       </c>
       <c r="J84" s="1">
-        <v>-31.174644297357</v>
+        <v>-26.564410774203</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>395949.89</v>
+        <v>453922.37</v>
       </c>
       <c r="N84" s="1">
-        <v>395949.89</v>
+        <v>453922.37</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>44319.0</v>
+        <v>48719.0</v>
       </c>
       <c r="D85" s="1">
-        <v>3146.0</v>
+        <v>2904.0</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920779</v>
+        <v>2574.52671442</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H85" s="1">
-        <v>681117.86</v>
+        <v>751584.62</v>
       </c>
       <c r="I85" s="1">
-        <v>75256.2</v>
+        <v>16420.25</v>
       </c>
       <c r="J85" s="1">
-        <v>11.048924777864</v>
+        <v>2.184750667197</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>756374.06</v>
+        <v>768004.87</v>
       </c>
       <c r="N85" s="1">
-        <v>756374.06</v>
+        <v>768004.87</v>
       </c>
       <c r="O85" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>65034.0</v>
+        <v>71534.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1997.5</v>
+        <v>1872.0</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.28586585</v>
+        <v>1765.43591858</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H86" s="1">
-        <v>705991.11</v>
+        <v>772907.84</v>
       </c>
       <c r="I86" s="1">
-        <v>-1273.36</v>
+        <v>-45986.61</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.18036487739909</v>
+        <v>-5.9498180274637</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>704717.75</v>
+        <v>726921.23</v>
       </c>
       <c r="N86" s="1">
-        <v>704717.75</v>
+        <v>726921.23</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>209</v>
       </c>
       <c r="B87" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="1">
-        <v>6781.0</v>
+        <v>7481.0</v>
       </c>
       <c r="D87" s="1">
-        <v>20230.0</v>
+        <v>20460.0</v>
       </c>
       <c r="E87" s="1">
-        <v>13429.82642678</v>
+        <v>14099.80657666</v>
       </c>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H87" s="1">
-        <v>549857.81</v>
+        <v>628490.64</v>
       </c>
       <c r="I87" s="1">
-        <v>194321.49</v>
+        <v>202381.66</v>
       </c>
       <c r="J87" s="1">
-        <v>35.340316435625</v>
+        <v>32.201221007842</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>744179.3</v>
+        <v>830872.3</v>
       </c>
       <c r="N87" s="1">
-        <v>744179.3</v>
+        <v>830872.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.94</v>
+        <v>1.03</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>46961.0</v>
+        <v>51661.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3825.0</v>
+        <v>3338.0</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750133</v>
+        <v>2977.61173806</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
       <c r="G88">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H88" s="1">
-        <v>841477.63</v>
+        <v>928762.08</v>
       </c>
       <c r="I88" s="1">
-        <v>132966.02</v>
+        <v>7329.07</v>
       </c>
       <c r="J88" s="1">
-        <v>15.8014919541</v>
+        <v>0.78912244134687</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>974443.65</v>
+        <v>936091.15</v>
       </c>
       <c r="N88" s="1">
-        <v>974443.65</v>
+        <v>936091.15</v>
       </c>
       <c r="O88" s="1">
-        <v>1.24</v>
+        <v>1.16</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>213</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>43438.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.723</v>
+        <v>1.44</v>
       </c>
       <c r="E89" s="1">
-        <v>1.39187532</v>
+        <v>1.40465969</v>
       </c>
       <c r="F89" t="s">
         <v>51</v>
       </c>
       <c r="G89">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H89" s="1">
-        <v>71937.38</v>
+        <v>79617.02</v>
       </c>
       <c r="I89" s="1">
-        <v>13286.57</v>
+        <v>-123.69</v>
       </c>
       <c r="J89" s="1">
-        <v>18.469632894609</v>
+        <v>-0.1553562291078</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>85223.95</v>
+        <v>79493.33</v>
       </c>
       <c r="N89" s="1">
-        <v>85223.95</v>
+        <v>79493.33</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>215</v>
       </c>
       <c r="B90" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>825.0</v>
+        <v>907.0</v>
       </c>
       <c r="D90" s="1">
-        <v>106.15</v>
+        <v>93.68</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18499394</v>
+        <v>89.89153252</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>73577.62</v>
+        <v>81531.62</v>
       </c>
       <c r="I90" s="1">
-        <v>13996.13</v>
+        <v>3436.14</v>
       </c>
       <c r="J90" s="1">
-        <v>19.022265194226</v>
+        <v>4.2144875816278</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>87573.75</v>
+        <v>84967.76</v>
       </c>
       <c r="N90" s="1">
-        <v>87573.75</v>
+        <v>84967.76</v>
       </c>
       <c r="O90" s="1">
         <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>217</v>
       </c>
       <c r="B91" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>14526.0</v>
+        <v>15973.0</v>
       </c>
       <c r="D91" s="1">
-        <v>13.93</v>
+        <v>12.925</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149456</v>
+        <v>11.06633632</v>
       </c>
       <c r="F91" t="s">
         <v>51</v>
       </c>
       <c r="G91">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="H91" s="1">
-        <v>187273.93</v>
+        <v>210266.79</v>
       </c>
       <c r="I91" s="1">
-        <v>43137.34</v>
+        <v>28335.96</v>
       </c>
       <c r="J91" s="1">
-        <v>23.034354007523</v>
+        <v>13.476193744148</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>230411.27</v>
+        <v>238602.75</v>
       </c>
       <c r="N91" s="1">
-        <v>230411.27</v>
+        <v>238602.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>219</v>
       </c>
       <c r="B92" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>8219.0</v>
+        <v>9038.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.98</v>
+        <v>26.18</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882224</v>
+        <v>26.81459062</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>220917.04</v>
+        <v>242350.27</v>
       </c>
       <c r="I92" s="1">
-        <v>831.58</v>
+        <v>-5735.43</v>
       </c>
       <c r="J92" s="1">
-        <v>0.37642184595629</v>
+        <v>-2.3665870064845</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>221748.62</v>
+        <v>236614.84</v>
       </c>
       <c r="N92" s="1">
-        <v>221748.62</v>
+        <v>236614.84</v>
       </c>
       <c r="O92" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>221</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>3112.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D93" s="1">
-        <v>60.3</v>
+        <v>64.35</v>
       </c>
       <c r="E93" s="1">
-        <v>69.71562339</v>
+        <v>69.47414378</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>216955.02</v>
+        <v>237740.52</v>
       </c>
       <c r="I93" s="1">
-        <v>-29301.42</v>
+        <v>-17534.82</v>
       </c>
       <c r="J93" s="1">
-        <v>-13.505758013804</v>
+        <v>-7.3756127058189</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>187653.6</v>
+        <v>220205.7</v>
       </c>
       <c r="N93" s="1">
-        <v>187653.6</v>
+        <v>220205.7</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>223</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>8847.0</v>
+        <v>9728.0</v>
       </c>
       <c r="D94" s="1">
-        <v>162.45</v>
+        <v>166.1</v>
       </c>
       <c r="E94" s="1">
-        <v>183.5</v>
+        <v>181.2676141</v>
       </c>
       <c r="F94" t="s">
         <v>172</v>
       </c>
       <c r="G94">
         <v>7.47</v>
       </c>
       <c r="H94" s="1">
-        <v>217337.54</v>
+        <v>236066.29</v>
       </c>
       <c r="I94" s="1">
-        <v>-24980.56</v>
+        <v>-19837.89</v>
       </c>
       <c r="J94" s="1">
-        <v>-11.493900225428</v>
+        <v>-8.4035251284713</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>192356.98</v>
+        <v>216228.4</v>
       </c>
       <c r="N94" s="1">
-        <v>192356.98</v>
+        <v>216228.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>225</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>7174.0</v>
+        <v>7889.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.2</v>
+        <v>87.68</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494006</v>
+        <v>90.17222969</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>647991.12</v>
+        <v>711368.72</v>
       </c>
       <c r="I95" s="1">
-        <v>78017.68</v>
+        <v>-19661.2</v>
       </c>
       <c r="J95" s="1">
-        <v>12.039930423738</v>
+        <v>-2.7638550089748</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>726008.8</v>
+        <v>691707.52</v>
       </c>
       <c r="N95" s="1">
-        <v>726008.8</v>
+        <v>691707.52</v>
       </c>
       <c r="O95" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>227</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>7174.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3354.0</v>
+        <v>3213.0</v>
       </c>
       <c r="E96" s="1">
-        <v>3001.52815723</v>
+        <v>3023.79514859</v>
       </c>
       <c r="F96" t="s">
         <v>35</v>
       </c>
       <c r="G96">
-        <v>184.34</v>
+        <v>184.22</v>
       </c>
       <c r="H96" s="1">
-        <v>128852.34</v>
+        <v>141271.67</v>
       </c>
       <c r="I96" s="1">
-        <v>1678.28</v>
+        <v>-3938.6</v>
       </c>
       <c r="J96" s="1">
-        <v>1.3024831368992</v>
+        <v>-2.7879616628019</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>130530.62</v>
+        <v>137333.07</v>
       </c>
       <c r="N96" s="1">
-        <v>130530.62</v>
+        <v>137333.07</v>
       </c>
       <c r="O96" s="1">
         <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>229</v>
       </c>
       <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>59379.0</v>
+        <v>65293.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.53</v>
+        <v>23.65</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292966</v>
+        <v>27.67579358</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>1494284.53</v>
+        <v>1617911.97</v>
       </c>
       <c r="I97" s="1">
-        <v>-260637.65</v>
+        <v>-283271.13</v>
       </c>
       <c r="J97" s="1">
-        <v>-17.44230397674</v>
+        <v>-17.508438978914</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1233646.88</v>
+        <v>1334640.84</v>
       </c>
       <c r="N97" s="1">
-        <v>1233646.88</v>
+        <v>1334640.84</v>
       </c>
       <c r="O97" s="1">
-        <v>1.56</v>
+        <v>1.66</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>231</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>28961.0</v>
+        <v>31961.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.9</v>
+        <v>23.48</v>
       </c>
       <c r="E98" s="1">
-        <v>19.60387625</v>
+        <v>20.11976659</v>
       </c>
       <c r="F98" t="s">
         <v>147</v>
       </c>
       <c r="G98">
-        <v>9.24</v>
+        <v>9.05</v>
       </c>
       <c r="H98" s="1">
-        <v>65498.71</v>
+        <v>73845.35</v>
       </c>
       <c r="I98" s="1">
-        <v>25125.93</v>
+        <v>9110.13</v>
       </c>
       <c r="J98" s="1">
-        <v>38.360953979094</v>
+        <v>12.336768665867</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>90624.64</v>
+        <v>82955.48</v>
       </c>
       <c r="N98" s="1">
-        <v>90624.64</v>
+        <v>82955.48</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>6392.0</v>
+        <v>7029.0</v>
       </c>
       <c r="D99" s="1">
-        <v>27.8</v>
+        <v>22.96</v>
       </c>
       <c r="E99" s="1">
-        <v>30.32</v>
+        <v>29.68200313</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>193805.44</v>
+        <v>208634.8</v>
       </c>
       <c r="I99" s="1">
-        <v>-16107.84</v>
+        <v>-47248.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.311345646438</v>
+        <v>-22.646730075711</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>177697.6</v>
+        <v>161385.84</v>
       </c>
       <c r="N99" s="1">
-        <v>177697.6</v>
+        <v>161385.84</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>235</v>
       </c>
       <c r="B100" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>25765.0</v>
+        <v>28331.0</v>
       </c>
       <c r="D100" s="1">
-        <v>129.56</v>
+        <v>121.75</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530681</v>
+        <v>116.7084074</v>
       </c>
       <c r="F100" t="s">
         <v>40</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>2779337.16</v>
+        <v>3050454.97</v>
       </c>
       <c r="I100" s="1">
-        <v>47895.33</v>
+        <v>-69211.02</v>
       </c>
       <c r="J100" s="1">
-        <v>1.7232644779232</v>
+        <v>-2.2688753212443</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2827232.49</v>
+        <v>2981243.95</v>
       </c>
       <c r="N100" s="1">
-        <v>2827232.49</v>
+        <v>2981243.95</v>
       </c>
       <c r="O100" s="1">
-        <v>3.58</v>
+        <v>3.7</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>237</v>
       </c>
       <c r="B101" t="s">
         <v>238</v>
       </c>
       <c r="C101" s="1">
-        <v>40.0</v>
+        <v>17.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4778.97</v>
+        <v>4786.36</v>
       </c>
       <c r="E101" s="1">
-        <v>4773.899</v>
+        <v>4784.3</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>190955.96</v>
+        <v>81333.1</v>
       </c>
       <c r="I101" s="1">
-        <v>202.84</v>
+        <v>35.02</v>
       </c>
       <c r="J101" s="1">
-        <v>0.10622344544784</v>
+        <v>0.043057500574797</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>191158.8</v>
+        <v>81368.12</v>
       </c>
       <c r="N101" s="1">
-        <v>191158.8</v>
+        <v>81368.12</v>
       </c>
       <c r="O101" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>