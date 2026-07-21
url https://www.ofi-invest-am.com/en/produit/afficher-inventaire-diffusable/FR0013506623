--- v2 (2026-06-25)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -115,356 +115,413 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>JP3102000001</t>
-[...2 lines deleted...]
-    <t>AISIN CORP</t>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG</t>
+  </si>
+  <si>
+    <t>JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t>APTIV HOLDINGS L</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>JP3937200008</t>
+  </si>
+  <si>
+    <t>AZBIL CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...37 lines deleted...]
-  <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORP</t>
+  </si>
+  <si>
+    <t>JP3305530002</t>
+  </si>
+  <si>
+    <t>COMSYS HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
-    <t>JP3638600001</t>
-[...8 lines deleted...]
-    <t>DR ING HC F PORS</t>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>AU000000DOW2</t>
+  </si>
+  <si>
+    <t>DOWNER EDI</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS S</t>
+  </si>
+  <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FI0009007132</t>
-[...8 lines deleted...]
-    <t>FUJI ELECTRIC CO</t>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIE</t>
+  </si>
+  <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
     <t>HALMA PLC</t>
   </si>
   <si>
+    <t>JP3774200004</t>
+  </si>
+  <si>
+    <t>HANKYU HANSHIN H</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
+  </si>
+  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US4592001014</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORP</t>
+  </si>
+  <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
-    <t>DE000KGX8881</t>
-[...2 lines deleted...]
-    <t>KION GROUP AG</t>
+    <t>JP3260800002</t>
+  </si>
+  <si>
+    <t>KINTETSU GROUP H</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLO</t>
+  </si>
+  <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
     <t>ES0105025003</t>
   </si>
   <si>
     <t>MERLIN PROPERTIE</t>
   </si>
   <si>
     <t>US5949181045</t>
@@ -484,285 +541,264 @@
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
     <t>JP3653000004</t>
   </si>
   <si>
     <t>NANKAI ELEC RAIL</t>
   </si>
   <si>
     <t>SE0015988019</t>
   </si>
   <si>
     <t>NIBE INDUSTRIE-B</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>JP3672400003</t>
-[...2 lines deleted...]
-    <t>NISSAN MOTOR CO</t>
+    <t>KYG6525F1028</t>
+  </si>
+  <si>
+    <t>NIO INC-CLASS A</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
+    <t>JP3417200007</t>
+  </si>
+  <si>
+    <t>SEIBU HOLDINGS</t>
+  </si>
+  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO OYJ-R</t>
   </si>
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
-    <t>US88160R1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
-    <t>JP3104890003</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>JP3634600005</t>
-[...2 lines deleted...]
-    <t>TOYOTA INDUSTRIE</t>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS AS</t>
+  </si>
+  <si>
+    <t>NOK</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR</t>
   </si>
   <si>
     <t>GB00BG49KP99</t>
   </si>
   <si>
     <t>TRITAX BIG BOX R</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
-    <t>DE0007664039</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
-  </si>
-[...10 lines deleted...]
-    <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1138,183 +1174,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>238591.0003</v>
+        <v>239399.3546</v>
       </c>
       <c r="D2">
-        <v>318.38</v>
+        <v>347.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>75962643.64</v>
+        <v>83188346.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>75962643.64</v>
+        <v>83188346.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>231.79</v>
+        <v>253.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1622.59</v>
+        <v>1771.71</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1622.59</v>
+        <v>1771.71</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>154.64</v>
+        <v>168.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1546.49</v>
+        <v>1689.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1546.49</v>
+        <v>1689.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27440.5156</v>
+        <v>27476.175</v>
       </c>
       <c r="D5">
-        <v>165.72</v>
+        <v>180.98</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4547660.86</v>
+        <v>4972818.53</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4547660.86</v>
+        <v>4972818.53</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O106" sqref="O106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1333,5039 +1369,5289 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4993.0</v>
+        <v>5200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.04</v>
+        <v>74.2</v>
       </c>
       <c r="E2" s="1">
-        <v>43.28316243</v>
+        <v>44.18109808</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>227433.8</v>
+        <v>242202.05</v>
       </c>
       <c r="I2" s="1">
-        <v>137992.75</v>
+        <v>178836.8</v>
       </c>
       <c r="J2" s="1">
-        <v>60.673809257903</v>
+        <v>73.837855625087</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>365426.55</v>
+        <v>421038.85</v>
       </c>
       <c r="N2" s="1">
-        <v>365426.55</v>
+        <v>421038.85</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>43431.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2288.5</v>
+        <v>234.6</v>
       </c>
       <c r="E3" s="1">
-        <v>1799.21010338</v>
+        <v>231.6</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>471409.21</v>
+        <v>605170.8</v>
       </c>
       <c r="I3" s="1">
-        <v>68125.94</v>
+        <v>7839.0</v>
       </c>
       <c r="J3" s="1">
-        <v>14.451550490496</v>
+        <v>1.2953367875648</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>539535.15</v>
+        <v>613009.8</v>
       </c>
       <c r="N3" s="1">
-        <v>539535.15</v>
+        <v>613009.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>16686.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>284.49</v>
+      </c>
+      <c r="E4" s="1">
+        <v>217.5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>185645.32</v>
+        <v>3141896.8</v>
       </c>
       <c r="I4" s="1">
-        <v>14044.28</v>
+        <v>897415.78</v>
       </c>
       <c r="J4" s="1">
-        <v>7.5651139495464</v>
+        <v>28.562866227815</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>199689.6</v>
+        <v>4039312.58</v>
       </c>
       <c r="N4" s="1">
-        <v>199689.6</v>
+        <v>4039312.58</v>
       </c>
       <c r="O4" s="1">
-        <v>0.25</v>
+        <v>4.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>14057.0</v>
+        <v>10692.0</v>
       </c>
       <c r="D5" s="1">
-        <v>322.03</v>
+        <v>17.05</v>
       </c>
       <c r="E5" s="1">
-        <v>246.17912072</v>
+        <v>23.05597456</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2953001.15</v>
+        <v>246514.48</v>
       </c>
       <c r="I5" s="1">
-        <v>959510.27</v>
+        <v>-64215.88</v>
       </c>
       <c r="J5" s="1">
-        <v>32.492715758001</v>
+        <v>-26.049536724983</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3912511.42</v>
+        <v>182298.6</v>
       </c>
       <c r="N5" s="1">
-        <v>3912511.42</v>
+        <v>182298.6</v>
       </c>
       <c r="O5" s="1">
-        <v>4.86</v>
+        <v>0.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>11846.0</v>
+        <v>10380.0</v>
       </c>
       <c r="D6" s="1">
-        <v>63.4</v>
+        <v>375.27</v>
       </c>
       <c r="E6" s="1">
-        <v>56.03526591</v>
+        <v>246.17912042</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>663793.76</v>
+        <v>2180561.42</v>
       </c>
       <c r="I6" s="1">
-        <v>87242.64</v>
+        <v>1134025.54</v>
       </c>
       <c r="J6" s="1">
-        <v>13.14303406528</v>
+        <v>52.006126935879</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>751036.4</v>
+        <v>3314586.96</v>
       </c>
       <c r="N6" s="1">
-        <v>751036.4</v>
+        <v>3314586.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.93</v>
+        <v>3.76</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>600.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1211.6</v>
+        <v>69.2</v>
       </c>
       <c r="E7" s="1">
-        <v>669.81615</v>
+        <v>56.03526618</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>401889.69</v>
+        <v>566292.4</v>
       </c>
       <c r="I7" s="1">
-        <v>325070.31</v>
+        <v>133042.8</v>
       </c>
       <c r="J7" s="1">
-        <v>80.885456404716</v>
+        <v>23.49365804662</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>726960.0</v>
+        <v>699335.2</v>
       </c>
       <c r="N7" s="1">
-        <v>726960.0</v>
+        <v>699335.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.9</v>
+        <v>0.79</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>13447.0</v>
+        <v>60256.0</v>
       </c>
       <c r="D8" s="1">
-        <v>235.42</v>
+        <v>60.8</v>
       </c>
       <c r="E8" s="1">
-        <v>304.57101361</v>
+        <v>60.99</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
-        <v>3485153.48</v>
+        <v>3181554.35</v>
       </c>
       <c r="I8" s="1">
-        <v>-749031.84</v>
+        <v>-64157.48</v>
       </c>
       <c r="J8" s="1">
-        <v>-21.492076153846</v>
+        <v>-2.0165451519004</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2736121.64</v>
+        <v>3117396.87</v>
       </c>
       <c r="N8" s="1">
-        <v>2736121.64</v>
+        <v>3117396.87</v>
       </c>
       <c r="O8" s="1">
-        <v>3.4</v>
+        <v>3.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>90800.0</v>
+        <v>70.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1400.0</v>
+        <v>1237.0</v>
       </c>
       <c r="E9" s="1">
-        <v>1196.97729075</v>
+        <v>669.81614286</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>625607.9</v>
+        <v>46887.13</v>
       </c>
       <c r="I9" s="1">
-        <v>64445.79</v>
+        <v>39702.87</v>
       </c>
       <c r="J9" s="1">
-        <v>10.301306936821</v>
+        <v>84.677543709756</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>690053.69</v>
+        <v>86590.0</v>
       </c>
       <c r="N9" s="1">
-        <v>690053.69</v>
+        <v>86590.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.86</v>
+        <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>62793.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1196.97729046</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>0.87</v>
+        <v>187.31</v>
       </c>
       <c r="H10" s="1">
-        <v>216972.88</v>
+        <v>432640.93</v>
       </c>
       <c r="I10" s="1">
-        <v>-28002.64</v>
+        <v>56469.92</v>
       </c>
       <c r="J10" s="1">
-        <v>-12.906055355858</v>
+        <v>13.052375788856</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>188970.24</v>
+        <v>489110.85</v>
       </c>
       <c r="N10" s="1">
-        <v>188970.24</v>
+        <v>489110.85</v>
       </c>
       <c r="O10" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>4685.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E11" s="1">
+        <v>39.22862327</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>686109.18</v>
+        <v>216972.88</v>
       </c>
       <c r="I11" s="1">
-        <v>620.1</v>
+        <v>-32793.33</v>
       </c>
       <c r="J11" s="1">
-        <v>0.090379201747454</v>
+        <v>-15.114022545122</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>686729.28</v>
+        <v>184179.55</v>
       </c>
       <c r="N11" s="1">
-        <v>686729.28</v>
+        <v>184179.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.85</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>18066.0</v>
+        <v>8028.0</v>
       </c>
       <c r="D12" s="1">
-        <v>3.556</v>
+        <v>83.48</v>
       </c>
       <c r="E12" s="1">
-        <v>3.7317104</v>
+        <v>78.80877304</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>79829.99</v>
+        <v>632676.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-5582.43</v>
+        <v>37500.61</v>
       </c>
       <c r="J12" s="1">
-        <v>-6.9928982829636</v>
+        <v>5.9272930857923</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>74247.56</v>
+        <v>670177.44</v>
       </c>
       <c r="N12" s="1">
-        <v>74247.56</v>
+        <v>670177.44</v>
       </c>
       <c r="O12" s="1">
-        <v>0.09</v>
+        <v>0.76</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>46462.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D13" s="1">
-        <v>2.73</v>
+        <v>3.995</v>
       </c>
       <c r="E13" s="1">
-        <v>2.73735784</v>
+        <v>3.72841966</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.48</v>
+        <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>85771.99</v>
+        <v>83087.76</v>
       </c>
       <c r="I13" s="1">
-        <v>-137.87</v>
+        <v>3447.99</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.16074012040527</v>
+        <v>4.1498170127586</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>85634.12</v>
+        <v>86535.75</v>
       </c>
       <c r="N13" s="1">
-        <v>85634.12</v>
+        <v>86535.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>43299.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.73735791</v>
+      </c>
+      <c r="F14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>1.5</v>
       </c>
       <c r="H14" s="1">
-        <v>3333581.92</v>
+        <v>79932.88</v>
       </c>
       <c r="I14" s="1">
-        <v>92747.95</v>
+        <v>3142.38</v>
       </c>
       <c r="J14" s="1">
-        <v>2.78223101234</v>
+        <v>3.9312733383309</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3426329.87</v>
+        <v>83075.26</v>
       </c>
       <c r="N14" s="1">
-        <v>3426329.87</v>
+        <v>83075.26</v>
       </c>
       <c r="O14" s="1">
-        <v>4.26</v>
+        <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>6341.0</v>
+        <v>11188.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4274.0</v>
+        <v>357.58</v>
       </c>
       <c r="E15" s="1">
-        <v>4292.4652263</v>
+        <v>334.08392921</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G15">
-        <v>184.22</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>153035.05</v>
+        <v>3198089.05</v>
       </c>
       <c r="I15" s="1">
-        <v>-5918.59</v>
+        <v>206101.76</v>
       </c>
       <c r="J15" s="1">
-        <v>-3.8674734970845</v>
+        <v>6.4445284911626</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>147116.46</v>
+        <v>3404190.81</v>
       </c>
       <c r="N15" s="1">
-        <v>147116.46</v>
+        <v>3404190.81</v>
       </c>
       <c r="O15" s="1">
-        <v>0.18</v>
+        <v>3.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1508.0</v>
+        <v>6141.0</v>
       </c>
       <c r="D16" s="1">
-        <v>50.95</v>
+        <v>4213.0</v>
       </c>
       <c r="E16" s="1">
-        <v>50.59920424</v>
+        <v>4292.46523368</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H16" s="1">
-        <v>76303.6</v>
+        <v>148208.21</v>
       </c>
       <c r="I16" s="1">
-        <v>529.0</v>
+        <v>-10083.52</v>
       </c>
       <c r="J16" s="1">
-        <v>0.69328314784624</v>
+        <v>-6.8036176943234</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>76832.6</v>
+        <v>138124.69</v>
       </c>
       <c r="N16" s="1">
-        <v>76832.6</v>
+        <v>138124.69</v>
       </c>
       <c r="O16" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>30890.0</v>
+        <v>476572.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.05</v>
+        <v>1.52</v>
       </c>
       <c r="E17" s="1">
-        <v>94.47273357</v>
+        <v>1.4404</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>1.5</v>
       </c>
       <c r="H17" s="1">
-        <v>2483245.87</v>
+        <v>463069.56</v>
       </c>
       <c r="I17" s="1">
-        <v>348114.98</v>
+        <v>21196.54</v>
       </c>
       <c r="J17" s="1">
-        <v>14.018546621</v>
+        <v>4.5773986957813</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2831360.85</v>
+        <v>484266.1</v>
       </c>
       <c r="N17" s="1">
-        <v>2831360.85</v>
+        <v>484266.1</v>
       </c>
       <c r="O17" s="1">
-        <v>3.52</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>61074.0</v>
+        <v>16859.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1921.5</v>
+        <v>5560.0</v>
       </c>
       <c r="E18" s="1">
-        <v>2088.98884959</v>
+        <v>5138.0</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G18">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H18" s="1">
-        <v>763115.65</v>
+        <v>470558.13</v>
       </c>
       <c r="I18" s="1">
-        <v>-126077.05</v>
+        <v>29876.53</v>
       </c>
       <c r="J18" s="1">
-        <v>-16.521355576969</v>
+        <v>6.3491688051378</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>637038.6</v>
+        <v>500434.66</v>
       </c>
       <c r="N18" s="1">
-        <v>637038.6</v>
+        <v>500434.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>0.57</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>17310.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9394.0</v>
+        <v>57.35</v>
       </c>
       <c r="E19" s="1">
-        <v>5037.62484113</v>
+        <v>50.59920424</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>527027.12</v>
+        <v>76303.6</v>
       </c>
       <c r="I19" s="1">
-        <v>355679.98</v>
+        <v>10180.2</v>
       </c>
       <c r="J19" s="1">
-        <v>67.487984299556</v>
+        <v>13.341703405868</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>882707.1</v>
+        <v>86483.8</v>
       </c>
       <c r="N19" s="1">
-        <v>882707.1</v>
+        <v>86483.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>16931.0</v>
+        <v>34703.0</v>
       </c>
       <c r="D20" s="1">
-        <v>37.33</v>
+        <v>117.36</v>
       </c>
       <c r="E20" s="1">
-        <v>41.56431339</v>
+        <v>95.58876552</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
-        <v>703725.39</v>
+        <v>2828630.85</v>
       </c>
       <c r="I20" s="1">
-        <v>-71691.16</v>
+        <v>636944.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-10.187377209738</v>
+        <v>22.517764734129</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>632034.23</v>
+        <v>3465575.29</v>
       </c>
       <c r="N20" s="1">
-        <v>632034.23</v>
+        <v>3465575.29</v>
       </c>
       <c r="O20" s="1">
-        <v>0.79</v>
+        <v>3.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>6791.0</v>
+        <v>46976.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3635.0</v>
+        <v>1944.0</v>
       </c>
       <c r="E21" s="1">
-        <v>3415.99072302</v>
+        <v>2088.98884537</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G21">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H21" s="1">
-        <v>133226.8</v>
+        <v>586962.06</v>
       </c>
       <c r="I21" s="1">
-        <v>773.92</v>
+        <v>-99418.9</v>
       </c>
       <c r="J21" s="1">
-        <v>0.58090414240979</v>
+        <v>-16.937874996554</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>134000.72</v>
+        <v>487543.16</v>
       </c>
       <c r="N21" s="1">
-        <v>134000.72</v>
+        <v>487543.16</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>55356.0</v>
+        <v>5263.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.411</v>
+        <v>201.27</v>
       </c>
       <c r="E22" s="1">
-        <v>4.07422718</v>
+        <v>181.69</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>225532.92</v>
+        <v>827836.96</v>
       </c>
       <c r="I22" s="1">
-        <v>18642.4</v>
+        <v>73527.92</v>
       </c>
       <c r="J22" s="1">
-        <v>8.2659329733327</v>
+        <v>8.881932500332</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>244175.32</v>
+        <v>901364.88</v>
       </c>
       <c r="N22" s="1">
-        <v>244175.32</v>
+        <v>901364.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.3</v>
+        <v>1.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>6503.0</v>
+        <v>99858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>133.35</v>
+        <v>7.44</v>
       </c>
       <c r="E23" s="1">
-        <v>125.7463094</v>
+        <v>7.96150003</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.64</v>
       </c>
       <c r="H23" s="1">
-        <v>817728.25</v>
+        <v>476573.24</v>
       </c>
       <c r="I23" s="1">
-        <v>49446.8</v>
+        <v>-23586.52</v>
       </c>
       <c r="J23" s="1">
-        <v>6.0468499162161</v>
+        <v>-4.949191020461</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>867175.05</v>
+        <v>452986.72</v>
       </c>
       <c r="N23" s="1">
-        <v>867175.05</v>
+        <v>452986.72</v>
       </c>
       <c r="O23" s="1">
-        <v>1.08</v>
+        <v>0.51</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1290.0</v>
+        <v>6923.0</v>
       </c>
       <c r="D24" s="1">
-        <v>965.95</v>
+        <v>3544.0</v>
       </c>
       <c r="E24" s="1">
-        <v>783.58975194</v>
+        <v>3420.26188069</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>187.31</v>
       </c>
       <c r="H24" s="1">
-        <v>928838.34</v>
+        <v>135836.94</v>
       </c>
       <c r="I24" s="1">
-        <v>148149.99</v>
+        <v>-4849.75</v>
       </c>
       <c r="J24" s="1">
-        <v>15.950029582112</v>
+        <v>-3.5702732997372</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1076988.33</v>
+        <v>130987.19</v>
       </c>
       <c r="N24" s="1">
-        <v>1076988.33</v>
+        <v>130987.19</v>
       </c>
       <c r="O24" s="1">
-        <v>1.34</v>
+        <v>0.15</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>11751.0</v>
+        <v>17815.0</v>
       </c>
       <c r="D25" s="1">
-        <v>21.25</v>
+        <v>13.41</v>
       </c>
       <c r="E25" s="1">
-        <v>18.95326696</v>
+        <v>14.23</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>222719.84</v>
+        <v>253507.45</v>
       </c>
       <c r="I25" s="1">
-        <v>26988.91</v>
+        <v>-14608.3</v>
       </c>
       <c r="J25" s="1">
-        <v>12.117874186691</v>
+        <v>-5.7624736472242</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>249708.75</v>
+        <v>238899.15</v>
       </c>
       <c r="N25" s="1">
-        <v>249708.75</v>
+        <v>238899.15</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>10874.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D26" s="1">
-        <v>11395.0</v>
+        <v>4.41</v>
       </c>
       <c r="E26" s="1">
-        <v>10068.37134449</v>
+        <v>4.07867506</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>630152.49</v>
+        <v>227369.82</v>
       </c>
       <c r="I26" s="1">
-        <v>42471.97</v>
+        <v>18470.04</v>
       </c>
       <c r="J26" s="1">
-        <v>6.7399511505541</v>
+        <v>8.1233472410718</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>672624.46</v>
+        <v>245839.86</v>
       </c>
       <c r="N26" s="1">
-        <v>672624.46</v>
+        <v>245839.86</v>
       </c>
       <c r="O26" s="1">
-        <v>0.84</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>1222.0</v>
+        <v>4615.0</v>
       </c>
       <c r="D27" s="1">
-        <v>544.6</v>
+        <v>140.25</v>
       </c>
       <c r="E27" s="1">
-        <v>531.80100655</v>
+        <v>125.74630986</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>685770.3</v>
+        <v>580319.22</v>
       </c>
       <c r="I27" s="1">
-        <v>40759.39</v>
+        <v>66934.53</v>
       </c>
       <c r="J27" s="1">
-        <v>5.9435921911462</v>
+        <v>11.534088083452</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>726529.69</v>
+        <v>647253.75</v>
       </c>
       <c r="N27" s="1">
-        <v>726529.69</v>
+        <v>647253.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.9</v>
+        <v>0.73</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>1056.0</v>
+        <v>606.0</v>
       </c>
       <c r="D28" s="1">
-        <v>66.2</v>
+        <v>1094.34</v>
       </c>
       <c r="E28" s="1">
-        <v>91.42670455</v>
+        <v>783.58975248</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>96546.6</v>
+        <v>436338.01</v>
       </c>
       <c r="I28" s="1">
-        <v>-26639.4</v>
+        <v>127965.97</v>
       </c>
       <c r="J28" s="1">
-        <v>-27.592271504123</v>
+        <v>29.327257095938</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>69907.2</v>
+        <v>564303.98</v>
       </c>
       <c r="N28" s="1">
-        <v>69907.2</v>
+        <v>564303.98</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.64</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>13593.0</v>
+        <v>52038.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.71</v>
+        <v>66.82</v>
       </c>
       <c r="E29" s="1">
-        <v>15.88046715</v>
+        <v>69.47</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>215863.19</v>
+        <v>3129668.3</v>
       </c>
       <c r="I29" s="1">
-        <v>24868.84</v>
+        <v>-170870.51</v>
       </c>
       <c r="J29" s="1">
-        <v>11.520648796119</v>
+        <v>-5.4597003139278</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>240732.03</v>
+        <v>2958797.79</v>
       </c>
       <c r="N29" s="1">
-        <v>240732.03</v>
+        <v>2958797.79</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>3.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>33882.0</v>
+        <v>36257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>5211.0</v>
+        <v>17.07</v>
       </c>
       <c r="E30" s="1">
-        <v>3985.69989965</v>
+        <v>16.57</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>737297.42</v>
+        <v>600778.49</v>
       </c>
       <c r="I30" s="1">
-        <v>221129.73</v>
+        <v>18128.5</v>
       </c>
       <c r="J30" s="1">
-        <v>29.991930529202</v>
+        <v>3.0175015087508</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>958427.15</v>
+        <v>618906.99</v>
       </c>
       <c r="N30" s="1">
-        <v>958427.15</v>
+        <v>618906.99</v>
       </c>
       <c r="O30" s="1">
-        <v>1.19</v>
+        <v>0.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>19674.0</v>
+        <v>317137.0</v>
       </c>
       <c r="D31" s="1">
-        <v>38.44</v>
+        <v>12.78</v>
       </c>
       <c r="E31" s="1">
-        <v>26.8853741</v>
+        <v>11.6</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>616864.42</v>
+        <v>3184823.14</v>
       </c>
       <c r="I31" s="1">
-        <v>257181.88</v>
+        <v>263960.78</v>
       </c>
       <c r="J31" s="1">
-        <v>41.691799958247</v>
+        <v>8.2880828352685</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>874046.3</v>
+        <v>3448783.92</v>
       </c>
       <c r="N31" s="1">
-        <v>874046.3</v>
+        <v>3448783.92</v>
       </c>
       <c r="O31" s="1">
-        <v>1.09</v>
+        <v>3.91</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>30538.0</v>
+        <v>1100.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4881.0</v>
+        <v>541.0</v>
       </c>
       <c r="E32" s="1">
-        <v>5392.18711114</v>
+        <v>531.80100909</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>184.22</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>899058.64</v>
+        <v>617305.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-89928.47</v>
+        <v>32083.4</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.002514407737</v>
+        <v>5.1973292770382</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>809130.17</v>
+        <v>649388.91</v>
       </c>
       <c r="N32" s="1">
-        <v>809130.17</v>
+        <v>649388.91</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>24436.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D33" s="1">
-        <v>336.2</v>
+        <v>72.4</v>
       </c>
       <c r="E33" s="1">
-        <v>386.29110411</v>
+        <v>89.91792952</v>
       </c>
       <c r="F33" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>845066.81</v>
+        <v>102056.85</v>
       </c>
       <c r="I33" s="1">
-        <v>-85227.45</v>
+        <v>-19882.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.08529136294</v>
+        <v>-19.482131772635</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>759839.36</v>
+        <v>82174.0</v>
       </c>
       <c r="N33" s="1">
-        <v>759839.36</v>
+        <v>82174.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.94</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>13193.0</v>
+        <v>13593.0</v>
       </c>
       <c r="D34" s="1">
-        <v>241.39</v>
+        <v>19.45</v>
       </c>
       <c r="E34" s="1">
-        <v>291.45012582</v>
+        <v>15.88046715</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3289243.63</v>
+        <v>215863.19</v>
       </c>
       <c r="I34" s="1">
-        <v>-536730.0</v>
+        <v>48520.66</v>
       </c>
       <c r="J34" s="1">
-        <v>-16.317733204822</v>
+        <v>22.477505312508</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2752513.63</v>
+        <v>264383.85</v>
       </c>
       <c r="N34" s="1">
-        <v>2752513.63</v>
+        <v>264383.85</v>
       </c>
       <c r="O34" s="1">
-        <v>3.42</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>20982.0</v>
+        <v>15359.0</v>
       </c>
       <c r="D35" s="1">
-        <v>39.66</v>
+        <v>6669.0</v>
       </c>
       <c r="E35" s="1">
-        <v>39.88508483</v>
+        <v>3985.69991536</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H35" s="1">
-        <v>836868.85</v>
+        <v>334223.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-4722.73</v>
+        <v>212622.02</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.56433334805089</v>
+        <v>63.616770851529</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>832146.12</v>
+        <v>546845.24</v>
       </c>
       <c r="N35" s="1">
-        <v>832146.12</v>
+        <v>546845.24</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>0.62</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>125421.0</v>
+        <v>14343.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.18</v>
+        <v>44.64</v>
       </c>
       <c r="E36" s="1">
-        <v>11.65939316</v>
+        <v>26.88537405</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.99</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>724257.99</v>
+        <v>449714.67</v>
       </c>
       <c r="I36" s="1">
-        <v>-19454.38</v>
+        <v>286271.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.6861118922554</v>
+        <v>63.656340141183</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>704803.61</v>
+        <v>735986.57</v>
       </c>
       <c r="N36" s="1">
-        <v>704803.61</v>
+        <v>735986.57</v>
       </c>
       <c r="O36" s="1">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>31609.0</v>
+        <v>18259.0</v>
       </c>
       <c r="D37" s="1">
-        <v>3797.0</v>
+        <v>4720.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3471.08630453</v>
+        <v>4797.0</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G37">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H37" s="1">
-        <v>670162.17</v>
+        <v>475810.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-18653.27</v>
+        <v>-15702.59</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.7833964426849</v>
+        <v>-3.3001767909443</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>651508.9</v>
+        <v>460107.98</v>
       </c>
       <c r="N37" s="1">
-        <v>651508.9</v>
+        <v>460107.98</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" t="s">
         <v>109</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>38036.0</v>
+        <v>126887.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3300.0</v>
+        <v>28.76</v>
       </c>
       <c r="E38" s="1">
-        <v>3467.29695552</v>
+        <v>24.61</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G38">
-        <v>184.22</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>804603.04</v>
+        <v>2703392.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-123241.25</v>
+        <v>401840.41</v>
       </c>
       <c r="J38" s="1">
-        <v>-15.317025150688</v>
+        <v>14.864299559216</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>681361.79</v>
+        <v>3105233.25</v>
       </c>
       <c r="N38" s="1">
-        <v>681361.79</v>
+        <v>3105233.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>3.52</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" t="s">
         <v>111</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>83286.0</v>
+        <v>23453.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1544.0</v>
+        <v>5189.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1311.93791273</v>
+        <v>5392.1870976</v>
       </c>
       <c r="F39" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G39">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H39" s="1">
-        <v>659324.77</v>
+        <v>690471.62</v>
       </c>
       <c r="I39" s="1">
-        <v>38728.07</v>
+        <v>-40756.69</v>
       </c>
       <c r="J39" s="1">
-        <v>5.8738988374424</v>
+        <v>-5.9027321064985</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>698052.84</v>
+        <v>649714.93</v>
       </c>
       <c r="N39" s="1">
-        <v>698052.84</v>
+        <v>649714.93</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>113</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>19762.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>331.6</v>
+      </c>
+      <c r="E40" s="1">
+        <v>386.29110414</v>
+      </c>
+      <c r="F40" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G40">
-        <v>184.22</v>
+        <v>10.76</v>
       </c>
       <c r="H40" s="1">
-        <v>732867.36</v>
+        <v>683426.51</v>
       </c>
       <c r="I40" s="1">
-        <v>-60114.43</v>
+        <v>-74489.17</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.2026343757484</v>
+        <v>-10.899367951062</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>672752.93</v>
+        <v>608937.34</v>
       </c>
       <c r="N40" s="1">
-        <v>672752.93</v>
+        <v>608937.34</v>
       </c>
       <c r="O40" s="1">
-        <v>0.84</v>
+        <v>0.69</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>40424.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D41" s="1">
-        <v>19.35</v>
+        <v>47.735</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71990921</v>
+        <v>39.88508523</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>797157.61</v>
+        <v>84237.3</v>
       </c>
       <c r="I41" s="1">
-        <v>-14953.21</v>
+        <v>16579.02</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.8758160008032</v>
+        <v>19.681328817519</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>782204.4</v>
+        <v>100816.32</v>
       </c>
       <c r="N41" s="1">
-        <v>782204.4</v>
+        <v>100816.32</v>
       </c>
       <c r="O41" s="1">
-        <v>0.97</v>
+        <v>0.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>3018.0</v>
+        <v>83657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>73.1</v>
+        <v>12.33</v>
       </c>
       <c r="E42" s="1">
-        <v>70.89283632</v>
+        <v>11.65939312</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.99</v>
       </c>
       <c r="H42" s="1">
-        <v>213954.58</v>
+        <v>483086.97</v>
       </c>
       <c r="I42" s="1">
-        <v>6661.22</v>
+        <v>35028.81</v>
       </c>
       <c r="J42" s="1">
-        <v>3.1133804193395</v>
+        <v>7.2510359780559</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>220615.8</v>
+        <v>518115.78</v>
       </c>
       <c r="N42" s="1">
-        <v>220615.8</v>
+        <v>518115.78</v>
       </c>
       <c r="O42" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>11470.0</v>
+        <v>68200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>45.52</v>
+        <v>66.26</v>
       </c>
       <c r="E43" s="1">
-        <v>57.7638265</v>
+        <v>50.38</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>662551.09</v>
+        <v>2974561.51</v>
       </c>
       <c r="I43" s="1">
-        <v>-140436.69</v>
+        <v>870683.55</v>
       </c>
       <c r="J43" s="1">
-        <v>-21.196356344384</v>
+        <v>29.270988247273</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>522114.4</v>
+        <v>3845245.06</v>
       </c>
       <c r="N43" s="1">
-        <v>522114.4</v>
+        <v>3845245.06</v>
       </c>
       <c r="O43" s="1">
-        <v>0.65</v>
+        <v>4.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>2544.0</v>
+        <v>23161.0</v>
       </c>
       <c r="D44" s="1">
-        <v>31.28</v>
+        <v>3737.0</v>
       </c>
       <c r="E44" s="1">
-        <v>27.46724057</v>
+        <v>3471.08630888</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H44" s="1">
-        <v>69876.66</v>
+        <v>491050.84</v>
       </c>
       <c r="I44" s="1">
-        <v>9699.66</v>
+        <v>-28966.58</v>
       </c>
       <c r="J44" s="1">
-        <v>13.881115668665</v>
+        <v>-5.898896334237</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>79576.32</v>
+        <v>462084.26</v>
       </c>
       <c r="N44" s="1">
-        <v>79576.32</v>
+        <v>462084.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>2227.0</v>
+        <v>25733.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.3</v>
+        <v>3333.0</v>
       </c>
       <c r="E45" s="1">
-        <v>74.32999102</v>
+        <v>3467.29697276</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H45" s="1">
-        <v>165532.89</v>
+        <v>544348.78</v>
       </c>
       <c r="I45" s="1">
-        <v>57835.21</v>
+        <v>-86453.14</v>
       </c>
       <c r="J45" s="1">
-        <v>34.93880279623</v>
+        <v>-15.88193878197</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>223368.1</v>
+        <v>457895.64</v>
       </c>
       <c r="N45" s="1">
-        <v>223368.1</v>
+        <v>457895.64</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>8508.0</v>
+        <v>54490.0</v>
       </c>
       <c r="D46" s="1">
-        <v>90.55</v>
+        <v>1550.5</v>
       </c>
       <c r="E46" s="1">
-        <v>57.55661848</v>
+        <v>1311.93791521</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H46" s="1">
-        <v>489691.71</v>
+        <v>431364.3</v>
       </c>
       <c r="I46" s="1">
-        <v>280707.69</v>
+        <v>19690.55</v>
       </c>
       <c r="J46" s="1">
-        <v>57.323349419168</v>
+        <v>4.564714789796</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>770399.4</v>
+        <v>451054.85</v>
       </c>
       <c r="N46" s="1">
-        <v>770399.4</v>
+        <v>451054.85</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>19745.0</v>
+        <v>107259.0</v>
       </c>
       <c r="D47" s="1">
-        <v>7702.0</v>
+        <v>775.8</v>
       </c>
       <c r="E47" s="1">
-        <v>6777.96961256</v>
+        <v>778.6810897</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G47">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H47" s="1">
-        <v>730685.29</v>
+        <v>496504.68</v>
       </c>
       <c r="I47" s="1">
-        <v>94838.61</v>
+        <v>-52257.9</v>
       </c>
       <c r="J47" s="1">
-        <v>12.979405949174</v>
+        <v>-10.525157587638</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>825523.9</v>
+        <v>444246.78</v>
       </c>
       <c r="N47" s="1">
-        <v>825523.9</v>
+        <v>444246.78</v>
       </c>
       <c r="O47" s="1">
-        <v>1.03</v>
+        <v>0.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>11674.0</v>
+        <v>31654.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.515</v>
+        <v>19.3</v>
       </c>
       <c r="E48" s="1">
-        <v>6.2164785</v>
+        <v>19.71990933</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>83753.04</v>
+        <v>624214.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-9344.36</v>
+        <v>-13291.81</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.157039792227</v>
+        <v>-2.1293674584459</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>74408.68</v>
+        <v>610922.2</v>
       </c>
       <c r="N48" s="1">
-        <v>74408.68</v>
+        <v>610922.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.09</v>
+        <v>0.69</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>68072.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1688.0</v>
+        <v>79.6</v>
       </c>
       <c r="E49" s="1">
-        <v>1750.71890058</v>
+        <v>71.16603952</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>711790.57</v>
+        <v>255699.58</v>
       </c>
       <c r="I49" s="1">
-        <v>-88041.44</v>
+        <v>30303.22</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.369009047141</v>
+        <v>11.85110276677</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>623749.13</v>
+        <v>286002.8</v>
       </c>
       <c r="N49" s="1">
-        <v>623749.13</v>
+        <v>286002.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>86229.0</v>
+        <v>25306.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.32</v>
+        <v>3391.0</v>
       </c>
       <c r="E50" s="1">
-        <v>1.28059342</v>
+        <v>3375.0</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="G50">
-        <v>1.48</v>
+        <v>187.31</v>
       </c>
       <c r="H50" s="1">
-        <v>73782.94</v>
+        <v>463964.4</v>
       </c>
       <c r="I50" s="1">
-        <v>3061.7</v>
+        <v>-5830.88</v>
       </c>
       <c r="J50" s="1">
-        <v>4.1496042310052</v>
+        <v>-1.2567515955966</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>76844.64</v>
+        <v>458133.52</v>
       </c>
       <c r="N50" s="1">
-        <v>76844.64</v>
+        <v>458133.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>13907.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D51" s="1">
-        <v>52.28</v>
+        <v>34.96</v>
       </c>
       <c r="E51" s="1">
-        <v>60.53965988</v>
+        <v>27.46723965</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>841925.05</v>
+        <v>65674.17</v>
       </c>
       <c r="I51" s="1">
-        <v>-114867.09</v>
+        <v>17915.19</v>
       </c>
       <c r="J51" s="1">
-        <v>-13.643386664882</v>
+        <v>27.278898233506</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>727057.96</v>
+        <v>83589.36</v>
       </c>
       <c r="N51" s="1">
-        <v>727057.96</v>
+        <v>83589.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.9</v>
+        <v>0.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>219388.0</v>
+        <v>2591.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.25</v>
+        <v>101.2</v>
       </c>
       <c r="E52" s="1">
-        <v>5.92767845</v>
+        <v>77.76769201</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>674309.97</v>
+        <v>201496.09</v>
       </c>
       <c r="I52" s="1">
-        <v>14895.86</v>
+        <v>60713.11</v>
       </c>
       <c r="J52" s="1">
-        <v>2.2090523146202</v>
+        <v>30.131160361474</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>689205.83</v>
+        <v>262209.2</v>
       </c>
       <c r="N52" s="1">
-        <v>689205.83</v>
+        <v>262209.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>258400.0</v>
+        <v>21523.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.48</v>
+        <v>30.98</v>
       </c>
       <c r="E53" s="1">
-        <v>5.60264725</v>
+        <v>19.18553966</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>780426.05</v>
+        <v>412930.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-68673.35</v>
+        <v>253852.17</v>
       </c>
       <c r="J53" s="1">
-        <v>-8.7994692130023</v>
+        <v>61.475781013637</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>711752.7</v>
+        <v>666782.54</v>
       </c>
       <c r="N53" s="1">
-        <v>711752.7</v>
+        <v>666782.54</v>
       </c>
       <c r="O53" s="1">
-        <v>0.88</v>
+        <v>0.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>6719.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>13.64</v>
+        <v>8038.0</v>
       </c>
       <c r="E54" s="1">
-        <v>10.39328174</v>
+        <v>6777.96963387</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H54" s="1">
-        <v>69832.46</v>
+        <v>426532.22</v>
       </c>
       <c r="I54" s="1">
-        <v>21814.7</v>
+        <v>68082.9</v>
       </c>
       <c r="J54" s="1">
-        <v>31.23862455941</v>
+        <v>15.961959450566</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>91647.16</v>
+        <v>494615.12</v>
       </c>
       <c r="N54" s="1">
-        <v>91647.16</v>
+        <v>494615.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>11067.0</v>
+        <v>12193.0</v>
       </c>
       <c r="D55" s="1">
-        <v>371.04</v>
+        <v>6.205</v>
       </c>
       <c r="E55" s="1">
-        <v>466.20078341</v>
+        <v>6.19364307</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>4413441.43</v>
+        <v>87133.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-864349.23</v>
+        <v>-165.38</v>
       </c>
       <c r="J55" s="1">
-        <v>-19.584472654937</v>
+        <v>-0.18980157942275</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3549092.2</v>
+        <v>86967.72</v>
       </c>
       <c r="N55" s="1">
-        <v>3549092.2</v>
+        <v>86967.72</v>
       </c>
       <c r="O55" s="1">
-        <v>4.41</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>39643.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D56" s="1">
-        <v>32.5</v>
+        <v>147.75</v>
       </c>
       <c r="E56" s="1">
-        <v>29.02368438</v>
+        <v>135.95</v>
       </c>
       <c r="F56" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>9.05</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>134989.0</v>
+        <v>641140.2</v>
       </c>
       <c r="I56" s="1">
-        <v>7432.81</v>
+        <v>55648.8</v>
       </c>
       <c r="J56" s="1">
-        <v>5.506233841276</v>
+        <v>8.6796616403089</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>142421.81</v>
+        <v>696789.0</v>
       </c>
       <c r="N56" s="1">
-        <v>142421.81</v>
+        <v>696789.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>76472.0</v>
+        <v>53317.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1751.5</v>
+        <v>1638.0</v>
       </c>
       <c r="E57" s="1">
-        <v>1716.10287425</v>
+        <v>1750.71890767</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G57">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H57" s="1">
-        <v>785230.46</v>
+        <v>557505.84</v>
       </c>
       <c r="I57" s="1">
-        <v>-58151.48</v>
+        <v>-91254.19</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.4056576969773</v>
+        <v>-16.368293110616</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>727078.98</v>
+        <v>466251.65</v>
       </c>
       <c r="N57" s="1">
-        <v>727078.98</v>
+        <v>466251.65</v>
       </c>
       <c r="O57" s="1">
-        <v>0.9</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>43322.0</v>
+        <v>87418.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3078.0</v>
+        <v>1.41</v>
       </c>
       <c r="E58" s="1">
-        <v>2810.44471631</v>
+        <v>1.28129539</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G58">
-        <v>184.22</v>
+        <v>1.5</v>
       </c>
       <c r="H58" s="1">
-        <v>696844.64</v>
+        <v>74851.47</v>
       </c>
       <c r="I58" s="1">
-        <v>27001.25</v>
+        <v>7549.43</v>
       </c>
       <c r="J58" s="1">
-        <v>3.8747876427664</v>
+        <v>10.085880744894</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>723845.89</v>
+        <v>82400.9</v>
       </c>
       <c r="N58" s="1">
-        <v>723845.89</v>
+        <v>82400.9</v>
       </c>
       <c r="O58" s="1">
-        <v>0.9</v>
+        <v>0.09</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>63539.0</v>
+        <v>30400.0</v>
       </c>
       <c r="D59" s="1">
-        <v>38.48</v>
+        <v>151.31</v>
       </c>
       <c r="E59" s="1">
-        <v>36.79567038</v>
+        <v>107.11</v>
       </c>
       <c r="F59" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>10.81</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>217933.16</v>
+        <v>2818928.23</v>
       </c>
       <c r="I59" s="1">
-        <v>8202.68</v>
+        <v>1095149.37</v>
       </c>
       <c r="J59" s="1">
-        <v>3.7638512652228</v>
+        <v>38.84984932731</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>226135.84</v>
+        <v>3914077.6</v>
       </c>
       <c r="N59" s="1">
-        <v>226135.84</v>
+        <v>3914077.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>4.44</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>18715.0</v>
+        <v>12353.0</v>
       </c>
       <c r="D60" s="1">
-        <v>8981.0</v>
+        <v>51.15</v>
       </c>
       <c r="E60" s="1">
-        <v>5885.98359605</v>
+        <v>60.53966</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>642200.64</v>
+        <v>747846.42</v>
       </c>
       <c r="I60" s="1">
-        <v>270195.68</v>
+        <v>-115990.47</v>
       </c>
       <c r="J60" s="1">
-        <v>42.073405594862</v>
+        <v>-15.509931838679</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>912396.32</v>
+        <v>631855.95</v>
       </c>
       <c r="N60" s="1">
-        <v>912396.32</v>
+        <v>631855.95</v>
       </c>
       <c r="O60" s="1">
-        <v>1.13</v>
+        <v>0.72</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>329409.0</v>
+        <v>151118.0</v>
       </c>
       <c r="D61" s="1">
-        <v>348.4</v>
+        <v>6.48</v>
       </c>
       <c r="E61" s="1">
-        <v>348.82485603</v>
+        <v>5.92767844</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>184.22</v>
+        <v>1.99</v>
       </c>
       <c r="H61" s="1">
-        <v>668581.88</v>
+        <v>464475.6</v>
       </c>
       <c r="I61" s="1">
-        <v>-45589.68</v>
+        <v>27397.04</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.8188626350448</v>
+        <v>5.8984885320133</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>622992.2</v>
+        <v>491872.64</v>
       </c>
       <c r="N61" s="1">
-        <v>622992.2</v>
+        <v>491872.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>34909.0</v>
+        <v>175309.0</v>
       </c>
       <c r="D62" s="1">
-        <v>178.68</v>
+        <v>5.59</v>
       </c>
       <c r="E62" s="1">
-        <v>122.29389298</v>
+        <v>5.60264727</v>
       </c>
       <c r="F62" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.99</v>
       </c>
       <c r="H62" s="1">
-        <v>3896780.11</v>
+        <v>529472.56</v>
       </c>
       <c r="I62" s="1">
-        <v>1494352.23</v>
+        <v>-37231.9</v>
       </c>
       <c r="J62" s="1">
-        <v>38.348384764261</v>
+        <v>-7.0318847118347</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5391132.34</v>
+        <v>492240.66</v>
       </c>
       <c r="N62" s="1">
-        <v>5391132.34</v>
+        <v>492240.66</v>
       </c>
       <c r="O62" s="1">
-        <v>6.7</v>
+        <v>0.56</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>75024.0</v>
+        <v>5579.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1644.0</v>
+        <v>14.97</v>
       </c>
       <c r="E63" s="1">
-        <v>1586.1919919</v>
+        <v>10.39328195</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>713611.63</v>
+        <v>57984.12</v>
       </c>
       <c r="I63" s="1">
-        <v>-44080.11</v>
+        <v>25533.51</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.1770447883536</v>
+        <v>44.035349678498</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>669531.52</v>
+        <v>83517.63</v>
       </c>
       <c r="N63" s="1">
-        <v>669531.52</v>
+        <v>83517.63</v>
       </c>
       <c r="O63" s="1">
-        <v>0.83</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>26510.0</v>
+        <v>10100.0</v>
       </c>
       <c r="D64" s="1">
-        <v>872.7</v>
+        <v>424.16</v>
       </c>
       <c r="E64" s="1">
-        <v>723.07913995</v>
+        <v>466.20078317</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G64">
-        <v>184.22</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>111053.91</v>
+        <v>4027808.66</v>
       </c>
       <c r="I64" s="1">
-        <v>14532.81</v>
+        <v>-382458.08</v>
       </c>
       <c r="J64" s="1">
-        <v>13.086265940569</v>
+        <v>-9.495438147253</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>125586.72</v>
+        <v>3645350.58</v>
       </c>
       <c r="N64" s="1">
-        <v>125586.72</v>
+        <v>3645350.58</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>4.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>34842.0</v>
+        <v>33835.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.215</v>
+        <v>34.9</v>
       </c>
       <c r="E65" s="1">
-        <v>5.40167729</v>
+        <v>29.02368435</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>9.2</v>
       </c>
       <c r="H65" s="1">
-        <v>224735.14</v>
+        <v>115212.09</v>
       </c>
       <c r="I65" s="1">
-        <v>-14736.84</v>
+        <v>13113.74</v>
       </c>
       <c r="J65" s="1">
-        <v>-6.55742577685</v>
+        <v>11.382260316604</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>209998.3</v>
+        <v>128325.83</v>
       </c>
       <c r="N65" s="1">
-        <v>209998.3</v>
+        <v>128325.83</v>
       </c>
       <c r="O65" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>14183.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D66" s="1">
-        <v>14.89</v>
+        <v>1753.0</v>
       </c>
       <c r="E66" s="1">
-        <v>16.03628005</v>
+        <v>1716.10288396</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H66" s="1">
-        <v>227442.56</v>
+        <v>498819.31</v>
       </c>
       <c r="I66" s="1">
-        <v>-16257.69</v>
+        <v>-44175.52</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.1480421254492</v>
+        <v>-8.856016420054</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>211184.87</v>
+        <v>454643.79</v>
       </c>
       <c r="N66" s="1">
-        <v>211184.87</v>
+        <v>454643.79</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>22309.0</v>
+        <v>27244.0</v>
       </c>
       <c r="D67" s="1">
-        <v>28.16</v>
+        <v>3036.0</v>
       </c>
       <c r="E67" s="1">
-        <v>34.94774306</v>
+        <v>2810.44472177</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H67" s="1">
-        <v>779649.2</v>
+        <v>438226.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-151427.76</v>
+        <v>3357.89</v>
       </c>
       <c r="J67" s="1">
-        <v>-19.422550552223</v>
+        <v>0.7662458337726</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>628221.44</v>
+        <v>441584.09</v>
       </c>
       <c r="N67" s="1">
-        <v>628221.44</v>
+        <v>441584.09</v>
       </c>
       <c r="O67" s="1">
-        <v>0.78</v>
+        <v>0.5</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>7065.0</v>
+        <v>71875.0</v>
       </c>
       <c r="D68" s="1">
-        <v>178.82</v>
+        <v>43.3</v>
       </c>
       <c r="E68" s="1">
-        <v>219.56037509</v>
+        <v>37.05132661</v>
       </c>
       <c r="F68" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>10.76</v>
       </c>
       <c r="H68" s="1">
-        <v>207661.97</v>
+        <v>247421.05</v>
       </c>
       <c r="I68" s="1">
-        <v>-38599.27</v>
+        <v>41775.39</v>
       </c>
       <c r="J68" s="1">
-        <v>-18.58754879384</v>
+        <v>16.884331385709</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>169062.7</v>
+        <v>289196.44</v>
       </c>
       <c r="N68" s="1">
-        <v>169062.7</v>
+        <v>289196.44</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>9763.0</v>
+        <v>30487.0</v>
       </c>
       <c r="D69" s="1">
-        <v>71.7</v>
+        <v>3127.0</v>
       </c>
       <c r="E69" s="1">
-        <v>90.0867469</v>
+        <v>1961.99452226</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H69" s="1">
-        <v>879516.91</v>
+        <v>348717.98</v>
       </c>
       <c r="I69" s="1">
-        <v>-179509.81</v>
+        <v>160241.66</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.410046465167</v>
+        <v>45.951648377867</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>700007.1</v>
+        <v>508959.64</v>
       </c>
       <c r="N69" s="1">
-        <v>700007.1</v>
+        <v>508959.64</v>
       </c>
       <c r="O69" s="1">
-        <v>0.87</v>
+        <v>0.58</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1542.0</v>
+        <v>22929.0</v>
       </c>
       <c r="D70" s="1">
-        <v>247.95</v>
+        <v>52.65</v>
       </c>
       <c r="E70" s="1">
-        <v>227.37610895</v>
+        <v>50.3</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>9.2</v>
       </c>
       <c r="H70" s="1">
-        <v>350613.96</v>
+        <v>125931.93</v>
       </c>
       <c r="I70" s="1">
-        <v>31724.94</v>
+        <v>5259.66</v>
       </c>
       <c r="J70" s="1">
-        <v>9.0483961334569</v>
+        <v>4.17658968619</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>382338.9</v>
+        <v>131191.59</v>
       </c>
       <c r="N70" s="1">
-        <v>382338.9</v>
+        <v>131191.59</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>10186.0</v>
+        <v>34796.0</v>
       </c>
       <c r="D71" s="1">
-        <v>6.812</v>
+        <v>199.88</v>
       </c>
       <c r="E71" s="1">
-        <v>6.93085215</v>
+        <v>122.29389298</v>
       </c>
       <c r="F71" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G71">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>83616.71</v>
+        <v>3884166.28</v>
       </c>
       <c r="I71" s="1">
-        <v>-3423.67</v>
+        <v>2033996.14</v>
       </c>
       <c r="J71" s="1">
-        <v>-4.0944806367053</v>
+        <v>52.366350804116</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>80193.04</v>
+        <v>5918162.42</v>
       </c>
       <c r="N71" s="1">
-        <v>80193.04</v>
+        <v>5918162.42</v>
       </c>
       <c r="O71" s="1">
-        <v>0.1</v>
+        <v>6.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>173.0</v>
+        <v>51508.0</v>
       </c>
       <c r="D72" s="1">
-        <v>91100.0</v>
+        <v>1623.0</v>
       </c>
       <c r="E72" s="1">
-        <v>79983.13872832</v>
+        <v>1586.19198959</v>
       </c>
       <c r="F72" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G72">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H72" s="1">
-        <v>79655.84</v>
+        <v>489932.66</v>
       </c>
       <c r="I72" s="1">
-        <v>5896.81</v>
+        <v>-43625.37</v>
       </c>
       <c r="J72" s="1">
-        <v>7.4028596020078</v>
+        <v>-8.9043604482298</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>85552.65</v>
+        <v>446307.29</v>
       </c>
       <c r="N72" s="1">
-        <v>85552.65</v>
+        <v>446307.29</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6804.0</v>
+        <v>26137.0</v>
       </c>
       <c r="D73" s="1">
-        <v>29.87</v>
+        <v>837.1</v>
       </c>
       <c r="E73" s="1">
-        <v>26.67671958</v>
+        <v>723.07912155</v>
       </c>
       <c r="F73" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>187.31</v>
       </c>
       <c r="H73" s="1">
-        <v>214229.12</v>
+        <v>109491.36</v>
       </c>
       <c r="I73" s="1">
-        <v>20657.31</v>
+        <v>7316.98</v>
       </c>
       <c r="J73" s="1">
-        <v>9.6426246814625</v>
+        <v>6.6827008085387</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>234886.43</v>
+        <v>116808.34</v>
       </c>
       <c r="N73" s="1">
-        <v>234886.43</v>
+        <v>116808.34</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>16019.0</v>
+        <v>39509.0</v>
       </c>
       <c r="D74" s="1">
-        <v>44.32</v>
+        <v>5.3</v>
       </c>
       <c r="E74" s="1">
-        <v>49.71032524</v>
+        <v>5.41860741</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H74" s="1">
-        <v>796309.7</v>
+        <v>254407.24</v>
       </c>
       <c r="I74" s="1">
-        <v>-86347.62</v>
+        <v>-13706.4</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.843472081277</v>
+        <v>-5.3875825232018</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>709962.08</v>
+        <v>240700.84</v>
       </c>
       <c r="N74" s="1">
-        <v>709962.08</v>
+        <v>240700.84</v>
       </c>
       <c r="O74" s="1">
-        <v>0.88</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>10080.0</v>
+        <v>16898.0</v>
       </c>
       <c r="D75" s="1">
-        <v>67.25</v>
+        <v>14.93</v>
       </c>
       <c r="E75" s="1">
-        <v>62.18017361</v>
+        <v>15.88102793</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>727301.43</v>
+        <v>268357.61</v>
       </c>
       <c r="I75" s="1">
-        <v>56148.44</v>
+        <v>-16070.47</v>
       </c>
       <c r="J75" s="1">
-        <v>7.7201058163738</v>
+        <v>-5.9884532434165</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>783449.87</v>
+        <v>252287.14</v>
       </c>
       <c r="N75" s="1">
-        <v>783449.87</v>
+        <v>252287.14</v>
       </c>
       <c r="O75" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>22740.0</v>
+        <v>7065.0</v>
       </c>
       <c r="D76" s="1">
-        <v>173.47</v>
+        <v>195.0</v>
       </c>
       <c r="E76" s="1">
-        <v>131.82859763</v>
+        <v>219.56037509</v>
       </c>
       <c r="F76" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="G76">
-        <v>1.16</v>
+        <v>7.47</v>
       </c>
       <c r="H76" s="1">
-        <v>2723110.76</v>
+        <v>207661.97</v>
       </c>
       <c r="I76" s="1">
-        <v>686316.9</v>
+        <v>-23318.16</v>
       </c>
       <c r="J76" s="1">
-        <v>25.203414788754</v>
+        <v>-11.228902432159</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3409427.66</v>
+        <v>184343.81</v>
       </c>
       <c r="N76" s="1">
-        <v>3409427.66</v>
+        <v>184343.81</v>
       </c>
       <c r="O76" s="1">
-        <v>4.23</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>20099.0</v>
+        <v>1706.0</v>
       </c>
       <c r="D77" s="1">
-        <v>10.065</v>
+        <v>272.1</v>
       </c>
       <c r="E77" s="1">
-        <v>9.24210807</v>
+        <v>228.21955451</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>185757.13</v>
+        <v>389342.56</v>
       </c>
       <c r="I77" s="1">
-        <v>16539.31</v>
+        <v>74860.04</v>
       </c>
       <c r="J77" s="1">
-        <v>8.9037282175925</v>
+        <v>19.227294339463</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>202296.44</v>
+        <v>464202.6</v>
       </c>
       <c r="N77" s="1">
-        <v>202296.44</v>
+        <v>464202.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>4935.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D78" s="1">
-        <v>165.2</v>
+        <v>7.15</v>
       </c>
       <c r="E78" s="1">
-        <v>137.49525836</v>
+        <v>6.92836537</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="G78">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>727347.39</v>
+        <v>84509.17</v>
       </c>
       <c r="I78" s="1">
-        <v>162676.63</v>
+        <v>161.56</v>
       </c>
       <c r="J78" s="1">
-        <v>22.36574053012</v>
+        <v>0.19117451987755</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>890024.02</v>
+        <v>84670.73</v>
       </c>
       <c r="N78" s="1">
-        <v>890024.02</v>
+        <v>84670.73</v>
       </c>
       <c r="O78" s="1">
-        <v>1.11</v>
+        <v>0.1</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>19081.0</v>
+        <v>18780.0</v>
       </c>
       <c r="D79" s="1">
-        <v>109.95</v>
+        <v>4042.0</v>
       </c>
       <c r="E79" s="1">
-        <v>132.87134375</v>
+        <v>4500.0</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G79">
-        <v>10.81</v>
+        <v>187.31</v>
       </c>
       <c r="H79" s="1">
-        <v>226567.1</v>
+        <v>459087.51</v>
       </c>
       <c r="I79" s="1">
-        <v>-32527.52</v>
+        <v>-53828.51</v>
       </c>
       <c r="J79" s="1">
-        <v>-14.35668285466</v>
+        <v>-11.725108792439</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>194039.58</v>
+        <v>405259.0</v>
       </c>
       <c r="N79" s="1">
-        <v>194039.58</v>
+        <v>405259.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>57432.0</v>
+        <v>162.0</v>
       </c>
       <c r="D80" s="1">
-        <v>132.1</v>
+        <v>90800.0</v>
       </c>
       <c r="E80" s="1">
-        <v>154.76703197</v>
+        <v>79983.13580247</v>
       </c>
       <c r="F80" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G80">
-        <v>10.81</v>
+        <v>187.31</v>
       </c>
       <c r="H80" s="1">
-        <v>797138.42</v>
+        <v>74591.02</v>
       </c>
       <c r="I80" s="1">
-        <v>-95439.64</v>
+        <v>3940.07</v>
       </c>
       <c r="J80" s="1">
-        <v>-11.972781339532</v>
+        <v>5.2822310245925</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>701698.78</v>
+        <v>78531.09</v>
       </c>
       <c r="N80" s="1">
-        <v>701698.78</v>
+        <v>78531.09</v>
       </c>
       <c r="O80" s="1">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>36528.0</v>
+        <v>7056.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.34</v>
+        <v>30.95</v>
       </c>
       <c r="E81" s="1">
-        <v>18.18719174</v>
+        <v>26.85862245</v>
       </c>
       <c r="F81" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="G81">
-        <v>9.05</v>
+        <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>76820.66</v>
+        <v>223408.78</v>
       </c>
       <c r="I81" s="1">
-        <v>21461.14</v>
+        <v>27620.82</v>
       </c>
       <c r="J81" s="1">
-        <v>27.936677451092</v>
+        <v>12.363354743712</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>98281.8</v>
+        <v>251029.6</v>
       </c>
       <c r="N81" s="1">
-        <v>98281.8</v>
+        <v>251029.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>8664.0</v>
+        <v>13439.0</v>
       </c>
       <c r="D82" s="1">
-        <v>385.95</v>
+        <v>19.26</v>
       </c>
       <c r="E82" s="1">
-        <v>453.98564982</v>
+        <v>18.77</v>
       </c>
       <c r="F82" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3354145.92</v>
+        <v>252250.03</v>
       </c>
       <c r="I82" s="1">
-        <v>-464024.23</v>
+        <v>6585.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-13.834348327934</v>
+        <v>2.6105487480021</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2890121.69</v>
+        <v>258835.14</v>
       </c>
       <c r="N82" s="1">
-        <v>2890121.69</v>
+        <v>258835.14</v>
       </c>
       <c r="O82" s="1">
-        <v>3.59</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>21601.0</v>
+        <v>14137.0</v>
       </c>
       <c r="D83" s="1">
-        <v>196.77</v>
+        <v>46.46</v>
       </c>
       <c r="E83" s="1">
-        <v>178.73552752</v>
+        <v>49.71032539</v>
       </c>
       <c r="F83" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3303709.25</v>
+        <v>702754.87</v>
       </c>
       <c r="I83" s="1">
-        <v>369954.34</v>
+        <v>-45949.85</v>
       </c>
       <c r="J83" s="1">
-        <v>11.198150684719</v>
+        <v>-6.5385317073648</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3673663.59</v>
+        <v>656805.02</v>
       </c>
       <c r="N83" s="1">
-        <v>3673663.59</v>
+        <v>656805.02</v>
       </c>
       <c r="O83" s="1">
-        <v>4.56</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>24939.0</v>
+        <v>7856.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3353.0</v>
+        <v>74.92</v>
       </c>
       <c r="E84" s="1">
-        <v>4125.9053691</v>
+        <v>62.18017312</v>
       </c>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G84">
-        <v>184.22</v>
+        <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>618123.14</v>
+        <v>566833.34</v>
       </c>
       <c r="I84" s="1">
-        <v>-164200.77</v>
+        <v>109724.53</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.564410774203</v>
+        <v>19.357458754984</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>453922.37</v>
+        <v>676557.87</v>
       </c>
       <c r="N84" s="1">
-        <v>453922.37</v>
+        <v>676557.87</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>48719.0</v>
+        <v>20282.0</v>
       </c>
       <c r="D85" s="1">
-        <v>2904.0</v>
+        <v>220.21</v>
       </c>
       <c r="E85" s="1">
-        <v>2574.52671442</v>
+        <v>131.82859777</v>
       </c>
       <c r="F85" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G85">
-        <v>184.22</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>751584.62</v>
+        <v>2428765.72</v>
       </c>
       <c r="I85" s="1">
-        <v>16420.25</v>
+        <v>1371693.11</v>
       </c>
       <c r="J85" s="1">
-        <v>2.184750667197</v>
+        <v>56.476962710096</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>768004.87</v>
+        <v>3800458.83</v>
       </c>
       <c r="N85" s="1">
-        <v>768004.87</v>
+        <v>3800458.83</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>4.31</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>71534.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1872.0</v>
+        <v>37.615</v>
       </c>
       <c r="E86" s="1">
-        <v>1765.43591858</v>
+        <v>29.08</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>772907.84</v>
+        <v>80028.16</v>
       </c>
       <c r="I86" s="1">
-        <v>-45986.61</v>
+        <v>23488.32</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.9498180274637</v>
+        <v>29.350068775791</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>726921.23</v>
+        <v>103516.48</v>
       </c>
       <c r="N86" s="1">
-        <v>726921.23</v>
+        <v>103516.48</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.12</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>7481.0</v>
+        <v>25174.0</v>
       </c>
       <c r="D87" s="1">
-        <v>20460.0</v>
+        <v>10.32</v>
       </c>
       <c r="E87" s="1">
-        <v>14099.80657666</v>
+        <v>9.40497656</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>184.22</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>628490.64</v>
+        <v>236760.88</v>
       </c>
       <c r="I87" s="1">
-        <v>202381.66</v>
+        <v>23034.8</v>
       </c>
       <c r="J87" s="1">
-        <v>32.201221007842</v>
+        <v>9.7291410641826</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>830872.3</v>
+        <v>259795.68</v>
       </c>
       <c r="N87" s="1">
-        <v>830872.3</v>
+        <v>259795.68</v>
       </c>
       <c r="O87" s="1">
-        <v>1.03</v>
+        <v>0.29</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>51661.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3338.0</v>
+        <v>153.9</v>
       </c>
       <c r="E88" s="1">
-        <v>2977.61173806</v>
+        <v>137.49525941</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G88">
-        <v>184.22</v>
+        <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>928762.08</v>
+        <v>497131.26</v>
       </c>
       <c r="I88" s="1">
-        <v>7329.07</v>
+        <v>69329.56</v>
       </c>
       <c r="J88" s="1">
-        <v>0.78912244134687</v>
+        <v>13.945926474227</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>936091.15</v>
+        <v>566460.82</v>
       </c>
       <c r="N88" s="1">
-        <v>936091.15</v>
+        <v>566460.82</v>
       </c>
       <c r="O88" s="1">
-        <v>1.16</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>47765.0</v>
+        <v>25142.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.44</v>
+        <v>109.25</v>
       </c>
       <c r="E89" s="1">
-        <v>1.40465969</v>
+        <v>127.53489539</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="G89">
-        <v>0.87</v>
+        <v>10.76</v>
       </c>
       <c r="H89" s="1">
-        <v>79617.02</v>
+        <v>287443.68</v>
       </c>
       <c r="I89" s="1">
-        <v>-123.69</v>
+        <v>-32203.84</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.1553562291078</v>
+        <v>-11.203530375063</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>79493.33</v>
+        <v>255239.84</v>
       </c>
       <c r="N89" s="1">
-        <v>79493.33</v>
+        <v>255239.84</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>907.0</v>
+        <v>50286.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.68</v>
+        <v>149.4</v>
       </c>
       <c r="E90" s="1">
-        <v>89.89153252</v>
+        <v>154.76703198</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H90" s="1">
-        <v>81531.62</v>
+        <v>697954.15</v>
       </c>
       <c r="I90" s="1">
-        <v>3436.14</v>
+        <v>157.49</v>
       </c>
       <c r="J90" s="1">
-        <v>4.2144875816278</v>
+        <v>0.022564519460197</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>84967.76</v>
+        <v>698111.64</v>
       </c>
       <c r="N90" s="1">
-        <v>84967.76</v>
+        <v>698111.64</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.79</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>15973.0</v>
+        <v>31457.0</v>
       </c>
       <c r="D91" s="1">
-        <v>12.925</v>
+        <v>25.18</v>
       </c>
       <c r="E91" s="1">
-        <v>11.06633632</v>
+        <v>18.18719172</v>
       </c>
       <c r="F91" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>9.2</v>
       </c>
       <c r="H91" s="1">
-        <v>210266.79</v>
+        <v>66156.03</v>
       </c>
       <c r="I91" s="1">
-        <v>28335.96</v>
+        <v>19922.63</v>
       </c>
       <c r="J91" s="1">
-        <v>13.476193744148</v>
+        <v>30.114609356093</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>238602.75</v>
+        <v>86078.66</v>
       </c>
       <c r="N91" s="1">
-        <v>238602.75</v>
+        <v>86078.66</v>
       </c>
       <c r="O91" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>9038.0</v>
+        <v>17055.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.18</v>
+        <v>233.15</v>
       </c>
       <c r="E92" s="1">
-        <v>26.81459062</v>
+        <v>178.73552741</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>242350.27</v>
+        <v>2608433.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-5735.43</v>
+        <v>775138.52</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.3665870064845</v>
+        <v>29.716635236558</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>236614.84</v>
+        <v>3383571.52</v>
       </c>
       <c r="N92" s="1">
-        <v>236614.84</v>
+        <v>3383571.52</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>3.84</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>3422.0</v>
+        <v>29739.0</v>
       </c>
       <c r="D93" s="1">
-        <v>64.35</v>
+        <v>2848.5</v>
       </c>
       <c r="E93" s="1">
-        <v>69.47414378</v>
+        <v>2574.52671576</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>187.31</v>
       </c>
       <c r="H93" s="1">
-        <v>237740.52</v>
+        <v>458781.48</v>
       </c>
       <c r="I93" s="1">
-        <v>-17534.82</v>
+        <v>-6526.5</v>
       </c>
       <c r="J93" s="1">
-        <v>-7.3756127058189</v>
+        <v>-1.4225726810071</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>220205.7</v>
+        <v>452254.98</v>
       </c>
       <c r="N93" s="1">
-        <v>220205.7</v>
+        <v>452254.98</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>9728.0</v>
+        <v>46000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>166.1</v>
+        <v>1767.0</v>
       </c>
       <c r="E94" s="1">
-        <v>181.2676141</v>
+        <v>1765.43591304</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="G94">
-        <v>7.47</v>
+        <v>187.31</v>
       </c>
       <c r="H94" s="1">
-        <v>236066.29</v>
+        <v>497019.05</v>
       </c>
       <c r="I94" s="1">
-        <v>-19837.89</v>
+        <v>-63073.58</v>
       </c>
       <c r="J94" s="1">
-        <v>-8.4035251284713</v>
+        <v>-12.690374745193</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>216228.4</v>
+        <v>433945.47</v>
       </c>
       <c r="N94" s="1">
-        <v>216228.4</v>
+        <v>433945.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.27</v>
+        <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>7889.0</v>
+        <v>23967.0</v>
       </c>
       <c r="D95" s="1">
-        <v>87.68</v>
+        <v>124.0</v>
       </c>
       <c r="E95" s="1">
-        <v>90.17222969</v>
+        <v>116.23299996</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>10.98</v>
       </c>
       <c r="H95" s="1">
-        <v>711368.72</v>
+        <v>248506.36</v>
       </c>
       <c r="I95" s="1">
-        <v>-19661.2</v>
+        <v>22208.52</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.7638550089748</v>
+        <v>8.93680145651</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>691707.52</v>
+        <v>270714.88</v>
       </c>
       <c r="N95" s="1">
-        <v>691707.52</v>
+        <v>270714.88</v>
       </c>
       <c r="O95" s="1">
-        <v>0.86</v>
+        <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>7874.0</v>
+        <v>39537.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3213.0</v>
+        <v>3280.0</v>
       </c>
       <c r="E96" s="1">
-        <v>3023.79514859</v>
+        <v>2977.61173078</v>
       </c>
       <c r="F96" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G96">
-        <v>184.22</v>
+        <v>187.31</v>
       </c>
       <c r="H96" s="1">
-        <v>141271.67</v>
+        <v>710796.66</v>
       </c>
       <c r="I96" s="1">
-        <v>-3938.6</v>
+        <v>-18458.4</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.7879616628019</v>
+        <v>-2.5968608237411</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>137333.07</v>
+        <v>692338.26</v>
       </c>
       <c r="N96" s="1">
-        <v>137333.07</v>
+        <v>692338.26</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.79</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>65293.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>23.65</v>
+        <v>1.553</v>
       </c>
       <c r="E97" s="1">
-        <v>27.67579358</v>
+        <v>1.40465969</v>
       </c>
       <c r="F97" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.16</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>1617911.97</v>
+        <v>79617.02</v>
       </c>
       <c r="I97" s="1">
-        <v>-283271.13</v>
+        <v>5651.16</v>
       </c>
       <c r="J97" s="1">
-        <v>-17.508438978914</v>
+        <v>7.0979295633019</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1334640.84</v>
+        <v>85268.18</v>
       </c>
       <c r="N97" s="1">
-        <v>1334640.84</v>
+        <v>85268.18</v>
       </c>
       <c r="O97" s="1">
-        <v>1.66</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>31961.0</v>
+        <v>819.0</v>
       </c>
       <c r="D98" s="1">
-        <v>23.48</v>
+        <v>104.75</v>
       </c>
       <c r="E98" s="1">
-        <v>20.11976659</v>
+        <v>89.89153846</v>
       </c>
       <c r="F98" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>9.05</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>73845.35</v>
+        <v>73621.17</v>
       </c>
       <c r="I98" s="1">
-        <v>9110.13</v>
+        <v>12169.08</v>
       </c>
       <c r="J98" s="1">
-        <v>12.336768665867</v>
+        <v>16.529321661147</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>82955.48</v>
+        <v>85790.25</v>
       </c>
       <c r="N98" s="1">
-        <v>82955.48</v>
+        <v>85790.25</v>
       </c>
       <c r="O98" s="1">
         <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>7029.0</v>
+        <v>16506.0</v>
       </c>
       <c r="D99" s="1">
-        <v>22.96</v>
+        <v>13.215</v>
       </c>
       <c r="E99" s="1">
-        <v>29.68200313</v>
+        <v>11.14960499</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>208634.8</v>
+        <v>218605.71</v>
       </c>
       <c r="I99" s="1">
-        <v>-47248.96</v>
+        <v>32129.15</v>
       </c>
       <c r="J99" s="1">
-        <v>-22.646730075711</v>
+        <v>14.697305939538</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>161385.84</v>
+        <v>250734.86</v>
       </c>
       <c r="N99" s="1">
-        <v>161385.84</v>
+        <v>250734.86</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>28331.0</v>
+        <v>9791.0</v>
       </c>
       <c r="D100" s="1">
-        <v>121.75</v>
+        <v>26.34</v>
       </c>
       <c r="E100" s="1">
-        <v>116.7084074</v>
+        <v>26.80654683</v>
       </c>
       <c r="F100" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3050454.97</v>
+        <v>262462.9</v>
       </c>
       <c r="I100" s="1">
-        <v>-69211.02</v>
+        <v>-4567.96</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.2688753212443</v>
+        <v>-1.7404212176273</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2981243.95</v>
+        <v>257894.94</v>
       </c>
       <c r="N100" s="1">
-        <v>2981243.95</v>
+        <v>257894.94</v>
       </c>
       <c r="O100" s="1">
-        <v>3.7</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>17.0</v>
+        <v>3728.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4786.36</v>
+        <v>63.1</v>
       </c>
       <c r="E101" s="1">
-        <v>4784.3</v>
+        <v>69.36956009</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>81333.1</v>
+        <v>258609.72</v>
       </c>
       <c r="I101" s="1">
-        <v>35.02</v>
+        <v>-23372.92</v>
       </c>
       <c r="J101" s="1">
-        <v>0.043057500574797</v>
+        <v>-9.0379124187598</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>81368.12</v>
+        <v>235236.8</v>
       </c>
       <c r="N101" s="1">
-        <v>81368.12</v>
+        <v>235236.8</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="1">
+        <v>11001.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="E102" s="1">
+        <v>181.90780384</v>
+      </c>
+      <c r="F102" t="s">
+        <v>189</v>
+      </c>
+      <c r="G102">
+        <v>7.47</v>
+      </c>
+      <c r="H102" s="1">
+        <v>267888.31</v>
+      </c>
+      <c r="I102" s="1">
+        <v>16211.7</v>
+      </c>
+      <c r="J102" s="1">
+        <v>6.0516638445328</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>284100.01</v>
+      </c>
+      <c r="N102" s="1">
+        <v>284100.01</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="1">
+        <v>7180.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>3044.0</v>
+      </c>
+      <c r="E103" s="1">
+        <v>3023.79512535</v>
+      </c>
+      <c r="F103" t="s">
+        <v>50</v>
+      </c>
+      <c r="G103">
+        <v>187.31</v>
+      </c>
+      <c r="H103" s="1">
+        <v>128820.24</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-12136.63</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-9.4213688780583</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>116683.61</v>
+      </c>
+      <c r="N103" s="1">
+        <v>116683.61</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" s="1">
+        <v>38117.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>24.89</v>
+      </c>
+      <c r="E104" s="1">
+        <v>27.67579348</v>
+      </c>
+      <c r="F104" t="s">
+        <v>37</v>
+      </c>
+      <c r="G104">
+        <v>1.18</v>
+      </c>
+      <c r="H104" s="1">
+        <v>944510.91</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-137216.72</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-14.527806777796</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>807294.19</v>
+      </c>
+      <c r="N104" s="1">
+        <v>807294.19</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="1">
+        <v>30053.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>119.98</v>
+      </c>
+      <c r="E105" s="1">
+        <v>116.96920807</v>
+      </c>
+      <c r="F105" t="s">
+        <v>37</v>
+      </c>
+      <c r="G105">
+        <v>1.18</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3231226.95</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-163018.19</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-5.0450863564381</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3068208.76</v>
+      </c>
+      <c r="N105" s="1">
+        <v>3068208.76</v>
+      </c>
+      <c r="O105" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>249</v>
+      </c>
+      <c r="B106" t="s">
+        <v>250</v>
+      </c>
+      <c r="C106" s="1">
+        <v>47.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4793.7</v>
+      </c>
+      <c r="E106" s="1">
+        <v>4792.4987234</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>225247.44</v>
+      </c>
+      <c r="I106" s="1">
+        <v>56.46</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.025065767673098</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>225303.9</v>
+      </c>
+      <c r="N106" s="1">
+        <v>225303.9</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P106">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>