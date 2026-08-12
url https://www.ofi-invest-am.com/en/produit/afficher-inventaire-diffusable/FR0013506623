--- v3 (2026-07-21)
+++ v4 (2026-08-12)
@@ -1174,153 +1174,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>239399.3546</v>
+        <v>236856.8866</v>
       </c>
       <c r="D2">
-        <v>347.48</v>
+        <v>371.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>83188346.62</v>
+        <v>88070389.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>83188346.62</v>
+        <v>88070389.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>253.1</v>
+        <v>270.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1771.71</v>
+        <v>1896.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1771.71</v>
+        <v>1896.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>168.9</v>
+        <v>180.82</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1689.0</v>
+        <v>1808.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1689.0</v>
+        <v>1808.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27476.175</v>
+        <v>27292.7025</v>
       </c>
       <c r="D5">
-        <v>180.98</v>
+        <v>193.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4972818.53</v>
+        <v>5288069.7</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4972818.53</v>
+        <v>5288069.7</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1369,5287 +1369,5287 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>5200.0</v>
+        <v>4834.0</v>
       </c>
       <c r="D2" s="1">
-        <v>74.2</v>
+        <v>81.16</v>
       </c>
       <c r="E2" s="1">
-        <v>44.18109808</v>
+        <v>44.1810964</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>242202.05</v>
+        <v>225154.75</v>
       </c>
       <c r="I2" s="1">
-        <v>178836.8</v>
+        <v>202776.58</v>
       </c>
       <c r="J2" s="1">
-        <v>73.837855625087</v>
+        <v>90.060982502035</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>421038.85</v>
+        <v>427931.33</v>
       </c>
       <c r="N2" s="1">
-        <v>421038.85</v>
+        <v>427931.33</v>
       </c>
       <c r="O2" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>2613.0</v>
+        <v>2748.0</v>
       </c>
       <c r="D3" s="1">
-        <v>234.6</v>
+        <v>256.0</v>
       </c>
       <c r="E3" s="1">
-        <v>231.6</v>
+        <v>233.18975619</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>605170.8</v>
+        <v>640805.45</v>
       </c>
       <c r="I3" s="1">
-        <v>7839.0</v>
+        <v>62682.55</v>
       </c>
       <c r="J3" s="1">
-        <v>1.2953367875648</v>
+        <v>9.781837841735</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>613009.8</v>
+        <v>703488.0</v>
       </c>
       <c r="N3" s="1">
-        <v>613009.8</v>
+        <v>703488.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>16686.0</v>
+        <v>9895.0</v>
       </c>
       <c r="D4" s="1">
-        <v>284.49</v>
+        <v>448.29</v>
       </c>
       <c r="E4" s="1">
         <v>217.5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>3141896.8</v>
+        <v>1863182.83</v>
       </c>
       <c r="I4" s="1">
-        <v>897415.78</v>
+        <v>1916655.74</v>
       </c>
       <c r="J4" s="1">
-        <v>28.562866227815</v>
+        <v>102.86997653365</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4039312.58</v>
+        <v>3779838.57</v>
       </c>
       <c r="N4" s="1">
-        <v>4039312.58</v>
+        <v>3779838.57</v>
       </c>
       <c r="O4" s="1">
-        <v>4.58</v>
+        <v>4.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>10692.0</v>
+        <v>16938.0</v>
       </c>
       <c r="D5" s="1">
-        <v>17.05</v>
+        <v>16.83</v>
       </c>
       <c r="E5" s="1">
-        <v>23.05597456</v>
+        <v>20.9916277</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>246514.48</v>
+        <v>355556.19</v>
       </c>
       <c r="I5" s="1">
-        <v>-64215.88</v>
+        <v>-70489.65</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.049536724983</v>
+        <v>-19.825178686947</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>182298.6</v>
+        <v>285066.54</v>
       </c>
       <c r="N5" s="1">
-        <v>182298.6</v>
+        <v>285066.54</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>10380.0</v>
+        <v>9359.0</v>
       </c>
       <c r="D6" s="1">
-        <v>375.27</v>
+        <v>419.65</v>
       </c>
       <c r="E6" s="1">
-        <v>246.17912042</v>
+        <v>246.17911956</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>2180561.42</v>
+        <v>1966076.53</v>
       </c>
       <c r="I6" s="1">
-        <v>1134025.54</v>
+        <v>1380610.32</v>
       </c>
       <c r="J6" s="1">
-        <v>52.006126935879</v>
+        <v>70.2215961044</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3314586.96</v>
+        <v>3346686.85</v>
       </c>
       <c r="N6" s="1">
-        <v>3314586.96</v>
+        <v>3346686.85</v>
       </c>
       <c r="O6" s="1">
-        <v>3.76</v>
+        <v>3.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>10106.0</v>
+        <v>9267.0</v>
       </c>
       <c r="D7" s="1">
-        <v>69.2</v>
+        <v>73.2</v>
       </c>
       <c r="E7" s="1">
-        <v>56.03526618</v>
+        <v>56.035266</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>566292.4</v>
+        <v>519278.81</v>
       </c>
       <c r="I7" s="1">
-        <v>133042.8</v>
+        <v>159065.59</v>
       </c>
       <c r="J7" s="1">
-        <v>23.49365804662</v>
+        <v>30.632020205099</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>699335.2</v>
+        <v>678344.4</v>
       </c>
       <c r="N7" s="1">
-        <v>699335.2</v>
+        <v>678344.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>60256.0</v>
+        <v>75685.0</v>
       </c>
       <c r="D8" s="1">
-        <v>60.8</v>
+        <v>54.95</v>
       </c>
       <c r="E8" s="1">
-        <v>60.99</v>
+        <v>60.12335139</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>3181554.35</v>
+        <v>3923886.82</v>
       </c>
       <c r="I8" s="1">
-        <v>-64157.48</v>
+        <v>-380032.06</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.0165451519004</v>
+        <v>-9.6850922932583</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3117396.87</v>
+        <v>3543854.76</v>
       </c>
       <c r="N8" s="1">
-        <v>3117396.87</v>
+        <v>3543854.76</v>
       </c>
       <c r="O8" s="1">
-        <v>3.54</v>
+        <v>3.8</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>70.0</v>
+        <v>71.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1237.0</v>
+        <v>1265.8</v>
       </c>
       <c r="E9" s="1">
-        <v>669.81614286</v>
+        <v>678.67647887</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46887.13</v>
+        <v>48186.03</v>
       </c>
       <c r="I9" s="1">
-        <v>39702.87</v>
+        <v>41685.77</v>
       </c>
       <c r="J9" s="1">
-        <v>84.677543709756</v>
+        <v>86.510073562815</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>86590.0</v>
+        <v>89871.8</v>
       </c>
       <c r="N9" s="1">
-        <v>86590.0</v>
+        <v>89871.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>62793.0</v>
+        <v>69763.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1459.0</v>
+        <v>1392.0</v>
       </c>
       <c r="E10" s="1">
-        <v>1196.97729046</v>
+        <v>1223.47621232</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H10" s="1">
-        <v>432640.93</v>
+        <v>487620.34</v>
       </c>
       <c r="I10" s="1">
-        <v>56469.92</v>
+        <v>37303.64</v>
       </c>
       <c r="J10" s="1">
-        <v>13.052375788856</v>
+        <v>7.6501402710149</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>489110.85</v>
+        <v>524923.98</v>
       </c>
       <c r="N10" s="1">
-        <v>489110.85</v>
+        <v>524923.98</v>
       </c>
       <c r="O10" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>4685.0</v>
+        <v>4608.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.2</v>
+        <v>32.64</v>
       </c>
       <c r="E11" s="1">
-        <v>39.22862327</v>
+        <v>39.22862196</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11">
         <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>216972.88</v>
+        <v>213406.83</v>
       </c>
       <c r="I11" s="1">
-        <v>-32793.33</v>
+        <v>-40099.09</v>
       </c>
       <c r="J11" s="1">
-        <v>-15.114022545122</v>
+        <v>-18.78997499752</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>184179.55</v>
+        <v>173307.74</v>
       </c>
       <c r="N11" s="1">
-        <v>184179.55</v>
+        <v>173307.74</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>8028.0</v>
+        <v>8728.0</v>
       </c>
       <c r="D12" s="1">
-        <v>83.48</v>
+        <v>80.02</v>
       </c>
       <c r="E12" s="1">
-        <v>78.80877304</v>
+        <v>79.26611824</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>632676.83</v>
+        <v>691834.68</v>
       </c>
       <c r="I12" s="1">
-        <v>37500.61</v>
+        <v>6579.88</v>
       </c>
       <c r="J12" s="1">
-        <v>5.9272930857923</v>
+        <v>0.95107692490929</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>670177.44</v>
+        <v>698414.56</v>
       </c>
       <c r="N12" s="1">
-        <v>670177.44</v>
+        <v>698414.56</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>18844.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.995</v>
+        <v>3.684</v>
       </c>
       <c r="E13" s="1">
-        <v>3.72841966</v>
+        <v>3.74150392</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13">
         <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>83087.76</v>
+        <v>90657.86</v>
       </c>
       <c r="I13" s="1">
-        <v>3447.99</v>
+        <v>-3495.83</v>
       </c>
       <c r="J13" s="1">
-        <v>4.1498170127586</v>
+        <v>-3.8560694020353</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>86535.75</v>
+        <v>87162.03</v>
       </c>
       <c r="N13" s="1">
-        <v>86535.75</v>
+        <v>87162.03</v>
       </c>
       <c r="O13" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>43299.0</v>
+        <v>51513.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.87</v>
+        <v>2.62</v>
       </c>
       <c r="E14" s="1">
-        <v>2.73735791</v>
+        <v>2.72596354</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>79932.88</v>
+        <v>94599.24</v>
       </c>
       <c r="I14" s="1">
-        <v>3142.38</v>
+        <v>-4198.32</v>
       </c>
       <c r="J14" s="1">
-        <v>3.9312733383309</v>
+        <v>-4.4380060558626</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>83075.26</v>
+        <v>90400.92</v>
       </c>
       <c r="N14" s="1">
-        <v>83075.26</v>
+        <v>90400.92</v>
       </c>
       <c r="O14" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>11188.0</v>
+        <v>11460.0</v>
       </c>
       <c r="D15" s="1">
-        <v>357.58</v>
+        <v>351.05</v>
       </c>
       <c r="E15" s="1">
-        <v>334.08392921</v>
+        <v>335.54861693</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>3198089.05</v>
+        <v>3289104.2</v>
       </c>
       <c r="I15" s="1">
-        <v>206101.76</v>
+        <v>138984.08</v>
       </c>
       <c r="J15" s="1">
-        <v>6.4445284911626</v>
+        <v>4.2255906638653</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3404190.81</v>
+        <v>3428088.28</v>
       </c>
       <c r="N15" s="1">
-        <v>3404190.81</v>
+        <v>3428088.28</v>
       </c>
       <c r="O15" s="1">
-        <v>3.86</v>
+        <v>3.67</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>6141.0</v>
+        <v>8104.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4213.0</v>
+        <v>3582.0</v>
       </c>
       <c r="E16" s="1">
-        <v>4292.46523368</v>
+        <v>4148.95471372</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H16" s="1">
-        <v>148208.21</v>
+        <v>187589.16</v>
       </c>
       <c r="I16" s="1">
-        <v>-10083.52</v>
+        <v>-30676.84</v>
       </c>
       <c r="J16" s="1">
-        <v>-6.8036176943234</v>
+        <v>-16.353205057265</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>138124.69</v>
+        <v>156912.32</v>
       </c>
       <c r="N16" s="1">
-        <v>138124.69</v>
+        <v>156912.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>476572.0</v>
+        <v>565891.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1.52</v>
+        <v>1.44</v>
       </c>
       <c r="E17" s="1">
-        <v>1.4404</v>
+        <v>1.44033312</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>463069.56</v>
+        <v>549213.48</v>
       </c>
       <c r="I17" s="1">
-        <v>21196.54</v>
+        <v>-3392.76</v>
       </c>
       <c r="J17" s="1">
-        <v>4.5773986957813</v>
+        <v>-0.61774885787581</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>484266.1</v>
+        <v>545820.72</v>
       </c>
       <c r="N17" s="1">
-        <v>484266.1</v>
+        <v>545820.72</v>
       </c>
       <c r="O17" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>16859.0</v>
+        <v>17461.0</v>
       </c>
       <c r="D18" s="1">
-        <v>5560.0</v>
+        <v>5401.0</v>
       </c>
       <c r="E18" s="1">
-        <v>5138.0</v>
+        <v>5166.79869423</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H18" s="1">
-        <v>470558.13</v>
+        <v>490044.9</v>
       </c>
       <c r="I18" s="1">
-        <v>29876.53</v>
+        <v>19726.33</v>
       </c>
       <c r="J18" s="1">
-        <v>6.3491688051378</v>
+        <v>4.025412773401</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>500434.66</v>
+        <v>509771.23</v>
       </c>
       <c r="N18" s="1">
-        <v>500434.66</v>
+        <v>509771.23</v>
       </c>
       <c r="O18" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>1508.0</v>
+        <v>1653.0</v>
       </c>
       <c r="D19" s="1">
-        <v>57.35</v>
+        <v>54.75</v>
       </c>
       <c r="E19" s="1">
-        <v>50.59920424</v>
+        <v>51.12401694</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>76303.6</v>
+        <v>84508.0</v>
       </c>
       <c r="I19" s="1">
-        <v>10180.2</v>
+        <v>5993.75</v>
       </c>
       <c r="J19" s="1">
-        <v>13.341703405868</v>
+        <v>7.0925237847304</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>86483.8</v>
+        <v>90501.75</v>
       </c>
       <c r="N19" s="1">
-        <v>86483.8</v>
+        <v>90501.75</v>
       </c>
       <c r="O19" s="1">
         <v>0.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>34703.0</v>
+        <v>37529.0</v>
       </c>
       <c r="D20" s="1">
-        <v>117.36</v>
+        <v>111.39</v>
       </c>
       <c r="E20" s="1">
-        <v>95.58876552</v>
+        <v>97.25233872</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>2828630.85</v>
+        <v>3110821.91</v>
       </c>
       <c r="I20" s="1">
-        <v>636944.44</v>
+        <v>451323.13</v>
       </c>
       <c r="J20" s="1">
-        <v>22.517764734129</v>
+        <v>14.508163535469</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3465575.29</v>
+        <v>3562145.04</v>
       </c>
       <c r="N20" s="1">
-        <v>3465575.29</v>
+        <v>3562145.04</v>
       </c>
       <c r="O20" s="1">
-        <v>3.93</v>
+        <v>3.82</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>46976.0</v>
+        <v>54906.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1944.0</v>
+        <v>1878.0</v>
       </c>
       <c r="E21" s="1">
-        <v>2088.98884537</v>
+        <v>2066.88148836</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H21" s="1">
-        <v>586962.06</v>
+        <v>669616.56</v>
       </c>
       <c r="I21" s="1">
-        <v>-99418.9</v>
+        <v>-112241.64</v>
       </c>
       <c r="J21" s="1">
-        <v>-16.937874996554</v>
+        <v>-16.762076493449</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>487543.16</v>
+        <v>557374.92</v>
       </c>
       <c r="N21" s="1">
-        <v>487543.16</v>
+        <v>557374.92</v>
       </c>
       <c r="O21" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>5263.0</v>
+        <v>5817.0</v>
       </c>
       <c r="D22" s="1">
-        <v>201.27</v>
+        <v>195.27</v>
       </c>
       <c r="E22" s="1">
-        <v>181.69</v>
+        <v>183.09131855</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>827836.96</v>
+        <v>919968.63</v>
       </c>
       <c r="I22" s="1">
-        <v>73527.92</v>
+        <v>47936.95</v>
       </c>
       <c r="J22" s="1">
-        <v>8.881932500332</v>
+        <v>5.2107157175566</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>901364.88</v>
+        <v>967905.58</v>
       </c>
       <c r="N22" s="1">
-        <v>901364.88</v>
+        <v>967905.58</v>
       </c>
       <c r="O22" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>99858.0</v>
+        <v>112515.0</v>
       </c>
       <c r="D23" s="1">
-        <v>7.44</v>
+        <v>7.62</v>
       </c>
       <c r="E23" s="1">
-        <v>7.96150003</v>
+        <v>7.94429658</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23">
-        <v>1.64</v>
+        <v>1.62</v>
       </c>
       <c r="H23" s="1">
-        <v>476573.24</v>
+        <v>537520.16</v>
       </c>
       <c r="I23" s="1">
-        <v>-23586.52</v>
+        <v>-9310.01</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.949191020461</v>
+        <v>-1.732029920515</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>452986.72</v>
+        <v>528210.15</v>
       </c>
       <c r="N23" s="1">
-        <v>452986.72</v>
+        <v>528210.15</v>
       </c>
       <c r="O23" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>6923.0</v>
+        <v>8338.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3544.0</v>
+        <v>3693.0</v>
       </c>
       <c r="E24" s="1">
-        <v>3420.26188069</v>
+        <v>3458.9101703</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H24" s="1">
-        <v>135836.94</v>
+        <v>163825.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-4849.75</v>
+        <v>2620.78</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.5702732997372</v>
+        <v>1.5997419688318</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>130987.19</v>
+        <v>166445.95</v>
       </c>
       <c r="N24" s="1">
-        <v>130987.19</v>
+        <v>166445.95</v>
       </c>
       <c r="O24" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>17815.0</v>
+        <v>20938.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.41</v>
+        <v>14.04</v>
       </c>
       <c r="E25" s="1">
-        <v>14.23</v>
+        <v>14.21548524</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>253507.45</v>
+        <v>297643.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-14608.3</v>
+        <v>-3674.31</v>
       </c>
       <c r="J25" s="1">
-        <v>-5.7624736472242</v>
+        <v>-1.2344653675502</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>238899.15</v>
+        <v>293969.52</v>
       </c>
       <c r="N25" s="1">
-        <v>238899.15</v>
+        <v>293969.52</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>55746.0</v>
+        <v>69402.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.41</v>
+        <v>4.395</v>
       </c>
       <c r="E26" s="1">
-        <v>4.07867506</v>
+        <v>4.15122777</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>227369.82</v>
+        <v>288103.51</v>
       </c>
       <c r="I26" s="1">
-        <v>18470.04</v>
+        <v>16918.28</v>
       </c>
       <c r="J26" s="1">
-        <v>8.1233472410718</v>
+        <v>5.8722922188626</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>245839.86</v>
+        <v>305021.79</v>
       </c>
       <c r="N26" s="1">
-        <v>245839.86</v>
+        <v>305021.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>4615.0</v>
+        <v>4985.0</v>
       </c>
       <c r="D27" s="1">
-        <v>140.25</v>
+        <v>135.65</v>
       </c>
       <c r="E27" s="1">
-        <v>125.74630986</v>
+        <v>127.2729669</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>580319.22</v>
+        <v>634455.74</v>
       </c>
       <c r="I27" s="1">
-        <v>66934.53</v>
+        <v>41759.51</v>
       </c>
       <c r="J27" s="1">
-        <v>11.534088083452</v>
+        <v>6.5819421855967</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>647253.75</v>
+        <v>676215.25</v>
       </c>
       <c r="N27" s="1">
-        <v>647253.75</v>
+        <v>676215.25</v>
       </c>
       <c r="O27" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>606.0</v>
+        <v>657.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1094.34</v>
+        <v>1080.63</v>
       </c>
       <c r="E28" s="1">
-        <v>783.58975248</v>
+        <v>810.45890411</v>
       </c>
       <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>436338.01</v>
+        <v>484679.68</v>
       </c>
       <c r="I28" s="1">
-        <v>127965.97</v>
+        <v>120300.01</v>
       </c>
       <c r="J28" s="1">
-        <v>29.327257095938</v>
+        <v>24.820518574247</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>564303.98</v>
+        <v>604979.69</v>
       </c>
       <c r="N28" s="1">
-        <v>564303.98</v>
+        <v>604979.69</v>
       </c>
       <c r="O28" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>52038.0</v>
+        <v>64721.0</v>
       </c>
       <c r="D29" s="1">
-        <v>66.82</v>
+        <v>68.73</v>
       </c>
       <c r="E29" s="1">
-        <v>69.47</v>
+        <v>69.06771403</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>3129668.3</v>
+        <v>3854719.93</v>
       </c>
       <c r="I29" s="1">
-        <v>-170870.51</v>
+        <v>-64276.97</v>
       </c>
       <c r="J29" s="1">
-        <v>-5.4597003139278</v>
+        <v>-1.6674874223612</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2958797.79</v>
+        <v>3790442.96</v>
       </c>
       <c r="N29" s="1">
-        <v>2958797.79</v>
+        <v>3790442.96</v>
       </c>
       <c r="O29" s="1">
-        <v>3.36</v>
+        <v>4.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>36257.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.07</v>
+        <v>17.53</v>
       </c>
       <c r="E30" s="1">
-        <v>16.57</v>
+        <v>16.63104493</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>600778.49</v>
+        <v>686612.69</v>
       </c>
       <c r="I30" s="1">
-        <v>18128.5</v>
+        <v>37113.36</v>
       </c>
       <c r="J30" s="1">
-        <v>3.0175015087508</v>
+        <v>5.4052831444173</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>618906.99</v>
+        <v>723726.05</v>
       </c>
       <c r="N30" s="1">
-        <v>618906.99</v>
+        <v>723726.05</v>
       </c>
       <c r="O30" s="1">
-        <v>0.7</v>
+        <v>0.78</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>317137.0</v>
+        <v>353412.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.78</v>
+        <v>11.99</v>
       </c>
       <c r="E31" s="1">
-        <v>11.6</v>
+        <v>11.67184875</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>3184823.14</v>
+        <v>3562677.0</v>
       </c>
       <c r="I31" s="1">
-        <v>263960.78</v>
+        <v>48085.11</v>
       </c>
       <c r="J31" s="1">
-        <v>8.2880828352685</v>
+        <v>1.3496904153815</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3448783.92</v>
+        <v>3610762.11</v>
       </c>
       <c r="N31" s="1">
-        <v>3448783.92</v>
+        <v>3610762.11</v>
       </c>
       <c r="O31" s="1">
-        <v>3.91</v>
+        <v>3.87</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>1100.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D32" s="1">
-        <v>541.0</v>
+        <v>510.8</v>
       </c>
       <c r="E32" s="1">
-        <v>531.80100909</v>
+        <v>532.04604217</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>617305.51</v>
+        <v>695332.62</v>
       </c>
       <c r="I32" s="1">
-        <v>32083.4</v>
+        <v>-8360.11</v>
       </c>
       <c r="J32" s="1">
-        <v>5.1973292770382</v>
+        <v>-1.2023181078431</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>649388.91</v>
+        <v>686972.51</v>
       </c>
       <c r="N32" s="1">
-        <v>649388.91</v>
+        <v>686972.51</v>
       </c>
       <c r="O32" s="1">
         <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>1135.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D33" s="1">
-        <v>72.4</v>
+        <v>72.0</v>
       </c>
       <c r="E33" s="1">
-        <v>89.91792952</v>
+        <v>88.10882682</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>102056.85</v>
+        <v>110400.36</v>
       </c>
       <c r="I33" s="1">
-        <v>-19882.85</v>
+        <v>-20184.36</v>
       </c>
       <c r="J33" s="1">
-        <v>-19.482131772635</v>
+        <v>-18.282875164538</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>82174.0</v>
+        <v>90216.0</v>
       </c>
       <c r="N33" s="1">
-        <v>82174.0</v>
+        <v>90216.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>13593.0</v>
+        <v>15843.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.45</v>
+        <v>18.54</v>
       </c>
       <c r="E34" s="1">
-        <v>15.88046715</v>
+        <v>16.31723537</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>215863.19</v>
+        <v>258513.96</v>
       </c>
       <c r="I34" s="1">
-        <v>48520.66</v>
+        <v>35215.26</v>
       </c>
       <c r="J34" s="1">
-        <v>22.477505312508</v>
+        <v>13.622188913898</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>264383.85</v>
+        <v>293729.22</v>
       </c>
       <c r="N34" s="1">
-        <v>264383.85</v>
+        <v>293729.22</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15359.0</v>
+        <v>15527.0</v>
       </c>
       <c r="D35" s="1">
-        <v>6669.0</v>
+        <v>6710.0</v>
       </c>
       <c r="E35" s="1">
-        <v>3985.69991536</v>
+        <v>4044.46093901</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H35" s="1">
-        <v>334223.22</v>
+        <v>342770.81</v>
       </c>
       <c r="I35" s="1">
-        <v>212622.02</v>
+        <v>220402.55</v>
       </c>
       <c r="J35" s="1">
-        <v>63.616770851529</v>
+        <v>64.300268158773</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>546845.24</v>
+        <v>563173.36</v>
       </c>
       <c r="N35" s="1">
-        <v>546845.24</v>
+        <v>563173.36</v>
       </c>
       <c r="O35" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>14343.0</v>
+        <v>13561.0</v>
       </c>
       <c r="D36" s="1">
-        <v>44.64</v>
+        <v>44.98</v>
       </c>
       <c r="E36" s="1">
-        <v>26.88537405</v>
+        <v>26.88537423</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
         <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>449714.67</v>
+        <v>425195.61</v>
       </c>
       <c r="I36" s="1">
-        <v>286271.9</v>
+        <v>277660.62</v>
       </c>
       <c r="J36" s="1">
-        <v>63.656340141183</v>
+        <v>65.301854833355</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>735986.57</v>
+        <v>702856.23</v>
       </c>
       <c r="N36" s="1">
-        <v>735986.57</v>
+        <v>702856.23</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>18259.0</v>
+        <v>22748.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4720.0</v>
+        <v>4504.0</v>
       </c>
       <c r="E37" s="1">
-        <v>4797.0</v>
+        <v>4725.88583612</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H37" s="1">
-        <v>475810.57</v>
+        <v>583786.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-15702.59</v>
+        <v>-29960.2</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.3001767909443</v>
+        <v>-5.1320468026526</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>460107.98</v>
+        <v>553826.37</v>
       </c>
       <c r="N37" s="1">
-        <v>460107.98</v>
+        <v>553826.37</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>126887.0</v>
+        <v>123208.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.76</v>
+        <v>30.21</v>
       </c>
       <c r="E38" s="1">
         <v>24.61</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>2703392.84</v>
+        <v>2625009.86</v>
       </c>
       <c r="I38" s="1">
-        <v>401840.41</v>
+        <v>546660.44</v>
       </c>
       <c r="J38" s="1">
-        <v>14.864299559216</v>
+        <v>20.825081396075</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3105233.25</v>
+        <v>3171670.3</v>
       </c>
       <c r="N38" s="1">
-        <v>3105233.25</v>
+        <v>3171670.3</v>
       </c>
       <c r="O38" s="1">
-        <v>3.52</v>
+        <v>3.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>23453.0</v>
+        <v>26210.0</v>
       </c>
       <c r="D39" s="1">
-        <v>5189.0</v>
+        <v>4868.0</v>
       </c>
       <c r="E39" s="1">
-        <v>5392.1870976</v>
+        <v>5328.24937047</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H39" s="1">
-        <v>690471.62</v>
+        <v>761929.85</v>
       </c>
       <c r="I39" s="1">
-        <v>-40756.69</v>
+        <v>-72246.7</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.9027321064985</v>
+        <v>-9.4820671483077</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>649714.93</v>
+        <v>689683.15</v>
       </c>
       <c r="N39" s="1">
-        <v>649714.93</v>
+        <v>689683.15</v>
       </c>
       <c r="O39" s="1">
         <v>0.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>19762.0</v>
+        <v>24024.0</v>
       </c>
       <c r="D40" s="1">
-        <v>331.6</v>
+        <v>305.2</v>
       </c>
       <c r="E40" s="1">
-        <v>386.29110414</v>
+        <v>372.8421874</v>
       </c>
       <c r="F40" t="s">
         <v>114</v>
       </c>
       <c r="G40">
-        <v>10.76</v>
+        <v>10.92</v>
       </c>
       <c r="H40" s="1">
-        <v>683426.51</v>
+        <v>805905.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-74489.17</v>
+        <v>-134158.17</v>
       </c>
       <c r="J40" s="1">
-        <v>-10.899367951062</v>
+        <v>-16.646880854244</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>608937.34</v>
+        <v>671747.58</v>
       </c>
       <c r="N40" s="1">
-        <v>608937.34</v>
+        <v>671747.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>2112.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D41" s="1">
-        <v>47.735</v>
+        <v>58.14</v>
       </c>
       <c r="E41" s="1">
-        <v>39.88508523</v>
+        <v>39.88508464</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>84237.3</v>
+        <v>61263.49</v>
       </c>
       <c r="I41" s="1">
-        <v>16579.02</v>
+        <v>28039.55</v>
       </c>
       <c r="J41" s="1">
-        <v>19.681328817519</v>
+        <v>45.76877680328</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>100816.32</v>
+        <v>89303.04</v>
       </c>
       <c r="N41" s="1">
-        <v>100816.32</v>
+        <v>89303.04</v>
       </c>
       <c r="O41" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>83657.0</v>
+        <v>72481.0</v>
       </c>
       <c r="D42" s="1">
-        <v>12.33</v>
+        <v>15.38</v>
       </c>
       <c r="E42" s="1">
-        <v>11.65939312</v>
+        <v>11.65939308</v>
       </c>
       <c r="F42" t="s">
         <v>119</v>
       </c>
       <c r="G42">
-        <v>1.99</v>
+        <v>1.97</v>
       </c>
       <c r="H42" s="1">
-        <v>483086.97</v>
+        <v>418549.88</v>
       </c>
       <c r="I42" s="1">
-        <v>35028.81</v>
+        <v>146213.29</v>
       </c>
       <c r="J42" s="1">
-        <v>7.2510359780559</v>
+        <v>34.93330113964</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>518115.78</v>
+        <v>564763.17</v>
       </c>
       <c r="N42" s="1">
-        <v>518115.78</v>
+        <v>564763.17</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>68200.0</v>
+        <v>35652.0</v>
       </c>
       <c r="D43" s="1">
-        <v>66.26</v>
+        <v>120.61</v>
       </c>
       <c r="E43" s="1">
         <v>50.38</v>
       </c>
       <c r="F43" t="s">
         <v>37</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>2974561.51</v>
+        <v>1554971.65</v>
       </c>
       <c r="I43" s="1">
-        <v>870683.55</v>
+        <v>2109114.0</v>
       </c>
       <c r="J43" s="1">
-        <v>29.270988247273</v>
+        <v>135.63681370011</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3845245.06</v>
+        <v>3664085.65</v>
       </c>
       <c r="N43" s="1">
-        <v>3845245.06</v>
+        <v>3664085.65</v>
       </c>
       <c r="O43" s="1">
-        <v>4.36</v>
+        <v>3.92</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>23161.0</v>
+        <v>27504.0</v>
       </c>
       <c r="D44" s="1">
-        <v>3737.0</v>
+        <v>3703.0</v>
       </c>
       <c r="E44" s="1">
-        <v>3471.08630888</v>
+        <v>3504.6870637</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H44" s="1">
-        <v>491050.84</v>
+        <v>577084.44</v>
       </c>
       <c r="I44" s="1">
-        <v>-28966.58</v>
+        <v>-26553.67</v>
       </c>
       <c r="J44" s="1">
-        <v>-5.898896334237</v>
+        <v>-4.6013491543802</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>462084.26</v>
+        <v>550530.77</v>
       </c>
       <c r="N44" s="1">
-        <v>462084.26</v>
+        <v>550530.77</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>25733.0</v>
+        <v>30022.0</v>
       </c>
       <c r="D45" s="1">
-        <v>3333.0</v>
+        <v>3212.0</v>
       </c>
       <c r="E45" s="1">
-        <v>3467.29697276</v>
+        <v>3454.04576644</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H45" s="1">
-        <v>544348.78</v>
+        <v>622118.31</v>
       </c>
       <c r="I45" s="1">
-        <v>-86453.14</v>
+        <v>-100866.97</v>
       </c>
       <c r="J45" s="1">
-        <v>-15.88193878197</v>
+        <v>-16.213470714276</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>457895.64</v>
+        <v>521251.34</v>
       </c>
       <c r="N45" s="1">
-        <v>457895.64</v>
+        <v>521251.34</v>
       </c>
       <c r="O45" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>54490.0</v>
+        <v>64887.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1550.5</v>
+        <v>1598.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1311.93791521</v>
+        <v>1351.30173995</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H46" s="1">
-        <v>431364.3</v>
+        <v>518689.59</v>
       </c>
       <c r="I46" s="1">
-        <v>19690.55</v>
+        <v>41798.64</v>
       </c>
       <c r="J46" s="1">
-        <v>4.564714789796</v>
+        <v>8.0585075941085</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>451054.85</v>
+        <v>560488.23</v>
       </c>
       <c r="N46" s="1">
-        <v>451054.85</v>
+        <v>560488.23</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>107259.0</v>
+        <v>133344.0</v>
       </c>
       <c r="D47" s="1">
-        <v>775.8</v>
+        <v>742.7</v>
       </c>
       <c r="E47" s="1">
-        <v>778.6810897</v>
+        <v>775.26778108</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H47" s="1">
-        <v>496504.68</v>
+        <v>603680.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-52257.9</v>
+        <v>-68354.06</v>
       </c>
       <c r="J47" s="1">
-        <v>-10.525157587638</v>
+        <v>-11.322881418837</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>444246.78</v>
+        <v>535326.73</v>
       </c>
       <c r="N47" s="1">
-        <v>444246.78</v>
+        <v>535326.73</v>
       </c>
       <c r="O47" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>31654.0</v>
+        <v>39934.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.3</v>
+        <v>17.3</v>
       </c>
       <c r="E48" s="1">
-        <v>19.71990933</v>
+        <v>19.23883858</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>624214.01</v>
+        <v>768283.78</v>
       </c>
       <c r="I48" s="1">
-        <v>-13291.81</v>
+        <v>-77425.58</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.1293674584459</v>
+        <v>-10.077731954721</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>610922.2</v>
+        <v>690858.2</v>
       </c>
       <c r="N48" s="1">
-        <v>610922.2</v>
+        <v>690858.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>3593.0</v>
+        <v>3767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>79.6</v>
+        <v>76.0</v>
       </c>
       <c r="E49" s="1">
-        <v>71.16603952</v>
+        <v>71.73740111</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>255699.58</v>
+        <v>270234.79</v>
       </c>
       <c r="I49" s="1">
-        <v>30303.22</v>
+        <v>16057.21</v>
       </c>
       <c r="J49" s="1">
-        <v>11.85110276677</v>
+        <v>5.9419477410736</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>286002.8</v>
+        <v>286292.0</v>
       </c>
       <c r="N49" s="1">
-        <v>286002.8</v>
+        <v>286292.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25306.0</v>
+        <v>28511.0</v>
       </c>
       <c r="D50" s="1">
-        <v>3391.0</v>
+        <v>3490.0</v>
       </c>
       <c r="E50" s="1">
-        <v>3375.0</v>
+        <v>3396.51362632</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H50" s="1">
-        <v>463964.4</v>
+        <v>525929.46</v>
       </c>
       <c r="I50" s="1">
-        <v>-5830.88</v>
+        <v>11931.35</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.2567515955966</v>
+        <v>2.268621727332</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>458133.52</v>
+        <v>537860.81</v>
       </c>
       <c r="N50" s="1">
-        <v>458133.52</v>
+        <v>537860.81</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>2391.0</v>
+        <v>2692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>34.96</v>
+        <v>34.7</v>
       </c>
       <c r="E51" s="1">
-        <v>27.46723965</v>
+        <v>28.29794205</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>65674.17</v>
+        <v>76178.06</v>
       </c>
       <c r="I51" s="1">
-        <v>17915.19</v>
+        <v>17234.34</v>
       </c>
       <c r="J51" s="1">
-        <v>27.278898233506</v>
+        <v>22.623758074175</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>83589.36</v>
+        <v>93412.4</v>
       </c>
       <c r="N51" s="1">
-        <v>83589.36</v>
+        <v>93412.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2591.0</v>
+        <v>2830.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.2</v>
+        <v>101.4</v>
       </c>
       <c r="E52" s="1">
-        <v>77.76769201</v>
+        <v>80.36787279</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>201496.09</v>
+        <v>227441.08</v>
       </c>
       <c r="I52" s="1">
-        <v>60713.11</v>
+        <v>59520.92</v>
       </c>
       <c r="J52" s="1">
-        <v>30.131160361474</v>
+        <v>26.1698194539</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>262209.2</v>
+        <v>286962.0</v>
       </c>
       <c r="N52" s="1">
-        <v>262209.2</v>
+        <v>286962.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>21523.0</v>
+        <v>25471.0</v>
       </c>
       <c r="D53" s="1">
-        <v>30.98</v>
+        <v>26.58</v>
       </c>
       <c r="E53" s="1">
-        <v>19.18553966</v>
+        <v>20.62003376</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>412930.37</v>
+        <v>525212.88</v>
       </c>
       <c r="I53" s="1">
-        <v>253852.17</v>
+        <v>151806.3</v>
       </c>
       <c r="J53" s="1">
-        <v>61.475781013637</v>
+        <v>28.903765650225</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>666782.54</v>
+        <v>677019.18</v>
       </c>
       <c r="N53" s="1">
-        <v>666782.54</v>
+        <v>677019.18</v>
       </c>
       <c r="O53" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>11526.0</v>
+        <v>12109.0</v>
       </c>
       <c r="D54" s="1">
-        <v>8038.0</v>
+        <v>9036.0</v>
       </c>
       <c r="E54" s="1">
-        <v>6777.96963387</v>
+        <v>6880.3972252</v>
       </c>
       <c r="F54" t="s">
         <v>50</v>
       </c>
       <c r="G54">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H54" s="1">
-        <v>426532.22</v>
+        <v>454631.64</v>
       </c>
       <c r="I54" s="1">
-        <v>68082.9</v>
+        <v>136816.31</v>
       </c>
       <c r="J54" s="1">
-        <v>15.961959450566</v>
+        <v>30.093882159192</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>494615.12</v>
+        <v>591447.95</v>
       </c>
       <c r="N54" s="1">
-        <v>494615.12</v>
+        <v>591447.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>12193.0</v>
+        <v>13462.0</v>
       </c>
       <c r="D55" s="1">
-        <v>6.205</v>
+        <v>5.635</v>
       </c>
       <c r="E55" s="1">
-        <v>6.19364307</v>
+        <v>6.15844451</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>87133.1</v>
+        <v>95685.48</v>
       </c>
       <c r="I55" s="1">
-        <v>-165.38</v>
+        <v>-8275.94</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.18980157942275</v>
+        <v>-8.6491074716875</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>86967.72</v>
+        <v>87409.54</v>
       </c>
       <c r="N55" s="1">
-        <v>86967.72</v>
+        <v>87409.54</v>
       </c>
       <c r="O55" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>4716.0</v>
+        <v>4640.0</v>
       </c>
       <c r="D56" s="1">
-        <v>147.75</v>
+        <v>152.15</v>
       </c>
       <c r="E56" s="1">
-        <v>135.95</v>
+        <v>135.95503664</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>641140.2</v>
+        <v>630831.37</v>
       </c>
       <c r="I56" s="1">
-        <v>55648.8</v>
+        <v>75144.63</v>
       </c>
       <c r="J56" s="1">
-        <v>8.6796616403089</v>
+        <v>11.911999557029</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>696789.0</v>
+        <v>705976.0</v>
       </c>
       <c r="N56" s="1">
-        <v>696789.0</v>
+        <v>705976.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>53317.0</v>
+        <v>59995.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1638.0</v>
+        <v>1678.5</v>
       </c>
       <c r="E57" s="1">
-        <v>1750.71890767</v>
+        <v>1744.08094008</v>
       </c>
       <c r="F57" t="s">
         <v>50</v>
       </c>
       <c r="G57">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H57" s="1">
-        <v>557505.84</v>
+        <v>618159.09</v>
       </c>
       <c r="I57" s="1">
-        <v>-91254.19</v>
+        <v>-73821.37</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.368293110616</v>
+        <v>-11.942131272388</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>466251.65</v>
+        <v>544337.72</v>
       </c>
       <c r="N57" s="1">
-        <v>466251.65</v>
+        <v>544337.72</v>
       </c>
       <c r="O57" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>87418.0</v>
+        <v>107856.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.41</v>
+        <v>1.26</v>
       </c>
       <c r="E58" s="1">
-        <v>1.28129539</v>
+        <v>1.28103787</v>
       </c>
       <c r="F58" t="s">
         <v>60</v>
       </c>
       <c r="G58">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="H58" s="1">
-        <v>74851.47</v>
+        <v>92381.53</v>
       </c>
       <c r="I58" s="1">
-        <v>7549.43</v>
+        <v>-1354.66</v>
       </c>
       <c r="J58" s="1">
-        <v>10.085880744894</v>
+        <v>-1.4663753674571</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>82400.9</v>
+        <v>91026.87</v>
       </c>
       <c r="N58" s="1">
-        <v>82400.9</v>
+        <v>91026.87</v>
       </c>
       <c r="O58" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>30400.0</v>
+        <v>22747.0</v>
       </c>
       <c r="D59" s="1">
-        <v>151.31</v>
+        <v>164.5</v>
       </c>
       <c r="E59" s="1">
         <v>107.11</v>
       </c>
       <c r="F59" t="s">
         <v>37</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>2818928.23</v>
+        <v>2109281.59</v>
       </c>
       <c r="I59" s="1">
-        <v>1095149.37</v>
+        <v>1079233.17</v>
       </c>
       <c r="J59" s="1">
-        <v>38.84984932731</v>
+        <v>51.165912371141</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3914077.6</v>
+        <v>3188514.76</v>
       </c>
       <c r="N59" s="1">
-        <v>3914077.6</v>
+        <v>3188514.76</v>
       </c>
       <c r="O59" s="1">
-        <v>4.44</v>
+        <v>3.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>12353.0</v>
+        <v>14716.0</v>
       </c>
       <c r="D60" s="1">
-        <v>51.15</v>
+        <v>50.22</v>
       </c>
       <c r="E60" s="1">
-        <v>60.53966</v>
+        <v>58.84411185</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>747846.42</v>
+        <v>865949.95</v>
       </c>
       <c r="I60" s="1">
-        <v>-115990.47</v>
+        <v>-126912.43</v>
       </c>
       <c r="J60" s="1">
-        <v>-15.509931838679</v>
+        <v>-14.65586203914</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>631855.95</v>
+        <v>739037.52</v>
       </c>
       <c r="N60" s="1">
-        <v>631855.95</v>
+        <v>739037.52</v>
       </c>
       <c r="O60" s="1">
-        <v>0.72</v>
+        <v>0.79</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>151118.0</v>
+        <v>158375.0</v>
       </c>
       <c r="D61" s="1">
-        <v>6.48</v>
+        <v>6.9</v>
       </c>
       <c r="E61" s="1">
-        <v>5.92767844</v>
+        <v>5.97691391</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
       <c r="G61">
-        <v>1.99</v>
+        <v>1.97</v>
       </c>
       <c r="H61" s="1">
-        <v>464475.6</v>
+        <v>490059.69</v>
       </c>
       <c r="I61" s="1">
-        <v>27397.04</v>
+        <v>63572.8</v>
       </c>
       <c r="J61" s="1">
-        <v>5.8984885320133</v>
+        <v>12.972460558835</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>491872.64</v>
+        <v>553632.49</v>
       </c>
       <c r="N61" s="1">
-        <v>491872.64</v>
+        <v>553632.49</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>175309.0</v>
+        <v>181646.0</v>
       </c>
       <c r="D62" s="1">
-        <v>5.59</v>
+        <v>5.8</v>
       </c>
       <c r="E62" s="1">
-        <v>5.60264727</v>
+        <v>5.61804884</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
       <c r="G62">
-        <v>1.99</v>
+        <v>1.97</v>
       </c>
       <c r="H62" s="1">
-        <v>529472.56</v>
+        <v>548488.98</v>
       </c>
       <c r="I62" s="1">
-        <v>-37231.9</v>
+        <v>-14736.77</v>
       </c>
       <c r="J62" s="1">
-        <v>-7.0318847118347</v>
+        <v>-2.6867941813526</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>492240.66</v>
+        <v>533752.21</v>
       </c>
       <c r="N62" s="1">
-        <v>492240.66</v>
+        <v>533752.21</v>
       </c>
       <c r="O62" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>5579.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D63" s="1">
-        <v>14.97</v>
+        <v>14.56</v>
       </c>
       <c r="E63" s="1">
-        <v>10.39328195</v>
+        <v>10.91609822</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>57984.12</v>
+        <v>68236.53</v>
       </c>
       <c r="I63" s="1">
-        <v>25533.51</v>
+        <v>22778.03</v>
       </c>
       <c r="J63" s="1">
-        <v>44.035349678498</v>
+        <v>33.380991090842</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>83517.63</v>
+        <v>91014.56</v>
       </c>
       <c r="N63" s="1">
-        <v>83517.63</v>
+        <v>91014.56</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>10100.0</v>
+        <v>10166.0</v>
       </c>
       <c r="D64" s="1">
-        <v>424.16</v>
+        <v>407.77</v>
       </c>
       <c r="E64" s="1">
-        <v>466.20078317</v>
+        <v>465.24961145</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>4027808.66</v>
+        <v>4045238.01</v>
       </c>
       <c r="I64" s="1">
-        <v>-382458.08</v>
+        <v>-512887.6</v>
       </c>
       <c r="J64" s="1">
-        <v>-9.495438147253</v>
+        <v>-12.678799089995</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3645350.58</v>
+        <v>3532350.41</v>
       </c>
       <c r="N64" s="1">
-        <v>3645350.58</v>
+        <v>3532350.41</v>
       </c>
       <c r="O64" s="1">
-        <v>4.13</v>
+        <v>3.78</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>33835.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D65" s="1">
-        <v>34.9</v>
+        <v>33.82</v>
       </c>
       <c r="E65" s="1">
-        <v>29.02368435</v>
+        <v>29.55084898</v>
       </c>
       <c r="F65" t="s">
         <v>166</v>
       </c>
       <c r="G65">
-        <v>9.2</v>
+        <v>9.19</v>
       </c>
       <c r="H65" s="1">
-        <v>115212.09</v>
+        <v>128039.74</v>
       </c>
       <c r="I65" s="1">
-        <v>13113.74</v>
+        <v>9024.94</v>
       </c>
       <c r="J65" s="1">
-        <v>11.382260316604</v>
+        <v>7.0485460217273</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>128325.83</v>
+        <v>137064.68</v>
       </c>
       <c r="N65" s="1">
-        <v>128325.83</v>
+        <v>137064.68</v>
       </c>
       <c r="O65" s="1">
         <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>167</v>
       </c>
       <c r="B66" t="s">
         <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>48579.0</v>
+        <v>56308.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1753.0</v>
+        <v>1764.0</v>
       </c>
       <c r="E66" s="1">
-        <v>1716.10288396</v>
+        <v>1726.18922711</v>
       </c>
       <c r="F66" t="s">
         <v>50</v>
       </c>
       <c r="G66">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H66" s="1">
-        <v>498819.31</v>
+        <v>573333.91</v>
       </c>
       <c r="I66" s="1">
-        <v>-44175.52</v>
+        <v>-36424.88</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.856016420054</v>
+        <v>-6.3531703540787</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>454643.79</v>
+        <v>536909.03</v>
       </c>
       <c r="N66" s="1">
-        <v>454643.79</v>
+        <v>536909.03</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>27244.0</v>
+        <v>32802.0</v>
       </c>
       <c r="D67" s="1">
-        <v>3036.0</v>
+        <v>2978.5</v>
       </c>
       <c r="E67" s="1">
-        <v>2810.44472177</v>
+        <v>2859.52112676</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H67" s="1">
-        <v>438226.2</v>
+        <v>531395.6</v>
       </c>
       <c r="I67" s="1">
-        <v>3357.89</v>
+        <v>-3278.83</v>
       </c>
       <c r="J67" s="1">
-        <v>0.7662458337726</v>
+        <v>-0.61702242171369</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>441584.09</v>
+        <v>528116.77</v>
       </c>
       <c r="N67" s="1">
-        <v>441584.09</v>
+        <v>528116.77</v>
       </c>
       <c r="O67" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>71875.0</v>
+        <v>72584.0</v>
       </c>
       <c r="D68" s="1">
-        <v>43.3</v>
+        <v>42.03</v>
       </c>
       <c r="E68" s="1">
-        <v>37.05132661</v>
+        <v>37.23754781</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
       <c r="G68">
-        <v>10.76</v>
+        <v>10.92</v>
       </c>
       <c r="H68" s="1">
-        <v>247421.05</v>
+        <v>251066.43</v>
       </c>
       <c r="I68" s="1">
-        <v>41775.39</v>
+        <v>28430.18</v>
       </c>
       <c r="J68" s="1">
-        <v>16.884331385709</v>
+        <v>11.323767976467</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>289196.44</v>
+        <v>279496.61</v>
       </c>
       <c r="N68" s="1">
-        <v>289196.44</v>
+        <v>279496.61</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>30487.0</v>
+        <v>30623.0</v>
       </c>
       <c r="D69" s="1">
-        <v>3127.0</v>
+        <v>3780.0</v>
       </c>
       <c r="E69" s="1">
-        <v>1961.99452226</v>
+        <v>1979.62084054</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
       <c r="G69">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H69" s="1">
-        <v>348717.98</v>
+        <v>352851.35</v>
       </c>
       <c r="I69" s="1">
-        <v>160241.66</v>
+        <v>272856.44</v>
       </c>
       <c r="J69" s="1">
-        <v>45.951648377867</v>
+        <v>77.329005542986</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>508959.64</v>
+        <v>625707.79</v>
       </c>
       <c r="N69" s="1">
-        <v>508959.64</v>
+        <v>625707.79</v>
       </c>
       <c r="O69" s="1">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>22929.0</v>
+        <v>28495.0</v>
       </c>
       <c r="D70" s="1">
-        <v>52.65</v>
+        <v>47.48</v>
       </c>
       <c r="E70" s="1">
-        <v>50.3</v>
+        <v>49.60603966</v>
       </c>
       <c r="F70" t="s">
         <v>166</v>
       </c>
       <c r="G70">
-        <v>9.2</v>
+        <v>9.19</v>
       </c>
       <c r="H70" s="1">
-        <v>125931.93</v>
+        <v>154148.64</v>
       </c>
       <c r="I70" s="1">
-        <v>5259.66</v>
+        <v>-6882.37</v>
       </c>
       <c r="J70" s="1">
-        <v>4.17658968619</v>
+        <v>-4.4647620634214</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>131191.59</v>
+        <v>147266.27</v>
       </c>
       <c r="N70" s="1">
-        <v>131191.59</v>
+        <v>147266.27</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>34796.0</v>
+        <v>34226.0</v>
       </c>
       <c r="D71" s="1">
-        <v>199.88</v>
+        <v>220.78</v>
       </c>
       <c r="E71" s="1">
-        <v>122.29389298</v>
+        <v>122.29389265</v>
       </c>
       <c r="F71" t="s">
         <v>37</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>3884166.28</v>
+        <v>3820539.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2033996.14</v>
+        <v>2618399.5</v>
       </c>
       <c r="J71" s="1">
-        <v>52.366350804116</v>
+        <v>68.534819301674</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>5918162.42</v>
+        <v>6438938.5</v>
       </c>
       <c r="N71" s="1">
-        <v>5918162.42</v>
+        <v>6438938.5</v>
       </c>
       <c r="O71" s="1">
-        <v>6.71</v>
+        <v>6.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>51508.0</v>
+        <v>62668.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1623.0</v>
+        <v>1546.0</v>
       </c>
       <c r="E72" s="1">
-        <v>1586.19198959</v>
+        <v>1591.73806408</v>
       </c>
       <c r="F72" t="s">
         <v>50</v>
       </c>
       <c r="G72">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H72" s="1">
-        <v>489932.66</v>
+        <v>587342.23</v>
       </c>
       <c r="I72" s="1">
-        <v>-43625.37</v>
+        <v>-63636.47</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.9043604482298</v>
+        <v>-10.834649161869</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>446307.29</v>
+        <v>523705.76</v>
       </c>
       <c r="N72" s="1">
-        <v>446307.29</v>
+        <v>523705.76</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>26137.0</v>
+        <v>30799.0</v>
       </c>
       <c r="D73" s="1">
-        <v>837.1</v>
+        <v>830.0</v>
       </c>
       <c r="E73" s="1">
-        <v>723.07912155</v>
+        <v>741.59391539</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
       <c r="G73">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H73" s="1">
-        <v>109491.36</v>
+        <v>130780.38</v>
       </c>
       <c r="I73" s="1">
-        <v>7316.98</v>
+        <v>7400.11</v>
       </c>
       <c r="J73" s="1">
-        <v>6.6827008085387</v>
+        <v>5.6584252163818</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>116808.34</v>
+        <v>138180.49</v>
       </c>
       <c r="N73" s="1">
-        <v>116808.34</v>
+        <v>138180.49</v>
       </c>
       <c r="O73" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>39509.0</v>
+        <v>48458.0</v>
       </c>
       <c r="D74" s="1">
-        <v>5.3</v>
+        <v>5.27</v>
       </c>
       <c r="E74" s="1">
-        <v>5.41860741</v>
+        <v>5.38129948</v>
       </c>
       <c r="F74" t="s">
         <v>53</v>
       </c>
       <c r="G74">
         <v>0.87</v>
       </c>
       <c r="H74" s="1">
-        <v>254407.24</v>
+        <v>308327.02</v>
       </c>
       <c r="I74" s="1">
-        <v>-13706.4</v>
+        <v>-14066.88</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.3875825232018</v>
+        <v>-4.5623247680336</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>240700.84</v>
+        <v>294260.14</v>
       </c>
       <c r="N74" s="1">
-        <v>240700.84</v>
+        <v>294260.14</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>16898.0</v>
+        <v>20213.0</v>
       </c>
       <c r="D75" s="1">
-        <v>14.93</v>
+        <v>14.56</v>
       </c>
       <c r="E75" s="1">
-        <v>15.88102793</v>
+        <v>15.66766635</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>268357.61</v>
+        <v>316690.54</v>
       </c>
       <c r="I75" s="1">
-        <v>-16070.47</v>
+        <v>-22389.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-5.9884532434165</v>
+        <v>-7.0697596461202</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>252287.14</v>
+        <v>294301.28</v>
       </c>
       <c r="N75" s="1">
-        <v>252287.14</v>
+        <v>294301.28</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>7065.0</v>
+        <v>6950.0</v>
       </c>
       <c r="D76" s="1">
-        <v>195.0</v>
+        <v>188.5</v>
       </c>
       <c r="E76" s="1">
-        <v>219.56037509</v>
+        <v>219.56037554</v>
       </c>
       <c r="F76" t="s">
         <v>189</v>
       </c>
       <c r="G76">
         <v>7.47</v>
       </c>
       <c r="H76" s="1">
-        <v>207661.97</v>
+        <v>204281.78</v>
       </c>
       <c r="I76" s="1">
-        <v>-23318.16</v>
+        <v>-28963.45</v>
       </c>
       <c r="J76" s="1">
-        <v>-11.228902432159</v>
+        <v>-14.178185641421</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>184343.81</v>
+        <v>175318.33</v>
       </c>
       <c r="N76" s="1">
-        <v>184343.81</v>
+        <v>175318.33</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>190</v>
       </c>
       <c r="B77" t="s">
         <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>1706.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D77" s="1">
-        <v>272.1</v>
+        <v>265.3</v>
       </c>
       <c r="E77" s="1">
-        <v>228.21955451</v>
+        <v>228.21954683</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>389342.56</v>
+        <v>377703.35</v>
       </c>
       <c r="I77" s="1">
-        <v>74860.04</v>
+        <v>61368.15</v>
       </c>
       <c r="J77" s="1">
-        <v>19.227294339463</v>
+        <v>16.247711332187</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>464202.6</v>
+        <v>439071.5</v>
       </c>
       <c r="N77" s="1">
-        <v>464202.6</v>
+        <v>439071.5</v>
       </c>
       <c r="O77" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>192</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>10302.0</v>
+        <v>11156.0</v>
       </c>
       <c r="D78" s="1">
-        <v>7.15</v>
+        <v>6.888</v>
       </c>
       <c r="E78" s="1">
-        <v>6.92836537</v>
+        <v>6.94501255</v>
       </c>
       <c r="F78" t="s">
         <v>53</v>
       </c>
       <c r="G78">
         <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>84509.17</v>
+        <v>91540.78</v>
       </c>
       <c r="I78" s="1">
-        <v>161.56</v>
+        <v>-2997.22</v>
       </c>
       <c r="J78" s="1">
-        <v>0.19117451987755</v>
+        <v>-3.2741910217501</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>84670.73</v>
+        <v>88543.56</v>
       </c>
       <c r="N78" s="1">
-        <v>84670.73</v>
+        <v>88543.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>18780.0</v>
+        <v>24152.0</v>
       </c>
       <c r="D79" s="1">
-        <v>4042.0</v>
+        <v>3777.0</v>
       </c>
       <c r="E79" s="1">
-        <v>4500.0</v>
+        <v>4422.48294137</v>
       </c>
       <c r="F79" t="s">
         <v>50</v>
       </c>
       <c r="G79">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H79" s="1">
-        <v>459087.51</v>
+        <v>579999.95</v>
       </c>
       <c r="I79" s="1">
-        <v>-53828.51</v>
+        <v>-86903.23</v>
       </c>
       <c r="J79" s="1">
-        <v>-11.725108792439</v>
+        <v>-14.983316808907</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>405259.0</v>
+        <v>493096.72</v>
       </c>
       <c r="N79" s="1">
-        <v>405259.0</v>
+        <v>493096.72</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>196</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>162.0</v>
+        <v>203.0</v>
       </c>
       <c r="D80" s="1">
-        <v>90800.0</v>
+        <v>84200.0</v>
       </c>
       <c r="E80" s="1">
-        <v>79983.13580247</v>
+        <v>80855.18226601</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
       <c r="G80">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H80" s="1">
-        <v>74591.02</v>
+        <v>93277.93</v>
       </c>
       <c r="I80" s="1">
-        <v>3940.07</v>
+        <v>-884.7</v>
       </c>
       <c r="J80" s="1">
-        <v>5.2822310245925</v>
+        <v>-0.94845586732038</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>78531.09</v>
+        <v>92393.23</v>
       </c>
       <c r="N80" s="1">
-        <v>78531.09</v>
+        <v>92393.23</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>198</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>7056.0</v>
+        <v>8321.0</v>
       </c>
       <c r="D81" s="1">
-        <v>30.95</v>
+        <v>31.28</v>
       </c>
       <c r="E81" s="1">
-        <v>26.85862245</v>
+        <v>27.60079798</v>
       </c>
       <c r="F81" t="s">
         <v>53</v>
       </c>
       <c r="G81">
         <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>223408.78</v>
+        <v>269811.35</v>
       </c>
       <c r="I81" s="1">
-        <v>27620.82</v>
+        <v>30103.24</v>
       </c>
       <c r="J81" s="1">
-        <v>12.363354743712</v>
+        <v>11.157143685764</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>251029.6</v>
+        <v>299914.59</v>
       </c>
       <c r="N81" s="1">
-        <v>251029.6</v>
+        <v>299914.59</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>200</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>13439.0</v>
+        <v>14364.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.26</v>
+        <v>20.36</v>
       </c>
       <c r="E82" s="1">
-        <v>18.77</v>
+        <v>18.88785854</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>252250.03</v>
+        <v>271305.2</v>
       </c>
       <c r="I82" s="1">
-        <v>6585.11</v>
+        <v>21145.84</v>
       </c>
       <c r="J82" s="1">
-        <v>2.6105487480021</v>
+        <v>7.7941152620739</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>258835.14</v>
+        <v>292451.04</v>
       </c>
       <c r="N82" s="1">
-        <v>258835.14</v>
+        <v>292451.04</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>202</v>
       </c>
       <c r="B83" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>14137.0</v>
+        <v>13906.0</v>
       </c>
       <c r="D83" s="1">
-        <v>46.46</v>
+        <v>48.78</v>
       </c>
       <c r="E83" s="1">
-        <v>49.71032539</v>
+        <v>49.71032576</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702754.87</v>
+        <v>691271.79</v>
       </c>
       <c r="I83" s="1">
-        <v>-45949.85</v>
+        <v>-12937.11</v>
       </c>
       <c r="J83" s="1">
-        <v>-6.5385317073648</v>
+        <v>-1.8714939893613</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>656805.02</v>
+        <v>678334.68</v>
       </c>
       <c r="N83" s="1">
-        <v>656805.02</v>
+        <v>678334.68</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>204</v>
       </c>
       <c r="B84" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>7856.0</v>
+        <v>7994.0</v>
       </c>
       <c r="D84" s="1">
-        <v>74.92</v>
+        <v>71.65</v>
       </c>
       <c r="E84" s="1">
-        <v>62.18017312</v>
+        <v>62.6356705</v>
       </c>
       <c r="F84" t="s">
         <v>53</v>
       </c>
       <c r="G84">
         <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>566833.34</v>
+        <v>580954.16</v>
       </c>
       <c r="I84" s="1">
-        <v>109724.53</v>
+        <v>79033.28</v>
       </c>
       <c r="J84" s="1">
-        <v>19.357458754984</v>
+        <v>13.60404752072</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>676557.87</v>
+        <v>659987.44</v>
       </c>
       <c r="N84" s="1">
-        <v>676557.87</v>
+        <v>659987.44</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>20282.0</v>
+        <v>18304.0</v>
       </c>
       <c r="D85" s="1">
-        <v>220.21</v>
+        <v>232.8</v>
       </c>
       <c r="E85" s="1">
-        <v>131.82859777</v>
+        <v>131.82859757</v>
       </c>
       <c r="F85" t="s">
         <v>37</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>2428765.72</v>
+        <v>2191900.6</v>
       </c>
       <c r="I85" s="1">
-        <v>1371693.11</v>
+        <v>1439108.9</v>
       </c>
       <c r="J85" s="1">
-        <v>56.476962710096</v>
+        <v>65.655755557528</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>3800458.83</v>
+        <v>3631009.5</v>
       </c>
       <c r="N85" s="1">
-        <v>3800458.83</v>
+        <v>3631009.5</v>
       </c>
       <c r="O85" s="1">
-        <v>4.31</v>
+        <v>3.89</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>208</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>2752.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D86" s="1">
-        <v>37.615</v>
+        <v>47.65</v>
       </c>
       <c r="E86" s="1">
         <v>29.08</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>80028.16</v>
+        <v>56182.56</v>
       </c>
       <c r="I86" s="1">
-        <v>23488.32</v>
+        <v>35877.24</v>
       </c>
       <c r="J86" s="1">
-        <v>29.350068775791</v>
+        <v>63.858321870702</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>103516.48</v>
+        <v>92059.8</v>
       </c>
       <c r="N86" s="1">
-        <v>103516.48</v>
+        <v>92059.8</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>25174.0</v>
+        <v>30374.0</v>
       </c>
       <c r="D87" s="1">
-        <v>10.32</v>
+        <v>9.522</v>
       </c>
       <c r="E87" s="1">
-        <v>9.40497656</v>
+        <v>9.47644597</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>236760.88</v>
+        <v>287837.57</v>
       </c>
       <c r="I87" s="1">
-        <v>23034.8</v>
+        <v>1383.66</v>
       </c>
       <c r="J87" s="1">
-        <v>9.7291410641826</v>
+        <v>0.48070861632135</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>259795.68</v>
+        <v>289221.23</v>
       </c>
       <c r="N87" s="1">
-        <v>259795.68</v>
+        <v>289221.23</v>
       </c>
       <c r="O87" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>212</v>
       </c>
       <c r="B88" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>3373.0</v>
+        <v>4140.0</v>
       </c>
       <c r="D88" s="1">
-        <v>153.9</v>
+        <v>144.7</v>
       </c>
       <c r="E88" s="1">
-        <v>137.49525941</v>
+        <v>140.91768841</v>
       </c>
       <c r="F88" t="s">
         <v>32</v>
       </c>
       <c r="G88">
         <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>497131.26</v>
+        <v>628082.6</v>
       </c>
       <c r="I88" s="1">
-        <v>69329.56</v>
+        <v>25340.17</v>
       </c>
       <c r="J88" s="1">
-        <v>13.945926474227</v>
+        <v>4.0345282610918</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>566460.82</v>
+        <v>653422.77</v>
       </c>
       <c r="N88" s="1">
-        <v>566460.82</v>
+        <v>653422.77</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>214</v>
       </c>
       <c r="B89" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>25142.0</v>
+        <v>30962.0</v>
       </c>
       <c r="D89" s="1">
-        <v>109.25</v>
+        <v>100.45</v>
       </c>
       <c r="E89" s="1">
-        <v>127.53489539</v>
+        <v>122.67548705</v>
       </c>
       <c r="F89" t="s">
         <v>114</v>
       </c>
       <c r="G89">
-        <v>10.76</v>
+        <v>10.92</v>
       </c>
       <c r="H89" s="1">
-        <v>287443.68</v>
+        <v>342202.97</v>
       </c>
       <c r="I89" s="1">
-        <v>-32203.84</v>
+        <v>-57261.8</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.203530375063</v>
+        <v>-16.733285511812</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>255239.84</v>
+        <v>284941.17</v>
       </c>
       <c r="N89" s="1">
-        <v>255239.84</v>
+        <v>284941.17</v>
       </c>
       <c r="O89" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>216</v>
       </c>
       <c r="B90" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>50286.0</v>
+        <v>57680.0</v>
       </c>
       <c r="D90" s="1">
-        <v>149.4</v>
+        <v>124.4</v>
       </c>
       <c r="E90" s="1">
-        <v>154.76703198</v>
+        <v>151.40247434</v>
       </c>
       <c r="F90" t="s">
         <v>114</v>
       </c>
       <c r="G90">
-        <v>10.76</v>
+        <v>10.92</v>
       </c>
       <c r="H90" s="1">
-        <v>697954.15</v>
+        <v>785994.62</v>
       </c>
       <c r="I90" s="1">
-        <v>157.49</v>
+        <v>-128606.44</v>
       </c>
       <c r="J90" s="1">
-        <v>0.022564519460197</v>
+        <v>-16.362254489732</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>698111.64</v>
+        <v>657388.18</v>
       </c>
       <c r="N90" s="1">
-        <v>698111.64</v>
+        <v>657388.18</v>
       </c>
       <c r="O90" s="1">
-        <v>0.79</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>218</v>
       </c>
       <c r="B91" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>31457.0</v>
+        <v>33728.0</v>
       </c>
       <c r="D91" s="1">
-        <v>25.18</v>
+        <v>25.06</v>
       </c>
       <c r="E91" s="1">
-        <v>18.18719172</v>
+        <v>18.74724472</v>
       </c>
       <c r="F91" t="s">
         <v>166</v>
       </c>
       <c r="G91">
-        <v>9.2</v>
+        <v>9.19</v>
       </c>
       <c r="H91" s="1">
-        <v>66156.03</v>
+        <v>72632.42</v>
       </c>
       <c r="I91" s="1">
-        <v>19922.63</v>
+        <v>19369.22</v>
       </c>
       <c r="J91" s="1">
-        <v>30.114609356093</v>
+        <v>26.667457865234</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>86078.66</v>
+        <v>92001.64</v>
       </c>
       <c r="N91" s="1">
-        <v>86078.66</v>
+        <v>92001.64</v>
       </c>
       <c r="O91" s="1">
         <v>0.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>17055.0</v>
+        <v>13623.0</v>
       </c>
       <c r="D92" s="1">
-        <v>233.15</v>
+        <v>295.17</v>
       </c>
       <c r="E92" s="1">
-        <v>178.73552741</v>
+        <v>178.73552815</v>
       </c>
       <c r="F92" t="s">
         <v>37</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>2608433.0</v>
+        <v>2083534.6</v>
       </c>
       <c r="I92" s="1">
-        <v>775138.52</v>
+        <v>1342907.32</v>
       </c>
       <c r="J92" s="1">
-        <v>29.716635236558</v>
+        <v>64.453324653212</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>3383571.52</v>
+        <v>3426441.92</v>
       </c>
       <c r="N92" s="1">
-        <v>3383571.52</v>
+        <v>3426441.92</v>
       </c>
       <c r="O92" s="1">
-        <v>3.84</v>
+        <v>3.67</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>29739.0</v>
+        <v>34964.0</v>
       </c>
       <c r="D93" s="1">
-        <v>2848.5</v>
+        <v>2806.0</v>
       </c>
       <c r="E93" s="1">
-        <v>2574.52671576</v>
+        <v>2622.56046219</v>
       </c>
       <c r="F93" t="s">
         <v>50</v>
       </c>
       <c r="G93">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H93" s="1">
-        <v>458781.48</v>
+        <v>540384.26</v>
       </c>
       <c r="I93" s="1">
-        <v>-6526.5</v>
+        <v>-10060.84</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4225726810071</v>
+        <v>-1.8617936799269</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>452254.98</v>
+        <v>530323.42</v>
       </c>
       <c r="N93" s="1">
-        <v>452254.98</v>
+        <v>530323.42</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>224</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>46000.0</v>
+        <v>61155.0</v>
       </c>
       <c r="D94" s="1">
-        <v>1767.0</v>
+        <v>1611.5</v>
       </c>
       <c r="E94" s="1">
-        <v>1765.43591304</v>
+        <v>1737.9335132</v>
       </c>
       <c r="F94" t="s">
         <v>50</v>
       </c>
       <c r="G94">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H94" s="1">
-        <v>497019.05</v>
+        <v>632351.57</v>
       </c>
       <c r="I94" s="1">
-        <v>-63073.58</v>
+        <v>-99637.32</v>
       </c>
       <c r="J94" s="1">
-        <v>-12.690374745193</v>
+        <v>-15.756633608105</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>433945.47</v>
+        <v>532714.25</v>
       </c>
       <c r="N94" s="1">
-        <v>433945.47</v>
+        <v>532714.25</v>
       </c>
       <c r="O94" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>226</v>
       </c>
       <c r="B95" t="s">
         <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>23967.0</v>
+        <v>33156.0</v>
       </c>
       <c r="D95" s="1">
-        <v>124.0</v>
+        <v>93.9</v>
       </c>
       <c r="E95" s="1">
-        <v>116.23299996</v>
+        <v>110.33737514</v>
       </c>
       <c r="F95" t="s">
         <v>228</v>
       </c>
       <c r="G95">
-        <v>10.98</v>
+        <v>10.78</v>
       </c>
       <c r="H95" s="1">
-        <v>248506.36</v>
+        <v>328556.6</v>
       </c>
       <c r="I95" s="1">
-        <v>22208.52</v>
+        <v>-39695.18</v>
       </c>
       <c r="J95" s="1">
-        <v>8.93680145651</v>
+        <v>-12.081686990917</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>270714.88</v>
+        <v>288861.42</v>
       </c>
       <c r="N95" s="1">
-        <v>270714.88</v>
+        <v>288861.42</v>
       </c>
       <c r="O95" s="1">
         <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>229</v>
       </c>
       <c r="B96" t="s">
         <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>39537.0</v>
+        <v>50211.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3280.0</v>
+        <v>2843.0</v>
       </c>
       <c r="E96" s="1">
-        <v>2977.61173078</v>
+        <v>2987.04485073</v>
       </c>
       <c r="F96" t="s">
         <v>50</v>
       </c>
       <c r="G96">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H96" s="1">
-        <v>710796.66</v>
+        <v>884777.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-18458.4</v>
+        <v>-113150.01</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.5968608237411</v>
+        <v>-12.788525324589</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>692338.26</v>
+        <v>771627.61</v>
       </c>
       <c r="N96" s="1">
-        <v>692338.26</v>
+        <v>771627.61</v>
       </c>
       <c r="O96" s="1">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>231</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>47765.0</v>
+        <v>51975.0</v>
       </c>
       <c r="D97" s="1">
-        <v>1.553</v>
+        <v>1.468</v>
       </c>
       <c r="E97" s="1">
-        <v>1.40465969</v>
+        <v>1.41614161</v>
       </c>
       <c r="F97" t="s">
         <v>53</v>
       </c>
       <c r="G97">
         <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>79617.02</v>
+        <v>87119.55</v>
       </c>
       <c r="I97" s="1">
-        <v>5651.16</v>
+        <v>798.06</v>
       </c>
       <c r="J97" s="1">
-        <v>7.0979295633019</v>
+        <v>0.91605156362722</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>85268.18</v>
+        <v>87917.61</v>
       </c>
       <c r="N97" s="1">
-        <v>85268.18</v>
+        <v>87917.61</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>233</v>
       </c>
       <c r="B98" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>819.0</v>
+        <v>898.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.75</v>
+        <v>100.7</v>
       </c>
       <c r="E98" s="1">
-        <v>89.89153846</v>
+        <v>91.17206013</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>73621.17</v>
+        <v>81872.51</v>
       </c>
       <c r="I98" s="1">
-        <v>12169.08</v>
+        <v>8556.09</v>
       </c>
       <c r="J98" s="1">
-        <v>16.529321661147</v>
+        <v>10.450504082506</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>85790.25</v>
+        <v>90428.6</v>
       </c>
       <c r="N98" s="1">
-        <v>85790.25</v>
+        <v>90428.6</v>
       </c>
       <c r="O98" s="1">
         <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>235</v>
       </c>
       <c r="B99" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>16506.0</v>
+        <v>18746.0</v>
       </c>
       <c r="D99" s="1">
-        <v>13.215</v>
+        <v>13.81</v>
       </c>
       <c r="E99" s="1">
-        <v>11.14960499</v>
+        <v>11.52329617</v>
       </c>
       <c r="F99" t="s">
         <v>53</v>
       </c>
       <c r="G99">
         <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>218605.71</v>
+        <v>255525.84</v>
       </c>
       <c r="I99" s="1">
-        <v>32129.15</v>
+        <v>42777.16</v>
       </c>
       <c r="J99" s="1">
-        <v>14.697305939538</v>
+        <v>16.740835290865</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>250734.86</v>
+        <v>298303.0</v>
       </c>
       <c r="N99" s="1">
-        <v>250734.86</v>
+        <v>298303.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>237</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>9791.0</v>
+        <v>12086.0</v>
       </c>
       <c r="D100" s="1">
-        <v>26.34</v>
+        <v>25.18</v>
       </c>
       <c r="E100" s="1">
-        <v>26.80654683</v>
+        <v>26.52427354</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>262462.9</v>
+        <v>320572.37</v>
       </c>
       <c r="I100" s="1">
-        <v>-4567.96</v>
+        <v>-16246.89</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.7404212176273</v>
+        <v>-5.0680880576202</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>257894.94</v>
+        <v>304325.48</v>
       </c>
       <c r="N100" s="1">
-        <v>257894.94</v>
+        <v>304325.48</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>3728.0</v>
+        <v>4891.0</v>
       </c>
       <c r="D101" s="1">
-        <v>63.1</v>
+        <v>60.1</v>
       </c>
       <c r="E101" s="1">
-        <v>69.36956009</v>
+        <v>67.08142507</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>258609.72</v>
+        <v>328095.25</v>
       </c>
       <c r="I101" s="1">
-        <v>-23372.92</v>
+        <v>-34146.15</v>
       </c>
       <c r="J101" s="1">
-        <v>-9.0379124187598</v>
+        <v>-10.407389317584</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>235236.8</v>
+        <v>293949.1</v>
       </c>
       <c r="N101" s="1">
-        <v>235236.8</v>
+        <v>293949.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>11001.0</v>
+        <v>12493.0</v>
       </c>
       <c r="D102" s="1">
-        <v>193.0</v>
+        <v>190.85</v>
       </c>
       <c r="E102" s="1">
-        <v>181.90780384</v>
+        <v>183.53996558</v>
       </c>
       <c r="F102" t="s">
         <v>189</v>
       </c>
       <c r="G102">
         <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>267888.31</v>
+        <v>306936.97</v>
       </c>
       <c r="I102" s="1">
-        <v>16211.7</v>
+        <v>12136.04</v>
       </c>
       <c r="J102" s="1">
-        <v>6.0516638445328</v>
+        <v>3.9539192688323</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>284100.01</v>
+        <v>319073.01</v>
       </c>
       <c r="N102" s="1">
-        <v>284100.01</v>
+        <v>319073.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>7180.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>3044.0</v>
+        <v>2714.0</v>
       </c>
       <c r="E103" s="1">
-        <v>3023.79512535</v>
+        <v>2992.66184783</v>
       </c>
       <c r="F103" t="s">
         <v>50</v>
       </c>
       <c r="G103">
-        <v>187.31</v>
+        <v>185.0</v>
       </c>
       <c r="H103" s="1">
-        <v>128820.24</v>
+        <v>160385.51</v>
       </c>
       <c r="I103" s="1">
-        <v>-12136.63</v>
+        <v>-25417.86</v>
       </c>
       <c r="J103" s="1">
-        <v>-9.4213688780583</v>
+        <v>-15.847977788018</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>116683.61</v>
+        <v>134967.65</v>
       </c>
       <c r="N103" s="1">
-        <v>116683.61</v>
+        <v>134967.65</v>
       </c>
       <c r="O103" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>38117.0</v>
+        <v>45020.0</v>
       </c>
       <c r="D104" s="1">
-        <v>24.89</v>
+        <v>23.45</v>
       </c>
       <c r="E104" s="1">
-        <v>27.67579348</v>
+        <v>27.06334207</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>944510.91</v>
+        <v>1082519.25</v>
       </c>
       <c r="I104" s="1">
-        <v>-137216.72</v>
+        <v>-182924.86</v>
       </c>
       <c r="J104" s="1">
-        <v>-14.527806777796</v>
+        <v>-16.898069941943</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>807294.19</v>
+        <v>899594.39</v>
       </c>
       <c r="N104" s="1">
-        <v>807294.19</v>
+        <v>899594.39</v>
       </c>
       <c r="O104" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>248</v>
       </c>
       <c r="C105" s="1">
-        <v>30053.0</v>
+        <v>36772.0</v>
       </c>
       <c r="D105" s="1">
-        <v>119.98</v>
+        <v>111.54</v>
       </c>
       <c r="E105" s="1">
-        <v>116.96920807</v>
+        <v>117.12187697</v>
       </c>
       <c r="F105" t="s">
         <v>37</v>
       </c>
       <c r="G105">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>3231226.95</v>
+        <v>3899297.1</v>
       </c>
       <c r="I105" s="1">
-        <v>-163018.19</v>
+        <v>-404304.23</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.0450863564381</v>
+        <v>-10.368643876867</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3068208.76</v>
+        <v>3494992.87</v>
       </c>
       <c r="N105" s="1">
-        <v>3068208.76</v>
+        <v>3494992.87</v>
       </c>
       <c r="O105" s="1">
-        <v>3.48</v>
+        <v>3.74</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>249</v>
       </c>
       <c r="B106" t="s">
         <v>250</v>
       </c>
       <c r="C106" s="1">
-        <v>47.0</v>
+        <v>61.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4793.7</v>
+        <v>4799.78</v>
       </c>
       <c r="E106" s="1">
-        <v>4792.4987234</v>
+        <v>4798.18081967</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>225247.44</v>
+        <v>292689.03</v>
       </c>
       <c r="I106" s="1">
-        <v>56.46</v>
+        <v>97.55</v>
       </c>
       <c r="J106" s="1">
-        <v>0.025065767673098</v>
+        <v>0.033328888342689</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>225303.9</v>
+        <v>292786.58</v>
       </c>
       <c r="N106" s="1">
-        <v>225303.9</v>
+        <v>292786.58</v>
       </c>
       <c r="O106" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>