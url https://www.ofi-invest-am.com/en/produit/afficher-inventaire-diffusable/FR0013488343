--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -918,3027 +918,3027 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>879888.9137</v>
+      </c>
+      <c r="C2">
+        <v>93.24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>82049301.36</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>82049301.36</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>87.85</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>102147104.86</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>102147104.86</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>122.78</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>122.78</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>122.78</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2286.6215</v>
+      </c>
+      <c r="C5">
+        <v>111.19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>254261.93</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>254261.93</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>119.01</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>119.01</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>119.01</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>13655.6114</v>
+      </c>
+      <c r="C7">
+        <v>129.53</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1768866.17</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1768866.17</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C8">
+        <v>103.88</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>21919.48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>21919.48</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I1" t="s">
+        <v>29</v>
+      </c>
+      <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
+        <v>31</v>
+      </c>
+      <c r="L1" t="s">
+        <v>32</v>
+      </c>
+      <c r="M1" t="s">
+        <v>33</v>
+      </c>
+      <c r="N1" t="s">
+        <v>34</v>
+      </c>
+      <c r="O1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>37</v>
       </c>
+      <c r="B2" s="1">
+        <v>21000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>177.1</v>
       </c>
       <c r="D2" s="1">
-        <v>177.1</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2130768.9</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>1588331.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1588331.1</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>74.542626373043</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>3719100.0</v>
       </c>
       <c r="M2" s="1">
         <v>3719100.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3719100.0</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>2.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>39</v>
       </c>
+      <c r="B3" s="1">
+        <v>1433.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>1433.0</v>
+        <v>4773.25</v>
       </c>
       <c r="D3" s="1">
-        <v>4773.25</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>4765.7366434054</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>6829300.61</v>
       </c>
       <c r="H3" s="1">
-        <v>6829300.61</v>
+        <v>10766.64</v>
       </c>
       <c r="I3" s="1">
-        <v>10766.64</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>0.15765362538346</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>6840067.25</v>
       </c>
       <c r="M3" s="1">
         <v>6840067.25</v>
       </c>
       <c r="N3" s="1">
-        <v>6840067.25</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>3.67</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
         <v>41</v>
       </c>
+      <c r="B4" s="1">
+        <v>40000.0</v>
+      </c>
       <c r="C4" s="1">
-        <v>40000.0</v>
+        <v>99.38</v>
       </c>
       <c r="D4" s="1">
-        <v>99.38</v>
-[...1 lines deleted...]
-      <c r="E4" s="1">
         <v>40.2355</v>
       </c>
-      <c r="F4" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1609420.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1609420.0</v>
+        <v>2365780.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2365780.0</v>
-[...1 lines deleted...]
-      <c r="J4" s="1">
         <v>146.99581215593</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" s="1">
+        <v>3975200.0</v>
       </c>
       <c r="M4" s="1">
         <v>3975200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3975200.0</v>
-[...1 lines deleted...]
-      <c r="O4" s="1">
         <v>2.13</v>
       </c>
-      <c r="P4">
-[...3 lines deleted...]
-    <row r="5" spans="1:16">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>43</v>
       </c>
+      <c r="B5" s="1">
+        <v>5000.0</v>
+      </c>
       <c r="C5" s="1">
-        <v>5000.0</v>
+        <v>302.5</v>
       </c>
       <c r="D5" s="1">
-        <v>302.5</v>
-[...1 lines deleted...]
-      <c r="E5" s="1">
         <v>251.537302</v>
       </c>
-      <c r="F5" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1257686.51</v>
       </c>
       <c r="H5" s="1">
-        <v>1257686.51</v>
+        <v>254813.49</v>
       </c>
       <c r="I5" s="1">
-        <v>254813.49</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
         <v>20.26049321305</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>1512500.0</v>
       </c>
       <c r="M5" s="1">
         <v>1512500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1512500.0</v>
-[...1 lines deleted...]
-      <c r="O5" s="1">
         <v>0.81</v>
       </c>
-      <c r="P5">
-[...3 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>45</v>
       </c>
+      <c r="B6" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C6" s="1">
-        <v>50000.0</v>
+        <v>346.3</v>
       </c>
       <c r="D6" s="1">
-        <v>346.3</v>
-[...1 lines deleted...]
-      <c r="E6" s="1">
         <v>253.272567</v>
       </c>
-      <c r="F6" t="s">
+      <c r="E6" t="s">
         <v>46</v>
       </c>
-      <c r="G6">
+      <c r="F6">
         <v>10.65</v>
       </c>
+      <c r="G6" s="1">
+        <v>1121568.36</v>
+      </c>
       <c r="H6" s="1">
-        <v>1121568.36</v>
+        <v>503871.68</v>
       </c>
       <c r="I6" s="1">
-        <v>503871.68</v>
-[...1 lines deleted...]
-      <c r="J6" s="1">
         <v>44.925632531217</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1625440.04</v>
       </c>
       <c r="M6" s="1">
         <v>1625440.04</v>
       </c>
       <c r="N6" s="1">
-        <v>1625440.04</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
         <v>0.87</v>
       </c>
-      <c r="P6">
-[...3 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3292729.24</v>
+      </c>
+      <c r="C7" s="1">
+        <v>1.14482563</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1.1451933386</v>
+      </c>
+      <c r="E7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7">
+        <v>0.87</v>
+      </c>
+      <c r="G7" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1057.25</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3711.5700000003</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1057.25</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1430726.57</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09388376</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0933430028</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>10.65</v>
+      </c>
+      <c r="G8" s="1">
         <v>0.0</v>
       </c>
-      <c r="I7" s="1">
-[...2 lines deleted...]
-      <c r="J7" s="1">
+      <c r="H8" s="1">
+        <v>-8288.46</v>
+      </c>
+      <c r="I8" s="1">
         <v>0</v>
       </c>
-      <c r="K7">
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-[...8 lines deleted...]
-      <c r="O7" s="1">
+      <c r="K8">
+        <v>57.7</v>
+      </c>
+      <c r="L8" s="1">
+        <v>-8346.1599999999</v>
+      </c>
+      <c r="M8" s="1">
+        <v>-8288.46</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.0</v>
       </c>
-      <c r="P7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
-[...17 lines deleted...]
-      <c r="H8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>23417077.32</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.84642974</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8463007055</v>
+      </c>
+      <c r="E9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9">
+        <v>1.18</v>
+      </c>
+      <c r="G9" s="1">
         <v>0.0</v>
       </c>
-      <c r="I8" s="1">
-[...2 lines deleted...]
-      <c r="J8" s="1">
+      <c r="H9" s="1">
+        <v>83040.35</v>
+      </c>
+      <c r="I9" s="1">
         <v>0</v>
       </c>
-      <c r="K8">
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="L8">
-[...8 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="1">
+        <v>96300.690000001</v>
+      </c>
+      <c r="M9" s="1">
+        <v>83040.350000001</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>57.118</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53.6332695</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>3217996.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>205761.57</v>
+      </c>
+      <c r="I10" s="1">
+        <v>6.3940899594048</v>
+      </c>
+      <c r="J10">
+        <v>0.12</v>
+      </c>
+      <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3423757.74</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3427080.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>107.178</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>358900.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>7.178</v>
+      </c>
+      <c r="J11">
+        <v>0.01</v>
+      </c>
+      <c r="K11">
+        <v>438.36</v>
+      </c>
+      <c r="L11" s="1">
+        <v>5358900.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>5359338.36</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>5427000.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-1242.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.022885572139303</v>
+      </c>
+      <c r="J12">
         <v>0.0</v>
-      </c>
-[...183 lines deleted...]
-        <v>-0.022885572139303</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>5425758.0</v>
       </c>
       <c r="M12" s="1">
         <v>5425758.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5425758.0</v>
-[...1 lines deleted...]
-      <c r="O12" s="1">
         <v>2.91</v>
       </c>
-      <c r="P12">
-[...3 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>142.544</v>
+      </c>
+      <c r="D13" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2755000.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>808600.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>29.350272232305</v>
+      </c>
+      <c r="J13">
+        <v>0.65</v>
+      </c>
+      <c r="K13" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3563600.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3579825.96</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>64</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-140.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="J14">
+        <v>2.29</v>
+      </c>
+      <c r="K14" t="s">
+        <v>69</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1999860.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>2045743.56</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="1">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>116.447</v>
+      </c>
+      <c r="D15" s="1">
         <v>100.0</v>
       </c>
-      <c r="F14" t="s">
-[...34 lines deleted...]
-      <c r="A15" t="s">
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>592092.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>16.447</v>
+      </c>
+      <c r="J15">
+        <v>0.29</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4192092.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4202448.16</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="1">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>91.005</v>
+      </c>
+      <c r="D16" s="1">
         <v>100.0</v>
       </c>
-      <c r="F15" t="s">
-[...34 lines deleted...]
-      <c r="A16" t="s">
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-197890.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-8.995</v>
+      </c>
+      <c r="J16">
+        <v>0.17</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2002110.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2005771.64</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="1">
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>98.521</v>
+      </c>
+      <c r="D17" s="1">
         <v>100.0</v>
       </c>
-      <c r="F16" t="s">
-[...34 lines deleted...]
-      <c r="A17" t="s">
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-22185.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1.479</v>
+      </c>
+      <c r="J17">
+        <v>0.61</v>
+      </c>
+      <c r="K17" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1477815.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1486901.54</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="1">
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
         <v>1500000.0</v>
       </c>
-      <c r="D17" s="1">
-[...2 lines deleted...]
-      <c r="E17" s="1">
+      <c r="C18" s="1">
+        <v>98.561</v>
+      </c>
+      <c r="D18" s="1">
         <v>100.0</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" s="1">
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
         <v>1500000.0</v>
       </c>
-      <c r="I17" s="1">
-[...17 lines deleted...]
-      <c r="O17" s="1">
+      <c r="H18" s="1">
+        <v>-21585.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.439</v>
+      </c>
+      <c r="J18">
+        <v>0.15</v>
+      </c>
+      <c r="K18" t="s">
+        <v>81</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1478415.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1480678.47</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.8</v>
       </c>
-      <c r="P17">
-[...4 lines deleted...]
-      <c r="A18" t="s">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...8 lines deleted...]
-      <c r="E18" s="1">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>97.241</v>
+      </c>
+      <c r="D19" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>17730.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.61148473874806</v>
+      </c>
+      <c r="J19">
+        <v>1.52</v>
+      </c>
+      <c r="K19" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2917230.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2962800.65</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>107.993</v>
+      </c>
+      <c r="D20" s="1">
         <v>100.0</v>
       </c>
-      <c r="F18" t="s">
-[...90 lines deleted...]
-      <c r="C20" s="1">
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
         <v>4000000.0</v>
       </c>
-      <c r="D20" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="H20" s="1">
-        <v>4000000.0</v>
+        <v>319720.0</v>
       </c>
       <c r="I20" s="1">
-        <v>319720.0</v>
-[...1 lines deleted...]
-      <c r="J20" s="1">
         <v>7.993</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>4319720.0</v>
       </c>
       <c r="M20" s="1">
         <v>4319720.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4319720.0</v>
-[...1 lines deleted...]
-      <c r="O20" s="1">
         <v>2.32</v>
       </c>
-      <c r="P20">
-[...3 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>88</v>
       </c>
+      <c r="B21" s="1">
+        <v>3500000.0</v>
+      </c>
       <c r="C21" s="1">
+        <v>93.492</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
         <v>3500000.0</v>
       </c>
-      <c r="D21" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="H21" s="1">
-        <v>3500000.0</v>
+        <v>-227780.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-227780.0</v>
-[...1 lines deleted...]
-      <c r="J21" s="1">
         <v>-6.508</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>3272220.0</v>
       </c>
       <c r="M21" s="1">
         <v>3272220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3272220.0</v>
-[...1 lines deleted...]
-      <c r="O21" s="1">
         <v>1.76</v>
       </c>
-      <c r="P21">
-[...3 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>161.688</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>801944.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="J22">
+        <v>0.86</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2101944.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2113163.18</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
-[...8 lines deleted...]
-      <c r="E22" s="1">
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>111.158</v>
+      </c>
+      <c r="D23" s="1">
         <v>100.0</v>
       </c>
-      <c r="F22" t="s">
-[...34 lines deleted...]
-      <c r="A23" t="s">
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>357056.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>11.158</v>
+      </c>
+      <c r="J23">
+        <v>1.2</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3557056.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3595333.26</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
-[...8 lines deleted...]
-      <c r="E23" s="1">
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>96.707</v>
+      </c>
+      <c r="D24" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-130854.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-5.1344913085156</v>
+      </c>
+      <c r="J24">
+        <v>0.29</v>
+      </c>
+      <c r="K24" t="s">
+        <v>97</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2417675.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2424969.52</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>104.223</v>
+      </c>
+      <c r="D25" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-168850.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-3.1384758364312</v>
+      </c>
+      <c r="J25">
+        <v>0.45</v>
+      </c>
+      <c r="K25" t="s">
+        <v>100</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5211150.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5233836.46</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>130.209</v>
+      </c>
+      <c r="D26" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>907774.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>24.016773596137</v>
+      </c>
+      <c r="J26">
+        <v>1.44</v>
+      </c>
+      <c r="K26" t="s">
+        <v>103</v>
+      </c>
+      <c r="L26" s="1">
+        <v>4687524.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>4739348.18</v>
+      </c>
+      <c r="N26" s="1">
+        <v>2.54</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>102.58</v>
+      </c>
+      <c r="D27" s="1">
         <v>100.0</v>
       </c>
-      <c r="F23" t="s">
-[...40 lines deleted...]
-      <c r="C24" s="1">
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>74820.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="J27">
+        <v>0.16</v>
+      </c>
+      <c r="K27" t="s">
+        <v>106</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2974820.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2979592.92</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
         <v>2500000.0</v>
       </c>
-      <c r="D24" s="1">
-[...146 lines deleted...]
-      <c r="C27" s="1">
+      <c r="C28" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.04</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2476000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>23750.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.9592084006462</v>
+      </c>
+      <c r="J28">
+        <v>2.52</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2499750.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2562640.63</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>145.858</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1742604.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>45.858</v>
+      </c>
+      <c r="J29">
+        <v>0.14</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5542604.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5547949.05</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D27" s="1">
-[...2 lines deleted...]
-      <c r="E27" s="1">
+      <c r="C30" s="1">
+        <v>114.641</v>
+      </c>
+      <c r="D30" s="1">
         <v>100.0</v>
       </c>
-      <c r="F27" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="1">
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="I27" s="1">
-[...87 lines deleted...]
-      <c r="E29" s="1">
+      <c r="H30" s="1">
+        <v>424589.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>14.641</v>
+      </c>
+      <c r="J30">
+        <v>0.55</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3324589.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3340678.04</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>109.264</v>
+      </c>
+      <c r="D31" s="1">
         <v>100.0</v>
       </c>
-      <c r="F29" t="s">
-[...46 lines deleted...]
-      <c r="E30" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>314976.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>9.264</v>
+      </c>
+      <c r="J31">
+        <v>0.42</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3714976.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3729378.78</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.0</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>97.472</v>
+      </c>
+      <c r="D32" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-257016.56</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-4.3485531187796</v>
+      </c>
+      <c r="J32">
+        <v>0.43</v>
+      </c>
+      <c r="K32" t="s">
+        <v>121</v>
+      </c>
+      <c r="L32" s="1">
+        <v>5653376.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>5678482.85</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.05</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>111.299</v>
+      </c>
+      <c r="D33" s="1">
         <v>100.0</v>
       </c>
-      <c r="F30" t="s">
-[...46 lines deleted...]
-      <c r="E31" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>508455.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>11.299</v>
+      </c>
+      <c r="J33">
+        <v>0.2</v>
+      </c>
+      <c r="K33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="1">
+        <v>5008455.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>5017356.1</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>97.181</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-132456.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-5.3739045764362</v>
+      </c>
+      <c r="J34">
+        <v>0.85</v>
+      </c>
+      <c r="K34" t="s">
+        <v>127</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2332344.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2352727.56</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.714</v>
+      </c>
+      <c r="D35" s="1">
         <v>100.0</v>
       </c>
-      <c r="F31" t="s">
-[...190 lines deleted...]
-      <c r="C35" s="1">
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D35" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="H35" s="1">
-        <v>1700000.0</v>
+        <v>12138.0</v>
       </c>
       <c r="I35" s="1">
-        <v>12138.0</v>
-[...1 lines deleted...]
-      <c r="J35" s="1">
         <v>0.714</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" s="1">
+        <v>1712138.0</v>
       </c>
       <c r="M35" s="1">
         <v>1712138.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1712138.0</v>
-[...1 lines deleted...]
-      <c r="O35" s="1">
         <v>0.92</v>
       </c>
-      <c r="P35">
-[...3 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B36" t="s">
         <v>131</v>
       </c>
+      <c r="B36" s="1">
+        <v>4500000.0</v>
+      </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>92.492</v>
       </c>
       <c r="D36" s="1">
-        <v>92.492</v>
-[...1 lines deleted...]
-      <c r="E36" s="1">
         <v>96.551</v>
       </c>
-      <c r="F36" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4344795.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4344795.0</v>
+        <v>-182655.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-182655.0</v>
-[...1 lines deleted...]
-      <c r="J36" s="1">
         <v>-4.2039958156829</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" s="1">
+        <v>4162140.0</v>
       </c>
       <c r="M36" s="1">
         <v>4162140.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4162140.0</v>
-[...1 lines deleted...]
-      <c r="O36" s="1">
         <v>2.23</v>
       </c>
-      <c r="P36">
-[...3 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>140.381</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>969144.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>40.381</v>
+      </c>
+      <c r="J37">
+        <v>1.32</v>
+      </c>
+      <c r="K37" t="s">
+        <v>134</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3369144.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3400804.27</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>132</v>
       </c>
-      <c r="B37" t="s">
-[...8 lines deleted...]
-      <c r="E37" s="1">
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>112.136</v>
+      </c>
+      <c r="D38" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E38" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38">
+        <v>1.18</v>
+      </c>
+      <c r="G38" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-152081.55</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.9599761004435</v>
+      </c>
+      <c r="J38">
+        <v>0.74</v>
+      </c>
+      <c r="K38" t="s">
+        <v>137</v>
+      </c>
+      <c r="L38" s="1">
+        <v>7607275.82</v>
+      </c>
+      <c r="M38" s="1">
+        <v>7666824.02</v>
+      </c>
+      <c r="N38" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>113.92</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39">
+        <v>1.18</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H39" s="1">
+        <v>42647.38</v>
+      </c>
+      <c r="I39" s="1">
+        <v>1.4935349497547</v>
+      </c>
+      <c r="J39">
+        <v>0.88</v>
+      </c>
+      <c r="K39" t="s">
+        <v>140</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2898113.2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2924598.58</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>95.055</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-123681.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-4.1568820410233</v>
+      </c>
+      <c r="J40">
+        <v>0.56</v>
+      </c>
+      <c r="K40" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2851650.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2868334.93</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>95.446</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.540625</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3249300.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-195028.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-6.0021543101591</v>
+      </c>
+      <c r="J41">
+        <v>0.01</v>
+      </c>
+      <c r="K41">
+        <v>350.68</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3054272.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3054622.68</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>185.924</v>
+      </c>
+      <c r="D42" s="1">
         <v>100.0</v>
       </c>
-      <c r="F37" t="s">
-[...40 lines deleted...]
-      <c r="C38" s="1">
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1031088.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>85.924</v>
+      </c>
+      <c r="J42">
+        <v>1.2</v>
+      </c>
+      <c r="K42" t="s">
+        <v>148</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2231088.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2245478.88</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>127.882</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>892224.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>27.882</v>
+      </c>
+      <c r="J43">
+        <v>1.02</v>
+      </c>
+      <c r="K43" t="s">
+        <v>151</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4092224.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4124771.95</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>103.846</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>121440.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>3.0116059914691</v>
+      </c>
+      <c r="J44">
+        <v>0.48</v>
+      </c>
+      <c r="K44" t="s">
+        <v>154</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4153840.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4173038.9</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>107.921</v>
+      </c>
+      <c r="D45" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-6950.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.1286322413474</v>
+      </c>
+      <c r="J45">
+        <v>0.19</v>
+      </c>
+      <c r="K45" t="s">
+        <v>157</v>
+      </c>
+      <c r="L45" s="1">
+        <v>5396050.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>5405621.92</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>130.068</v>
+      </c>
+      <c r="D46" s="1">
+        <v>124.766</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>4990640.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>212080.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>4.2495551672731</v>
+      </c>
+      <c r="J46">
+        <v>0.4</v>
+      </c>
+      <c r="K46" t="s">
+        <v>160</v>
+      </c>
+      <c r="L46" s="1">
+        <v>5202720.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>5218828.29</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>35244.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.979</v>
+      </c>
+      <c r="J47">
+        <v>0.13</v>
+      </c>
+      <c r="K47" t="s">
+        <v>163</v>
+      </c>
+      <c r="L47" s="1">
+        <v>3635244.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>3639768.86</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>43.25</v>
+      </c>
+      <c r="J48">
+        <v>0.13</v>
+      </c>
+      <c r="K48" t="s">
+        <v>166</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2865000.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2867541.44</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>300.644</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E49" t="s">
+        <v>55</v>
+      </c>
+      <c r="F49">
+        <v>1.18</v>
+      </c>
+      <c r="G49" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3568116.72</v>
+      </c>
+      <c r="I49" s="1">
+        <v>174.84980106904</v>
+      </c>
+      <c r="J49">
+        <v>0.72</v>
+      </c>
+      <c r="K49" t="s">
+        <v>169</v>
+      </c>
+      <c r="L49" s="1">
+        <v>5608792.03</v>
+      </c>
+      <c r="M49" s="1">
+        <v>5624649.57</v>
+      </c>
+      <c r="N49" s="1">
+        <v>3.02</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="1">
         <v>8000000.0</v>
       </c>
-      <c r="D38" s="1">
-[...5 lines deleted...]
-      <c r="F38" t="s">
+      <c r="C50" s="1">
+        <v>98.62</v>
+      </c>
+      <c r="D50" s="1">
+        <v>105.4625</v>
+      </c>
+      <c r="E50" t="s">
         <v>55</v>
       </c>
-      <c r="G38">
+      <c r="F50">
         <v>1.18</v>
       </c>
-      <c r="H38" s="1">
-[...597 lines deleted...]
-        <v>1.18</v>
+      <c r="G50" s="1">
+        <v>7575147.43</v>
       </c>
       <c r="H50" s="1">
-        <v>7575147.43</v>
+        <v>-884793.39</v>
       </c>
       <c r="I50" s="1">
-        <v>-884793.39</v>
-[...1 lines deleted...]
-      <c r="J50" s="1">
         <v>-11.680213463515</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>6690354.04</v>
       </c>
       <c r="M50" s="1">
         <v>6690354.04</v>
       </c>
       <c r="N50" s="1">
-        <v>6690354.04</v>
-[...1 lines deleted...]
-      <c r="O50" s="1">
         <v>3.59</v>
       </c>
-      <c r="P50">
-[...3 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>104.422</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>221100.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4.422</v>
+      </c>
+      <c r="J51">
+        <v>0.33</v>
+      </c>
+      <c r="K51" t="s">
+        <v>174</v>
+      </c>
+      <c r="L51" s="1">
+        <v>5221100.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>5237744.02</v>
+      </c>
+      <c r="N51" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>172</v>
       </c>
-      <c r="B51" t="s">
-[...45 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>117.417</v>
+      </c>
+      <c r="D52" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>265425.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>9.9410112359551</v>
+      </c>
+      <c r="J52">
+        <v>0.79</v>
+      </c>
+      <c r="K52" t="s">
+        <v>177</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2935425.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2955067.86</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>175</v>
       </c>
-      <c r="B52" t="s">
-[...45 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-151200.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-4.1297935103245</v>
+      </c>
+      <c r="J53">
+        <v>0.2</v>
+      </c>
+      <c r="K53" t="s">
+        <v>180</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3510000.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3517048.34</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>178</v>
       </c>
-      <c r="B53" t="s">
-[...45 lines deleted...]
-    <row r="54" spans="1:16">
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.024</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.85793103</v>
+      </c>
+      <c r="E54" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54">
+        <v>0.87</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3362514.58</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-68529.72</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.0380497502557</v>
+      </c>
+      <c r="J54">
+        <v>0.48</v>
+      </c>
+      <c r="K54" t="s">
+        <v>183</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3293984.86</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3308021.2</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>181</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">